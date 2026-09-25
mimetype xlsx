--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2F156A8-B780-4D1A-9ED2-B66002ED1244}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9A2FAD93-BFBE-4210-9367-74D0181C2EF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B90CAAB-A318-4095-BCAB-4A8C15BF311E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB2DD459-CEC8-4448-B444-424264D7A459}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A3D72C8-B381-4486-A37A-0267BEACE5F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{160B4BF5-3A85-435C-941F-A3ADB67D5F39}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -2943,71 +2943,71 @@
         <v>-7.5782847699999989E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-45.956715989806</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1.4243001111</v>
       </c>
       <c r="C143" s="5">
         <v>-1.5897144600000024E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-12.470519768720024</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>1.4518428847</v>
+        <v>1.4518428848</v>
       </c>
       <c r="C144" s="5">
-        <v>2.7542773600000015E-2</v>
+        <v>2.7542773700000023E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>25.839605456929803</v>
+        <v>25.839605560940605</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1.4806965001000001</v>
       </c>
       <c r="C145" s="5">
-        <v>2.8853615400000088E-2</v>
+        <v>2.8853615300000079E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>26.635990691607581</v>
+        <v>26.63599058693864</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1.4792448957</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4516044000001393E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-1.1701003894727058</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1.4787250075</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1988819999992941E-4</v>
@@ -3030,4250 +3030,4259 @@
         <v>-6.4594695119389094</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1.4540134866000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.6505839599999961E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-12.668206554302019</v>
       </c>
       <c r="E149" s="5">
         <v>-10.678156129703066</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>1.3999113374000001</v>
+        <v>1.3999113373000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.4102149200000005E-2</v>
+        <v>-5.4102149300000013E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-36.556789607471138</v>
+        <v>-36.55678966185453</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>1.4051156627000001</v>
+        <v>1.4051156626000001</v>
       </c>
       <c r="C151" s="5">
         <v>5.2043253000000345E-3</v>
       </c>
       <c r="D151" s="5">
-        <v>4.5534887989898465</v>
+        <v>4.5534887993218032</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1.4233276764</v>
+        <v>1.4233276763</v>
       </c>
       <c r="C152" s="5">
         <v>1.8212013699999918E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>16.711548866055061</v>
+        <v>16.71154886733035</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1.4123149919</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1012684500000036E-2</v>
+        <v>-1.1012684400000028E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-8.899638573536361</v>
+        <v>-8.8996384967301889</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1.4331169506000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.0801958700000123E-2</v>
       </c>
       <c r="D154" s="5">
         <v>19.179281421742346</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1.4123658954</v>
       </c>
       <c r="C155" s="5">
         <v>-2.075105520000009E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-16.056500343224734</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1.335201869</v>
       </c>
       <c r="C156" s="5">
         <v>-7.7164026399999974E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-49.043860892986416</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>1.2732895120000001</v>
+        <v>1.2732895121000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-6.1912356999999973E-2</v>
+        <v>-6.1912356899999965E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-43.433049993568616</v>
+        <v>-43.433049940257661</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1.2743019949000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0124829000000002E-3</v>
+        <v>1.0124827999999919E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>0.95838944591888353</v>
+        <v>0.95838935077137144</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>1.2821327677000001</v>
+        <v>1.2821327678000001</v>
       </c>
       <c r="C159" s="5">
-        <v>7.8307727999999965E-3</v>
+        <v>7.8307729000000048E-3</v>
       </c>
       <c r="D159" s="5">
-        <v>7.6285873727223841</v>
+        <v>7.6285874734563608</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>1.2853978480999999</v>
+        <v>1.2853978481999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.2650803999998423E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>3.0990886084343972</v>
+        <v>3.0990886081891489</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1.2765900062</v>
       </c>
       <c r="C161" s="5">
-        <v>-8.8078418999999464E-3</v>
+        <v>-8.8078419999999547E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.9197561953468831</v>
+        <v>-7.9197562813096205</v>
       </c>
       <c r="E161" s="5">
         <v>-12.202327009695024</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1.3088476554999999</v>
+        <v>1.3088476550999999</v>
       </c>
       <c r="C162" s="5">
-        <v>3.2257649299999969E-2</v>
+        <v>3.2257648899999936E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>34.912413002484975</v>
+        <v>34.912412507714286</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1.3056785044999999</v>
+        <v>1.3056785040000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-3.1691510000000367E-3</v>
+        <v>-3.1691510999998229E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.8672109006635527</v>
+        <v>-2.8672109907989962</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1.3367492503</v>
+        <v>1.3367492507000001</v>
       </c>
       <c r="C164" s="5">
-        <v>3.1070745800000132E-2</v>
+        <v>3.1070746699999985E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>32.606355217740912</v>
+        <v>32.60635630327149</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1.3074228019</v>
+        <v>1.3074228022000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-2.9326448399999983E-2</v>
+        <v>-2.9326448499999991E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-23.370980460707734</v>
+        <v>-23.370980524868546</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1.3209149090000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.3492107100000039E-2</v>
+        <v>1.3492106800000014E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>13.111157097295557</v>
+        <v>13.111156785842981</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1.2986556413000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2259267699999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-18.448871983889482</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1.3172440693</v>
       </c>
       <c r="C168" s="5">
         <v>1.8588427999999935E-2</v>
       </c>
       <c r="D168" s="5">
         <v>18.595154668471771</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1.3676234976999999</v>
+        <v>1.3676234977999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.037942839999987E-2</v>
+        <v>5.0379428499999879E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>56.893020801323502</v>
+        <v>56.893020938987007</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1.3699663325</v>
+        <v>1.3699663326</v>
       </c>
       <c r="C170" s="5">
         <v>2.342834800000082E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0751634571215094</v>
+        <v>2.0751634569683874</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1.3848609799</v>
+        <v>1.38486098</v>
       </c>
       <c r="C171" s="5">
         <v>1.4894647400000016E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>13.855866359622127</v>
+        <v>13.855866358549251</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1.3914272499</v>
+        <v>1.3914272502</v>
       </c>
       <c r="C172" s="5">
-        <v>6.5662699999999852E-3</v>
+        <v>6.5662702000000017E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>5.8405062619472314</v>
+        <v>5.840506444073279</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1.3903581027</v>
+        <v>1.3903581028000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.0691471999999536E-3</v>
+        <v>-1.0691473999999701E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.91817126388229475</v>
+        <v>-0.91817143471759621</v>
       </c>
       <c r="E173" s="5">
-        <v>8.9118742859856326</v>
+        <v>8.9118742938189897</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1.4196939548</v>
+        <v>1.419693954</v>
       </c>
       <c r="C174" s="5">
-        <v>2.9335852100000004E-2</v>
+        <v>2.9335851199999929E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>28.474439157705888</v>
+        <v>28.47443817807418</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1.4045312485000001</v>
+        <v>1.4045312475</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.516270629999994E-2</v>
+        <v>-1.5162706499999956E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-12.089636678701222</v>
+        <v>-12.089636835335881</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1.345973584</v>
+        <v>1.3459735846000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-5.8557664500000106E-2</v>
+        <v>-5.8557662899999974E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-40.012388987947233</v>
+        <v>-40.012388154535472</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1.4058220324999999</v>
+        <v>1.405822033</v>
       </c>
       <c r="C177" s="5">
-        <v>5.9848448499999929E-2</v>
+        <v>5.9848448399999921E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>68.548816298855897</v>
+        <v>68.548816116600264</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1.4141296555</v>
+        <v>1.4141296554</v>
       </c>
       <c r="C178" s="5">
-        <v>8.3076230000000972E-3</v>
+        <v>8.3076224000000476E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>7.3264126420016007</v>
+        <v>7.3264120928610899</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1.4911116630000001</v>
+        <v>1.4911116629000001</v>
       </c>
       <c r="C179" s="5">
         <v>7.698200750000006E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>88.908390101993163</v>
+        <v>88.908390110269281</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1.5004909547</v>
       </c>
       <c r="C180" s="5">
-        <v>9.3792916999999587E-3</v>
+        <v>9.379291799999967E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>7.8148480868239556</v>
+        <v>7.814848173589839</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1.5580088135000001</v>
+        <v>1.5580088136000001</v>
       </c>
       <c r="C181" s="5">
-        <v>5.7517858800000043E-2</v>
+        <v>5.7517858900000052E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>57.050144502326503</v>
+        <v>57.050144623288816</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1.4699875709000001</v>
+        <v>1.4699875710999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.8021242599999994E-2</v>
+        <v>-8.8021242500000207E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-50.234882806581304</v>
+        <v>-50.234882763661318</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1.3874797401000001</v>
+        <v>1.3874797403000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-8.2507830800000015E-2</v>
+        <v>-8.2507830799999793E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-50.001629415081396</v>
+        <v>-50.001629410227011</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1.3953094818</v>
+        <v>1.3953094825000001</v>
       </c>
       <c r="C184" s="5">
-        <v>7.8297416999999481E-3</v>
+        <v>7.8297421999999894E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>6.9859487143543397</v>
+        <v>6.9859491733684109</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1.4032264147</v>
+        <v>1.4032264148</v>
       </c>
       <c r="C185" s="5">
-        <v>7.9169328999999511E-3</v>
+        <v>7.9169322999999014E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>7.0253041433212537</v>
+        <v>7.0253035905358141</v>
       </c>
       <c r="E185" s="5">
-        <v>0.92553939700932286</v>
+        <v>0.92553939694275389</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1.4246225823000001</v>
+        <v>1.4246225811</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1396167600000071E-2</v>
+        <v>2.1396166299999964E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>19.912615155453484</v>
+        <v>19.912613840838112</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1.5010872374999999</v>
+        <v>1.501087236</v>
       </c>
       <c r="C187" s="5">
-        <v>7.6464655199999898E-2</v>
+        <v>7.6464654900000095E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>87.2721943375861</v>
+        <v>87.272193984884112</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1.4562578679</v>
+        <v>1.4562578690000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-4.4829369599999946E-2</v>
+        <v>-4.4829366999999953E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-30.499452280195747</v>
+        <v>-30.499450816817419</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1.5104469059000001</v>
+        <v>1.5104469066999999</v>
       </c>
       <c r="C189" s="5">
-        <v>5.4189038000000078E-2</v>
+        <v>5.4189037699999831E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>55.026573863729112</v>
+        <v>55.026573443824532</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1.5102496814999999</v>
+        <v>1.5102496811999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.9722440000013997E-4</v>
+        <v>-1.9722550000000894E-4</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.15657577100477438</v>
+        <v>-0.15657664358097456</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1.4855586745</v>
+        <v>1.4855586741</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.4691006999999932E-2</v>
+        <v>-2.469100709999994E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-17.947336762311984</v>
+        <v>-17.947336831843131</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1.4866010945999999</v>
+        <v>1.4866010941000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0424200999998856E-3</v>
+        <v>1.0424200000000994E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>0.84530025289693</v>
+        <v>0.84530017172224081</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1.4594796617000001</v>
+        <v>1.4594796614000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.7121432899999798E-2</v>
+        <v>-2.7121432700000003E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-19.824220841695382</v>
+        <v>-19.824220715866026</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1.4723348803</v>
       </c>
       <c r="C194" s="5">
-        <v>1.285521859999994E-2</v>
+        <v>1.2855218899999965E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>11.097079416628741</v>
+        <v>11.097079690664424</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1.4870773820000001</v>
+        <v>1.4870773837</v>
       </c>
       <c r="C195" s="5">
-        <v>1.4742501700000021E-2</v>
+        <v>1.474250339999994E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>12.699920079091797</v>
+        <v>12.699921625129962</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1.3943192115</v>
+        <v>1.3943192131</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.2758170500000015E-2</v>
+        <v>-9.2758170600000023E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-53.831717649294255</v>
+        <v>-53.831717646894518</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1.5095287549</v>
+        <v>1.5095287557999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.1152095434</v>
+        <v>0.11520954269999995</v>
       </c>
       <c r="D197" s="5">
-        <v>159.26873446103485</v>
+        <v>159.26873274581385</v>
       </c>
       <c r="E197" s="5">
-        <v>7.5755657879863048</v>
+        <v>7.5755658444578877</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1.3261366724999999</v>
+        <v>1.3261366716</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.18339208240000016</v>
+        <v>-0.18339208419999986</v>
       </c>
       <c r="D198" s="5">
-        <v>-78.866922915466091</v>
+        <v>-78.866923238770596</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1.2990463714</v>
+        <v>1.2990463697000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.7090301099999881E-2</v>
+        <v>-2.7090301899999947E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-21.938583242512642</v>
+        <v>-21.938583832646842</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1.4576137283999999</v>
+        <v>1.4576137282999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15856735699999991</v>
+        <v>0.15856735859999982</v>
       </c>
       <c r="D200" s="5">
-        <v>298.30297518422367</v>
+        <v>298.30298111119623</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1.4175455667000001</v>
+        <v>1.417545566</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.0068161699999827E-2</v>
+        <v>-4.0068162299999877E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-28.429354034050224</v>
+        <v>-28.429354399237429</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1.3066513657000001</v>
+        <v>1.3066513641999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.11089420100000003</v>
+        <v>-0.11089420180000009</v>
       </c>
       <c r="D202" s="5">
-        <v>-62.37535737758575</v>
+        <v>-62.375357672936829</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1.2888106481999999</v>
+        <v>1.2888106471</v>
       </c>
       <c r="C203" s="5">
-        <v>-1.7840717500000158E-2</v>
+        <v>-1.7840717099999903E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-15.208432017045482</v>
+        <v>-15.208431717419902</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1.2819799357999999</v>
+        <v>1.2819799354000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.8307123999999941E-3</v>
+        <v>-6.8307116999999362E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.1778565857364072</v>
+        <v>-6.177855976099611</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1.2650090326000001</v>
+        <v>1.2650090329000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.6970903199999832E-2</v>
+        <v>-1.6970902499999996E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-14.77857711924473</v>
+        <v>-14.778576557632473</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1.2780580514</v>
+        <v>1.2780580524</v>
       </c>
       <c r="C206" s="5">
-        <v>1.3049018799999867E-2</v>
+        <v>1.3049019499999925E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>13.105428356596382</v>
+        <v>13.105429096692344</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1.2837688964</v>
+        <v>1.2837689003999999</v>
       </c>
       <c r="C207" s="5">
-        <v>5.7108450000000754E-3</v>
+        <v>5.7108479999998796E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>5.4958130526544524</v>
+        <v>5.4958160066067574</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1.3915401235</v>
+        <v>1.3915401269000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10777122709999998</v>
+        <v>0.10777122650000015</v>
       </c>
       <c r="D208" s="5">
-        <v>163.09137340799094</v>
+        <v>163.09137128487649</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1.3074863960000001</v>
+        <v>1.307486398</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.4053727499999953E-2</v>
+        <v>-8.4053728900000069E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-52.652467875605616</v>
+        <v>-52.652468394733454</v>
       </c>
       <c r="E209" s="5">
-        <v>-13.384465731054219</v>
+        <v>-13.384465650203802</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1.3286052667999999</v>
+        <v>1.3286052660000001</v>
       </c>
       <c r="C210" s="5">
-        <v>2.1118870799999856E-2</v>
+        <v>2.1118868000000068E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>21.200801080539165</v>
+        <v>21.200797980046882</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1.3008142731000001</v>
+        <v>1.3008142698</v>
       </c>
       <c r="C211" s="5">
-        <v>-2.7790993699999822E-2</v>
+        <v>-2.7790996200000029E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-22.405330819701362</v>
+        <v>-22.405332621205197</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1.3502885536</v>
+        <v>1.3502885501999999</v>
       </c>
       <c r="C212" s="5">
-        <v>4.9474280499999912E-2</v>
+        <v>4.9474280399999904E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>56.50762870701287</v>
+        <v>56.507628742494198</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1.3229658002</v>
+        <v>1.3229657961000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.7322753400000011E-2</v>
+        <v>-2.7322754099999846E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-21.75359819108531</v>
+        <v>-21.753598736729174</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1.4080753146</v>
+        <v>1.4080753102000001</v>
       </c>
       <c r="C214" s="5">
-        <v>8.510951440000003E-2</v>
+        <v>8.5109514100000005E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>111.31348295663028</v>
+        <v>111.31348289137151</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1.3901406895999999</v>
+        <v>1.3901406879</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.7934625000000093E-2</v>
+        <v>-1.7934622300000091E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-14.257834687665005</v>
+        <v>-14.257832730752561</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1.3788943083</v>
+        <v>1.3788943098999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.1246381299999886E-2</v>
+        <v>-1.1246378000000057E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.2875946657263508</v>
+        <v>-9.2875920714448164</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1.3659866305999999</v>
+        <v>1.3659866342</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.290767770000012E-2</v>
+        <v>-1.2907675699999954E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-10.672405751417601</v>
+        <v>-10.672404170203563</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1.2782616776</v>
+        <v>1.278261681</v>
       </c>
       <c r="C218" s="5">
-        <v>-8.7724952999999939E-2</v>
+        <v>-8.7724953199999955E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-54.910040846665098</v>
+        <v>-54.910040833460286</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1.1799908663000001</v>
+        <v>1.1799908726999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-9.8270811299999927E-2</v>
+        <v>-9.8270808300000123E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-61.708134842186169</v>
+        <v>-61.708133572163668</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1.2872901842</v>
+        <v>1.2872901882000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10729931789999991</v>
+        <v>0.10729931550000016</v>
       </c>
       <c r="D220" s="5">
-        <v>184.16706671186341</v>
+        <v>184.16705881269647</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1.2037032045</v>
+        <v>1.2037032055000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-8.3586979699999953E-2</v>
+        <v>-8.3586982699999979E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-55.319758883073632</v>
+        <v>-55.319760103666063</v>
       </c>
       <c r="E221" s="5">
-        <v>-7.9376115742010427</v>
+        <v>-7.9376116385418749</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1.2265870888999999</v>
+        <v>1.2265870887999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.2883884399999888E-2</v>
+        <v>2.2883883299999797E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>25.356733585957024</v>
+        <v>25.356732213606612</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1.2066349940000001</v>
+        <v>1.2066349954</v>
       </c>
       <c r="C223" s="5">
-        <v>-1.9952094899999828E-2</v>
+        <v>-1.9952093399999926E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-17.864609253961106</v>
+        <v>-17.864608030033679</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1.1399032195000001</v>
+        <v>1.1399032196000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.6731774500000007E-2</v>
+        <v>-6.6731775799999893E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-49.47518082264002</v>
+        <v>-49.475181472909391</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1.1243959764</v>
+        <v>1.1243959363</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.5507243100000068E-2</v>
+        <v>-1.5507283300000063E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-15.157075345990457</v>
+        <v>-15.15711174494121</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1.1040425164000001</v>
+        <v>1.1040425268</v>
       </c>
       <c r="C226" s="5">
-        <v>-2.0353459999999934E-2</v>
+        <v>-2.0353409499999975E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-19.684718583992566</v>
+        <v>-19.684675133233455</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1.0942637919</v>
+        <v>1.0942638032000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.7787245000000578E-3</v>
+        <v>-9.7787235999999833E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.125855460236298</v>
+        <v>-10.125854482422969</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1.0847410263999999</v>
+        <v>1.0847410355</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.5227655000000855E-3</v>
+        <v>-9.5227677000000455E-3</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.9573135250935358</v>
+        <v>-9.9573156185626903</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1.0753698187</v>
+        <v>1.0753698222000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.3712076999998839E-3</v>
+        <v>-9.3712132999999032E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.8882699044791966</v>
+        <v>-9.8882754565202227</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1.0822869006</v>
+        <v>1.0822868978</v>
       </c>
       <c r="C230" s="5">
-        <v>6.917081899999955E-3</v>
+        <v>6.9170755999998779E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>7.9977489206453312</v>
+        <v>7.9977413498191652</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1.0786922987000001</v>
+        <v>1.0786922948</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.5946018999999385E-3</v>
+        <v>-3.5946030000000295E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.913557791998612</v>
+        <v>-3.913558977752829</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>0.98556555700000004</v>
+        <v>0.98556555270000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.3126741700000015E-2</v>
+        <v>-9.3126742099999937E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-66.158058224717891</v>
+        <v>-66.158058528275347</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1.0009605556000001</v>
+        <v>1.0009605236000001</v>
       </c>
       <c r="C233" s="5">
-        <v>1.5394998600000043E-2</v>
+        <v>1.5394970900000082E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>20.441832338080768</v>
+        <v>20.441792438625384</v>
       </c>
       <c r="E233" s="5">
-        <v>-16.843242432358242</v>
+        <v>-16.843245159904995</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>0.91928163360000004</v>
+        <v>0.91928164339999996</v>
       </c>
       <c r="C234" s="5">
-        <v>-8.1678922000000043E-2</v>
+        <v>-8.1678880200000137E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-63.993622074890233</v>
+        <v>-63.993603655553557</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>0.90974599050000005</v>
+        <v>0.90974601690000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.5356430999999908E-3</v>
+        <v>-9.5356264999999496E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-11.761360836650203</v>
+        <v>-11.761341397403191</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>0.93186054689999998</v>
+        <v>0.9318605834</v>
       </c>
       <c r="C236" s="5">
-        <v>2.211455639999993E-2</v>
+        <v>2.2114566499999988E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>33.404136822047988</v>
+        <v>33.404153070451059</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>0.81754809039999998</v>
+        <v>0.81754806410000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.11431245649999999</v>
+        <v>-0.11431251929999997</v>
       </c>
       <c r="D237" s="5">
-        <v>-79.205494270276773</v>
+        <v>-79.205512071608425</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>0.80281485600000002</v>
+        <v>0.80281489090000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4733234399999962E-2</v>
+        <v>-1.4733173200000005E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.605728539364144</v>
+        <v>-19.605655565706613</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>0.79671919589999995</v>
+        <v>0.79671921099999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.0956601000000665E-3</v>
+        <v>-6.0956799000000395E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.7403987126304266</v>
+        <v>-8.740425564100974</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>0.79068369429999996</v>
+        <v>0.79068368330000005</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.0355015999999928E-3</v>
+        <v>-6.0355276999999319E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.7211793082710543</v>
+        <v>-8.7212153065157612</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>0.78437633380000005</v>
+        <v>0.78437629959999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.3073604999999144E-3</v>
+        <v>-6.3073837000000577E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-9.1635010879326568</v>
+        <v>-9.1635334506204309</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>0.78585489100000006</v>
+        <v>0.78585484510000003</v>
       </c>
       <c r="C242" s="5">
-        <v>1.478557200000008E-3</v>
+        <v>1.4785455000000391E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>2.2856114637608949</v>
+        <v>2.2855932902145382</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>0.78365828500000001</v>
+        <v>0.78365824679999996</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.1966060000000454E-3</v>
+        <v>-2.1965983000000744E-3</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.3031276261493381</v>
+        <v>-3.3031164147334868</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>0.78600587030000002</v>
+        <v>0.78600585199999995</v>
       </c>
       <c r="C244" s="5">
-        <v>2.3475853000000102E-3</v>
+        <v>2.3476051999999914E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>3.6546339251196214</v>
+        <v>3.6546655980021159</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>0.7957572731</v>
+        <v>0.79575723369999996</v>
       </c>
       <c r="C245" s="5">
-        <v>9.7514027999999753E-3</v>
+        <v>9.7513817000000058E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>15.946575256969098</v>
+        <v>15.946538761189055</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.500636249047421</v>
+        <v>-20.500637643728158</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>0.82043654129999999</v>
+        <v>0.82043658909999995</v>
       </c>
       <c r="C246" s="5">
-        <v>2.4679268199999993E-2</v>
+        <v>2.4679355399999992E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>44.268840347286755</v>
+        <v>44.269026929002322</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>0.81346164440000002</v>
+        <v>0.81346173129999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-6.9748968999999716E-3</v>
+        <v>-6.9748577999999561E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-9.7379854353375368</v>
+        <v>-9.7379328316250628</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>0.82796873540000004</v>
+        <v>0.82796883939999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4507091000000027E-2</v>
+        <v>1.4507108099999999E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>23.629550689507649</v>
+        <v>23.629578552440655</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>0.81511404350000005</v>
+        <v>0.81511403810000005</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2854691899999993E-2</v>
+        <v>-1.2854801299999941E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-17.119330072501761</v>
+        <v>-17.119461587550077</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>0.79971838799999995</v>
+        <v>0.79971853449999997</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.5395655500000105E-2</v>
+        <v>-1.5395503600000082E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-20.452877268152946</v>
+        <v>-20.452696077761335</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>0.79521451769999996</v>
+        <v>0.79521456940000002</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5038702999999902E-3</v>
+        <v>-4.5039650999999514E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.5527300250824982</v>
+        <v>-6.5528625431980236</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>0.79400586399999995</v>
+        <v>0.79400576060000005</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.2086537000000064E-3</v>
+        <v>-1.2088087999999608E-3</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.8087209646098779</v>
+        <v>-1.8089510143098897</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>0.78951182220000005</v>
+        <v>0.78951166579999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-4.4940417999999038E-3</v>
+        <v>-4.4940948000000702E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.5844591997495154</v>
+        <v>-6.5845352826071295</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>0.78893391729999995</v>
+        <v>0.78893375389999998</v>
       </c>
       <c r="C254" s="5">
-        <v>-5.7790490000009243E-4</v>
+        <v>-5.7791190000000547E-4</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.87484540824837032</v>
+        <v>-0.87485613498941017</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>0.7813847115</v>
+        <v>0.78138457049999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-7.5492057999999584E-3</v>
+        <v>-7.5491833999999924E-3</v>
       </c>
       <c r="D255" s="5">
-        <v>-10.897192735326499</v>
+        <v>-10.897164223073542</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>0.78323620329999999</v>
+        <v>0.78323611189999998</v>
       </c>
       <c r="C256" s="5">
-        <v>1.8514917999999936E-3</v>
+        <v>1.8515413999999897E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>2.8807512903254118</v>
+        <v>2.8808299985421337</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>0.79093209399999997</v>
+        <v>0.79093198080000005</v>
       </c>
       <c r="C257" s="5">
-        <v>7.6958906999999854E-3</v>
+        <v>7.6958689000000691E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>12.449450921027672</v>
+        <v>12.44941526067198</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.60636317921453076</v>
+        <v>-0.60637248342237937</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>0.82269726320000003</v>
+        <v>0.82269764020000002</v>
       </c>
       <c r="C258" s="5">
-        <v>3.1765169200000054E-2</v>
+        <v>3.1765659399999979E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>60.40217372787771</v>
+        <v>60.403331266523288</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>0.81870754300000004</v>
+        <v>0.81870768940000005</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.9897201999999909E-3</v>
+        <v>-3.989950799999975E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.6667343040831764</v>
+        <v>-5.6670506183543417</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>0.82422130689999995</v>
+        <v>0.82422149460000005</v>
       </c>
       <c r="C260" s="5">
-        <v>5.5137638999999128E-3</v>
+        <v>5.5138051999999993E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>8.3878363021613325</v>
+        <v>8.3878999193231394</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>0.9112832327</v>
+        <v>0.91128337039999996</v>
       </c>
       <c r="C261" s="5">
-        <v>8.7061925800000051E-2</v>
+        <v>8.706187579999991E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>233.66796039087441</v>
+        <v>233.66765358539024</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>0.89704752269999999</v>
+        <v>0.897047975</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4235710000000013E-2</v>
+        <v>-1.4235395399999962E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-17.216294803594156</v>
+        <v>-17.215944027846596</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>0.89231877660000003</v>
+        <v>0.89231915650000004</v>
       </c>
       <c r="C263" s="5">
-        <v>-4.7287460999999587E-3</v>
+        <v>-4.7288184999999539E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.1455289549210974</v>
+        <v>-6.145617326240183</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>0.89954360020000002</v>
+        <v>0.89954296050000004</v>
       </c>
       <c r="C264" s="5">
-        <v>7.2248235999999855E-3</v>
+        <v>7.2238040000000003E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>10.160585833794089</v>
+        <v>10.159082967311072</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>0.89799808879999998</v>
+        <v>0.89799745450000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5455114000000325E-3</v>
+        <v>-1.5455060000000298E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.0423560715057132</v>
+        <v>-2.0423504415289617</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>0.89526625360000001</v>
+        <v>0.89526541839999996</v>
       </c>
       <c r="C266" s="5">
-        <v>-2.7318351999999768E-3</v>
+        <v>-2.732036100000057E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.5901017890973885</v>
+        <v>-3.5903638980277042</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>0.77725548219999996</v>
+        <v>0.77725554779999995</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.11801077140000005</v>
+        <v>-0.11800987060000001</v>
       </c>
       <c r="D267" s="5">
-        <v>-81.662549504518495</v>
+        <v>-81.66232564539682</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>0.87480488879999996</v>
+        <v>0.87480499830000003</v>
       </c>
       <c r="C268" s="5">
-        <v>9.7549406599999999E-2</v>
+        <v>9.7549450500000079E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>313.20816036678849</v>
+        <v>313.20836253090107</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>0.78446397729999995</v>
+        <v>0.78446373439999995</v>
       </c>
       <c r="C269" s="5">
-        <v>-9.034091150000001E-2</v>
+        <v>-9.0341263900000079E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-72.964049082194265</v>
+        <v>-72.964190147520625</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.81778407388789498</v>
+        <v>-0.81780058930701616</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>0.82492710920000001</v>
+        <v>0.82492791659999998</v>
       </c>
       <c r="C270" s="5">
-        <v>4.046313190000006E-2</v>
+        <v>4.0464182200000032E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>82.856685807334202</v>
+        <v>82.859512919853586</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>0.82420433749999999</v>
+        <v>0.82420459450000005</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.2277170000001334E-4</v>
+        <v>-7.2332209999992347E-4</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.0463453706794357</v>
+        <v>-1.0471373175541476</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>0.82138224270000004</v>
+        <v>0.8213825199</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.8220947999999524E-3</v>
+        <v>-2.8220746000000574E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-4.0323262873573018</v>
+        <v>-4.0322967323618393</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>0.80674405240000002</v>
+        <v>0.80674428750000005</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.463819030000002E-2</v>
+        <v>-1.4638232399999951E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-19.409184303809734</v>
+        <v>-19.40922884946611</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>0.79371588420000005</v>
+        <v>0.793716533</v>
       </c>
       <c r="C274" s="5">
-        <v>-1.3028168199999968E-2</v>
+        <v>-1.3027754500000044E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-17.747029239846967</v>
+        <v>-17.746510055143606</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>0.79024252009999996</v>
+        <v>0.7902431472</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.4733641000000981E-3</v>
+        <v>-3.4733858000000062E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.1267309672112127</v>
+        <v>-5.1267581393860233</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>0.80435263430000004</v>
+        <v>0.80435161519999998</v>
       </c>
       <c r="C276" s="5">
-        <v>1.4110114200000079E-2</v>
+        <v>1.4108467999999985E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>23.661108840706447</v>
+        <v>23.658051180568673</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>0.80591805289999996</v>
+        <v>0.8059171074</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5654185999999237E-3</v>
+        <v>1.5654922000000182E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>2.360582624207308</v>
+        <v>2.3606978235655385</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>0.80489025520000002</v>
+        <v>0.8048889159</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.0277976999999439E-3</v>
+        <v>-1.0281914999999975E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.5196866057821334</v>
+        <v>-1.520266564148276</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>0.77465239159999999</v>
+        <v>0.77465257710000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0237863600000026E-2</v>
+        <v>-3.0236338799999984E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-36.839965411157607</v>
+        <v>-36.838522755963311</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>0.77246218749999995</v>
+        <v>0.77246226650000005</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1902041000000372E-3</v>
+        <v>-2.1903105999999672E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.3405402689679287</v>
+        <v>-3.3406993995092948</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>0.78199895249999996</v>
+        <v>0.7819982647</v>
       </c>
       <c r="C281" s="5">
-        <v>9.5367650000000026E-3</v>
+        <v>9.535998199999951E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>15.863675188211568</v>
+        <v>15.862310120677225</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.31423046453761261</v>
+        <v>-0.31428727573820092</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>0.7204588233</v>
+        <v>0.72045961410000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-6.154012919999996E-2</v>
+        <v>-6.1538650599999967E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-62.603072927073654</v>
+        <v>-62.602185633556076</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>0.72191031049999999</v>
+        <v>0.72191053500000002</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4514871999999901E-3</v>
+        <v>1.4509208999999856E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>2.4445741472720162</v>
+        <v>2.4436070920446085</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>0.71525508329999998</v>
+        <v>0.71525572520000003</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.6552272000000023E-3</v>
+        <v>-6.6548097999999944E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-10.518655407461363</v>
+        <v>-10.518025677148168</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>0.70472649170000001</v>
+        <v>0.70472751239999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.052859159999997E-2</v>
+        <v>-1.0528212800000047E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-16.301873908165621</v>
+        <v>-16.301320574068821</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>0.79347734849999996</v>
+        <v>0.79347903750000004</v>
       </c>
       <c r="C286" s="5">
-        <v>8.8750856799999944E-2</v>
+        <v>8.8751525100000062E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>315.1138562021024</v>
+        <v>315.11724474377729</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>0.78949949279999998</v>
+        <v>0.7895009556</v>
       </c>
       <c r="C287" s="5">
-        <v>-3.977855699999977E-3</v>
+        <v>-3.9780819000000411E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.8527013972837221</v>
+        <v>-5.8530129699569056</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>0.70630008560000002</v>
+        <v>0.70629887660000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-8.3199407199999964E-2</v>
+        <v>-8.3202078999999984E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-73.71857904070221</v>
+        <v>-73.719703195881436</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>0.70922175259999998</v>
+        <v>0.70922014079999995</v>
       </c>
       <c r="C289" s="5">
-        <v>2.9216669999999612E-3</v>
+        <v>2.92126419999994E-3</v>
       </c>
       <c r="D289" s="5">
-        <v>5.0784026812582983</v>
+        <v>5.0776954269287966</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>0.70857069189999999</v>
+        <v>0.7085681626</v>
       </c>
       <c r="C290" s="5">
-        <v>-6.5106069999998351E-4</v>
+        <v>-6.5197819999995854E-4</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.0960468508245058</v>
+        <v>-1.0975861232216944</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>0.77346827240000005</v>
+        <v>0.77346757759999996</v>
       </c>
       <c r="C291" s="5">
-        <v>6.4897580500000052E-2</v>
+        <v>6.489941499999996E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>186.22780800241836</v>
+        <v>186.23698333559742</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>0.77200824109999999</v>
+        <v>0.77200742079999995</v>
       </c>
       <c r="C292" s="5">
-        <v>-1.4600313000000531E-3</v>
+        <v>-1.4601568000000009E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-2.2418008338496609</v>
+        <v>-2.2419935292088744</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>0.77991185169999999</v>
+        <v>0.77991010130000005</v>
       </c>
       <c r="C293" s="5">
-        <v>7.9036105999999995E-3</v>
+        <v>7.9026805000000921E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>13.001186454169789</v>
+        <v>12.999583921493318</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.26689304292897287</v>
+        <v>-0.26702916032698143</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>0.82222629260000002</v>
+        <v>0.82222668700000001</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2314440900000028E-2</v>
+        <v>4.2316585699999965E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>88.516810210973972</v>
+        <v>88.522972621359912</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>0.72013999529999995</v>
+        <v>0.72014049079999998</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10208629730000007</v>
+        <v>-0.10208619620000003</v>
       </c>
       <c r="D295" s="5">
-        <v>-79.624566587840633</v>
+        <v>-79.624515636013768</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>0.81458764139999995</v>
+        <v>0.81459019889999995</v>
       </c>
       <c r="C296" s="5">
-        <v>9.4447646100000004E-2</v>
+        <v>9.4449708099999974E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>338.78383929110151</v>
+        <v>338.79674793982326</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>0.80636075630000004</v>
+        <v>0.80636508900000003</v>
       </c>
       <c r="C297" s="5">
-        <v>-8.2268850999999144E-3</v>
+        <v>-8.2251098999999162E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-11.468300773592166</v>
+        <v>-11.46592789553088</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>0.79461940180000001</v>
+        <v>0.79462447380000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.1741354500000023E-2</v>
+        <v>-1.1740615200000026E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-16.139513941614368</v>
+        <v>-16.138497777127149</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>0.78937528820000002</v>
+        <v>0.78937902680000005</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.2441135999999888E-3</v>
+        <v>-5.2454469999999587E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-7.6382102144573523</v>
+        <v>-7.6400353805075927</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>0.70572109640000003</v>
+        <v>0.70572011570000004</v>
       </c>
       <c r="C300" s="5">
-        <v>-8.36541918E-2</v>
+        <v>-8.3658911100000011E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-73.9267670728795</v>
+        <v>-73.92868362988375</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>0.70871259590000002</v>
+        <v>0.7087092452</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9914994999999944E-3</v>
+        <v>2.9891294999999651E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>5.206995017722571</v>
+        <v>5.2027806324032699</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>0.70820500720000001</v>
+        <v>0.70819934240000004</v>
       </c>
       <c r="C302" s="5">
-        <v>-5.0758870000000567E-4</v>
+        <v>-5.0990279999996169E-4</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.85607732951822335</v>
+        <v>-0.85996881003671533</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>0.77259198600000001</v>
+        <v>0.77258744040000005</v>
       </c>
       <c r="C303" s="5">
-        <v>6.4386978799999994E-2</v>
+        <v>6.4388098000000005E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>184.11520157437798</v>
+        <v>184.12241338678496</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>0.77962808029999997</v>
+        <v>0.77962399520000003</v>
       </c>
       <c r="C304" s="5">
-        <v>7.0360942999999621E-3</v>
+        <v>7.0365547999999833E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>11.492919555742343</v>
+        <v>11.493780866888347</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>0.78539467340000002</v>
+        <v>0.78538976849999997</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7665931000000503E-3</v>
+        <v>5.7657732999999434E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>9.2460499315878195</v>
+        <v>9.2447319864124022</v>
       </c>
       <c r="E305" s="5">
-        <v>0.70300530605464928</v>
+        <v>0.70260241415851521</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>0.71541856920000002</v>
+        <v>0.71541647789999996</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.99761042E-2</v>
+        <v>-6.9973290600000015E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-67.366242481331497</v>
+        <v>-67.364941554342096</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>0.71642836160000001</v>
+        <v>0.71642771989999998</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0097923999999869E-3</v>
+        <v>1.0112420000000233E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>1.7069758353556841</v>
+        <v>1.7094503895011215</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>0.70944801150000003</v>
+        <v>0.70945243130000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.9803500999999768E-3</v>
+        <v>-6.9752885999999625E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-11.08527953340861</v>
+        <v>-11.077676372327227</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>0.70642577920000005</v>
+        <v>0.70643519040000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.0222322999999829E-3</v>
+        <v>-3.0172408999999956E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.9938842501959009</v>
+        <v>-4.985798170529443</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>0.69885150330000001</v>
+        <v>0.69886296989999996</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.5742759000000381E-3</v>
+        <v>-7.5722205000000598E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-12.134097796852771</v>
+        <v>-12.130844461653844</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>0.68848805469999996</v>
+        <v>0.68851145489999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.0363448600000047E-2</v>
+        <v>-1.0351514999999978E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-16.413128452877245</v>
+        <v>-16.395493519921978</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>0.70290083179999996</v>
+        <v>0.7029049181</v>
       </c>
       <c r="C312" s="5">
-        <v>1.4412777099999996E-2</v>
+        <v>1.4393463200000012E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>28.224723574853037</v>
+        <v>28.181380019585987</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>0.70546530470000002</v>
+        <v>0.70546190470000003</v>
       </c>
       <c r="C313" s="5">
-        <v>2.5644729000000588E-3</v>
+        <v>2.556986600000033E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>4.4670255318780994</v>
+        <v>4.4536968215120654</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>0.70420293440000004</v>
+        <v>0.70415513669999996</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.262370299999982E-3</v>
+        <v>-1.3067680000000692E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.1262904776116698</v>
+        <v>-2.2003227241750078</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>0.67641196599999998</v>
+        <v>0.67640900189999997</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.779096840000006E-2</v>
+        <v>-2.7746134799999989E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-38.317578197563584</v>
+        <v>-38.270561912576376</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>0.69390396430000001</v>
+        <v>0.69389964770000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.7491998300000033E-2</v>
+        <v>1.7490645800000038E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>35.849186347407944</v>
+        <v>35.846189010804189</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>0.69723274609999997</v>
+        <v>0.69722569729999995</v>
       </c>
       <c r="C317" s="5">
-        <v>3.328781799999958E-3</v>
+        <v>3.3260495999999362E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>5.9109557683044267</v>
+        <v>5.906013274010613</v>
       </c>
       <c r="E317" s="5">
-        <v>-11.225175098061735</v>
+        <v>-11.225518174037685</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>0.70989403679999996</v>
+        <v>0.70988815510000003</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2661290699999994E-2</v>
+        <v>1.2662457800000082E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>24.104927677985977</v>
+        <v>24.107644676066187</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>0.71105501810000005</v>
+        <v>0.71105240709999995</v>
       </c>
       <c r="C319" s="5">
-        <v>1.1609813000000857E-3</v>
+        <v>1.1642519999999212E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9802639406437006</v>
+        <v>1.9859097327592279</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>0.70725727459999999</v>
+        <v>0.70726453720000004</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.7977435000000614E-3</v>
+        <v>-3.7878698999999072E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.2242363513652528</v>
+        <v>-6.2085475042821914</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>0.70611148000000001</v>
+        <v>0.70612937710000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.1457945999999719E-3</v>
+        <v>-1.1351601000000322E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.9268351801993489</v>
+        <v>-1.9090897299504528</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>0.70208807529999995</v>
+        <v>0.70211153749999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.0234047000000661E-3</v>
+        <v>-4.0178396000000172E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.6273051608559452</v>
+        <v>-6.6182608195212929</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>0.68551855269999995</v>
+        <v>0.68557894580000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.6569522599999997E-2</v>
+        <v>-1.6532591699999988E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-24.918767394753605</v>
+        <v>-24.869488314649235</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>0.70033788480000003</v>
+        <v>0.70035500829999997</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4819332100000082E-2</v>
+        <v>1.4776062499999965E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>29.259028311370862</v>
+        <v>29.160346491585145</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>0.70222690409999999</v>
+        <v>0.70223147009999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.8890192999999611E-3</v>
+        <v>1.8764618000000066E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>3.2852085145031795</v>
+        <v>3.2629658895504399</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>0.69535120189999999</v>
+        <v>0.69521883299999998</v>
       </c>
       <c r="C326" s="5">
-        <v>-6.8757022000000001E-3</v>
+        <v>-7.0126370999999965E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-11.137005618053664</v>
+        <v>-11.346705078790309</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>0.67653994279999996</v>
+        <v>0.67654245660000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.8811259100000033E-2</v>
+        <v>-1.8676376399999972E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-28.043373823671146</v>
+        <v>-27.875580191613182</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>0.71059132879999998</v>
+        <v>0.7105887353</v>
       </c>
       <c r="C328" s="5">
-        <v>3.4051386000000017E-2</v>
+        <v>3.4046278699999988E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>80.267540994771807</v>
+        <v>80.251608684174116</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>0.71260111329999998</v>
+        <v>0.71259230009999996</v>
       </c>
       <c r="C329" s="5">
-        <v>2.0097845000000003E-3</v>
+        <v>2.0035647999999684E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>3.4472893481354072</v>
+        <v>3.4364677457711323</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2041946948079483</v>
+        <v>2.2039639186431481</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>0.70261412280000002</v>
+        <v>0.70259949929999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-9.9869904999999592E-3</v>
+        <v>-9.9928007999999791E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-15.580156625765296</v>
+        <v>-15.588711786165277</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>0.70402593970000005</v>
+        <v>0.70401261849999996</v>
       </c>
       <c r="C331" s="5">
-        <v>1.4118169000000291E-3</v>
+        <v>1.4131191999999793E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4380802519775813</v>
+        <v>2.4404054973963474</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>0.70327371640000003</v>
+        <v>0.70326949679999995</v>
       </c>
       <c r="C332" s="5">
-        <v>-7.5222330000002113E-4</v>
+        <v>-7.4312170000001565E-4</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.2746437351939255</v>
+        <v>-1.2593341751020115</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>0.7044924548</v>
+        <v>0.70453874650000003</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2187383999999746E-3</v>
+        <v>1.2692497000000857E-3</v>
       </c>
       <c r="D333" s="5">
-        <v>2.0994758755064291</v>
+        <v>2.1873687616110526</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>0.70483441089999999</v>
+        <v>0.7048785715</v>
       </c>
       <c r="C334" s="5">
-        <v>3.4195609999998489E-4</v>
+        <v>3.398249999999603E-4</v>
       </c>
       <c r="D334" s="5">
-        <v>0.58402979523262122</v>
+        <v>0.58034217426814472</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>0.68266169330000004</v>
+        <v>0.68279159850000004</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.2172717599999947E-2</v>
+        <v>-2.2086972999999954E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-31.857004768597264</v>
+        <v>-31.752566108387615</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>0.70029808490000001</v>
+        <v>0.70033609360000004</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7636391599999968E-2</v>
+        <v>1.7544495100000002E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>35.809096652903371</v>
+        <v>35.587636079731787</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>0.70225838709999999</v>
+        <v>0.70226774349999999</v>
       </c>
       <c r="C337" s="5">
-        <v>1.9603021999999859E-3</v>
+        <v>1.9316498999999432E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>3.4112891448057292</v>
+        <v>3.3604848924915443</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>0.68787382529999996</v>
+        <v>0.68762617739999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.4384561800000029E-2</v>
+        <v>-1.4641566100000003E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-21.991452134459578</v>
+        <v>-22.340217792247387</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>0.67786490720000003</v>
+        <v>0.67786491969999996</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.0008918099999931E-2</v>
+        <v>-9.7612577000000256E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>-16.12888727564038</v>
+        <v>-15.765676581781262</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>0.61951321429999995</v>
+        <v>0.61950692279999997</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.8351692900000085E-2</v>
+        <v>-5.8357996899999987E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-66.04614594300962</v>
+        <v>-66.050291066836436</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>0.62025128230000004</v>
+        <v>0.62023811539999996</v>
       </c>
       <c r="C341" s="5">
-        <v>7.3806800000009165E-4</v>
+        <v>7.3119259999998576E-4</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4390462323281339</v>
+        <v>1.4255683722804724</v>
       </c>
       <c r="E341" s="5">
-        <v>-12.959540656951141</v>
+        <v>-12.960311904442367</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>0.5972565983</v>
+        <v>0.5972351615</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.2994684000000043E-2</v>
+        <v>-2.3002953899999956E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-36.449433374424153</v>
+        <v>-36.460615407525218</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>0.59828756530000005</v>
+        <v>0.59826911630000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0309670000000493E-3</v>
+        <v>1.0339548000000143E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>2.0911845534970386</v>
+        <v>2.0973787411153966</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>0.59962025549999998</v>
+        <v>0.59961307249999996</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3326901999999308E-3</v>
+        <v>1.3439561999999405E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>2.7060015193119291</v>
+        <v>2.7292454869222604</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>0.60227170490000004</v>
+        <v>0.60234553319999995</v>
       </c>
       <c r="C345" s="5">
-        <v>2.651449400000061E-3</v>
+        <v>2.7324606999999945E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>5.4372283822948342</v>
+        <v>5.6076109896994186</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>0.60452330379999997</v>
+        <v>0.6045910565</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2515988999999292E-3</v>
+        <v>2.2455233000000518E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>4.5796160938257335</v>
+        <v>4.5664329013895166</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>0.68250401319999998</v>
+        <v>0.6827005317</v>
       </c>
       <c r="C347" s="5">
-        <v>7.7980709400000014E-2</v>
+        <v>7.81094752E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>328.85052603574314</v>
+        <v>329.75631862226862</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>0.70308060610000001</v>
+        <v>0.70314253339999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.0576592900000024E-2</v>
+        <v>2.044200169999999E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>42.823248978811094</v>
+        <v>42.481191958849607</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>0.70518427910000003</v>
+        <v>0.7051941665</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1036730000000281E-3</v>
+        <v>2.0516331000000054E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>3.6501753356915634</v>
+        <v>3.5581063032354532</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>0.5859828882</v>
+        <v>0.58569587899999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.11920139090000004</v>
+        <v>-0.11949828750000002</v>
       </c>
       <c r="D350" s="5">
-        <v>-89.16103670870767</v>
+        <v>-89.226384130846441</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>0.58066225680000005</v>
+        <v>0.58064309849999995</v>
       </c>
       <c r="C351" s="5">
-        <v>-5.3206313999999422E-3</v>
+        <v>-5.0527805000000203E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-10.367818933665662</v>
+        <v>-9.8750159091753442</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>0.62499148090000001</v>
+        <v>0.62496248970000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.4329224099999953E-2</v>
+        <v>4.4319391200000058E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>141.77199781873523</v>
+        <v>141.73314371716512</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>0.62469434779999999</v>
+        <v>0.62466061829999997</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.9713310000001325E-4</v>
+        <v>-3.018714000000422E-4</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.56901393373434139</v>
+        <v>-0.57809049631436515</v>
       </c>
       <c r="E353" s="5">
-        <v>0.7163331421942809</v>
+        <v>0.71303307394254833</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>0.69251303040000001</v>
+        <v>0.69246478730000005</v>
       </c>
       <c r="C354" s="5">
-        <v>6.7818682600000013E-2</v>
+        <v>6.7804169000000081E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>244.44864182261631</v>
+        <v>244.38387291600498</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>0.69431899959999999</v>
+        <v>0.69427785149999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.8059691999999794E-3</v>
+        <v>1.8130641999999364E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>3.1746966865573656</v>
+        <v>3.1875743317780758</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>0.6963846508</v>
+        <v>0.69636830019999996</v>
       </c>
       <c r="C356" s="5">
-        <v>2.0656512000000182E-3</v>
+        <v>2.0904486999999694E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>3.6290904665479573</v>
+        <v>3.6736019004489417</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>0.69974602880000003</v>
+        <v>0.69992804190000002</v>
       </c>
       <c r="C357" s="5">
-        <v>3.361378000000026E-3</v>
+        <v>3.5597417000000631E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>5.9485524522469024</v>
+        <v>6.3096782451961708</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>0.70507140759999998</v>
+        <v>0.70519995989999995</v>
       </c>
       <c r="C358" s="5">
-        <v>5.3253787999999469E-3</v>
+        <v>5.271917999999931E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>9.5246642492486711</v>
+        <v>9.4224982614377737</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>0.7814547261</v>
+        <v>0.78177308469999995</v>
       </c>
       <c r="C359" s="5">
-        <v>7.6383318500000019E-2</v>
+        <v>7.6573124800000003E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>243.59641583319345</v>
+        <v>244.52538253693129</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>0.70774445509999995</v>
+        <v>0.70786772809999998</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.3710271000000049E-2</v>
+        <v>-7.3905356599999972E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-69.544071683148744</v>
+        <v>-69.629161163880127</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>0.71108100070000002</v>
+        <v>0.71108384619999998</v>
       </c>
       <c r="C361" s="5">
-        <v>3.3365456000000737E-3</v>
+        <v>3.2161180999999983E-3</v>
       </c>
       <c r="D361" s="5">
-        <v>5.8062184480804468</v>
+        <v>5.590390456187655</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>0.78226844659999994</v>
+        <v>0.78164850370000005</v>
       </c>
       <c r="C362" s="5">
-        <v>7.1187445899999924E-2</v>
+        <v>7.0564657500000072E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>214.22508823441765</v>
+        <v>211.23487583281027</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>0.77480862169999998</v>
+        <v>0.77478904209999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-7.4598248999999672E-3</v>
+        <v>-6.8594616000000608E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-10.861857385943519</v>
+        <v>-10.037062512218375</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>0.72438358329999997</v>
+        <v>0.72434192419999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.0425038400000011E-2</v>
+        <v>-5.0447117900000005E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-55.40462135354565</v>
+        <v>-55.421871514373166</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>0.72578637850000005</v>
+        <v>0.72572413609999997</v>
       </c>
       <c r="C365" s="5">
-        <v>1.4027952000000843E-3</v>
+        <v>1.3822118999999855E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3487553328206401</v>
+        <v>2.3140639206664204</v>
       </c>
       <c r="E365" s="5">
-        <v>16.182638926703618</v>
+        <v>16.178948190305654</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>0.78961035280000003</v>
+        <v>0.78951853679999995</v>
       </c>
       <c r="C366" s="5">
-        <v>6.3823974299999975E-2</v>
+        <v>6.3794400699999976E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>174.94653355884614</v>
+        <v>174.8458402305105</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>0.79275381160000002</v>
+        <v>0.79266864950000004</v>
       </c>
       <c r="C367" s="5">
-        <v>3.1434587999999986E-3</v>
+        <v>3.1501127000000961E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>4.8832314558131085</v>
+        <v>4.8943775308749382</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>0.79591072340000002</v>
+        <v>0.79585275379999998</v>
       </c>
       <c r="C368" s="5">
-        <v>3.1569117999999952E-3</v>
+        <v>3.1841042999999347E-3</v>
       </c>
       <c r="D368" s="5">
-        <v>4.8847160386236821</v>
+        <v>4.9282662599694271</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>0.69688791309999998</v>
+        <v>0.69718300769999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.9022810300000041E-2</v>
+        <v>-9.8669746100000011E-2</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.695938832384513</v>
+        <v>-79.574681241792874</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>0.80466812740000004</v>
+        <v>0.80487951179999995</v>
       </c>
       <c r="C370" s="5">
-        <v>0.10778021430000007</v>
+        <v>0.10769650409999998</v>
       </c>
       <c r="D370" s="5">
-        <v>461.62496885688904</v>
+        <v>460.54301830475117</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>0.78680752330000003</v>
+        <v>0.78743521780000003</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.786060410000001E-2</v>
+        <v>-1.7444293999999916E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-23.612824159364266</v>
+        <v>-23.121032139219889</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>0.71195961730000001</v>
+        <v>0.71214187579999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.484790600000002E-2</v>
+        <v>-7.5293342000000041E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-69.867006050135316</v>
+        <v>-70.062172953000811</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>0.71432681590000002</v>
+        <v>0.71424609390000005</v>
       </c>
       <c r="C373" s="5">
-        <v>2.3671986000000089E-3</v>
+        <v>2.1042181000000548E-3</v>
       </c>
       <c r="D373" s="5">
-        <v>4.0636645761974677</v>
+        <v>3.6039223334660919</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>0.68541164610000005</v>
+        <v>0.68465071769999997</v>
       </c>
       <c r="C374" s="5">
-        <v>-2.8915169799999973E-2</v>
+        <v>-2.9595376200000079E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-39.094809427404662</v>
+        <v>-39.819703191343258</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>0.77678691789999998</v>
+        <v>0.7766789113</v>
       </c>
       <c r="C375" s="5">
-        <v>9.1375271799999935E-2</v>
+        <v>9.202819360000003E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>348.95734538213975</v>
+        <v>354.22323400812132</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>0.81836158329999997</v>
+        <v>0.8182067247</v>
       </c>
       <c r="C376" s="5">
-        <v>4.1574665399999988E-2</v>
+        <v>4.1527813400000002E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>86.947633680516461</v>
+        <v>86.835060381521643</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>0.8213118693</v>
+        <v>0.82114595229999998</v>
       </c>
       <c r="C377" s="5">
-        <v>2.9502860000000242E-3</v>
+        <v>2.9392275999999828E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>4.4129539902994841</v>
+        <v>4.3969335914431973</v>
       </c>
       <c r="E377" s="5">
-        <v>13.161653846056565</v>
+        <v>13.148496991266057</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>0.79121727279999998</v>
+        <v>0.79106258009999997</v>
       </c>
       <c r="C378" s="5">
-        <v>-3.0094596500000015E-2</v>
+        <v>-3.0083372200000014E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-36.107199250768417</v>
+        <v>-36.102212644136344</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>0.79566268529999995</v>
+        <v>0.79554836490000003</v>
       </c>
       <c r="C379" s="5">
-        <v>4.4454124999999678E-3</v>
+        <v>4.4857848000000589E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>6.954430180748683</v>
+        <v>7.0209871492826315</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>0.79970094400000002</v>
+        <v>0.79976145099999996</v>
       </c>
       <c r="C380" s="5">
-        <v>4.0382587000000747E-3</v>
+        <v>4.2130860999999298E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>6.2633272835356024</v>
+        <v>6.5434007459566734</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>0.79206490659999995</v>
+        <v>0.79260410169999995</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.636037400000073E-3</v>
+        <v>-7.1573493000000044E-3</v>
       </c>
       <c r="D381" s="5">
-        <v>-10.875325420897452</v>
+        <v>-10.226081665816578</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>0.80202675999999995</v>
+        <v>0.80239453900000002</v>
       </c>
       <c r="C382" s="5">
-        <v>9.9618533999999981E-3</v>
+        <v>9.7904373000000655E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>16.181517940356251</v>
+        <v>15.872342178631271</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>0.79292501650000002</v>
+        <v>0.79394609090000001</v>
       </c>
       <c r="C383" s="5">
-        <v>-9.1017434999999258E-3</v>
+        <v>-8.4484481000000056E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-12.799468657140366</v>
+        <v>-11.928254094622847</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>0.81535588059999997</v>
+        <v>0.81568003990000004</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2430864099999948E-2</v>
+        <v>2.173394900000003E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>39.759408827707276</v>
+        <v>38.275692918918367</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>0.81634505580000005</v>
+        <v>0.81612947089999999</v>
       </c>
       <c r="C385" s="5">
-        <v>9.8917520000008086E-4</v>
+        <v>4.4943099999994462E-4</v>
       </c>
       <c r="D385" s="5">
-        <v>1.4655719218529484</v>
+        <v>0.66319457155479267</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>0.78669605249999996</v>
+        <v>0.7855157532</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.9649003300000087E-2</v>
+        <v>-3.0613717699999987E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-35.849735685290632</v>
+        <v>-36.795200259882833</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>0.78189327230000005</v>
+        <v>0.78152296529999998</v>
       </c>
       <c r="C387" s="5">
-        <v>-4.802780199999912E-3</v>
+        <v>-3.9927879000000166E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-7.0849501514442252</v>
+        <v>-5.9319493519849109</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>0.80566228959999997</v>
+        <v>0.80521342529999995</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3769017299999917E-2</v>
+        <v>2.3690459999999969E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>43.24079374414589</v>
+        <v>43.097205943923697</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>0.81044887350000006</v>
+        <v>0.8100531312</v>
       </c>
       <c r="C389" s="5">
-        <v>4.7865839000000854E-3</v>
+        <v>4.8397059000000464E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>7.3670549206479086</v>
+        <v>7.4558277588181898</v>
       </c>
       <c r="E389" s="5">
-        <v>-1.322639572865103</v>
+        <v>-1.3508951811708303</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>0.79580966369999995</v>
+        <v>0.79555621450000003</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.4639209800000108E-2</v>
+        <v>-1.4496916699999973E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-19.64682759866081</v>
+        <v>-19.482847060597585</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>0.80124978219999998</v>
+        <v>0.80117641549999996</v>
       </c>
       <c r="C391" s="5">
-        <v>5.4401185000000352E-3</v>
+        <v>5.6202009999999358E-3</v>
       </c>
       <c r="D391" s="5">
-        <v>8.5187020597525365</v>
+        <v>8.8146588955778213</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>0.80582427440000004</v>
+        <v>0.80616017220000002</v>
       </c>
       <c r="C392" s="5">
-        <v>4.5744922000000576E-3</v>
+        <v>4.9837567000000638E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>7.0703089729112101</v>
+        <v>7.7254169781339366</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>0.8887073446</v>
+        <v>0.88964507989999997</v>
       </c>
       <c r="C393" s="5">
-        <v>8.2883070199999964E-2</v>
+        <v>8.3484907699999944E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>223.75842792753829</v>
+        <v>226.24608996549097</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>0.79924800210000002</v>
+        <v>0.7999555237</v>
       </c>
       <c r="C394" s="5">
-        <v>-8.9459342499999983E-2</v>
+        <v>-8.9689556199999965E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-72.005450712801576</v>
+        <v>-72.062423902101955</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>0.79791927409999996</v>
+        <v>0.79950524670000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.3287280000000568E-3</v>
+        <v>-4.5027699999999893E-4</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.9768267891804414</v>
+        <v>-0.67336588506771156</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>0.81231647890000003</v>
+        <v>0.81290522610000004</v>
       </c>
       <c r="C396" s="5">
-        <v>1.4397204800000063E-2</v>
+        <v>1.3399979400000039E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>23.935491465020675</v>
+        <v>22.073998448442332</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>0.81022602529999999</v>
+        <v>0.8100087627</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.0904536000000418E-3</v>
+        <v>-2.8964634000000489E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>-3.044800108167689</v>
+        <v>-4.1929168795733389</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>0.88833562779999997</v>
+        <v>0.88685862069999999</v>
       </c>
       <c r="C398" s="5">
-        <v>7.8109602499999986E-2</v>
+        <v>7.6849857999999993E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>201.75237416879401</v>
+        <v>196.74000375474895</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>0.88576534610000002</v>
+        <v>0.88468443819999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-2.5702816999999545E-3</v>
+        <v>-2.1741825000000103E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.4173183809345087</v>
+        <v>-2.9025213206951728</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>0.89849439980000001</v>
+        <v>0.89690138340000003</v>
       </c>
       <c r="C400" s="5">
-        <v>1.2729053699999993E-2</v>
+        <v>1.2216945200000051E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>18.675281538394994</v>
+        <v>17.889647891192297</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>0.90264558660000005</v>
+        <v>0.90063789100000002</v>
       </c>
       <c r="C401" s="5">
-        <v>4.1511868000000396E-3</v>
+        <v>3.7365075999999942E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>5.6872656638444097</v>
+        <v>5.1153753714715311</v>
       </c>
       <c r="E401" s="5">
-        <v>11.376006076958278</v>
+        <v>11.182570168676364</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>0.90210136200000002</v>
+        <v>0.90235796800000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.442246000000317E-4</v>
+        <v>1.7200769999999865E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.72111164373948045</v>
+        <v>2.3160390563790045</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>0.90809731530000004</v>
+        <v>0.90819434160000001</v>
       </c>
       <c r="C403" s="5">
-        <v>5.9959533000000231E-3</v>
+        <v>5.8363735999999999E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>8.2741139689436416</v>
+        <v>8.0436406755246992</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>0.91270320709999997</v>
+        <v>0.91439016900000003</v>
       </c>
       <c r="C404" s="5">
-        <v>4.6058917999999283E-3</v>
+        <v>6.1958274000000202E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>6.2591207975125407</v>
+        <v>8.5008340154469018</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>0.88760533080000004</v>
+        <v>0.88912691379999997</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.5097876299999933E-2</v>
+        <v>-2.5263255200000057E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-28.437763742627563</v>
+        <v>-28.552588276383329</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>0.99649086750000004</v>
+        <v>0.9979345892</v>
       </c>
       <c r="C406" s="5">
-        <v>0.10888553670000001</v>
+        <v>0.10880767540000003</v>
       </c>
       <c r="D406" s="5">
-        <v>300.90461196846485</v>
+        <v>299.63160981598821</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>0.99683942839999995</v>
+        <v>0.99930094359999999</v>
       </c>
       <c r="C407" s="5">
-        <v>3.4856089999990569E-4</v>
+        <v>1.3663543999999916E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>0.42055448918674188</v>
+        <v>1.6554481891885686</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>0.9084243555</v>
+        <v>0.90940734670000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-8.8415072899999947E-2</v>
+        <v>-8.9893596899999983E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-67.193285170474539</v>
+        <v>-67.733940501979049</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1.0051758459</v>
+        <v>1.0049794272000001</v>
       </c>
       <c r="C409" s="5">
-        <v>9.6751490399999973E-2</v>
+        <v>9.5572080500000101E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>236.85212815261985</v>
+        <v>231.72985377525106</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>0.99058727049999995</v>
+        <v>0.98872254920000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.4588575400000026E-2</v>
+        <v>-1.6256878000000086E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-16.091031024004455</v>
+        <v>-17.774369938942193</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>0.98973911979999996</v>
+        <v>0.98771043599999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-8.4815069999999437E-4</v>
+        <v>-1.0121132000000532E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.0226273195022895</v>
+        <v>-1.2214965079967</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>0.99524598119999996</v>
+        <v>0.99200671200000001</v>
       </c>
       <c r="C412" s="5">
-        <v>5.5068614000000071E-3</v>
+        <v>4.2962760000000433E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>6.8849001666034138</v>
+        <v>5.3463802988724884</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>0.99949930450000002</v>
+        <v>0.99515965900000003</v>
       </c>
       <c r="C413" s="5">
-        <v>4.2533233000000559E-3</v>
+        <v>3.152947000000017E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>5.2506445351506059</v>
+        <v>3.8814071277473383</v>
       </c>
       <c r="E413" s="5">
-        <v>10.729982989760067</v>
+        <v>10.494980162898781</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1.0067977690000001</v>
+        <v>1.0079569175</v>
       </c>
       <c r="C414" s="5">
-        <v>7.2984645000000459E-3</v>
+        <v>1.2797258500000019E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>9.1231713689958092</v>
+        <v>16.570990109621732</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1.0138216189</v>
+        <v>1.0142717018</v>
       </c>
       <c r="C415" s="5">
-        <v>7.0238498999999344E-3</v>
+        <v>6.314784299999987E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>8.7005249255149621</v>
+        <v>7.7824544798386519</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1.0186024011999999</v>
+        <v>1.0215015674000001</v>
       </c>
       <c r="C416" s="5">
-        <v>4.7807822999998972E-3</v>
+        <v>7.2298656000000516E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>5.8078213426839609</v>
+        <v>8.8972072981961645</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1.0861605431000001</v>
+        <v>1.0888478742000001</v>
       </c>
       <c r="C417" s="5">
-        <v>6.7558141900000201E-2</v>
+        <v>6.7346306799999978E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>116.10853451669523</v>
+        <v>115.14836130498512</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1.0942338549999999</v>
+        <v>1.0965194264</v>
       </c>
       <c r="C418" s="5">
-        <v>8.0733118999998243E-3</v>
+        <v>7.6715521999999314E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>9.2932911371107494</v>
+        <v>8.7901240254226742</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1.0920727858999999</v>
+        <v>1.0954360670000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.1610691000000237E-3</v>
+        <v>-1.083359399999928E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.3443787181621989</v>
+        <v>-1.1791766786789171</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1.1046726151999999</v>
+        <v>1.1062902337</v>
       </c>
       <c r="C420" s="5">
-        <v>1.2599829300000032E-2</v>
+        <v>1.0854166699999945E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>14.758282217885753</v>
+        <v>12.560110569372874</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1.0979962727999999</v>
+        <v>1.0979535663</v>
       </c>
       <c r="C421" s="5">
-        <v>-6.6763424000000349E-3</v>
+        <v>-8.3366674000000529E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-7.0161905808971863</v>
+        <v>-8.6773000830970286</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1.0910032637</v>
+        <v>1.0889723379</v>
       </c>
       <c r="C422" s="5">
-        <v>-6.9930090999998917E-3</v>
+        <v>-8.9812283999999298E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>-7.3805481004922573</v>
+        <v>-9.3861692383512825</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1.0928966950000001</v>
+        <v>1.0897067299000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.8934313000000813E-3</v>
+        <v>7.3439200000002813E-4</v>
       </c>
       <c r="D423" s="5">
-        <v>2.1025889344816084</v>
+        <v>0.81227638929992629</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1.0979851324000001</v>
+        <v>1.0925922755999999</v>
       </c>
       <c r="C424" s="5">
-        <v>5.0884373999999788E-3</v>
+        <v>2.8855456999998808E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>5.7324174575886344</v>
+        <v>3.2242920799772534</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1.1009519457000001</v>
+        <v>1.0934450534</v>
       </c>
       <c r="C425" s="5">
-        <v>2.9668133000000374E-3</v>
+        <v>8.5277780000003744E-4</v>
       </c>
       <c r="D425" s="5">
-        <v>3.2910866496760116</v>
+        <v>0.94064162411711116</v>
       </c>
       <c r="E425" s="5">
-        <v>10.150346352742257</v>
+        <v>9.8763443143146787</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1.1093857986</v>
+        <v>1.1119843332999999</v>
       </c>
       <c r="C426" s="5">
-        <v>8.4338528999998719E-3</v>
+        <v>1.8539279899999928E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>9.5899845092140001</v>
+        <v>22.354642266826929</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1.1175966181000001</v>
+        <v>1.1185251311</v>
       </c>
       <c r="C427" s="5">
-        <v>8.2108195000001327E-3</v>
+        <v>6.5407978000000533E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>9.2520818907632538</v>
+        <v>7.291405179145638</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1.122218862</v>
+        <v>1.1266138637000001</v>
       </c>
       <c r="C428" s="5">
-        <v>4.6222438999998783E-3</v>
+        <v>8.0887326000000925E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>5.0775215222547576</v>
+        <v>9.0315381314520327</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1.0862727109000001</v>
+        <v>1.0897521953</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.5946151099999879E-2</v>
+        <v>-3.6861668400000047E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-32.339427891092306</v>
+        <v>-32.913994035338781</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1.0917318900999999</v>
+        <v>1.0945983093</v>
       </c>
       <c r="C430" s="5">
-        <v>5.4591791999998307E-3</v>
+        <v>4.8461140000000125E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>6.2002464594748119</v>
+        <v>5.4688583810300839</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1.0877947419</v>
+        <v>1.0914222018999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.937148199999907E-3</v>
+        <v>-3.1761074000000722E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.2427853520336285</v>
+        <v>-3.426908929430883</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1.1017782557</v>
+        <v>1.1036555536999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3983513799999958E-2</v>
+        <v>1.2233351799999959E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>16.564660149971068</v>
+        <v>14.311316938881857</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1.0949857975999999</v>
+        <v>1.0951241318</v>
       </c>
       <c r="C433" s="5">
-        <v>-6.792458100000065E-3</v>
+        <v>-8.5314218999998914E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-7.1522314987109485</v>
+        <v>-8.8917820650758586</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1.0925199886000001</v>
+        <v>1.0906659052000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.465808999999819E-3</v>
+        <v>-4.4582265999999482E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.6690722132655775</v>
+        <v>-4.7772638636946692</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1.0826644917999999</v>
+        <v>1.0790374631999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-9.8554968000001963E-3</v>
+        <v>-1.1628442000000128E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-10.303804405725225</v>
+        <v>-12.069926898087536</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1.0944987946</v>
+        <v>1.0881100647999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.1834302800000085E-2</v>
+        <v>9.0726016000000076E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>13.934888072796593</v>
+        <v>10.56957757938104</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1.1112355945000001</v>
+        <v>1.1022063739000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.6736799900000099E-2</v>
+        <v>1.4096309100000148E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>19.974867015919173</v>
+        <v>16.702749596199219</v>
       </c>
       <c r="E437" s="5">
-        <v>0.93406881564312982</v>
+        <v>0.80125841465534808</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1.1087493785</v>
+        <v>1.0638159069999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.4862160000000966E-3</v>
+        <v>-3.8390466900000142E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.6520199734750061</v>
+        <v>-34.650428929528921</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1.108426183</v>
+        <v>1.0621946166</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.2319550000003971E-4</v>
+        <v>-1.6212903999999195E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.34923439413920843</v>
+        <v>-1.8135873801486291</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1.1073802367000001</v>
+        <v>1.0483948768</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.0459462999998781E-3</v>
+        <v>-1.3799739800000044E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.1264998091720879</v>
+        <v>-14.52294945439505</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1.1086988925000001</v>
+        <v>1.0464095655000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3186558000000126E-3</v>
+        <v>-1.9853112999999034E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>1.4383422604222762</v>
+        <v>-2.2488823080589304</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1.1071856455</v>
+        <v>1.0446541934</v>
       </c>
       <c r="C442" s="5">
-        <v>-1.5132470000001064E-3</v>
+        <v>-1.7553721000000966E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.6256231000938426</v>
+        <v>-1.9945535952603399</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1.2035404958</v>
+        <v>1.1352841418999999</v>
       </c>
       <c r="C443" s="5">
-        <v>9.6354850300000017E-2</v>
+        <v>9.0629948499999946E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>172.19687375700082</v>
+        <v>171.38399718195211</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1.2019080977000001</v>
+        <v>1.1335940383000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.6323980999999321E-3</v>
+        <v>-1.6901035999998815E-3</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.6155091800069687</v>
+        <v>-1.771891580049334</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1.1306364175000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.9576207999999493E-3</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-3.0863390714068739</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>