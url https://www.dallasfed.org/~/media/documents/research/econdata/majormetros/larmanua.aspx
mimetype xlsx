--- v9 (2026-09-25)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9A2FAD93-BFBE-4210-9367-74D0181C2EF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C053672B-4E6A-4861-B202-E5BA8BFD0669}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BB2DD459-CEC8-4448-B444-424264D7A459}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A9FD0705-CA28-4254-8859-8FA302EF0D95}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{160B4BF5-3A85-435C-941F-A3ADB67D5F39}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E7A08E2-DDEF-4757-A4E3-99F75A70D378}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>9.0629948499999946E-2</v>
       </c>
       <c r="D443" s="5">
         <v>171.38399718195211</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>1.1335940383000001</v>
       </c>
       <c r="C444" s="5">
         <v>-1.6901035999998815E-3</v>
       </c>
       <c r="D444" s="5">
         <v>-1.771891580049334</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>1.1306364175000001</v>
+        <v>1.1304983705</v>
       </c>
       <c r="C445" s="5">
-        <v>-2.9576207999999493E-3</v>
+        <v>-3.0956678000000348E-3</v>
       </c>
       <c r="D445" s="5">
-        <v>-3.0863390714068739</v>
+        <v>-3.2282378400738443</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>1.1313278812000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>8.2951070000003568E-4</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.88407012079874114</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>