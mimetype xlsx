--- v2 (2026-02-15)
+++ v3 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9D2C4DA8-E264-4304-90F3-64D1CD32B886}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0159512E-851C-48C9-ACC8-2957A13208F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9ED309DB-8235-4DAE-AF39-5C8B7B1C0FCA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BBB97944-53D8-4954-9F8D-45D8A2DD6AEF}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7138DE62-E947-458C-BACB-54E8A02F3D8A}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CDC8B67-6C0C-4D7F-B88B-C632B0448D89}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2986,130 +2986,130 @@
         <v>-1.4516044000001393E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-1.1701003894727058</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1.4787250075</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1988819999992941E-4</v>
       </c>
       <c r="D147" s="5">
         <v>-0.4209318678796925</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>1.4705193263</v>
+        <v>1.4705193262</v>
       </c>
       <c r="C148" s="5">
-        <v>-8.2056811999999812E-3</v>
+        <v>-8.2056812999999895E-3</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.4594694356063016</v>
+        <v>-6.4594695119389094</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>1.4540134867000001</v>
+        <v>1.4540134866000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.6505839599999961E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-12.668206553493045</v>
+        <v>-12.668206554302019</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.678156123559946</v>
+        <v>-10.678156129703066</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1.3999113374000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-5.4102149300000013E-2</v>
+        <v>-5.4102149200000005E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>-36.556789659830969</v>
+        <v>-36.556789607471138</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1.4051156627000001</v>
       </c>
       <c r="C151" s="5">
         <v>5.2043253000000345E-3</v>
       </c>
       <c r="D151" s="5">
         <v>4.5534887989898465</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>1.4233276763</v>
+        <v>1.4233276764</v>
       </c>
       <c r="C152" s="5">
-        <v>1.821201359999991E-2</v>
+        <v>1.8212013699999918E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>16.711548767656016</v>
+        <v>16.711548866055061</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1.4123149919</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.1012684400000028E-2</v>
+        <v>-1.1012684500000036E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-8.8996384967301889</v>
+        <v>-8.899638573536361</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1.4331169506000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.0801958700000123E-2</v>
       </c>
       <c r="D154" s="5">
         <v>19.179281421742346</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1.4123658954</v>
       </c>
       <c r="C155" s="5">
         <v>-2.075105520000009E-2</v>
@@ -3171,3993 +3171,4062 @@
         <v>7.8307729000000048E-3</v>
       </c>
       <c r="D159" s="5">
         <v>7.6285874740754434</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1.2853978480999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.2650803999998423E-3</v>
       </c>
       <c r="D160" s="5">
         <v>3.0990886084343972</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>1.2765900063</v>
+        <v>1.2765900062</v>
       </c>
       <c r="C161" s="5">
-        <v>-8.8078417999999381E-3</v>
+        <v>-8.8078418999999464E-3</v>
       </c>
       <c r="D161" s="5">
-        <v>-7.9197561087909873</v>
+        <v>-7.9197561953468831</v>
       </c>
       <c r="E161" s="5">
-        <v>-12.202327008855807</v>
+        <v>-12.202327009695024</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>1.3088476556999999</v>
+        <v>1.3088476554999999</v>
       </c>
       <c r="C162" s="5">
-        <v>3.2257649399999977E-2</v>
+        <v>3.2257649299999969E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>34.912413123052424</v>
+        <v>34.912413002484975</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>1.3056785046999999</v>
+        <v>1.3056785044999999</v>
       </c>
       <c r="C163" s="5">
         <v>-3.1691510000000367E-3</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.8672109002311874</v>
+        <v>-2.8672109006635527</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>1.3367492501</v>
+        <v>1.3367492503</v>
       </c>
       <c r="C164" s="5">
-        <v>3.1070745400000099E-2</v>
+        <v>3.1070745800000132E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>32.606354735912532</v>
+        <v>32.606355217740912</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>1.3074228017</v>
+        <v>1.3074228019</v>
       </c>
       <c r="C165" s="5">
         <v>-2.9326448399999983E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-23.370980463793735</v>
+        <v>-23.370980460707734</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>1.3209149089000001</v>
+        <v>1.3209149090000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.3492107200000047E-2</v>
+        <v>1.3492107100000039E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>13.111157202173684</v>
+        <v>13.111157097295557</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>1.2986556412000001</v>
+        <v>1.2986556413000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2259267699999974E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-18.448871985159354</v>
+        <v>-18.448871983889482</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1.3172440692</v>
       </c>
       <c r="C168" s="5">
-        <v>1.8588427999999935E-2</v>
+        <v>1.8588427899999926E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>18.595154670018267</v>
+        <v>18.595154560432235</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>1.3676234977999999</v>
+        <v>1.3676234976999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.0379428599999887E-2</v>
+        <v>5.0379428499999879E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>56.893021081915521</v>
+        <v>56.893020944252015</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>1.3699663327</v>
+        <v>1.3699663325</v>
       </c>
       <c r="C170" s="5">
-        <v>2.3428349000000903E-3</v>
+        <v>2.342834800000082E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0751635463794438</v>
+        <v>2.0751634571215094</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>1.3848609802</v>
+        <v>1.3848609799</v>
       </c>
       <c r="C171" s="5">
-        <v>1.4894647500000024E-2</v>
+        <v>1.4894647400000016E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>13.855866456134237</v>
+        <v>13.855866359622127</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1.3914272499</v>
+        <v>1.3914272498</v>
       </c>
       <c r="C172" s="5">
-        <v>6.5662696999999604E-3</v>
+        <v>6.5662698999999769E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>5.8405059868106068</v>
+        <v>5.8405061706679362</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>1.3903581030000001</v>
+        <v>1.3903581027</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.0691468999999287E-3</v>
+        <v>-1.0691470999999453E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.91817100733354584</v>
+        <v>-0.91817117843174811</v>
       </c>
       <c r="E173" s="5">
-        <v>8.9118743009542598</v>
+        <v>8.9118742859856326</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1.4196939552000001</v>
+        <v>1.4196939549000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.9335852200000012E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>28.474439259425409</v>
+        <v>28.474439266299068</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1.4045312486999999</v>
+        <v>1.4045312485999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5162706500000178E-2</v>
+        <v>-1.5162706300000162E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-12.089636825709926</v>
+        <v>-12.089636677899174</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1.3459735831999999</v>
+        <v>1.3459735839</v>
       </c>
       <c r="C176" s="5">
-        <v>-5.8557665499999967E-2</v>
+        <v>-5.8557664699999901E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-40.012389518305959</v>
+        <v>-40.012389092680998</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1.4058220317000001</v>
+        <v>1.4058220323999999</v>
       </c>
       <c r="C177" s="5">
-        <v>5.9848448500000151E-2</v>
+        <v>5.9848448499999929E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>68.548816350034002</v>
+        <v>68.548816305252785</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1.4141296549</v>
+        <v>1.4141296554</v>
       </c>
       <c r="C178" s="5">
-        <v>8.3076231999998917E-3</v>
+        <v>8.3076230000000972E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>7.3264128284567409</v>
+        <v>7.3264126425397702</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>1.4911116625</v>
+        <v>1.4911116630000001</v>
       </c>
       <c r="C179" s="5">
         <v>7.6982007600000069E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>88.908390303677095</v>
+        <v>88.90839026229709</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>1.5004909545</v>
+        <v>1.5004909547</v>
       </c>
       <c r="C180" s="5">
-        <v>9.3792919999999835E-3</v>
+        <v>9.3792916999999587E-3</v>
       </c>
       <c r="D180" s="5">
-        <v>7.8148483482067155</v>
+        <v>7.8148480868239556</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>1.5580088138999999</v>
+        <v>1.5580088135000001</v>
       </c>
       <c r="C181" s="5">
-        <v>5.7517859399999871E-2</v>
+        <v>5.7517858800000043E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>57.05014523737335</v>
+        <v>57.050144502326503</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>1.4699875716999999</v>
+        <v>1.4699875709000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.8021242199999961E-2</v>
+        <v>-8.8021242599999994E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-50.23488263490097</v>
+        <v>-50.234882806581304</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>1.3874797413</v>
+        <v>1.3874797401000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-8.2507830399999982E-2</v>
+        <v>-8.2507830800000015E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-50.001629222694511</v>
+        <v>-50.001629415081396</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1.3953094823000001</v>
+        <v>1.3953094817</v>
       </c>
       <c r="C184" s="5">
-        <v>7.8297410000001122E-3</v>
+        <v>7.8297415999999398E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>6.9859480640499738</v>
+        <v>6.985948622343674</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>1.4032264154</v>
+        <v>1.4032264147</v>
       </c>
       <c r="C185" s="5">
-        <v>7.9169330999999676E-3</v>
+        <v>7.9169329999999594E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>7.0253043237749946</v>
+        <v>7.0253042353657813</v>
       </c>
       <c r="E185" s="5">
-        <v>0.92553942557920266</v>
+        <v>0.92553939700932286</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1.4246225829000001</v>
+        <v>1.4246225824000001</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1396167500000063E-2</v>
+        <v>2.1396167700000079E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>19.912615043666904</v>
+        <v>19.912615256459265</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1.5010872374999999</v>
+        <v>1.5010872377</v>
       </c>
       <c r="C187" s="5">
-        <v>7.6464654599999848E-2</v>
+        <v>7.6464655299999906E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>87.27219339111781</v>
+        <v>87.272194479259824</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1.4562578662000001</v>
+        <v>1.4562578678</v>
       </c>
       <c r="C188" s="5">
-        <v>-4.4829371299999865E-2</v>
+        <v>-4.4829369899999971E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-30.499453253794584</v>
+        <v>-30.499452448586617</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1.5104469038999999</v>
+        <v>1.5104469058000001</v>
       </c>
       <c r="C189" s="5">
-        <v>5.4189037699999831E-2</v>
+        <v>5.4189038000000078E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>55.026573572150014</v>
+        <v>55.026573868311822</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>1.5102496797</v>
+        <v>1.5102496814999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.9722419999990137E-4</v>
+        <v>-1.9722430000013169E-4</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.15657561254655006</v>
+        <v>-0.1565756916824701</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>1.4855586730000001</v>
+        <v>1.4855586745</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.4691006699999907E-2</v>
+        <v>-2.4691006999999932E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-17.947336582976302</v>
+        <v>-17.947336762311984</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>1.4866010934</v>
+        <v>1.4866010945999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0424203999999104E-3</v>
+        <v>1.0424200999998856E-3</v>
       </c>
       <c r="D192" s="5">
-        <v>0.84530049796394113</v>
+        <v>0.84530025289693</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>1.4594796612000001</v>
+        <v>1.4594796617000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.7121432199999962E-2</v>
+        <v>-2.7121432899999798E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-19.824220394677681</v>
+        <v>-19.824220841695382</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>1.4723348808000001</v>
+        <v>1.4723348803</v>
       </c>
       <c r="C194" s="5">
-        <v>1.2855219600000023E-2</v>
+        <v>1.285521859999994E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>11.097080326093266</v>
+        <v>11.097079416628741</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1.4870773931000001</v>
+        <v>1.4870773822000001</v>
       </c>
       <c r="C195" s="5">
-        <v>1.474251230000001E-2</v>
+        <v>1.4742501900000038E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>12.699929714541636</v>
+        <v>12.699920260978658</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1.3943192124999999</v>
+        <v>1.3943192114</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.2758180600000184E-2</v>
+        <v>-9.2758170800000039E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-53.831721387323796</v>
+        <v>-53.831717763539466</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>1.5095287562999999</v>
+        <v>1.5095287549</v>
       </c>
       <c r="C197" s="5">
-        <v>0.11520954380000004</v>
+        <v>0.11520954350000001</v>
       </c>
       <c r="D197" s="5">
-        <v>159.26873511515737</v>
+        <v>159.26873468417077</v>
       </c>
       <c r="E197" s="5">
-        <v>7.5755658340922682</v>
+        <v>7.5755657879863048</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1.3261366730999999</v>
+        <v>1.3261366725999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.1833920832</v>
+        <v>-0.18339208230000015</v>
       </c>
       <c r="D198" s="5">
-        <v>-78.866923035924543</v>
+        <v>-78.866922896343098</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1.2990463707</v>
+        <v>1.2990463715</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.7090302399999988E-2</v>
+        <v>-2.7090301099999881E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-21.938584171099016</v>
+        <v>-21.938583241039566</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1.4576137159</v>
+        <v>1.4576137281999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15856734520000004</v>
+        <v>0.15856735669999988</v>
       </c>
       <c r="D200" s="5">
-        <v>298.30293677123416</v>
+        <v>298.30297416047301</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1.4175455634</v>
+        <v>1.4175455666000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.0068152499999954E-2</v>
+        <v>-4.0068161599999819E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-28.429348668233235</v>
+        <v>-28.429353976794136</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>1.3066513633000001</v>
+        <v>1.3066513657000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.11089420009999995</v>
+        <v>-0.11089420090000002</v>
       </c>
       <c r="D202" s="5">
-        <v>-62.375357155805922</v>
+        <v>-62.375357345735239</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>1.2888106474000001</v>
+        <v>1.2888106481999999</v>
       </c>
       <c r="C203" s="5">
-        <v>-1.7840715900000026E-2</v>
+        <v>-1.7840717500000158E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-15.208430779737469</v>
+        <v>-15.208432017045482</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>1.2819799366</v>
+        <v>1.2819799357999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-6.8307108000000838E-3</v>
+        <v>-6.8307123999999941E-3</v>
       </c>
       <c r="D204" s="5">
-        <v>-6.1778551843016061</v>
+        <v>-6.1778565857364072</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1.2650090344</v>
+        <v>1.2650090325000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.6970902199999971E-2</v>
+        <v>-1.697090329999984E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-14.778576302264524</v>
+        <v>-14.778577200086652</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1.2780580539999999</v>
+        <v>1.2780580512999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.3049019599999934E-2</v>
+        <v>1.3049018799999867E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>13.105429186457783</v>
+        <v>13.105428357692039</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1.2837689154</v>
+        <v>1.2837688966</v>
       </c>
       <c r="C207" s="5">
-        <v>5.7108614000001001E-3</v>
+        <v>5.7108453000001003E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>5.4958292135616871</v>
+        <v>5.4958133489308336</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1.3915401248999999</v>
+        <v>1.3915401233</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10777120949999985</v>
+        <v>0.10777122669999994</v>
       </c>
       <c r="D208" s="5">
-        <v>163.09132985871457</v>
+        <v>163.09137246238686</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1.3074863958</v>
+        <v>1.3074863959</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.4053729099999863E-2</v>
+        <v>-8.4053727399999945E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-52.652468534140517</v>
+        <v>-52.652467837400167</v>
       </c>
       <c r="E209" s="5">
-        <v>-13.384465824634251</v>
+        <v>-13.384465737678807</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1.3286052641999999</v>
+        <v>1.3286052668999999</v>
       </c>
       <c r="C210" s="5">
-        <v>2.1118868399999879E-2</v>
+        <v>2.1118870999999872E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>21.200798456821989</v>
+        <v>21.200801301245175</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1.3008142682999999</v>
+        <v>1.3008142734000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-2.7790995900000004E-2</v>
+        <v>-2.7790993499999805E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-22.405332433413371</v>
+        <v>-22.405330675042023</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1.3502885289</v>
+        <v>1.3502885534</v>
       </c>
       <c r="C212" s="5">
-        <v>4.9474260600000042E-2</v>
+        <v>4.9474279999999871E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>56.507601282389984</v>
+        <v>56.507627995702258</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1.3229657944</v>
+        <v>1.3229658004</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.7322734500000001E-2</v>
+        <v>-2.7322752999999977E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-21.753585131793528</v>
+        <v>-21.753597910063071</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1.4080753119</v>
+        <v>1.4080753148</v>
       </c>
       <c r="C214" s="5">
-        <v>8.5109517500000065E-2</v>
+        <v>8.510951440000003E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>111.3134892112849</v>
+        <v>111.31348293345921</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>1.3901406921999999</v>
+        <v>1.3901406895999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.7934619700000098E-2</v>
+        <v>-1.7934625200000109E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-14.257830790348681</v>
+        <v>-14.257834833808602</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1.3788943150999999</v>
+        <v>1.3788943081</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.1246377099999982E-2</v>
+        <v>-1.1246381499999902E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.2875913334897859</v>
+        <v>-9.287594823613599</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1.3659866386999999</v>
+        <v>1.3659866302999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.2907676400000012E-2</v>
+        <v>-1.2907677800000128E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-10.672404681316793</v>
+        <v>-10.672405831359743</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1.2782616856</v>
+        <v>1.2782616774</v>
       </c>
       <c r="C218" s="5">
-        <v>-8.7724953099999947E-2</v>
+        <v>-8.7724952899999931E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-54.910040668801649</v>
+        <v>-54.910040812491012</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1.1799908961000001</v>
+        <v>1.1799908666000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-9.82707894999999E-2</v>
+        <v>-9.8270810799999886E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-61.708126113508712</v>
+        <v>-61.708134653467738</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>1.2872901916999999</v>
+        <v>1.2872901842</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10729929559999984</v>
+        <v>0.10729931759999989</v>
       </c>
       <c r="D220" s="5">
-        <v>184.16700046147798</v>
+        <v>184.16706584490606</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1.2037032106000001</v>
+        <v>1.2037032047</v>
       </c>
       <c r="C221" s="5">
-        <v>-8.3586981099999846E-2</v>
+        <v>-8.3586979499999936E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-55.319759289751943</v>
+        <v>-55.319758793988051</v>
       </c>
       <c r="E221" s="5">
-        <v>-7.9376110935746365</v>
+        <v>-7.9376115518633323</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1.2265870892999999</v>
+        <v>1.2265870891999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.288387869999986E-2</v>
+        <v>2.2883884499999896E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>25.356726453279997</v>
+        <v>25.356733703933365</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1.2066349804000001</v>
+        <v>1.2066349938000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-1.9952108899999876E-2</v>
+        <v>-1.995209539999987E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-17.864620684370379</v>
+        <v>-17.864609658393839</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1.1399031179000001</v>
+        <v>1.1399032175999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.6731862499999961E-2</v>
+        <v>-6.6731776200000148E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-49.475228028581157</v>
+        <v>-49.475181732728288</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1.1243959037</v>
+        <v>1.1243959779999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.5507214200000119E-2</v>
+        <v>-1.55072396E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-15.157050429209718</v>
+        <v>-15.157072200223986</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1.1040424681000001</v>
+        <v>1.1040425146999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-2.0353435599999914E-2</v>
+        <v>-2.0353463299999985E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-19.684698432606563</v>
+        <v>-19.684721439472607</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1.0942637694999999</v>
+        <v>1.0942637905000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.7786986000001352E-3</v>
+        <v>-9.7787241999998109E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.125830355222243</v>
+        <v>-10.125855179400867</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1.0847410724</v>
+        <v>1.0847410262999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.5226970999999772E-3</v>
+        <v>-9.5227642000002E-3</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.957245585896068</v>
+        <v>-9.9573122422975011</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1.0753699582</v>
+        <v>1.0753698208</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.3711141999999192E-3</v>
+        <v>-9.3712054999999239E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.8881754856772979</v>
+        <v>-9.8882676931325015</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1.0822871357999999</v>
+        <v>1.0822869048999999</v>
       </c>
       <c r="C230" s="5">
-        <v>6.9171775999998797E-3</v>
+        <v>6.917084099999915E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>7.9978624411700894</v>
+        <v>7.9977515388371945</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1.0786925755000001</v>
+        <v>1.0786923036</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.5945602999998272E-3</v>
+        <v>-3.5946012999998889E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.91351248985774</v>
+        <v>-3.9135571353798304</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>0.98556576659999995</v>
+        <v>0.98556556090000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.3126808900000135E-2</v>
+        <v>-9.3126742699999987E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-66.158076067765364</v>
+        <v>-66.158058462458285</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1.0009604996000001</v>
+        <v>1.0009605597</v>
       </c>
       <c r="C233" s="5">
-        <v>1.539473300000016E-2</v>
+        <v>1.5394998799999948E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>20.441444107454586</v>
+        <v>20.441832538900396</v>
       </c>
       <c r="E233" s="5">
-        <v>-16.843247506080882</v>
+        <v>-16.843242105559554</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>0.91928144570000003</v>
+        <v>0.9192816291</v>
       </c>
       <c r="C234" s="5">
-        <v>-8.1679053900000076E-2</v>
+        <v>-8.1678930599999977E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-63.993686217670856</v>
+        <v>-63.993625959773141</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>0.90974552590000002</v>
+        <v>0.90974597999999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.5359198000000145E-3</v>
+        <v>-9.5356491000000432E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-11.761685158985014</v>
+        <v>-11.761367874447259</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>0.93185977340000004</v>
+        <v>0.93186053010000003</v>
       </c>
       <c r="C236" s="5">
-        <v>2.2114247500000017E-2</v>
+        <v>2.2114550100000074E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>33.403625562822349</v>
+        <v>33.404126437712513</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>0.81754752200000003</v>
+        <v>0.81754808219999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.11431225140000001</v>
+        <v>-0.11431244790000006</v>
       </c>
       <c r="D237" s="5">
-        <v>-79.205460630485874</v>
+        <v>-79.205492274389002</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>0.80281465139999997</v>
+        <v>0.80281484960000005</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4732870600000059E-2</v>
+        <v>-1.4733232599999924E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.605303673924745</v>
+        <v>-19.605726553907665</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>0.79671945870000005</v>
+        <v>0.79671919889999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.0951926999999184E-3</v>
+        <v>-6.0956507000000659E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.739758389961338</v>
+        <v>-8.7403858588327328</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>0.79068442139999995</v>
+        <v>0.79068370720000003</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.0350373000001012E-3</v>
+        <v>-6.0354916999999508E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.7205333467913029</v>
+        <v>-8.721165562170075</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>0.78437734479999999</v>
+        <v>0.78437635370000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.3070765999999612E-3</v>
+        <v>-6.3073535000000014E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-9.1630984948116065</v>
+        <v>-9.1634912171146947</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>0.78585593170000001</v>
+        <v>0.78585491289999998</v>
       </c>
       <c r="C242" s="5">
-        <v>1.4785869000000229E-3</v>
+        <v>1.4785591999999514E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>2.2856548755806561</v>
+        <v>2.2856145289725793</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>0.78365901979999997</v>
+        <v>0.783658301</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.1969119000000426E-3</v>
+        <v>-2.1966118999999784E-3</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.303576263320851</v>
+        <v>-3.3031362716357759</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>0.78600608250000004</v>
+        <v>0.78600587609999994</v>
       </c>
       <c r="C244" s="5">
-        <v>2.3470627000000688E-3</v>
+        <v>2.3475750999999434E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>3.6538034301351274</v>
+        <v>3.6546177077533493</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>0.7957566022</v>
+        <v>0.79575726920000001</v>
       </c>
       <c r="C245" s="5">
-        <v>9.7505196999999599E-3</v>
+        <v>9.7513931000000609E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>15.945026588652112</v>
+        <v>15.946558170983561</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.500698826976983</v>
+        <v>-20.500636964307752</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>0.8204353311</v>
+        <v>0.820436516</v>
       </c>
       <c r="C246" s="5">
-        <v>2.4678728900000002E-2</v>
+        <v>2.4679246799999999E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>44.267746263589828</v>
+        <v>44.268795445780682</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>0.81345980819999997</v>
+        <v>0.81346160450000005</v>
       </c>
       <c r="C247" s="5">
-        <v>-6.9755229000000307E-3</v>
+        <v>-6.9749114999999584E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-9.738832666653785</v>
+        <v>-9.7380051619881733</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>0.82796646340000002</v>
+        <v>0.82796868619999997</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4506655200000051E-2</v>
+        <v>1.4507081699999924E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>23.628828498215505</v>
+        <v>23.629535300751805</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>0.81511239160000004</v>
+        <v>0.8151140134</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2854071799999978E-2</v>
+        <v>-1.2854672799999967E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-17.118616487654336</v>
+        <v>-17.119307699505026</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>0.79971790840000001</v>
+        <v>0.79971836730000001</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.5394483200000031E-2</v>
+        <v>-1.5395646099999993E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-20.451515207684924</v>
+        <v>-20.452866726659568</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>0.79521586219999996</v>
+        <v>0.79521453740000003</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5020462000000538E-3</v>
+        <v>-4.5038298999999782E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.5501615557514441</v>
+        <v>-6.5526732196271915</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>0.79400853849999997</v>
+        <v>0.79400591580000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.2073236999999848E-3</v>
+        <v>-1.208621600000015E-3</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.8067442128246292</v>
+        <v>-1.8086732841447017</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>0.7895151426</v>
+        <v>0.78951189040000003</v>
       </c>
       <c r="C253" s="5">
-        <v>-4.4933958999999746E-3</v>
+        <v>-4.4940253999999902E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.5835206259698742</v>
+        <v>-6.5844354979678439</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>0.78893686870000002</v>
+        <v>0.78893398179999996</v>
       </c>
       <c r="C254" s="5">
-        <v>-5.7827389999998147E-4</v>
+        <v>-5.779086000000655E-4</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.87539809357765064</v>
+        <v>-0.87485091159320572</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>0.78138659020000001</v>
+        <v>0.78138475699999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-7.5502785000000072E-3</v>
+        <v>-7.5492247999999762E-3</v>
       </c>
       <c r="D255" s="5">
-        <v>-10.898621938819552</v>
+        <v>-10.897217890046186</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>0.78323675820000005</v>
+        <v>0.78323622420000005</v>
       </c>
       <c r="C256" s="5">
-        <v>1.8501680000000409E-3</v>
+        <v>1.8514672000000676E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>2.8786576702872768</v>
+        <v>2.8807123448677308</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>0.79093119710000004</v>
+        <v>0.79093209819999999</v>
       </c>
       <c r="C257" s="5">
-        <v>7.6944388999999891E-3</v>
+        <v>7.6958739999999359E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>12.446964758983992</v>
+        <v>12.449422079138284</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.60639209108153125</v>
+        <v>-0.60636216428797685</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>0.82269104479999999</v>
+        <v>0.82269713079999995</v>
       </c>
       <c r="C258" s="5">
-        <v>3.1759847699999955E-2</v>
+        <v>3.1765032599999965E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>60.38980796427991</v>
+        <v>60.401853736927166</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>0.81870325519999998</v>
+        <v>0.8187074406</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.9877896000000135E-3</v>
+        <v>-3.9896901999999512E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.6641065718281647</v>
+        <v>-5.6666937118695415</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>0.82421716820000002</v>
+        <v>0.82422121930000003</v>
       </c>
       <c r="C260" s="5">
-        <v>5.5139130000000369E-3</v>
+        <v>5.5137787000000271E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>8.3881171589484715</v>
+        <v>8.3878607454279219</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>0.91127866270000002</v>
+        <v>0.91128314040000002</v>
       </c>
       <c r="C261" s="5">
-        <v>8.7061494500000003E-2</v>
+        <v>8.7061921099999995E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>233.66798617401122</v>
+        <v>233.66798039650422</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>0.8970436101</v>
+        <v>0.89704741669999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.423505260000002E-2</v>
+        <v>-1.4235723700000036E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-17.21564584219697</v>
+        <v>-17.216311571942931</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>0.89231660859999995</v>
+        <v>0.89231870800000002</v>
       </c>
       <c r="C263" s="5">
-        <v>-4.7270015000000498E-3</v>
+        <v>-4.7287086999999728E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.1433529812853109</v>
+        <v>-6.1454824551942178</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>0.89955937500000005</v>
+        <v>0.89954393190000004</v>
       </c>
       <c r="C264" s="5">
-        <v>7.2427664000001002E-3</v>
+        <v>7.2252239000000218E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>10.186982488713593</v>
+        <v>10.161174913601645</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>0.89801114039999996</v>
+        <v>0.89799835770000003</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5482346000000868E-3</v>
+        <v>-1.5455742000000106E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.0458851793165866</v>
+        <v>-2.0424375314984977</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>0.89527845959999997</v>
+        <v>0.89526650689999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-2.732680799999998E-3</v>
+        <v>-2.7318508000000463E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.5911431967662111</v>
+        <v>-3.5901208912702653</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>0.77725537259999999</v>
+        <v>0.77725547049999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.11802308699999997</v>
+        <v>-0.11801103639999999</v>
       </c>
       <c r="D267" s="5">
-        <v>-81.665580401330899</v>
+        <v>-81.662615075936969</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>0.87479901599999998</v>
+        <v>0.87480481970000001</v>
       </c>
       <c r="C268" s="5">
-        <v>9.7543643399999991E-2</v>
+        <v>9.7549349200000024E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>313.17557300554063</v>
+        <v>313.20784333999416</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>0.78445723150000002</v>
+        <v>0.78446390960000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-9.0341784499999966E-2</v>
+        <v>-9.0340910100000005E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-72.96466095086474</v>
+        <v>-72.964051454412598</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.81852449666131033</v>
+        <v>-0.81779316008545599</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>0.82491656160000004</v>
+        <v>0.82492686309999996</v>
       </c>
       <c r="C270" s="5">
-        <v>4.0459330100000024E-2</v>
+        <v>4.0462953499999954E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>82.847498813875802</v>
+        <v>82.856220558063612</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>0.82419851320000004</v>
+        <v>0.82420417570000004</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.1804840000000425E-4</v>
+        <v>-7.2268739999992171E-4</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.0395534535567741</v>
+        <v>-1.0462242289225099</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>0.82137717960000001</v>
+        <v>0.82138212580000003</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.8213336000000311E-3</v>
+        <v>-2.8220499000000121E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-4.0312870010477226</v>
+        <v>-4.0322641123990532</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>0.80673836980000002</v>
+        <v>0.80674392819999996</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.4638809799999986E-2</v>
+        <v>-1.4638197600000069E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-19.410035100386015</v>
+        <v>-19.409195552131376</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>0.79370996100000002</v>
+        <v>0.79371572690000003</v>
       </c>
       <c r="C274" s="5">
-        <v>-1.3028408800000002E-2</v>
+        <v>-1.3028201299999931E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-17.747442563224467</v>
+        <v>-17.747072896008596</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>0.79023759049999998</v>
+        <v>0.79024239240000005</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.4723705000000438E-3</v>
+        <v>-3.4733344999999805E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.1253368397857653</v>
+        <v>-5.1266893150386679</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>0.8043783659</v>
+        <v>0.80435319969999997</v>
       </c>
       <c r="C276" s="5">
-        <v>1.4140775400000027E-2</v>
+        <v>1.4110807299999917E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>23.71784971510662</v>
+        <v>23.662391739245425</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>0.8059383457</v>
+        <v>0.80591850089999995</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5599797999999998E-3</v>
+        <v>1.56530119999998E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3522174196952017</v>
+        <v>2.3604020140501669</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>0.80490966819999998</v>
+        <v>0.80489068190000002</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.0286775000000192E-3</v>
+        <v>-1.0278189999999299E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.5209403180705627</v>
+        <v>-1.5197170401945237</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>0.77465102900000005</v>
+        <v>0.77465234009999995</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0258639199999937E-2</v>
+        <v>-3.0238341800000068E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-36.859575458785521</v>
+        <v>-36.840417596741112</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>0.77245253970000005</v>
+        <v>0.77246203209999997</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.198489299999995E-3</v>
+        <v>-2.1903079999999742E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.3529862290630486</v>
+        <v>-3.3406965016321011</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>0.78198808340000003</v>
+        <v>0.78199876079999997</v>
       </c>
       <c r="C281" s="5">
-        <v>9.5355436999999821E-3</v>
+        <v>9.5367286999999967E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>15.861715529351471</v>
+        <v>15.863614059330189</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.31475879128280981</v>
+        <v>-0.31424629862921716</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>0.72044698549999997</v>
+        <v>0.72045842869999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-6.1541097900000064E-2</v>
+        <v>-6.1540332099999984E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-62.604209103160535</v>
+        <v>-62.603208707135359</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>0.72190347899999996</v>
+        <v>0.72191002169999996</v>
       </c>
       <c r="C283" s="5">
-        <v>1.456493499999989E-3</v>
+        <v>1.4515929999999733E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>2.4531404144449986</v>
+        <v>2.444755667213383</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>0.7152470004</v>
+        <v>0.71525491610000003</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.6564785999999598E-3</v>
+        <v>-6.6551055999999331E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-10.520628616627691</v>
+        <v>-10.518476852279868</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>0.70471558540000001</v>
+        <v>0.70472639319999997</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.0531414999999988E-2</v>
+        <v>-1.0528522900000059E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-16.306067345735052</v>
+        <v>-16.301779504422743</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>0.79346426420000005</v>
+        <v>0.79347727509999999</v>
       </c>
       <c r="C286" s="5">
-        <v>8.8748678800000036E-2</v>
+        <v>8.8750881900000023E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>315.10880560134592</v>
+        <v>315.11409165305332</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>0.78948902330000004</v>
+        <v>0.78949946360000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-3.97524090000001E-3</v>
+        <v>-3.9778114999999836E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.8490533787361461</v>
+        <v>-5.852638673965382</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>0.70633383859999999</v>
+        <v>0.70630092759999996</v>
       </c>
       <c r="C288" s="5">
-        <v>-8.3155184700000051E-2</v>
+        <v>-8.3198536000000045E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-73.699318738521512</v>
+        <v>-73.718191403937666</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>0.7092509374</v>
+        <v>0.70922235320000004</v>
       </c>
       <c r="C289" s="5">
-        <v>2.9170988000000175E-3</v>
+        <v>2.9214256000000827E-3</v>
       </c>
       <c r="D289" s="5">
-        <v>5.0700332473178067</v>
+        <v>5.0779672997732339</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>0.70860062109999999</v>
+        <v>0.70857117570000006</v>
       </c>
       <c r="C290" s="5">
-        <v>-6.5031630000000895E-4</v>
+        <v>-6.5117749999998864E-4</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.0947551597937588</v>
+        <v>-1.0962415655884516</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>0.77347132949999997</v>
+        <v>0.77346803789999996</v>
       </c>
       <c r="C291" s="5">
-        <v>6.4870708399999977E-2</v>
+        <v>6.4896862199999905E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>186.09633773184589</v>
+        <v>186.22442150335741</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>0.77199842220000003</v>
+        <v>0.77200781939999996</v>
       </c>
       <c r="C292" s="5">
-        <v>-1.4729072999999371E-3</v>
+        <v>-1.460218499999999E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-2.2613558081518437</v>
+        <v>-2.242085964310403</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>0.77989963880000002</v>
+        <v>0.77991137180000003</v>
       </c>
       <c r="C293" s="5">
-        <v>7.9012165999999828E-3</v>
+        <v>7.903552400000069E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>12.997198854288317</v>
+        <v>13.001092769495216</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.26706859661079774</v>
+        <v>-0.26692996263376623</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>0.82221406330000002</v>
+        <v>0.82222560550000001</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2314424500000003E-2</v>
+        <v>4.2314233699999981E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>88.518588188725133</v>
+        <v>88.516311775667717</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>0.7201285905</v>
+        <v>0.72013951480000005</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10208547280000002</v>
+        <v>-0.10208609069999997</v>
       </c>
       <c r="D295" s="5">
-        <v>-79.624802176079726</v>
+        <v>-79.624525406576325</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>0.81456308560000001</v>
+        <v>0.81458741749999997</v>
       </c>
       <c r="C296" s="5">
-        <v>9.4434495100000015E-2</v>
+        <v>9.4447902699999919E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>338.7085058199122</v>
+        <v>338.78590527578581</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>0.8063263034</v>
+        <v>0.80636086250000005</v>
       </c>
       <c r="C297" s="5">
-        <v>-8.2367822000000146E-3</v>
+        <v>-8.2265549999999132E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-11.481666422060277</v>
+        <v>-11.467868844937556</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>0.79458696890000002</v>
+        <v>0.79461975949999997</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.1739334499999976E-2</v>
+        <v>-1.1741103000000086E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-16.137590983092608</v>
+        <v>-16.139193476860402</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>0.78935771899999996</v>
+        <v>0.78937572639999998</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.2292499000000658E-3</v>
+        <v>-5.2440330999999896E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-7.6176380679768396</v>
+        <v>-7.638093871939466</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>0.70576334900000004</v>
+        <v>0.70572221359999998</v>
       </c>
       <c r="C300" s="5">
-        <v>-8.3594369999999918E-2</v>
+        <v>-8.3653512799999996E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-73.901058585905005</v>
+        <v>-73.926445450885026</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>0.70876259580000001</v>
+        <v>0.70871319880000005</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9992467999999661E-3</v>
+        <v>2.9909852000000736E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2204768056822726</v>
+        <v>5.2060704248791057</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>0.70826030200000001</v>
+        <v>0.70820522450000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-5.0229379999999768E-4</v>
+        <v>-5.0797430000004695E-4</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.847122428459679</v>
+        <v>-0.85672437841574078</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>0.7726172389</v>
+        <v>0.77259135810000001</v>
       </c>
       <c r="C303" s="5">
-        <v>6.4356936899999995E-2</v>
+        <v>6.4386133600000006E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>183.96049548221046</v>
+        <v>184.11138462217926</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>0.77962894810000005</v>
+        <v>0.77962738249999997</v>
       </c>
       <c r="C304" s="5">
-        <v>7.0117092000000492E-3</v>
+        <v>7.0360243999999517E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>11.450686478118733</v>
+        <v>11.492809413988514</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>0.78538899890000002</v>
+        <v>0.78539412590000002</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7600507999999717E-3</v>
+        <v>5.7667434000000517E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>9.2351195587128121</v>
+        <v>9.2463094225980313</v>
       </c>
       <c r="E305" s="5">
-        <v>0.70385467910285548</v>
+        <v>0.70299707098078201</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>0.71541011980000002</v>
+        <v>0.71541803849999996</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.9978879100000002E-2</v>
+        <v>-6.9976087400000053E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-67.368038114528119</v>
+        <v>-67.366259986773642</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>0.71641198019999996</v>
+        <v>0.71642768970000004</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0018603999999431E-3</v>
+        <v>1.0096512000000724E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>1.6934841198437134</v>
+        <v>1.7067365678635316</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>0.7094057399</v>
+        <v>0.70944757290000005</v>
       </c>
       <c r="C308" s="5">
-        <v>-7.0062402999999662E-3</v>
+        <v>-6.9801167999999914E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-11.124450211814718</v>
+        <v>-11.084938505822917</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>0.70635955230000003</v>
+        <v>0.70642563140000003</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.0461875999999721E-3</v>
+        <v>-3.0219415000000138E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>-5.0328304067585261</v>
+        <v>-4.9934179533065564</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>0.6987815731</v>
+        <v>0.69885130179999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.577979200000029E-3</v>
+        <v>-7.5743296000000404E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-12.140756872466385</v>
+        <v>-12.134181207526694</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>0.68834311159999995</v>
+        <v>0.68848949459999997</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.0438461500000051E-2</v>
+        <v>-1.0361807200000017E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-16.523867615043088</v>
+        <v>-16.410741456214883</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>0.70298223650000002</v>
+        <v>0.70290385840000003</v>
       </c>
       <c r="C312" s="5">
-        <v>1.4639124900000078E-2</v>
+        <v>1.4414363800000052E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>28.727864450090546</v>
+        <v>28.228131016492462</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>0.70559176160000003</v>
+        <v>0.70547232140000005</v>
       </c>
       <c r="C313" s="5">
-        <v>2.6095251000000097E-3</v>
+        <v>2.5684630000000208E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>4.5465735872036062</v>
+        <v>4.4740964638070313</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>0.70448605139999998</v>
+        <v>0.70419170659999997</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.105710200000054E-3</v>
+        <v>-1.2806148000000794E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.8643582116897317</v>
+        <v>-2.1566934670000815</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>0.67639190999999999</v>
+        <v>0.67641264270000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.8094141399999994E-2</v>
+        <v>-2.7779063899999956E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-38.636224673487632</v>
+        <v>-38.30503476216397</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>0.69387700539999997</v>
+        <v>0.69390387679999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.7485095399999984E-2</v>
+        <v>1.7491234099999975E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>35.834188122557876</v>
+        <v>35.847349912250891</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>0.69720711940000002</v>
+        <v>0.69723295640000005</v>
       </c>
       <c r="C317" s="5">
-        <v>3.3301140000000506E-3</v>
+        <v>3.3290796000000622E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>5.9136200061019828</v>
+        <v>5.9114993712988229</v>
       </c>
       <c r="E317" s="5">
-        <v>-11.227796623521058</v>
+        <v>-11.225086436567654</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>0.70987543279999998</v>
+        <v>0.70989438220000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2668313399999964E-2</v>
+        <v>1.2661425799999959E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>24.120638085749956</v>
+        <v>24.105203087682714</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>0.7110329889</v>
+        <v>0.71105478990000004</v>
       </c>
       <c r="C319" s="5">
-        <v>1.1575561000000123E-3</v>
+        <v>1.1604077000000323E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9744213551244005</v>
+        <v>1.9792757774939052</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>0.7072041603</v>
+        <v>0.70725683029999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.8288286000000005E-3</v>
+        <v>-3.797959600000067E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.2738722041116528</v>
+        <v>-6.2245821244364947</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>0.70602475669999998</v>
+        <v>0.70611096340000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.1794036000000174E-3</v>
+        <v>-1.1458668999999588E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.9829842894949823</v>
+        <v>-1.9269568824944128</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>0.70199561399999999</v>
+        <v>0.70208728229999995</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.029142699999988E-3</v>
+        <v>-4.023681100000065E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.637251868989269</v>
+        <v>-6.6277509685853992</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>0.68506946790000001</v>
+        <v>0.68551921199999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.6926146099999984E-2</v>
+        <v>-1.656807029999996E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-25.389051018643105</v>
+        <v>-24.916883214977549</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>0.70045562920000004</v>
+        <v>0.70034310769999997</v>
       </c>
       <c r="C324" s="5">
-        <v>1.5386161300000034E-2</v>
+        <v>1.4823895699999978E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>30.542585411875443</v>
+        <v>29.269104556364177</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>0.70241892350000001</v>
+        <v>0.70224091089999996</v>
       </c>
       <c r="C325" s="5">
-        <v>1.9632942999999736E-3</v>
+        <v>1.8978031999999923E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>3.415796170202734</v>
+        <v>3.3006880812638251</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>0.69616352270000004</v>
+        <v>0.69532653280000001</v>
       </c>
       <c r="C326" s="5">
-        <v>-6.2554007999999772E-3</v>
+        <v>-6.9143780999999516E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-10.178412850774466</v>
+        <v>-11.196087541355881</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>0.67648669309999998</v>
+        <v>0.67654350839999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.9676829600000056E-2</v>
+        <v>-1.8783024400000015E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-29.111475716294134</v>
+        <v>-28.008180033668562</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>0.7104343877</v>
+        <v>0.71059305070000001</v>
       </c>
       <c r="C328" s="5">
-        <v>3.3947694600000022E-2</v>
+        <v>3.4049542300000013E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>79.960254637548346</v>
+        <v>80.261382131296742</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>0.71240514939999999</v>
+        <v>0.7126016355</v>
       </c>
       <c r="C329" s="5">
-        <v>1.97076169999999E-3</v>
+        <v>2.0085847999999906E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>3.3800891565670677</v>
+        <v>3.4451909840129913</v>
       </c>
       <c r="E329" s="5">
-        <v>2.1798443499944531</v>
+        <v>2.2042387639495065</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>0.70261742709999997</v>
+        <v>0.7026177025</v>
       </c>
       <c r="C330" s="5">
-        <v>-9.7877223000000235E-3</v>
+        <v>-9.9839330000000004E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-15.296294481618688</v>
+        <v>-15.575737628003894</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>0.70401401210000003</v>
+        <v>0.70402810660000004</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3965850000000612E-3</v>
+        <v>1.41040410000004E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4114764552551016</v>
+        <v>2.4356009285769531</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>0.70321338229999997</v>
+        <v>0.70327497729999999</v>
       </c>
       <c r="C332" s="5">
-        <v>-8.0062980000006334E-4</v>
+        <v>-7.5312930000004386E-4</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.3561791873169637</v>
+        <v>-1.2761660277325837</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>0.70447252790000003</v>
+        <v>0.70448441139999995</v>
       </c>
       <c r="C333" s="5">
-        <v>1.2591456000000667E-3</v>
+        <v>1.209434099999962E-3</v>
       </c>
       <c r="D333" s="5">
-        <v>2.1699588322575902</v>
+        <v>2.0832920284555634</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>0.70479042430000005</v>
+        <v>0.70483075449999999</v>
       </c>
       <c r="C334" s="5">
-        <v>3.1789640000001729E-4</v>
+        <v>3.4634310000003499E-4</v>
       </c>
       <c r="D334" s="5">
-        <v>0.54285138857381732</v>
+        <v>0.59154943404660099</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>0.68162281079999998</v>
+        <v>0.68265415149999997</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.3167613500000073E-2</v>
+        <v>-2.2176603000000017E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-33.040924015269283</v>
+        <v>-31.861796485222616</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>0.70051327279999998</v>
+        <v>0.70030904910000003</v>
       </c>
       <c r="C336" s="5">
-        <v>1.8890461999999997E-2</v>
+        <v>1.7654897600000052E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>38.824791663315224</v>
+        <v>35.852623466877695</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>0.70253362829999999</v>
+        <v>0.70229004620000002</v>
       </c>
       <c r="C337" s="5">
-        <v>2.0203555000000151E-3</v>
+        <v>1.9809970999999926E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>3.5163593794116155</v>
+        <v>3.447809460824125</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>0.6893714098</v>
+        <v>0.68783315860000005</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.3162218499999989E-2</v>
+        <v>-1.4456887599999968E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-20.304498865237509</v>
+        <v>-22.088934924337302</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>0.67774351310000003</v>
+        <v>0.67787517249999996</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.1627896699999973E-2</v>
+        <v>-9.9579861000000935E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.464785540766037</v>
+        <v>-16.05411007643005</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>0.61923520679999999</v>
+        <v>0.61951884909999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.8508306300000035E-2</v>
+        <v>-5.8356323399999965E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-66.155878164585346</v>
+        <v>-66.048610078811706</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>0.61990742980000002</v>
+        <v>0.62025292330000004</v>
       </c>
       <c r="C341" s="5">
-        <v>6.7222300000002733E-4</v>
+        <v>7.3407420000004553E-4</v>
       </c>
       <c r="D341" s="5">
-        <v>1.3104897436790885</v>
+        <v>1.431195411333519</v>
       </c>
       <c r="E341" s="5">
-        <v>-12.98386454363829</v>
+        <v>-12.959374157933713</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>0.5972629787</v>
+        <v>0.59726155709999995</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.2644451100000018E-2</v>
+        <v>-2.2991366200000085E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-36.016933308443491</v>
+        <v>-36.445119240488374</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>0.59827734710000002</v>
+        <v>0.59828898190000002</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0143684000000208E-3</v>
+        <v>1.0274248000000652E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>2.0571791374367265</v>
+        <v>2.0839140746175211</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>0.59955525170000001</v>
+        <v>0.59961852199999999</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2779045999999905E-3</v>
+        <v>1.3295400999999707E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>2.5934954372275776</v>
+        <v>2.6995204548121432</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>0.60230223049999998</v>
+        <v>0.60225346930000001</v>
       </c>
       <c r="C345" s="5">
-        <v>2.7469787999999662E-3</v>
+        <v>2.6349473000000234E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>5.6387175848155779</v>
+        <v>5.4025821477358127</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>0.60452127580000004</v>
+        <v>0.60451456930000003</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2190453000000554E-3</v>
+        <v>2.2611000000000159E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>4.5118233844086086</v>
+        <v>4.5994836840025366</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>0.68098437680000001</v>
+        <v>0.68248671809999994</v>
       </c>
       <c r="C347" s="5">
-        <v>7.6463100999999978E-2</v>
+        <v>7.7972148799999919E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>317.54827916877446</v>
+        <v>328.79447568085391</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>0.70339504109999995</v>
+        <v>0.70309901500000005</v>
       </c>
       <c r="C348" s="5">
-        <v>2.2410664299999938E-2</v>
+        <v>2.0612296900000104E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>47.484318578329201</v>
+        <v>42.91158190164532</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>0.70556282130000003</v>
+        <v>0.70523399220000005</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1677802000000801E-3</v>
+        <v>2.1349771999999989E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>3.7615930853100776</v>
+        <v>3.7053044380902511</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>0.58775749769999996</v>
+        <v>0.58594957459999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.11780532360000007</v>
+        <v>-0.11928441760000008</v>
       </c>
       <c r="D350" s="5">
-        <v>-88.832656451736099</v>
+        <v>-89.177587713732692</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>0.58059401769999996</v>
+        <v>0.58068054189999996</v>
       </c>
       <c r="C351" s="5">
-        <v>-7.1634799999999998E-3</v>
+        <v>-5.2690327000000092E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-13.683753782288532</v>
+        <v>-10.272749110978364</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>0.62456643889999996</v>
+        <v>0.62500420280000002</v>
       </c>
       <c r="C352" s="5">
-        <v>4.39724212E-2</v>
+        <v>4.4323660900000061E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>140.14472115900651</v>
+        <v>141.73969593334209</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>0.62410475710000002</v>
+        <v>0.6246974998</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.6168179999994674E-4</v>
+        <v>-3.0670300000001927E-4</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.88344688255229675</v>
+        <v>-0.58727906694510112</v>
       </c>
       <c r="E353" s="5">
-        <v>0.67708936822294952</v>
+        <v>0.71657485729417214</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>0.69242001350000004</v>
+        <v>0.69251973639999997</v>
       </c>
       <c r="C354" s="5">
-        <v>6.8315256400000024E-2</v>
+        <v>6.7822236599999974E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>247.81269567387719</v>
+        <v>244.46781245480457</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>0.69420072290000001</v>
+        <v>0.69431588339999994</v>
       </c>
       <c r="C355" s="5">
-        <v>1.780709399999969E-3</v>
+        <v>1.7961469999999702E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>3.1300892967108362</v>
+        <v>3.1571522801205676</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>0.69622629469999997</v>
+        <v>0.69637119930000002</v>
       </c>
       <c r="C356" s="5">
-        <v>2.025571799999959E-3</v>
+        <v>2.0553159000000765E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>3.5581583567787067</v>
+        <v>3.610652474791487</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>0.70016281309999995</v>
+        <v>0.69969950790000002</v>
       </c>
       <c r="C357" s="5">
-        <v>3.9365183999999775E-3</v>
+        <v>3.3283085999999962E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>6.9999151056183928</v>
+        <v>5.8886003613277893</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>0.70520145739999995</v>
+        <v>0.70504127270000005</v>
       </c>
       <c r="C358" s="5">
-        <v>5.0386443000000058E-3</v>
+        <v>5.3417648000000373E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>8.9858017231215559</v>
+        <v>9.5558748607715405</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>0.77861052720000001</v>
+        <v>0.7814062571</v>
       </c>
       <c r="C359" s="5">
-        <v>7.340906980000006E-2</v>
+        <v>7.6364984399999947E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>228.15939447613562</v>
+        <v>243.51691049949292</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>0.70826306780000003</v>
+        <v>0.70774787939999995</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.0347459399999979E-2</v>
+        <v>-7.3658377700000055E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-67.90097071711871</v>
+        <v>-69.519624902354266</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>0.71200300760000002</v>
+        <v>0.71123301520000004</v>
       </c>
       <c r="C361" s="5">
-        <v>3.7399397999999806E-3</v>
+        <v>3.4851358000000943E-3</v>
       </c>
       <c r="D361" s="5">
-        <v>6.5238325869222402</v>
+        <v>6.0718094660503708</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>0.78570283070000002</v>
+        <v>0.78226167469999996</v>
       </c>
       <c r="C362" s="5">
-        <v>7.3699823100000006E-2</v>
+        <v>7.1028659499999924E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>226.07527990486901</v>
+        <v>213.3875520415358</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>0.77464823260000004</v>
+        <v>0.7748240314</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.1054598099999979E-2</v>
+        <v>-7.4376432999999631E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-15.636498169260161</v>
+        <v>-10.83131879603193</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>0.72363815340000004</v>
+        <v>0.72439057669999996</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.1010079200000003E-2</v>
+        <v>-5.0433454700000047E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-55.842643283622294</v>
+        <v>-55.410097668667646</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>0.72470710940000005</v>
+        <v>0.72578046699999998</v>
       </c>
       <c r="C365" s="5">
-        <v>1.0689560000000098E-3</v>
+        <v>1.3898903000000296E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>1.7871092994782511</v>
+        <v>2.3268969280762608</v>
       </c>
       <c r="E365" s="5">
-        <v>16.119465707562398</v>
+        <v>16.181106412681689</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>0.7890229084</v>
+        <v>0.78960477080000002</v>
       </c>
       <c r="C366" s="5">
-        <v>6.4315798999999951E-2</v>
+        <v>6.3824303800000037E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>177.41190226448796</v>
+        <v>174.95008256048899</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>0.79213056370000001</v>
+        <v>0.79273510840000005</v>
       </c>
       <c r="C367" s="5">
-        <v>3.1076553000000118E-3</v>
+        <v>3.1303376000000327E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>4.8300744619822256</v>
+        <v>4.8624368841534649</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>0.79538913190000005</v>
+        <v>0.79588181420000004</v>
       </c>
       <c r="C368" s="5">
-        <v>3.2585682000000338E-3</v>
+        <v>3.1467057999999826E-3</v>
       </c>
       <c r="D368" s="5">
-        <v>5.0496438763599993</v>
+        <v>4.8686952629219293</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>0.69809320789999996</v>
+        <v>0.69680835360000004</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.7295924000000089E-2</v>
+        <v>-9.9073460599999996E-2</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.106792370030959</v>
+        <v>-79.714897463521467</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>0.80526232060000003</v>
+        <v>0.8046100786</v>
       </c>
       <c r="C370" s="5">
-        <v>0.10716911270000007</v>
+        <v>0.10780172499999996</v>
       </c>
       <c r="D370" s="5">
-        <v>454.99310651174784</v>
+        <v>461.90828695263832</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>0.78212847569999999</v>
+        <v>0.78675149730000005</v>
       </c>
       <c r="C371" s="5">
-        <v>-2.3133844900000033E-2</v>
+        <v>-1.7858581299999954E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-29.516309439448907</v>
+        <v>-23.611968578532849</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>0.71305747909999995</v>
+        <v>0.71196644350000005</v>
       </c>
       <c r="C372" s="5">
-        <v>-6.9070996600000045E-2</v>
+        <v>-7.4785053800000001E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-67.027088411503129</v>
+        <v>-69.83777596747305</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>0.71677015690000001</v>
+        <v>0.71461093470000003</v>
       </c>
       <c r="C373" s="5">
-        <v>3.7126778000000638E-3</v>
+        <v>2.6444911999999876E-3</v>
       </c>
       <c r="D373" s="5">
-        <v>6.4301087536385193</v>
+        <v>4.5494106867031814</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>0.68921418440000004</v>
+        <v>0.68543080769999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-2.755597249999997E-2</v>
+        <v>-2.9180127000000056E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-37.527123484612844</v>
+        <v>-39.364416859654284</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>0.77687972289999996</v>
+        <v>0.77676240620000003</v>
       </c>
       <c r="C375" s="5">
-        <v>8.7665538499999918E-2</v>
+        <v>9.1331598500000055E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>320.72173803013857</v>
+        <v>348.63684132096091</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>0.81739591410000001</v>
+        <v>0.81833781039999998</v>
       </c>
       <c r="C376" s="5">
-        <v>4.0516191200000051E-2</v>
+        <v>4.1575404199999944E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>84.053514742419395</v>
+        <v>86.953255508136024</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>0.81953021550000005</v>
+        <v>0.8212888384</v>
       </c>
       <c r="C377" s="5">
-        <v>2.1343014000000382E-3</v>
+        <v>2.9510280000000222E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>3.1787101027572762</v>
+        <v>4.4142167409547683</v>
       </c>
       <c r="E377" s="5">
-        <v>13.084335018943861</v>
+        <v>13.1594022907205</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>0.78954796329999999</v>
+        <v>0.79120826580000003</v>
       </c>
       <c r="C378" s="5">
-        <v>-2.9982252200000059E-2</v>
+        <v>-3.0080572599999966E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-36.061481821970908</v>
+        <v>-36.094425902026238</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>0.79323756820000002</v>
+        <v>0.79565012930000001</v>
       </c>
       <c r="C379" s="5">
-        <v>3.6896049000000319E-3</v>
+        <v>4.4418634999999762E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>5.7540681004704552</v>
+        <v>6.9487871258636646</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>0.79680941900000002</v>
+        <v>0.79958339239999998</v>
       </c>
       <c r="C380" s="5">
-        <v>3.5718507999999982E-3</v>
+        <v>3.9332630999999729E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>5.539301805467578</v>
+        <v>6.0961266459160335</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>0.79633691829999997</v>
+        <v>0.79197214159999996</v>
       </c>
       <c r="C381" s="5">
-        <v>-4.7250070000004474E-4</v>
+        <v>-7.6112508000000245E-3</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.70927279749621874</v>
+        <v>-10.84336264674991</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>0.80440425390000003</v>
+        <v>0.80198616830000002</v>
       </c>
       <c r="C382" s="5">
-        <v>8.0673356000000584E-3</v>
+        <v>1.0014026700000067E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>12.857415723169119</v>
+        <v>16.274284679218056</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>0.78570993580000004</v>
+        <v>0.79289653869999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.8694318099999996E-2</v>
+        <v>-9.0896296000000376E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-24.585537825784488</v>
+        <v>-12.784088090588174</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>0.81786613480000003</v>
+        <v>0.81537991389999998</v>
       </c>
       <c r="C384" s="5">
-        <v>3.2156198999999996E-2</v>
+        <v>2.2483375199999989E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>61.822821312201228</v>
+        <v>39.869119826908303</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>0.82141615020000003</v>
+        <v>0.81680096140000003</v>
       </c>
       <c r="C385" s="5">
-        <v>3.550015399999995E-3</v>
+        <v>1.42104750000005E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>5.334864124172678</v>
+        <v>2.1115285166618536</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>0.79211335589999998</v>
+        <v>0.78670882149999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-2.9302794300000046E-2</v>
+        <v>-3.0092139900000037E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-35.332036715493018</v>
+        <v>-36.265679922073858</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>0.78140979850000003</v>
+        <v>0.78178708210000003</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.0703557399999952E-2</v>
+        <v>-4.9217393999999581E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-15.062749024250866</v>
+        <v>-7.2543304898163079</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>0.80494236360000004</v>
+        <v>0.8055983015</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3532565100000014E-2</v>
+        <v>2.3811219399999972E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>42.768100846793985</v>
+        <v>43.337762843836188</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>0.80917342660000002</v>
+        <v>0.81043909120000002</v>
       </c>
       <c r="C389" s="5">
-        <v>4.2310629999999794E-3</v>
+        <v>4.8407897000000144E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>6.493212606253862</v>
+        <v>7.4538715754505214</v>
       </c>
       <c r="E389" s="5">
-        <v>-1.2637470472862677</v>
+        <v>-1.3210635153811379</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>0.79221953479999996</v>
+        <v>0.79583384710000005</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.6953891800000065E-2</v>
+        <v>-1.460524409999997E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-22.438317436609378</v>
+        <v>-19.605877298826247</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>0.79631898820000002</v>
+        <v>0.8012590637</v>
       </c>
       <c r="C391" s="5">
-        <v>4.0994534000000638E-3</v>
+        <v>5.4252165999999491E-3</v>
       </c>
       <c r="D391" s="5">
-        <v>6.3893836777682678</v>
+        <v>8.4942174699948794</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>0.80047396319999997</v>
+        <v>0.80558132299999996</v>
       </c>
       <c r="C392" s="5">
-        <v>4.1549749999999497E-3</v>
+        <v>4.3222592999999643E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4441172361251242</v>
+        <v>6.6687491926728626</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>0.89541983329999997</v>
+        <v>0.88855818580000001</v>
       </c>
       <c r="C393" s="5">
-        <v>9.4945870099999996E-2</v>
+        <v>8.2976862800000051E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>283.84332458528286</v>
+        <v>224.27823504754917</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>0.80302221600000001</v>
+        <v>0.79921264469999997</v>
       </c>
       <c r="C394" s="5">
-        <v>-9.2397617299999957E-2</v>
+        <v>-8.9345541100000037E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-72.934864289212371</v>
+        <v>-71.963894116113309</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>0.78912213980000001</v>
+        <v>0.79796085210000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.39000762E-2</v>
+        <v>-1.2517925999999679E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-18.903891651997164</v>
+        <v>-1.8634315829710757</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>0.81753059650000004</v>
+        <v>0.81248272519999998</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8408456700000029E-2</v>
+        <v>1.4521873099999971E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>52.868303280628815</v>
+        <v>24.162544939571152</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>0.81786182009999997</v>
+        <v>0.8109309442</v>
       </c>
       <c r="C397" s="5">
-        <v>3.3122359999993023E-4</v>
+        <v>-1.5517809999999743E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>0.48726642208343218</v>
+        <v>-2.2679869496174399</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>0.89512733170000003</v>
+        <v>0.88866430649999995</v>
       </c>
       <c r="C398" s="5">
-        <v>7.7265511600000059E-2</v>
+        <v>7.7733362299999942E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>195.43272487227659</v>
+        <v>199.94827469800796</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>0.88359398509999998</v>
+        <v>0.88449924550000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.153334660000005E-2</v>
+        <v>-4.1650609999999144E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-14.411543632221424</v>
+        <v>-5.4815136326014198</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>0.89785696510000002</v>
+        <v>0.89811905930000002</v>
       </c>
       <c r="C400" s="5">
-        <v>1.4262980000000036E-2</v>
+        <v>1.3619813799999991E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>21.1861148077511</v>
+        <v>20.126093002560875</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>0.90260084819999997</v>
+        <v>0.90335896199999999</v>
       </c>
       <c r="C401" s="5">
-        <v>4.7438830999999571E-3</v>
+        <v>5.2399026999999654E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>6.5278042213850362</v>
+        <v>7.2302542391025515</v>
       </c>
       <c r="E401" s="5">
-        <v>11.546031855317462</v>
+        <v>11.465373747262797</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>0.89587156530000001</v>
+        <v>0.90240588099999997</v>
       </c>
       <c r="C402" s="5">
-        <v>-6.7292828999999665E-3</v>
+        <v>-9.5308100000002227E-4</v>
       </c>
       <c r="D402" s="5">
-        <v>-8.5886376451151047</v>
+        <v>-1.2587287770577049</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>0.8995682519</v>
+        <v>0.90821914260000003</v>
       </c>
       <c r="C403" s="5">
-        <v>3.6966865999999987E-3</v>
+        <v>5.8132616000000636E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>5.065566538775812</v>
+        <v>8.0102104676309516</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>0.90372275580000005</v>
+        <v>0.91227958949999999</v>
       </c>
       <c r="C404" s="5">
-        <v>4.1545039000000505E-3</v>
+        <v>4.0604468999999588E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>5.6849581944318661</v>
+        <v>5.498840339388944</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>0.89556095579999995</v>
+        <v>0.88738310610000004</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.1618000000001079E-3</v>
+        <v>-2.4896483399999947E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-10.31512682986957</v>
+        <v>-28.25388731750904</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1.0026723076999999</v>
+        <v>0.99643477550000004</v>
       </c>
       <c r="C406" s="5">
-        <v>0.10711135189999998</v>
+        <v>0.1090516694</v>
       </c>
       <c r="D406" s="5">
-        <v>287.94167130486079</v>
+        <v>301.83950925914911</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>0.98502350360000002</v>
+        <v>0.99701610110000005</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.7648804099999915E-2</v>
+        <v>5.8132560000001554E-4</v>
       </c>
       <c r="D407" s="5">
-        <v>-19.192648450272966</v>
+        <v>0.7023374500704449</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>0.91751439010000002</v>
+        <v>0.90880231909999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.7509113499999995E-2</v>
+        <v>-8.8213782000000074E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-57.34249084113663</v>
+        <v>-67.099154684888276</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1.017671964</v>
+        <v>1.0062574784</v>
       </c>
       <c r="C409" s="5">
-        <v>0.10015757390000002</v>
+        <v>9.7455159300000038E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>246.68824025186123</v>
+        <v>239.52857670454017</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>0.99897523789999998</v>
+        <v>0.99111023070000004</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.8696726100000061E-2</v>
+        <v>-1.5147247699999977E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-19.949701340966865</v>
+        <v>-16.640700281025488</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>0.98463964729999998</v>
+        <v>0.98690057909999995</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.4335590600000003E-2</v>
+        <v>-4.2096516000000861E-3</v>
       </c>
       <c r="D411" s="5">
-        <v>-15.924172858705921</v>
+        <v>-4.9794946212462721</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>0.99429062010000002</v>
+        <v>0.99426014610000002</v>
       </c>
       <c r="C412" s="5">
-        <v>9.6509728000000461E-3</v>
+        <v>7.3595670000000668E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>12.41707492247015</v>
+        <v>9.3250116836899544</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1.0010700052999999</v>
+        <v>1.000929333</v>
       </c>
       <c r="C413" s="5">
-        <v>6.7793851999998767E-3</v>
+        <v>6.6691868999999571E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>8.4958879915329355</v>
+        <v>8.352920860902735</v>
       </c>
       <c r="E413" s="5">
-        <v>10.909490867017336</v>
+        <v>10.800841648150939</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>0.99778886470000006</v>
+        <v>1.007654737</v>
       </c>
       <c r="C414" s="5">
-        <v>-3.2811405999998433E-3</v>
+        <v>6.7254039999999904E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>-3.8630261642012997</v>
+        <v>8.3677381999984313</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1.0020202898999999</v>
+        <v>1.0142163263999999</v>
       </c>
       <c r="C415" s="5">
-        <v>4.2314251999998609E-3</v>
+        <v>6.5615893999999564E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>5.2093537078851782</v>
+        <v>8.1001154700976343</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1.0071868632000001</v>
+        <v>1.0181267691</v>
       </c>
       <c r="C416" s="5">
-        <v>5.1665733000001435E-3</v>
+        <v>3.9104427000000719E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>6.3659059697521947</v>
+        <v>4.726142574217107</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>0.99533218229999998</v>
+        <v>1.0858355181999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.1854680900000081E-2</v>
+        <v>6.770874909999991E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-13.244717968412512</v>
+        <v>116.54404595824049</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1.0012011541000001</v>
+        <v>1.0942261579000001</v>
       </c>
       <c r="C418" s="5">
-        <v>5.8689718000001223E-3</v>
+        <v>8.390639700000202E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>7.3098385338962402</v>
+        <v>9.6772589710267365</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1.0794645168999999</v>
+        <v>1.0924955091999999</v>
       </c>
       <c r="C419" s="5">
-        <v>7.8263362799999792E-2</v>
+        <v>-1.7306487000001702E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>146.74272445855743</v>
+        <v>-1.8815193140047315</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1.0182278166000001</v>
+        <v>1.1055096678</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.1236700299999836E-2</v>
+        <v>1.3014158600000103E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-50.382025456342014</v>
+        <v>15.269554138098229</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1.0138182552999999</v>
+        <v>1.0994337716</v>
       </c>
       <c r="C421" s="5">
-        <v>-4.4095613000001421E-3</v>
+        <v>-6.0758962000000416E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-5.0747393099607185</v>
+        <v>-6.3994631863917295</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1.0001059929</v>
+        <v>1.0918404649</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.3712262399999897E-2</v>
+        <v>-7.5933067000000243E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>-15.075876851327196</v>
+        <v>-7.980186073304596</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1.0154357985</v>
+        <v>1.0875488508</v>
       </c>
       <c r="C423" s="5">
-        <v>1.5329805599999968E-2</v>
+        <v>-4.2916141000000074E-3</v>
       </c>
       <c r="D423" s="5">
-        <v>20.026539433879332</v>
+        <v>-4.616104099673346</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1.0143660218999999</v>
+        <v>1.0959728093000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.0697766000000719E-3</v>
+        <v>8.423958500000106E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.2569180775639732</v>
+        <v>9.7013745449489477</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1.0183960194999999</v>
+        <v>1.1033439625000001</v>
       </c>
       <c r="C425" s="5">
-        <v>4.0299976000000015E-3</v>
+        <v>7.3711532000000357E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>4.8730741677743383</v>
+        <v>8.3761501886515433</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7307495088525471</v>
+        <v>10.231954057439951</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1.0541670727000001</v>
+        <v>1.111048861</v>
       </c>
       <c r="C426" s="5">
-        <v>3.577105320000018E-2</v>
+        <v>7.7048984999998904E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>51.325822426272502</v>
+        <v>8.7093320127389795</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1.0664614269999999</v>
+        <v>1.1184400335</v>
       </c>
       <c r="C427" s="5">
-        <v>1.229435429999981E-2</v>
+        <v>7.3911724999999873E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>14.928691779954084</v>
+        <v>8.2815700339520237</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1.0693228984000001</v>
+        <v>1.1217929803</v>
       </c>
       <c r="C428" s="5">
-        <v>2.8614714000001484E-3</v>
+        <v>3.3529467999999785E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>3.267717580628382</v>
+        <v>3.6573663887898622</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1.0788297829</v>
+        <v>1.0860161639999999</v>
       </c>
       <c r="C429" s="5">
-        <v>9.5068844999999236E-3</v>
+        <v>-3.5776816300000069E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>11.20612962379921</v>
+        <v>-32.222920043468562</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1.0783406093000001</v>
+        <v>1.0918507564</v>
       </c>
       <c r="C430" s="5">
-        <v>-4.8917359999989252E-4</v>
+        <v>5.8345924000000604E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.54276088841854753</v>
+        <v>6.6409194328143295</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1.0572919294000001</v>
+        <v>1.0884639683999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-2.1048679900000034E-2</v>
+        <v>-3.3867880000000294E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-21.065388125554019</v>
+        <v>-3.6594029323139377</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1.0589005354000001</v>
+        <v>1.1029272307</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6086060000000124E-3</v>
+        <v>1.4463262300000057E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.8410830223027919</v>
+        <v>17.163848122186455</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1.0601887216999999</v>
+        <v>1.0964390689000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.2881862999998273E-3</v>
+        <v>-6.488161799999892E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>1.4696456893592336</v>
+        <v>-6.835230556312677</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1.0603735134000001</v>
+        <v>1.0932833982000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.8479170000018641E-4</v>
+        <v>-3.1556707000000017E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>0.20936154159987286</v>
+        <v>-3.399580262980495</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1.0601149886000001</v>
+        <v>1.0926973611999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.5852479999999289E-4</v>
+        <v>-5.8603700000015024E-4</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.29217450045280202</v>
+        <v>-0.64134771046000516</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1.0617543691</v>
+        <v>1.0943481968</v>
       </c>
       <c r="C436" s="5">
-        <v>1.6393804999998984E-3</v>
+        <v>1.6508356000000113E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>1.8715660782780086</v>
+        <v>1.8280878110925824</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1.0596239701000001</v>
+        <v>1.0923216672</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.130398999999894E-3</v>
+        <v>-2.0265295999999378E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.3813927258248491</v>
+        <v>-2.1996834156775669</v>
       </c>
       <c r="E437" s="5">
-        <v>4.0483220486507543</v>
+        <v>-0.99898995006283409</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1.0890852125999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-3.2364546000001049E-3</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-3.4981241776914751</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>