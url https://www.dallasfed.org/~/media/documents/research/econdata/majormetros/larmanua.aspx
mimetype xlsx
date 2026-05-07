--- v3 (2026-04-17)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0159512E-851C-48C9-ACC8-2957A13208F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9872D18E-2E59-4F25-9FE3-D21E84D0E31D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{BBB97944-53D8-4954-9F8D-45D8A2DD6AEF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{227EEE47-5ED7-44C9-8C07-67435D064044}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CDC8B67-6C0C-4D7F-B88B-C632B0448D89}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9A8B4EB-2590-4B83-B20A-7A3A324A2DE8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.8280878110925824</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1.0923216672</v>
       </c>
       <c r="C437" s="5">
         <v>-2.0265295999999378E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-2.1996834156775669</v>
       </c>
       <c r="E437" s="5">
         <v>-0.99898995006283409</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1.0890852125999999</v>
+        <v>1.0894516279999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-3.2364546000001049E-3</v>
+        <v>-2.870039200000063E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.4981241776914751</v>
+        <v>-3.1077935311081051</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>1.0889504571999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-5.0117080000000591E-4</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-0.55063084114872485</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>1.0880922304</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-8.5822679999991713E-4</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-0.94165873022127311</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>