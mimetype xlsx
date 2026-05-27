--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9872D18E-2E59-4F25-9FE3-D21E84D0E31D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5870614B-22D1-49D6-9078-C5D2009BC6AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{227EEE47-5ED7-44C9-8C07-67435D064044}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{58E59072-69B2-46A2-88A9-EFFDC3EB47B7}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9A8B4EB-2590-4B83-B20A-7A3A324A2DE8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B6CECFD-2035-46F7-9182-D6BEF5CFAE1E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.3070037988000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.3083501742999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.3463754999998301E-3</v>
       </c>
       <c r="D7" s="5">
         <v>1.2431760836451478</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.306075493</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2746812999998589E-3</v>
       </c>
       <c r="D8" s="5">
         <v>-2.0664704698298841</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.3369947062</v>
       </c>
       <c r="C9" s="5">
         <v>3.0919213200000017E-2</v>
       </c>
       <c r="D9" s="5">
         <v>32.414908962822885</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.3164981362999999</v>
       </c>
       <c r="C10" s="5">
         <v>-2.049656990000015E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-16.921866384325945</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.2765901814</v>
       </c>
       <c r="C11" s="5">
         <v>-3.9907954899999876E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-30.884569993176981</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.2621600874000001</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4430093999999949E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.752033575205834</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.2343362985999999</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7823788800000138E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-23.470531606133683</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.1712927743999999</v>
       </c>
       <c r="C14" s="5">
         <v>-6.3043524200000034E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-46.693083436496899</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.267677414</v>
       </c>
       <c r="C15" s="5">
         <v>9.6384639600000099E-2</v>
       </c>
       <c r="D15" s="5">
         <v>158.29705924162246</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1.2535655513999999</v>
       </c>
       <c r="C16" s="5">
         <v>-1.411186260000008E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-12.570185640660991</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1.2641103977000001</v>
       </c>
       <c r="C17" s="5">
         <v>1.0544846300000188E-2</v>
       </c>
       <c r="D17" s="5">
         <v>10.574619762883275</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1.3041814682999999</v>
       </c>
       <c r="C18" s="5">
         <v>4.0071070599999814E-2</v>
       </c>
       <c r="D18" s="5">
         <v>45.42405668626013</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1.3111952085</v>
       </c>
       <c r="C19" s="5">
         <v>7.0137402000001181E-3</v>
       </c>
       <c r="D19" s="5">
         <v>6.6478106450458263</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1.3079463819999999</v>
       </c>
       <c r="C20" s="5">
         <v>-3.2488265000001348E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.9331249738325793</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1.2326046874000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.5341694599999842E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-50.931081169975336</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1.2151999573000001</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7404730099999988E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-15.688431713748086</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.1820741842</v>
       </c>
       <c r="C23" s="5">
         <v>-3.3125773100000089E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-28.226546210142324</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.3659243756999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18385019149999993</v>
       </c>
       <c r="D24" s="5">
         <v>466.73896345597291</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.3371353338</v>
       </c>
       <c r="C25" s="5">
         <v>-2.8789041899999868E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-22.556580965483029</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.2656141719</v>
       </c>
       <c r="C26" s="5">
         <v>-7.1521161900000019E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-48.297496960566868</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.2690771745</v>
       </c>
       <c r="C27" s="5">
         <v>3.4630025999999869E-3</v>
       </c>
       <c r="D27" s="5">
         <v>3.3333347175350525</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.251265217</v>
       </c>
       <c r="C28" s="5">
         <v>-1.7811957499999975E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-15.601239368932196</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.2629779262</v>
       </c>
       <c r="C29" s="5">
         <v>1.1712709200000004E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.829570582203441</v>
       </c>
       <c r="E29" s="5">
         <v>-8.9586439765110271E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1.1975424775000001</v>
       </c>
       <c r="C30" s="5">
         <v>-6.5435448699999954E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-47.186858457294619</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1.2157825861</v>
       </c>
       <c r="C31" s="5">
         <v>1.8240108599999916E-2</v>
       </c>
       <c r="D31" s="5">
         <v>19.889154919914965</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1.2114252548</v>
       </c>
       <c r="C32" s="5">
         <v>-4.3573313000000446E-3</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2169955428940202</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1.2332332439</v>
       </c>
       <c r="C33" s="5">
         <v>2.1807989100000036E-2</v>
       </c>
       <c r="D33" s="5">
         <v>23.874867073435734</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1.3189182617999999</v>
       </c>
       <c r="C34" s="5">
         <v>8.5685017899999938E-2</v>
       </c>
       <c r="D34" s="5">
         <v>123.90917944408883</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1.2874245541</v>
       </c>
       <c r="C35" s="5">
         <v>-3.1493707699999929E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-25.174974158793219</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1.2558517065000001</v>
       </c>
       <c r="C36" s="5">
         <v>-3.1572847599999898E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-25.76668303949473</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1.2304449066000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.5406799900000054E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-21.749746428772088</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1.2613317039</v>
       </c>
       <c r="C38" s="5">
         <v>3.0886797299999991E-2</v>
       </c>
       <c r="D38" s="5">
         <v>34.649786578624386</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1.271429218</v>
       </c>
       <c r="C39" s="5">
         <v>1.0097514099999927E-2</v>
       </c>
       <c r="D39" s="5">
         <v>10.0409943650684</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1.2485047109</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2924507099999936E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-19.614822553849422</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1.2603307131999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.182600229999986E-2</v>
       </c>
       <c r="D41" s="5">
         <v>11.977821129695275</v>
       </c>
       <c r="E41" s="5">
         <v>-0.20960089207299193</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1.2889639352</v>
       </c>
       <c r="C42" s="5">
         <v>2.8633222000000069E-2</v>
       </c>
       <c r="D42" s="5">
         <v>30.94078972391776</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1.3289121913999999</v>
       </c>
       <c r="C43" s="5">
         <v>3.9948256199999976E-2</v>
       </c>
       <c r="D43" s="5">
         <v>44.233530618976879</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1.4184508814000001</v>
       </c>
       <c r="C44" s="5">
         <v>8.9538690000000143E-2</v>
       </c>
       <c r="D44" s="5">
         <v>118.68358766470877</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1.3384029228000001</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0047958600000024E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-50.195234632991117</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1.3215121085999999</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6890814200000159E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-14.135974548978158</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1.2938646776</v>
       </c>
       <c r="C47" s="5">
         <v>-2.7647430999999889E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-22.408790740052609</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1.2471187519</v>
       </c>
       <c r="C48" s="5">
         <v>-4.6745925700000024E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-35.697563238002203</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1.2287718026000001</v>
       </c>
       <c r="C49" s="5">
         <v>-1.8346949299999915E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-16.293125084934811</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1.2570357300999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.8263927499999841E-2</v>
       </c>
       <c r="D50" s="5">
         <v>31.376178899615994</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1.1724604708999999</v>
       </c>
       <c r="C51" s="5">
         <v>-8.4575259199999975E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-56.648208718119797</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1.2492208836000001</v>
       </c>
       <c r="C52" s="5">
         <v>7.6760412700000114E-2</v>
       </c>
       <c r="D52" s="5">
         <v>114.03870547250033</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1.260681945</v>
       </c>
       <c r="C53" s="5">
         <v>1.1461061399999917E-2</v>
       </c>
       <c r="D53" s="5">
         <v>11.582366201796624</v>
       </c>
       <c r="E53" s="5">
         <v>2.7868225087379628E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1.0831561917000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.17752575329999987</v>
       </c>
       <c r="D54" s="5">
         <v>-83.818206949108031</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1.1313087579000001</v>
       </c>
       <c r="C55" s="5">
         <v>4.8152566199999969E-2</v>
       </c>
       <c r="D55" s="5">
         <v>68.531369737106147</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1.1171246506000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.4184107299999971E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-14.050009869864144</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1.1357343461</v>
       </c>
       <c r="C57" s="5">
         <v>1.8609695499999912E-2</v>
       </c>
       <c r="D57" s="5">
         <v>21.927450865511645</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1.1187564113999999</v>
       </c>
       <c r="C58" s="5">
         <v>-1.6977934700000086E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-16.534820646945214</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1.0989850792</v>
       </c>
       <c r="C59" s="5">
         <v>-1.9771332199999936E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-19.26253546813096</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1.1388185193</v>
       </c>
       <c r="C60" s="5">
         <v>3.9833440100000006E-2</v>
       </c>
       <c r="D60" s="5">
         <v>53.303721789314373</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1.2273672793999999</v>
       </c>
       <c r="C61" s="5">
         <v>8.8548760099999901E-2</v>
       </c>
       <c r="D61" s="5">
         <v>145.60671839497829</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1.1606727331</v>
       </c>
       <c r="C62" s="5">
         <v>-6.6694546299999935E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-48.852679172335137</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1.1705639271999999</v>
       </c>
       <c r="C63" s="5">
         <v>9.8911940999999448E-3</v>
       </c>
       <c r="D63" s="5">
         <v>10.719535307816773</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1.1513324175999999</v>
       </c>
       <c r="C64" s="5">
         <v>-1.9231509599999974E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-18.027692792148255</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1.1615873005999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.0254882999999992E-2</v>
       </c>
       <c r="D65" s="5">
         <v>11.22783062666517</v>
       </c>
       <c r="E65" s="5">
         <v>-7.8604000630785649</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1.1787143282000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.7127027600000178E-2</v>
       </c>
       <c r="D66" s="5">
         <v>19.201162026162024</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1.1359150881</v>
       </c>
       <c r="C67" s="5">
         <v>-4.2799240100000135E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-35.842465591185281</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1.1178632945</v>
       </c>
       <c r="C68" s="5">
         <v>-1.8051793599999977E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-17.488603954260629</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1.1363966381999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.8533343699999927E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.813361960027922</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1.1173501857999999</v>
       </c>
       <c r="C70" s="5">
         <v>-1.9046452400000025E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-18.358235354307851</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1.1038603487</v>
       </c>
       <c r="C71" s="5">
         <v>-1.3489837099999846E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.563348227837757</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1.1346697582</v>
       </c>
       <c r="C72" s="5">
         <v>3.0809409499999996E-2</v>
       </c>
       <c r="D72" s="5">
         <v>39.143895425031097</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1.1263368548999999</v>
       </c>
       <c r="C73" s="5">
         <v>-8.3329033000001385E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-8.4652964889761826</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1.0708177293000001</v>
       </c>
       <c r="C74" s="5">
         <v>-5.551912559999983E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-45.478587554711616</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1.0699055499000001</v>
       </c>
       <c r="C75" s="5">
         <v>-9.1217939999999054E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-1.01744797634582</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1.0560055126000001</v>
       </c>
       <c r="C76" s="5">
         <v>-1.3900037300000001E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.523065215959685</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1.0610063402000001</v>
       </c>
       <c r="C77" s="5">
         <v>5.0008275999999796E-3</v>
       </c>
       <c r="D77" s="5">
         <v>5.8331019251948169</v>
       </c>
       <c r="E77" s="5">
         <v>-8.6589239007732193</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1.0817537808</v>
       </c>
       <c r="C78" s="5">
         <v>2.0747440599999889E-2</v>
       </c>
       <c r="D78" s="5">
         <v>26.161054966396403</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1.0270036642</v>
       </c>
       <c r="C79" s="5">
         <v>-5.4750116599999954E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-46.380488125205929</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1.1151796465999999</v>
       </c>
       <c r="C80" s="5">
         <v>8.8175982399999908E-2</v>
       </c>
       <c r="D80" s="5">
         <v>168.70397791947167</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1.0316930417000001</v>
       </c>
       <c r="C81" s="5">
         <v>-8.3486604899999817E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-60.693171471697994</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1.0178819187999999</v>
       </c>
       <c r="C82" s="5">
         <v>-1.3811122900000194E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-14.93267415557521</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1.1098052695</v>
       </c>
       <c r="C83" s="5">
         <v>9.1923350700000128E-2</v>
       </c>
       <c r="D83" s="5">
         <v>182.22312278406613</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1.1340457769000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.4240507400000055E-2</v>
       </c>
       <c r="D84" s="5">
         <v>29.600189603033389</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1.1223955591999999</v>
       </c>
       <c r="C85" s="5">
         <v>-1.1650217700000187E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-11.654537450154479</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1.1804095672999999</v>
       </c>
       <c r="C86" s="5">
         <v>5.8014008100000014E-2</v>
       </c>
       <c r="D86" s="5">
         <v>83.0801979344713</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1.1670790498000001</v>
       </c>
       <c r="C87" s="5">
         <v>-1.3330517499999806E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-12.740920450394345</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1.1547840878</v>
       </c>
       <c r="C88" s="5">
         <v>-1.2294962000000131E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-11.934417129654074</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1.1504380194999999</v>
       </c>
       <c r="C89" s="5">
         <v>-4.3460683000000611E-3</v>
       </c>
       <c r="D89" s="5">
         <v>-4.4239191751990088</v>
       </c>
       <c r="E89" s="5">
         <v>8.4289486227897559</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1.1844085454</v>
       </c>
       <c r="C90" s="5">
         <v>3.3970525900000048E-2</v>
       </c>
       <c r="D90" s="5">
         <v>41.794594902380602</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1.2209358085999999</v>
       </c>
       <c r="C91" s="5">
         <v>3.6527263199999993E-2</v>
       </c>
       <c r="D91" s="5">
         <v>43.977818723913131</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1.2087500841000001</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2185724499999884E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-11.340713376865509</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1.2360479702</v>
       </c>
       <c r="C93" s="5">
         <v>2.7297886099999946E-2</v>
       </c>
       <c r="D93" s="5">
         <v>30.733142729906902</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1.3279311589</v>
       </c>
       <c r="C94" s="5">
         <v>9.1883188700000007E-2</v>
       </c>
       <c r="D94" s="5">
         <v>136.41924595731481</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1.3173643164</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0566842500000062E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-9.1418250895486715</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1.2397123540999999</v>
       </c>
       <c r="C96" s="5">
         <v>-7.7651962300000044E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-51.762987393763368</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1.2212806489000001</v>
       </c>
       <c r="C97" s="5">
         <v>-1.8431705199999815E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-16.452288135075634</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1.2888121179000001</v>
       </c>
       <c r="C98" s="5">
         <v>6.7531468999999955E-2</v>
       </c>
       <c r="D98" s="5">
         <v>90.76101321605104</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1.3638447027</v>
       </c>
       <c r="C99" s="5">
         <v>7.5032584799999968E-2</v>
       </c>
       <c r="D99" s="5">
         <v>97.198553255367329</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1.3525785373999999</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1266165300000131E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-9.4745177343453335</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1.3358406685999999</v>
       </c>
       <c r="C101" s="5">
         <v>-1.6737868799999944E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-13.879601374122307</v>
       </c>
       <c r="E101" s="5">
         <v>16.115831184071894</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1.2881707589</v>
       </c>
       <c r="C102" s="5">
         <v>-4.7669909699999957E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-35.341547541935157</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1.3078337743999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.9663015499999936E-2</v>
       </c>
       <c r="D103" s="5">
         <v>19.935940590139811</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1.3027117439</v>
       </c>
       <c r="C104" s="5">
         <v>-5.12203049999993E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5997845631502665</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1.3312749138</v>
       </c>
       <c r="C105" s="5">
         <v>2.8563169899999963E-2</v>
       </c>
       <c r="D105" s="5">
         <v>29.727796216398406</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1.3329726762</v>
       </c>
       <c r="C106" s="5">
         <v>1.6977624000000802E-3</v>
       </c>
       <c r="D106" s="5">
         <v>1.5411285125262131</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1.2220431142999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.11092956190000014</v>
       </c>
       <c r="D107" s="5">
         <v>-64.748031474885281</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1.3524213894999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.1303782752</v>
       </c>
       <c r="D108" s="5">
         <v>237.52506548185829</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1.3160297620000001</v>
       </c>
       <c r="C109" s="5">
         <v>-3.6391627499999801E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-27.915123026559773</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1.2939023904</v>
       </c>
       <c r="C110" s="5">
         <v>-2.2127371600000112E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-18.411368083705348</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1.3677842836</v>
       </c>
       <c r="C111" s="5">
         <v>7.3881893200000048E-2</v>
       </c>
       <c r="D111" s="5">
         <v>94.71218400070336</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1.5485701298000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.18078584620000004</v>
       </c>
       <c r="D112" s="5">
         <v>343.56699633539131</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1.5217370729999999</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6833056800000143E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-18.921646913958355</v>
       </c>
       <c r="E113" s="5">
         <v>13.916061156816317</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1.4923637923999999</v>
       </c>
       <c r="C114" s="5">
         <v>-2.9373280599999996E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-20.85545433538001</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1.6006408967000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.10827710430000015</v>
       </c>
       <c r="D115" s="5">
         <v>131.75572113172177</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1.5985967587000001</v>
       </c>
       <c r="C116" s="5">
         <v>-2.0441380000000287E-3</v>
       </c>
       <c r="D116" s="5">
         <v>-1.5217712649381654</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1.6280876034</v>
       </c>
       <c r="C117" s="5">
         <v>2.9490844699999963E-2</v>
       </c>
       <c r="D117" s="5">
         <v>24.527737397692007</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1.5412799744000001</v>
       </c>
       <c r="C118" s="5">
         <v>-8.6807628999999942E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-48.186229790356272</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1.5330918279000001</v>
       </c>
       <c r="C119" s="5">
         <v>-8.1881464999999931E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-6.1920608535412924</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1.6708751815</v>
       </c>
       <c r="C120" s="5">
         <v>0.13778335359999994</v>
       </c>
       <c r="D120" s="5">
         <v>180.87305302715978</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1.7113261984000001</v>
       </c>
       <c r="C121" s="5">
         <v>4.0451016900000081E-2</v>
       </c>
       <c r="D121" s="5">
         <v>33.249469437935986</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1.692989748</v>
       </c>
       <c r="C122" s="5">
         <v>-1.8336450400000093E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-12.126413668211889</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1.6665691386999999</v>
       </c>
       <c r="C123" s="5">
         <v>-2.642060930000012E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-17.200429187420909</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1.6482563014</v>
       </c>
       <c r="C124" s="5">
         <v>-1.8312837299999885E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-12.417585701614032</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1.7124102784999999</v>
       </c>
       <c r="C125" s="5">
         <v>6.4153977099999926E-2</v>
       </c>
       <c r="D125" s="5">
         <v>58.123702339377758</v>
       </c>
       <c r="E125" s="5">
         <v>12.529970445163752</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1.7953826238999999</v>
       </c>
       <c r="C126" s="5">
         <v>8.297234539999998E-2</v>
       </c>
       <c r="D126" s="5">
         <v>76.437258290690707</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1.7984733556000001</v>
       </c>
       <c r="C127" s="5">
         <v>3.0907317000001822E-3</v>
       </c>
       <c r="D127" s="5">
         <v>2.0854589122362377</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1.8005686220999999</v>
       </c>
       <c r="C128" s="5">
         <v>2.0952664999998039E-3</v>
       </c>
       <c r="D128" s="5">
         <v>1.4070230020480023</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1.7191952456999999</v>
       </c>
       <c r="C129" s="5">
         <v>-8.1373376399999975E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-42.590166560138755</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1.7504789128</v>
       </c>
       <c r="C130" s="5">
         <v>3.1283667100000079E-2</v>
       </c>
       <c r="D130" s="5">
         <v>24.159565174338859</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1.7407706200999999</v>
       </c>
       <c r="C131" s="5">
         <v>-9.7082927000000652E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-6.4559909943958989</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1.6705492939</v>
       </c>
       <c r="C132" s="5">
         <v>-7.0221326199999989E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-38.988322966915632</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1.6934292448999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.2879950999999954E-2</v>
       </c>
       <c r="D133" s="5">
         <v>17.731621481366176</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1.6875169833999999</v>
       </c>
       <c r="C134" s="5">
         <v>-5.9122615000000156E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-4.1100348898594374</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1.6702202665000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.7296716899999787E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-11.62953065561425</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1.6561175133999999</v>
       </c>
       <c r="C136" s="5">
         <v>-1.4102753100000198E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-9.6748256176112601</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1.6278363988</v>
       </c>
       <c r="C137" s="5">
         <v>-2.8281114599999935E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-18.672904176963755</v>
       </c>
       <c r="E137" s="5">
         <v>-4.9388794707587946</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1.5963782001</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1458198699999995E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-20.87742735601249</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1.5029373289000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.3440871199999886E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-51.509016400090005</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1.5087530756</v>
       </c>
       <c r="C140" s="5">
         <v>5.8157466999999574E-3</v>
       </c>
       <c r="D140" s="5">
         <v>4.7436166945865388</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1.5159801034</v>
       </c>
       <c r="C141" s="5">
         <v>7.2270277999999522E-3</v>
       </c>
       <c r="D141" s="5">
         <v>5.9019594729803782</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1.4401972557</v>
       </c>
       <c r="C142" s="5">
         <v>-7.5782847699999989E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-45.956715989806</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1.4243001111</v>
       </c>
       <c r="C143" s="5">
         <v>-1.5897144600000024E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-12.470519768720024</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1.4518428847</v>
       </c>
       <c r="C144" s="5">
         <v>2.7542773600000015E-2</v>
       </c>
       <c r="D144" s="5">
         <v>25.839605456929803</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1.4806965001000001</v>
       </c>
       <c r="C145" s="5">
         <v>2.8853615400000088E-2</v>
       </c>
       <c r="D145" s="5">
         <v>26.635990691607581</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1.4792448957</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4516044000001393E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-1.1701003894727058</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1.4787250075</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1988819999992941E-4</v>
       </c>
       <c r="D147" s="5">
         <v>-0.4209318678796925</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1.4705193262</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2056812999999895E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-6.4594695119389094</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1.4540134866000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.6505839599999961E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-12.668206554302019</v>
       </c>
       <c r="E149" s="5">
         <v>-10.678156129703066</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1.3999113374000001</v>
       </c>
       <c r="C150" s="5">
         <v>-5.4102149200000005E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-36.556789607471138</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1.4051156627000001</v>
       </c>
       <c r="C151" s="5">
         <v>5.2043253000000345E-3</v>
       </c>
       <c r="D151" s="5">
         <v>4.5534887989898465</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1.4233276764</v>
       </c>
       <c r="C152" s="5">
         <v>1.8212013699999918E-2</v>
       </c>
       <c r="D152" s="5">
         <v>16.711548866055061</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1.4123149919</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1012684500000036E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-8.899638573536361</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1.4331169506000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.0801958700000123E-2</v>
       </c>
       <c r="D154" s="5">
         <v>19.179281421742346</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1.4123658954</v>
       </c>
       <c r="C155" s="5">
         <v>-2.075105520000009E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-16.056500343224734</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1.335201869</v>
       </c>
       <c r="C156" s="5">
         <v>-7.7164026399999974E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-49.043860892986416</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1.2732895120000001</v>
       </c>
       <c r="C157" s="5">
         <v>-6.1912356999999973E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-43.433049993568616</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1.2743019948000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.0124827999999919E-3</v>
       </c>
       <c r="D158" s="5">
         <v>0.95838935084717747</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1.2821327677000001</v>
       </c>
       <c r="C159" s="5">
         <v>7.8307729000000048E-3</v>
       </c>
       <c r="D159" s="5">
         <v>7.6285874740754434</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1.2853978480999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.2650803999998423E-3</v>
       </c>
       <c r="D160" s="5">
         <v>3.0990886084343972</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1.2765900062</v>
       </c>
       <c r="C161" s="5">
         <v>-8.8078418999999464E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-7.9197561953468831</v>
       </c>
       <c r="E161" s="5">
         <v>-12.202327009695024</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1.3088476554999999</v>
       </c>
       <c r="C162" s="5">
         <v>3.2257649299999969E-2</v>
       </c>
       <c r="D162" s="5">
         <v>34.912413002484975</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1.3056785044999999</v>
       </c>
       <c r="C163" s="5">
         <v>-3.1691510000000367E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8672109006635527</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1.3367492503</v>
       </c>
       <c r="C164" s="5">
         <v>3.1070745800000132E-2</v>
       </c>
       <c r="D164" s="5">
         <v>32.606355217740912</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1.3074228019</v>
       </c>
       <c r="C165" s="5">
         <v>-2.9326448399999983E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-23.370980460707734</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1.3209149090000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.3492107100000039E-2</v>
       </c>
       <c r="D166" s="5">
         <v>13.111157097295557</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1.2986556413000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2259267699999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-18.448871983889482</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1.3172440692</v>
       </c>
       <c r="C168" s="5">
         <v>1.8588427899999926E-2</v>
       </c>
       <c r="D168" s="5">
         <v>18.595154560432235</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1.3676234976999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.0379428499999879E-2</v>
       </c>
       <c r="D169" s="5">
         <v>56.893020944252015</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1.3699663325</v>
       </c>
       <c r="C170" s="5">
         <v>2.342834800000082E-3</v>
       </c>
       <c r="D170" s="5">
         <v>2.0751634571215094</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1.3848609799</v>
       </c>
       <c r="C171" s="5">
         <v>1.4894647400000016E-2</v>
       </c>
       <c r="D171" s="5">
         <v>13.855866359622127</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1.3914272498</v>
       </c>
       <c r="C172" s="5">
         <v>6.5662698999999769E-3</v>
       </c>
       <c r="D172" s="5">
         <v>5.8405061706679362</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1.3903581027</v>
       </c>
       <c r="C173" s="5">
         <v>-1.0691470999999453E-3</v>
       </c>
       <c r="D173" s="5">
         <v>-0.91817117843174811</v>
       </c>
       <c r="E173" s="5">
         <v>8.9118742859856326</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1.4196939549000001</v>
       </c>
       <c r="C174" s="5">
         <v>2.9335852200000012E-2</v>
       </c>
       <c r="D174" s="5">
         <v>28.474439266299068</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1.4045312485999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5162706300000162E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-12.089636677899174</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1.3459735839</v>
       </c>
       <c r="C176" s="5">
         <v>-5.8557664699999901E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-40.012389092680998</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1.4058220323999999</v>
       </c>
       <c r="C177" s="5">
         <v>5.9848448499999929E-2</v>
       </c>
       <c r="D177" s="5">
         <v>68.548816305252785</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1.4141296554</v>
       </c>
       <c r="C178" s="5">
         <v>8.3076230000000972E-3</v>
       </c>
       <c r="D178" s="5">
         <v>7.3264126425397702</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1.4911116630000001</v>
       </c>
       <c r="C179" s="5">
         <v>7.6982007600000069E-2</v>
       </c>
       <c r="D179" s="5">
         <v>88.90839026229709</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1.5004909547</v>
       </c>
       <c r="C180" s="5">
         <v>9.3792916999999587E-3</v>
       </c>
       <c r="D180" s="5">
         <v>7.8148480868239556</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1.5580088135000001</v>
       </c>
       <c r="C181" s="5">
         <v>5.7517858800000043E-2</v>
       </c>
       <c r="D181" s="5">
         <v>57.050144502326503</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1.4699875709000001</v>
       </c>
       <c r="C182" s="5">
         <v>-8.8021242599999994E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-50.234882806581304</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1.3874797401000001</v>
       </c>
       <c r="C183" s="5">
         <v>-8.2507830800000015E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-50.001629415081396</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1.3953094817</v>
       </c>
       <c r="C184" s="5">
         <v>7.8297415999999398E-3</v>
       </c>
       <c r="D184" s="5">
         <v>6.985948622343674</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1.4032264147</v>
       </c>
       <c r="C185" s="5">
         <v>7.9169329999999594E-3</v>
       </c>
       <c r="D185" s="5">
         <v>7.0253042353657813</v>
       </c>
       <c r="E185" s="5">
         <v>0.92553939700932286</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1.4246225824000001</v>
       </c>
       <c r="C186" s="5">
         <v>2.1396167700000079E-2</v>
       </c>
       <c r="D186" s="5">
         <v>19.912615256459265</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1.5010872377</v>
       </c>
       <c r="C187" s="5">
         <v>7.6464655299999906E-2</v>
       </c>
       <c r="D187" s="5">
         <v>87.272194479259824</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1.4562578678</v>
       </c>
       <c r="C188" s="5">
         <v>-4.4829369899999971E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-30.499452448586617</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1.5104469058000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.4189038000000078E-2</v>
       </c>
       <c r="D189" s="5">
         <v>55.026573868311822</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1.5102496814999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.9722430000013169E-4</v>
       </c>
       <c r="D190" s="5">
         <v>-0.1565756916824701</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1.4855586745</v>
       </c>
       <c r="C191" s="5">
         <v>-2.4691006999999932E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-17.947336762311984</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1.4866010945999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.0424200999998856E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.84530025289693</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1.4594796617000001</v>
       </c>
       <c r="C193" s="5">
         <v>-2.7121432899999798E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-19.824220841695382</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1.4723348803</v>
       </c>
       <c r="C194" s="5">
         <v>1.285521859999994E-2</v>
       </c>
       <c r="D194" s="5">
         <v>11.097079416628741</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1.4870773822000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.4742501900000038E-2</v>
       </c>
       <c r="D195" s="5">
         <v>12.699920260978658</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1.3943192114</v>
       </c>
       <c r="C196" s="5">
         <v>-9.2758170800000039E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-53.831717763539466</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1.5095287549</v>
       </c>
       <c r="C197" s="5">
         <v>0.11520954350000001</v>
       </c>
       <c r="D197" s="5">
         <v>159.26873468417077</v>
       </c>
       <c r="E197" s="5">
         <v>7.5755657879863048</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1.3261366725999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18339208230000015</v>
       </c>
       <c r="D198" s="5">
         <v>-78.866922896343098</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1.2990463715</v>
       </c>
       <c r="C199" s="5">
         <v>-2.7090301099999881E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-21.938583241039566</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1.4576137281999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.15856735669999988</v>
       </c>
       <c r="D200" s="5">
         <v>298.30297416047301</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1.4175455666000001</v>
       </c>
       <c r="C201" s="5">
         <v>-4.0068161599999819E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-28.429353976794136</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1.3066513657000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.11089420090000002</v>
       </c>
       <c r="D202" s="5">
         <v>-62.375357345735239</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1.2888106481999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.7840717500000158E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-15.208432017045482</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1.2819799357999999</v>
       </c>
       <c r="C204" s="5">
         <v>-6.8307123999999941E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-6.1778565857364072</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1.2650090325000001</v>
       </c>
       <c r="C205" s="5">
         <v>-1.697090329999984E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-14.778577200086652</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1.2780580512999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.3049018799999867E-2</v>
       </c>
       <c r="D206" s="5">
         <v>13.105428357692039</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1.2837688966</v>
       </c>
       <c r="C207" s="5">
         <v>5.7108453000001003E-3</v>
       </c>
       <c r="D207" s="5">
         <v>5.4958133489308336</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1.3915401233</v>
       </c>
       <c r="C208" s="5">
         <v>0.10777122669999994</v>
       </c>
       <c r="D208" s="5">
         <v>163.09137246238686</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1.3074863959</v>
       </c>
       <c r="C209" s="5">
         <v>-8.4053727399999945E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-52.652467837400167</v>
       </c>
       <c r="E209" s="5">
         <v>-13.384465737678807</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1.3286052668999999</v>
       </c>
       <c r="C210" s="5">
         <v>2.1118870999999872E-2</v>
       </c>
       <c r="D210" s="5">
         <v>21.200801301245175</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1.3008142734000001</v>
       </c>
       <c r="C211" s="5">
         <v>-2.7790993499999805E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-22.405330675042023</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1.3502885534</v>
       </c>
       <c r="C212" s="5">
         <v>4.9474279999999871E-2</v>
       </c>
       <c r="D212" s="5">
         <v>56.507627995702258</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1.3229658004</v>
       </c>
       <c r="C213" s="5">
         <v>-2.7322752999999977E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-21.753597910063071</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1.4080753148</v>
       </c>
       <c r="C214" s="5">
         <v>8.510951440000003E-2</v>
       </c>
       <c r="D214" s="5">
         <v>111.31348293345921</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1.3901406895999999</v>
       </c>
       <c r="C215" s="5">
         <v>-1.7934625200000109E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-14.257834833808602</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1.3788943081</v>
       </c>
       <c r="C216" s="5">
         <v>-1.1246381499999902E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-9.287594823613599</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1.3659866302999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.2907677800000128E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-10.672405831359743</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1.2782616774</v>
       </c>
       <c r="C218" s="5">
         <v>-8.7724952899999931E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-54.910040812491012</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1.1799908666000001</v>
       </c>
       <c r="C219" s="5">
         <v>-9.8270810799999886E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-61.708134653467738</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1.2872901842</v>
       </c>
       <c r="C220" s="5">
         <v>0.10729931759999989</v>
       </c>
       <c r="D220" s="5">
         <v>184.16706584490606</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1.2037032047</v>
       </c>
       <c r="C221" s="5">
         <v>-8.3586979499999936E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-55.319758793988051</v>
       </c>
       <c r="E221" s="5">
         <v>-7.9376115518633323</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1.2265870891999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.2883884499999896E-2</v>
       </c>
       <c r="D222" s="5">
         <v>25.356733703933365</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1.2066349938000001</v>
       </c>
       <c r="C223" s="5">
         <v>-1.995209539999987E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-17.864609658393839</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1.1399032175999999</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6731776200000148E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-49.475181732728288</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1.1243959779999999</v>
       </c>
       <c r="C225" s="5">
         <v>-1.55072396E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-15.157072200223986</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1.1040425146999999</v>
       </c>
       <c r="C226" s="5">
         <v>-2.0353463299999985E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-19.684721439472607</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1.0942637905000001</v>
       </c>
       <c r="C227" s="5">
         <v>-9.7787241999998109E-3</v>
       </c>
       <c r="D227" s="5">
         <v>-10.125855179400867</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1.0847410262999999</v>
       </c>
       <c r="C228" s="5">
         <v>-9.5227642000002E-3</v>
       </c>
       <c r="D228" s="5">
         <v>-9.9573122422975011</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1.0753698208</v>
       </c>
       <c r="C229" s="5">
         <v>-9.3712054999999239E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-9.8882676931325015</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1.0822869048999999</v>
       </c>
       <c r="C230" s="5">
         <v>6.917084099999915E-3</v>
       </c>
       <c r="D230" s="5">
         <v>7.9977515388371945</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1.0786923036</v>
       </c>
       <c r="C231" s="5">
         <v>-3.5946012999998889E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-3.9135571353798304</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>0.98556556090000003</v>
       </c>
       <c r="C232" s="5">
         <v>-9.3126742699999987E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-66.158058462458285</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1.0009605597</v>
       </c>
       <c r="C233" s="5">
         <v>1.5394998799999948E-2</v>
       </c>
       <c r="D233" s="5">
         <v>20.441832538900396</v>
       </c>
       <c r="E233" s="5">
         <v>-16.843242105559554</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>0.9192816291</v>
       </c>
       <c r="C234" s="5">
         <v>-8.1678930599999977E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-63.993625959773141</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>0.90974597999999995</v>
       </c>
       <c r="C235" s="5">
         <v>-9.5356491000000432E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-11.761367874447259</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>0.93186053010000003</v>
       </c>
       <c r="C236" s="5">
         <v>2.2114550100000074E-2</v>
       </c>
       <c r="D236" s="5">
         <v>33.404126437712513</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>0.81754808219999997</v>
       </c>
       <c r="C237" s="5">
         <v>-0.11431244790000006</v>
       </c>
       <c r="D237" s="5">
         <v>-79.205492274389002</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>0.80281484960000005</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4733232599999924E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-19.605726553907665</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>0.79671919889999998</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0956507000000659E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-8.7403858588327328</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>0.79068370720000003</v>
       </c>
       <c r="C240" s="5">
         <v>-6.0354916999999508E-3</v>
       </c>
       <c r="D240" s="5">
         <v>-8.721165562170075</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>0.78437635370000003</v>
       </c>
       <c r="C241" s="5">
         <v>-6.3073535000000014E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-9.1634912171146947</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>0.78585491289999998</v>
       </c>
       <c r="C242" s="5">
         <v>1.4785591999999514E-3</v>
       </c>
       <c r="D242" s="5">
         <v>2.2856145289725793</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>0.783658301</v>
       </c>
       <c r="C243" s="5">
         <v>-2.1966118999999784E-3</v>
       </c>
       <c r="D243" s="5">
         <v>-3.3031362716357759</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>0.78600587609999994</v>
       </c>
       <c r="C244" s="5">
         <v>2.3475750999999434E-3</v>
       </c>
       <c r="D244" s="5">
         <v>3.6546177077533493</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>0.79575726920000001</v>
       </c>
       <c r="C245" s="5">
         <v>9.7513931000000609E-3</v>
       </c>
       <c r="D245" s="5">
         <v>15.946558170983561</v>
       </c>
       <c r="E245" s="5">
         <v>-20.500636964307752</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>0.820436516</v>
       </c>
       <c r="C246" s="5">
         <v>2.4679246799999999E-2</v>
       </c>
       <c r="D246" s="5">
         <v>44.268795445780682</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>0.81346160450000005</v>
       </c>
       <c r="C247" s="5">
         <v>-6.9749114999999584E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-9.7380051619881733</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>0.82796868619999997</v>
       </c>
       <c r="C248" s="5">
         <v>1.4507081699999924E-2</v>
       </c>
       <c r="D248" s="5">
         <v>23.629535300751805</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>0.8151140134</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2854672799999967E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-17.119307699505026</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>0.79971836730000001</v>
       </c>
       <c r="C250" s="5">
         <v>-1.5395646099999993E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-20.452866726659568</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>0.79521453740000003</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5038298999999782E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-6.5526732196271915</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>0.79400591580000002</v>
       </c>
       <c r="C252" s="5">
         <v>-1.208621600000015E-3</v>
       </c>
       <c r="D252" s="5">
         <v>-1.8086732841447017</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>0.78951189040000003</v>
       </c>
       <c r="C253" s="5">
         <v>-4.4940253999999902E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-6.5844354979678439</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>0.78893398179999996</v>
       </c>
       <c r="C254" s="5">
         <v>-5.779086000000655E-4</v>
       </c>
       <c r="D254" s="5">
         <v>-0.87485091159320572</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>0.78138475699999999</v>
       </c>
       <c r="C255" s="5">
         <v>-7.5492247999999762E-3</v>
       </c>
       <c r="D255" s="5">
         <v>-10.897217890046186</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>0.78323622420000005</v>
       </c>
       <c r="C256" s="5">
         <v>1.8514672000000676E-3</v>
       </c>
       <c r="D256" s="5">
         <v>2.8807123448677308</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>0.79093209819999999</v>
       </c>
       <c r="C257" s="5">
         <v>7.6958739999999359E-3</v>
       </c>
       <c r="D257" s="5">
         <v>12.449422079138284</v>
       </c>
       <c r="E257" s="5">
         <v>-0.60636216428797685</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>0.82269713079999995</v>
       </c>
       <c r="C258" s="5">
         <v>3.1765032599999965E-2</v>
       </c>
       <c r="D258" s="5">
         <v>60.401853736927166</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>0.8187074406</v>
       </c>
       <c r="C259" s="5">
         <v>-3.9896901999999512E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-5.6666937118695415</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>0.82422121930000003</v>
       </c>
       <c r="C260" s="5">
         <v>5.5137787000000271E-3</v>
       </c>
       <c r="D260" s="5">
         <v>8.3878607454279219</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>0.91128314040000002</v>
       </c>
       <c r="C261" s="5">
         <v>8.7061921099999995E-2</v>
       </c>
       <c r="D261" s="5">
         <v>233.66798039650422</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>0.89704741669999999</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4235723700000036E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-17.216311571942931</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>0.89231870800000002</v>
       </c>
       <c r="C263" s="5">
         <v>-4.7287086999999728E-3</v>
       </c>
       <c r="D263" s="5">
         <v>-6.1454824551942178</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>0.89954393190000004</v>
       </c>
       <c r="C264" s="5">
         <v>7.2252239000000218E-3</v>
       </c>
       <c r="D264" s="5">
         <v>10.161174913601645</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>0.89799835770000003</v>
       </c>
       <c r="C265" s="5">
         <v>-1.5455742000000106E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-2.0424375314984977</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>0.89526650689999998</v>
       </c>
       <c r="C266" s="5">
         <v>-2.7318508000000463E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-3.5901208912702653</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>0.77725547049999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.11801103639999999</v>
       </c>
       <c r="D267" s="5">
         <v>-81.662615075936969</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>0.87480481970000001</v>
       </c>
       <c r="C268" s="5">
         <v>9.7549349200000024E-2</v>
       </c>
       <c r="D268" s="5">
         <v>313.20784333999416</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>0.78446390960000001</v>
       </c>
       <c r="C269" s="5">
         <v>-9.0340910100000005E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-72.964051454412598</v>
       </c>
       <c r="E269" s="5">
         <v>-0.81779316008545599</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>0.82492686309999996</v>
       </c>
       <c r="C270" s="5">
         <v>4.0462953499999954E-2</v>
       </c>
       <c r="D270" s="5">
         <v>82.856220558063612</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>0.82420417570000004</v>
       </c>
       <c r="C271" s="5">
         <v>-7.2268739999992171E-4</v>
       </c>
       <c r="D271" s="5">
         <v>-1.0462242289225099</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>0.82138212580000003</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8220499000000121E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-4.0322641123990532</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>0.80674392819999996</v>
       </c>
       <c r="C273" s="5">
         <v>-1.4638197600000069E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-19.409195552131376</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>0.79371572690000003</v>
       </c>
       <c r="C274" s="5">
         <v>-1.3028201299999931E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-17.747072896008596</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>0.79024239240000005</v>
       </c>
       <c r="C275" s="5">
         <v>-3.4733344999999805E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-5.1266893150386679</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>0.80435319969999997</v>
       </c>
       <c r="C276" s="5">
         <v>1.4110807299999917E-2</v>
       </c>
       <c r="D276" s="5">
         <v>23.662391739245425</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>0.80591850089999995</v>
       </c>
       <c r="C277" s="5">
         <v>1.56530119999998E-3</v>
       </c>
       <c r="D277" s="5">
         <v>2.3604020140501669</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>0.80489068190000002</v>
       </c>
       <c r="C278" s="5">
         <v>-1.0278189999999299E-3</v>
       </c>
       <c r="D278" s="5">
         <v>-1.5197170401945237</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>0.77465234009999995</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0238341800000068E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-36.840417596741112</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>0.77246203209999997</v>
       </c>
       <c r="C280" s="5">
         <v>-2.1903079999999742E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-3.3406965016321011</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>0.78199876079999997</v>
       </c>
       <c r="C281" s="5">
         <v>9.5367286999999967E-3</v>
       </c>
       <c r="D281" s="5">
         <v>15.863614059330189</v>
       </c>
       <c r="E281" s="5">
         <v>-0.31424629862921716</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>0.72045842869999999</v>
       </c>
       <c r="C282" s="5">
         <v>-6.1540332099999984E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-62.603208707135359</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>0.72191002169999996</v>
       </c>
       <c r="C283" s="5">
         <v>1.4515929999999733E-3</v>
       </c>
       <c r="D283" s="5">
         <v>2.444755667213383</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>0.71525491610000003</v>
       </c>
       <c r="C284" s="5">
         <v>-6.6551055999999331E-3</v>
       </c>
       <c r="D284" s="5">
         <v>-10.518476852279868</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>0.70472639319999997</v>
       </c>
       <c r="C285" s="5">
         <v>-1.0528522900000059E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-16.301779504422743</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>0.79347727509999999</v>
       </c>
       <c r="C286" s="5">
         <v>8.8750881900000023E-2</v>
       </c>
       <c r="D286" s="5">
         <v>315.11409165305332</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>0.78949946360000001</v>
       </c>
       <c r="C287" s="5">
         <v>-3.9778114999999836E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-5.852638673965382</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>0.70630092759999996</v>
       </c>
       <c r="C288" s="5">
         <v>-8.3198536000000045E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-73.718191403937666</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>0.70922235320000004</v>
       </c>
       <c r="C289" s="5">
         <v>2.9214256000000827E-3</v>
       </c>
       <c r="D289" s="5">
         <v>5.0779672997732339</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>0.70857117570000006</v>
       </c>
       <c r="C290" s="5">
         <v>-6.5117749999998864E-4</v>
       </c>
       <c r="D290" s="5">
         <v>-1.0962415655884516</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>0.77346803789999996</v>
       </c>
       <c r="C291" s="5">
         <v>6.4896862199999905E-2</v>
       </c>
       <c r="D291" s="5">
         <v>186.22442150335741</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>0.77200781939999996</v>
       </c>
       <c r="C292" s="5">
         <v>-1.460218499999999E-3</v>
       </c>
       <c r="D292" s="5">
         <v>-2.242085964310403</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>0.77991137180000003</v>
       </c>
       <c r="C293" s="5">
         <v>7.903552400000069E-3</v>
       </c>
       <c r="D293" s="5">
         <v>13.001092769495216</v>
       </c>
       <c r="E293" s="5">
         <v>-0.26692996263376623</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>0.82222560550000001</v>
       </c>
       <c r="C294" s="5">
         <v>4.2314233699999981E-2</v>
       </c>
       <c r="D294" s="5">
         <v>88.516311775667717</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>0.72013951480000005</v>
       </c>
       <c r="C295" s="5">
         <v>-0.10208609069999997</v>
       </c>
       <c r="D295" s="5">
         <v>-79.624525406576325</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>0.81458741749999997</v>
       </c>
       <c r="C296" s="5">
         <v>9.4447902699999919E-2</v>
       </c>
       <c r="D296" s="5">
         <v>338.78590527578581</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>0.80636086250000005</v>
       </c>
       <c r="C297" s="5">
         <v>-8.2265549999999132E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-11.467868844937556</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>0.79461975949999997</v>
       </c>
       <c r="C298" s="5">
         <v>-1.1741103000000086E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-16.139193476860402</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>0.78937572639999998</v>
       </c>
       <c r="C299" s="5">
         <v>-5.2440330999999896E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-7.638093871939466</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>0.70572221359999998</v>
       </c>
       <c r="C300" s="5">
         <v>-8.3653512799999996E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-73.926445450885026</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>0.70871319880000005</v>
       </c>
       <c r="C301" s="5">
         <v>2.9909852000000736E-3</v>
       </c>
       <c r="D301" s="5">
         <v>5.2060704248791057</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>0.70820522450000001</v>
       </c>
       <c r="C302" s="5">
         <v>-5.0797430000004695E-4</v>
       </c>
       <c r="D302" s="5">
         <v>-0.85672437841574078</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>0.77259135810000001</v>
       </c>
       <c r="C303" s="5">
         <v>6.4386133600000006E-2</v>
       </c>
       <c r="D303" s="5">
         <v>184.11138462217926</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>0.77962738249999997</v>
       </c>
       <c r="C304" s="5">
         <v>7.0360243999999517E-3</v>
       </c>
       <c r="D304" s="5">
         <v>11.492809413988514</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>0.78539412590000002</v>
       </c>
       <c r="C305" s="5">
         <v>5.7667434000000517E-3</v>
       </c>
       <c r="D305" s="5">
         <v>9.2463094225980313</v>
       </c>
       <c r="E305" s="5">
         <v>0.70299707098078201</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>0.71541803849999996</v>
       </c>
       <c r="C306" s="5">
         <v>-6.9976087400000053E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-67.366259986773642</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>0.71642768970000004</v>
       </c>
       <c r="C307" s="5">
         <v>1.0096512000000724E-3</v>
       </c>
       <c r="D307" s="5">
         <v>1.7067365678635316</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>0.70944757290000005</v>
       </c>
       <c r="C308" s="5">
         <v>-6.9801167999999914E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-11.084938505822917</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>0.70642563140000003</v>
       </c>
       <c r="C309" s="5">
         <v>-3.0219415000000138E-3</v>
       </c>
       <c r="D309" s="5">
         <v>-4.9934179533065564</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>0.69885130179999999</v>
       </c>
       <c r="C310" s="5">
         <v>-7.5743296000000404E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-12.134181207526694</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>0.68848949459999997</v>
       </c>
       <c r="C311" s="5">
         <v>-1.0361807200000017E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-16.410741456214883</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>0.70290385840000003</v>
       </c>
       <c r="C312" s="5">
         <v>1.4414363800000052E-2</v>
       </c>
       <c r="D312" s="5">
         <v>28.228131016492462</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>0.70547232140000005</v>
       </c>
       <c r="C313" s="5">
         <v>2.5684630000000208E-3</v>
       </c>
       <c r="D313" s="5">
         <v>4.4740964638070313</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>0.70419170659999997</v>
       </c>
       <c r="C314" s="5">
         <v>-1.2806148000000794E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-2.1566934670000815</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>0.67641264270000001</v>
       </c>
       <c r="C315" s="5">
         <v>-2.7779063899999956E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-38.30503476216397</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>0.69390387679999999</v>
       </c>
       <c r="C316" s="5">
         <v>1.7491234099999975E-2</v>
       </c>
       <c r="D316" s="5">
         <v>35.847349912250891</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>0.69723295640000005</v>
       </c>
       <c r="C317" s="5">
         <v>3.3290796000000622E-3</v>
       </c>
       <c r="D317" s="5">
         <v>5.9114993712988229</v>
       </c>
       <c r="E317" s="5">
         <v>-11.225086436567654</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>0.70989438220000001</v>
       </c>
       <c r="C318" s="5">
         <v>1.2661425799999959E-2</v>
       </c>
       <c r="D318" s="5">
         <v>24.105203087682714</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>0.71105478990000004</v>
       </c>
       <c r="C319" s="5">
         <v>1.1604077000000323E-3</v>
       </c>
       <c r="D319" s="5">
         <v>1.9792757774939052</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>0.70725683029999997</v>
       </c>
       <c r="C320" s="5">
         <v>-3.797959600000067E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-6.2245821244364947</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>0.70611096340000001</v>
       </c>
       <c r="C321" s="5">
         <v>-1.1458668999999588E-3</v>
       </c>
       <c r="D321" s="5">
         <v>-1.9269568824944128</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>0.70208728229999995</v>
       </c>
       <c r="C322" s="5">
         <v>-4.023681100000065E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-6.6277509685853992</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>0.68551921199999999</v>
       </c>
       <c r="C323" s="5">
         <v>-1.656807029999996E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-24.916883214977549</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>0.70034310769999997</v>
       </c>
       <c r="C324" s="5">
         <v>1.4823895699999978E-2</v>
       </c>
       <c r="D324" s="5">
         <v>29.269104556364177</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>0.70224091089999996</v>
       </c>
       <c r="C325" s="5">
         <v>1.8978031999999923E-3</v>
       </c>
       <c r="D325" s="5">
         <v>3.3006880812638251</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>0.69532653280000001</v>
       </c>
       <c r="C326" s="5">
         <v>-6.9143780999999516E-3</v>
       </c>
       <c r="D326" s="5">
         <v>-11.196087541355881</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>0.67654350839999999</v>
       </c>
       <c r="C327" s="5">
         <v>-1.8783024400000015E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-28.008180033668562</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>0.71059305070000001</v>
       </c>
       <c r="C328" s="5">
         <v>3.4049542300000013E-2</v>
       </c>
       <c r="D328" s="5">
         <v>80.261382131296742</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>0.7126016355</v>
       </c>
       <c r="C329" s="5">
         <v>2.0085847999999906E-3</v>
       </c>
       <c r="D329" s="5">
         <v>3.4451909840129913</v>
       </c>
       <c r="E329" s="5">
         <v>2.2042387639495065</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>0.7026177025</v>
       </c>
       <c r="C330" s="5">
         <v>-9.9839330000000004E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-15.575737628003894</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>0.70402810660000004</v>
       </c>
       <c r="C331" s="5">
         <v>1.41040410000004E-3</v>
       </c>
       <c r="D331" s="5">
         <v>2.4356009285769531</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>0.70327497729999999</v>
       </c>
       <c r="C332" s="5">
         <v>-7.5312930000004386E-4</v>
       </c>
       <c r="D332" s="5">
         <v>-1.2761660277325837</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>0.70448441139999995</v>
       </c>
       <c r="C333" s="5">
         <v>1.209434099999962E-3</v>
       </c>
       <c r="D333" s="5">
         <v>2.0832920284555634</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>0.70483075449999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.4634310000003499E-4</v>
       </c>
       <c r="D334" s="5">
         <v>0.59154943404660099</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>0.68265415149999997</v>
       </c>
       <c r="C335" s="5">
         <v>-2.2176603000000017E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-31.861796485222616</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>0.70030904910000003</v>
       </c>
       <c r="C336" s="5">
         <v>1.7654897600000052E-2</v>
       </c>
       <c r="D336" s="5">
         <v>35.852623466877695</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>0.70229004620000002</v>
       </c>
       <c r="C337" s="5">
         <v>1.9809970999999926E-3</v>
       </c>
       <c r="D337" s="5">
         <v>3.447809460824125</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>0.68783315860000005</v>
       </c>
       <c r="C338" s="5">
         <v>-1.4456887599999968E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-22.088934924337302</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>0.67787517249999996</v>
       </c>
       <c r="C339" s="5">
         <v>-9.9579861000000935E-3</v>
       </c>
       <c r="D339" s="5">
         <v>-16.05411007643005</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>0.61951884909999999</v>
       </c>
       <c r="C340" s="5">
         <v>-5.8356323399999965E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-66.048610078811706</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>0.62025292330000004</v>
       </c>
       <c r="C341" s="5">
         <v>7.3407420000004553E-4</v>
       </c>
       <c r="D341" s="5">
         <v>1.431195411333519</v>
       </c>
       <c r="E341" s="5">
         <v>-12.959374157933713</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>0.59726155709999995</v>
       </c>
       <c r="C342" s="5">
         <v>-2.2991366200000085E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-36.445119240488374</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>0.59828898190000002</v>
       </c>
       <c r="C343" s="5">
         <v>1.0274248000000652E-3</v>
       </c>
       <c r="D343" s="5">
         <v>2.0839140746175211</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>0.59961852199999999</v>
       </c>
       <c r="C344" s="5">
         <v>1.3295400999999707E-3</v>
       </c>
       <c r="D344" s="5">
         <v>2.6995204548121432</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>0.60225346930000001</v>
       </c>
       <c r="C345" s="5">
         <v>2.6349473000000234E-3</v>
       </c>
       <c r="D345" s="5">
         <v>5.4025821477358127</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>0.60451456930000003</v>
       </c>
       <c r="C346" s="5">
         <v>2.2611000000000159E-3</v>
       </c>
       <c r="D346" s="5">
         <v>4.5994836840025366</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>0.68248671809999994</v>
       </c>
       <c r="C347" s="5">
         <v>7.7972148799999919E-2</v>
       </c>
       <c r="D347" s="5">
         <v>328.79447568085391</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>0.70309901500000005</v>
       </c>
       <c r="C348" s="5">
         <v>2.0612296900000104E-2</v>
       </c>
       <c r="D348" s="5">
         <v>42.91158190164532</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>0.70523399220000005</v>
       </c>
       <c r="C349" s="5">
         <v>2.1349771999999989E-3</v>
       </c>
       <c r="D349" s="5">
         <v>3.7053044380902511</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>0.58594957459999997</v>
       </c>
       <c r="C350" s="5">
         <v>-0.11928441760000008</v>
       </c>
       <c r="D350" s="5">
         <v>-89.177587713732692</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>0.58068054189999996</v>
       </c>
       <c r="C351" s="5">
         <v>-5.2690327000000092E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-10.272749110978364</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>0.62500420280000002</v>
       </c>
       <c r="C352" s="5">
         <v>4.4323660900000061E-2</v>
       </c>
       <c r="D352" s="5">
         <v>141.73969593334209</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>0.6246974998</v>
       </c>
       <c r="C353" s="5">
         <v>-3.0670300000001927E-4</v>
       </c>
       <c r="D353" s="5">
         <v>-0.58727906694510112</v>
       </c>
       <c r="E353" s="5">
         <v>0.71657485729417214</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>0.69251973639999997</v>
       </c>
       <c r="C354" s="5">
         <v>6.7822236599999974E-2</v>
       </c>
       <c r="D354" s="5">
         <v>244.46781245480457</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>0.69431588339999994</v>
       </c>
       <c r="C355" s="5">
         <v>1.7961469999999702E-3</v>
       </c>
       <c r="D355" s="5">
         <v>3.1571522801205676</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>0.69637119930000002</v>
       </c>
       <c r="C356" s="5">
         <v>2.0553159000000765E-3</v>
       </c>
       <c r="D356" s="5">
         <v>3.610652474791487</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>0.69969950790000002</v>
       </c>
       <c r="C357" s="5">
         <v>3.3283085999999962E-3</v>
       </c>
       <c r="D357" s="5">
         <v>5.8886003613277893</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>0.70504127270000005</v>
       </c>
       <c r="C358" s="5">
         <v>5.3417648000000373E-3</v>
       </c>
       <c r="D358" s="5">
         <v>9.5558748607715405</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>0.7814062571</v>
       </c>
       <c r="C359" s="5">
         <v>7.6364984399999947E-2</v>
       </c>
       <c r="D359" s="5">
         <v>243.51691049949292</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>0.70774787939999995</v>
       </c>
       <c r="C360" s="5">
         <v>-7.3658377700000055E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-69.519624902354266</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>0.71123301520000004</v>
       </c>
       <c r="C361" s="5">
         <v>3.4851358000000943E-3</v>
       </c>
       <c r="D361" s="5">
         <v>6.0718094660503708</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>0.78226167469999996</v>
       </c>
       <c r="C362" s="5">
         <v>7.1028659499999924E-2</v>
       </c>
       <c r="D362" s="5">
         <v>213.3875520415358</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>0.7748240314</v>
       </c>
       <c r="C363" s="5">
         <v>-7.4376432999999631E-3</v>
       </c>
       <c r="D363" s="5">
         <v>-10.83131879603193</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>0.72439057669999996</v>
       </c>
       <c r="C364" s="5">
         <v>-5.0433454700000047E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-55.410097668667646</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>0.72578046699999998</v>
       </c>
       <c r="C365" s="5">
         <v>1.3898903000000296E-3</v>
       </c>
       <c r="D365" s="5">
         <v>2.3268969280762608</v>
       </c>
       <c r="E365" s="5">
         <v>16.181106412681689</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>0.78960477080000002</v>
       </c>
       <c r="C366" s="5">
         <v>6.3824303800000037E-2</v>
       </c>
       <c r="D366" s="5">
         <v>174.95008256048899</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>0.79273510840000005</v>
       </c>
       <c r="C367" s="5">
         <v>3.1303376000000327E-3</v>
       </c>
       <c r="D367" s="5">
         <v>4.8624368841534649</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>0.79588181420000004</v>
       </c>
       <c r="C368" s="5">
         <v>3.1467057999999826E-3</v>
       </c>
       <c r="D368" s="5">
         <v>4.8686952629219293</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>0.69680835360000004</v>
       </c>
       <c r="C369" s="5">
         <v>-9.9073460599999996E-2</v>
       </c>
       <c r="D369" s="5">
         <v>-79.714897463521467</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>0.8046100786</v>
       </c>
       <c r="C370" s="5">
         <v>0.10780172499999996</v>
       </c>
       <c r="D370" s="5">
         <v>461.90828695263832</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>0.78675149730000005</v>
       </c>
       <c r="C371" s="5">
         <v>-1.7858581299999954E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-23.611968578532849</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>0.71196644350000005</v>
       </c>
       <c r="C372" s="5">
         <v>-7.4785053800000001E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-69.83777596747305</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>0.71461093470000003</v>
       </c>
       <c r="C373" s="5">
         <v>2.6444911999999876E-3</v>
       </c>
       <c r="D373" s="5">
         <v>4.5494106867031814</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>0.68543080769999998</v>
       </c>
       <c r="C374" s="5">
         <v>-2.9180127000000056E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-39.364416859654284</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>0.77676240620000003</v>
       </c>
       <c r="C375" s="5">
         <v>9.1331598500000055E-2</v>
       </c>
       <c r="D375" s="5">
         <v>348.63684132096091</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>0.81833781039999998</v>
       </c>
       <c r="C376" s="5">
         <v>4.1575404199999944E-2</v>
       </c>
       <c r="D376" s="5">
         <v>86.953255508136024</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>0.8212888384</v>
       </c>
       <c r="C377" s="5">
         <v>2.9510280000000222E-3</v>
       </c>
       <c r="D377" s="5">
         <v>4.4142167409547683</v>
       </c>
       <c r="E377" s="5">
         <v>13.1594022907205</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>0.79120826580000003</v>
       </c>
       <c r="C378" s="5">
         <v>-3.0080572599999966E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-36.094425902026238</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>0.79565012930000001</v>
       </c>
       <c r="C379" s="5">
         <v>4.4418634999999762E-3</v>
       </c>
       <c r="D379" s="5">
         <v>6.9487871258636646</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>0.79958339239999998</v>
       </c>
       <c r="C380" s="5">
         <v>3.9332630999999729E-3</v>
       </c>
       <c r="D380" s="5">
         <v>6.0961266459160335</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>0.79197214159999996</v>
       </c>
       <c r="C381" s="5">
         <v>-7.6112508000000245E-3</v>
       </c>
       <c r="D381" s="5">
         <v>-10.84336264674991</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>0.80198616830000002</v>
       </c>
       <c r="C382" s="5">
         <v>1.0014026700000067E-2</v>
       </c>
       <c r="D382" s="5">
         <v>16.274284679218056</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>0.79289653869999999</v>
       </c>
       <c r="C383" s="5">
         <v>-9.0896296000000376E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-12.784088090588174</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>0.81537991389999998</v>
       </c>
       <c r="C384" s="5">
         <v>2.2483375199999989E-2</v>
       </c>
       <c r="D384" s="5">
         <v>39.869119826908303</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>0.81680096140000003</v>
       </c>
       <c r="C385" s="5">
         <v>1.42104750000005E-3</v>
       </c>
       <c r="D385" s="5">
         <v>2.1115285166618536</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>0.78670882149999999</v>
       </c>
       <c r="C386" s="5">
         <v>-3.0092139900000037E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-36.265679922073858</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>0.78178708210000003</v>
       </c>
       <c r="C387" s="5">
         <v>-4.9217393999999581E-3</v>
       </c>
       <c r="D387" s="5">
         <v>-7.2543304898163079</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>0.8055983015</v>
       </c>
       <c r="C388" s="5">
         <v>2.3811219399999972E-2</v>
       </c>
       <c r="D388" s="5">
         <v>43.337762843836188</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>0.81043909120000002</v>
       </c>
       <c r="C389" s="5">
         <v>4.8407897000000144E-3</v>
       </c>
       <c r="D389" s="5">
         <v>7.4538715754505214</v>
       </c>
       <c r="E389" s="5">
         <v>-1.3210635153811379</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>0.79583384710000005</v>
       </c>
       <c r="C390" s="5">
         <v>-1.460524409999997E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-19.605877298826247</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>0.8012590637</v>
       </c>
       <c r="C391" s="5">
         <v>5.4252165999999491E-3</v>
       </c>
       <c r="D391" s="5">
         <v>8.4942174699948794</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>0.80558132299999996</v>
       </c>
       <c r="C392" s="5">
         <v>4.3222592999999643E-3</v>
       </c>
       <c r="D392" s="5">
         <v>6.6687491926728626</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>0.88855818580000001</v>
       </c>
       <c r="C393" s="5">
         <v>8.2976862800000051E-2</v>
       </c>
       <c r="D393" s="5">
         <v>224.27823504754917</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>0.79921264469999997</v>
       </c>
       <c r="C394" s="5">
         <v>-8.9345541100000037E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-71.963894116113309</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>0.79796085210000001</v>
       </c>
       <c r="C395" s="5">
         <v>-1.2517925999999679E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-1.8634315829710757</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>0.81248272519999998</v>
       </c>
       <c r="C396" s="5">
         <v>1.4521873099999971E-2</v>
       </c>
       <c r="D396" s="5">
         <v>24.162544939571152</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>0.8109309442</v>
       </c>
       <c r="C397" s="5">
         <v>-1.5517809999999743E-3</v>
       </c>
       <c r="D397" s="5">
         <v>-2.2679869496174399</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>0.88866430649999995</v>
       </c>
       <c r="C398" s="5">
         <v>7.7733362299999942E-2</v>
       </c>
       <c r="D398" s="5">
         <v>199.94827469800796</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>0.88449924550000003</v>
       </c>
       <c r="C399" s="5">
         <v>-4.1650609999999144E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-5.4815136326014198</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>0.89811905930000002</v>
       </c>
       <c r="C400" s="5">
         <v>1.3619813799999991E-2</v>
       </c>
       <c r="D400" s="5">
         <v>20.126093002560875</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>0.90335896199999999</v>
       </c>
       <c r="C401" s="5">
         <v>5.2399026999999654E-3</v>
       </c>
       <c r="D401" s="5">
         <v>7.2302542391025515</v>
       </c>
       <c r="E401" s="5">
         <v>11.465373747262797</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>0.90240588099999997</v>
       </c>
       <c r="C402" s="5">
         <v>-9.5308100000002227E-4</v>
       </c>
       <c r="D402" s="5">
         <v>-1.2587287770577049</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>0.90821914260000003</v>
       </c>
       <c r="C403" s="5">
         <v>5.8132616000000636E-3</v>
       </c>
       <c r="D403" s="5">
         <v>8.0102104676309516</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>0.91227958949999999</v>
       </c>
       <c r="C404" s="5">
         <v>4.0604468999999588E-3</v>
       </c>
       <c r="D404" s="5">
         <v>5.498840339388944</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>0.88738310610000004</v>
       </c>
       <c r="C405" s="5">
         <v>-2.4896483399999947E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-28.25388731750904</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>0.99643477550000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.1090516694</v>
       </c>
       <c r="D406" s="5">
         <v>301.83950925914911</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>0.99701610110000005</v>
       </c>
       <c r="C407" s="5">
         <v>5.8132560000001554E-4</v>
       </c>
       <c r="D407" s="5">
         <v>0.7023374500704449</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>0.90880231909999998</v>
       </c>
       <c r="C408" s="5">
         <v>-8.8213782000000074E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-67.099154684888276</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1.0062574784</v>
       </c>
       <c r="C409" s="5">
         <v>9.7455159300000038E-2</v>
       </c>
       <c r="D409" s="5">
         <v>239.52857670454017</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>0.99111023070000004</v>
       </c>
       <c r="C410" s="5">
         <v>-1.5147247699999977E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-16.640700281025488</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>0.98690057909999995</v>
       </c>
       <c r="C411" s="5">
         <v>-4.2096516000000861E-3</v>
       </c>
       <c r="D411" s="5">
         <v>-4.9794946212462721</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>0.99426014610000002</v>
       </c>
       <c r="C412" s="5">
         <v>7.3595670000000668E-3</v>
       </c>
       <c r="D412" s="5">
         <v>9.3250116836899544</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1.000929333</v>
       </c>
       <c r="C413" s="5">
         <v>6.6691868999999571E-3</v>
       </c>
       <c r="D413" s="5">
         <v>8.352920860902735</v>
       </c>
       <c r="E413" s="5">
         <v>10.800841648150939</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1.007654737</v>
       </c>
       <c r="C414" s="5">
         <v>6.7254039999999904E-3</v>
       </c>
       <c r="D414" s="5">
         <v>8.3677381999984313</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1.0142163263999999</v>
       </c>
       <c r="C415" s="5">
         <v>6.5615893999999564E-3</v>
       </c>
       <c r="D415" s="5">
         <v>8.1001154700976343</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1.0181267691</v>
       </c>
       <c r="C416" s="5">
         <v>3.9104427000000719E-3</v>
       </c>
       <c r="D416" s="5">
         <v>4.726142574217107</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1.0858355181999999</v>
       </c>
       <c r="C417" s="5">
         <v>6.770874909999991E-2</v>
       </c>
       <c r="D417" s="5">
         <v>116.54404595824049</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1.0942261579000001</v>
       </c>
       <c r="C418" s="5">
         <v>8.390639700000202E-3</v>
       </c>
       <c r="D418" s="5">
         <v>9.6772589710267365</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1.0924955091999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.7306487000001702E-3</v>
       </c>
       <c r="D419" s="5">
         <v>-1.8815193140047315</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1.1055096678</v>
       </c>
       <c r="C420" s="5">
         <v>1.3014158600000103E-2</v>
       </c>
       <c r="D420" s="5">
         <v>15.269554138098229</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1.0994337716</v>
       </c>
       <c r="C421" s="5">
         <v>-6.0758962000000416E-3</v>
       </c>
       <c r="D421" s="5">
         <v>-6.3994631863917295</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1.0918404649</v>
       </c>
       <c r="C422" s="5">
         <v>-7.5933067000000243E-3</v>
       </c>
       <c r="D422" s="5">
         <v>-7.980186073304596</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1.0875488508</v>
       </c>
       <c r="C423" s="5">
         <v>-4.2916141000000074E-3</v>
       </c>
       <c r="D423" s="5">
         <v>-4.616104099673346</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1.0959728093000001</v>
       </c>
       <c r="C424" s="5">
         <v>8.423958500000106E-3</v>
       </c>
       <c r="D424" s="5">
         <v>9.7013745449489477</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1.1033439625000001</v>
       </c>
       <c r="C425" s="5">
         <v>7.3711532000000357E-3</v>
       </c>
       <c r="D425" s="5">
         <v>8.3761501886515433</v>
       </c>
       <c r="E425" s="5">
         <v>10.231954057439951</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1.111048861</v>
       </c>
       <c r="C426" s="5">
         <v>7.7048984999998904E-3</v>
       </c>
       <c r="D426" s="5">
         <v>8.7093320127389795</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1.1184400335</v>
       </c>
       <c r="C427" s="5">
         <v>7.3911724999999873E-3</v>
       </c>
       <c r="D427" s="5">
         <v>8.2815700339520237</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1.1217929803</v>
       </c>
       <c r="C428" s="5">
         <v>3.3529467999999785E-3</v>
       </c>
       <c r="D428" s="5">
         <v>3.6573663887898622</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1.0860161639999999</v>
       </c>
       <c r="C429" s="5">
         <v>-3.5776816300000069E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-32.222920043468562</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1.0918507564</v>
       </c>
       <c r="C430" s="5">
         <v>5.8345924000000604E-3</v>
       </c>
       <c r="D430" s="5">
         <v>6.6409194328143295</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1.0884639683999999</v>
       </c>
       <c r="C431" s="5">
         <v>-3.3867880000000294E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-3.6594029323139377</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1.1029272307</v>
       </c>
       <c r="C432" s="5">
         <v>1.4463262300000057E-2</v>
       </c>
       <c r="D432" s="5">
         <v>17.163848122186455</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1.0964390689000001</v>
       </c>
       <c r="C433" s="5">
         <v>-6.488161799999892E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-6.835230556312677</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1.0932833982000001</v>
       </c>
       <c r="C434" s="5">
         <v>-3.1556707000000017E-3</v>
       </c>
       <c r="D434" s="5">
         <v>-3.399580262980495</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1.0926973611999999</v>
       </c>
       <c r="C435" s="5">
         <v>-5.8603700000015024E-4</v>
       </c>
       <c r="D435" s="5">
         <v>-0.64134771046000516</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1.0943481968</v>
       </c>
       <c r="C436" s="5">
         <v>1.6508356000000113E-3</v>
       </c>
       <c r="D436" s="5">
         <v>1.8280878110925824</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1.0923216672</v>
       </c>
       <c r="C437" s="5">
         <v>-2.0265295999999378E-3</v>
       </c>
       <c r="D437" s="5">
         <v>-2.1996834156775669</v>
       </c>
       <c r="E437" s="5">
         <v>-0.99898995006283409</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1.0894516279999999</v>
       </c>
       <c r="C438" s="5">
         <v>-2.870039200000063E-3</v>
       </c>
       <c r="D438" s="5">
         <v>-3.1077935311081051</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1.0889504571999999</v>
       </c>
       <c r="C439" s="5">
         <v>-5.0117080000000591E-4</v>
       </c>
       <c r="D439" s="5">
         <v>-0.55063084114872485</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1.0880922304</v>
+        <v>1.0879228889000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-8.5822679999991713E-4</v>
+        <v>-1.027568299999837E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-0.94165873022127311</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1264997176180902</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1.0892359293</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.3130403999999096E-3</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.4579617491894847</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>