--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5870614B-22D1-49D6-9078-C5D2009BC6AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F5A6DC1C-8DCF-4252-8E94-7CE02142B1DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{58E59072-69B2-46A2-88A9-EFFDC3EB47B7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B998F3A7-CD36-4B65-BAC2-5B85E20D4487}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B6CECFD-2035-46F7-9182-D6BEF5CFAE1E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{244117F3-3053-4E69-AF62-B98B5483C3F2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.3070037988000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.3083501742999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.3463754999998301E-3</v>
       </c>
       <c r="D7" s="5">
         <v>1.2431760836451478</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.306075493</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2746812999998589E-3</v>
       </c>
       <c r="D8" s="5">
         <v>-2.0664704698298841</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.3369947062</v>
       </c>
       <c r="C9" s="5">
         <v>3.0919213200000017E-2</v>
       </c>
       <c r="D9" s="5">
         <v>32.414908962822885</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.3164981362999999</v>
       </c>
       <c r="C10" s="5">
         <v>-2.049656990000015E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-16.921866384325945</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.2765901814</v>
       </c>
       <c r="C11" s="5">
         <v>-3.9907954899999876E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-30.884569993176981</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.2621600874000001</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4430093999999949E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.752033575205834</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.2343362985999999</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7823788800000138E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-23.470531606133683</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.1712927743999999</v>
       </c>
       <c r="C14" s="5">
         <v>-6.3043524200000034E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-46.693083436496899</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.267677414</v>
       </c>
       <c r="C15" s="5">
         <v>9.6384639600000099E-2</v>
       </c>
       <c r="D15" s="5">
         <v>158.29705924162246</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1.2535655513999999</v>
       </c>
       <c r="C16" s="5">
         <v>-1.411186260000008E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-12.570185640660991</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1.2641103977000001</v>
       </c>
       <c r="C17" s="5">
         <v>1.0544846300000188E-2</v>
       </c>
       <c r="D17" s="5">
         <v>10.574619762883275</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1.3041814682999999</v>
       </c>
       <c r="C18" s="5">
         <v>4.0071070599999814E-2</v>
       </c>
       <c r="D18" s="5">
         <v>45.42405668626013</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1.3111952085</v>
       </c>
       <c r="C19" s="5">
         <v>7.0137402000001181E-3</v>
       </c>
       <c r="D19" s="5">
         <v>6.6478106450458263</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1.3079463819999999</v>
       </c>
       <c r="C20" s="5">
         <v>-3.2488265000001348E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.9331249738325793</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1.2326046874000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.5341694599999842E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-50.931081169975336</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1.2151999573000001</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7404730099999988E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-15.688431713748086</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.1820741842</v>
       </c>
       <c r="C23" s="5">
         <v>-3.3125773100000089E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-28.226546210142324</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.3659243756999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18385019149999993</v>
       </c>
       <c r="D24" s="5">
         <v>466.73896345597291</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.3371353338</v>
       </c>
       <c r="C25" s="5">
         <v>-2.8789041899999868E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-22.556580965483029</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.2656141719</v>
       </c>
       <c r="C26" s="5">
         <v>-7.1521161900000019E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-48.297496960566868</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.2690771745</v>
       </c>
       <c r="C27" s="5">
         <v>3.4630025999999869E-3</v>
       </c>
       <c r="D27" s="5">
         <v>3.3333347175350525</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.251265217</v>
       </c>
       <c r="C28" s="5">
         <v>-1.7811957499999975E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-15.601239368932196</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.2629779262</v>
       </c>
       <c r="C29" s="5">
         <v>1.1712709200000004E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.829570582203441</v>
       </c>
       <c r="E29" s="5">
         <v>-8.9586439765110271E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1.1975424775000001</v>
       </c>
       <c r="C30" s="5">
         <v>-6.5435448699999954E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-47.186858457294619</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1.2157825861</v>
       </c>
       <c r="C31" s="5">
         <v>1.8240108599999916E-2</v>
       </c>
       <c r="D31" s="5">
         <v>19.889154919914965</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1.2114252548</v>
       </c>
       <c r="C32" s="5">
         <v>-4.3573313000000446E-3</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2169955428940202</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1.2332332439</v>
       </c>
       <c r="C33" s="5">
         <v>2.1807989100000036E-2</v>
       </c>
       <c r="D33" s="5">
         <v>23.874867073435734</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1.3189182617999999</v>
       </c>
       <c r="C34" s="5">
         <v>8.5685017899999938E-2</v>
       </c>
       <c r="D34" s="5">
         <v>123.90917944408883</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1.2874245541</v>
       </c>
       <c r="C35" s="5">
         <v>-3.1493707699999929E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-25.174974158793219</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1.2558517065000001</v>
       </c>
       <c r="C36" s="5">
         <v>-3.1572847599999898E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-25.76668303949473</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1.2304449066000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.5406799900000054E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-21.749746428772088</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1.2613317039</v>
       </c>
       <c r="C38" s="5">
         <v>3.0886797299999991E-2</v>
       </c>
       <c r="D38" s="5">
         <v>34.649786578624386</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1.271429218</v>
       </c>
       <c r="C39" s="5">
         <v>1.0097514099999927E-2</v>
       </c>
       <c r="D39" s="5">
         <v>10.0409943650684</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1.2485047109</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2924507099999936E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-19.614822553849422</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1.2603307131999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.182600229999986E-2</v>
       </c>
       <c r="D41" s="5">
         <v>11.977821129695275</v>
       </c>
       <c r="E41" s="5">
         <v>-0.20960089207299193</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1.2889639352</v>
       </c>
       <c r="C42" s="5">
         <v>2.8633222000000069E-2</v>
       </c>
       <c r="D42" s="5">
         <v>30.94078972391776</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1.3289121913999999</v>
       </c>
       <c r="C43" s="5">
         <v>3.9948256199999976E-2</v>
       </c>
       <c r="D43" s="5">
         <v>44.233530618976879</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1.4184508814000001</v>
       </c>
       <c r="C44" s="5">
         <v>8.9538690000000143E-2</v>
       </c>
       <c r="D44" s="5">
         <v>118.68358766470877</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1.3384029228000001</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0047958600000024E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-50.195234632991117</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1.3215121085999999</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6890814200000159E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-14.135974548978158</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1.2938646776</v>
       </c>
       <c r="C47" s="5">
         <v>-2.7647430999999889E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-22.408790740052609</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1.2471187519</v>
       </c>
       <c r="C48" s="5">
         <v>-4.6745925700000024E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-35.697563238002203</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1.2287718026000001</v>
       </c>
       <c r="C49" s="5">
         <v>-1.8346949299999915E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-16.293125084934811</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1.2570357300999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.8263927499999841E-2</v>
       </c>
       <c r="D50" s="5">
         <v>31.376178899615994</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1.1724604708999999</v>
       </c>
       <c r="C51" s="5">
         <v>-8.4575259199999975E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-56.648208718119797</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1.2492208836000001</v>
       </c>
       <c r="C52" s="5">
         <v>7.6760412700000114E-2</v>
       </c>
       <c r="D52" s="5">
         <v>114.03870547250033</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1.260681945</v>
       </c>
       <c r="C53" s="5">
         <v>1.1461061399999917E-2</v>
       </c>
       <c r="D53" s="5">
         <v>11.582366201796624</v>
       </c>
       <c r="E53" s="5">
         <v>2.7868225087379628E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1.0831561917000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.17752575329999987</v>
       </c>
       <c r="D54" s="5">
         <v>-83.818206949108031</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1.1313087579000001</v>
       </c>
       <c r="C55" s="5">
         <v>4.8152566199999969E-2</v>
       </c>
       <c r="D55" s="5">
         <v>68.531369737106147</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1.1171246506000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.4184107299999971E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-14.050009869864144</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1.1357343461</v>
       </c>
       <c r="C57" s="5">
         <v>1.8609695499999912E-2</v>
       </c>
       <c r="D57" s="5">
         <v>21.927450865511645</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1.1187564113999999</v>
       </c>
       <c r="C58" s="5">
         <v>-1.6977934700000086E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-16.534820646945214</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1.0989850792</v>
       </c>
       <c r="C59" s="5">
         <v>-1.9771332199999936E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-19.26253546813096</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1.1388185193</v>
       </c>
       <c r="C60" s="5">
         <v>3.9833440100000006E-2</v>
       </c>
       <c r="D60" s="5">
         <v>53.303721789314373</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1.2273672793999999</v>
       </c>
       <c r="C61" s="5">
         <v>8.8548760099999901E-2</v>
       </c>
       <c r="D61" s="5">
         <v>145.60671839497829</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1.1606727331</v>
       </c>
       <c r="C62" s="5">
         <v>-6.6694546299999935E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-48.852679172335137</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1.1705639271999999</v>
       </c>
       <c r="C63" s="5">
         <v>9.8911940999999448E-3</v>
       </c>
       <c r="D63" s="5">
         <v>10.719535307816773</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1.1513324175999999</v>
       </c>
       <c r="C64" s="5">
         <v>-1.9231509599999974E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-18.027692792148255</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1.1615873005999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.0254882999999992E-2</v>
       </c>
       <c r="D65" s="5">
         <v>11.22783062666517</v>
       </c>
       <c r="E65" s="5">
         <v>-7.8604000630785649</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1.1787143282000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.7127027600000178E-2</v>
       </c>
       <c r="D66" s="5">
         <v>19.201162026162024</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1.1359150881</v>
       </c>
       <c r="C67" s="5">
         <v>-4.2799240100000135E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-35.842465591185281</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1.1178632945</v>
       </c>
       <c r="C68" s="5">
         <v>-1.8051793599999977E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-17.488603954260629</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1.1363966381999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.8533343699999927E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.813361960027922</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1.1173501857999999</v>
       </c>
       <c r="C70" s="5">
         <v>-1.9046452400000025E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-18.358235354307851</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1.1038603487</v>
       </c>
       <c r="C71" s="5">
         <v>-1.3489837099999846E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.563348227837757</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1.1346697582</v>
       </c>
       <c r="C72" s="5">
         <v>3.0809409499999996E-2</v>
       </c>
       <c r="D72" s="5">
         <v>39.143895425031097</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1.1263368548999999</v>
       </c>
       <c r="C73" s="5">
         <v>-8.3329033000001385E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-8.4652964889761826</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1.0708177293000001</v>
       </c>
       <c r="C74" s="5">
         <v>-5.551912559999983E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-45.478587554711616</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1.0699055499000001</v>
       </c>
       <c r="C75" s="5">
         <v>-9.1217939999999054E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-1.01744797634582</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1.0560055126000001</v>
       </c>
       <c r="C76" s="5">
         <v>-1.3900037300000001E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.523065215959685</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1.0610063402000001</v>
       </c>
       <c r="C77" s="5">
         <v>5.0008275999999796E-3</v>
       </c>
       <c r="D77" s="5">
         <v>5.8331019251948169</v>
       </c>
       <c r="E77" s="5">
         <v>-8.6589239007732193</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1.0817537808</v>
       </c>
       <c r="C78" s="5">
         <v>2.0747440599999889E-2</v>
       </c>
       <c r="D78" s="5">
         <v>26.161054966396403</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1.0270036642</v>
       </c>
       <c r="C79" s="5">
         <v>-5.4750116599999954E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-46.380488125205929</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1.1151796465999999</v>
       </c>
       <c r="C80" s="5">
         <v>8.8175982399999908E-2</v>
       </c>
       <c r="D80" s="5">
         <v>168.70397791947167</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1.0316930417000001</v>
       </c>
       <c r="C81" s="5">
         <v>-8.3486604899999817E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-60.693171471697994</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1.0178819187999999</v>
       </c>
       <c r="C82" s="5">
         <v>-1.3811122900000194E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-14.93267415557521</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1.1098052695</v>
       </c>
       <c r="C83" s="5">
         <v>9.1923350700000128E-2</v>
       </c>
       <c r="D83" s="5">
         <v>182.22312278406613</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1.1340457769000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.4240507400000055E-2</v>
       </c>
       <c r="D84" s="5">
         <v>29.600189603033389</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1.1223955591999999</v>
       </c>
       <c r="C85" s="5">
         <v>-1.1650217700000187E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-11.654537450154479</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1.1804095672999999</v>
       </c>
       <c r="C86" s="5">
         <v>5.8014008100000014E-2</v>
       </c>
       <c r="D86" s="5">
         <v>83.0801979344713</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1.1670790498000001</v>
       </c>
       <c r="C87" s="5">
         <v>-1.3330517499999806E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-12.740920450394345</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1.1547840878</v>
       </c>
       <c r="C88" s="5">
         <v>-1.2294962000000131E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-11.934417129654074</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1.1504380194999999</v>
       </c>
       <c r="C89" s="5">
         <v>-4.3460683000000611E-3</v>
       </c>
       <c r="D89" s="5">
         <v>-4.4239191751990088</v>
       </c>
       <c r="E89" s="5">
         <v>8.4289486227897559</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1.1844085454</v>
       </c>
       <c r="C90" s="5">
         <v>3.3970525900000048E-2</v>
       </c>
       <c r="D90" s="5">
         <v>41.794594902380602</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1.2209358085999999</v>
       </c>
       <c r="C91" s="5">
         <v>3.6527263199999993E-2</v>
       </c>
       <c r="D91" s="5">
         <v>43.977818723913131</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1.2087500841000001</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2185724499999884E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-11.340713376865509</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1.2360479702</v>
       </c>
       <c r="C93" s="5">
         <v>2.7297886099999946E-2</v>
       </c>
       <c r="D93" s="5">
         <v>30.733142729906902</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1.3279311589</v>
       </c>
       <c r="C94" s="5">
         <v>9.1883188700000007E-2</v>
       </c>
       <c r="D94" s="5">
         <v>136.41924595731481</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1.3173643164</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0566842500000062E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-9.1418250895486715</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1.2397123540999999</v>
       </c>
       <c r="C96" s="5">
         <v>-7.7651962300000044E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-51.762987393763368</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1.2212806489000001</v>
       </c>
       <c r="C97" s="5">
         <v>-1.8431705199999815E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-16.452288135075634</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1.2888121179000001</v>
       </c>
       <c r="C98" s="5">
         <v>6.7531468999999955E-2</v>
       </c>
       <c r="D98" s="5">
         <v>90.76101321605104</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1.3638447027</v>
       </c>
       <c r="C99" s="5">
         <v>7.5032584799999968E-2</v>
       </c>
       <c r="D99" s="5">
         <v>97.198553255367329</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1.3525785373999999</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1266165300000131E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-9.4745177343453335</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1.3358406685999999</v>
       </c>
       <c r="C101" s="5">
         <v>-1.6737868799999944E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-13.879601374122307</v>
       </c>
       <c r="E101" s="5">
         <v>16.115831184071894</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1.2881707589</v>
       </c>
       <c r="C102" s="5">
         <v>-4.7669909699999957E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-35.341547541935157</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1.3078337743999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.9663015499999936E-2</v>
       </c>
       <c r="D103" s="5">
         <v>19.935940590139811</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1.3027117439</v>
       </c>
       <c r="C104" s="5">
         <v>-5.12203049999993E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5997845631502665</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1.3312749138</v>
       </c>
       <c r="C105" s="5">
         <v>2.8563169899999963E-2</v>
       </c>
       <c r="D105" s="5">
         <v>29.727796216398406</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1.3329726762</v>
       </c>
       <c r="C106" s="5">
         <v>1.6977624000000802E-3</v>
       </c>
       <c r="D106" s="5">
         <v>1.5411285125262131</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1.2220431142999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.11092956190000014</v>
       </c>
       <c r="D107" s="5">
         <v>-64.748031474885281</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1.3524213894999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.1303782752</v>
       </c>
       <c r="D108" s="5">
         <v>237.52506548185829</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1.3160297620000001</v>
       </c>
       <c r="C109" s="5">
         <v>-3.6391627499999801E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-27.915123026559773</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1.2939023904</v>
       </c>
       <c r="C110" s="5">
         <v>-2.2127371600000112E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-18.411368083705348</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1.3677842836</v>
       </c>
       <c r="C111" s="5">
         <v>7.3881893200000048E-2</v>
       </c>
       <c r="D111" s="5">
         <v>94.71218400070336</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1.5485701298000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.18078584620000004</v>
       </c>
       <c r="D112" s="5">
         <v>343.56699633539131</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1.5217370729999999</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6833056800000143E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-18.921646913958355</v>
       </c>
       <c r="E113" s="5">
         <v>13.916061156816317</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1.4923637923999999</v>
       </c>
       <c r="C114" s="5">
         <v>-2.9373280599999996E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-20.85545433538001</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1.6006408967000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.10827710430000015</v>
       </c>
       <c r="D115" s="5">
         <v>131.75572113172177</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1.5985967587000001</v>
       </c>
       <c r="C116" s="5">
         <v>-2.0441380000000287E-3</v>
       </c>
       <c r="D116" s="5">
         <v>-1.5217712649381654</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1.6280876034</v>
       </c>
       <c r="C117" s="5">
         <v>2.9490844699999963E-2</v>
       </c>
       <c r="D117" s="5">
         <v>24.527737397692007</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1.5412799744000001</v>
       </c>
       <c r="C118" s="5">
         <v>-8.6807628999999942E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-48.186229790356272</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1.5330918279000001</v>
       </c>
       <c r="C119" s="5">
         <v>-8.1881464999999931E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-6.1920608535412924</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1.6708751815</v>
       </c>
       <c r="C120" s="5">
         <v>0.13778335359999994</v>
       </c>
       <c r="D120" s="5">
         <v>180.87305302715978</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1.7113261984000001</v>
       </c>
       <c r="C121" s="5">
         <v>4.0451016900000081E-2</v>
       </c>
       <c r="D121" s="5">
         <v>33.249469437935986</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1.692989748</v>
       </c>
       <c r="C122" s="5">
         <v>-1.8336450400000093E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-12.126413668211889</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1.6665691386999999</v>
       </c>
       <c r="C123" s="5">
         <v>-2.642060930000012E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-17.200429187420909</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1.6482563014</v>
       </c>
       <c r="C124" s="5">
         <v>-1.8312837299999885E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-12.417585701614032</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1.7124102784999999</v>
       </c>
       <c r="C125" s="5">
         <v>6.4153977099999926E-2</v>
       </c>
       <c r="D125" s="5">
         <v>58.123702339377758</v>
       </c>
       <c r="E125" s="5">
         <v>12.529970445163752</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1.7953826238999999</v>
       </c>
       <c r="C126" s="5">
         <v>8.297234539999998E-2</v>
       </c>
       <c r="D126" s="5">
         <v>76.437258290690707</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1.7984733556000001</v>
       </c>
       <c r="C127" s="5">
         <v>3.0907317000001822E-3</v>
       </c>
       <c r="D127" s="5">
         <v>2.0854589122362377</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1.8005686220999999</v>
       </c>
       <c r="C128" s="5">
         <v>2.0952664999998039E-3</v>
       </c>
       <c r="D128" s="5">
         <v>1.4070230020480023</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1.7191952456999999</v>
       </c>
       <c r="C129" s="5">
         <v>-8.1373376399999975E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-42.590166560138755</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1.7504789128</v>
       </c>
       <c r="C130" s="5">
         <v>3.1283667100000079E-2</v>
       </c>
       <c r="D130" s="5">
         <v>24.159565174338859</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1.7407706200999999</v>
       </c>
       <c r="C131" s="5">
         <v>-9.7082927000000652E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-6.4559909943958989</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1.6705492939</v>
       </c>
       <c r="C132" s="5">
         <v>-7.0221326199999989E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-38.988322966915632</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1.6934292448999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.2879950999999954E-2</v>
       </c>
       <c r="D133" s="5">
         <v>17.731621481366176</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1.6875169833999999</v>
       </c>
       <c r="C134" s="5">
         <v>-5.9122615000000156E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-4.1100348898594374</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1.6702202665000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.7296716899999787E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-11.62953065561425</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1.6561175133999999</v>
       </c>
       <c r="C136" s="5">
         <v>-1.4102753100000198E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-9.6748256176112601</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1.6278363988</v>
       </c>
       <c r="C137" s="5">
         <v>-2.8281114599999935E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-18.672904176963755</v>
       </c>
       <c r="E137" s="5">
         <v>-4.9388794707587946</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1.5963782001</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1458198699999995E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-20.87742735601249</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1.5029373289000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.3440871199999886E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-51.509016400090005</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1.5087530756</v>
       </c>
       <c r="C140" s="5">
         <v>5.8157466999999574E-3</v>
       </c>
       <c r="D140" s="5">
         <v>4.7436166945865388</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1.5159801034</v>
       </c>
       <c r="C141" s="5">
         <v>7.2270277999999522E-3</v>
       </c>
       <c r="D141" s="5">
         <v>5.9019594729803782</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1.4401972557</v>
       </c>
       <c r="C142" s="5">
         <v>-7.5782847699999989E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-45.956715989806</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1.4243001111</v>
       </c>
       <c r="C143" s="5">
         <v>-1.5897144600000024E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-12.470519768720024</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1.4518428847</v>
       </c>
       <c r="C144" s="5">
         <v>2.7542773600000015E-2</v>
       </c>
       <c r="D144" s="5">
         <v>25.839605456929803</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1.4806965001000001</v>
       </c>
       <c r="C145" s="5">
         <v>2.8853615400000088E-2</v>
       </c>
       <c r="D145" s="5">
         <v>26.635990691607581</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1.4792448957</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4516044000001393E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-1.1701003894727058</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1.4787250075</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1988819999992941E-4</v>
       </c>
       <c r="D147" s="5">
         <v>-0.4209318678796925</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1.4705193262</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2056812999999895E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-6.4594695119389094</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1.4540134866000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.6505839599999961E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-12.668206554302019</v>
       </c>
       <c r="E149" s="5">
         <v>-10.678156129703066</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1.3999113374000001</v>
       </c>
       <c r="C150" s="5">
         <v>-5.4102149200000005E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-36.556789607471138</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1.4051156627000001</v>
       </c>
       <c r="C151" s="5">
         <v>5.2043253000000345E-3</v>
       </c>
       <c r="D151" s="5">
         <v>4.5534887989898465</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1.4233276764</v>
       </c>
       <c r="C152" s="5">
         <v>1.8212013699999918E-2</v>
       </c>
       <c r="D152" s="5">
         <v>16.711548866055061</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1.4123149919</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1012684500000036E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-8.899638573536361</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1.4331169506000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.0801958700000123E-2</v>
       </c>
       <c r="D154" s="5">
         <v>19.179281421742346</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1.4123658954</v>
       </c>
       <c r="C155" s="5">
         <v>-2.075105520000009E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-16.056500343224734</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1.335201869</v>
       </c>
       <c r="C156" s="5">
         <v>-7.7164026399999974E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-49.043860892986416</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1.2732895120000001</v>
       </c>
       <c r="C157" s="5">
         <v>-6.1912356999999973E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-43.433049993568616</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>1.2743019948000001</v>
+        <v>1.2743019949000001</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0124827999999919E-3</v>
+        <v>1.0124829000000002E-3</v>
       </c>
       <c r="D158" s="5">
-        <v>0.95838935084717747</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0.95838944591888353</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1.2821327677000001</v>
       </c>
       <c r="C159" s="5">
-        <v>7.8307729000000048E-3</v>
+        <v>7.8307727999999965E-3</v>
       </c>
       <c r="D159" s="5">
-        <v>7.6285874740754434</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>7.6285873727223841</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1.2853978480999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.2650803999998423E-3</v>
       </c>
       <c r="D160" s="5">
         <v>3.0990886084343972</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1.2765900062</v>
       </c>
       <c r="C161" s="5">
         <v>-8.8078418999999464E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-7.9197561953468831</v>
       </c>
       <c r="E161" s="5">
         <v>-12.202327009695024</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1.3088476554999999</v>
       </c>
       <c r="C162" s="5">
         <v>3.2257649299999969E-2</v>
       </c>
       <c r="D162" s="5">
         <v>34.912413002484975</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1.3056785044999999</v>
       </c>
       <c r="C163" s="5">
         <v>-3.1691510000000367E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8672109006635527</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1.3367492503</v>
       </c>
       <c r="C164" s="5">
         <v>3.1070745800000132E-2</v>
       </c>
       <c r="D164" s="5">
         <v>32.606355217740912</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1.3074228019</v>
       </c>
       <c r="C165" s="5">
         <v>-2.9326448399999983E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-23.370980460707734</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1.3209149090000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.3492107100000039E-2</v>
       </c>
       <c r="D166" s="5">
         <v>13.111157097295557</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1.2986556413000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2259267699999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-18.448871983889482</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>1.3172440692</v>
+        <v>1.3172440693</v>
       </c>
       <c r="C168" s="5">
-        <v>1.8588427899999926E-2</v>
+        <v>1.8588427999999935E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>18.595154560432235</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>18.595154668471771</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1.3676234976999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.0379428499999879E-2</v>
+        <v>5.037942839999987E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>56.893020944252015</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>56.893020801323502</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1.3699663325</v>
       </c>
       <c r="C170" s="5">
         <v>2.342834800000082E-3</v>
       </c>
       <c r="D170" s="5">
         <v>2.0751634571215094</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1.3848609799</v>
       </c>
       <c r="C171" s="5">
         <v>1.4894647400000016E-2</v>
       </c>
       <c r="D171" s="5">
         <v>13.855866359622127</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>1.3914272498</v>
+        <v>1.3914272499</v>
       </c>
       <c r="C172" s="5">
-        <v>6.5662698999999769E-3</v>
+        <v>6.5662699999999852E-3</v>
       </c>
       <c r="D172" s="5">
-        <v>5.8405061706679362</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.8405062619472314</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1.3903581027</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.0691470999999453E-3</v>
+        <v>-1.0691471999999536E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.91817117843174811</v>
+        <v>-0.91817126388229475</v>
       </c>
       <c r="E173" s="5">
         <v>8.9118742859856326</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>1.4196939549000001</v>
+        <v>1.4196939548</v>
       </c>
       <c r="C174" s="5">
-        <v>2.9335852200000012E-2</v>
+        <v>2.9335852100000004E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>28.474439266299068</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>28.474439157705888</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>1.4045312485999999</v>
+        <v>1.4045312485000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5162706300000162E-2</v>
+        <v>-1.516270629999994E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-12.089636677899174</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-12.089636678701222</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>1.3459735839</v>
+        <v>1.345973584</v>
       </c>
       <c r="C176" s="5">
-        <v>-5.8557664699999901E-2</v>
+        <v>-5.8557664500000106E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-40.012389092680998</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-40.012388987947233</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>1.4058220323999999</v>
+        <v>1.4058220324999999</v>
       </c>
       <c r="C177" s="5">
         <v>5.9848448499999929E-2</v>
       </c>
       <c r="D177" s="5">
-        <v>68.548816305252785</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>68.548816298855897</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>1.4141296554</v>
+        <v>1.4141296555</v>
       </c>
       <c r="C178" s="5">
         <v>8.3076230000000972E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>7.3264126425397702</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>7.3264126420016007</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1.4911116630000001</v>
       </c>
       <c r="C179" s="5">
-        <v>7.6982007600000069E-2</v>
+        <v>7.698200750000006E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>88.90839026229709</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>88.908390101993163</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1.5004909547</v>
       </c>
       <c r="C180" s="5">
         <v>9.3792916999999587E-3</v>
       </c>
       <c r="D180" s="5">
         <v>7.8148480868239556</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1.5580088135000001</v>
       </c>
       <c r="C181" s="5">
         <v>5.7517858800000043E-2</v>
       </c>
       <c r="D181" s="5">
         <v>57.050144502326503</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1.4699875709000001</v>
       </c>
       <c r="C182" s="5">
         <v>-8.8021242599999994E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-50.234882806581304</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1.3874797401000001</v>
       </c>
       <c r="C183" s="5">
         <v>-8.2507830800000015E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-50.001629415081396</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>1.3953094817</v>
+        <v>1.3953094818</v>
       </c>
       <c r="C184" s="5">
-        <v>7.8297415999999398E-3</v>
+        <v>7.8297416999999481E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>6.985948622343674</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>6.9859487143543397</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1.4032264147</v>
       </c>
       <c r="C185" s="5">
-        <v>7.9169329999999594E-3</v>
+        <v>7.9169328999999511E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>7.0253042353657813</v>
+        <v>7.0253041433212537</v>
       </c>
       <c r="E185" s="5">
         <v>0.92553939700932286</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>1.4246225824000001</v>
+        <v>1.4246225823000001</v>
       </c>
       <c r="C186" s="5">
-        <v>2.1396167700000079E-2</v>
+        <v>2.1396167600000071E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>19.912615256459265</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>19.912615155453484</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>1.5010872377</v>
+        <v>1.5010872374999999</v>
       </c>
       <c r="C187" s="5">
-        <v>7.6464655299999906E-2</v>
+        <v>7.6464655199999898E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>87.272194479259824</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>87.2721943375861</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>1.4562578678</v>
+        <v>1.4562578679</v>
       </c>
       <c r="C188" s="5">
-        <v>-4.4829369899999971E-2</v>
+        <v>-4.4829369599999946E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-30.499452448586617</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-30.499452280195747</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>1.5104469058000001</v>
+        <v>1.5104469059000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.4189038000000078E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>55.026573868311822</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>55.026573863729112</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1.5102496814999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.9722430000013169E-4</v>
+        <v>-1.9722440000013997E-4</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.1565756916824701</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.15657577100477438</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1.4855586745</v>
       </c>
       <c r="C191" s="5">
         <v>-2.4691006999999932E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-17.947336762311984</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1.4866010945999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.0424200999998856E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.84530025289693</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1.4594796617000001</v>
       </c>
       <c r="C193" s="5">
         <v>-2.7121432899999798E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-19.824220841695382</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1.4723348803</v>
       </c>
       <c r="C194" s="5">
         <v>1.285521859999994E-2</v>
       </c>
       <c r="D194" s="5">
         <v>11.097079416628741</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>1.4870773822000001</v>
+        <v>1.4870773820000001</v>
       </c>
       <c r="C195" s="5">
-        <v>1.4742501900000038E-2</v>
+        <v>1.4742501700000021E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>12.699920260978658</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>12.699920079091797</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>1.3943192114</v>
+        <v>1.3943192115</v>
       </c>
       <c r="C196" s="5">
-        <v>-9.2758170800000039E-2</v>
+        <v>-9.2758170500000015E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-53.831717763539466</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-53.831717649294255</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1.5095287549</v>
       </c>
       <c r="C197" s="5">
-        <v>0.11520954350000001</v>
+        <v>0.1152095434</v>
       </c>
       <c r="D197" s="5">
-        <v>159.26873468417077</v>
+        <v>159.26873446103485</v>
       </c>
       <c r="E197" s="5">
         <v>7.5755657879863048</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>1.3261366725999999</v>
+        <v>1.3261366724999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.18339208230000015</v>
+        <v>-0.18339208240000016</v>
       </c>
       <c r="D198" s="5">
-        <v>-78.866922896343098</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-78.866922915466091</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>1.2990463715</v>
+        <v>1.2990463714</v>
       </c>
       <c r="C199" s="5">
         <v>-2.7090301099999881E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-21.938583241039566</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-21.938583242512642</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>1.4576137281999999</v>
+        <v>1.4576137283999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15856735669999988</v>
+        <v>0.15856735699999991</v>
       </c>
       <c r="D200" s="5">
-        <v>298.30297416047301</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>298.30297518422367</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>1.4175455666000001</v>
+        <v>1.4175455667000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-4.0068161599999819E-2</v>
+        <v>-4.0068161699999827E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-28.429353976794136</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-28.429354034050224</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1.3066513657000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.11089420090000002</v>
+        <v>-0.11089420100000003</v>
       </c>
       <c r="D202" s="5">
-        <v>-62.375357345735239</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-62.37535737758575</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1.2888106481999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.7840717500000158E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-15.208432017045482</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1.2819799357999999</v>
       </c>
       <c r="C204" s="5">
         <v>-6.8307123999999941E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-6.1778565857364072</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>1.2650090325000001</v>
+        <v>1.2650090326000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.697090329999984E-2</v>
+        <v>-1.6970903199999832E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-14.778577200086652</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-14.77857711924473</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>1.2780580512999999</v>
+        <v>1.2780580514</v>
       </c>
       <c r="C206" s="5">
         <v>1.3049018799999867E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>13.105428357692039</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>13.105428356596382</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>1.2837688966</v>
+        <v>1.2837688964</v>
       </c>
       <c r="C207" s="5">
-        <v>5.7108453000001003E-3</v>
+        <v>5.7108450000000754E-3</v>
       </c>
       <c r="D207" s="5">
-        <v>5.4958133489308336</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>5.4958130526544524</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>1.3915401233</v>
+        <v>1.3915401235</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10777122669999994</v>
+        <v>0.10777122709999998</v>
       </c>
       <c r="D208" s="5">
-        <v>163.09137246238686</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>163.09137340799094</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>1.3074863959</v>
+        <v>1.3074863960000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.4053727399999945E-2</v>
+        <v>-8.4053727499999953E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-52.652467837400167</v>
+        <v>-52.652467875605616</v>
       </c>
       <c r="E209" s="5">
-        <v>-13.384465737678807</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-13.384465731054219</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>1.3286052668999999</v>
+        <v>1.3286052667999999</v>
       </c>
       <c r="C210" s="5">
-        <v>2.1118870999999872E-2</v>
+        <v>2.1118870799999856E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>21.200801301245175</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>21.200801080539165</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>1.3008142734000001</v>
+        <v>1.3008142731000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-2.7790993499999805E-2</v>
+        <v>-2.7790993699999822E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-22.405330675042023</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-22.405330819701362</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>1.3502885534</v>
+        <v>1.3502885536</v>
       </c>
       <c r="C212" s="5">
-        <v>4.9474279999999871E-2</v>
+        <v>4.9474280499999912E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>56.507627995702258</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>56.50762870701287</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>1.3229658004</v>
+        <v>1.3229658002</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.7322752999999977E-2</v>
+        <v>-2.7322753400000011E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-21.753597910063071</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-21.75359819108531</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>1.4080753148</v>
+        <v>1.4080753146</v>
       </c>
       <c r="C214" s="5">
         <v>8.510951440000003E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>111.31348293345921</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>111.31348295663028</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1.3901406895999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-1.7934625200000109E-2</v>
+        <v>-1.7934625000000093E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-14.257834833808602</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-14.257834687665005</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>1.3788943081</v>
+        <v>1.3788943083</v>
       </c>
       <c r="C216" s="5">
-        <v>-1.1246381499999902E-2</v>
+        <v>-1.1246381299999886E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-9.287594823613599</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-9.2875946657263508</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>1.3659866302999999</v>
+        <v>1.3659866305999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-1.2907677800000128E-2</v>
+        <v>-1.290767770000012E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-10.672405831359743</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-10.672405751417601</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>1.2782616774</v>
+        <v>1.2782616776</v>
       </c>
       <c r="C218" s="5">
-        <v>-8.7724952899999931E-2</v>
+        <v>-8.7724952999999939E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-54.910040812491012</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-54.910040846665098</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>1.1799908666000001</v>
+        <v>1.1799908663000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-9.8270810799999886E-2</v>
+        <v>-9.8270811299999927E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-61.708134653467738</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-61.708134842186169</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1.2872901842</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10729931759999989</v>
+        <v>0.10729931789999991</v>
       </c>
       <c r="D220" s="5">
-        <v>184.16706584490606</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>184.16706671186341</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>1.2037032047</v>
+        <v>1.2037032045</v>
       </c>
       <c r="C221" s="5">
-        <v>-8.3586979499999936E-2</v>
+        <v>-8.3586979699999953E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-55.319758793988051</v>
+        <v>-55.319758883073632</v>
       </c>
       <c r="E221" s="5">
-        <v>-7.9376115518633323</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-7.9376115742010427</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>1.2265870891999999</v>
+        <v>1.2265870888999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.2883884499999896E-2</v>
+        <v>2.2883884399999888E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>25.356733703933365</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>25.356733585957024</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>1.2066349938000001</v>
+        <v>1.2066349940000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-1.995209539999987E-2</v>
+        <v>-1.9952094899999828E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-17.864609658393839</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-17.864609253961106</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>1.1399032175999999</v>
+        <v>1.1399032195000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-6.6731776200000148E-2</v>
+        <v>-6.6731774500000007E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-49.475181732728288</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-49.47518082264002</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>1.1243959779999999</v>
+        <v>1.1243959764</v>
       </c>
       <c r="C225" s="5">
-        <v>-1.55072396E-2</v>
+        <v>-1.5507243100000068E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-15.157072200223986</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-15.157075345990457</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>1.1040425146999999</v>
+        <v>1.1040425164000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-2.0353463299999985E-2</v>
+        <v>-2.0353459999999934E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-19.684721439472607</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-19.684718583992566</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>1.0942637905000001</v>
+        <v>1.0942637919</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.7787241999998109E-3</v>
+        <v>-9.7787245000000578E-3</v>
       </c>
       <c r="D227" s="5">
-        <v>-10.125855179400867</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-10.125855460236298</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>1.0847410262999999</v>
+        <v>1.0847410263999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-9.5227642000002E-3</v>
+        <v>-9.5227655000000855E-3</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.9573122422975011</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-9.9573135250935358</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>1.0753698208</v>
+        <v>1.0753698187</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.3712054999999239E-3</v>
+        <v>-9.3712076999998839E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.8882676931325015</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-9.8882699044791966</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>1.0822869048999999</v>
+        <v>1.0822869006</v>
       </c>
       <c r="C230" s="5">
-        <v>6.917084099999915E-3</v>
+        <v>6.917081899999955E-3</v>
       </c>
       <c r="D230" s="5">
-        <v>7.9977515388371945</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>7.9977489206453312</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>1.0786923036</v>
+        <v>1.0786922987000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.5946012999998889E-3</v>
+        <v>-3.5946018999999385E-3</v>
       </c>
       <c r="D231" s="5">
-        <v>-3.9135571353798304</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-3.913557791998612</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>0.98556556090000003</v>
+        <v>0.98556555700000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.3126742699999987E-2</v>
+        <v>-9.3126741700000015E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-66.158058462458285</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-66.158058224717891</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>1.0009605597</v>
+        <v>1.0009605556000001</v>
       </c>
       <c r="C233" s="5">
-        <v>1.5394998799999948E-2</v>
+        <v>1.5394998600000043E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>20.441832538900396</v>
+        <v>20.441832338080768</v>
       </c>
       <c r="E233" s="5">
-        <v>-16.843242105559554</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-16.843242432358242</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>0.9192816291</v>
+        <v>0.91928163360000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-8.1678930599999977E-2</v>
+        <v>-8.1678922000000043E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-63.993625959773141</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-63.993622074890233</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>0.90974597999999995</v>
+        <v>0.90974599050000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-9.5356491000000432E-3</v>
+        <v>-9.5356430999999908E-3</v>
       </c>
       <c r="D235" s="5">
-        <v>-11.761367874447259</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-11.761360836650203</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>0.93186053010000003</v>
+        <v>0.93186054689999998</v>
       </c>
       <c r="C236" s="5">
-        <v>2.2114550100000074E-2</v>
+        <v>2.211455639999993E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>33.404126437712513</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>33.404136822047988</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>0.81754808219999997</v>
+        <v>0.81754809039999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.11431244790000006</v>
+        <v>-0.11431245649999999</v>
       </c>
       <c r="D237" s="5">
-        <v>-79.205492274389002</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-79.205494270276773</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>0.80281484960000005</v>
+        <v>0.80281485600000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.4733232599999924E-2</v>
+        <v>-1.4733234399999962E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-19.605726553907665</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-19.605728539364144</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>0.79671919889999998</v>
+        <v>0.79671919589999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.0956507000000659E-3</v>
+        <v>-6.0956601000000665E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.7403858588327328</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-8.7403987126304266</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>0.79068370720000003</v>
+        <v>0.79068369429999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.0354916999999508E-3</v>
+        <v>-6.0355015999999928E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>-8.721165562170075</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-8.7211793082710543</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>0.78437635370000003</v>
+        <v>0.78437633380000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.3073535000000014E-3</v>
+        <v>-6.3073604999999144E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-9.1634912171146947</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-9.1635010879326568</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>0.78585491289999998</v>
+        <v>0.78585489100000006</v>
       </c>
       <c r="C242" s="5">
-        <v>1.4785591999999514E-3</v>
+        <v>1.478557200000008E-3</v>
       </c>
       <c r="D242" s="5">
-        <v>2.2856145289725793</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>2.2856114637608949</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>0.783658301</v>
+        <v>0.78365828500000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.1966118999999784E-3</v>
+        <v>-2.1966060000000454E-3</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.3031362716357759</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-3.3031276261493381</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>0.78600587609999994</v>
+        <v>0.78600587030000002</v>
       </c>
       <c r="C244" s="5">
-        <v>2.3475750999999434E-3</v>
+        <v>2.3475853000000102E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>3.6546177077533493</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>3.6546339251196214</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>0.79575726920000001</v>
+        <v>0.7957572731</v>
       </c>
       <c r="C245" s="5">
-        <v>9.7513931000000609E-3</v>
+        <v>9.7514027999999753E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>15.946558170983561</v>
+        <v>15.946575256969098</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.500636964307752</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-20.500636249047421</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>0.820436516</v>
+        <v>0.82043654129999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.4679246799999999E-2</v>
+        <v>2.4679268199999993E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>44.268795445780682</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>44.268840347286755</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>0.81346160450000005</v>
+        <v>0.81346164440000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-6.9749114999999584E-3</v>
+        <v>-6.9748968999999716E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-9.7380051619881733</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-9.7379854353375368</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>0.82796868619999997</v>
+        <v>0.82796873540000004</v>
       </c>
       <c r="C248" s="5">
-        <v>1.4507081699999924E-2</v>
+        <v>1.4507091000000027E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>23.629535300751805</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>23.629550689507649</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>0.8151140134</v>
+        <v>0.81511404350000005</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2854672799999967E-2</v>
+        <v>-1.2854691899999993E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-17.119307699505026</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-17.119330072501761</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>0.79971836730000001</v>
+        <v>0.79971838799999995</v>
       </c>
       <c r="C250" s="5">
-        <v>-1.5395646099999993E-2</v>
+        <v>-1.5395655500000105E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-20.452866726659568</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-20.452877268152946</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>0.79521453740000003</v>
+        <v>0.79521451769999996</v>
       </c>
       <c r="C251" s="5">
-        <v>-4.5038298999999782E-3</v>
+        <v>-4.5038702999999902E-3</v>
       </c>
       <c r="D251" s="5">
-        <v>-6.5526732196271915</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-6.5527300250824982</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>0.79400591580000002</v>
+        <v>0.79400586399999995</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.208621600000015E-3</v>
+        <v>-1.2086537000000064E-3</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.8086732841447017</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-1.8087209646098779</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>0.78951189040000003</v>
+        <v>0.78951182220000005</v>
       </c>
       <c r="C253" s="5">
-        <v>-4.4940253999999902E-3</v>
+        <v>-4.4940417999999038E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-6.5844354979678439</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-6.5844591997495154</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>0.78893398179999996</v>
+        <v>0.78893391729999995</v>
       </c>
       <c r="C254" s="5">
-        <v>-5.779086000000655E-4</v>
+        <v>-5.7790490000009243E-4</v>
       </c>
       <c r="D254" s="5">
-        <v>-0.87485091159320572</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-0.87484540824837032</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>0.78138475699999999</v>
+        <v>0.7813847115</v>
       </c>
       <c r="C255" s="5">
-        <v>-7.5492247999999762E-3</v>
+        <v>-7.5492057999999584E-3</v>
       </c>
       <c r="D255" s="5">
-        <v>-10.897217890046186</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-10.897192735326499</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>0.78323622420000005</v>
+        <v>0.78323620329999999</v>
       </c>
       <c r="C256" s="5">
-        <v>1.8514672000000676E-3</v>
+        <v>1.8514917999999936E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>2.8807123448677308</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.8807512903254118</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>0.79093209819999999</v>
+        <v>0.79093209399999997</v>
       </c>
       <c r="C257" s="5">
-        <v>7.6958739999999359E-3</v>
+        <v>7.6958906999999854E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>12.449422079138284</v>
+        <v>12.449450921027672</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.60636216428797685</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.60636317921453076</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>0.82269713079999995</v>
+        <v>0.82269726320000003</v>
       </c>
       <c r="C258" s="5">
-        <v>3.1765032599999965E-2</v>
+        <v>3.1765169200000054E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>60.401853736927166</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>60.40217372787771</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>0.8187074406</v>
+        <v>0.81870754300000004</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.9896901999999512E-3</v>
+        <v>-3.9897201999999909E-3</v>
       </c>
       <c r="D259" s="5">
-        <v>-5.6666937118695415</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-5.6667343040831764</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>0.82422121930000003</v>
+        <v>0.82422130689999995</v>
       </c>
       <c r="C260" s="5">
-        <v>5.5137787000000271E-3</v>
+        <v>5.5137638999999128E-3</v>
       </c>
       <c r="D260" s="5">
-        <v>8.3878607454279219</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.3878363021613325</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>0.91128314040000002</v>
+        <v>0.9112832327</v>
       </c>
       <c r="C261" s="5">
-        <v>8.7061921099999995E-2</v>
+        <v>8.7061925800000051E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>233.66798039650422</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>233.66796039087441</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>0.89704741669999999</v>
+        <v>0.89704752269999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.4235723700000036E-2</v>
+        <v>-1.4235710000000013E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-17.216311571942931</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-17.216294803594156</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>0.89231870800000002</v>
+        <v>0.89231877660000003</v>
       </c>
       <c r="C263" s="5">
-        <v>-4.7287086999999728E-3</v>
+        <v>-4.7287460999999587E-3</v>
       </c>
       <c r="D263" s="5">
-        <v>-6.1454824551942178</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-6.1455289549210974</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>0.89954393190000004</v>
+        <v>0.89954360020000002</v>
       </c>
       <c r="C264" s="5">
-        <v>7.2252239000000218E-3</v>
+        <v>7.2248235999999855E-3</v>
       </c>
       <c r="D264" s="5">
-        <v>10.161174913601645</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>10.160585833794089</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>0.89799835770000003</v>
+        <v>0.89799808879999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-1.5455742000000106E-3</v>
+        <v>-1.5455114000000325E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.0424375314984977</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.0423560715057132</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>0.89526650689999998</v>
+        <v>0.89526625360000001</v>
       </c>
       <c r="C266" s="5">
-        <v>-2.7318508000000463E-3</v>
+        <v>-2.7318351999999768E-3</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.5901208912702653</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-3.5901017890973885</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>0.77725547049999999</v>
+        <v>0.77725548219999996</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.11801103639999999</v>
+        <v>-0.11801077140000005</v>
       </c>
       <c r="D267" s="5">
-        <v>-81.662615075936969</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-81.662549504518495</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>0.87480481970000001</v>
+        <v>0.87480488879999996</v>
       </c>
       <c r="C268" s="5">
-        <v>9.7549349200000024E-2</v>
+        <v>9.7549406599999999E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>313.20784333999416</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>313.20816036678849</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>0.78446390960000001</v>
+        <v>0.78446397729999995</v>
       </c>
       <c r="C269" s="5">
-        <v>-9.0340910100000005E-2</v>
+        <v>-9.034091150000001E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-72.964051454412598</v>
+        <v>-72.964049082194265</v>
       </c>
       <c r="E269" s="5">
-        <v>-0.81779316008545599</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-0.81778407388789498</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>0.82492686309999996</v>
+        <v>0.82492710920000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.0462953499999954E-2</v>
+        <v>4.046313190000006E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>82.856220558063612</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>82.856685807334202</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>0.82420417570000004</v>
+        <v>0.82420433749999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-7.2268739999992171E-4</v>
+        <v>-7.2277170000001334E-4</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.0462242289225099</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.0463453706794357</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>0.82138212580000003</v>
+        <v>0.82138224270000004</v>
       </c>
       <c r="C272" s="5">
-        <v>-2.8220499000000121E-3</v>
+        <v>-2.8220947999999524E-3</v>
       </c>
       <c r="D272" s="5">
-        <v>-4.0322641123990532</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>-4.0323262873573018</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>0.80674392819999996</v>
+        <v>0.80674405240000002</v>
       </c>
       <c r="C273" s="5">
-        <v>-1.4638197600000069E-2</v>
+        <v>-1.463819030000002E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-19.409195552131376</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-19.409184303809734</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>0.79371572690000003</v>
+        <v>0.79371588420000005</v>
       </c>
       <c r="C274" s="5">
-        <v>-1.3028201299999931E-2</v>
+        <v>-1.3028168199999968E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-17.747072896008596</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-17.747029239846967</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>0.79024239240000005</v>
+        <v>0.79024252009999996</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.4733344999999805E-3</v>
+        <v>-3.4733641000000981E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>-5.1266893150386679</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-5.1267309672112127</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>0.80435319969999997</v>
+        <v>0.80435263430000004</v>
       </c>
       <c r="C276" s="5">
-        <v>1.4110807299999917E-2</v>
+        <v>1.4110114200000079E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>23.662391739245425</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>23.661108840706447</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>0.80591850089999995</v>
+        <v>0.80591805289999996</v>
       </c>
       <c r="C277" s="5">
-        <v>1.56530119999998E-3</v>
+        <v>1.5654185999999237E-3</v>
       </c>
       <c r="D277" s="5">
-        <v>2.3604020140501669</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.360582624207308</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>0.80489068190000002</v>
+        <v>0.80489025520000002</v>
       </c>
       <c r="C278" s="5">
-        <v>-1.0278189999999299E-3</v>
+        <v>-1.0277976999999439E-3</v>
       </c>
       <c r="D278" s="5">
-        <v>-1.5197170401945237</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-1.5196866057821334</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>0.77465234009999995</v>
+        <v>0.77465239159999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-3.0238341800000068E-2</v>
+        <v>-3.0237863600000026E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-36.840417596741112</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-36.839965411157607</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>0.77246203209999997</v>
+        <v>0.77246218749999995</v>
       </c>
       <c r="C280" s="5">
-        <v>-2.1903079999999742E-3</v>
+        <v>-2.1902041000000372E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>-3.3406965016321011</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>-3.3405402689679287</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>0.78199876079999997</v>
+        <v>0.78199895249999996</v>
       </c>
       <c r="C281" s="5">
-        <v>9.5367286999999967E-3</v>
+        <v>9.5367650000000026E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>15.863614059330189</v>
+        <v>15.863675188211568</v>
       </c>
       <c r="E281" s="5">
-        <v>-0.31424629862921716</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-0.31423046453761261</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>0.72045842869999999</v>
+        <v>0.7204588233</v>
       </c>
       <c r="C282" s="5">
-        <v>-6.1540332099999984E-2</v>
+        <v>-6.154012919999996E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>-62.603208707135359</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-62.603072927073654</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>0.72191002169999996</v>
+        <v>0.72191031049999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4515929999999733E-3</v>
+        <v>1.4514871999999901E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>2.444755667213383</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>2.4445741472720162</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>0.71525491610000003</v>
+        <v>0.71525508329999998</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.6551055999999331E-3</v>
+        <v>-6.6552272000000023E-3</v>
       </c>
       <c r="D284" s="5">
-        <v>-10.518476852279868</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-10.518655407461363</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>0.70472639319999997</v>
+        <v>0.70472649170000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.0528522900000059E-2</v>
+        <v>-1.052859159999997E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-16.301779504422743</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-16.301873908165621</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>0.79347727509999999</v>
+        <v>0.79347734849999996</v>
       </c>
       <c r="C286" s="5">
-        <v>8.8750881900000023E-2</v>
+        <v>8.8750856799999944E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>315.11409165305332</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>315.1138562021024</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>0.78949946360000001</v>
+        <v>0.78949949279999998</v>
       </c>
       <c r="C287" s="5">
-        <v>-3.9778114999999836E-3</v>
+        <v>-3.977855699999977E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-5.852638673965382</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-5.8527013972837221</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>0.70630092759999996</v>
+        <v>0.70630008560000002</v>
       </c>
       <c r="C288" s="5">
-        <v>-8.3198536000000045E-2</v>
+        <v>-8.3199407199999964E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-73.718191403937666</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-73.71857904070221</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>0.70922235320000004</v>
+        <v>0.70922175259999998</v>
       </c>
       <c r="C289" s="5">
-        <v>2.9214256000000827E-3</v>
+        <v>2.9216669999999612E-3</v>
       </c>
       <c r="D289" s="5">
-        <v>5.0779672997732339</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>5.0784026812582983</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>0.70857117570000006</v>
+        <v>0.70857069189999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-6.5117749999998864E-4</v>
+        <v>-6.5106069999998351E-4</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.0962415655884516</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-1.0960468508245058</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>0.77346803789999996</v>
+        <v>0.77346827240000005</v>
       </c>
       <c r="C291" s="5">
-        <v>6.4896862199999905E-2</v>
+        <v>6.4897580500000052E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>186.22442150335741</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>186.22780800241836</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>0.77200781939999996</v>
+        <v>0.77200824109999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-1.460218499999999E-3</v>
+        <v>-1.4600313000000531E-3</v>
       </c>
       <c r="D292" s="5">
-        <v>-2.242085964310403</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-2.2418008338496609</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>0.77991137180000003</v>
+        <v>0.77991185169999999</v>
       </c>
       <c r="C293" s="5">
-        <v>7.903552400000069E-3</v>
+        <v>7.9036105999999995E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>13.001092769495216</v>
+        <v>13.001186454169789</v>
       </c>
       <c r="E293" s="5">
-        <v>-0.26692996263376623</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-0.26689304292897287</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>0.82222560550000001</v>
+        <v>0.82222629260000002</v>
       </c>
       <c r="C294" s="5">
-        <v>4.2314233699999981E-2</v>
+        <v>4.2314440900000028E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>88.516311775667717</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>88.516810210973972</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>0.72013951480000005</v>
+        <v>0.72013999529999995</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10208609069999997</v>
+        <v>-0.10208629730000007</v>
       </c>
       <c r="D295" s="5">
-        <v>-79.624525406576325</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-79.624566587840633</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>0.81458741749999997</v>
+        <v>0.81458764139999995</v>
       </c>
       <c r="C296" s="5">
-        <v>9.4447902699999919E-2</v>
+        <v>9.4447646100000004E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>338.78590527578581</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>338.78383929110151</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>0.80636086250000005</v>
+        <v>0.80636075630000004</v>
       </c>
       <c r="C297" s="5">
-        <v>-8.2265549999999132E-3</v>
+        <v>-8.2268850999999144E-3</v>
       </c>
       <c r="D297" s="5">
-        <v>-11.467868844937556</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-11.468300773592166</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>0.79461975949999997</v>
+        <v>0.79461940180000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.1741103000000086E-2</v>
+        <v>-1.1741354500000023E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-16.139193476860402</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-16.139513941614368</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>0.78937572639999998</v>
+        <v>0.78937528820000002</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.2440330999999896E-3</v>
+        <v>-5.2441135999999888E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>-7.638093871939466</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-7.6382102144573523</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>0.70572221359999998</v>
+        <v>0.70572109640000003</v>
       </c>
       <c r="C300" s="5">
-        <v>-8.3653512799999996E-2</v>
+        <v>-8.36541918E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-73.926445450885026</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-73.9267670728795</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>0.70871319880000005</v>
+        <v>0.70871259590000002</v>
       </c>
       <c r="C301" s="5">
-        <v>2.9909852000000736E-3</v>
+        <v>2.9914994999999944E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2060704248791057</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.206995017722571</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>0.70820522450000001</v>
+        <v>0.70820500720000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-5.0797430000004695E-4</v>
+        <v>-5.0758870000000567E-4</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.85672437841574078</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.85607732951822335</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>0.77259135810000001</v>
+        <v>0.77259198600000001</v>
       </c>
       <c r="C303" s="5">
-        <v>6.4386133600000006E-2</v>
+        <v>6.4386978799999994E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>184.11138462217926</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>184.11520157437798</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>0.77962738249999997</v>
+        <v>0.77962808029999997</v>
       </c>
       <c r="C304" s="5">
-        <v>7.0360243999999517E-3</v>
+        <v>7.0360942999999621E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>11.492809413988514</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>11.492919555742343</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>0.78539412590000002</v>
+        <v>0.78539467340000002</v>
       </c>
       <c r="C305" s="5">
-        <v>5.7667434000000517E-3</v>
+        <v>5.7665931000000503E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>9.2463094225980313</v>
+        <v>9.2460499315878195</v>
       </c>
       <c r="E305" s="5">
-        <v>0.70299707098078201</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>0.70300530605464928</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>0.71541803849999996</v>
+        <v>0.71541856920000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.9976087400000053E-2</v>
+        <v>-6.99761042E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-67.366259986773642</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-67.366242481331497</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>0.71642768970000004</v>
+        <v>0.71642836160000001</v>
       </c>
       <c r="C307" s="5">
-        <v>1.0096512000000724E-3</v>
+        <v>1.0097923999999869E-3</v>
       </c>
       <c r="D307" s="5">
-        <v>1.7067365678635316</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.7069758353556841</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>0.70944757290000005</v>
+        <v>0.70944801150000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.9801167999999914E-3</v>
+        <v>-6.9803500999999768E-3</v>
       </c>
       <c r="D308" s="5">
-        <v>-11.084938505822917</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-11.08527953340861</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>0.70642563140000003</v>
+        <v>0.70642577920000005</v>
       </c>
       <c r="C309" s="5">
-        <v>-3.0219415000000138E-3</v>
+        <v>-3.0222322999999829E-3</v>
       </c>
       <c r="D309" s="5">
-        <v>-4.9934179533065564</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-4.9938842501959009</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>0.69885130179999999</v>
+        <v>0.69885150330000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-7.5743296000000404E-3</v>
+        <v>-7.5742759000000381E-3</v>
       </c>
       <c r="D310" s="5">
-        <v>-12.134181207526694</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-12.134097796852771</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>0.68848949459999997</v>
+        <v>0.68848805469999996</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.0361807200000017E-2</v>
+        <v>-1.0363448600000047E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-16.410741456214883</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-16.413128452877245</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>0.70290385840000003</v>
+        <v>0.70290083179999996</v>
       </c>
       <c r="C312" s="5">
-        <v>1.4414363800000052E-2</v>
+        <v>1.4412777099999996E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>28.228131016492462</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>28.224723574853037</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>0.70547232140000005</v>
+        <v>0.70546530470000002</v>
       </c>
       <c r="C313" s="5">
-        <v>2.5684630000000208E-3</v>
+        <v>2.5644729000000588E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>4.4740964638070313</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.4670255318780994</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>0.70419170659999997</v>
+        <v>0.70420293440000004</v>
       </c>
       <c r="C314" s="5">
-        <v>-1.2806148000000794E-3</v>
+        <v>-1.262370299999982E-3</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.1566934670000815</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.1262904776116698</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>0.67641264270000001</v>
+        <v>0.67641196599999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.7779063899999956E-2</v>
+        <v>-2.779096840000006E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-38.30503476216397</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-38.317578197563584</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>0.69390387679999999</v>
+        <v>0.69390396430000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.7491234099999975E-2</v>
+        <v>1.7491998300000033E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>35.847349912250891</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>35.849186347407944</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>0.69723295640000005</v>
+        <v>0.69723274609999997</v>
       </c>
       <c r="C317" s="5">
-        <v>3.3290796000000622E-3</v>
+        <v>3.328781799999958E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>5.9114993712988229</v>
+        <v>5.9109557683044267</v>
       </c>
       <c r="E317" s="5">
-        <v>-11.225086436567654</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-11.225175098061735</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>0.70989438220000001</v>
+        <v>0.70989403679999996</v>
       </c>
       <c r="C318" s="5">
-        <v>1.2661425799999959E-2</v>
+        <v>1.2661290699999994E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>24.105203087682714</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>24.104927677985977</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>0.71105478990000004</v>
+        <v>0.71105501810000005</v>
       </c>
       <c r="C319" s="5">
-        <v>1.1604077000000323E-3</v>
+        <v>1.1609813000000857E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9792757774939052</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.9802639406437006</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>0.70725683029999997</v>
+        <v>0.70725727459999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-3.797959600000067E-3</v>
+        <v>-3.7977435000000614E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.2245821244364947</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-6.2242363513652528</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>0.70611096340000001</v>
+        <v>0.70611148000000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-1.1458668999999588E-3</v>
+        <v>-1.1457945999999719E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>-1.9269568824944128</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-1.9268351801993489</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>0.70208728229999995</v>
+        <v>0.70208807529999995</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.023681100000065E-3</v>
+        <v>-4.0234047000000661E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.6277509685853992</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-6.6273051608559452</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>0.68551921199999999</v>
+        <v>0.68551855269999995</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.656807029999996E-2</v>
+        <v>-1.6569522599999997E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-24.916883214977549</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-24.918767394753605</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>0.70034310769999997</v>
+        <v>0.70033788480000003</v>
       </c>
       <c r="C324" s="5">
-        <v>1.4823895699999978E-2</v>
+        <v>1.4819332100000082E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>29.269104556364177</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>29.259028311370862</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>0.70224091089999996</v>
+        <v>0.70222690409999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.8978031999999923E-3</v>
+        <v>1.8890192999999611E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>3.3006880812638251</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>3.2852085145031795</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>0.69532653280000001</v>
+        <v>0.69535120189999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-6.9143780999999516E-3</v>
+        <v>-6.8757022000000001E-3</v>
       </c>
       <c r="D326" s="5">
-        <v>-11.196087541355881</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-11.137005618053664</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>0.67654350839999999</v>
+        <v>0.67653994279999996</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.8783024400000015E-2</v>
+        <v>-1.8811259100000033E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-28.008180033668562</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-28.043373823671146</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>0.71059305070000001</v>
+        <v>0.71059132879999998</v>
       </c>
       <c r="C328" s="5">
-        <v>3.4049542300000013E-2</v>
+        <v>3.4051386000000017E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>80.261382131296742</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>80.267540994771807</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>0.7126016355</v>
+        <v>0.71260111329999998</v>
       </c>
       <c r="C329" s="5">
-        <v>2.0085847999999906E-3</v>
+        <v>2.0097845000000003E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>3.4451909840129913</v>
+        <v>3.4472893481354072</v>
       </c>
       <c r="E329" s="5">
-        <v>2.2042387639495065</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.2041946948079483</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>0.7026177025</v>
+        <v>0.70261412280000002</v>
       </c>
       <c r="C330" s="5">
-        <v>-9.9839330000000004E-3</v>
+        <v>-9.9869904999999592E-3</v>
       </c>
       <c r="D330" s="5">
-        <v>-15.575737628003894</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>-15.580156625765296</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>0.70402810660000004</v>
+        <v>0.70402593970000005</v>
       </c>
       <c r="C331" s="5">
-        <v>1.41040410000004E-3</v>
+        <v>1.4118169000000291E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>2.4356009285769531</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>2.4380802519775813</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>0.70327497729999999</v>
+        <v>0.70327371640000003</v>
       </c>
       <c r="C332" s="5">
-        <v>-7.5312930000004386E-4</v>
+        <v>-7.5222330000002113E-4</v>
       </c>
       <c r="D332" s="5">
-        <v>-1.2761660277325837</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-1.2746437351939255</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>0.70448441139999995</v>
+        <v>0.7044924548</v>
       </c>
       <c r="C333" s="5">
-        <v>1.209434099999962E-3</v>
+        <v>1.2187383999999746E-3</v>
       </c>
       <c r="D333" s="5">
-        <v>2.0832920284555634</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.0994758755064291</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>0.70483075449999999</v>
+        <v>0.70483441089999999</v>
       </c>
       <c r="C334" s="5">
-        <v>3.4634310000003499E-4</v>
+        <v>3.4195609999998489E-4</v>
       </c>
       <c r="D334" s="5">
-        <v>0.59154943404660099</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>0.58402979523262122</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>0.68265415149999997</v>
+        <v>0.68266169330000004</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.2176603000000017E-2</v>
+        <v>-2.2172717599999947E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-31.861796485222616</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-31.857004768597264</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>0.70030904910000003</v>
+        <v>0.70029808490000001</v>
       </c>
       <c r="C336" s="5">
-        <v>1.7654897600000052E-2</v>
+        <v>1.7636391599999968E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>35.852623466877695</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>35.809096652903371</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>0.70229004620000002</v>
+        <v>0.70225838709999999</v>
       </c>
       <c r="C337" s="5">
-        <v>1.9809970999999926E-3</v>
+        <v>1.9603021999999859E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>3.447809460824125</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.4112891448057292</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>0.68783315860000005</v>
+        <v>0.68787382529999996</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.4456887599999968E-2</v>
+        <v>-1.4384561800000029E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>-22.088934924337302</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-21.991452134459578</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>0.67787517249999996</v>
+        <v>0.67786490720000003</v>
       </c>
       <c r="C339" s="5">
-        <v>-9.9579861000000935E-3</v>
+        <v>-1.0008918099999931E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-16.05411007643005</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-16.12888727564038</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>0.61951884909999999</v>
+        <v>0.61951321429999995</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.8356323399999965E-2</v>
+        <v>-5.8351692900000085E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-66.048610078811706</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-66.04614594300962</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>0.62025292330000004</v>
+        <v>0.62025128230000004</v>
       </c>
       <c r="C341" s="5">
-        <v>7.3407420000004553E-4</v>
+        <v>7.3806800000009165E-4</v>
       </c>
       <c r="D341" s="5">
-        <v>1.431195411333519</v>
+        <v>1.4390462323281339</v>
       </c>
       <c r="E341" s="5">
-        <v>-12.959374157933713</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>-12.959540656951141</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>0.59726155709999995</v>
+        <v>0.5972565983</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.2991366200000085E-2</v>
+        <v>-2.2994684000000043E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-36.445119240488374</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-36.449433374424153</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>0.59828898190000002</v>
+        <v>0.59828756530000005</v>
       </c>
       <c r="C343" s="5">
-        <v>1.0274248000000652E-3</v>
+        <v>1.0309670000000493E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>2.0839140746175211</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.0911845534970386</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>0.59961852199999999</v>
+        <v>0.59962025549999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.3295400999999707E-3</v>
+        <v>1.3326901999999308E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>2.6995204548121432</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.7060015193119291</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>0.60225346930000001</v>
+        <v>0.60227170490000004</v>
       </c>
       <c r="C345" s="5">
-        <v>2.6349473000000234E-3</v>
+        <v>2.651449400000061E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>5.4025821477358127</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>5.4372283822948342</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>0.60451456930000003</v>
+        <v>0.60452330379999997</v>
       </c>
       <c r="C346" s="5">
-        <v>2.2611000000000159E-3</v>
+        <v>2.2515988999999292E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>4.5994836840025366</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.5796160938257335</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>0.68248671809999994</v>
+        <v>0.68250401319999998</v>
       </c>
       <c r="C347" s="5">
-        <v>7.7972148799999919E-2</v>
+        <v>7.7980709400000014E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>328.79447568085391</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>328.85052603574314</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>0.70309901500000005</v>
+        <v>0.70308060610000001</v>
       </c>
       <c r="C348" s="5">
-        <v>2.0612296900000104E-2</v>
+        <v>2.0576592900000024E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>42.91158190164532</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>42.823248978811094</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>0.70523399220000005</v>
+        <v>0.70518427910000003</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1349771999999989E-3</v>
+        <v>2.1036730000000281E-3</v>
       </c>
       <c r="D349" s="5">
-        <v>3.7053044380902511</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.6501753356915634</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>0.58594957459999997</v>
+        <v>0.5859828882</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.11928441760000008</v>
+        <v>-0.11920139090000004</v>
       </c>
       <c r="D350" s="5">
-        <v>-89.177587713732692</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-89.16103670870767</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>0.58068054189999996</v>
+        <v>0.58066225680000005</v>
       </c>
       <c r="C351" s="5">
-        <v>-5.2690327000000092E-3</v>
+        <v>-5.3206313999999422E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-10.272749110978364</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-10.367818933665662</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>0.62500420280000002</v>
+        <v>0.62499148090000001</v>
       </c>
       <c r="C352" s="5">
-        <v>4.4323660900000061E-2</v>
+        <v>4.4329224099999953E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>141.73969593334209</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>141.77199781873523</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>0.6246974998</v>
+        <v>0.62469434779999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.0670300000001927E-4</v>
+        <v>-2.9713310000001325E-4</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.58727906694510112</v>
+        <v>-0.56901393373434139</v>
       </c>
       <c r="E353" s="5">
-        <v>0.71657485729417214</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>0.7163331421942809</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>0.69251973639999997</v>
+        <v>0.69251303040000001</v>
       </c>
       <c r="C354" s="5">
-        <v>6.7822236599999974E-2</v>
+        <v>6.7818682600000013E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>244.46781245480457</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>244.44864182261631</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>0.69431588339999994</v>
+        <v>0.69431899959999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7961469999999702E-3</v>
+        <v>1.8059691999999794E-3</v>
       </c>
       <c r="D355" s="5">
-        <v>3.1571522801205676</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.1746966865573656</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>0.69637119930000002</v>
+        <v>0.6963846508</v>
       </c>
       <c r="C356" s="5">
-        <v>2.0553159000000765E-3</v>
+        <v>2.0656512000000182E-3</v>
       </c>
       <c r="D356" s="5">
-        <v>3.610652474791487</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.6290904665479573</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>0.69969950790000002</v>
+        <v>0.69974602880000003</v>
       </c>
       <c r="C357" s="5">
-        <v>3.3283085999999962E-3</v>
+        <v>3.361378000000026E-3</v>
       </c>
       <c r="D357" s="5">
-        <v>5.8886003613277893</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>5.9485524522469024</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>0.70504127270000005</v>
+        <v>0.70507140759999998</v>
       </c>
       <c r="C358" s="5">
-        <v>5.3417648000000373E-3</v>
+        <v>5.3253787999999469E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>9.5558748607715405</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>9.5246642492486711</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>0.7814062571</v>
+        <v>0.7814547261</v>
       </c>
       <c r="C359" s="5">
-        <v>7.6364984399999947E-2</v>
+        <v>7.6383318500000019E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>243.51691049949292</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>243.59641583319345</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>0.70774787939999995</v>
+        <v>0.70774445509999995</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.3658377700000055E-2</v>
+        <v>-7.3710271000000049E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-69.519624902354266</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-69.544071683148744</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>0.71123301520000004</v>
+        <v>0.71108100070000002</v>
       </c>
       <c r="C361" s="5">
-        <v>3.4851358000000943E-3</v>
+        <v>3.3365456000000737E-3</v>
       </c>
       <c r="D361" s="5">
-        <v>6.0718094660503708</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>5.8062184480804468</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>0.78226167469999996</v>
+        <v>0.78226844659999994</v>
       </c>
       <c r="C362" s="5">
-        <v>7.1028659499999924E-2</v>
+        <v>7.1187445899999924E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>213.3875520415358</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>214.22508823441765</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>0.7748240314</v>
+        <v>0.77480862169999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-7.4376432999999631E-3</v>
+        <v>-7.4598248999999672E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-10.83131879603193</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-10.861857385943519</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>0.72439057669999996</v>
+        <v>0.72438358329999997</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.0433454700000047E-2</v>
+        <v>-5.0425038400000011E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-55.410097668667646</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-55.40462135354565</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>0.72578046699999998</v>
+        <v>0.72578637850000005</v>
       </c>
       <c r="C365" s="5">
-        <v>1.3898903000000296E-3</v>
+        <v>1.4027952000000843E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3268969280762608</v>
+        <v>2.3487553328206401</v>
       </c>
       <c r="E365" s="5">
-        <v>16.181106412681689</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>16.182638926703618</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>0.78960477080000002</v>
+        <v>0.78961035280000003</v>
       </c>
       <c r="C366" s="5">
-        <v>6.3824303800000037E-2</v>
+        <v>6.3823974299999975E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>174.95008256048899</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>174.94653355884614</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>0.79273510840000005</v>
+        <v>0.79275381160000002</v>
       </c>
       <c r="C367" s="5">
-        <v>3.1303376000000327E-3</v>
+        <v>3.1434587999999986E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>4.8624368841534649</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.8832314558131085</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>0.79588181420000004</v>
+        <v>0.79591072340000002</v>
       </c>
       <c r="C368" s="5">
-        <v>3.1467057999999826E-3</v>
+        <v>3.1569117999999952E-3</v>
       </c>
       <c r="D368" s="5">
-        <v>4.8686952629219293</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>4.8847160386236821</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>0.69680835360000004</v>
+        <v>0.69688791309999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-9.9073460599999996E-2</v>
+        <v>-9.9022810300000041E-2</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.714897463521467</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-79.695938832384513</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>0.8046100786</v>
+        <v>0.80466812740000004</v>
       </c>
       <c r="C370" s="5">
-        <v>0.10780172499999996</v>
+        <v>0.10778021430000007</v>
       </c>
       <c r="D370" s="5">
-        <v>461.90828695263832</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>461.62496885688904</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>0.78675149730000005</v>
+        <v>0.78680752330000003</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.7858581299999954E-2</v>
+        <v>-1.786060410000001E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-23.611968578532849</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-23.612824159364266</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>0.71196644350000005</v>
+        <v>0.71195961730000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.4785053800000001E-2</v>
+        <v>-7.484790600000002E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-69.83777596747305</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-69.867006050135316</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>0.71461093470000003</v>
+        <v>0.71432681590000002</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6444911999999876E-3</v>
+        <v>2.3671986000000089E-3</v>
       </c>
       <c r="D373" s="5">
-        <v>4.5494106867031814</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>4.0636645761974677</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>0.68543080769999998</v>
+        <v>0.68541164610000005</v>
       </c>
       <c r="C374" s="5">
-        <v>-2.9180127000000056E-2</v>
+        <v>-2.8915169799999973E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-39.364416859654284</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-39.094809427404662</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>0.77676240620000003</v>
+        <v>0.77678691789999998</v>
       </c>
       <c r="C375" s="5">
-        <v>9.1331598500000055E-2</v>
+        <v>9.1375271799999935E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>348.63684132096091</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>348.95734538213975</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>0.81833781039999998</v>
+        <v>0.81836158329999997</v>
       </c>
       <c r="C376" s="5">
-        <v>4.1575404199999944E-2</v>
+        <v>4.1574665399999988E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>86.953255508136024</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>86.947633680516461</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>0.8212888384</v>
+        <v>0.8213118693</v>
       </c>
       <c r="C377" s="5">
-        <v>2.9510280000000222E-3</v>
+        <v>2.9502860000000242E-3</v>
       </c>
       <c r="D377" s="5">
-        <v>4.4142167409547683</v>
+        <v>4.4129539902994841</v>
       </c>
       <c r="E377" s="5">
-        <v>13.1594022907205</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>13.161653846056565</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>0.79120826580000003</v>
+        <v>0.79121727279999998</v>
       </c>
       <c r="C378" s="5">
-        <v>-3.0080572599999966E-2</v>
+        <v>-3.0094596500000015E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-36.094425902026238</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-36.107199250768417</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>0.79565012930000001</v>
+        <v>0.79566268529999995</v>
       </c>
       <c r="C379" s="5">
-        <v>4.4418634999999762E-3</v>
+        <v>4.4454124999999678E-3</v>
       </c>
       <c r="D379" s="5">
-        <v>6.9487871258636646</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>6.954430180748683</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>0.79958339239999998</v>
+        <v>0.79970094400000002</v>
       </c>
       <c r="C380" s="5">
-        <v>3.9332630999999729E-3</v>
+        <v>4.0382587000000747E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>6.0961266459160335</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.2633272835356024</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>0.79197214159999996</v>
+        <v>0.79206490659999995</v>
       </c>
       <c r="C381" s="5">
-        <v>-7.6112508000000245E-3</v>
+        <v>-7.636037400000073E-3</v>
       </c>
       <c r="D381" s="5">
-        <v>-10.84336264674991</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-10.875325420897452</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>0.80198616830000002</v>
+        <v>0.80202675999999995</v>
       </c>
       <c r="C382" s="5">
-        <v>1.0014026700000067E-2</v>
+        <v>9.9618533999999981E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>16.274284679218056</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>16.181517940356251</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>0.79289653869999999</v>
+        <v>0.79292501650000002</v>
       </c>
       <c r="C383" s="5">
-        <v>-9.0896296000000376E-3</v>
+        <v>-9.1017434999999258E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-12.784088090588174</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-12.799468657140366</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>0.81537991389999998</v>
+        <v>0.81535588059999997</v>
       </c>
       <c r="C384" s="5">
-        <v>2.2483375199999989E-2</v>
+        <v>2.2430864099999948E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>39.869119826908303</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>39.759408827707276</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>0.81680096140000003</v>
+        <v>0.81634505580000005</v>
       </c>
       <c r="C385" s="5">
-        <v>1.42104750000005E-3</v>
+        <v>9.8917520000008086E-4</v>
       </c>
       <c r="D385" s="5">
-        <v>2.1115285166618536</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.4655719218529484</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>0.78670882149999999</v>
+        <v>0.78669605249999996</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.0092139900000037E-2</v>
+        <v>-2.9649003300000087E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-36.265679922073858</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-35.849735685290632</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>0.78178708210000003</v>
+        <v>0.78189327230000005</v>
       </c>
       <c r="C387" s="5">
-        <v>-4.9217393999999581E-3</v>
+        <v>-4.802780199999912E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-7.2543304898163079</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-7.0849501514442252</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>0.8055983015</v>
+        <v>0.80566228959999997</v>
       </c>
       <c r="C388" s="5">
-        <v>2.3811219399999972E-2</v>
+        <v>2.3769017299999917E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>43.337762843836188</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>43.24079374414589</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>0.81043909120000002</v>
+        <v>0.81044887350000006</v>
       </c>
       <c r="C389" s="5">
-        <v>4.8407897000000144E-3</v>
+        <v>4.7865839000000854E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>7.4538715754505214</v>
+        <v>7.3670549206479086</v>
       </c>
       <c r="E389" s="5">
-        <v>-1.3210635153811379</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>-1.322639572865103</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>0.79583384710000005</v>
+        <v>0.79580966369999995</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.460524409999997E-2</v>
+        <v>-1.4639209800000108E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-19.605877298826247</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-19.64682759866081</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>0.8012590637</v>
+        <v>0.80124978219999998</v>
       </c>
       <c r="C391" s="5">
-        <v>5.4252165999999491E-3</v>
+        <v>5.4401185000000352E-3</v>
       </c>
       <c r="D391" s="5">
-        <v>8.4942174699948794</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.5187020597525365</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>0.80558132299999996</v>
+        <v>0.80582427440000004</v>
       </c>
       <c r="C392" s="5">
-        <v>4.3222592999999643E-3</v>
+        <v>4.5744922000000576E-3</v>
       </c>
       <c r="D392" s="5">
-        <v>6.6687491926728626</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>7.0703089729112101</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>0.88855818580000001</v>
+        <v>0.8887073446</v>
       </c>
       <c r="C393" s="5">
-        <v>8.2976862800000051E-2</v>
+        <v>8.2883070199999964E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>224.27823504754917</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>223.75842792753829</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>0.79921264469999997</v>
+        <v>0.79924800210000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-8.9345541100000037E-2</v>
+        <v>-8.9459342499999983E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-71.963894116113309</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-72.005450712801576</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>0.79796085210000001</v>
+        <v>0.79791927409999996</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.2517925999999679E-3</v>
+        <v>-1.3287280000000568E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.8634315829710757</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.9768267891804414</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>0.81248272519999998</v>
+        <v>0.81231647890000003</v>
       </c>
       <c r="C396" s="5">
-        <v>1.4521873099999971E-2</v>
+        <v>1.4397204800000063E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>24.162544939571152</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>23.935491465020675</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>0.8109309442</v>
+        <v>0.81022602529999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-1.5517809999999743E-3</v>
+        <v>-2.0904536000000418E-3</v>
       </c>
       <c r="D397" s="5">
-        <v>-2.2679869496174399</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-3.044800108167689</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>0.88866430649999995</v>
+        <v>0.88833562779999997</v>
       </c>
       <c r="C398" s="5">
-        <v>7.7733362299999942E-2</v>
+        <v>7.8109602499999986E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>199.94827469800796</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>201.75237416879401</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>0.88449924550000003</v>
+        <v>0.88576534610000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-4.1650609999999144E-3</v>
+        <v>-2.5702816999999545E-3</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.4815136326014198</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-3.4173183809345087</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>0.89811905930000002</v>
+        <v>0.89849439980000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3619813799999991E-2</v>
+        <v>1.2729053699999993E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>20.126093002560875</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>18.675281538394994</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>0.90335896199999999</v>
+        <v>0.90264558660000005</v>
       </c>
       <c r="C401" s="5">
-        <v>5.2399026999999654E-3</v>
+        <v>4.1511868000000396E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>7.2302542391025515</v>
+        <v>5.6872656638444097</v>
       </c>
       <c r="E401" s="5">
-        <v>11.465373747262797</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>11.376006076958278</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>0.90240588099999997</v>
+        <v>0.90210136200000002</v>
       </c>
       <c r="C402" s="5">
-        <v>-9.5308100000002227E-4</v>
+        <v>-5.442246000000317E-4</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.2587287770577049</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-0.72111164373948045</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>0.90821914260000003</v>
+        <v>0.90809731530000004</v>
       </c>
       <c r="C403" s="5">
-        <v>5.8132616000000636E-3</v>
+        <v>5.9959533000000231E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>8.0102104676309516</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>8.2741139689436416</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>0.91227958949999999</v>
+        <v>0.91270320709999997</v>
       </c>
       <c r="C404" s="5">
-        <v>4.0604468999999588E-3</v>
+        <v>4.6058917999999283E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>5.498840339388944</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.2591207975125407</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>0.88738310610000004</v>
+        <v>0.88760533080000004</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.4896483399999947E-2</v>
+        <v>-2.5097876299999933E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-28.25388731750904</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-28.437763742627563</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>0.99643477550000004</v>
+        <v>0.99649086750000004</v>
       </c>
       <c r="C406" s="5">
-        <v>0.1090516694</v>
+        <v>0.10888553670000001</v>
       </c>
       <c r="D406" s="5">
-        <v>301.83950925914911</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>300.90461196846485</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>0.99701610110000005</v>
+        <v>0.99683942839999995</v>
       </c>
       <c r="C407" s="5">
-        <v>5.8132560000001554E-4</v>
+        <v>3.4856089999990569E-4</v>
       </c>
       <c r="D407" s="5">
-        <v>0.7023374500704449</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.42055448918674188</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>0.90880231909999998</v>
+        <v>0.9084243555</v>
       </c>
       <c r="C408" s="5">
-        <v>-8.8213782000000074E-2</v>
+        <v>-8.8415072899999947E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-67.099154684888276</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-67.193285170474539</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1.0062574784</v>
+        <v>1.0051758459</v>
       </c>
       <c r="C409" s="5">
-        <v>9.7455159300000038E-2</v>
+        <v>9.6751490399999973E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>239.52857670454017</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>236.85212815261985</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>0.99111023070000004</v>
+        <v>0.99058727049999995</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.5147247699999977E-2</v>
+        <v>-1.4588575400000026E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-16.640700281025488</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-16.091031024004455</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>0.98690057909999995</v>
+        <v>0.98973911979999996</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.2096516000000861E-3</v>
+        <v>-8.4815069999999437E-4</v>
       </c>
       <c r="D411" s="5">
-        <v>-4.9794946212462721</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.0226273195022895</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>0.99426014610000002</v>
+        <v>0.99524598119999996</v>
       </c>
       <c r="C412" s="5">
-        <v>7.3595670000000668E-3</v>
+        <v>5.5068614000000071E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>9.3250116836899544</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>6.8849001666034138</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1.000929333</v>
+        <v>0.99949930450000002</v>
       </c>
       <c r="C413" s="5">
-        <v>6.6691868999999571E-3</v>
+        <v>4.2533233000000559E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>8.352920860902735</v>
+        <v>5.2506445351506059</v>
       </c>
       <c r="E413" s="5">
-        <v>10.800841648150939</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>10.729982989760067</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1.007654737</v>
+        <v>1.0067977690000001</v>
       </c>
       <c r="C414" s="5">
-        <v>6.7254039999999904E-3</v>
+        <v>7.2984645000000459E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>8.3677381999984313</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>9.1231713689958092</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1.0142163263999999</v>
+        <v>1.0138216189</v>
       </c>
       <c r="C415" s="5">
-        <v>6.5615893999999564E-3</v>
+        <v>7.0238498999999344E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>8.1001154700976343</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>8.7005249255149621</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1.0181267691</v>
+        <v>1.0186024011999999</v>
       </c>
       <c r="C416" s="5">
-        <v>3.9104427000000719E-3</v>
+        <v>4.7807822999998972E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>4.726142574217107</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>5.8078213426839609</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1.0858355181999999</v>
+        <v>1.0861605431000001</v>
       </c>
       <c r="C417" s="5">
-        <v>6.770874909999991E-2</v>
+        <v>6.7558141900000201E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>116.54404595824049</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>116.10853451669523</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1.0942261579000001</v>
+        <v>1.0942338549999999</v>
       </c>
       <c r="C418" s="5">
-        <v>8.390639700000202E-3</v>
+        <v>8.0733118999998243E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>9.6772589710267365</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>9.2932911371107494</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1.0924955091999999</v>
+        <v>1.0920727858999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.7306487000001702E-3</v>
+        <v>-2.1610691000000237E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.8815193140047315</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-2.3443787181621989</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1.1055096678</v>
+        <v>1.1046726151999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.3014158600000103E-2</v>
+        <v>1.2599829300000032E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>15.269554138098229</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>14.758282217885753</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1.0994337716</v>
+        <v>1.0979962727999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-6.0758962000000416E-3</v>
+        <v>-6.6763424000000349E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-6.3994631863917295</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-7.0161905808971863</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1.0918404649</v>
+        <v>1.0910032637</v>
       </c>
       <c r="C422" s="5">
-        <v>-7.5933067000000243E-3</v>
+        <v>-6.9930090999998917E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>-7.980186073304596</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-7.3805481004922573</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1.0875488508</v>
+        <v>1.0928966950000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.2916141000000074E-3</v>
+        <v>1.8934313000000813E-3</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.616104099673346</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.1025889344816084</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1.0959728093000001</v>
+        <v>1.0979851324000001</v>
       </c>
       <c r="C424" s="5">
-        <v>8.423958500000106E-3</v>
+        <v>5.0884373999999788E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>9.7013745449489477</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.7324174575886344</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1.1033439625000001</v>
+        <v>1.1009519457000001</v>
       </c>
       <c r="C425" s="5">
-        <v>7.3711532000000357E-3</v>
+        <v>2.9668133000000374E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>8.3761501886515433</v>
+        <v>3.2910866496760116</v>
       </c>
       <c r="E425" s="5">
-        <v>10.231954057439951</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>10.150346352742257</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1.111048861</v>
+        <v>1.1093857986</v>
       </c>
       <c r="C426" s="5">
-        <v>7.7048984999998904E-3</v>
+        <v>8.4338528999998719E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>8.7093320127389795</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>9.5899845092140001</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1.1184400335</v>
+        <v>1.1175966181000001</v>
       </c>
       <c r="C427" s="5">
-        <v>7.3911724999999873E-3</v>
+        <v>8.2108195000001327E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>8.2815700339520237</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>9.2520818907632538</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1.1217929803</v>
+        <v>1.122218862</v>
       </c>
       <c r="C428" s="5">
-        <v>3.3529467999999785E-3</v>
+        <v>4.6222438999998783E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>3.6573663887898622</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>5.0775215222547576</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1.0860161639999999</v>
+        <v>1.0862727109000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.5776816300000069E-2</v>
+        <v>-3.5946151099999879E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-32.222920043468562</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-32.339427891092306</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1.0918507564</v>
+        <v>1.0917318900999999</v>
       </c>
       <c r="C430" s="5">
-        <v>5.8345924000000604E-3</v>
+        <v>5.4591791999998307E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>6.6409194328143295</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>6.2002464594748119</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1.0884639683999999</v>
+        <v>1.0877947419</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.3867880000000294E-3</v>
+        <v>-3.937148199999907E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.6594029323139377</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.2427853520336285</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1.1029272307</v>
+        <v>1.1017782557</v>
       </c>
       <c r="C432" s="5">
-        <v>1.4463262300000057E-2</v>
+        <v>1.3983513799999958E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>17.163848122186455</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>16.564660149971068</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1.0964390689000001</v>
+        <v>1.0949857975999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-6.488161799999892E-3</v>
+        <v>-6.792458100000065E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.835230556312677</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-7.1522314987109485</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1.0932833982000001</v>
+        <v>1.0925199886000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-3.1556707000000017E-3</v>
+        <v>-2.465808999999819E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.399580262980495</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.6690722132655775</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1.0926973611999999</v>
+        <v>1.0826644917999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.8603700000015024E-4</v>
+        <v>-9.8554968000001963E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.64134771046000516</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-10.303804405725225</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1.0943481968</v>
+        <v>1.0944987946</v>
       </c>
       <c r="C436" s="5">
-        <v>1.6508356000000113E-3</v>
+        <v>1.1834302800000085E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>1.8280878110925824</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>13.934888072796593</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1.0923216672</v>
+        <v>1.1112355945000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.0265295999999378E-3</v>
+        <v>1.6736799900000099E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.1996834156775669</v>
+        <v>19.974867015919173</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.99898995006283409</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.93406881564312982</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1.0894516279999999</v>
+        <v>1.1087493785</v>
       </c>
       <c r="C438" s="5">
-        <v>-2.870039200000063E-3</v>
+        <v>-2.4862160000000966E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>-3.1077935311081051</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.6520199734750061</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1.0889504571999999</v>
+        <v>1.108426183</v>
       </c>
       <c r="C439" s="5">
-        <v>-5.0117080000000591E-4</v>
+        <v>-3.2319550000003971E-4</v>
       </c>
       <c r="D439" s="5">
-        <v>-0.55063084114872485</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-0.34923439413920843</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1.0879228889000001</v>
+        <v>1.1073802367000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.027568299999837E-3</v>
+        <v>-1.0459462999998781E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.1264997176180902</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.1264998091720879</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1.0892359293</v>
+        <v>1.1086988925000001</v>
       </c>
       <c r="C441" s="5">
-        <v>1.3130403999999096E-3</v>
+        <v>1.3186558000000126E-3</v>
       </c>
       <c r="D441" s="5">
-        <v>1.4579617491894847</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.4383422604222762</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1.1088097625</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.1086999999987412E-4</v>
+      </c>
+      <c r="D442" s="5">
+        <v>0.12006614200710253</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>