--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F5A6DC1C-8DCF-4252-8E94-7CE02142B1DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD01370E-9832-4995-8AD9-7C6F67AA8537}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B998F3A7-CD36-4B65-BAC2-5B85E20D4487}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82713A4E-4BBD-460A-A9BF-B8B90879401F}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{244117F3-3053-4E69-AF62-B98B5483C3F2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3BDB788-66C5-43CE-94D0-0B66251A7F8D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.3070037988000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.3083501742999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.3463754999998301E-3</v>
       </c>
       <c r="D7" s="5">
         <v>1.2431760836451478</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.306075493</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2746812999998589E-3</v>
       </c>
       <c r="D8" s="5">
         <v>-2.0664704698298841</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.3369947062</v>
       </c>
       <c r="C9" s="5">
         <v>3.0919213200000017E-2</v>
       </c>
       <c r="D9" s="5">
         <v>32.414908962822885</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.3164981362999999</v>
       </c>
       <c r="C10" s="5">
         <v>-2.049656990000015E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-16.921866384325945</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.2765901814</v>
       </c>
       <c r="C11" s="5">
         <v>-3.9907954899999876E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-30.884569993176981</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.2621600874000001</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4430093999999949E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.752033575205834</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.2343362985999999</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7823788800000138E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-23.470531606133683</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.1712927743999999</v>
       </c>
       <c r="C14" s="5">
         <v>-6.3043524200000034E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-46.693083436496899</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.267677414</v>
       </c>
       <c r="C15" s="5">
         <v>9.6384639600000099E-2</v>
       </c>
       <c r="D15" s="5">
         <v>158.29705924162246</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1.2535655513999999</v>
       </c>
       <c r="C16" s="5">
         <v>-1.411186260000008E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-12.570185640660991</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1.2641103977000001</v>
       </c>
       <c r="C17" s="5">
         <v>1.0544846300000188E-2</v>
       </c>
       <c r="D17" s="5">
         <v>10.574619762883275</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1.3041814682999999</v>
       </c>
       <c r="C18" s="5">
         <v>4.0071070599999814E-2</v>
       </c>
       <c r="D18" s="5">
         <v>45.42405668626013</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1.3111952085</v>
       </c>
       <c r="C19" s="5">
         <v>7.0137402000001181E-3</v>
       </c>
       <c r="D19" s="5">
         <v>6.6478106450458263</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1.3079463819999999</v>
       </c>
       <c r="C20" s="5">
         <v>-3.2488265000001348E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.9331249738325793</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1.2326046874000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.5341694599999842E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-50.931081169975336</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1.2151999573000001</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7404730099999988E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-15.688431713748086</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.1820741842</v>
       </c>
       <c r="C23" s="5">
         <v>-3.3125773100000089E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-28.226546210142324</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.3659243756999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18385019149999993</v>
       </c>
       <c r="D24" s="5">
         <v>466.73896345597291</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.3371353338</v>
       </c>
       <c r="C25" s="5">
         <v>-2.8789041899999868E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-22.556580965483029</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.2656141719</v>
       </c>
       <c r="C26" s="5">
         <v>-7.1521161900000019E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-48.297496960566868</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.2690771745</v>
       </c>
       <c r="C27" s="5">
         <v>3.4630025999999869E-3</v>
       </c>
       <c r="D27" s="5">
         <v>3.3333347175350525</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.251265217</v>
       </c>
       <c r="C28" s="5">
         <v>-1.7811957499999975E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-15.601239368932196</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.2629779262</v>
       </c>
       <c r="C29" s="5">
         <v>1.1712709200000004E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.829570582203441</v>
       </c>
       <c r="E29" s="5">
         <v>-8.9586439765110271E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1.1975424775000001</v>
       </c>
       <c r="C30" s="5">
         <v>-6.5435448699999954E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-47.186858457294619</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1.2157825861</v>
       </c>
       <c r="C31" s="5">
         <v>1.8240108599999916E-2</v>
       </c>
       <c r="D31" s="5">
         <v>19.889154919914965</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1.2114252548</v>
       </c>
       <c r="C32" s="5">
         <v>-4.3573313000000446E-3</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2169955428940202</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1.2332332439</v>
       </c>
       <c r="C33" s="5">
         <v>2.1807989100000036E-2</v>
       </c>
       <c r="D33" s="5">
         <v>23.874867073435734</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1.3189182617999999</v>
       </c>
       <c r="C34" s="5">
         <v>8.5685017899999938E-2</v>
       </c>
       <c r="D34" s="5">
         <v>123.90917944408883</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1.2874245541</v>
       </c>
       <c r="C35" s="5">
         <v>-3.1493707699999929E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-25.174974158793219</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1.2558517065000001</v>
       </c>
       <c r="C36" s="5">
         <v>-3.1572847599999898E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-25.76668303949473</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1.2304449066000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.5406799900000054E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-21.749746428772088</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1.2613317039</v>
       </c>
       <c r="C38" s="5">
         <v>3.0886797299999991E-2</v>
       </c>
       <c r="D38" s="5">
         <v>34.649786578624386</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1.271429218</v>
       </c>
       <c r="C39" s="5">
         <v>1.0097514099999927E-2</v>
       </c>
       <c r="D39" s="5">
         <v>10.0409943650684</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1.2485047109</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2924507099999936E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-19.614822553849422</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1.2603307131999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.182600229999986E-2</v>
       </c>
       <c r="D41" s="5">
         <v>11.977821129695275</v>
       </c>
       <c r="E41" s="5">
         <v>-0.20960089207299193</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1.2889639352</v>
       </c>
       <c r="C42" s="5">
         <v>2.8633222000000069E-2</v>
       </c>
       <c r="D42" s="5">
         <v>30.94078972391776</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1.3289121913999999</v>
       </c>
       <c r="C43" s="5">
         <v>3.9948256199999976E-2</v>
       </c>
       <c r="D43" s="5">
         <v>44.233530618976879</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1.4184508814000001</v>
       </c>
       <c r="C44" s="5">
         <v>8.9538690000000143E-2</v>
       </c>
       <c r="D44" s="5">
         <v>118.68358766470877</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1.3384029228000001</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0047958600000024E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-50.195234632991117</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1.3215121085999999</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6890814200000159E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-14.135974548978158</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1.2938646776</v>
       </c>
       <c r="C47" s="5">
         <v>-2.7647430999999889E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-22.408790740052609</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1.2471187519</v>
       </c>
       <c r="C48" s="5">
         <v>-4.6745925700000024E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-35.697563238002203</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1.2287718026000001</v>
       </c>
       <c r="C49" s="5">
         <v>-1.8346949299999915E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-16.293125084934811</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1.2570357300999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.8263927499999841E-2</v>
       </c>
       <c r="D50" s="5">
         <v>31.376178899615994</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1.1724604708999999</v>
       </c>
       <c r="C51" s="5">
         <v>-8.4575259199999975E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-56.648208718119797</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1.2492208836000001</v>
       </c>
       <c r="C52" s="5">
         <v>7.6760412700000114E-2</v>
       </c>
       <c r="D52" s="5">
         <v>114.03870547250033</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1.260681945</v>
       </c>
       <c r="C53" s="5">
         <v>1.1461061399999917E-2</v>
       </c>
       <c r="D53" s="5">
         <v>11.582366201796624</v>
       </c>
       <c r="E53" s="5">
         <v>2.7868225087379628E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1.0831561917000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.17752575329999987</v>
       </c>
       <c r="D54" s="5">
         <v>-83.818206949108031</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1.1313087579000001</v>
       </c>
       <c r="C55" s="5">
         <v>4.8152566199999969E-2</v>
       </c>
       <c r="D55" s="5">
         <v>68.531369737106147</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1.1171246506000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.4184107299999971E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-14.050009869864144</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1.1357343461</v>
       </c>
       <c r="C57" s="5">
         <v>1.8609695499999912E-2</v>
       </c>
       <c r="D57" s="5">
         <v>21.927450865511645</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1.1187564113999999</v>
       </c>
       <c r="C58" s="5">
         <v>-1.6977934700000086E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-16.534820646945214</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1.0989850792</v>
       </c>
       <c r="C59" s="5">
         <v>-1.9771332199999936E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-19.26253546813096</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1.1388185193</v>
       </c>
       <c r="C60" s="5">
         <v>3.9833440100000006E-2</v>
       </c>
       <c r="D60" s="5">
         <v>53.303721789314373</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1.2273672793999999</v>
       </c>
       <c r="C61" s="5">
         <v>8.8548760099999901E-2</v>
       </c>
       <c r="D61" s="5">
         <v>145.60671839497829</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1.1606727331</v>
       </c>
       <c r="C62" s="5">
         <v>-6.6694546299999935E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-48.852679172335137</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1.1705639271999999</v>
       </c>
       <c r="C63" s="5">
         <v>9.8911940999999448E-3</v>
       </c>
       <c r="D63" s="5">
         <v>10.719535307816773</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1.1513324175999999</v>
       </c>
       <c r="C64" s="5">
         <v>-1.9231509599999974E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-18.027692792148255</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1.1615873005999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.0254882999999992E-2</v>
       </c>
       <c r="D65" s="5">
         <v>11.22783062666517</v>
       </c>
       <c r="E65" s="5">
         <v>-7.8604000630785649</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1.1787143282000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.7127027600000178E-2</v>
       </c>
       <c r="D66" s="5">
         <v>19.201162026162024</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1.1359150881</v>
       </c>
       <c r="C67" s="5">
         <v>-4.2799240100000135E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-35.842465591185281</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1.1178632945</v>
       </c>
       <c r="C68" s="5">
         <v>-1.8051793599999977E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-17.488603954260629</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1.1363966381999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.8533343699999927E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.813361960027922</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1.1173501857999999</v>
       </c>
       <c r="C70" s="5">
         <v>-1.9046452400000025E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-18.358235354307851</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1.1038603487</v>
       </c>
       <c r="C71" s="5">
         <v>-1.3489837099999846E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.563348227837757</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1.1346697582</v>
       </c>
       <c r="C72" s="5">
         <v>3.0809409499999996E-2</v>
       </c>
       <c r="D72" s="5">
         <v>39.143895425031097</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1.1263368548999999</v>
       </c>
       <c r="C73" s="5">
         <v>-8.3329033000001385E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-8.4652964889761826</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1.0708177293000001</v>
       </c>
       <c r="C74" s="5">
         <v>-5.551912559999983E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-45.478587554711616</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1.0699055499000001</v>
       </c>
       <c r="C75" s="5">
         <v>-9.1217939999999054E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-1.01744797634582</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1.0560055126000001</v>
       </c>
       <c r="C76" s="5">
         <v>-1.3900037300000001E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.523065215959685</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1.0610063402000001</v>
       </c>
       <c r="C77" s="5">
         <v>5.0008275999999796E-3</v>
       </c>
       <c r="D77" s="5">
         <v>5.8331019251948169</v>
       </c>
       <c r="E77" s="5">
         <v>-8.6589239007732193</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1.0817537808</v>
       </c>
       <c r="C78" s="5">
         <v>2.0747440599999889E-2</v>
       </c>
       <c r="D78" s="5">
         <v>26.161054966396403</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1.0270036642</v>
       </c>
       <c r="C79" s="5">
         <v>-5.4750116599999954E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-46.380488125205929</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1.1151796465999999</v>
       </c>
       <c r="C80" s="5">
         <v>8.8175982399999908E-2</v>
       </c>
       <c r="D80" s="5">
         <v>168.70397791947167</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1.0316930417000001</v>
       </c>
       <c r="C81" s="5">
         <v>-8.3486604899999817E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-60.693171471697994</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1.0178819187999999</v>
       </c>
       <c r="C82" s="5">
         <v>-1.3811122900000194E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-14.93267415557521</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1.1098052695</v>
       </c>
       <c r="C83" s="5">
         <v>9.1923350700000128E-2</v>
       </c>
       <c r="D83" s="5">
         <v>182.22312278406613</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1.1340457769000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.4240507400000055E-2</v>
       </c>
       <c r="D84" s="5">
         <v>29.600189603033389</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1.1223955591999999</v>
       </c>
       <c r="C85" s="5">
         <v>-1.1650217700000187E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-11.654537450154479</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1.1804095672999999</v>
       </c>
       <c r="C86" s="5">
         <v>5.8014008100000014E-2</v>
       </c>
       <c r="D86" s="5">
         <v>83.0801979344713</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1.1670790498000001</v>
       </c>
       <c r="C87" s="5">
         <v>-1.3330517499999806E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-12.740920450394345</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1.1547840878</v>
       </c>
       <c r="C88" s="5">
         <v>-1.2294962000000131E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-11.934417129654074</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1.1504380194999999</v>
       </c>
       <c r="C89" s="5">
         <v>-4.3460683000000611E-3</v>
       </c>
       <c r="D89" s="5">
         <v>-4.4239191751990088</v>
       </c>
       <c r="E89" s="5">
         <v>8.4289486227897559</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1.1844085454</v>
       </c>
       <c r="C90" s="5">
         <v>3.3970525900000048E-2</v>
       </c>
       <c r="D90" s="5">
         <v>41.794594902380602</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1.2209358085999999</v>
       </c>
       <c r="C91" s="5">
         <v>3.6527263199999993E-2</v>
       </c>
       <c r="D91" s="5">
         <v>43.977818723913131</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1.2087500841000001</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2185724499999884E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-11.340713376865509</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1.2360479702</v>
       </c>
       <c r="C93" s="5">
         <v>2.7297886099999946E-2</v>
       </c>
       <c r="D93" s="5">
         <v>30.733142729906902</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1.3279311589</v>
       </c>
       <c r="C94" s="5">
         <v>9.1883188700000007E-2</v>
       </c>
       <c r="D94" s="5">
         <v>136.41924595731481</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1.3173643164</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0566842500000062E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-9.1418250895486715</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1.2397123540999999</v>
       </c>
       <c r="C96" s="5">
         <v>-7.7651962300000044E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-51.762987393763368</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1.2212806489000001</v>
       </c>
       <c r="C97" s="5">
         <v>-1.8431705199999815E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-16.452288135075634</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1.2888121179000001</v>
       </c>
       <c r="C98" s="5">
         <v>6.7531468999999955E-2</v>
       </c>
       <c r="D98" s="5">
         <v>90.76101321605104</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1.3638447027</v>
       </c>
       <c r="C99" s="5">
         <v>7.5032584799999968E-2</v>
       </c>
       <c r="D99" s="5">
         <v>97.198553255367329</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1.3525785373999999</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1266165300000131E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-9.4745177343453335</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1.3358406685999999</v>
       </c>
       <c r="C101" s="5">
         <v>-1.6737868799999944E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-13.879601374122307</v>
       </c>
       <c r="E101" s="5">
         <v>16.115831184071894</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1.2881707589</v>
       </c>
       <c r="C102" s="5">
         <v>-4.7669909699999957E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-35.341547541935157</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1.3078337743999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.9663015499999936E-2</v>
       </c>
       <c r="D103" s="5">
         <v>19.935940590139811</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1.3027117439</v>
       </c>
       <c r="C104" s="5">
         <v>-5.12203049999993E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5997845631502665</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1.3312749138</v>
       </c>
       <c r="C105" s="5">
         <v>2.8563169899999963E-2</v>
       </c>
       <c r="D105" s="5">
         <v>29.727796216398406</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1.3329726762</v>
       </c>
       <c r="C106" s="5">
         <v>1.6977624000000802E-3</v>
       </c>
       <c r="D106" s="5">
         <v>1.5411285125262131</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1.2220431142999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.11092956190000014</v>
       </c>
       <c r="D107" s="5">
         <v>-64.748031474885281</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1.3524213894999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.1303782752</v>
       </c>
       <c r="D108" s="5">
         <v>237.52506548185829</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1.3160297620000001</v>
       </c>
       <c r="C109" s="5">
         <v>-3.6391627499999801E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-27.915123026559773</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1.2939023904</v>
       </c>
       <c r="C110" s="5">
         <v>-2.2127371600000112E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-18.411368083705348</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1.3677842836</v>
       </c>
       <c r="C111" s="5">
         <v>7.3881893200000048E-2</v>
       </c>
       <c r="D111" s="5">
         <v>94.71218400070336</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1.5485701298000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.18078584620000004</v>
       </c>
       <c r="D112" s="5">
         <v>343.56699633539131</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1.5217370729999999</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6833056800000143E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-18.921646913958355</v>
       </c>
       <c r="E113" s="5">
         <v>13.916061156816317</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1.4923637923999999</v>
       </c>
       <c r="C114" s="5">
         <v>-2.9373280599999996E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-20.85545433538001</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1.6006408967000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.10827710430000015</v>
       </c>
       <c r="D115" s="5">
         <v>131.75572113172177</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1.5985967587000001</v>
       </c>
       <c r="C116" s="5">
         <v>-2.0441380000000287E-3</v>
       </c>
       <c r="D116" s="5">
         <v>-1.5217712649381654</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1.6280876034</v>
       </c>
       <c r="C117" s="5">
         <v>2.9490844699999963E-2</v>
       </c>
       <c r="D117" s="5">
         <v>24.527737397692007</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1.5412799744000001</v>
       </c>
       <c r="C118" s="5">
         <v>-8.6807628999999942E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-48.186229790356272</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1.5330918279000001</v>
       </c>
       <c r="C119" s="5">
         <v>-8.1881464999999931E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-6.1920608535412924</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1.6708751815</v>
       </c>
       <c r="C120" s="5">
         <v>0.13778335359999994</v>
       </c>
       <c r="D120" s="5">
         <v>180.87305302715978</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1.7113261984000001</v>
       </c>
       <c r="C121" s="5">
         <v>4.0451016900000081E-2</v>
       </c>
       <c r="D121" s="5">
         <v>33.249469437935986</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1.692989748</v>
       </c>
       <c r="C122" s="5">
         <v>-1.8336450400000093E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-12.126413668211889</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1.6665691386999999</v>
       </c>
       <c r="C123" s="5">
         <v>-2.642060930000012E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-17.200429187420909</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1.6482563014</v>
       </c>
       <c r="C124" s="5">
         <v>-1.8312837299999885E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-12.417585701614032</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1.7124102784999999</v>
       </c>
       <c r="C125" s="5">
         <v>6.4153977099999926E-2</v>
       </c>
       <c r="D125" s="5">
         <v>58.123702339377758</v>
       </c>
       <c r="E125" s="5">
         <v>12.529970445163752</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1.7953826238999999</v>
       </c>
       <c r="C126" s="5">
         <v>8.297234539999998E-2</v>
       </c>
       <c r="D126" s="5">
         <v>76.437258290690707</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1.7984733556000001</v>
       </c>
       <c r="C127" s="5">
         <v>3.0907317000001822E-3</v>
       </c>
       <c r="D127" s="5">
         <v>2.0854589122362377</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1.8005686220999999</v>
       </c>
       <c r="C128" s="5">
         <v>2.0952664999998039E-3</v>
       </c>
       <c r="D128" s="5">
         <v>1.4070230020480023</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1.7191952456999999</v>
       </c>
       <c r="C129" s="5">
         <v>-8.1373376399999975E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-42.590166560138755</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1.7504789128</v>
       </c>
       <c r="C130" s="5">
         <v>3.1283667100000079E-2</v>
       </c>
       <c r="D130" s="5">
         <v>24.159565174338859</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1.7407706200999999</v>
       </c>
       <c r="C131" s="5">
         <v>-9.7082927000000652E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-6.4559909943958989</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1.6705492939</v>
       </c>
       <c r="C132" s="5">
         <v>-7.0221326199999989E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-38.988322966915632</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1.6934292448999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.2879950999999954E-2</v>
       </c>
       <c r="D133" s="5">
         <v>17.731621481366176</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1.6875169833999999</v>
       </c>
       <c r="C134" s="5">
         <v>-5.9122615000000156E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-4.1100348898594374</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1.6702202665000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.7296716899999787E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-11.62953065561425</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1.6561175133999999</v>
       </c>
       <c r="C136" s="5">
         <v>-1.4102753100000198E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-9.6748256176112601</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1.6278363988</v>
       </c>
       <c r="C137" s="5">
         <v>-2.8281114599999935E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-18.672904176963755</v>
       </c>
       <c r="E137" s="5">
         <v>-4.9388794707587946</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1.5963782001</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1458198699999995E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-20.87742735601249</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1.5029373289000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.3440871199999886E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-51.509016400090005</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1.5087530756</v>
       </c>
       <c r="C140" s="5">
         <v>5.8157466999999574E-3</v>
       </c>
       <c r="D140" s="5">
         <v>4.7436166945865388</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1.5159801034</v>
       </c>
       <c r="C141" s="5">
         <v>7.2270277999999522E-3</v>
       </c>
       <c r="D141" s="5">
         <v>5.9019594729803782</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1.4401972557</v>
       </c>
       <c r="C142" s="5">
         <v>-7.5782847699999989E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-45.956715989806</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1.4243001111</v>
       </c>
       <c r="C143" s="5">
         <v>-1.5897144600000024E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-12.470519768720024</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1.4518428847</v>
       </c>
       <c r="C144" s="5">
         <v>2.7542773600000015E-2</v>
       </c>
       <c r="D144" s="5">
         <v>25.839605456929803</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1.4806965001000001</v>
       </c>
       <c r="C145" s="5">
         <v>2.8853615400000088E-2</v>
       </c>
       <c r="D145" s="5">
         <v>26.635990691607581</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1.4792448957</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4516044000001393E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-1.1701003894727058</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1.4787250075</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1988819999992941E-4</v>
       </c>
       <c r="D147" s="5">
         <v>-0.4209318678796925</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1.4705193262</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2056812999999895E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-6.4594695119389094</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1.4540134866000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.6505839599999961E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-12.668206554302019</v>
       </c>
       <c r="E149" s="5">
         <v>-10.678156129703066</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1.3999113374000001</v>
       </c>
       <c r="C150" s="5">
         <v>-5.4102149200000005E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-36.556789607471138</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1.4051156627000001</v>
       </c>
       <c r="C151" s="5">
         <v>5.2043253000000345E-3</v>
       </c>
       <c r="D151" s="5">
         <v>4.5534887989898465</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1.4233276764</v>
       </c>
       <c r="C152" s="5">
         <v>1.8212013699999918E-2</v>
       </c>
       <c r="D152" s="5">
         <v>16.711548866055061</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1.4123149919</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1012684500000036E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-8.899638573536361</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1.4331169506000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.0801958700000123E-2</v>
       </c>
       <c r="D154" s="5">
         <v>19.179281421742346</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1.4123658954</v>
       </c>
       <c r="C155" s="5">
         <v>-2.075105520000009E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-16.056500343224734</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1.335201869</v>
       </c>
       <c r="C156" s="5">
         <v>-7.7164026399999974E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-49.043860892986416</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1.2732895120000001</v>
       </c>
       <c r="C157" s="5">
         <v>-6.1912356999999973E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-43.433049993568616</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1.2743019949000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.0124829000000002E-3</v>
       </c>
       <c r="D158" s="5">
         <v>0.95838944591888353</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1.2821327677000001</v>
       </c>
       <c r="C159" s="5">
         <v>7.8307727999999965E-3</v>
       </c>
       <c r="D159" s="5">
         <v>7.6285873727223841</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1.2853978480999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.2650803999998423E-3</v>
       </c>
       <c r="D160" s="5">
         <v>3.0990886084343972</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1.2765900062</v>
       </c>
       <c r="C161" s="5">
         <v>-8.8078418999999464E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-7.9197561953468831</v>
       </c>
       <c r="E161" s="5">
         <v>-12.202327009695024</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1.3088476554999999</v>
       </c>
       <c r="C162" s="5">
         <v>3.2257649299999969E-2</v>
       </c>
       <c r="D162" s="5">
         <v>34.912413002484975</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1.3056785044999999</v>
       </c>
       <c r="C163" s="5">
         <v>-3.1691510000000367E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8672109006635527</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1.3367492503</v>
       </c>
       <c r="C164" s="5">
         <v>3.1070745800000132E-2</v>
       </c>
       <c r="D164" s="5">
         <v>32.606355217740912</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1.3074228019</v>
       </c>
       <c r="C165" s="5">
         <v>-2.9326448399999983E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-23.370980460707734</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1.3209149090000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.3492107100000039E-2</v>
       </c>
       <c r="D166" s="5">
         <v>13.111157097295557</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1.2986556413000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2259267699999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-18.448871983889482</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1.3172440693</v>
       </c>
       <c r="C168" s="5">
         <v>1.8588427999999935E-2</v>
       </c>
       <c r="D168" s="5">
         <v>18.595154668471771</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1.3676234976999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.037942839999987E-2</v>
       </c>
       <c r="D169" s="5">
         <v>56.893020801323502</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1.3699663325</v>
       </c>
       <c r="C170" s="5">
         <v>2.342834800000082E-3</v>
       </c>
       <c r="D170" s="5">
         <v>2.0751634571215094</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1.3848609799</v>
       </c>
       <c r="C171" s="5">
         <v>1.4894647400000016E-2</v>
       </c>
       <c r="D171" s="5">
         <v>13.855866359622127</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1.3914272499</v>
       </c>
       <c r="C172" s="5">
         <v>6.5662699999999852E-3</v>
       </c>
       <c r="D172" s="5">
         <v>5.8405062619472314</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1.3903581027</v>
       </c>
       <c r="C173" s="5">
         <v>-1.0691471999999536E-3</v>
       </c>
       <c r="D173" s="5">
         <v>-0.91817126388229475</v>
       </c>
       <c r="E173" s="5">
         <v>8.9118742859856326</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1.4196939548</v>
       </c>
       <c r="C174" s="5">
         <v>2.9335852100000004E-2</v>
       </c>
       <c r="D174" s="5">
         <v>28.474439157705888</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1.4045312485000001</v>
       </c>
       <c r="C175" s="5">
         <v>-1.516270629999994E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-12.089636678701222</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1.345973584</v>
       </c>
       <c r="C176" s="5">
         <v>-5.8557664500000106E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-40.012388987947233</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1.4058220324999999</v>
       </c>
       <c r="C177" s="5">
         <v>5.9848448499999929E-2</v>
       </c>
       <c r="D177" s="5">
         <v>68.548816298855897</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1.4141296555</v>
       </c>
       <c r="C178" s="5">
         <v>8.3076230000000972E-3</v>
       </c>
       <c r="D178" s="5">
         <v>7.3264126420016007</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1.4911116630000001</v>
       </c>
       <c r="C179" s="5">
         <v>7.698200750000006E-2</v>
       </c>
       <c r="D179" s="5">
         <v>88.908390101993163</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1.5004909547</v>
       </c>
       <c r="C180" s="5">
         <v>9.3792916999999587E-3</v>
       </c>
       <c r="D180" s="5">
         <v>7.8148480868239556</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1.5580088135000001</v>
       </c>
       <c r="C181" s="5">
         <v>5.7517858800000043E-2</v>
       </c>
       <c r="D181" s="5">
         <v>57.050144502326503</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1.4699875709000001</v>
       </c>
       <c r="C182" s="5">
         <v>-8.8021242599999994E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-50.234882806581304</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1.3874797401000001</v>
       </c>
       <c r="C183" s="5">
         <v>-8.2507830800000015E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-50.001629415081396</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1.3953094818</v>
       </c>
       <c r="C184" s="5">
         <v>7.8297416999999481E-3</v>
       </c>
       <c r="D184" s="5">
         <v>6.9859487143543397</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1.4032264147</v>
       </c>
       <c r="C185" s="5">
         <v>7.9169328999999511E-3</v>
       </c>
       <c r="D185" s="5">
         <v>7.0253041433212537</v>
       </c>
       <c r="E185" s="5">
         <v>0.92553939700932286</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1.4246225823000001</v>
       </c>
       <c r="C186" s="5">
         <v>2.1396167600000071E-2</v>
       </c>
       <c r="D186" s="5">
         <v>19.912615155453484</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1.5010872374999999</v>
       </c>
       <c r="C187" s="5">
         <v>7.6464655199999898E-2</v>
       </c>
       <c r="D187" s="5">
         <v>87.2721943375861</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1.4562578679</v>
       </c>
       <c r="C188" s="5">
         <v>-4.4829369599999946E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-30.499452280195747</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1.5104469059000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.4189038000000078E-2</v>
       </c>
       <c r="D189" s="5">
         <v>55.026573863729112</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1.5102496814999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.9722440000013997E-4</v>
       </c>
       <c r="D190" s="5">
         <v>-0.15657577100477438</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1.4855586745</v>
       </c>
       <c r="C191" s="5">
         <v>-2.4691006999999932E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-17.947336762311984</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1.4866010945999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.0424200999998856E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.84530025289693</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1.4594796617000001</v>
       </c>
       <c r="C193" s="5">
         <v>-2.7121432899999798E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-19.824220841695382</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1.4723348803</v>
       </c>
       <c r="C194" s="5">
         <v>1.285521859999994E-2</v>
       </c>
       <c r="D194" s="5">
         <v>11.097079416628741</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1.4870773820000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.4742501700000021E-2</v>
       </c>
       <c r="D195" s="5">
         <v>12.699920079091797</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1.3943192115</v>
       </c>
       <c r="C196" s="5">
         <v>-9.2758170500000015E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-53.831717649294255</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1.5095287549</v>
       </c>
       <c r="C197" s="5">
         <v>0.1152095434</v>
       </c>
       <c r="D197" s="5">
         <v>159.26873446103485</v>
       </c>
       <c r="E197" s="5">
         <v>7.5755657879863048</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1.3261366724999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18339208240000016</v>
       </c>
       <c r="D198" s="5">
         <v>-78.866922915466091</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1.2990463714</v>
       </c>
       <c r="C199" s="5">
         <v>-2.7090301099999881E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-21.938583242512642</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1.4576137283999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.15856735699999991</v>
       </c>
       <c r="D200" s="5">
         <v>298.30297518422367</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1.4175455667000001</v>
       </c>
       <c r="C201" s="5">
         <v>-4.0068161699999827E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-28.429354034050224</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1.3066513657000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.11089420100000003</v>
       </c>
       <c r="D202" s="5">
         <v>-62.37535737758575</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1.2888106481999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.7840717500000158E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-15.208432017045482</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1.2819799357999999</v>
       </c>
       <c r="C204" s="5">
         <v>-6.8307123999999941E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-6.1778565857364072</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1.2650090326000001</v>
       </c>
       <c r="C205" s="5">
         <v>-1.6970903199999832E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-14.77857711924473</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1.2780580514</v>
       </c>
       <c r="C206" s="5">
         <v>1.3049018799999867E-2</v>
       </c>
       <c r="D206" s="5">
         <v>13.105428356596382</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1.2837688964</v>
       </c>
       <c r="C207" s="5">
         <v>5.7108450000000754E-3</v>
       </c>
       <c r="D207" s="5">
         <v>5.4958130526544524</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1.3915401235</v>
       </c>
       <c r="C208" s="5">
         <v>0.10777122709999998</v>
       </c>
       <c r="D208" s="5">
         <v>163.09137340799094</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1.3074863960000001</v>
       </c>
       <c r="C209" s="5">
         <v>-8.4053727499999953E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-52.652467875605616</v>
       </c>
       <c r="E209" s="5">
         <v>-13.384465731054219</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1.3286052667999999</v>
       </c>
       <c r="C210" s="5">
         <v>2.1118870799999856E-2</v>
       </c>
       <c r="D210" s="5">
         <v>21.200801080539165</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1.3008142731000001</v>
       </c>
       <c r="C211" s="5">
         <v>-2.7790993699999822E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-22.405330819701362</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1.3502885536</v>
       </c>
       <c r="C212" s="5">
         <v>4.9474280499999912E-2</v>
       </c>
       <c r="D212" s="5">
         <v>56.50762870701287</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1.3229658002</v>
       </c>
       <c r="C213" s="5">
         <v>-2.7322753400000011E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-21.75359819108531</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1.4080753146</v>
       </c>
       <c r="C214" s="5">
         <v>8.510951440000003E-2</v>
       </c>
       <c r="D214" s="5">
         <v>111.31348295663028</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1.3901406895999999</v>
       </c>
       <c r="C215" s="5">
         <v>-1.7934625000000093E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-14.257834687665005</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1.3788943083</v>
       </c>
       <c r="C216" s="5">
         <v>-1.1246381299999886E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-9.2875946657263508</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1.3659866305999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.290767770000012E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-10.672405751417601</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1.2782616776</v>
       </c>
       <c r="C218" s="5">
         <v>-8.7724952999999939E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-54.910040846665098</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1.1799908663000001</v>
       </c>
       <c r="C219" s="5">
         <v>-9.8270811299999927E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-61.708134842186169</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1.2872901842</v>
       </c>
       <c r="C220" s="5">
         <v>0.10729931789999991</v>
       </c>
       <c r="D220" s="5">
         <v>184.16706671186341</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1.2037032045</v>
       </c>
       <c r="C221" s="5">
         <v>-8.3586979699999953E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-55.319758883073632</v>
       </c>
       <c r="E221" s="5">
         <v>-7.9376115742010427</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1.2265870888999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.2883884399999888E-2</v>
       </c>
       <c r="D222" s="5">
         <v>25.356733585957024</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1.2066349940000001</v>
       </c>
       <c r="C223" s="5">
         <v>-1.9952094899999828E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-17.864609253961106</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1.1399032195000001</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6731774500000007E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-49.47518082264002</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1.1243959764</v>
       </c>
       <c r="C225" s="5">
         <v>-1.5507243100000068E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-15.157075345990457</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1.1040425164000001</v>
       </c>
       <c r="C226" s="5">
         <v>-2.0353459999999934E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-19.684718583992566</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1.0942637919</v>
       </c>
       <c r="C227" s="5">
         <v>-9.7787245000000578E-3</v>
       </c>
       <c r="D227" s="5">
         <v>-10.125855460236298</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1.0847410263999999</v>
       </c>
       <c r="C228" s="5">
         <v>-9.5227655000000855E-3</v>
       </c>
       <c r="D228" s="5">
         <v>-9.9573135250935358</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1.0753698187</v>
       </c>
       <c r="C229" s="5">
         <v>-9.3712076999998839E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-9.8882699044791966</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1.0822869006</v>
       </c>
       <c r="C230" s="5">
         <v>6.917081899999955E-3</v>
       </c>
       <c r="D230" s="5">
         <v>7.9977489206453312</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1.0786922987000001</v>
       </c>
       <c r="C231" s="5">
         <v>-3.5946018999999385E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-3.913557791998612</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>0.98556555700000004</v>
       </c>
       <c r="C232" s="5">
         <v>-9.3126741700000015E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-66.158058224717891</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1.0009605556000001</v>
       </c>
       <c r="C233" s="5">
         <v>1.5394998600000043E-2</v>
       </c>
       <c r="D233" s="5">
         <v>20.441832338080768</v>
       </c>
       <c r="E233" s="5">
         <v>-16.843242432358242</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>0.91928163360000004</v>
       </c>
       <c r="C234" s="5">
         <v>-8.1678922000000043E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-63.993622074890233</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>0.90974599050000005</v>
       </c>
       <c r="C235" s="5">
         <v>-9.5356430999999908E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-11.761360836650203</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>0.93186054689999998</v>
       </c>
       <c r="C236" s="5">
         <v>2.211455639999993E-2</v>
       </c>
       <c r="D236" s="5">
         <v>33.404136822047988</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>0.81754809039999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.11431245649999999</v>
       </c>
       <c r="D237" s="5">
         <v>-79.205494270276773</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>0.80281485600000002</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4733234399999962E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-19.605728539364144</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>0.79671919589999995</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0956601000000665E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-8.7403987126304266</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>0.79068369429999996</v>
       </c>
       <c r="C240" s="5">
         <v>-6.0355015999999928E-3</v>
       </c>
       <c r="D240" s="5">
         <v>-8.7211793082710543</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>0.78437633380000005</v>
       </c>
       <c r="C241" s="5">
         <v>-6.3073604999999144E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-9.1635010879326568</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>0.78585489100000006</v>
       </c>
       <c r="C242" s="5">
         <v>1.478557200000008E-3</v>
       </c>
       <c r="D242" s="5">
         <v>2.2856114637608949</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>0.78365828500000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.1966060000000454E-3</v>
       </c>
       <c r="D243" s="5">
         <v>-3.3031276261493381</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>0.78600587030000002</v>
       </c>
       <c r="C244" s="5">
         <v>2.3475853000000102E-3</v>
       </c>
       <c r="D244" s="5">
         <v>3.6546339251196214</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>0.7957572731</v>
       </c>
       <c r="C245" s="5">
         <v>9.7514027999999753E-3</v>
       </c>
       <c r="D245" s="5">
         <v>15.946575256969098</v>
       </c>
       <c r="E245" s="5">
         <v>-20.500636249047421</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>0.82043654129999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.4679268199999993E-2</v>
       </c>
       <c r="D246" s="5">
         <v>44.268840347286755</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>0.81346164440000002</v>
       </c>
       <c r="C247" s="5">
         <v>-6.9748968999999716E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-9.7379854353375368</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>0.82796873540000004</v>
       </c>
       <c r="C248" s="5">
         <v>1.4507091000000027E-2</v>
       </c>
       <c r="D248" s="5">
         <v>23.629550689507649</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>0.81511404350000005</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2854691899999993E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-17.119330072501761</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>0.79971838799999995</v>
       </c>
       <c r="C250" s="5">
         <v>-1.5395655500000105E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-20.452877268152946</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>0.79521451769999996</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5038702999999902E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-6.5527300250824982</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>0.79400586399999995</v>
       </c>
       <c r="C252" s="5">
         <v>-1.2086537000000064E-3</v>
       </c>
       <c r="D252" s="5">
         <v>-1.8087209646098779</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>0.78951182220000005</v>
       </c>
       <c r="C253" s="5">
         <v>-4.4940417999999038E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-6.5844591997495154</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>0.78893391729999995</v>
       </c>
       <c r="C254" s="5">
         <v>-5.7790490000009243E-4</v>
       </c>
       <c r="D254" s="5">
         <v>-0.87484540824837032</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>0.7813847115</v>
       </c>
       <c r="C255" s="5">
         <v>-7.5492057999999584E-3</v>
       </c>
       <c r="D255" s="5">
         <v>-10.897192735326499</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>0.78323620329999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.8514917999999936E-3</v>
       </c>
       <c r="D256" s="5">
         <v>2.8807512903254118</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>0.79093209399999997</v>
       </c>
       <c r="C257" s="5">
         <v>7.6958906999999854E-3</v>
       </c>
       <c r="D257" s="5">
         <v>12.449450921027672</v>
       </c>
       <c r="E257" s="5">
         <v>-0.60636317921453076</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>0.82269726320000003</v>
       </c>
       <c r="C258" s="5">
         <v>3.1765169200000054E-2</v>
       </c>
       <c r="D258" s="5">
         <v>60.40217372787771</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>0.81870754300000004</v>
       </c>
       <c r="C259" s="5">
         <v>-3.9897201999999909E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-5.6667343040831764</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>0.82422130689999995</v>
       </c>
       <c r="C260" s="5">
         <v>5.5137638999999128E-3</v>
       </c>
       <c r="D260" s="5">
         <v>8.3878363021613325</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>0.9112832327</v>
       </c>
       <c r="C261" s="5">
         <v>8.7061925800000051E-2</v>
       </c>
       <c r="D261" s="5">
         <v>233.66796039087441</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>0.89704752269999999</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4235710000000013E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-17.216294803594156</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>0.89231877660000003</v>
       </c>
       <c r="C263" s="5">
         <v>-4.7287460999999587E-3</v>
       </c>
       <c r="D263" s="5">
         <v>-6.1455289549210974</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>0.89954360020000002</v>
       </c>
       <c r="C264" s="5">
         <v>7.2248235999999855E-3</v>
       </c>
       <c r="D264" s="5">
         <v>10.160585833794089</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>0.89799808879999998</v>
       </c>
       <c r="C265" s="5">
         <v>-1.5455114000000325E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-2.0423560715057132</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>0.89526625360000001</v>
       </c>
       <c r="C266" s="5">
         <v>-2.7318351999999768E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-3.5901017890973885</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>0.77725548219999996</v>
       </c>
       <c r="C267" s="5">
         <v>-0.11801077140000005</v>
       </c>
       <c r="D267" s="5">
         <v>-81.662549504518495</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>0.87480488879999996</v>
       </c>
       <c r="C268" s="5">
         <v>9.7549406599999999E-2</v>
       </c>
       <c r="D268" s="5">
         <v>313.20816036678849</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>0.78446397729999995</v>
       </c>
       <c r="C269" s="5">
         <v>-9.034091150000001E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-72.964049082194265</v>
       </c>
       <c r="E269" s="5">
         <v>-0.81778407388789498</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>0.82492710920000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.046313190000006E-2</v>
       </c>
       <c r="D270" s="5">
         <v>82.856685807334202</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>0.82420433749999999</v>
       </c>
       <c r="C271" s="5">
         <v>-7.2277170000001334E-4</v>
       </c>
       <c r="D271" s="5">
         <v>-1.0463453706794357</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>0.82138224270000004</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8220947999999524E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-4.0323262873573018</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>0.80674405240000002</v>
       </c>
       <c r="C273" s="5">
         <v>-1.463819030000002E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-19.409184303809734</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>0.79371588420000005</v>
       </c>
       <c r="C274" s="5">
         <v>-1.3028168199999968E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-17.747029239846967</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>0.79024252009999996</v>
       </c>
       <c r="C275" s="5">
         <v>-3.4733641000000981E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-5.1267309672112127</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>0.80435263430000004</v>
       </c>
       <c r="C276" s="5">
         <v>1.4110114200000079E-2</v>
       </c>
       <c r="D276" s="5">
         <v>23.661108840706447</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>0.80591805289999996</v>
       </c>
       <c r="C277" s="5">
         <v>1.5654185999999237E-3</v>
       </c>
       <c r="D277" s="5">
         <v>2.360582624207308</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>0.80489025520000002</v>
       </c>
       <c r="C278" s="5">
         <v>-1.0277976999999439E-3</v>
       </c>
       <c r="D278" s="5">
         <v>-1.5196866057821334</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>0.77465239159999999</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0237863600000026E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-36.839965411157607</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>0.77246218749999995</v>
       </c>
       <c r="C280" s="5">
         <v>-2.1902041000000372E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-3.3405402689679287</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>0.78199895249999996</v>
       </c>
       <c r="C281" s="5">
         <v>9.5367650000000026E-3</v>
       </c>
       <c r="D281" s="5">
         <v>15.863675188211568</v>
       </c>
       <c r="E281" s="5">
         <v>-0.31423046453761261</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>0.7204588233</v>
       </c>
       <c r="C282" s="5">
         <v>-6.154012919999996E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-62.603072927073654</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>0.72191031049999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.4514871999999901E-3</v>
       </c>
       <c r="D283" s="5">
         <v>2.4445741472720162</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>0.71525508329999998</v>
       </c>
       <c r="C284" s="5">
         <v>-6.6552272000000023E-3</v>
       </c>
       <c r="D284" s="5">
         <v>-10.518655407461363</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>0.70472649170000001</v>
       </c>
       <c r="C285" s="5">
         <v>-1.052859159999997E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-16.301873908165621</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>0.79347734849999996</v>
       </c>
       <c r="C286" s="5">
         <v>8.8750856799999944E-2</v>
       </c>
       <c r="D286" s="5">
         <v>315.1138562021024</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>0.78949949279999998</v>
       </c>
       <c r="C287" s="5">
         <v>-3.977855699999977E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-5.8527013972837221</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>0.70630008560000002</v>
       </c>
       <c r="C288" s="5">
         <v>-8.3199407199999964E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-73.71857904070221</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>0.70922175259999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.9216669999999612E-3</v>
       </c>
       <c r="D289" s="5">
         <v>5.0784026812582983</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>0.70857069189999999</v>
       </c>
       <c r="C290" s="5">
         <v>-6.5106069999998351E-4</v>
       </c>
       <c r="D290" s="5">
         <v>-1.0960468508245058</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>0.77346827240000005</v>
       </c>
       <c r="C291" s="5">
         <v>6.4897580500000052E-2</v>
       </c>
       <c r="D291" s="5">
         <v>186.22780800241836</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>0.77200824109999999</v>
       </c>
       <c r="C292" s="5">
         <v>-1.4600313000000531E-3</v>
       </c>
       <c r="D292" s="5">
         <v>-2.2418008338496609</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>0.77991185169999999</v>
       </c>
       <c r="C293" s="5">
         <v>7.9036105999999995E-3</v>
       </c>
       <c r="D293" s="5">
         <v>13.001186454169789</v>
       </c>
       <c r="E293" s="5">
         <v>-0.26689304292897287</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>0.82222629260000002</v>
       </c>
       <c r="C294" s="5">
         <v>4.2314440900000028E-2</v>
       </c>
       <c r="D294" s="5">
         <v>88.516810210973972</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>0.72013999529999995</v>
       </c>
       <c r="C295" s="5">
         <v>-0.10208629730000007</v>
       </c>
       <c r="D295" s="5">
         <v>-79.624566587840633</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>0.81458764139999995</v>
       </c>
       <c r="C296" s="5">
         <v>9.4447646100000004E-2</v>
       </c>
       <c r="D296" s="5">
         <v>338.78383929110151</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>0.80636075630000004</v>
       </c>
       <c r="C297" s="5">
         <v>-8.2268850999999144E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-11.468300773592166</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>0.79461940180000001</v>
       </c>
       <c r="C298" s="5">
         <v>-1.1741354500000023E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-16.139513941614368</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>0.78937528820000002</v>
       </c>
       <c r="C299" s="5">
         <v>-5.2441135999999888E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-7.6382102144573523</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>0.70572109640000003</v>
       </c>
       <c r="C300" s="5">
         <v>-8.36541918E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-73.9267670728795</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>0.70871259590000002</v>
       </c>
       <c r="C301" s="5">
         <v>2.9914994999999944E-3</v>
       </c>
       <c r="D301" s="5">
         <v>5.206995017722571</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>0.70820500720000001</v>
       </c>
       <c r="C302" s="5">
         <v>-5.0758870000000567E-4</v>
       </c>
       <c r="D302" s="5">
         <v>-0.85607732951822335</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>0.77259198600000001</v>
       </c>
       <c r="C303" s="5">
         <v>6.4386978799999994E-2</v>
       </c>
       <c r="D303" s="5">
         <v>184.11520157437798</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>0.77962808029999997</v>
       </c>
       <c r="C304" s="5">
         <v>7.0360942999999621E-3</v>
       </c>
       <c r="D304" s="5">
         <v>11.492919555742343</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>0.78539467340000002</v>
       </c>
       <c r="C305" s="5">
         <v>5.7665931000000503E-3</v>
       </c>
       <c r="D305" s="5">
         <v>9.2460499315878195</v>
       </c>
       <c r="E305" s="5">
         <v>0.70300530605464928</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>0.71541856920000002</v>
       </c>
       <c r="C306" s="5">
         <v>-6.99761042E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-67.366242481331497</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>0.71642836160000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.0097923999999869E-3</v>
       </c>
       <c r="D307" s="5">
         <v>1.7069758353556841</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>0.70944801150000003</v>
       </c>
       <c r="C308" s="5">
         <v>-6.9803500999999768E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-11.08527953340861</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>0.70642577920000005</v>
       </c>
       <c r="C309" s="5">
         <v>-3.0222322999999829E-3</v>
       </c>
       <c r="D309" s="5">
         <v>-4.9938842501959009</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>0.69885150330000001</v>
       </c>
       <c r="C310" s="5">
         <v>-7.5742759000000381E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-12.134097796852771</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>0.68848805469999996</v>
       </c>
       <c r="C311" s="5">
         <v>-1.0363448600000047E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-16.413128452877245</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>0.70290083179999996</v>
       </c>
       <c r="C312" s="5">
         <v>1.4412777099999996E-2</v>
       </c>
       <c r="D312" s="5">
         <v>28.224723574853037</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>0.70546530470000002</v>
       </c>
       <c r="C313" s="5">
         <v>2.5644729000000588E-3</v>
       </c>
       <c r="D313" s="5">
         <v>4.4670255318780994</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>0.70420293440000004</v>
       </c>
       <c r="C314" s="5">
         <v>-1.262370299999982E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-2.1262904776116698</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>0.67641196599999998</v>
       </c>
       <c r="C315" s="5">
         <v>-2.779096840000006E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-38.317578197563584</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>0.69390396430000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.7491998300000033E-2</v>
       </c>
       <c r="D316" s="5">
         <v>35.849186347407944</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>0.69723274609999997</v>
       </c>
       <c r="C317" s="5">
         <v>3.328781799999958E-3</v>
       </c>
       <c r="D317" s="5">
         <v>5.9109557683044267</v>
       </c>
       <c r="E317" s="5">
         <v>-11.225175098061735</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>0.70989403679999996</v>
       </c>
       <c r="C318" s="5">
         <v>1.2661290699999994E-2</v>
       </c>
       <c r="D318" s="5">
         <v>24.104927677985977</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>0.71105501810000005</v>
       </c>
       <c r="C319" s="5">
         <v>1.1609813000000857E-3</v>
       </c>
       <c r="D319" s="5">
         <v>1.9802639406437006</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>0.70725727459999999</v>
       </c>
       <c r="C320" s="5">
         <v>-3.7977435000000614E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-6.2242363513652528</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>0.70611148000000001</v>
       </c>
       <c r="C321" s="5">
         <v>-1.1457945999999719E-3</v>
       </c>
       <c r="D321" s="5">
         <v>-1.9268351801993489</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>0.70208807529999995</v>
       </c>
       <c r="C322" s="5">
         <v>-4.0234047000000661E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-6.6273051608559452</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>0.68551855269999995</v>
       </c>
       <c r="C323" s="5">
         <v>-1.6569522599999997E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-24.918767394753605</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>0.70033788480000003</v>
       </c>
       <c r="C324" s="5">
         <v>1.4819332100000082E-2</v>
       </c>
       <c r="D324" s="5">
         <v>29.259028311370862</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>0.70222690409999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.8890192999999611E-3</v>
       </c>
       <c r="D325" s="5">
         <v>3.2852085145031795</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>0.69535120189999999</v>
       </c>
       <c r="C326" s="5">
         <v>-6.8757022000000001E-3</v>
       </c>
       <c r="D326" s="5">
         <v>-11.137005618053664</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>0.67653994279999996</v>
       </c>
       <c r="C327" s="5">
         <v>-1.8811259100000033E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-28.043373823671146</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>0.71059132879999998</v>
       </c>
       <c r="C328" s="5">
         <v>3.4051386000000017E-2</v>
       </c>
       <c r="D328" s="5">
         <v>80.267540994771807</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>0.71260111329999998</v>
       </c>
       <c r="C329" s="5">
         <v>2.0097845000000003E-3</v>
       </c>
       <c r="D329" s="5">
         <v>3.4472893481354072</v>
       </c>
       <c r="E329" s="5">
         <v>2.2041946948079483</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>0.70261412280000002</v>
       </c>
       <c r="C330" s="5">
         <v>-9.9869904999999592E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-15.580156625765296</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>0.70402593970000005</v>
       </c>
       <c r="C331" s="5">
         <v>1.4118169000000291E-3</v>
       </c>
       <c r="D331" s="5">
         <v>2.4380802519775813</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>0.70327371640000003</v>
       </c>
       <c r="C332" s="5">
         <v>-7.5222330000002113E-4</v>
       </c>
       <c r="D332" s="5">
         <v>-1.2746437351939255</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>0.7044924548</v>
       </c>
       <c r="C333" s="5">
         <v>1.2187383999999746E-3</v>
       </c>
       <c r="D333" s="5">
         <v>2.0994758755064291</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>0.70483441089999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.4195609999998489E-4</v>
       </c>
       <c r="D334" s="5">
         <v>0.58402979523262122</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>0.68266169330000004</v>
       </c>
       <c r="C335" s="5">
         <v>-2.2172717599999947E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-31.857004768597264</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>0.70029808490000001</v>
       </c>
       <c r="C336" s="5">
         <v>1.7636391599999968E-2</v>
       </c>
       <c r="D336" s="5">
         <v>35.809096652903371</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>0.70225838709999999</v>
       </c>
       <c r="C337" s="5">
         <v>1.9603021999999859E-3</v>
       </c>
       <c r="D337" s="5">
         <v>3.4112891448057292</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>0.68787382529999996</v>
       </c>
       <c r="C338" s="5">
         <v>-1.4384561800000029E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-21.991452134459578</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>0.67786490720000003</v>
       </c>
       <c r="C339" s="5">
         <v>-1.0008918099999931E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-16.12888727564038</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>0.61951321429999995</v>
       </c>
       <c r="C340" s="5">
         <v>-5.8351692900000085E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-66.04614594300962</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>0.62025128230000004</v>
       </c>
       <c r="C341" s="5">
         <v>7.3806800000009165E-4</v>
       </c>
       <c r="D341" s="5">
         <v>1.4390462323281339</v>
       </c>
       <c r="E341" s="5">
         <v>-12.959540656951141</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>0.5972565983</v>
       </c>
       <c r="C342" s="5">
         <v>-2.2994684000000043E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-36.449433374424153</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>0.59828756530000005</v>
       </c>
       <c r="C343" s="5">
         <v>1.0309670000000493E-3</v>
       </c>
       <c r="D343" s="5">
         <v>2.0911845534970386</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>0.59962025549999998</v>
       </c>
       <c r="C344" s="5">
         <v>1.3326901999999308E-3</v>
       </c>
       <c r="D344" s="5">
         <v>2.7060015193119291</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>0.60227170490000004</v>
       </c>
       <c r="C345" s="5">
         <v>2.651449400000061E-3</v>
       </c>
       <c r="D345" s="5">
         <v>5.4372283822948342</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>0.60452330379999997</v>
       </c>
       <c r="C346" s="5">
         <v>2.2515988999999292E-3</v>
       </c>
       <c r="D346" s="5">
         <v>4.5796160938257335</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>0.68250401319999998</v>
       </c>
       <c r="C347" s="5">
         <v>7.7980709400000014E-2</v>
       </c>
       <c r="D347" s="5">
         <v>328.85052603574314</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>0.70308060610000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.0576592900000024E-2</v>
       </c>
       <c r="D348" s="5">
         <v>42.823248978811094</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>0.70518427910000003</v>
       </c>
       <c r="C349" s="5">
         <v>2.1036730000000281E-3</v>
       </c>
       <c r="D349" s="5">
         <v>3.6501753356915634</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>0.5859828882</v>
       </c>
       <c r="C350" s="5">
         <v>-0.11920139090000004</v>
       </c>
       <c r="D350" s="5">
         <v>-89.16103670870767</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>0.58066225680000005</v>
       </c>
       <c r="C351" s="5">
         <v>-5.3206313999999422E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-10.367818933665662</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>0.62499148090000001</v>
       </c>
       <c r="C352" s="5">
         <v>4.4329224099999953E-2</v>
       </c>
       <c r="D352" s="5">
         <v>141.77199781873523</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>0.62469434779999999</v>
       </c>
       <c r="C353" s="5">
         <v>-2.9713310000001325E-4</v>
       </c>
       <c r="D353" s="5">
         <v>-0.56901393373434139</v>
       </c>
       <c r="E353" s="5">
         <v>0.7163331421942809</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>0.69251303040000001</v>
       </c>
       <c r="C354" s="5">
         <v>6.7818682600000013E-2</v>
       </c>
       <c r="D354" s="5">
         <v>244.44864182261631</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>0.69431899959999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.8059691999999794E-3</v>
       </c>
       <c r="D355" s="5">
         <v>3.1746966865573656</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>0.6963846508</v>
       </c>
       <c r="C356" s="5">
         <v>2.0656512000000182E-3</v>
       </c>
       <c r="D356" s="5">
         <v>3.6290904665479573</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>0.69974602880000003</v>
       </c>
       <c r="C357" s="5">
         <v>3.361378000000026E-3</v>
       </c>
       <c r="D357" s="5">
         <v>5.9485524522469024</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>0.70507140759999998</v>
       </c>
       <c r="C358" s="5">
         <v>5.3253787999999469E-3</v>
       </c>
       <c r="D358" s="5">
         <v>9.5246642492486711</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>0.7814547261</v>
       </c>
       <c r="C359" s="5">
         <v>7.6383318500000019E-2</v>
       </c>
       <c r="D359" s="5">
         <v>243.59641583319345</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>0.70774445509999995</v>
       </c>
       <c r="C360" s="5">
         <v>-7.3710271000000049E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-69.544071683148744</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>0.71108100070000002</v>
       </c>
       <c r="C361" s="5">
         <v>3.3365456000000737E-3</v>
       </c>
       <c r="D361" s="5">
         <v>5.8062184480804468</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>0.78226844659999994</v>
       </c>
       <c r="C362" s="5">
         <v>7.1187445899999924E-2</v>
       </c>
       <c r="D362" s="5">
         <v>214.22508823441765</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>0.77480862169999998</v>
       </c>
       <c r="C363" s="5">
         <v>-7.4598248999999672E-3</v>
       </c>
       <c r="D363" s="5">
         <v>-10.861857385943519</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>0.72438358329999997</v>
       </c>
       <c r="C364" s="5">
         <v>-5.0425038400000011E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-55.40462135354565</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>0.72578637850000005</v>
       </c>
       <c r="C365" s="5">
         <v>1.4027952000000843E-3</v>
       </c>
       <c r="D365" s="5">
         <v>2.3487553328206401</v>
       </c>
       <c r="E365" s="5">
         <v>16.182638926703618</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>0.78961035280000003</v>
       </c>
       <c r="C366" s="5">
         <v>6.3823974299999975E-2</v>
       </c>
       <c r="D366" s="5">
         <v>174.94653355884614</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>0.79275381160000002</v>
       </c>
       <c r="C367" s="5">
         <v>3.1434587999999986E-3</v>
       </c>
       <c r="D367" s="5">
         <v>4.8832314558131085</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>0.79591072340000002</v>
       </c>
       <c r="C368" s="5">
         <v>3.1569117999999952E-3</v>
       </c>
       <c r="D368" s="5">
         <v>4.8847160386236821</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>0.69688791309999998</v>
       </c>
       <c r="C369" s="5">
         <v>-9.9022810300000041E-2</v>
       </c>
       <c r="D369" s="5">
         <v>-79.695938832384513</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>0.80466812740000004</v>
       </c>
       <c r="C370" s="5">
         <v>0.10778021430000007</v>
       </c>
       <c r="D370" s="5">
         <v>461.62496885688904</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>0.78680752330000003</v>
       </c>
       <c r="C371" s="5">
         <v>-1.786060410000001E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-23.612824159364266</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>0.71195961730000001</v>
       </c>
       <c r="C372" s="5">
         <v>-7.484790600000002E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-69.867006050135316</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>0.71432681590000002</v>
       </c>
       <c r="C373" s="5">
         <v>2.3671986000000089E-3</v>
       </c>
       <c r="D373" s="5">
         <v>4.0636645761974677</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>0.68541164610000005</v>
       </c>
       <c r="C374" s="5">
         <v>-2.8915169799999973E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-39.094809427404662</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>0.77678691789999998</v>
       </c>
       <c r="C375" s="5">
         <v>9.1375271799999935E-2</v>
       </c>
       <c r="D375" s="5">
         <v>348.95734538213975</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>0.81836158329999997</v>
       </c>
       <c r="C376" s="5">
         <v>4.1574665399999988E-2</v>
       </c>
       <c r="D376" s="5">
         <v>86.947633680516461</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>0.8213118693</v>
       </c>
       <c r="C377" s="5">
         <v>2.9502860000000242E-3</v>
       </c>
       <c r="D377" s="5">
         <v>4.4129539902994841</v>
       </c>
       <c r="E377" s="5">
         <v>13.161653846056565</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>0.79121727279999998</v>
       </c>
       <c r="C378" s="5">
         <v>-3.0094596500000015E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-36.107199250768417</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>0.79566268529999995</v>
       </c>
       <c r="C379" s="5">
         <v>4.4454124999999678E-3</v>
       </c>
       <c r="D379" s="5">
         <v>6.954430180748683</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>0.79970094400000002</v>
       </c>
       <c r="C380" s="5">
         <v>4.0382587000000747E-3</v>
       </c>
       <c r="D380" s="5">
         <v>6.2633272835356024</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>0.79206490659999995</v>
       </c>
       <c r="C381" s="5">
         <v>-7.636037400000073E-3</v>
       </c>
       <c r="D381" s="5">
         <v>-10.875325420897452</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>0.80202675999999995</v>
       </c>
       <c r="C382" s="5">
         <v>9.9618533999999981E-3</v>
       </c>
       <c r="D382" s="5">
         <v>16.181517940356251</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>0.79292501650000002</v>
       </c>
       <c r="C383" s="5">
         <v>-9.1017434999999258E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-12.799468657140366</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>0.81535588059999997</v>
       </c>
       <c r="C384" s="5">
         <v>2.2430864099999948E-2</v>
       </c>
       <c r="D384" s="5">
         <v>39.759408827707276</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>0.81634505580000005</v>
       </c>
       <c r="C385" s="5">
         <v>9.8917520000008086E-4</v>
       </c>
       <c r="D385" s="5">
         <v>1.4655719218529484</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>0.78669605249999996</v>
       </c>
       <c r="C386" s="5">
         <v>-2.9649003300000087E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-35.849735685290632</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>0.78189327230000005</v>
       </c>
       <c r="C387" s="5">
         <v>-4.802780199999912E-3</v>
       </c>
       <c r="D387" s="5">
         <v>-7.0849501514442252</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>0.80566228959999997</v>
       </c>
       <c r="C388" s="5">
         <v>2.3769017299999917E-2</v>
       </c>
       <c r="D388" s="5">
         <v>43.24079374414589</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>0.81044887350000006</v>
       </c>
       <c r="C389" s="5">
         <v>4.7865839000000854E-3</v>
       </c>
       <c r="D389" s="5">
         <v>7.3670549206479086</v>
       </c>
       <c r="E389" s="5">
         <v>-1.322639572865103</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>0.79580966369999995</v>
       </c>
       <c r="C390" s="5">
         <v>-1.4639209800000108E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-19.64682759866081</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>0.80124978219999998</v>
       </c>
       <c r="C391" s="5">
         <v>5.4401185000000352E-3</v>
       </c>
       <c r="D391" s="5">
         <v>8.5187020597525365</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>0.80582427440000004</v>
       </c>
       <c r="C392" s="5">
         <v>4.5744922000000576E-3</v>
       </c>
       <c r="D392" s="5">
         <v>7.0703089729112101</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>0.8887073446</v>
       </c>
       <c r="C393" s="5">
         <v>8.2883070199999964E-2</v>
       </c>
       <c r="D393" s="5">
         <v>223.75842792753829</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>0.79924800210000002</v>
       </c>
       <c r="C394" s="5">
         <v>-8.9459342499999983E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-72.005450712801576</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>0.79791927409999996</v>
       </c>
       <c r="C395" s="5">
         <v>-1.3287280000000568E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-1.9768267891804414</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>0.81231647890000003</v>
       </c>
       <c r="C396" s="5">
         <v>1.4397204800000063E-2</v>
       </c>
       <c r="D396" s="5">
         <v>23.935491465020675</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>0.81022602529999999</v>
       </c>
       <c r="C397" s="5">
         <v>-2.0904536000000418E-3</v>
       </c>
       <c r="D397" s="5">
         <v>-3.044800108167689</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>0.88833562779999997</v>
       </c>
       <c r="C398" s="5">
         <v>7.8109602499999986E-2</v>
       </c>
       <c r="D398" s="5">
         <v>201.75237416879401</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>0.88576534610000002</v>
       </c>
       <c r="C399" s="5">
         <v>-2.5702816999999545E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-3.4173183809345087</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>0.89849439980000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.2729053699999993E-2</v>
       </c>
       <c r="D400" s="5">
         <v>18.675281538394994</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>0.90264558660000005</v>
       </c>
       <c r="C401" s="5">
         <v>4.1511868000000396E-3</v>
       </c>
       <c r="D401" s="5">
         <v>5.6872656638444097</v>
       </c>
       <c r="E401" s="5">
         <v>11.376006076958278</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>0.90210136200000002</v>
       </c>
       <c r="C402" s="5">
         <v>-5.442246000000317E-4</v>
       </c>
       <c r="D402" s="5">
         <v>-0.72111164373948045</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>0.90809731530000004</v>
       </c>
       <c r="C403" s="5">
         <v>5.9959533000000231E-3</v>
       </c>
       <c r="D403" s="5">
         <v>8.2741139689436416</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>0.91270320709999997</v>
       </c>
       <c r="C404" s="5">
         <v>4.6058917999999283E-3</v>
       </c>
       <c r="D404" s="5">
         <v>6.2591207975125407</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>0.88760533080000004</v>
       </c>
       <c r="C405" s="5">
         <v>-2.5097876299999933E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-28.437763742627563</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>0.99649086750000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.10888553670000001</v>
       </c>
       <c r="D406" s="5">
         <v>300.90461196846485</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>0.99683942839999995</v>
       </c>
       <c r="C407" s="5">
         <v>3.4856089999990569E-4</v>
       </c>
       <c r="D407" s="5">
         <v>0.42055448918674188</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>0.9084243555</v>
       </c>
       <c r="C408" s="5">
         <v>-8.8415072899999947E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-67.193285170474539</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1.0051758459</v>
       </c>
       <c r="C409" s="5">
         <v>9.6751490399999973E-2</v>
       </c>
       <c r="D409" s="5">
         <v>236.85212815261985</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>0.99058727049999995</v>
       </c>
       <c r="C410" s="5">
         <v>-1.4588575400000026E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-16.091031024004455</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>0.98973911979999996</v>
       </c>
       <c r="C411" s="5">
         <v>-8.4815069999999437E-4</v>
       </c>
       <c r="D411" s="5">
         <v>-1.0226273195022895</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>0.99524598119999996</v>
       </c>
       <c r="C412" s="5">
         <v>5.5068614000000071E-3</v>
       </c>
       <c r="D412" s="5">
         <v>6.8849001666034138</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>0.99949930450000002</v>
       </c>
       <c r="C413" s="5">
         <v>4.2533233000000559E-3</v>
       </c>
       <c r="D413" s="5">
         <v>5.2506445351506059</v>
       </c>
       <c r="E413" s="5">
         <v>10.729982989760067</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1.0067977690000001</v>
       </c>
       <c r="C414" s="5">
         <v>7.2984645000000459E-3</v>
       </c>
       <c r="D414" s="5">
         <v>9.1231713689958092</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1.0138216189</v>
       </c>
       <c r="C415" s="5">
         <v>7.0238498999999344E-3</v>
       </c>
       <c r="D415" s="5">
         <v>8.7005249255149621</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1.0186024011999999</v>
       </c>
       <c r="C416" s="5">
         <v>4.7807822999998972E-3</v>
       </c>
       <c r="D416" s="5">
         <v>5.8078213426839609</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1.0861605431000001</v>
       </c>
       <c r="C417" s="5">
         <v>6.7558141900000201E-2</v>
       </c>
       <c r="D417" s="5">
         <v>116.10853451669523</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1.0942338549999999</v>
       </c>
       <c r="C418" s="5">
         <v>8.0733118999998243E-3</v>
       </c>
       <c r="D418" s="5">
         <v>9.2932911371107494</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1.0920727858999999</v>
       </c>
       <c r="C419" s="5">
         <v>-2.1610691000000237E-3</v>
       </c>
       <c r="D419" s="5">
         <v>-2.3443787181621989</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1.1046726151999999</v>
       </c>
       <c r="C420" s="5">
         <v>1.2599829300000032E-2</v>
       </c>
       <c r="D420" s="5">
         <v>14.758282217885753</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1.0979962727999999</v>
       </c>
       <c r="C421" s="5">
         <v>-6.6763424000000349E-3</v>
       </c>
       <c r="D421" s="5">
         <v>-7.0161905808971863</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1.0910032637</v>
       </c>
       <c r="C422" s="5">
         <v>-6.9930090999998917E-3</v>
       </c>
       <c r="D422" s="5">
         <v>-7.3805481004922573</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1.0928966950000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.8934313000000813E-3</v>
       </c>
       <c r="D423" s="5">
         <v>2.1025889344816084</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1.0979851324000001</v>
       </c>
       <c r="C424" s="5">
         <v>5.0884373999999788E-3</v>
       </c>
       <c r="D424" s="5">
         <v>5.7324174575886344</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1.1009519457000001</v>
       </c>
       <c r="C425" s="5">
         <v>2.9668133000000374E-3</v>
       </c>
       <c r="D425" s="5">
         <v>3.2910866496760116</v>
       </c>
       <c r="E425" s="5">
         <v>10.150346352742257</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1.1093857986</v>
       </c>
       <c r="C426" s="5">
         <v>8.4338528999998719E-3</v>
       </c>
       <c r="D426" s="5">
         <v>9.5899845092140001</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1.1175966181000001</v>
       </c>
       <c r="C427" s="5">
         <v>8.2108195000001327E-3</v>
       </c>
       <c r="D427" s="5">
         <v>9.2520818907632538</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1.122218862</v>
       </c>
       <c r="C428" s="5">
         <v>4.6222438999998783E-3</v>
       </c>
       <c r="D428" s="5">
         <v>5.0775215222547576</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1.0862727109000001</v>
       </c>
       <c r="C429" s="5">
         <v>-3.5946151099999879E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-32.339427891092306</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1.0917318900999999</v>
       </c>
       <c r="C430" s="5">
         <v>5.4591791999998307E-3</v>
       </c>
       <c r="D430" s="5">
         <v>6.2002464594748119</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1.0877947419</v>
       </c>
       <c r="C431" s="5">
         <v>-3.937148199999907E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-4.2427853520336285</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1.1017782557</v>
       </c>
       <c r="C432" s="5">
         <v>1.3983513799999958E-2</v>
       </c>
       <c r="D432" s="5">
         <v>16.564660149971068</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1.0949857975999999</v>
       </c>
       <c r="C433" s="5">
         <v>-6.792458100000065E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-7.1522314987109485</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1.0925199886000001</v>
       </c>
       <c r="C434" s="5">
         <v>-2.465808999999819E-3</v>
       </c>
       <c r="D434" s="5">
         <v>-2.6690722132655775</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1.0826644917999999</v>
       </c>
       <c r="C435" s="5">
         <v>-9.8554968000001963E-3</v>
       </c>
       <c r="D435" s="5">
         <v>-10.303804405725225</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1.0944987946</v>
       </c>
       <c r="C436" s="5">
         <v>1.1834302800000085E-2</v>
       </c>
       <c r="D436" s="5">
         <v>13.934888072796593</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1.1112355945000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.6736799900000099E-2</v>
       </c>
       <c r="D437" s="5">
         <v>19.974867015919173</v>
       </c>
       <c r="E437" s="5">
         <v>0.93406881564312982</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1.1087493785</v>
       </c>
       <c r="C438" s="5">
         <v>-2.4862160000000966E-3</v>
       </c>
       <c r="D438" s="5">
         <v>-2.6520199734750061</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1.108426183</v>
       </c>
       <c r="C439" s="5">
         <v>-3.2319550000003971E-4</v>
       </c>
       <c r="D439" s="5">
         <v>-0.34923439413920843</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1.1073802367000001</v>
       </c>
       <c r="C440" s="5">
         <v>-1.0459462999998781E-3</v>
       </c>
       <c r="D440" s="5">
         <v>-1.1264998091720879</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1.1086988925000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.3186558000000126E-3</v>
       </c>
       <c r="D441" s="5">
         <v>1.4383422604222762</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1.1088097625</v>
+        <v>1.1071856455</v>
       </c>
       <c r="C442" s="5">
-        <v>1.1086999999987412E-4</v>
+        <v>-1.5132470000001064E-3</v>
       </c>
       <c r="D442" s="5">
-        <v>0.12006614200710253</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6256231000938426</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1.2037220415000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>9.653639600000008E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>172.68999075884815</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CADC4E5-93F5-498E-B31A-888036DB3C99}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C271871F-0C35-4233-9873-8D1B42D73E44}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{611F3CDE-6D27-4BDF-8B26-B961CC9FDA8B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>