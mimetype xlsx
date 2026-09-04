--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CD01370E-9832-4995-8AD9-7C6F67AA8537}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C2F156A8-B780-4D1A-9ED2-B66002ED1244}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{82713A4E-4BBD-460A-A9BF-B8B90879401F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B90CAAB-A318-4095-BCAB-4A8C15BF311E}"/>
   </bookViews>
   <sheets>
     <sheet name="larmanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3BDB788-66C5-43CE-94D0-0B66251A7F8D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A3D72C8-B381-4486-A37A-0267BEACE5F4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>1.3070037988000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>1.3083501742999999</v>
       </c>
       <c r="C7" s="5">
         <v>1.3463754999998301E-3</v>
       </c>
       <c r="D7" s="5">
         <v>1.2431760836451478</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>1.306075493</v>
       </c>
       <c r="C8" s="5">
         <v>-2.2746812999998589E-3</v>
       </c>
       <c r="D8" s="5">
         <v>-2.0664704698298841</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>1.3369947062</v>
       </c>
       <c r="C9" s="5">
         <v>3.0919213200000017E-2</v>
       </c>
       <c r="D9" s="5">
         <v>32.414908962822885</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>1.3164981362999999</v>
       </c>
       <c r="C10" s="5">
         <v>-2.049656990000015E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-16.921866384325945</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>1.2765901814</v>
       </c>
       <c r="C11" s="5">
         <v>-3.9907954899999876E-2</v>
       </c>
       <c r="D11" s="5">
         <v>-30.884569993176981</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>1.2621600874000001</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4430093999999949E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.752033575205834</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>1.2343362985999999</v>
       </c>
       <c r="C13" s="5">
         <v>-2.7823788800000138E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-23.470531606133683</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>1.1712927743999999</v>
       </c>
       <c r="C14" s="5">
         <v>-6.3043524200000034E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-46.693083436496899</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>1.267677414</v>
       </c>
       <c r="C15" s="5">
         <v>9.6384639600000099E-2</v>
       </c>
       <c r="D15" s="5">
         <v>158.29705924162246</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>1.2535655513999999</v>
       </c>
       <c r="C16" s="5">
         <v>-1.411186260000008E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-12.570185640660991</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>1.2641103977000001</v>
       </c>
       <c r="C17" s="5">
         <v>1.0544846300000188E-2</v>
       </c>
       <c r="D17" s="5">
         <v>10.574619762883275</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>1.3041814682999999</v>
       </c>
       <c r="C18" s="5">
         <v>4.0071070599999814E-2</v>
       </c>
       <c r="D18" s="5">
         <v>45.42405668626013</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>1.3111952085</v>
       </c>
       <c r="C19" s="5">
         <v>7.0137402000001181E-3</v>
       </c>
       <c r="D19" s="5">
         <v>6.6478106450458263</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>1.3079463819999999</v>
       </c>
       <c r="C20" s="5">
         <v>-3.2488265000001348E-3</v>
       </c>
       <c r="D20" s="5">
         <v>-2.9331249738325793</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>1.2326046874000001</v>
       </c>
       <c r="C21" s="5">
         <v>-7.5341694599999842E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-50.931081169975336</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>1.2151999573000001</v>
       </c>
       <c r="C22" s="5">
         <v>-1.7404730099999988E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-15.688431713748086</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>1.1820741842</v>
       </c>
       <c r="C23" s="5">
         <v>-3.3125773100000089E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-28.226546210142324</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>1.3659243756999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18385019149999993</v>
       </c>
       <c r="D24" s="5">
         <v>466.73896345597291</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>1.3371353338</v>
       </c>
       <c r="C25" s="5">
         <v>-2.8789041899999868E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-22.556580965483029</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>1.2656141719</v>
       </c>
       <c r="C26" s="5">
         <v>-7.1521161900000019E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-48.297496960566868</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>1.2690771745</v>
       </c>
       <c r="C27" s="5">
         <v>3.4630025999999869E-3</v>
       </c>
       <c r="D27" s="5">
         <v>3.3333347175350525</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>1.251265217</v>
       </c>
       <c r="C28" s="5">
         <v>-1.7811957499999975E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-15.601239368932196</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>1.2629779262</v>
       </c>
       <c r="C29" s="5">
         <v>1.1712709200000004E-2</v>
       </c>
       <c r="D29" s="5">
         <v>11.829570582203441</v>
       </c>
       <c r="E29" s="5">
         <v>-8.9586439765110271E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>1.1975424775000001</v>
       </c>
       <c r="C30" s="5">
         <v>-6.5435448699999954E-2</v>
       </c>
       <c r="D30" s="5">
         <v>-47.186858457294619</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>1.2157825861</v>
       </c>
       <c r="C31" s="5">
         <v>1.8240108599999916E-2</v>
       </c>
       <c r="D31" s="5">
         <v>19.889154919914965</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>1.2114252548</v>
       </c>
       <c r="C32" s="5">
         <v>-4.3573313000000446E-3</v>
       </c>
       <c r="D32" s="5">
         <v>-4.2169955428940202</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>1.2332332439</v>
       </c>
       <c r="C33" s="5">
         <v>2.1807989100000036E-2</v>
       </c>
       <c r="D33" s="5">
         <v>23.874867073435734</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>1.3189182617999999</v>
       </c>
       <c r="C34" s="5">
         <v>8.5685017899999938E-2</v>
       </c>
       <c r="D34" s="5">
         <v>123.90917944408883</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>1.2874245541</v>
       </c>
       <c r="C35" s="5">
         <v>-3.1493707699999929E-2</v>
       </c>
       <c r="D35" s="5">
         <v>-25.174974158793219</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>1.2558517065000001</v>
       </c>
       <c r="C36" s="5">
         <v>-3.1572847599999898E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-25.76668303949473</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>1.2304449066000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.5406799900000054E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-21.749746428772088</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>1.2613317039</v>
       </c>
       <c r="C38" s="5">
         <v>3.0886797299999991E-2</v>
       </c>
       <c r="D38" s="5">
         <v>34.649786578624386</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>1.271429218</v>
       </c>
       <c r="C39" s="5">
         <v>1.0097514099999927E-2</v>
       </c>
       <c r="D39" s="5">
         <v>10.0409943650684</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>1.2485047109</v>
       </c>
       <c r="C40" s="5">
         <v>-2.2924507099999936E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-19.614822553849422</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>1.2603307131999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.182600229999986E-2</v>
       </c>
       <c r="D41" s="5">
         <v>11.977821129695275</v>
       </c>
       <c r="E41" s="5">
         <v>-0.20960089207299193</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>1.2889639352</v>
       </c>
       <c r="C42" s="5">
         <v>2.8633222000000069E-2</v>
       </c>
       <c r="D42" s="5">
         <v>30.94078972391776</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>1.3289121913999999</v>
       </c>
       <c r="C43" s="5">
         <v>3.9948256199999976E-2</v>
       </c>
       <c r="D43" s="5">
         <v>44.233530618976879</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>1.4184508814000001</v>
       </c>
       <c r="C44" s="5">
         <v>8.9538690000000143E-2</v>
       </c>
       <c r="D44" s="5">
         <v>118.68358766470877</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>1.3384029228000001</v>
       </c>
       <c r="C45" s="5">
         <v>-8.0047958600000024E-2</v>
       </c>
       <c r="D45" s="5">
         <v>-50.195234632991117</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>1.3215121085999999</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6890814200000159E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-14.135974548978158</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>1.2938646776</v>
       </c>
       <c r="C47" s="5">
         <v>-2.7647430999999889E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-22.408790740052609</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>1.2471187519</v>
       </c>
       <c r="C48" s="5">
         <v>-4.6745925700000024E-2</v>
       </c>
       <c r="D48" s="5">
         <v>-35.697563238002203</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>1.2287718026000001</v>
       </c>
       <c r="C49" s="5">
         <v>-1.8346949299999915E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-16.293125084934811</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>1.2570357300999999</v>
       </c>
       <c r="C50" s="5">
         <v>2.8263927499999841E-2</v>
       </c>
       <c r="D50" s="5">
         <v>31.376178899615994</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>1.1724604708999999</v>
       </c>
       <c r="C51" s="5">
         <v>-8.4575259199999975E-2</v>
       </c>
       <c r="D51" s="5">
         <v>-56.648208718119797</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>1.2492208836000001</v>
       </c>
       <c r="C52" s="5">
         <v>7.6760412700000114E-2</v>
       </c>
       <c r="D52" s="5">
         <v>114.03870547250033</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>1.260681945</v>
       </c>
       <c r="C53" s="5">
         <v>1.1461061399999917E-2</v>
       </c>
       <c r="D53" s="5">
         <v>11.582366201796624</v>
       </c>
       <c r="E53" s="5">
         <v>2.7868225087379628E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>1.0831561917000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.17752575329999987</v>
       </c>
       <c r="D54" s="5">
         <v>-83.818206949108031</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>1.1313087579000001</v>
       </c>
       <c r="C55" s="5">
         <v>4.8152566199999969E-2</v>
       </c>
       <c r="D55" s="5">
         <v>68.531369737106147</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>1.1171246506000001</v>
       </c>
       <c r="C56" s="5">
         <v>-1.4184107299999971E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-14.050009869864144</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>1.1357343461</v>
       </c>
       <c r="C57" s="5">
         <v>1.8609695499999912E-2</v>
       </c>
       <c r="D57" s="5">
         <v>21.927450865511645</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>1.1187564113999999</v>
       </c>
       <c r="C58" s="5">
         <v>-1.6977934700000086E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-16.534820646945214</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>1.0989850792</v>
       </c>
       <c r="C59" s="5">
         <v>-1.9771332199999936E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-19.26253546813096</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>1.1388185193</v>
       </c>
       <c r="C60" s="5">
         <v>3.9833440100000006E-2</v>
       </c>
       <c r="D60" s="5">
         <v>53.303721789314373</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>1.2273672793999999</v>
       </c>
       <c r="C61" s="5">
         <v>8.8548760099999901E-2</v>
       </c>
       <c r="D61" s="5">
         <v>145.60671839497829</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>1.1606727331</v>
       </c>
       <c r="C62" s="5">
         <v>-6.6694546299999935E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-48.852679172335137</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>1.1705639271999999</v>
       </c>
       <c r="C63" s="5">
         <v>9.8911940999999448E-3</v>
       </c>
       <c r="D63" s="5">
         <v>10.719535307816773</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>1.1513324175999999</v>
       </c>
       <c r="C64" s="5">
         <v>-1.9231509599999974E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-18.027692792148255</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>1.1615873005999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.0254882999999992E-2</v>
       </c>
       <c r="D65" s="5">
         <v>11.22783062666517</v>
       </c>
       <c r="E65" s="5">
         <v>-7.8604000630785649</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>1.1787143282000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.7127027600000178E-2</v>
       </c>
       <c r="D66" s="5">
         <v>19.201162026162024</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>1.1359150881</v>
       </c>
       <c r="C67" s="5">
         <v>-4.2799240100000135E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-35.842465591185281</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>1.1178632945</v>
       </c>
       <c r="C68" s="5">
         <v>-1.8051793599999977E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-17.488603954260629</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>1.1363966381999999</v>
       </c>
       <c r="C69" s="5">
         <v>1.8533343699999927E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.813361960027922</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>1.1173501857999999</v>
       </c>
       <c r="C70" s="5">
         <v>-1.9046452400000025E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-18.358235354307851</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>1.1038603487</v>
       </c>
       <c r="C71" s="5">
         <v>-1.3489837099999846E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-13.563348227837757</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>1.1346697582</v>
       </c>
       <c r="C72" s="5">
         <v>3.0809409499999996E-2</v>
       </c>
       <c r="D72" s="5">
         <v>39.143895425031097</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>1.1263368548999999</v>
       </c>
       <c r="C73" s="5">
         <v>-8.3329033000001385E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-8.4652964889761826</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>1.0708177293000001</v>
       </c>
       <c r="C74" s="5">
         <v>-5.551912559999983E-2</v>
       </c>
       <c r="D74" s="5">
         <v>-45.478587554711616</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>1.0699055499000001</v>
       </c>
       <c r="C75" s="5">
         <v>-9.1217939999999054E-4</v>
       </c>
       <c r="D75" s="5">
         <v>-1.01744797634582</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>1.0560055126000001</v>
       </c>
       <c r="C76" s="5">
         <v>-1.3900037300000001E-2</v>
       </c>
       <c r="D76" s="5">
         <v>-14.523065215959685</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>1.0610063402000001</v>
       </c>
       <c r="C77" s="5">
         <v>5.0008275999999796E-3</v>
       </c>
       <c r="D77" s="5">
         <v>5.8331019251948169</v>
       </c>
       <c r="E77" s="5">
         <v>-8.6589239007732193</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>1.0817537808</v>
       </c>
       <c r="C78" s="5">
         <v>2.0747440599999889E-2</v>
       </c>
       <c r="D78" s="5">
         <v>26.161054966396403</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>1.0270036642</v>
       </c>
       <c r="C79" s="5">
         <v>-5.4750116599999954E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-46.380488125205929</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>1.1151796465999999</v>
       </c>
       <c r="C80" s="5">
         <v>8.8175982399999908E-2</v>
       </c>
       <c r="D80" s="5">
         <v>168.70397791947167</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>1.0316930417000001</v>
       </c>
       <c r="C81" s="5">
         <v>-8.3486604899999817E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-60.693171471697994</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>1.0178819187999999</v>
       </c>
       <c r="C82" s="5">
         <v>-1.3811122900000194E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-14.93267415557521</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>1.1098052695</v>
       </c>
       <c r="C83" s="5">
         <v>9.1923350700000128E-2</v>
       </c>
       <c r="D83" s="5">
         <v>182.22312278406613</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>1.1340457769000001</v>
       </c>
       <c r="C84" s="5">
         <v>2.4240507400000055E-2</v>
       </c>
       <c r="D84" s="5">
         <v>29.600189603033389</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>1.1223955591999999</v>
       </c>
       <c r="C85" s="5">
         <v>-1.1650217700000187E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-11.654537450154479</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>1.1804095672999999</v>
       </c>
       <c r="C86" s="5">
         <v>5.8014008100000014E-2</v>
       </c>
       <c r="D86" s="5">
         <v>83.0801979344713</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>1.1670790498000001</v>
       </c>
       <c r="C87" s="5">
         <v>-1.3330517499999806E-2</v>
       </c>
       <c r="D87" s="5">
         <v>-12.740920450394345</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>1.1547840878</v>
       </c>
       <c r="C88" s="5">
         <v>-1.2294962000000131E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-11.934417129654074</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>1.1504380194999999</v>
       </c>
       <c r="C89" s="5">
         <v>-4.3460683000000611E-3</v>
       </c>
       <c r="D89" s="5">
         <v>-4.4239191751990088</v>
       </c>
       <c r="E89" s="5">
         <v>8.4289486227897559</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>1.1844085454</v>
       </c>
       <c r="C90" s="5">
         <v>3.3970525900000048E-2</v>
       </c>
       <c r="D90" s="5">
         <v>41.794594902380602</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>1.2209358085999999</v>
       </c>
       <c r="C91" s="5">
         <v>3.6527263199999993E-2</v>
       </c>
       <c r="D91" s="5">
         <v>43.977818723913131</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>1.2087500841000001</v>
       </c>
       <c r="C92" s="5">
         <v>-1.2185724499999884E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-11.340713376865509</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>1.2360479702</v>
       </c>
       <c r="C93" s="5">
         <v>2.7297886099999946E-2</v>
       </c>
       <c r="D93" s="5">
         <v>30.733142729906902</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>1.3279311589</v>
       </c>
       <c r="C94" s="5">
         <v>9.1883188700000007E-2</v>
       </c>
       <c r="D94" s="5">
         <v>136.41924595731481</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>1.3173643164</v>
       </c>
       <c r="C95" s="5">
         <v>-1.0566842500000062E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-9.1418250895486715</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>1.2397123540999999</v>
       </c>
       <c r="C96" s="5">
         <v>-7.7651962300000044E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-51.762987393763368</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>1.2212806489000001</v>
       </c>
       <c r="C97" s="5">
         <v>-1.8431705199999815E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-16.452288135075634</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>1.2888121179000001</v>
       </c>
       <c r="C98" s="5">
         <v>6.7531468999999955E-2</v>
       </c>
       <c r="D98" s="5">
         <v>90.76101321605104</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>1.3638447027</v>
       </c>
       <c r="C99" s="5">
         <v>7.5032584799999968E-2</v>
       </c>
       <c r="D99" s="5">
         <v>97.198553255367329</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>1.3525785373999999</v>
       </c>
       <c r="C100" s="5">
         <v>-1.1266165300000131E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-9.4745177343453335</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>1.3358406685999999</v>
       </c>
       <c r="C101" s="5">
         <v>-1.6737868799999944E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-13.879601374122307</v>
       </c>
       <c r="E101" s="5">
         <v>16.115831184071894</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>1.2881707589</v>
       </c>
       <c r="C102" s="5">
         <v>-4.7669909699999957E-2</v>
       </c>
       <c r="D102" s="5">
         <v>-35.341547541935157</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>1.3078337743999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.9663015499999936E-2</v>
       </c>
       <c r="D103" s="5">
         <v>19.935940590139811</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>1.3027117439</v>
       </c>
       <c r="C104" s="5">
         <v>-5.12203049999993E-3</v>
       </c>
       <c r="D104" s="5">
         <v>-4.5997845631502665</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>1.3312749138</v>
       </c>
       <c r="C105" s="5">
         <v>2.8563169899999963E-2</v>
       </c>
       <c r="D105" s="5">
         <v>29.727796216398406</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>1.3329726762</v>
       </c>
       <c r="C106" s="5">
         <v>1.6977624000000802E-3</v>
       </c>
       <c r="D106" s="5">
         <v>1.5411285125262131</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>1.2220431142999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.11092956190000014</v>
       </c>
       <c r="D107" s="5">
         <v>-64.748031474885281</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>1.3524213894999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.1303782752</v>
       </c>
       <c r="D108" s="5">
         <v>237.52506548185829</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>1.3160297620000001</v>
       </c>
       <c r="C109" s="5">
         <v>-3.6391627499999801E-2</v>
       </c>
       <c r="D109" s="5">
         <v>-27.915123026559773</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>1.2939023904</v>
       </c>
       <c r="C110" s="5">
         <v>-2.2127371600000112E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-18.411368083705348</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>1.3677842836</v>
       </c>
       <c r="C111" s="5">
         <v>7.3881893200000048E-2</v>
       </c>
       <c r="D111" s="5">
         <v>94.71218400070336</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>1.5485701298000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.18078584620000004</v>
       </c>
       <c r="D112" s="5">
         <v>343.56699633539131</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>1.5217370729999999</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6833056800000143E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-18.921646913958355</v>
       </c>
       <c r="E113" s="5">
         <v>13.916061156816317</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>1.4923637923999999</v>
       </c>
       <c r="C114" s="5">
         <v>-2.9373280599999996E-2</v>
       </c>
       <c r="D114" s="5">
         <v>-20.85545433538001</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>1.6006408967000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.10827710430000015</v>
       </c>
       <c r="D115" s="5">
         <v>131.75572113172177</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>1.5985967587000001</v>
       </c>
       <c r="C116" s="5">
         <v>-2.0441380000000287E-3</v>
       </c>
       <c r="D116" s="5">
         <v>-1.5217712649381654</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>1.6280876034</v>
       </c>
       <c r="C117" s="5">
         <v>2.9490844699999963E-2</v>
       </c>
       <c r="D117" s="5">
         <v>24.527737397692007</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>1.5412799744000001</v>
       </c>
       <c r="C118" s="5">
         <v>-8.6807628999999942E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-48.186229790356272</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>1.5330918279000001</v>
       </c>
       <c r="C119" s="5">
         <v>-8.1881464999999931E-3</v>
       </c>
       <c r="D119" s="5">
         <v>-6.1920608535412924</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>1.6708751815</v>
       </c>
       <c r="C120" s="5">
         <v>0.13778335359999994</v>
       </c>
       <c r="D120" s="5">
         <v>180.87305302715978</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>1.7113261984000001</v>
       </c>
       <c r="C121" s="5">
         <v>4.0451016900000081E-2</v>
       </c>
       <c r="D121" s="5">
         <v>33.249469437935986</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>1.692989748</v>
       </c>
       <c r="C122" s="5">
         <v>-1.8336450400000093E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-12.126413668211889</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>1.6665691386999999</v>
       </c>
       <c r="C123" s="5">
         <v>-2.642060930000012E-2</v>
       </c>
       <c r="D123" s="5">
         <v>-17.200429187420909</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>1.6482563014</v>
       </c>
       <c r="C124" s="5">
         <v>-1.8312837299999885E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-12.417585701614032</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>1.7124102784999999</v>
       </c>
       <c r="C125" s="5">
         <v>6.4153977099999926E-2</v>
       </c>
       <c r="D125" s="5">
         <v>58.123702339377758</v>
       </c>
       <c r="E125" s="5">
         <v>12.529970445163752</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>1.7953826238999999</v>
       </c>
       <c r="C126" s="5">
         <v>8.297234539999998E-2</v>
       </c>
       <c r="D126" s="5">
         <v>76.437258290690707</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>1.7984733556000001</v>
       </c>
       <c r="C127" s="5">
         <v>3.0907317000001822E-3</v>
       </c>
       <c r="D127" s="5">
         <v>2.0854589122362377</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>1.8005686220999999</v>
       </c>
       <c r="C128" s="5">
         <v>2.0952664999998039E-3</v>
       </c>
       <c r="D128" s="5">
         <v>1.4070230020480023</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>1.7191952456999999</v>
       </c>
       <c r="C129" s="5">
         <v>-8.1373376399999975E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-42.590166560138755</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>1.7504789128</v>
       </c>
       <c r="C130" s="5">
         <v>3.1283667100000079E-2</v>
       </c>
       <c r="D130" s="5">
         <v>24.159565174338859</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>1.7407706200999999</v>
       </c>
       <c r="C131" s="5">
         <v>-9.7082927000000652E-3</v>
       </c>
       <c r="D131" s="5">
         <v>-6.4559909943958989</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>1.6705492939</v>
       </c>
       <c r="C132" s="5">
         <v>-7.0221326199999989E-2</v>
       </c>
       <c r="D132" s="5">
         <v>-38.988322966915632</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>1.6934292448999999</v>
       </c>
       <c r="C133" s="5">
         <v>2.2879950999999954E-2</v>
       </c>
       <c r="D133" s="5">
         <v>17.731621481366176</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>1.6875169833999999</v>
       </c>
       <c r="C134" s="5">
         <v>-5.9122615000000156E-3</v>
       </c>
       <c r="D134" s="5">
         <v>-4.1100348898594374</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>1.6702202665000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.7296716899999787E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-11.62953065561425</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>1.6561175133999999</v>
       </c>
       <c r="C136" s="5">
         <v>-1.4102753100000198E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-9.6748256176112601</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>1.6278363988</v>
       </c>
       <c r="C137" s="5">
         <v>-2.8281114599999935E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-18.672904176963755</v>
       </c>
       <c r="E137" s="5">
         <v>-4.9388794707587946</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>1.5963782001</v>
       </c>
       <c r="C138" s="5">
         <v>-3.1458198699999995E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-20.87742735601249</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>1.5029373289000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.3440871199999886E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-51.509016400090005</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>1.5087530756</v>
       </c>
       <c r="C140" s="5">
         <v>5.8157466999999574E-3</v>
       </c>
       <c r="D140" s="5">
         <v>4.7436166945865388</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>1.5159801034</v>
       </c>
       <c r="C141" s="5">
         <v>7.2270277999999522E-3</v>
       </c>
       <c r="D141" s="5">
         <v>5.9019594729803782</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>1.4401972557</v>
       </c>
       <c r="C142" s="5">
         <v>-7.5782847699999989E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-45.956715989806</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>1.4243001111</v>
       </c>
       <c r="C143" s="5">
         <v>-1.5897144600000024E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-12.470519768720024</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>1.4518428847</v>
       </c>
       <c r="C144" s="5">
         <v>2.7542773600000015E-2</v>
       </c>
       <c r="D144" s="5">
         <v>25.839605456929803</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>1.4806965001000001</v>
       </c>
       <c r="C145" s="5">
         <v>2.8853615400000088E-2</v>
       </c>
       <c r="D145" s="5">
         <v>26.635990691607581</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>1.4792448957</v>
       </c>
       <c r="C146" s="5">
         <v>-1.4516044000001393E-3</v>
       </c>
       <c r="D146" s="5">
         <v>-1.1701003894727058</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>1.4787250075</v>
       </c>
       <c r="C147" s="5">
         <v>-5.1988819999992941E-4</v>
       </c>
       <c r="D147" s="5">
         <v>-0.4209318678796925</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>1.4705193262</v>
       </c>
       <c r="C148" s="5">
         <v>-8.2056812999999895E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-6.4594695119389094</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>1.4540134866000001</v>
       </c>
       <c r="C149" s="5">
         <v>-1.6505839599999961E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-12.668206554302019</v>
       </c>
       <c r="E149" s="5">
         <v>-10.678156129703066</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>1.3999113374000001</v>
       </c>
       <c r="C150" s="5">
         <v>-5.4102149200000005E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-36.556789607471138</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>1.4051156627000001</v>
       </c>
       <c r="C151" s="5">
         <v>5.2043253000000345E-3</v>
       </c>
       <c r="D151" s="5">
         <v>4.5534887989898465</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>1.4233276764</v>
       </c>
       <c r="C152" s="5">
         <v>1.8212013699999918E-2</v>
       </c>
       <c r="D152" s="5">
         <v>16.711548866055061</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>1.4123149919</v>
       </c>
       <c r="C153" s="5">
         <v>-1.1012684500000036E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-8.899638573536361</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>1.4331169506000001</v>
       </c>
       <c r="C154" s="5">
         <v>2.0801958700000123E-2</v>
       </c>
       <c r="D154" s="5">
         <v>19.179281421742346</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>1.4123658954</v>
       </c>
       <c r="C155" s="5">
         <v>-2.075105520000009E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-16.056500343224734</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>1.335201869</v>
       </c>
       <c r="C156" s="5">
         <v>-7.7164026399999974E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-49.043860892986416</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>1.2732895120000001</v>
       </c>
       <c r="C157" s="5">
         <v>-6.1912356999999973E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-43.433049993568616</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>1.2743019949000001</v>
       </c>
       <c r="C158" s="5">
         <v>1.0124829000000002E-3</v>
       </c>
       <c r="D158" s="5">
         <v>0.95838944591888353</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>1.2821327677000001</v>
       </c>
       <c r="C159" s="5">
         <v>7.8307727999999965E-3</v>
       </c>
       <c r="D159" s="5">
         <v>7.6285873727223841</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>1.2853978480999999</v>
       </c>
       <c r="C160" s="5">
         <v>3.2650803999998423E-3</v>
       </c>
       <c r="D160" s="5">
         <v>3.0990886084343972</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>1.2765900062</v>
       </c>
       <c r="C161" s="5">
         <v>-8.8078418999999464E-3</v>
       </c>
       <c r="D161" s="5">
         <v>-7.9197561953468831</v>
       </c>
       <c r="E161" s="5">
         <v>-12.202327009695024</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>1.3088476554999999</v>
       </c>
       <c r="C162" s="5">
         <v>3.2257649299999969E-2</v>
       </c>
       <c r="D162" s="5">
         <v>34.912413002484975</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>1.3056785044999999</v>
       </c>
       <c r="C163" s="5">
         <v>-3.1691510000000367E-3</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8672109006635527</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>1.3367492503</v>
       </c>
       <c r="C164" s="5">
         <v>3.1070745800000132E-2</v>
       </c>
       <c r="D164" s="5">
         <v>32.606355217740912</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>1.3074228019</v>
       </c>
       <c r="C165" s="5">
         <v>-2.9326448399999983E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-23.370980460707734</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>1.3209149090000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.3492107100000039E-2</v>
       </c>
       <c r="D166" s="5">
         <v>13.111157097295557</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>1.2986556413000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.2259267699999974E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-18.448871983889482</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>1.3172440693</v>
       </c>
       <c r="C168" s="5">
         <v>1.8588427999999935E-2</v>
       </c>
       <c r="D168" s="5">
         <v>18.595154668471771</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>1.3676234976999999</v>
       </c>
       <c r="C169" s="5">
         <v>5.037942839999987E-2</v>
       </c>
       <c r="D169" s="5">
         <v>56.893020801323502</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>1.3699663325</v>
       </c>
       <c r="C170" s="5">
         <v>2.342834800000082E-3</v>
       </c>
       <c r="D170" s="5">
         <v>2.0751634571215094</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>1.3848609799</v>
       </c>
       <c r="C171" s="5">
         <v>1.4894647400000016E-2</v>
       </c>
       <c r="D171" s="5">
         <v>13.855866359622127</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>1.3914272499</v>
       </c>
       <c r="C172" s="5">
         <v>6.5662699999999852E-3</v>
       </c>
       <c r="D172" s="5">
         <v>5.8405062619472314</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>1.3903581027</v>
       </c>
       <c r="C173" s="5">
         <v>-1.0691471999999536E-3</v>
       </c>
       <c r="D173" s="5">
         <v>-0.91817126388229475</v>
       </c>
       <c r="E173" s="5">
         <v>8.9118742859856326</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>1.4196939548</v>
       </c>
       <c r="C174" s="5">
         <v>2.9335852100000004E-2</v>
       </c>
       <c r="D174" s="5">
         <v>28.474439157705888</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>1.4045312485000001</v>
       </c>
       <c r="C175" s="5">
         <v>-1.516270629999994E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-12.089636678701222</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>1.345973584</v>
       </c>
       <c r="C176" s="5">
         <v>-5.8557664500000106E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-40.012388987947233</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>1.4058220324999999</v>
       </c>
       <c r="C177" s="5">
         <v>5.9848448499999929E-2</v>
       </c>
       <c r="D177" s="5">
         <v>68.548816298855897</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>1.4141296555</v>
       </c>
       <c r="C178" s="5">
         <v>8.3076230000000972E-3</v>
       </c>
       <c r="D178" s="5">
         <v>7.3264126420016007</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>1.4911116630000001</v>
       </c>
       <c r="C179" s="5">
         <v>7.698200750000006E-2</v>
       </c>
       <c r="D179" s="5">
         <v>88.908390101993163</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>1.5004909547</v>
       </c>
       <c r="C180" s="5">
         <v>9.3792916999999587E-3</v>
       </c>
       <c r="D180" s="5">
         <v>7.8148480868239556</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>1.5580088135000001</v>
       </c>
       <c r="C181" s="5">
         <v>5.7517858800000043E-2</v>
       </c>
       <c r="D181" s="5">
         <v>57.050144502326503</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>1.4699875709000001</v>
       </c>
       <c r="C182" s="5">
         <v>-8.8021242599999994E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-50.234882806581304</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>1.3874797401000001</v>
       </c>
       <c r="C183" s="5">
         <v>-8.2507830800000015E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-50.001629415081396</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>1.3953094818</v>
       </c>
       <c r="C184" s="5">
         <v>7.8297416999999481E-3</v>
       </c>
       <c r="D184" s="5">
         <v>6.9859487143543397</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>1.4032264147</v>
       </c>
       <c r="C185" s="5">
         <v>7.9169328999999511E-3</v>
       </c>
       <c r="D185" s="5">
         <v>7.0253041433212537</v>
       </c>
       <c r="E185" s="5">
         <v>0.92553939700932286</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>1.4246225823000001</v>
       </c>
       <c r="C186" s="5">
         <v>2.1396167600000071E-2</v>
       </c>
       <c r="D186" s="5">
         <v>19.912615155453484</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>1.5010872374999999</v>
       </c>
       <c r="C187" s="5">
         <v>7.6464655199999898E-2</v>
       </c>
       <c r="D187" s="5">
         <v>87.2721943375861</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>1.4562578679</v>
       </c>
       <c r="C188" s="5">
         <v>-4.4829369599999946E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-30.499452280195747</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>1.5104469059000001</v>
       </c>
       <c r="C189" s="5">
         <v>5.4189038000000078E-2</v>
       </c>
       <c r="D189" s="5">
         <v>55.026573863729112</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>1.5102496814999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.9722440000013997E-4</v>
       </c>
       <c r="D190" s="5">
         <v>-0.15657577100477438</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>1.4855586745</v>
       </c>
       <c r="C191" s="5">
         <v>-2.4691006999999932E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-17.947336762311984</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>1.4866010945999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.0424200999998856E-3</v>
       </c>
       <c r="D192" s="5">
         <v>0.84530025289693</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>1.4594796617000001</v>
       </c>
       <c r="C193" s="5">
         <v>-2.7121432899999798E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-19.824220841695382</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>1.4723348803</v>
       </c>
       <c r="C194" s="5">
         <v>1.285521859999994E-2</v>
       </c>
       <c r="D194" s="5">
         <v>11.097079416628741</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>1.4870773820000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.4742501700000021E-2</v>
       </c>
       <c r="D195" s="5">
         <v>12.699920079091797</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>1.3943192115</v>
       </c>
       <c r="C196" s="5">
         <v>-9.2758170500000015E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-53.831717649294255</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>1.5095287549</v>
       </c>
       <c r="C197" s="5">
         <v>0.1152095434</v>
       </c>
       <c r="D197" s="5">
         <v>159.26873446103485</v>
       </c>
       <c r="E197" s="5">
         <v>7.5755657879863048</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>1.3261366724999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.18339208240000016</v>
       </c>
       <c r="D198" s="5">
         <v>-78.866922915466091</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>1.2990463714</v>
       </c>
       <c r="C199" s="5">
         <v>-2.7090301099999881E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-21.938583242512642</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>1.4576137283999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.15856735699999991</v>
       </c>
       <c r="D200" s="5">
         <v>298.30297518422367</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>1.4175455667000001</v>
       </c>
       <c r="C201" s="5">
         <v>-4.0068161699999827E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-28.429354034050224</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>1.3066513657000001</v>
       </c>
       <c r="C202" s="5">
         <v>-0.11089420100000003</v>
       </c>
       <c r="D202" s="5">
         <v>-62.37535737758575</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>1.2888106481999999</v>
       </c>
       <c r="C203" s="5">
         <v>-1.7840717500000158E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-15.208432017045482</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>1.2819799357999999</v>
       </c>
       <c r="C204" s="5">
         <v>-6.8307123999999941E-3</v>
       </c>
       <c r="D204" s="5">
         <v>-6.1778565857364072</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>1.2650090326000001</v>
       </c>
       <c r="C205" s="5">
         <v>-1.6970903199999832E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-14.77857711924473</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>1.2780580514</v>
       </c>
       <c r="C206" s="5">
         <v>1.3049018799999867E-2</v>
       </c>
       <c r="D206" s="5">
         <v>13.105428356596382</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>1.2837688964</v>
       </c>
       <c r="C207" s="5">
         <v>5.7108450000000754E-3</v>
       </c>
       <c r="D207" s="5">
         <v>5.4958130526544524</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>1.3915401235</v>
       </c>
       <c r="C208" s="5">
         <v>0.10777122709999998</v>
       </c>
       <c r="D208" s="5">
         <v>163.09137340799094</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>1.3074863960000001</v>
       </c>
       <c r="C209" s="5">
         <v>-8.4053727499999953E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-52.652467875605616</v>
       </c>
       <c r="E209" s="5">
         <v>-13.384465731054219</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>1.3286052667999999</v>
       </c>
       <c r="C210" s="5">
         <v>2.1118870799999856E-2</v>
       </c>
       <c r="D210" s="5">
         <v>21.200801080539165</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>1.3008142731000001</v>
       </c>
       <c r="C211" s="5">
         <v>-2.7790993699999822E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-22.405330819701362</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>1.3502885536</v>
       </c>
       <c r="C212" s="5">
         <v>4.9474280499999912E-2</v>
       </c>
       <c r="D212" s="5">
         <v>56.50762870701287</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>1.3229658002</v>
       </c>
       <c r="C213" s="5">
         <v>-2.7322753400000011E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-21.75359819108531</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>1.4080753146</v>
       </c>
       <c r="C214" s="5">
         <v>8.510951440000003E-2</v>
       </c>
       <c r="D214" s="5">
         <v>111.31348295663028</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>1.3901406895999999</v>
       </c>
       <c r="C215" s="5">
         <v>-1.7934625000000093E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-14.257834687665005</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>1.3788943083</v>
       </c>
       <c r="C216" s="5">
         <v>-1.1246381299999886E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-9.2875946657263508</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>1.3659866305999999</v>
       </c>
       <c r="C217" s="5">
         <v>-1.290767770000012E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-10.672405751417601</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>1.2782616776</v>
       </c>
       <c r="C218" s="5">
         <v>-8.7724952999999939E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-54.910040846665098</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>1.1799908663000001</v>
       </c>
       <c r="C219" s="5">
         <v>-9.8270811299999927E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-61.708134842186169</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>1.2872901842</v>
       </c>
       <c r="C220" s="5">
         <v>0.10729931789999991</v>
       </c>
       <c r="D220" s="5">
         <v>184.16706671186341</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>1.2037032045</v>
       </c>
       <c r="C221" s="5">
         <v>-8.3586979699999953E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-55.319758883073632</v>
       </c>
       <c r="E221" s="5">
         <v>-7.9376115742010427</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>1.2265870888999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.2883884399999888E-2</v>
       </c>
       <c r="D222" s="5">
         <v>25.356733585957024</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>1.2066349940000001</v>
       </c>
       <c r="C223" s="5">
         <v>-1.9952094899999828E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-17.864609253961106</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>1.1399032195000001</v>
       </c>
       <c r="C224" s="5">
         <v>-6.6731774500000007E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-49.47518082264002</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>1.1243959764</v>
       </c>
       <c r="C225" s="5">
         <v>-1.5507243100000068E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-15.157075345990457</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>1.1040425164000001</v>
       </c>
       <c r="C226" s="5">
         <v>-2.0353459999999934E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-19.684718583992566</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>1.0942637919</v>
       </c>
       <c r="C227" s="5">
         <v>-9.7787245000000578E-3</v>
       </c>
       <c r="D227" s="5">
         <v>-10.125855460236298</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>1.0847410263999999</v>
       </c>
       <c r="C228" s="5">
         <v>-9.5227655000000855E-3</v>
       </c>
       <c r="D228" s="5">
         <v>-9.9573135250935358</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>1.0753698187</v>
       </c>
       <c r="C229" s="5">
         <v>-9.3712076999998839E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-9.8882699044791966</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>1.0822869006</v>
       </c>
       <c r="C230" s="5">
         <v>6.917081899999955E-3</v>
       </c>
       <c r="D230" s="5">
         <v>7.9977489206453312</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>1.0786922987000001</v>
       </c>
       <c r="C231" s="5">
         <v>-3.5946018999999385E-3</v>
       </c>
       <c r="D231" s="5">
         <v>-3.913557791998612</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>0.98556555700000004</v>
       </c>
       <c r="C232" s="5">
         <v>-9.3126741700000015E-2</v>
       </c>
       <c r="D232" s="5">
         <v>-66.158058224717891</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>1.0009605556000001</v>
       </c>
       <c r="C233" s="5">
         <v>1.5394998600000043E-2</v>
       </c>
       <c r="D233" s="5">
         <v>20.441832338080768</v>
       </c>
       <c r="E233" s="5">
         <v>-16.843242432358242</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>0.91928163360000004</v>
       </c>
       <c r="C234" s="5">
         <v>-8.1678922000000043E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-63.993622074890233</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>0.90974599050000005</v>
       </c>
       <c r="C235" s="5">
         <v>-9.5356430999999908E-3</v>
       </c>
       <c r="D235" s="5">
         <v>-11.761360836650203</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>0.93186054689999998</v>
       </c>
       <c r="C236" s="5">
         <v>2.211455639999993E-2</v>
       </c>
       <c r="D236" s="5">
         <v>33.404136822047988</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>0.81754809039999998</v>
       </c>
       <c r="C237" s="5">
         <v>-0.11431245649999999</v>
       </c>
       <c r="D237" s="5">
         <v>-79.205494270276773</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>0.80281485600000002</v>
       </c>
       <c r="C238" s="5">
         <v>-1.4733234399999962E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-19.605728539364144</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>0.79671919589999995</v>
       </c>
       <c r="C239" s="5">
         <v>-6.0956601000000665E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-8.7403987126304266</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>0.79068369429999996</v>
       </c>
       <c r="C240" s="5">
         <v>-6.0355015999999928E-3</v>
       </c>
       <c r="D240" s="5">
         <v>-8.7211793082710543</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>0.78437633380000005</v>
       </c>
       <c r="C241" s="5">
         <v>-6.3073604999999144E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-9.1635010879326568</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>0.78585489100000006</v>
       </c>
       <c r="C242" s="5">
         <v>1.478557200000008E-3</v>
       </c>
       <c r="D242" s="5">
         <v>2.2856114637608949</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>0.78365828500000001</v>
       </c>
       <c r="C243" s="5">
         <v>-2.1966060000000454E-3</v>
       </c>
       <c r="D243" s="5">
         <v>-3.3031276261493381</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>0.78600587030000002</v>
       </c>
       <c r="C244" s="5">
         <v>2.3475853000000102E-3</v>
       </c>
       <c r="D244" s="5">
         <v>3.6546339251196214</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>0.7957572731</v>
       </c>
       <c r="C245" s="5">
         <v>9.7514027999999753E-3</v>
       </c>
       <c r="D245" s="5">
         <v>15.946575256969098</v>
       </c>
       <c r="E245" s="5">
         <v>-20.500636249047421</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>0.82043654129999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.4679268199999993E-2</v>
       </c>
       <c r="D246" s="5">
         <v>44.268840347286755</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>0.81346164440000002</v>
       </c>
       <c r="C247" s="5">
         <v>-6.9748968999999716E-3</v>
       </c>
       <c r="D247" s="5">
         <v>-9.7379854353375368</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>0.82796873540000004</v>
       </c>
       <c r="C248" s="5">
         <v>1.4507091000000027E-2</v>
       </c>
       <c r="D248" s="5">
         <v>23.629550689507649</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>0.81511404350000005</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2854691899999993E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-17.119330072501761</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>0.79971838799999995</v>
       </c>
       <c r="C250" s="5">
         <v>-1.5395655500000105E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-20.452877268152946</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>0.79521451769999996</v>
       </c>
       <c r="C251" s="5">
         <v>-4.5038702999999902E-3</v>
       </c>
       <c r="D251" s="5">
         <v>-6.5527300250824982</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>0.79400586399999995</v>
       </c>
       <c r="C252" s="5">
         <v>-1.2086537000000064E-3</v>
       </c>
       <c r="D252" s="5">
         <v>-1.8087209646098779</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>0.78951182220000005</v>
       </c>
       <c r="C253" s="5">
         <v>-4.4940417999999038E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-6.5844591997495154</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>0.78893391729999995</v>
       </c>
       <c r="C254" s="5">
         <v>-5.7790490000009243E-4</v>
       </c>
       <c r="D254" s="5">
         <v>-0.87484540824837032</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>0.7813847115</v>
       </c>
       <c r="C255" s="5">
         <v>-7.5492057999999584E-3</v>
       </c>
       <c r="D255" s="5">
         <v>-10.897192735326499</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>0.78323620329999999</v>
       </c>
       <c r="C256" s="5">
         <v>1.8514917999999936E-3</v>
       </c>
       <c r="D256" s="5">
         <v>2.8807512903254118</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>0.79093209399999997</v>
       </c>
       <c r="C257" s="5">
         <v>7.6958906999999854E-3</v>
       </c>
       <c r="D257" s="5">
         <v>12.449450921027672</v>
       </c>
       <c r="E257" s="5">
         <v>-0.60636317921453076</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>0.82269726320000003</v>
       </c>
       <c r="C258" s="5">
         <v>3.1765169200000054E-2</v>
       </c>
       <c r="D258" s="5">
         <v>60.40217372787771</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>0.81870754300000004</v>
       </c>
       <c r="C259" s="5">
         <v>-3.9897201999999909E-3</v>
       </c>
       <c r="D259" s="5">
         <v>-5.6667343040831764</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>0.82422130689999995</v>
       </c>
       <c r="C260" s="5">
         <v>5.5137638999999128E-3</v>
       </c>
       <c r="D260" s="5">
         <v>8.3878363021613325</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>0.9112832327</v>
       </c>
       <c r="C261" s="5">
         <v>8.7061925800000051E-2</v>
       </c>
       <c r="D261" s="5">
         <v>233.66796039087441</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>0.89704752269999999</v>
       </c>
       <c r="C262" s="5">
         <v>-1.4235710000000013E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-17.216294803594156</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>0.89231877660000003</v>
       </c>
       <c r="C263" s="5">
         <v>-4.7287460999999587E-3</v>
       </c>
       <c r="D263" s="5">
         <v>-6.1455289549210974</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>0.89954360020000002</v>
       </c>
       <c r="C264" s="5">
         <v>7.2248235999999855E-3</v>
       </c>
       <c r="D264" s="5">
         <v>10.160585833794089</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>0.89799808879999998</v>
       </c>
       <c r="C265" s="5">
         <v>-1.5455114000000325E-3</v>
       </c>
       <c r="D265" s="5">
         <v>-2.0423560715057132</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>0.89526625360000001</v>
       </c>
       <c r="C266" s="5">
         <v>-2.7318351999999768E-3</v>
       </c>
       <c r="D266" s="5">
         <v>-3.5901017890973885</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>0.77725548219999996</v>
       </c>
       <c r="C267" s="5">
         <v>-0.11801077140000005</v>
       </c>
       <c r="D267" s="5">
         <v>-81.662549504518495</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>0.87480488879999996</v>
       </c>
       <c r="C268" s="5">
         <v>9.7549406599999999E-2</v>
       </c>
       <c r="D268" s="5">
         <v>313.20816036678849</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>0.78446397729999995</v>
       </c>
       <c r="C269" s="5">
         <v>-9.034091150000001E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-72.964049082194265</v>
       </c>
       <c r="E269" s="5">
         <v>-0.81778407388789498</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>0.82492710920000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.046313190000006E-2</v>
       </c>
       <c r="D270" s="5">
         <v>82.856685807334202</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>0.82420433749999999</v>
       </c>
       <c r="C271" s="5">
         <v>-7.2277170000001334E-4</v>
       </c>
       <c r="D271" s="5">
         <v>-1.0463453706794357</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>0.82138224270000004</v>
       </c>
       <c r="C272" s="5">
         <v>-2.8220947999999524E-3</v>
       </c>
       <c r="D272" s="5">
         <v>-4.0323262873573018</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>0.80674405240000002</v>
       </c>
       <c r="C273" s="5">
         <v>-1.463819030000002E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-19.409184303809734</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>0.79371588420000005</v>
       </c>
       <c r="C274" s="5">
         <v>-1.3028168199999968E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-17.747029239846967</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>0.79024252009999996</v>
       </c>
       <c r="C275" s="5">
         <v>-3.4733641000000981E-3</v>
       </c>
       <c r="D275" s="5">
         <v>-5.1267309672112127</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>0.80435263430000004</v>
       </c>
       <c r="C276" s="5">
         <v>1.4110114200000079E-2</v>
       </c>
       <c r="D276" s="5">
         <v>23.661108840706447</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>0.80591805289999996</v>
       </c>
       <c r="C277" s="5">
         <v>1.5654185999999237E-3</v>
       </c>
       <c r="D277" s="5">
         <v>2.360582624207308</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>0.80489025520000002</v>
       </c>
       <c r="C278" s="5">
         <v>-1.0277976999999439E-3</v>
       </c>
       <c r="D278" s="5">
         <v>-1.5196866057821334</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>0.77465239159999999</v>
       </c>
       <c r="C279" s="5">
         <v>-3.0237863600000026E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-36.839965411157607</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>0.77246218749999995</v>
       </c>
       <c r="C280" s="5">
         <v>-2.1902041000000372E-3</v>
       </c>
       <c r="D280" s="5">
         <v>-3.3405402689679287</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>0.78199895249999996</v>
       </c>
       <c r="C281" s="5">
         <v>9.5367650000000026E-3</v>
       </c>
       <c r="D281" s="5">
         <v>15.863675188211568</v>
       </c>
       <c r="E281" s="5">
         <v>-0.31423046453761261</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>0.7204588233</v>
       </c>
       <c r="C282" s="5">
         <v>-6.154012919999996E-2</v>
       </c>
       <c r="D282" s="5">
         <v>-62.603072927073654</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>0.72191031049999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.4514871999999901E-3</v>
       </c>
       <c r="D283" s="5">
         <v>2.4445741472720162</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>0.71525508329999998</v>
       </c>
       <c r="C284" s="5">
         <v>-6.6552272000000023E-3</v>
       </c>
       <c r="D284" s="5">
         <v>-10.518655407461363</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>0.70472649170000001</v>
       </c>
       <c r="C285" s="5">
         <v>-1.052859159999997E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-16.301873908165621</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>0.79347734849999996</v>
       </c>
       <c r="C286" s="5">
         <v>8.8750856799999944E-2</v>
       </c>
       <c r="D286" s="5">
         <v>315.1138562021024</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>0.78949949279999998</v>
       </c>
       <c r="C287" s="5">
         <v>-3.977855699999977E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-5.8527013972837221</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>0.70630008560000002</v>
       </c>
       <c r="C288" s="5">
         <v>-8.3199407199999964E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-73.71857904070221</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>0.70922175259999998</v>
       </c>
       <c r="C289" s="5">
         <v>2.9216669999999612E-3</v>
       </c>
       <c r="D289" s="5">
         <v>5.0784026812582983</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>0.70857069189999999</v>
       </c>
       <c r="C290" s="5">
         <v>-6.5106069999998351E-4</v>
       </c>
       <c r="D290" s="5">
         <v>-1.0960468508245058</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>0.77346827240000005</v>
       </c>
       <c r="C291" s="5">
         <v>6.4897580500000052E-2</v>
       </c>
       <c r="D291" s="5">
         <v>186.22780800241836</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>0.77200824109999999</v>
       </c>
       <c r="C292" s="5">
         <v>-1.4600313000000531E-3</v>
       </c>
       <c r="D292" s="5">
         <v>-2.2418008338496609</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>0.77991185169999999</v>
       </c>
       <c r="C293" s="5">
         <v>7.9036105999999995E-3</v>
       </c>
       <c r="D293" s="5">
         <v>13.001186454169789</v>
       </c>
       <c r="E293" s="5">
         <v>-0.26689304292897287</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>0.82222629260000002</v>
       </c>
       <c r="C294" s="5">
         <v>4.2314440900000028E-2</v>
       </c>
       <c r="D294" s="5">
         <v>88.516810210973972</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>0.72013999529999995</v>
       </c>
       <c r="C295" s="5">
         <v>-0.10208629730000007</v>
       </c>
       <c r="D295" s="5">
         <v>-79.624566587840633</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>0.81458764139999995</v>
       </c>
       <c r="C296" s="5">
         <v>9.4447646100000004E-2</v>
       </c>
       <c r="D296" s="5">
         <v>338.78383929110151</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>0.80636075630000004</v>
       </c>
       <c r="C297" s="5">
         <v>-8.2268850999999144E-3</v>
       </c>
       <c r="D297" s="5">
         <v>-11.468300773592166</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>0.79461940180000001</v>
       </c>
       <c r="C298" s="5">
         <v>-1.1741354500000023E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-16.139513941614368</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>0.78937528820000002</v>
       </c>
       <c r="C299" s="5">
         <v>-5.2441135999999888E-3</v>
       </c>
       <c r="D299" s="5">
         <v>-7.6382102144573523</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>0.70572109640000003</v>
       </c>
       <c r="C300" s="5">
         <v>-8.36541918E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-73.9267670728795</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>0.70871259590000002</v>
       </c>
       <c r="C301" s="5">
         <v>2.9914994999999944E-3</v>
       </c>
       <c r="D301" s="5">
         <v>5.206995017722571</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>0.70820500720000001</v>
       </c>
       <c r="C302" s="5">
         <v>-5.0758870000000567E-4</v>
       </c>
       <c r="D302" s="5">
         <v>-0.85607732951822335</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>0.77259198600000001</v>
       </c>
       <c r="C303" s="5">
         <v>6.4386978799999994E-2</v>
       </c>
       <c r="D303" s="5">
         <v>184.11520157437798</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>0.77962808029999997</v>
       </c>
       <c r="C304" s="5">
         <v>7.0360942999999621E-3</v>
       </c>
       <c r="D304" s="5">
         <v>11.492919555742343</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>0.78539467340000002</v>
       </c>
       <c r="C305" s="5">
         <v>5.7665931000000503E-3</v>
       </c>
       <c r="D305" s="5">
         <v>9.2460499315878195</v>
       </c>
       <c r="E305" s="5">
         <v>0.70300530605464928</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>0.71541856920000002</v>
       </c>
       <c r="C306" s="5">
         <v>-6.99761042E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-67.366242481331497</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>0.71642836160000001</v>
       </c>
       <c r="C307" s="5">
         <v>1.0097923999999869E-3</v>
       </c>
       <c r="D307" s="5">
         <v>1.7069758353556841</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>0.70944801150000003</v>
       </c>
       <c r="C308" s="5">
         <v>-6.9803500999999768E-3</v>
       </c>
       <c r="D308" s="5">
         <v>-11.08527953340861</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>0.70642577920000005</v>
       </c>
       <c r="C309" s="5">
         <v>-3.0222322999999829E-3</v>
       </c>
       <c r="D309" s="5">
         <v>-4.9938842501959009</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>0.69885150330000001</v>
       </c>
       <c r="C310" s="5">
         <v>-7.5742759000000381E-3</v>
       </c>
       <c r="D310" s="5">
         <v>-12.134097796852771</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>0.68848805469999996</v>
       </c>
       <c r="C311" s="5">
         <v>-1.0363448600000047E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-16.413128452877245</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>0.70290083179999996</v>
       </c>
       <c r="C312" s="5">
         <v>1.4412777099999996E-2</v>
       </c>
       <c r="D312" s="5">
         <v>28.224723574853037</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>0.70546530470000002</v>
       </c>
       <c r="C313" s="5">
         <v>2.5644729000000588E-3</v>
       </c>
       <c r="D313" s="5">
         <v>4.4670255318780994</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>0.70420293440000004</v>
       </c>
       <c r="C314" s="5">
         <v>-1.262370299999982E-3</v>
       </c>
       <c r="D314" s="5">
         <v>-2.1262904776116698</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>0.67641196599999998</v>
       </c>
       <c r="C315" s="5">
         <v>-2.779096840000006E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-38.317578197563584</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>0.69390396430000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.7491998300000033E-2</v>
       </c>
       <c r="D316" s="5">
         <v>35.849186347407944</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>0.69723274609999997</v>
       </c>
       <c r="C317" s="5">
         <v>3.328781799999958E-3</v>
       </c>
       <c r="D317" s="5">
         <v>5.9109557683044267</v>
       </c>
       <c r="E317" s="5">
         <v>-11.225175098061735</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>0.70989403679999996</v>
       </c>
       <c r="C318" s="5">
         <v>1.2661290699999994E-2</v>
       </c>
       <c r="D318" s="5">
         <v>24.104927677985977</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>0.71105501810000005</v>
       </c>
       <c r="C319" s="5">
         <v>1.1609813000000857E-3</v>
       </c>
       <c r="D319" s="5">
         <v>1.9802639406437006</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>0.70725727459999999</v>
       </c>
       <c r="C320" s="5">
         <v>-3.7977435000000614E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-6.2242363513652528</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>0.70611148000000001</v>
       </c>
       <c r="C321" s="5">
         <v>-1.1457945999999719E-3</v>
       </c>
       <c r="D321" s="5">
         <v>-1.9268351801993489</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>0.70208807529999995</v>
       </c>
       <c r="C322" s="5">
         <v>-4.0234047000000661E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-6.6273051608559452</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>0.68551855269999995</v>
       </c>
       <c r="C323" s="5">
         <v>-1.6569522599999997E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-24.918767394753605</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>0.70033788480000003</v>
       </c>
       <c r="C324" s="5">
         <v>1.4819332100000082E-2</v>
       </c>
       <c r="D324" s="5">
         <v>29.259028311370862</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>0.70222690409999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.8890192999999611E-3</v>
       </c>
       <c r="D325" s="5">
         <v>3.2852085145031795</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>0.69535120189999999</v>
       </c>
       <c r="C326" s="5">
         <v>-6.8757022000000001E-3</v>
       </c>
       <c r="D326" s="5">
         <v>-11.137005618053664</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>0.67653994279999996</v>
       </c>
       <c r="C327" s="5">
         <v>-1.8811259100000033E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-28.043373823671146</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>0.71059132879999998</v>
       </c>
       <c r="C328" s="5">
         <v>3.4051386000000017E-2</v>
       </c>
       <c r="D328" s="5">
         <v>80.267540994771807</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>0.71260111329999998</v>
       </c>
       <c r="C329" s="5">
         <v>2.0097845000000003E-3</v>
       </c>
       <c r="D329" s="5">
         <v>3.4472893481354072</v>
       </c>
       <c r="E329" s="5">
         <v>2.2041946948079483</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>0.70261412280000002</v>
       </c>
       <c r="C330" s="5">
         <v>-9.9869904999999592E-3</v>
       </c>
       <c r="D330" s="5">
         <v>-15.580156625765296</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>0.70402593970000005</v>
       </c>
       <c r="C331" s="5">
         <v>1.4118169000000291E-3</v>
       </c>
       <c r="D331" s="5">
         <v>2.4380802519775813</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>0.70327371640000003</v>
       </c>
       <c r="C332" s="5">
         <v>-7.5222330000002113E-4</v>
       </c>
       <c r="D332" s="5">
         <v>-1.2746437351939255</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>0.7044924548</v>
       </c>
       <c r="C333" s="5">
         <v>1.2187383999999746E-3</v>
       </c>
       <c r="D333" s="5">
         <v>2.0994758755064291</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>0.70483441089999999</v>
       </c>
       <c r="C334" s="5">
         <v>3.4195609999998489E-4</v>
       </c>
       <c r="D334" s="5">
         <v>0.58402979523262122</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>0.68266169330000004</v>
       </c>
       <c r="C335" s="5">
         <v>-2.2172717599999947E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-31.857004768597264</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>0.70029808490000001</v>
       </c>
       <c r="C336" s="5">
         <v>1.7636391599999968E-2</v>
       </c>
       <c r="D336" s="5">
         <v>35.809096652903371</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>0.70225838709999999</v>
       </c>
       <c r="C337" s="5">
         <v>1.9603021999999859E-3</v>
       </c>
       <c r="D337" s="5">
         <v>3.4112891448057292</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>0.68787382529999996</v>
       </c>
       <c r="C338" s="5">
         <v>-1.4384561800000029E-2</v>
       </c>
       <c r="D338" s="5">
         <v>-21.991452134459578</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>0.67786490720000003</v>
       </c>
       <c r="C339" s="5">
         <v>-1.0008918099999931E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-16.12888727564038</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>0.61951321429999995</v>
       </c>
       <c r="C340" s="5">
         <v>-5.8351692900000085E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-66.04614594300962</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>0.62025128230000004</v>
       </c>
       <c r="C341" s="5">
         <v>7.3806800000009165E-4</v>
       </c>
       <c r="D341" s="5">
         <v>1.4390462323281339</v>
       </c>
       <c r="E341" s="5">
         <v>-12.959540656951141</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>0.5972565983</v>
       </c>
       <c r="C342" s="5">
         <v>-2.2994684000000043E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-36.449433374424153</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>0.59828756530000005</v>
       </c>
       <c r="C343" s="5">
         <v>1.0309670000000493E-3</v>
       </c>
       <c r="D343" s="5">
         <v>2.0911845534970386</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>0.59962025549999998</v>
       </c>
       <c r="C344" s="5">
         <v>1.3326901999999308E-3</v>
       </c>
       <c r="D344" s="5">
         <v>2.7060015193119291</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>0.60227170490000004</v>
       </c>
       <c r="C345" s="5">
         <v>2.651449400000061E-3</v>
       </c>
       <c r="D345" s="5">
         <v>5.4372283822948342</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>0.60452330379999997</v>
       </c>
       <c r="C346" s="5">
         <v>2.2515988999999292E-3</v>
       </c>
       <c r="D346" s="5">
         <v>4.5796160938257335</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>0.68250401319999998</v>
       </c>
       <c r="C347" s="5">
         <v>7.7980709400000014E-2</v>
       </c>
       <c r="D347" s="5">
         <v>328.85052603574314</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>0.70308060610000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.0576592900000024E-2</v>
       </c>
       <c r="D348" s="5">
         <v>42.823248978811094</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>0.70518427910000003</v>
       </c>
       <c r="C349" s="5">
         <v>2.1036730000000281E-3</v>
       </c>
       <c r="D349" s="5">
         <v>3.6501753356915634</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>0.5859828882</v>
       </c>
       <c r="C350" s="5">
         <v>-0.11920139090000004</v>
       </c>
       <c r="D350" s="5">
         <v>-89.16103670870767</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>0.58066225680000005</v>
       </c>
       <c r="C351" s="5">
         <v>-5.3206313999999422E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-10.367818933665662</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>0.62499148090000001</v>
       </c>
       <c r="C352" s="5">
         <v>4.4329224099999953E-2</v>
       </c>
       <c r="D352" s="5">
         <v>141.77199781873523</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>0.62469434779999999</v>
       </c>
       <c r="C353" s="5">
         <v>-2.9713310000001325E-4</v>
       </c>
       <c r="D353" s="5">
         <v>-0.56901393373434139</v>
       </c>
       <c r="E353" s="5">
         <v>0.7163331421942809</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>0.69251303040000001</v>
       </c>
       <c r="C354" s="5">
         <v>6.7818682600000013E-2</v>
       </c>
       <c r="D354" s="5">
         <v>244.44864182261631</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>0.69431899959999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.8059691999999794E-3</v>
       </c>
       <c r="D355" s="5">
         <v>3.1746966865573656</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>0.6963846508</v>
       </c>
       <c r="C356" s="5">
         <v>2.0656512000000182E-3</v>
       </c>
       <c r="D356" s="5">
         <v>3.6290904665479573</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>0.69974602880000003</v>
       </c>
       <c r="C357" s="5">
         <v>3.361378000000026E-3</v>
       </c>
       <c r="D357" s="5">
         <v>5.9485524522469024</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>0.70507140759999998</v>
       </c>
       <c r="C358" s="5">
         <v>5.3253787999999469E-3</v>
       </c>
       <c r="D358" s="5">
         <v>9.5246642492486711</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>0.7814547261</v>
       </c>
       <c r="C359" s="5">
         <v>7.6383318500000019E-2</v>
       </c>
       <c r="D359" s="5">
         <v>243.59641583319345</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>0.70774445509999995</v>
       </c>
       <c r="C360" s="5">
         <v>-7.3710271000000049E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-69.544071683148744</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>0.71108100070000002</v>
       </c>
       <c r="C361" s="5">
         <v>3.3365456000000737E-3</v>
       </c>
       <c r="D361" s="5">
         <v>5.8062184480804468</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>0.78226844659999994</v>
       </c>
       <c r="C362" s="5">
         <v>7.1187445899999924E-2</v>
       </c>
       <c r="D362" s="5">
         <v>214.22508823441765</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>0.77480862169999998</v>
       </c>
       <c r="C363" s="5">
         <v>-7.4598248999999672E-3</v>
       </c>
       <c r="D363" s="5">
         <v>-10.861857385943519</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>0.72438358329999997</v>
       </c>
       <c r="C364" s="5">
         <v>-5.0425038400000011E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-55.40462135354565</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>0.72578637850000005</v>
       </c>
       <c r="C365" s="5">
         <v>1.4027952000000843E-3</v>
       </c>
       <c r="D365" s="5">
         <v>2.3487553328206401</v>
       </c>
       <c r="E365" s="5">
         <v>16.182638926703618</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>0.78961035280000003</v>
       </c>
       <c r="C366" s="5">
         <v>6.3823974299999975E-2</v>
       </c>
       <c r="D366" s="5">
         <v>174.94653355884614</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>0.79275381160000002</v>
       </c>
       <c r="C367" s="5">
         <v>3.1434587999999986E-3</v>
       </c>
       <c r="D367" s="5">
         <v>4.8832314558131085</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>0.79591072340000002</v>
       </c>
       <c r="C368" s="5">
         <v>3.1569117999999952E-3</v>
       </c>
       <c r="D368" s="5">
         <v>4.8847160386236821</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>0.69688791309999998</v>
       </c>
       <c r="C369" s="5">
         <v>-9.9022810300000041E-2</v>
       </c>
       <c r="D369" s="5">
         <v>-79.695938832384513</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>0.80466812740000004</v>
       </c>
       <c r="C370" s="5">
         <v>0.10778021430000007</v>
       </c>
       <c r="D370" s="5">
         <v>461.62496885688904</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>0.78680752330000003</v>
       </c>
       <c r="C371" s="5">
         <v>-1.786060410000001E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-23.612824159364266</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>0.71195961730000001</v>
       </c>
       <c r="C372" s="5">
         <v>-7.484790600000002E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-69.867006050135316</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>0.71432681590000002</v>
       </c>
       <c r="C373" s="5">
         <v>2.3671986000000089E-3</v>
       </c>
       <c r="D373" s="5">
         <v>4.0636645761974677</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>0.68541164610000005</v>
       </c>
       <c r="C374" s="5">
         <v>-2.8915169799999973E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-39.094809427404662</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>0.77678691789999998</v>
       </c>
       <c r="C375" s="5">
         <v>9.1375271799999935E-2</v>
       </c>
       <c r="D375" s="5">
         <v>348.95734538213975</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>0.81836158329999997</v>
       </c>
       <c r="C376" s="5">
         <v>4.1574665399999988E-2</v>
       </c>
       <c r="D376" s="5">
         <v>86.947633680516461</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>0.8213118693</v>
       </c>
       <c r="C377" s="5">
         <v>2.9502860000000242E-3</v>
       </c>
       <c r="D377" s="5">
         <v>4.4129539902994841</v>
       </c>
       <c r="E377" s="5">
         <v>13.161653846056565</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>0.79121727279999998</v>
       </c>
       <c r="C378" s="5">
         <v>-3.0094596500000015E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-36.107199250768417</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>0.79566268529999995</v>
       </c>
       <c r="C379" s="5">
         <v>4.4454124999999678E-3</v>
       </c>
       <c r="D379" s="5">
         <v>6.954430180748683</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>0.79970094400000002</v>
       </c>
       <c r="C380" s="5">
         <v>4.0382587000000747E-3</v>
       </c>
       <c r="D380" s="5">
         <v>6.2633272835356024</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>0.79206490659999995</v>
       </c>
       <c r="C381" s="5">
         <v>-7.636037400000073E-3</v>
       </c>
       <c r="D381" s="5">
         <v>-10.875325420897452</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>0.80202675999999995</v>
       </c>
       <c r="C382" s="5">
         <v>9.9618533999999981E-3</v>
       </c>
       <c r="D382" s="5">
         <v>16.181517940356251</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>0.79292501650000002</v>
       </c>
       <c r="C383" s="5">
         <v>-9.1017434999999258E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-12.799468657140366</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>0.81535588059999997</v>
       </c>
       <c r="C384" s="5">
         <v>2.2430864099999948E-2</v>
       </c>
       <c r="D384" s="5">
         <v>39.759408827707276</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>0.81634505580000005</v>
       </c>
       <c r="C385" s="5">
         <v>9.8917520000008086E-4</v>
       </c>
       <c r="D385" s="5">
         <v>1.4655719218529484</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>0.78669605249999996</v>
       </c>
       <c r="C386" s="5">
         <v>-2.9649003300000087E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-35.849735685290632</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>0.78189327230000005</v>
       </c>
       <c r="C387" s="5">
         <v>-4.802780199999912E-3</v>
       </c>
       <c r="D387" s="5">
         <v>-7.0849501514442252</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>0.80566228959999997</v>
       </c>
       <c r="C388" s="5">
         <v>2.3769017299999917E-2</v>
       </c>
       <c r="D388" s="5">
         <v>43.24079374414589</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>0.81044887350000006</v>
       </c>
       <c r="C389" s="5">
         <v>4.7865839000000854E-3</v>
       </c>
       <c r="D389" s="5">
         <v>7.3670549206479086</v>
       </c>
       <c r="E389" s="5">
         <v>-1.322639572865103</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>0.79580966369999995</v>
       </c>
       <c r="C390" s="5">
         <v>-1.4639209800000108E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-19.64682759866081</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>0.80124978219999998</v>
       </c>
       <c r="C391" s="5">
         <v>5.4401185000000352E-3</v>
       </c>
       <c r="D391" s="5">
         <v>8.5187020597525365</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>0.80582427440000004</v>
       </c>
       <c r="C392" s="5">
         <v>4.5744922000000576E-3</v>
       </c>
       <c r="D392" s="5">
         <v>7.0703089729112101</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>0.8887073446</v>
       </c>
       <c r="C393" s="5">
         <v>8.2883070199999964E-2</v>
       </c>
       <c r="D393" s="5">
         <v>223.75842792753829</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>0.79924800210000002</v>
       </c>
       <c r="C394" s="5">
         <v>-8.9459342499999983E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-72.005450712801576</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>0.79791927409999996</v>
       </c>
       <c r="C395" s="5">
         <v>-1.3287280000000568E-3</v>
       </c>
       <c r="D395" s="5">
         <v>-1.9768267891804414</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>0.81231647890000003</v>
       </c>
       <c r="C396" s="5">
         <v>1.4397204800000063E-2</v>
       </c>
       <c r="D396" s="5">
         <v>23.935491465020675</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>0.81022602529999999</v>
       </c>
       <c r="C397" s="5">
         <v>-2.0904536000000418E-3</v>
       </c>
       <c r="D397" s="5">
         <v>-3.044800108167689</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>0.88833562779999997</v>
       </c>
       <c r="C398" s="5">
         <v>7.8109602499999986E-2</v>
       </c>
       <c r="D398" s="5">
         <v>201.75237416879401</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>0.88576534610000002</v>
       </c>
       <c r="C399" s="5">
         <v>-2.5702816999999545E-3</v>
       </c>
       <c r="D399" s="5">
         <v>-3.4173183809345087</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>0.89849439980000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.2729053699999993E-2</v>
       </c>
       <c r="D400" s="5">
         <v>18.675281538394994</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>0.90264558660000005</v>
       </c>
       <c r="C401" s="5">
         <v>4.1511868000000396E-3</v>
       </c>
       <c r="D401" s="5">
         <v>5.6872656638444097</v>
       </c>
       <c r="E401" s="5">
         <v>11.376006076958278</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>0.90210136200000002</v>
       </c>
       <c r="C402" s="5">
         <v>-5.442246000000317E-4</v>
       </c>
       <c r="D402" s="5">
         <v>-0.72111164373948045</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>0.90809731530000004</v>
       </c>
       <c r="C403" s="5">
         <v>5.9959533000000231E-3</v>
       </c>
       <c r="D403" s="5">
         <v>8.2741139689436416</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>0.91270320709999997</v>
       </c>
       <c r="C404" s="5">
         <v>4.6058917999999283E-3</v>
       </c>
       <c r="D404" s="5">
         <v>6.2591207975125407</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>0.88760533080000004</v>
       </c>
       <c r="C405" s="5">
         <v>-2.5097876299999933E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-28.437763742627563</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>0.99649086750000004</v>
       </c>
       <c r="C406" s="5">
         <v>0.10888553670000001</v>
       </c>
       <c r="D406" s="5">
         <v>300.90461196846485</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>0.99683942839999995</v>
       </c>
       <c r="C407" s="5">
         <v>3.4856089999990569E-4</v>
       </c>
       <c r="D407" s="5">
         <v>0.42055448918674188</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>0.9084243555</v>
       </c>
       <c r="C408" s="5">
         <v>-8.8415072899999947E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-67.193285170474539</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1.0051758459</v>
       </c>
       <c r="C409" s="5">
         <v>9.6751490399999973E-2</v>
       </c>
       <c r="D409" s="5">
         <v>236.85212815261985</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>0.99058727049999995</v>
       </c>
       <c r="C410" s="5">
         <v>-1.4588575400000026E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-16.091031024004455</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>0.98973911979999996</v>
       </c>
       <c r="C411" s="5">
         <v>-8.4815069999999437E-4</v>
       </c>
       <c r="D411" s="5">
         <v>-1.0226273195022895</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>0.99524598119999996</v>
       </c>
       <c r="C412" s="5">
         <v>5.5068614000000071E-3</v>
       </c>
       <c r="D412" s="5">
         <v>6.8849001666034138</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>0.99949930450000002</v>
       </c>
       <c r="C413" s="5">
         <v>4.2533233000000559E-3</v>
       </c>
       <c r="D413" s="5">
         <v>5.2506445351506059</v>
       </c>
       <c r="E413" s="5">
         <v>10.729982989760067</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1.0067977690000001</v>
       </c>
       <c r="C414" s="5">
         <v>7.2984645000000459E-3</v>
       </c>
       <c r="D414" s="5">
         <v>9.1231713689958092</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1.0138216189</v>
       </c>
       <c r="C415" s="5">
         <v>7.0238498999999344E-3</v>
       </c>
       <c r="D415" s="5">
         <v>8.7005249255149621</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1.0186024011999999</v>
       </c>
       <c r="C416" s="5">
         <v>4.7807822999998972E-3</v>
       </c>
       <c r="D416" s="5">
         <v>5.8078213426839609</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1.0861605431000001</v>
       </c>
       <c r="C417" s="5">
         <v>6.7558141900000201E-2</v>
       </c>
       <c r="D417" s="5">
         <v>116.10853451669523</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1.0942338549999999</v>
       </c>
       <c r="C418" s="5">
         <v>8.0733118999998243E-3</v>
       </c>
       <c r="D418" s="5">
         <v>9.2932911371107494</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1.0920727858999999</v>
       </c>
       <c r="C419" s="5">
         <v>-2.1610691000000237E-3</v>
       </c>
       <c r="D419" s="5">
         <v>-2.3443787181621989</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1.1046726151999999</v>
       </c>
       <c r="C420" s="5">
         <v>1.2599829300000032E-2</v>
       </c>
       <c r="D420" s="5">
         <v>14.758282217885753</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1.0979962727999999</v>
       </c>
       <c r="C421" s="5">
         <v>-6.6763424000000349E-3</v>
       </c>
       <c r="D421" s="5">
         <v>-7.0161905808971863</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1.0910032637</v>
       </c>
       <c r="C422" s="5">
         <v>-6.9930090999998917E-3</v>
       </c>
       <c r="D422" s="5">
         <v>-7.3805481004922573</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1.0928966950000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.8934313000000813E-3</v>
       </c>
       <c r="D423" s="5">
         <v>2.1025889344816084</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1.0979851324000001</v>
       </c>
       <c r="C424" s="5">
         <v>5.0884373999999788E-3</v>
       </c>
       <c r="D424" s="5">
         <v>5.7324174575886344</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1.1009519457000001</v>
       </c>
       <c r="C425" s="5">
         <v>2.9668133000000374E-3</v>
       </c>
       <c r="D425" s="5">
         <v>3.2910866496760116</v>
       </c>
       <c r="E425" s="5">
         <v>10.150346352742257</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1.1093857986</v>
       </c>
       <c r="C426" s="5">
         <v>8.4338528999998719E-3</v>
       </c>
       <c r="D426" s="5">
         <v>9.5899845092140001</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1.1175966181000001</v>
       </c>
       <c r="C427" s="5">
         <v>8.2108195000001327E-3</v>
       </c>
       <c r="D427" s="5">
         <v>9.2520818907632538</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1.122218862</v>
       </c>
       <c r="C428" s="5">
         <v>4.6222438999998783E-3</v>
       </c>
       <c r="D428" s="5">
         <v>5.0775215222547576</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1.0862727109000001</v>
       </c>
       <c r="C429" s="5">
         <v>-3.5946151099999879E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-32.339427891092306</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1.0917318900999999</v>
       </c>
       <c r="C430" s="5">
         <v>5.4591791999998307E-3</v>
       </c>
       <c r="D430" s="5">
         <v>6.2002464594748119</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1.0877947419</v>
       </c>
       <c r="C431" s="5">
         <v>-3.937148199999907E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-4.2427853520336285</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1.1017782557</v>
       </c>
       <c r="C432" s="5">
         <v>1.3983513799999958E-2</v>
       </c>
       <c r="D432" s="5">
         <v>16.564660149971068</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1.0949857975999999</v>
       </c>
       <c r="C433" s="5">
         <v>-6.792458100000065E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-7.1522314987109485</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1.0925199886000001</v>
       </c>
       <c r="C434" s="5">
         <v>-2.465808999999819E-3</v>
       </c>
       <c r="D434" s="5">
         <v>-2.6690722132655775</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1.0826644917999999</v>
       </c>
       <c r="C435" s="5">
         <v>-9.8554968000001963E-3</v>
       </c>
       <c r="D435" s="5">
         <v>-10.303804405725225</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1.0944987946</v>
       </c>
       <c r="C436" s="5">
         <v>1.1834302800000085E-2</v>
       </c>
       <c r="D436" s="5">
         <v>13.934888072796593</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1.1112355945000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.6736799900000099E-2</v>
       </c>
       <c r="D437" s="5">
         <v>19.974867015919173</v>
       </c>
       <c r="E437" s="5">
         <v>0.93406881564312982</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1.1087493785</v>
       </c>
       <c r="C438" s="5">
         <v>-2.4862160000000966E-3</v>
       </c>
       <c r="D438" s="5">
         <v>-2.6520199734750061</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1.108426183</v>
       </c>
       <c r="C439" s="5">
         <v>-3.2319550000003971E-4</v>
       </c>
       <c r="D439" s="5">
         <v>-0.34923439413920843</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1.1073802367000001</v>
       </c>
       <c r="C440" s="5">
         <v>-1.0459462999998781E-3</v>
       </c>
       <c r="D440" s="5">
         <v>-1.1264998091720879</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1.1086988925000001</v>
       </c>
       <c r="C441" s="5">
         <v>1.3186558000000126E-3</v>
       </c>
       <c r="D441" s="5">
         <v>1.4383422604222762</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1.1071856455</v>
       </c>
       <c r="C442" s="5">
         <v>-1.5132470000001064E-3</v>
       </c>
       <c r="D442" s="5">
         <v>-1.6256231000938426</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1.2037220415000001</v>
+        <v>1.2035404958</v>
       </c>
       <c r="C443" s="5">
-        <v>9.653639600000008E-2</v>
+        <v>9.6354850300000017E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>172.68999075884815</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>172.19687375700082</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>1.2019080977000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.6323980999999321E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.6155091800069687</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{611F3CDE-6D27-4BDF-8B26-B961CC9FDA8B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larmanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>