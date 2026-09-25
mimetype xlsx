--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2B196100-F3E1-4CA5-9EA1-21A879750043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{93D1FE07-C166-48AB-B0BC-20539616A5D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C42E00C-7FB7-48EF-9FE7-690E77BC0AD7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FDA7D0E-EE3F-4E97-829F-69CAFCACFDDC}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC007AC9-F7FE-4CFE-AC6E-05B313C10B27}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E3BE37C-E9D9-49B6-BFEE-6B862D93D880}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3100,71 +3100,71 @@
         <v>-2.3433391499999789E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.1595871443962729</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.8372188069000002</v>
       </c>
       <c r="C154" s="5">
         <v>6.3653904200000166E-2</v>
       </c>
       <c r="D154" s="5">
         <v>22.229739121648628</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>3.8282883228000002</v>
+        <v>3.8282883229000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.9304840999999691E-3</v>
+        <v>-8.9304839999999608E-3</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.7573261571625318</v>
+        <v>-2.7573261266812921</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.8147289967</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.3559326100000213E-2</v>
+        <v>-1.3559326200000221E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.1684257981501656</v>
+        <v>-4.1684258281891822</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.8113897549</v>
       </c>
       <c r="C157" s="5">
         <v>-3.3392418000000035E-3</v>
       </c>
       <c r="D157" s="5">
         <v>-1.0453834073742452</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.7833565793999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.8033175500000063E-2</v>
@@ -3341,3939 +3341,3948 @@
         <v>-9.2137124999998044E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-3.0959036789287797</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.6321865997999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.12104596629999964</v>
       </c>
       <c r="D171" s="5">
         <v>50.189345324118364</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>3.5450821607999998</v>
+        <v>3.5450821606999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.7104438999999978E-2</v>
+        <v>-8.7104439099999986E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-25.269508962409816</v>
+        <v>-25.26950898770589</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.5326669579000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2415202899999755E-2</v>
+        <v>-1.2415202799999747E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.1225009413541454</v>
+        <v>-4.1225009088998954</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4652253916146782</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>3.5645735940000001</v>
+        <v>3.5645735939000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1906636099999997E-2</v>
+        <v>3.1906635999999988E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>11.393197814097423</v>
+        <v>11.393197776597441</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.5988809596000002</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4307365600000139E-2</v>
+        <v>3.4307365700000148E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>12.180857067815754</v>
+        <v>12.180857105580923</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.5919938292000002</v>
       </c>
       <c r="C176" s="5">
         <v>-6.8871303999999967E-3</v>
       </c>
       <c r="D176" s="5">
         <v>-2.2724069877038677</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.7171836322999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.12518980309999961</v>
       </c>
       <c r="D177" s="5">
         <v>50.848574739561769</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.7248263721999999</v>
       </c>
       <c r="C178" s="5">
         <v>7.642739900000084E-3</v>
       </c>
       <c r="D178" s="5">
         <v>2.4953606454137134</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>3.7106607395000002</v>
+        <v>3.7106607396000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.4165632699999708E-2</v>
+        <v>-1.41656325999997E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.4693816714566736</v>
+        <v>-4.4693816405628191</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.7356911469999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.503040749999963E-2</v>
+        <v>2.5030407399999621E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.401818450892673</v>
+        <v>8.4018184158362921</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>3.7266880771999999</v>
+        <v>3.7266880773</v>
       </c>
       <c r="C181" s="5">
-        <v>-9.0030697999998743E-3</v>
+        <v>-9.0030696999998661E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.8539897563466754</v>
+        <v>-2.8539897250654978</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.7340724266</v>
       </c>
       <c r="C182" s="5">
-        <v>7.3843494000001009E-3</v>
+        <v>7.3843493000000926E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>2.4038584627123827</v>
+        <v>2.4038584297380705</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.8340100469</v>
       </c>
       <c r="C183" s="5">
         <v>9.9937620299999974E-2</v>
       </c>
       <c r="D183" s="5">
         <v>37.292278046664997</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>3.8413168445000001</v>
+        <v>3.8413168444000001</v>
       </c>
       <c r="C184" s="5">
-        <v>7.3067976000000812E-3</v>
+        <v>7.3067975000000729E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>2.3110658487544677</v>
+        <v>2.3110658167933673</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>3.8345173645999999</v>
+        <v>3.8345173644999999</v>
       </c>
       <c r="C185" s="5">
         <v>-6.7994799000001827E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.10355131779284</v>
+        <v>-2.1035513178470633</v>
       </c>
       <c r="E185" s="5">
-        <v>8.544547513175015</v>
+        <v>8.5445475103442803</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>3.7576838029999999</v>
+        <v>3.7576838028999999</v>
       </c>
       <c r="C186" s="5">
         <v>-7.6833561599999989E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-21.564207652447809</v>
+        <v>-21.56420765294973</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>3.6941204551000002</v>
+        <v>3.6941204550000002</v>
       </c>
       <c r="C187" s="5">
         <v>-6.3563347899999734E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-18.512717292705329</v>
+        <v>-18.512717293153013</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.7882679912000001</v>
       </c>
       <c r="C188" s="5">
-        <v>9.4147536099999929E-2</v>
+        <v>9.4147536199999937E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>35.255739644629422</v>
+        <v>35.255739688565725</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.8042309472000002</v>
       </c>
       <c r="C189" s="5">
         <v>1.5962956000000084E-2</v>
       </c>
       <c r="D189" s="5">
         <v>5.1753962840511258</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>3.8263456372000002</v>
+        <v>3.8263456375999998</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2114689999999992E-2</v>
+        <v>2.2114690399999581E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>7.2032326691695125</v>
+        <v>7.2032328036514937</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>3.8028517918000002</v>
+        <v>3.8028517919999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.3493845399999991E-2</v>
+        <v>-2.3493845600000007E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-7.1242298157764949</v>
+        <v>-7.1242298736710286</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>3.9431901221999999</v>
+        <v>3.9431901217999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14033833039999966</v>
+        <v>0.14033832980000005</v>
       </c>
       <c r="D192" s="5">
-        <v>54.475570030424116</v>
+        <v>54.475569744892468</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>3.9406190465000002</v>
+        <v>3.9406190466000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.5710756999997031E-3</v>
+        <v>-2.5710751999996617E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.77963537289924556</v>
+        <v>-0.77963522190479528</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>3.9554281221999998</v>
+        <v>3.9554281222999998</v>
       </c>
       <c r="C194" s="5">
         <v>1.4809075699999674E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6040592270815806</v>
+        <v>4.6040592269621872</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.9302802193000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5147902899999686E-2</v>
+        <v>-2.5147902999999694E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.3681742648114774</v>
+        <v>-7.3681742929142207</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>3.9328062703</v>
+        <v>3.9328062700999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5260509999998071E-3</v>
+        <v>2.5260507999997905E-3</v>
       </c>
       <c r="D196" s="5">
-        <v>0.7739904860613267</v>
+        <v>0.77399042456400835</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.0316323326000001</v>
+        <v>4.031632332</v>
       </c>
       <c r="C197" s="5">
-        <v>9.8826062300000128E-2</v>
+        <v>9.8826061900000095E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>34.691562213091018</v>
+        <v>34.691562054744281</v>
       </c>
       <c r="E197" s="5">
-        <v>5.140541801159948</v>
+        <v>5.1405417882545601</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.0472274912000001</v>
+        <v>4.0472274910000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.5595158600000047E-2</v>
+        <v>1.5595159000000081E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>4.7418796230372706</v>
+        <v>4.7418797479816144</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.0928608862000004</v>
       </c>
       <c r="C199" s="5">
-        <v>4.5633395000000299E-2</v>
+        <v>4.5633395200000315E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>14.401680790557414</v>
+        <v>14.401680858397548</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.0833511431999998</v>
+        <v>4.0833511430999998</v>
       </c>
       <c r="C200" s="5">
-        <v>-9.5097430000006256E-3</v>
+        <v>-9.5097431000006338E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.7528379138652914</v>
+        <v>-2.7528379424439309</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.0972649685000002</v>
+        <v>4.0972649690000003</v>
       </c>
       <c r="C201" s="5">
-        <v>1.3913825300000404E-2</v>
+        <v>1.3913825900000454E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>4.1664510036015345</v>
+        <v>4.1664511867542275</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.0309674622999996</v>
+        <v>4.0309674630999996</v>
       </c>
       <c r="C202" s="5">
-        <v>-6.6297506200000633E-2</v>
+        <v>-6.6297505900000608E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-17.778971567601708</v>
+        <v>-17.778971492190976</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.1967185567999996</v>
+        <v>4.1967185571999996</v>
       </c>
       <c r="C203" s="5">
-        <v>0.16575109450000003</v>
+        <v>0.1657510941</v>
       </c>
       <c r="D203" s="5">
-        <v>62.183486369192686</v>
+        <v>62.183486168439963</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.0514868699999997</v>
+        <v>4.0514868687999996</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.14523168679999987</v>
+        <v>-0.1452316884</v>
       </c>
       <c r="D204" s="5">
-        <v>-34.467748902646001</v>
+        <v>-34.467749210516629</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.0544101103000001</v>
+        <v>4.0544101115000002</v>
       </c>
       <c r="C205" s="5">
-        <v>2.9232403000003515E-3</v>
+        <v>2.9232427000005501E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>0.86927160969623163</v>
+        <v>0.86927232646716313</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>3.8702958929000002</v>
+        <v>3.8702958927000002</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.18411421739999989</v>
+        <v>-0.18411421880000001</v>
       </c>
       <c r="D206" s="5">
-        <v>-42.747043950940153</v>
+        <v>-42.747044189787765</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.0323946782000002</v>
+        <v>4.0323946778000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16209878529999999</v>
+        <v>0.16209878509999998</v>
       </c>
       <c r="D207" s="5">
-        <v>63.616224078999139</v>
+        <v>63.616223985696728</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.0301452096999997</v>
+        <v>4.0301452090999996</v>
       </c>
       <c r="C208" s="5">
-        <v>-2.2494685000005177E-3</v>
+        <v>-2.2494687000005342E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.66736906750327618</v>
+        <v>-0.66736912672313853</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.0203357798999999</v>
+        <v>4.0203357785999998</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.8094297999997693E-3</v>
+        <v>-9.8094304999998272E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.8820310947400563</v>
+        <v>-2.8820312980794571</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.28019798850841271</v>
+        <v>-0.28019800591281285</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.1357888665999996</v>
+        <v>4.1357888663000004</v>
       </c>
       <c r="C210" s="5">
-        <v>0.11545308669999965</v>
+        <v>0.11545308770000062</v>
       </c>
       <c r="D210" s="5">
-        <v>40.459912296162059</v>
+        <v>40.459912718921863</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.0903065221999997</v>
+        <v>4.0903065225999997</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.5482344399999874E-2</v>
+        <v>-4.5482343700000705E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-12.427058216840903</v>
+        <v>-12.427058037845818</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1853837524999999</v>
+        <v>4.1853837529</v>
       </c>
       <c r="C212" s="5">
         <v>9.5077230300000259E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>31.750767104977662</v>
+        <v>31.750767101465538</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.0914389479000004</v>
+        <v>4.0914389495999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-9.3944804599999543E-2</v>
+        <v>-9.3944803300000324E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.846565984221467</v>
+        <v>-23.846565691855471</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.1293428237000001</v>
+        <v>4.1293428253000002</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7903875799999653E-2</v>
+        <v>3.7903875700000533E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>11.701339332428763</v>
+        <v>11.701339294856128</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.1908060779999996</v>
+        <v>4.1908060785999997</v>
       </c>
       <c r="C215" s="5">
-        <v>6.1463254299999548E-2</v>
+        <v>6.1463253299999465E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>19.398673015405876</v>
+        <v>19.398672665376026</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.1626745191000003</v>
+        <v>4.1626745166000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.8131558899999298E-2</v>
+        <v>-2.8131561999999555E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.7643794972534597</v>
+        <v>-7.7643803204519806</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.1694444973999998</v>
+        <v>4.1694444990999999</v>
       </c>
       <c r="C217" s="5">
-        <v>6.7699782999994795E-3</v>
+        <v>6.769982499999827E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9691757761346906</v>
+        <v>1.9691770099256045</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.1809256047999996</v>
+        <v>4.1809256037000004</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1481107399999857E-2</v>
+        <v>1.1481104600000513E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>3.3548625447243685</v>
+        <v>3.3548617127248326</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.2309657839000003</v>
+        <v>4.2309657833000003</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0040179100000692E-2</v>
+        <v>5.0040179599999846E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>15.346622011307209</v>
+        <v>15.34662217918874</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.2216840716000004</v>
+        <v>4.2216840703000003</v>
       </c>
       <c r="C220" s="5">
-        <v>-9.2817122999999668E-3</v>
+        <v>-9.2817130000000247E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.6009769782706083</v>
+        <v>-2.600977172432517</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.2137690029000003</v>
+        <v>4.2137690001000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.9150687000000275E-3</v>
+        <v>-7.9150702000001516E-3</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.226777302277827</v>
+        <v>-2.2267777206154582</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8113698355019441</v>
+        <v>4.8113697997474114</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.2243718357000004</v>
+        <v>4.2243718344000003</v>
       </c>
       <c r="C222" s="5">
-        <v>1.0602832800000073E-2</v>
+        <v>1.0602834300000197E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0616219051266436</v>
+        <v>3.0616223463337366</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.1913855911000004</v>
+        <v>4.1913855906000004</v>
       </c>
       <c r="C223" s="5">
-        <v>-3.2986244599999992E-2</v>
+        <v>-3.2986243799999926E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-8.9781347224329959</v>
+        <v>-8.978134516600722</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.1891066903</v>
+        <v>4.1891066896</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.2789008000003719E-3</v>
+        <v>-2.2789010000003884E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.65050515899901518</v>
+        <v>-0.65050521599515632</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.193086686</v>
+        <v>4.1930866879000002</v>
       </c>
       <c r="C225" s="5">
-        <v>3.9799956999999608E-3</v>
+        <v>3.979998300000176E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>1.1460750782699813</v>
+        <v>1.1460758310720465</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.3268688545999998</v>
+        <v>4.3268688685000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.13378216859999981</v>
+        <v>0.13378218059999991</v>
       </c>
       <c r="D226" s="5">
-        <v>45.773538084255527</v>
+        <v>45.773542911151921</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1858473106999998</v>
+        <v>4.1858473147000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14102154389999999</v>
+        <v>-0.14102155379999992</v>
       </c>
       <c r="D227" s="5">
-        <v>-32.808273247850948</v>
+        <v>-32.808275067577839</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0761422327999997</v>
+        <v>4.0761422176000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10970507790000017</v>
+        <v>-0.10970509709999998</v>
       </c>
       <c r="D228" s="5">
-        <v>-27.290464431454133</v>
+        <v>-27.290468518850062</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.0766208069000003</v>
+        <v>4.0766208148</v>
       </c>
       <c r="C229" s="5">
-        <v>4.7857410000062828E-4</v>
+        <v>4.7859719999987504E-4</v>
       </c>
       <c r="D229" s="5">
-        <v>0.14098131954978221</v>
+        <v>0.14098812941147898</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>4.0875039999</v>
+        <v>4.0875040022000002</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0883192999999736E-2</v>
+        <v>1.088318740000016E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>3.2510523282473613</v>
+        <v>3.2510506243710324</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.0226496429000003</v>
+        <v>4.0226496427000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.4854356999999752E-2</v>
+        <v>-6.4854359499999958E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-17.463087592496773</v>
+        <v>-17.463088199052955</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.0131741616000003</v>
+        <v>4.0131741568999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.4754812999999771E-3</v>
+        <v>-9.4754858000003495E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.7903045014178618</v>
+        <v>-2.7903058095777422</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.0106036969999996</v>
+        <v>4.0106036884999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.5704646000006548E-3</v>
+        <v>-2.570468400000081E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.76590606967184005</v>
+        <v>-0.76590719884320757</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.8214628224797824</v>
+        <v>-4.8214629609544035</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>3.8188671828</v>
+        <v>3.8188671752999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.1917365141999996</v>
+        <v>-0.19173651319999996</v>
       </c>
       <c r="D234" s="5">
-        <v>-44.448261752297526</v>
+        <v>-44.448261648672386</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>3.7960036921999998</v>
+        <v>3.7960036850000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2863490600000258E-2</v>
+        <v>-2.2863490299999789E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9524668972966497</v>
+        <v>-6.9524668222611163</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.8012946306000002</v>
+        <v>3.8012946259999998</v>
       </c>
       <c r="C236" s="5">
-        <v>5.290938400000389E-3</v>
+        <v>5.2909409999997159E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>1.6854634083002917</v>
+        <v>1.6854642461281433</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.4891118892000001</v>
+        <v>3.4891118997000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.31218274140000002</v>
+        <v>-0.31218272629999966</v>
       </c>
       <c r="D237" s="5">
-        <v>-64.239764202436717</v>
+        <v>-64.23976239176325</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.5119539720000001</v>
+        <v>3.5119539947999998</v>
       </c>
       <c r="C238" s="5">
-        <v>2.2842082799999996E-2</v>
+        <v>2.2842095099999682E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>8.1451442711688138</v>
+        <v>8.1451487908795972</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.3847487936</v>
+        <v>3.3847488034</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.12720517840000012</v>
+        <v>-0.12720519139999986</v>
       </c>
       <c r="D239" s="5">
-        <v>-35.770946666459437</v>
+        <v>-35.770949438666399</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.3918950025000001</v>
+        <v>3.3918949864000001</v>
       </c>
       <c r="C240" s="5">
-        <v>7.1462089000000617E-3</v>
+        <v>7.1461830000001392E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>2.5631840402779993</v>
+        <v>2.5631746348862894</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.3851333507999999</v>
+        <v>3.3851333666999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.7616517000002041E-3</v>
+        <v>-6.7616197000002209E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.3661133403689139</v>
+        <v>-2.3661022761631845</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.2943196001000001</v>
+        <v>3.2943196067999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-9.0813750699999751E-2</v>
+        <v>-9.0813759900000068E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-27.842848000176634</v>
+        <v>-27.842850306207755</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.2092399219000001</v>
+        <v>3.2092399195999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.5079678200000064E-2</v>
+        <v>-8.507968719999992E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-26.947098403177407</v>
+        <v>-26.947100814347746</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.2036553149000002</v>
+        <v>3.2036553018</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.5846069999998527E-3</v>
+        <v>-5.5846177999998581E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.0683275311037419</v>
+        <v>-2.0683314942792741</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>3.2071067073999999</v>
+        <v>3.2071066873</v>
       </c>
       <c r="C245" s="5">
-        <v>3.4513924999997059E-3</v>
+        <v>3.4513855000000149E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3004832378311182</v>
+        <v>1.3004805899355043</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.034315287771499</v>
+        <v>-20.034315619465126</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.2203123593999998</v>
+        <v>3.2203123401</v>
       </c>
       <c r="C246" s="5">
-        <v>1.3205651999999901E-2</v>
+        <v>1.3205652799999967E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0545979287567544</v>
+        <v>5.0545982743322782</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.1966878479999998</v>
+        <v>3.1966878322999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.3624511399999992E-2</v>
+        <v>-2.3624507800000139E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.4566554760024388</v>
+        <v>-8.4566542875420545</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.2123637945999999</v>
+        <v>3.2123637874000002</v>
       </c>
       <c r="C248" s="5">
-        <v>1.5675946600000046E-2</v>
+        <v>1.5675955100000305E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.045906415484259</v>
+        <v>6.0459098131866007</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>3.2883764472000001</v>
+        <v>3.2883764681000001</v>
       </c>
       <c r="C249" s="5">
-        <v>7.601265260000023E-2</v>
+        <v>7.6012680699999891E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>32.398077037242935</v>
+        <v>32.398090696054012</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.3047289295</v>
+        <v>3.3047289652999998</v>
       </c>
       <c r="C250" s="5">
-        <v>1.635248229999986E-2</v>
+        <v>1.635249719999976E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>6.1333224784544615</v>
+        <v>6.1333281806680962</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.2811447353999998</v>
+        <v>3.2811447577999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.3584194100000122E-2</v>
+        <v>-2.3584207499999899E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.2355322810011895</v>
+        <v>-8.2355366923855691</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.2982104433999999</v>
+        <v>3.2982104313999998</v>
       </c>
       <c r="C252" s="5">
-        <v>1.7065708000000068E-2</v>
+        <v>1.7065673599999887E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>6.4230479547133346</v>
+        <v>6.4230345898239394</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.2827462178000002</v>
+        <v>3.2827462529</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.5464225599999715E-2</v>
+        <v>-1.5464178499999814E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.4835577599784635</v>
+        <v>-5.4835415062447819</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.2917196904999999</v>
+        <v>3.2917197191000001</v>
       </c>
       <c r="C254" s="5">
-        <v>8.9734726999997072E-3</v>
+        <v>8.9734662000000576E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>3.3299998304787026</v>
+        <v>3.3299973458474685</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.4061830202999999</v>
+        <v>3.4061830438</v>
       </c>
       <c r="C255" s="5">
-        <v>0.11446332979999996</v>
+        <v>0.11446332469999998</v>
       </c>
       <c r="D255" s="5">
-        <v>50.709841040199599</v>
+        <v>50.709837804309643</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.4044754048999999</v>
+        <v>3.4044753475</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.7076153999999732E-3</v>
+        <v>-1.7076963000000056E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.59993776015956346</v>
+        <v>-0.59996610035983888</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.4116195977000001</v>
+        <v>3.4116195354999999</v>
       </c>
       <c r="C257" s="5">
-        <v>7.1441928000002264E-3</v>
+        <v>7.1441879999998292E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5474330532165412</v>
+        <v>2.547431365306152</v>
       </c>
       <c r="E257" s="5">
-        <v>6.3768657846061672</v>
+        <v>6.3768645118624123</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.4262227204000002</v>
+        <v>3.4262226045999999</v>
       </c>
       <c r="C258" s="5">
-        <v>1.4603122700000082E-2</v>
+        <v>1.4603069100000088E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>5.2591557639374509</v>
+        <v>5.2591361019372895</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.3950642091000001</v>
+        <v>3.3950642203000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.1158511300000136E-2</v>
+        <v>-3.1158384299999842E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-10.383326563323592</v>
+        <v>-10.383286669132962</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.4219728516000001</v>
+        <v>3.4219728664</v>
       </c>
       <c r="C260" s="5">
-        <v>2.6908642500000024E-2</v>
+        <v>2.6908646099999878E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>9.9367285483681123</v>
+        <v>9.9367299020195698</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>3.3832484527000002</v>
+        <v>3.3832484973999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-3.8724398899999901E-2</v>
+        <v>-3.8724369000000092E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.765558331802085</v>
+        <v>-12.765549028600621</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>3.3978449941000002</v>
+        <v>3.3978450390999999</v>
       </c>
       <c r="C262" s="5">
-        <v>1.4596541399999996E-2</v>
+        <v>1.4596541700000021E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>5.3018625749363224</v>
+        <v>5.3018626147836034</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>3.4756751604999998</v>
+        <v>3.4756751942999999</v>
       </c>
       <c r="C263" s="5">
-        <v>7.7830166399999623E-2</v>
+        <v>7.7830155200000029E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>31.228270852749731</v>
+        <v>31.228265311307091</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>3.6041865831000002</v>
+        <v>3.604186586</v>
       </c>
       <c r="C264" s="5">
-        <v>0.12851142260000037</v>
+        <v>0.12851139170000003</v>
       </c>
       <c r="D264" s="5">
-        <v>54.602682775236502</v>
+        <v>54.602666226363205</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>3.5827155237000001</v>
+        <v>3.5827155902999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-2.1471059400000048E-2</v>
+        <v>-2.1470995700000106E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.9190690185654713</v>
+        <v>-6.9190491536426535</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>3.5930383205999998</v>
+        <v>3.5930383986000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0322796899999709E-2</v>
+        <v>1.0322808300000208E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>3.5128540248804851</v>
+        <v>3.5128578996506343</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>3.6001503211000001</v>
+        <v>3.6001503976999998</v>
       </c>
       <c r="C267" s="5">
-        <v>7.1120005000002706E-3</v>
+        <v>7.1119990999997107E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>2.4012900140594651</v>
+        <v>2.4012894835091059</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>3.6038863187999999</v>
+        <v>3.6038862245000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.7359976999997713E-3</v>
+        <v>3.7358268000002859E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>1.2524126955946402</v>
+        <v>1.252355050887255</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.6146868638999998</v>
+        <v>3.6146867465999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0800545099999947E-2</v>
+        <v>1.0800522099999821E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>3.6561735006520601</v>
+        <v>3.6561656832186928</v>
       </c>
       <c r="E269" s="5">
-        <v>5.9522247538061013</v>
+        <v>5.9522232472572378</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.6287406283000001</v>
+        <v>3.6287403707000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4053764400000279E-2</v>
+        <v>1.4053624100000217E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>4.766625726128737</v>
+        <v>4.7665772763436642</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.5905671709</v>
+        <v>3.5905671553</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.817345740000011E-2</v>
+        <v>-3.8173215400000071E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-11.918329549682227</v>
+        <v>-11.918259108169361</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.7270508161999998</v>
+        <v>3.7270507825000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13648364529999979</v>
+        <v>0.13648362720000007</v>
       </c>
       <c r="D272" s="5">
-        <v>56.468565448034354</v>
+        <v>56.468556628306942</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.7887697429</v>
+        <v>3.7887698838000001</v>
       </c>
       <c r="C273" s="5">
-        <v>6.1718926700000232E-2</v>
+        <v>6.1719101300000023E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>21.785274558342984</v>
+        <v>21.785342121208373</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.7978020064</v>
+        <v>3.7978020172</v>
       </c>
       <c r="C274" s="5">
-        <v>9.0322634999999707E-3</v>
+        <v>9.0321333999998643E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8985573198306192</v>
+        <v>2.8985149111023123</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.766800017</v>
+        <v>3.7668000526999998</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.1001989399999985E-2</v>
+        <v>-3.1001964500000145E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-9.3677150307271084</v>
+        <v>-9.3677078158998626</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.7072053449000002</v>
+        <v>3.7072053973000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.9594672099999801E-2</v>
+        <v>-5.9594655399999752E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-17.417324941869559</v>
+        <v>-17.417320326724152</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.7805820647999999</v>
+        <v>3.780582248</v>
       </c>
       <c r="C277" s="5">
-        <v>7.3376719899999721E-2</v>
+        <v>7.3376850699999885E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>26.515671591178137</v>
+        <v>26.515723700730319</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.7941092258000002</v>
+        <v>3.7941094594</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3527161000000287E-2</v>
+        <v>1.3527211400000017E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3791883364344253</v>
+        <v>4.3792047585989202</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.7942832509</v>
+        <v>3.7942834714</v>
       </c>
       <c r="C279" s="5">
-        <v>1.740250999997528E-4</v>
+        <v>1.7401200000000117E-4</v>
       </c>
       <c r="D279" s="5">
-        <v>5.5054506102503176E-2</v>
+        <v>5.5050357356534185E-2</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.8062424476999999</v>
+        <v>3.8062423401999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.1959196799999905E-2</v>
+        <v>1.1958868799999856E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8485398111499869</v>
+        <v>3.8484321948515143</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.8150999149999998</v>
+        <v>3.8150996834000002</v>
       </c>
       <c r="C281" s="5">
-        <v>8.8574672999999216E-3</v>
+        <v>8.8573432000003116E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>2.8285275320486303</v>
+        <v>2.8284874745044597</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5444097551445415</v>
+        <v>5.5444067729661484</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.8306516948999998</v>
+        <v>3.8306511606</v>
       </c>
       <c r="C282" s="5">
-        <v>1.5551779900000007E-2</v>
+        <v>1.555147719999983E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>5.0028257105496632</v>
+        <v>5.0027264526246507</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.8861789304999999</v>
+        <v>3.8861787364999998</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5527235600000058E-2</v>
+        <v>5.5527575899999793E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>18.850641940545778</v>
+        <v>18.850769671334632</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.8287504588000001</v>
+        <v>3.8287502561000002</v>
       </c>
       <c r="C284" s="5">
-        <v>-5.7428471699999761E-2</v>
+        <v>-5.7428480399999593E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-16.360538491947384</v>
+        <v>-16.36054152409837</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.8961049628</v>
+        <v>3.8961051481000002</v>
       </c>
       <c r="C285" s="5">
-        <v>6.7354503999999871E-2</v>
+        <v>6.7354892E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>23.277278758300703</v>
+        <v>23.277427433561847</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.8960855711</v>
+        <v>3.89608555</v>
       </c>
       <c r="C286" s="5">
-        <v>-1.9391699999982137E-5</v>
+        <v>-1.959810000018436E-5</v>
       </c>
       <c r="D286" s="5">
-        <v>-5.9724784687076315E-3</v>
+        <v>-6.0360458654318272E-3</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.9629726632</v>
+        <v>3.9629727596</v>
       </c>
       <c r="C287" s="5">
-        <v>6.688709209999999E-2</v>
+        <v>6.6887209599999942E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>22.66229222282421</v>
+        <v>22.662335999825501</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.9098305336000001</v>
+        <v>3.9098307379000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-5.3142129599999866E-2</v>
+        <v>-5.314202169999982E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-14.95627235729855</v>
+        <v>-14.956243856355645</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.8831259147999999</v>
+        <v>3.8831263423000002</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.6704618800000191E-2</v>
+        <v>-2.6704395599999931E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.8951557307855076</v>
+        <v>-7.8950918039500273</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.8972786332</v>
+        <v>3.8972791779999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.4152718400000097E-2</v>
+        <v>1.4152835699999589E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>4.462351679498</v>
+        <v>4.4623889075427803</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.7879039397000001</v>
+        <v>3.7879043992999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.10937469349999995</v>
+        <v>-0.1093747786999999</v>
       </c>
       <c r="D291" s="5">
-        <v>-28.935941817702293</v>
+        <v>-28.935957556616575</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.7040592001000001</v>
+        <v>3.7040592718999998</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.384473959999994E-2</v>
+        <v>-8.3845127400000052E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-23.555270607505928</v>
+        <v>-23.555364129424138</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.7082736162000001</v>
+        <v>3.7082735094000001</v>
       </c>
       <c r="C293" s="5">
-        <v>4.2144160999999514E-3</v>
+        <v>4.214237500000273E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>1.3739162859828236</v>
+        <v>1.3738576700561778</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8000917716462959</v>
+        <v>-2.8000886704170447</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.8327498624</v>
+        <v>3.8327493864000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.12447624619999997</v>
+        <v>0.12447587700000007</v>
       </c>
       <c r="D294" s="5">
-        <v>48.615622886172801</v>
+        <v>48.615452764730364</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.7829824775000001</v>
+        <v>3.7829800084</v>
       </c>
       <c r="C295" s="5">
-        <v>-4.9767384899999989E-2</v>
+        <v>-4.9769378000000142E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-14.515724468923807</v>
+        <v>-14.51626660177946</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.8296821067</v>
+        <v>3.8296819482000002</v>
       </c>
       <c r="C296" s="5">
-        <v>4.6699629199999926E-2</v>
+        <v>4.6701939800000147E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>15.861928174669337</v>
+        <v>15.862778093217834</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.8097725962000002</v>
+        <v>3.8097730463000001</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.9909510499999783E-2</v>
+        <v>-1.9908901900000053E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.0631624742416568</v>
+        <v>-6.0629826442711092</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.7963930724999999</v>
+        <v>3.7963928599000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.3379523700000284E-2</v>
+        <v>-1.3380186400000049E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-4.1338196471747306</v>
+        <v>-4.1340199812672225</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>3.7610828250999999</v>
+        <v>3.7610833368000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.5310247399999994E-2</v>
+        <v>-3.5309523100000018E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-10.607578502130089</v>
+        <v>-10.607372486229371</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.8087302166999999</v>
+        <v>3.8087312310999999</v>
       </c>
       <c r="C300" s="5">
-        <v>4.7647391599999978E-2</v>
+        <v>4.7647894299999827E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>16.307512753761678</v>
+        <v>16.307694590294929</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.7840877334999998</v>
+        <v>3.7840890967999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.4642483200000065E-2</v>
+        <v>-2.4642134300000063E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-7.4935903091629346</v>
+        <v>-7.4934860326282156</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.7965295345999999</v>
+        <v>3.7965307963999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2441801100000038E-2</v>
+        <v>1.2441699600000078E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0176482170441785</v>
+        <v>4.0176133724715957</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.8862598135000002</v>
+        <v>3.8862606702</v>
       </c>
       <c r="C303" s="5">
-        <v>8.9730278900000293E-2</v>
+        <v>8.9729873800000082E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>32.355071663705928</v>
+        <v>32.354893917074953</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.9039982707999998</v>
+        <v>3.9039984096000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7738457299999677E-2</v>
+        <v>1.773773940000023E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>5.6169006564992907</v>
+        <v>5.6166663266571826</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.9023906038999998</v>
+        <v>3.9023903615000002</v>
       </c>
       <c r="C305" s="5">
-        <v>-1.6076669000000265E-3</v>
+        <v>-1.6080481000000368E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.49304243800638581</v>
+        <v>-0.49315906295787082</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2346996956205816</v>
+        <v>5.2346961896941657</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.8369386513000001</v>
+        <v>3.8369344455999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.5451952599999697E-2</v>
+        <v>-6.5455915900000328E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-18.370071412827471</v>
+        <v>-18.37108426388917</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.7841739150999998</v>
+        <v>3.7841692533</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.2764736200000328E-2</v>
+        <v>-5.2765192299999875E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-15.309482085588089</v>
+        <v>-15.309620109401067</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.7257039419</v>
+        <v>3.7257042490000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-5.8469973199999803E-2</v>
+        <v>-5.8465004299999901E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-17.044145184555283</v>
+        <v>-17.042836779640101</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.6156830633000001</v>
+        <v>3.6156843187000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.11002087859999987</v>
+        <v>-0.11001993030000001</v>
       </c>
       <c r="D309" s="5">
-        <v>-30.211451888185902</v>
+        <v>-30.211230142647484</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.5959500276999998</v>
+        <v>3.5959505545999999</v>
       </c>
       <c r="C310" s="5">
-        <v>-1.9733035600000282E-2</v>
+        <v>-1.9733764100000162E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.356095250594751</v>
+        <v>-6.3563207639132031</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.5641016532999998</v>
+        <v>3.5641044289999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.184837439999999E-2</v>
+        <v>-3.1846125599999997E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-10.125349717323918</v>
+        <v>-10.124667816913268</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.5064040104999998</v>
+        <v>3.5064066799</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.7697642800000004E-2</v>
+        <v>-5.7697749099999918E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-17.786627179335788</v>
+        <v>-17.786644445076437</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.4864480646999998</v>
+        <v>3.4864508624999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.9955945800000041E-2</v>
+        <v>-1.9955817400000075E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.6197677404775774</v>
+        <v>-6.6197215891745547</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.3989915178999999</v>
+        <v>3.398993312</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.7456546799999924E-2</v>
+        <v>-8.7457550499999925E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-26.277073358684234</v>
+        <v>-26.27731633023226</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.3852724525000002</v>
+        <v>3.3852727372999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-1.3719065399999675E-2</v>
+        <v>-1.372057470000021E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7373723674711155</v>
+        <v>-4.7378795867702106</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.2994828582000002</v>
+        <v>3.2994817929</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.5789594299999994E-2</v>
+        <v>-8.5790944399999791E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-26.510212649142662</v>
+        <v>-26.510571570579067</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.2952348095000001</v>
+        <v>3.2952331342000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.2480487000000622E-3</v>
+        <v>-4.2486586999999076E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.5340935638876174</v>
+        <v>-1.5343127866739303</v>
       </c>
       <c r="E317" s="5">
-        <v>-15.558560278236012</v>
+        <v>-15.558597963188415</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.2377743889000001</v>
+        <v>3.2377664061</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.7460420600000006E-2</v>
+        <v>-5.7466728100000086E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-19.030286791343933</v>
+        <v>-19.032188381156413</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.1941237385000001</v>
+        <v>3.1941163181999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.3650650400000046E-2</v>
+        <v>-4.3650087900000134E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-15.03073996843125</v>
+        <v>-15.030594761253123</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.1142766752000002</v>
+        <v>3.1142751531999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.984706329999991E-2</v>
+        <v>-7.9841164999999936E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-26.198450615565317</v>
+        <v>-26.196826023087993</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.1227999792999999</v>
+        <v>3.1227995260000001</v>
       </c>
       <c r="C321" s="5">
-        <v>8.5233040999996845E-3</v>
+        <v>8.5243728000001795E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3341084891086448</v>
+        <v>3.3345345062576914</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.0951228026000002</v>
+        <v>3.0951227873999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.7677176699999695E-2</v>
+        <v>-2.7676738600000306E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-10.13209774385686</v>
+        <v>-10.131946499015253</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.0652077216000002</v>
+        <v>3.0652132190999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-2.9915080999999955E-2</v>
+        <v>-2.9909568299999911E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-11.001166786907234</v>
+        <v>-10.999246072778757</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.0988852661999999</v>
+        <v>3.0988962055</v>
       </c>
       <c r="C324" s="5">
-        <v>3.367754459999972E-2</v>
+        <v>3.3682986400000114E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>14.011073373535199</v>
+        <v>14.013449236173003</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.0853888993999998</v>
+        <v>3.0854036368000002</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.3496366800000104E-2</v>
+        <v>-1.3492568699999818E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-5.1028899688844165</v>
+        <v>-5.1014705648185332</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.1026689622000001</v>
+        <v>3.1026808774000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.7280062800000273E-2</v>
+        <v>1.727724059999991E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>6.9316682390893503</v>
+        <v>6.9304669297066246</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.0899337782999998</v>
+        <v>3.0899394670999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.273518390000028E-2</v>
+        <v>-1.2741410300000311E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.8158208165258181</v>
+        <v>-4.8181043251766864</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.1013629608</v>
+        <v>3.1013602326999998</v>
       </c>
       <c r="C328" s="5">
-        <v>1.1429182500000135E-2</v>
+        <v>1.1420765600000049E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>4.5300327833898812</v>
+        <v>4.526620076624166</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.0947023982999999</v>
+        <v>3.0946925235</v>
       </c>
       <c r="C329" s="5">
-        <v>-6.6605625000000224E-3</v>
+        <v>-6.6677091999998161E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5469249319327036</v>
+        <v>-2.5496277337879958</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.0855272171159154</v>
+        <v>-6.0857791401362054</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.1434136144</v>
+        <v>3.1433379010000002</v>
       </c>
       <c r="C330" s="5">
-        <v>4.8711216100000065E-2</v>
+        <v>4.8645377500000198E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>20.61231681692346</v>
+        <v>20.582077153915623</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.0976283574000001</v>
+        <v>3.0976436348999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.5785256999999913E-2</v>
+        <v>-4.569426610000038E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-16.144147320509848</v>
+        <v>-16.11494164265077</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.2047527081</v>
+        <v>3.2047408585000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.10712435069999993</v>
+        <v>0.10709722360000029</v>
       </c>
       <c r="D332" s="5">
-        <v>50.377389508476192</v>
+        <v>50.361818130805027</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.2251911070000001</v>
+        <v>3.2251865883000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0438398900000099E-2</v>
+        <v>2.0445729800000034E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>7.9272633647930579</v>
+        <v>7.9302376005071062</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.2924540313000001</v>
+        <v>3.2924609890999998</v>
       </c>
       <c r="C334" s="5">
-        <v>6.7262924300000027E-2</v>
+        <v>6.727440079999969E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>28.106509456687888</v>
+        <v>28.111912057129107</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.2627633654000001</v>
+        <v>3.2627893817000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.9690665900000024E-2</v>
+        <v>-2.9671607399999633E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-10.300445344959375</v>
+        <v>-10.29413700369558</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.1901118654</v>
+        <v>3.1901479420999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-7.2651500000000091E-2</v>
+        <v>-7.2641439600000357E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-23.67900552083324</v>
+        <v>-23.675950928231192</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.1814603509000001</v>
+        <v>3.1815061328000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.6515144999999016E-3</v>
+        <v>-8.6418092999998031E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.2062683817131732</v>
+        <v>-3.2026893532406842</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.2076565201</v>
+        <v>3.2076958271999998</v>
       </c>
       <c r="C338" s="5">
-        <v>2.6196169199999897E-2</v>
+        <v>2.6189694399999741E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>10.340794144343835</v>
+        <v>10.337965874618726</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.1971049868999999</v>
+        <v>3.1971187791000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.0551533200000129E-2</v>
+        <v>-1.0577048099999597E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.8767408840364337</v>
+        <v>-3.8858992075246346</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.2042994884999998</v>
+        <v>3.2042801004000001</v>
       </c>
       <c r="C340" s="5">
-        <v>7.1945015999999029E-3</v>
+        <v>7.1613212999999121E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7340550190926072</v>
+        <v>2.721278213023548</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.1985701486</v>
+        <v>3.1985215559000002</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.7293398999997969E-3</v>
+        <v>-5.7585444999999069E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.1246446665746821</v>
+        <v>-2.1353807525417823</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3563081980696241</v>
+        <v>3.3550678011323942</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.1466254575999999</v>
+        <v>3.1464481081</v>
       </c>
       <c r="C342" s="5">
-        <v>-5.1944691000000098E-2</v>
+        <v>-5.2073447800000228E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-17.838177066002427</v>
+        <v>-17.878759523329023</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.2015427455999999</v>
+        <v>3.2015496624000002</v>
       </c>
       <c r="C343" s="5">
-        <v>5.4917287999999953E-2</v>
+        <v>5.5101554300000188E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>23.075336766781973</v>
+        <v>23.161801238916379</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.1920612244000002</v>
+        <v>3.1920830153000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-9.4815211999996762E-3</v>
+        <v>-9.466647100000003E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.4965377247514806</v>
+        <v>-3.4911340210654007</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.2273937374999999</v>
+        <v>3.227373853</v>
       </c>
       <c r="C345" s="5">
-        <v>3.5332513099999741E-2</v>
+        <v>3.5290837699999855E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>14.121868064246623</v>
+        <v>14.104083213122331</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.1924703394999998</v>
+        <v>3.1924849652999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.4923398000000105E-2</v>
+        <v>-3.4888887700000204E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-12.239512128437301</v>
+        <v>-12.228198179641703</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.1607293492999999</v>
+        <v>3.1607674399999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-3.1740990199999874E-2</v>
+        <v>-3.1717525299999938E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-11.299665532799985</v>
+        <v>-11.291714256345308</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.2752543158999998</v>
+        <v>3.2753181781</v>
       </c>
       <c r="C348" s="5">
-        <v>0.11452496659999989</v>
+        <v>0.11455073810000016</v>
       </c>
       <c r="D348" s="5">
-        <v>53.282516366590784</v>
+        <v>53.296214989781163</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3.3754765767000001</v>
+        <v>3.3755725736</v>
       </c>
       <c r="C349" s="5">
-        <v>0.1002222608000003</v>
+        <v>0.10025439549999993</v>
       </c>
       <c r="D349" s="5">
-        <v>43.575670360598465</v>
+        <v>43.59107553805601</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.4117747615999998</v>
+        <v>3.4119521299</v>
       </c>
       <c r="C350" s="5">
-        <v>3.6298184899999697E-2</v>
+        <v>3.6379556300000004E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>13.695438930444425</v>
+        <v>13.727569230341018</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.4094414837999998</v>
+        <v>3.4095171827000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.3332778000000332E-3</v>
+        <v>-2.4349471999998151E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.81758787574341962</v>
+        <v>-0.85302926651305011</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3.4148872012</v>
+        <v>3.4148530559000001</v>
       </c>
       <c r="C352" s="5">
-        <v>5.4457174000002162E-3</v>
+        <v>5.335873199999952E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>1.9336232809272103</v>
+        <v>1.8942419218209494</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.4083561767999999</v>
+        <v>3.4084101320000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-6.531024400000085E-3</v>
+        <v>-6.4429238999998972E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.2710308125744705</v>
+        <v>-2.2407350443225615</v>
       </c>
       <c r="E353" s="5">
-        <v>6.5587440154102117</v>
+        <v>6.5620497605476169</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3.3469651651999999</v>
+        <v>3.3460311678000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-6.1391011600000045E-2</v>
+        <v>-6.2378964200000109E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-19.596559051521311</v>
+        <v>-19.880613934165346</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.298512299</v>
+        <v>3.298659303</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.8452866199999889E-2</v>
+        <v>-4.7371864800000107E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-16.053424280665528</v>
+        <v>-15.726745777614692</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.3809147243000002</v>
+        <v>3.3810854047999999</v>
       </c>
       <c r="C356" s="5">
-        <v>8.2402425300000193E-2</v>
+        <v>8.2426101799999874E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>34.460062572297232</v>
+        <v>34.46960928686962</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.3283614088000002</v>
+        <v>3.3283943337999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-5.2553315499999975E-2</v>
+        <v>-5.2691070999999923E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-17.138053235289618</v>
+        <v>-17.178403850939972</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.3967358163000001</v>
+        <v>3.3967957929999999</v>
       </c>
       <c r="C358" s="5">
-        <v>6.8374407499999901E-2</v>
+        <v>6.8401459199999959E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>27.63668401223871</v>
+        <v>27.648577439611664</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.3585364660999999</v>
+        <v>3.3586131714</v>
       </c>
       <c r="C359" s="5">
-        <v>-3.8199350200000204E-2</v>
+        <v>-3.8182621599999855E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-12.690888196097006</v>
+        <v>-12.685459170720703</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.3612020990000002</v>
+        <v>3.3612968526999998</v>
       </c>
       <c r="C360" s="5">
-        <v>2.6656329000003254E-3</v>
+        <v>2.6836812999997406E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>0.95659523993483209</v>
+        <v>0.96307853019690359</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.2708689686999999</v>
+        <v>3.2709967048999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-9.0333130300000342E-2</v>
+        <v>-9.0300147799999841E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-27.885558198048088</v>
+        <v>-27.876157991732718</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.2115414760999998</v>
+        <v>3.2118484053</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.9327492600000031E-2</v>
+        <v>-5.9148299599999898E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-19.720499273725199</v>
+        <v>-19.666037632524247</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.2147015243000001</v>
+        <v>3.2148132434000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.160048200000265E-3</v>
+        <v>2.9648381000000334E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>1.1871704721439391</v>
+        <v>1.1133540580887225</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.2255321274000002</v>
+        <v>3.2254610726999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0830603100000058E-2</v>
+        <v>1.0647829299999856E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>4.1186647303802282</v>
+        <v>4.0477453181279932</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.2116546045000001</v>
+        <v>3.2117682427999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.3877522900000105E-2</v>
+        <v>-1.3692829900000092E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.0424426626939685</v>
+        <v>-4.977000197748005</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.7711565956312993</v>
+        <v>-5.7693141841652196</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.4450350150000002</v>
+        <v>3.4433241956999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.23338041050000013</v>
+        <v>0.23155595289999997</v>
       </c>
       <c r="D366" s="5">
-        <v>132.04792359243211</v>
+        <v>130.57094343558467</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.3029053344000001</v>
+        <v>3.3031153121000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.14212968060000009</v>
+        <v>-0.14020888359999972</v>
       </c>
       <c r="D367" s="5">
-        <v>-39.684375011339334</v>
+        <v>-39.277470992285167</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.173180538</v>
+        <v>3.1736025303000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12972479640000012</v>
+        <v>-0.12951278179999992</v>
       </c>
       <c r="D368" s="5">
-        <v>-38.172189574218841</v>
+        <v>-38.120672942276116</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.0294370573</v>
+        <v>3.0294996646999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.14374348069999998</v>
+        <v>-0.1441028656000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.666847914596943</v>
+        <v>-42.744066412495066</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.0002963566999998</v>
+        <v>3.0003801496000002</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.914070060000018E-2</v>
+        <v>-2.911951509999966E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.951490912594098</v>
+        <v>-10.943730869445833</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2.8645308330999999</v>
+        <v>2.8646196076999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.13576552359999994</v>
+        <v>-0.13576054190000031</v>
       </c>
       <c r="D371" s="5">
-        <v>-42.631676371430473</v>
+        <v>-42.629567925759602</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2.7577103592999999</v>
+        <v>2.7578137883</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.10682047380000004</v>
+        <v>-0.10680581939999989</v>
       </c>
       <c r="D372" s="5">
-        <v>-36.621524062349096</v>
+        <v>-36.616569553834601</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2.7712794383000001</v>
+        <v>2.7714198615000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.3569079000000261E-2</v>
+        <v>1.3606073200000068E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>6.0669370089649233</v>
+        <v>6.0836946881653864</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2.8087225566999998</v>
+        <v>2.8091149165</v>
       </c>
       <c r="C374" s="5">
-        <v>3.7443118399999697E-2</v>
+        <v>3.7695054999999922E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>17.474139048901026</v>
+        <v>17.599688155321914</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2.8141475686000001</v>
+        <v>2.8142804691999999</v>
       </c>
       <c r="C375" s="5">
-        <v>5.4250119000003316E-3</v>
+        <v>5.1655526999998536E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>2.3425662005684744</v>
+        <v>2.2290795130943675</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2.8329823052999998</v>
+        <v>2.8328799133000002</v>
       </c>
       <c r="C376" s="5">
-        <v>1.8834736699999688E-2</v>
+        <v>1.8599444100000362E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>8.3337897409547335</v>
+        <v>8.2254647529792067</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2.8127223139000002</v>
+        <v>2.8128644888999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-2.0259991399999677E-2</v>
+        <v>-2.001542440000037E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-8.2521366151728337</v>
+        <v>-8.1566442338159675</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.421394568427036</v>
+        <v>-12.420066572183242</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2.8324506121000002</v>
+        <v>2.8304133839999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9728298199999994E-2</v>
+        <v>1.7548895100000017E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>8.7491447093269947</v>
+        <v>7.7488655740453272</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2.8030298013000001</v>
+        <v>2.8032478283</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.942081080000003E-2</v>
+        <v>-2.7165555699999899E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.77647037146421</v>
+        <v>-10.928349029295747</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2.8797299557999998</v>
+        <v>2.8804454747000001</v>
       </c>
       <c r="C380" s="5">
-        <v>7.6700154499999673E-2</v>
+        <v>7.7197646400000153E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>38.257464286341623</v>
+        <v>38.540889485832921</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2.8254080371999999</v>
+        <v>2.8255038002999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-5.4321918599999908E-2</v>
+        <v>-5.4941674400000196E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-20.429342659344762</v>
+        <v>-20.633935613179389</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2.8032071636999998</v>
+        <v>2.8033162867999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.2200873500000107E-2</v>
+        <v>-2.2187513500000033E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-9.0320898865400174</v>
+        <v>-9.0265942943987714</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2.8646478354</v>
+        <v>2.8647559440000001</v>
       </c>
       <c r="C383" s="5">
-        <v>6.1440671700000227E-2</v>
+        <v>6.1439657200000219E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>29.715700282479563</v>
+        <v>29.713849478181942</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2.951086434</v>
+        <v>2.9512035377000001</v>
       </c>
       <c r="C384" s="5">
-        <v>8.6438598600000027E-2</v>
+        <v>8.6447593699999992E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>42.865800671963392</v>
+        <v>42.869131085023504</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2.9674626718999999</v>
+        <v>2.9676122807</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6376237899999868E-2</v>
+        <v>1.6408742999999948E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.8661144575990374</v>
+        <v>6.8798810240652486</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.0038271667999998</v>
+        <v>3.0042714898999998</v>
       </c>
       <c r="C386" s="5">
-        <v>3.6364494899999933E-2</v>
+        <v>3.6659209199999765E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>15.73803743062323</v>
+        <v>15.873520342240589</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2.8111739903999999</v>
+        <v>2.8113101586</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.1926531763999999</v>
+        <v>-0.19296133129999982</v>
       </c>
       <c r="D387" s="5">
-        <v>-54.860845230856611</v>
+        <v>-54.914693546857698</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2.8387234571</v>
+        <v>2.8386173908000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.7549466700000025E-2</v>
+        <v>2.7307232200000087E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>12.415015787086613</v>
+        <v>12.29933041751805</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2.9097667710000001</v>
+        <v>2.9099514216000002</v>
       </c>
       <c r="C389" s="5">
-        <v>7.1043313900000182E-2</v>
+        <v>7.1334030800000114E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>34.530613435604131</v>
+        <v>34.693475146644474</v>
       </c>
       <c r="E389" s="5">
-        <v>3.4501968651659221</v>
+        <v>3.4515325243402506</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.0352968005999998</v>
+        <v>3.0327139577</v>
       </c>
       <c r="C390" s="5">
-        <v>0.1255300295999997</v>
+        <v>0.12276253609999976</v>
       </c>
       <c r="D390" s="5">
-        <v>66.002951380208216</v>
+        <v>64.190691859553198</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.0105666346</v>
+        <v>3.0107567071000001</v>
       </c>
       <c r="C391" s="5">
-        <v>-2.4730165999999887E-2</v>
+        <v>-2.1957250599999867E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-9.3505945268650859</v>
+        <v>-8.3504051515444928</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2.9866030924000002</v>
+        <v>2.9876700759000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-2.3963542199999743E-2</v>
+        <v>-2.3086631199999985E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-9.1445056771740969</v>
+        <v>-8.823336176115081</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.0199187758999999</v>
+        <v>3.0200609104999998</v>
       </c>
       <c r="C393" s="5">
-        <v>3.3315683499999693E-2</v>
+        <v>3.2390834599999696E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>14.238639426264065</v>
+        <v>13.814286127346875</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.1044892526000001</v>
+        <v>3.1046713063000002</v>
       </c>
       <c r="C394" s="5">
-        <v>8.4570476700000174E-2</v>
+        <v>8.4610395800000404E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>39.296043509407227</v>
+        <v>39.315394349133385</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.1610440013000001</v>
+        <v>3.1611409739999998</v>
       </c>
       <c r="C395" s="5">
-        <v>5.655474869999999E-2</v>
+        <v>5.6469667699999615E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>24.189410606073469</v>
+        <v>24.14774449806081</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.1490866309999999</v>
+        <v>3.1491599699999999</v>
       </c>
       <c r="C396" s="5">
-        <v>-1.1957370300000214E-2</v>
+        <v>-1.1981003999999906E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>-4.4460149540251903</v>
+        <v>-4.4544863034483351</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.1663615134</v>
+        <v>3.1664569391000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7274882400000191E-2</v>
+        <v>1.7296969100000226E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>6.7851050215901765</v>
+        <v>6.7938807827307324</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.2962721509000001</v>
+        <v>3.2967114229000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.12991063750000009</v>
+        <v>0.13025448379999993</v>
       </c>
       <c r="D398" s="5">
-        <v>62.013333441263896</v>
+        <v>62.213934462844001</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.2088037536999998</v>
+        <v>3.2089876740999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-8.7468397200000325E-2</v>
+        <v>-8.7723748800000223E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-27.582896685537751</v>
+        <v>-27.648857666014248</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.1428126501999998</v>
+        <v>3.1428272763999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-6.5991103500000037E-2</v>
+        <v>-6.616039770000004E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-22.070116578187982</v>
+        <v>-22.119348292729178</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.2079697795</v>
+        <v>3.2084779395999998</v>
       </c>
       <c r="C401" s="5">
-        <v>6.5157129300000172E-2</v>
+        <v>6.5650663200000015E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>27.920842143345602</v>
+        <v>28.1570572258093</v>
       </c>
       <c r="E401" s="5">
-        <v>10.248347443926464</v>
+        <v>10.258814486870671</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.1385245257999999</v>
+        <v>3.1350029102999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-6.9445253700000098E-2</v>
+        <v>-7.3475029299999939E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-23.097032131069884</v>
+        <v>-24.270221062936137</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.1139733167000001</v>
+        <v>3.1143259299000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.4551209099999749E-2</v>
+        <v>-2.0676980399999767E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-8.9935191818468869</v>
+        <v>-7.6337396540080089</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.2001675347999998</v>
+        <v>3.2016146985999998</v>
       </c>
       <c r="C404" s="5">
-        <v>8.619421809999972E-2</v>
+        <v>8.7288768699999686E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>38.769472903365013</v>
+        <v>39.334941981190099</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.1107593745000002</v>
+        <v>3.1110932803</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.9408160299999651E-2</v>
+        <v>-9.0521418299999823E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-28.825497147578638</v>
+        <v>-29.119362975126094</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.1034674020000002</v>
+        <v>3.1037900492000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-7.2919725000000213E-3</v>
+        <v>-7.3032310999998629E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-2.7769517497348128</v>
+        <v>-2.780889420660404</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.0617523999</v>
+        <v>3.0618278143</v>
       </c>
       <c r="C407" s="5">
-        <v>-4.171500210000012E-2</v>
+        <v>-4.1962234900000173E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-14.989113164087708</v>
+        <v>-15.069998801085449</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.0584033434000002</v>
+        <v>3.0583508629999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.3490564999998362E-3</v>
+        <v>-3.4769513000001417E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.3047357538719551</v>
+        <v>-1.3542174943556917</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.0698611796000002</v>
+        <v>3.0698437427999998</v>
       </c>
       <c r="C409" s="5">
-        <v>1.145783619999996E-2</v>
+        <v>1.1492879800000022E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>4.5894131117221404</v>
+        <v>4.6038217716848351</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3.0901630581999999</v>
+        <v>3.0904670997000001</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0301878599999768E-2</v>
+        <v>2.0623356900000278E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>8.2310603510793676</v>
+        <v>8.3663019345976188</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3.1038217481000001</v>
+        <v>3.1041197065000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3658689900000187E-2</v>
+        <v>1.3652606800000022E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>5.4349279509450676</v>
+        <v>5.4319008089330323</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3.1383447047000002</v>
+        <v>3.1387941613999999</v>
       </c>
       <c r="C412" s="5">
-        <v>3.4522956600000043E-2</v>
+        <v>3.4674454899999763E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>14.194833779271242</v>
+        <v>14.25954804369769</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3.1002398920999998</v>
+        <v>3.1014013544000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.8104812600000315E-2</v>
+        <v>-3.7392806999999806E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-13.635376581327385</v>
+        <v>-13.395265735788032</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.3581952077114341</v>
+        <v>-3.3373015870992395</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3.1448862281999999</v>
+        <v>3.1395350068000001</v>
       </c>
       <c r="C414" s="5">
-        <v>4.4646336100000017E-2</v>
+        <v>3.8133652399999995E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>18.717751293896278</v>
+        <v>15.794596246977832</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3.1214643717000001</v>
+        <v>3.1212910102999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-2.3421856499999727E-2</v>
+        <v>-1.8243996500000303E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-8.5799777003465856</v>
+        <v>-6.7546509001755624</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3.1079434844999998</v>
+        <v>3.1100630967999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.3520887200000331E-2</v>
+        <v>-1.1227913499999964E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-5.0758389427681188</v>
+        <v>-4.232254826457571</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3.2015173799999999</v>
+        <v>3.2021523827</v>
       </c>
       <c r="C417" s="5">
-        <v>9.3573895500000059E-2</v>
+        <v>9.2089285900000206E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>42.755553074749386</v>
+        <v>41.929783562366339</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3.1992089631999998</v>
+        <v>3.1998125557999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-2.308416800000046E-3</v>
+        <v>-2.3398269000001193E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.8618229346648465</v>
+        <v>-0.87332994217867999</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3.2619401192000002</v>
+        <v>3.262132383</v>
       </c>
       <c r="C419" s="5">
-        <v>6.2731156000000343E-2</v>
+        <v>6.2319827200000066E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>26.241026248552558</v>
+        <v>26.044679811662096</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3.2623006208000001</v>
+        <v>3.2622054751</v>
       </c>
       <c r="C420" s="5">
-        <v>3.6050159999989617E-4</v>
+        <v>7.3092100000060611E-5</v>
       </c>
       <c r="D420" s="5">
-        <v>0.13270169182411085</v>
+        <v>2.6890793950462566E-2</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.2719632789999999</v>
+        <v>3.2718752719999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.6626581999998962E-3</v>
+        <v>9.6697968999999162E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>3.6127752999947971</v>
+        <v>3.6155952290048976</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3.2880444455000002</v>
+        <v>3.2882623974</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6081166500000244E-2</v>
+        <v>1.6387125400000091E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.059872603756955</v>
+        <v>6.1785329401302214</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3.3026656283000002</v>
+        <v>3.3031489484000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.4621182800000021E-2</v>
+        <v>1.4886551000000026E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>5.468586847743917</v>
+        <v>5.5699457823778609</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.3315711941999999</v>
+        <v>3.3325900271000002</v>
       </c>
       <c r="C424" s="5">
-        <v>2.8905565899999708E-2</v>
+        <v>2.9441078700000123E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>11.02324091163438</v>
+        <v>11.235853538733753</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3.3987319450000002</v>
+        <v>3.4008429119999999</v>
       </c>
       <c r="C425" s="5">
-        <v>6.716075080000028E-2</v>
+        <v>6.82528848999997E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>27.061442510405453</v>
+        <v>27.54286819132281</v>
       </c>
       <c r="E425" s="5">
-        <v>9.6280308391816671</v>
+        <v>9.6550405246705004</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3.3489692083999998</v>
+        <v>3.3407236995999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-4.9762736600000412E-2</v>
+        <v>-6.0119212400000066E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-16.221825708500702</v>
+        <v>-19.267605606950745</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3.4247243412000001</v>
+        <v>3.4233558616000002</v>
       </c>
       <c r="C427" s="5">
-        <v>7.5755132800000347E-2</v>
+        <v>8.2632162000000342E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>30.789714655844726</v>
+        <v>34.071931483893295</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3.4165680118999999</v>
+        <v>3.4206112623</v>
       </c>
       <c r="C428" s="5">
-        <v>-8.1563293000002091E-3</v>
+        <v>-2.7445993000001501E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.8207822603387722</v>
+        <v>-0.95784231987713353</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3.4934331516000001</v>
+        <v>3.4944618537999999</v>
       </c>
       <c r="C429" s="5">
-        <v>7.6865139700000196E-2</v>
+        <v>7.385059149999984E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>30.601571247230417</v>
+        <v>29.216803175436603</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3.5948259495000001</v>
+        <v>3.5958114527</v>
       </c>
       <c r="C430" s="5">
-        <v>0.1013927979</v>
+        <v>0.10134959890000017</v>
       </c>
       <c r="D430" s="5">
-        <v>40.963011444429398</v>
+        <v>40.92864874330624</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3.4622127003999998</v>
+        <v>3.4625812924999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.13261324910000027</v>
+        <v>-0.13323016020000011</v>
       </c>
       <c r="D431" s="5">
-        <v>-36.30423972278534</v>
+        <v>-36.432255238142574</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3.4660282835</v>
+        <v>3.4658455577999998</v>
       </c>
       <c r="C432" s="5">
-        <v>3.8155831000001861E-3</v>
+        <v>3.2642652999999022E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>1.3305234131491206</v>
+        <v>1.1371552656297856</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3.4743148097000001</v>
+        <v>3.4740644001000001</v>
       </c>
       <c r="C433" s="5">
-        <v>8.2865262000000328E-3</v>
+        <v>8.2188423000002508E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>2.9069680983915269</v>
+        <v>2.8830676135960909</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3.4895712809999999</v>
+        <v>3.4897646709000001</v>
       </c>
       <c r="C434" s="5">
-        <v>1.5256471299999852E-2</v>
+        <v>1.5700270800000027E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>5.3986085541730899</v>
+        <v>5.5599854886578814</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3.5034592453000002</v>
+        <v>3.5043378244999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.3887964300000277E-2</v>
+        <v>1.4573153599999777E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>4.8817559443544267</v>
+        <v>5.1278772312649767</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3.5247896883999998</v>
+        <v>3.5266151290000001</v>
       </c>
       <c r="C436" s="5">
-        <v>2.1330443099999652E-2</v>
+        <v>2.2277304500000206E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>7.5557600356849886</v>
+        <v>7.9009329920276983</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3.4955730272999999</v>
+        <v>3.4987822064</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.9216661099999985E-2</v>
+        <v>-2.7832922600000032E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-9.5055295151669661</v>
+        <v>-9.0702253330231848</v>
       </c>
       <c r="E437" s="5">
-        <v>2.8493298049723004</v>
+        <v>2.8798535226198796</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3.4972430344999998</v>
+        <v>3.5423190690999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.6700071999999899E-3</v>
+        <v>4.3536862699999901E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>0.57480784792389716</v>
+        <v>15.997656233880143</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3.4979285426</v>
+        <v>3.5232019335999998</v>
       </c>
       <c r="C439" s="5">
-        <v>6.8550810000012063E-4</v>
+        <v>-1.911713550000016E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.23547037696538542</v>
+        <v>-6.2873318370997078</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.4789703238</v>
+        <v>3.5247256959</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.8958218799999926E-2</v>
+        <v>1.5237623000001754E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-6.3133972583858888</v>
+        <v>0.52022864038558936</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3.4916427447</v>
+        <v>3.5372903460999998</v>
       </c>
       <c r="C441" s="5">
-        <v>1.2672420899999981E-2</v>
+        <v>1.2564650199999861E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>4.4597369698140543</v>
+        <v>4.3625327633767474</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3.4913842695000001</v>
+        <v>3.5372379285000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-2.5847519999988577E-4</v>
+        <v>-5.2417599999632358E-5</v>
       </c>
       <c r="D442" s="5">
-        <v>-8.8796022041603972E-2</v>
+        <v>-1.7780839999470555E-2</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3.4890183970000002</v>
+        <v>3.5347205925999998</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.365872499999977E-3</v>
+        <v>-2.5173359000003614E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.81013420202964426</v>
+        <v>-0.85066574849106402</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>3.4907789698</v>
+        <v>3.5363492404999999</v>
       </c>
       <c r="C444" s="5">
-        <v>1.7605727999998599E-3</v>
+        <v>1.6286479000000575E-3</v>
       </c>
       <c r="D444" s="5">
-        <v>0.60720821179116591</v>
+        <v>0.55431193421298097</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>3.5219281283999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-1.4421112099999966E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-4.7852808659293755</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>