--- v9 (2026-09-25)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{93D1FE07-C166-48AB-B0BC-20539616A5D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2543129C-E4F7-45CC-B32F-87FFCB94CDE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5FDA7D0E-EE3F-4E97-829F-69CAFCACFDDC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABE54B20-611A-4FAE-8A93-17EEDDC5BB9D}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E3BE37C-E9D9-49B6-BFEE-6B862D93D880}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2E45DE2-0DCA-4BFA-9318-411683354C14}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-2.5173359000003614E-3</v>
       </c>
       <c r="D443" s="5">
         <v>-0.85066574849106402</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>3.5363492404999999</v>
       </c>
       <c r="C444" s="5">
         <v>1.6286479000000575E-3</v>
       </c>
       <c r="D444" s="5">
         <v>0.55431193421298097</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>3.5219281283999999</v>
+        <v>3.5222171777</v>
       </c>
       <c r="C445" s="5">
-        <v>-1.4421112099999966E-2</v>
+        <v>-1.41320627999999E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-4.7852808659293755</v>
+        <v>-4.6914657507473585</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>3.5184392613000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-3.7779163999998033E-3</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.279549347644271</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>