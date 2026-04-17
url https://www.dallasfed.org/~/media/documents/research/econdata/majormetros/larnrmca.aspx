--- v2 (2026-02-15)
+++ v3 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0CE0E84A-DE48-4402-AA74-44DF4E7B3268}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{29EFB2B5-87AE-4C36-BAF9-B9E0EFD62B47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7297653F-98CC-449F-B205-B6F2CF0FD390}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A7969F9-3ED0-44D0-86C1-786E0BEECD35}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEA16145-9321-4153-BDBF-FA22F5609206}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE5843AC-705A-4C14-ACA1-556BD004E4B6}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -2944,113 +2944,113 @@
         <v>0.19681753050000017</v>
       </c>
       <c r="D143" s="5">
         <v>94.692928572972406</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.5213988157</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12283353820000009</v>
       </c>
       <c r="D144" s="5">
         <v>-33.731086261251974</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>3.5236800662999999</v>
+        <v>3.5236800663999999</v>
       </c>
       <c r="C145" s="5">
-        <v>2.28125059999984E-3</v>
+        <v>2.2812506999998483E-3</v>
       </c>
       <c r="D145" s="5">
-        <v>0.78016600123009816</v>
+        <v>0.78016603555099984</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.5815431750000002</v>
       </c>
       <c r="C146" s="5">
-        <v>5.7863108700000332E-2</v>
+        <v>5.7863108600000324E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>21.586303521620366</v>
+        <v>21.586303480213576</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.5111017661999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0441408800000271E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-21.208618215441888</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>3.5406993775000002</v>
+        <v>3.5406993774000002</v>
       </c>
       <c r="C148" s="5">
-        <v>2.9597611300000271E-2</v>
+        <v>2.9597611200000262E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>10.598095367389337</v>
+        <v>10.5980953299057</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.7072632316999998</v>
       </c>
       <c r="C149" s="5">
-        <v>0.16656385419999964</v>
+        <v>0.16656385429999965</v>
       </c>
       <c r="D149" s="5">
-        <v>73.609078316889722</v>
+        <v>73.6090783757287</v>
       </c>
       <c r="E149" s="5">
         <v>16.430199261459965</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.6586507258999998</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8612505799999983E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-14.648662686081016</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.8096623254000002</v>
@@ -3059,4105 +3059,4174 @@
         <v>0.15101159950000032</v>
       </c>
       <c r="D151" s="5">
         <v>62.474938076799582</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.7969982942999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.2664031100000361E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-3.9168954079757734</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>3.7735649027</v>
+        <v>3.7735649028</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.3433391599999798E-2</v>
+        <v>-2.3433391499999789E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.1595871737374805</v>
+        <v>-7.1595871442140746</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>3.8372188069000002</v>
+        <v>3.8372188070000002</v>
       </c>
       <c r="C154" s="5">
         <v>6.3653904200000166E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>22.229739121648628</v>
+        <v>22.229739121003568</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>3.8282883228000002</v>
+        <v>3.8282883230000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.9304840999999691E-3</v>
+        <v>-8.9304839999999608E-3</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.7573261571625318</v>
+        <v>-2.7573261266103932</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.8147289968</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.3559326000000205E-2</v>
+        <v>-1.3559326200000221E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.168425768004413</v>
+        <v>-4.168425828082456</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>3.8113897548</v>
+        <v>3.8113897549</v>
       </c>
       <c r="C157" s="5">
-        <v>-3.33924200000002E-3</v>
+        <v>-3.3392419000000118E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.0453834696578568</v>
+        <v>-1.0453834385023231</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.7833565792999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.8033175500000063E-2</v>
+        <v>-2.8033175600000071E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.477693581502276</v>
+        <v>-8.477693610317683</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.7273177894999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.6038789800000099E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-16.395479149548542</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>3.7492116739000001</v>
+        <v>3.7492116735000001</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1893884400000285E-2</v>
+        <v>2.1893884000000252E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>7.280913354202867</v>
+        <v>7.2809132168545121</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>3.6219563454000001</v>
+        <v>3.6219563452000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.12725532849999999</v>
+        <v>-0.12725532829999997</v>
       </c>
       <c r="D161" s="5">
-        <v>-33.924720131394778</v>
+        <v>-33.924720090583783</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.3010744306085185</v>
+        <v>-2.3010744360033364</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>3.6716340552000002</v>
+        <v>3.6716340550000002</v>
       </c>
       <c r="C162" s="5">
         <v>4.9677709800000081E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>17.759006732037431</v>
+        <v>17.75900673309323</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>3.6036785496000001</v>
+        <v>3.6036785497000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-6.7955505600000077E-2</v>
+        <v>-6.7955505300000052E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-20.082872808379172</v>
+        <v>-20.082872729528678</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>3.5961940826999998</v>
+        <v>3.5961940828999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.4844669000002639E-3</v>
+        <v>-7.4844668000002557E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.4640027274509202</v>
+        <v>-2.4640026948370086</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>3.5377252547000002</v>
+        <v>3.5377252548999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-5.846882799999964E-2</v>
+        <v>-5.8468828000000084E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-17.8567734893176</v>
+        <v>-17.856773488411726</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>3.5258137366</v>
+        <v>3.5258137368</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.191151810000024E-2</v>
+        <v>-1.1911518099999796E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.9664103530535399</v>
+        <v>-3.9664103528332495</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>3.5187564405999998</v>
+        <v>3.5187564411999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.0572960000001572E-3</v>
+        <v>-7.0572956000001241E-3</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3756624377451074</v>
+        <v>-2.3756623044407288</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>3.4307713598</v>
+        <v>3.4307713595</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.7985080799999782E-2</v>
+        <v>-8.7985081699999856E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-26.204339257357244</v>
+        <v>-26.204339485792072</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>3.5203543459</v>
+        <v>3.520354346</v>
       </c>
       <c r="C169" s="5">
-        <v>8.9582986099999928E-2</v>
+        <v>8.9582986499999961E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>36.249604704892469</v>
+        <v>36.249604894307197</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>3.5111406331000001</v>
+        <v>3.5111406332000001</v>
       </c>
       <c r="C170" s="5">
         <v>-9.2137127999998292E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.0959037783720667</v>
+        <v>-3.0959037782853471</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>3.6321865994999998</v>
+        <v>3.6321865993000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.12104596639999965</v>
+        <v>0.12104596610000007</v>
       </c>
       <c r="D171" s="5">
-        <v>50.18934538058042</v>
+        <v>50.189345230011703</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>3.5450821605999998</v>
+        <v>3.5450821598000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.710443889999997E-2</v>
+        <v>-8.7104439500000019E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-25.269508938933662</v>
+        <v>-25.269509091923258</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>3.5326669576</v>
+        <v>3.5326669571</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2415202999999764E-2</v>
+        <v>-1.2415202700000183E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.1225009741505003</v>
+        <v>-4.1225008773581928</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.4652253998974971</v>
+        <v>-2.4652254083164404</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>3.5645735945000001</v>
+        <v>3.5645735934</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1906636900000063E-2</v>
+        <v>3.1906636300000013E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>11.393198115114389</v>
+        <v>11.393197891807105</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>3.5988809594000002</v>
+        <v>3.5988809596000002</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4307364900000081E-2</v>
+        <v>3.4307366200000189E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>12.180856804178998</v>
+        <v>12.180857294407076</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>3.5919938302999999</v>
+        <v>3.5919938312999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.8871291000003332E-3</v>
+        <v>-6.887128300000267E-3</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.2724065633988322</v>
+        <v>-2.272406302085983</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>3.7171836322999998</v>
+        <v>3.7171836330999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.12518980199999996</v>
+        <v>0.12518980179999994</v>
       </c>
       <c r="D177" s="5">
-        <v>50.848574185217664</v>
+        <v>50.84857407085002</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>3.7248263721999999</v>
+        <v>3.724826373</v>
       </c>
       <c r="C178" s="5">
         <v>7.642739900000084E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>2.4953606454137134</v>
+        <v>2.4953606448708143</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>3.7106607391000002</v>
+        <v>3.7106607405999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.4165633099999742E-2</v>
+        <v>-1.4165632400000128E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.4693817950322234</v>
+        <v>-4.4693815778351969</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>3.7356911478999999</v>
+        <v>3.7356911475999999</v>
       </c>
       <c r="C180" s="5">
-        <v>2.5030408799999737E-2</v>
+        <v>2.5030407000000032E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.4018189045109271</v>
+        <v>8.4018182742015668</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>3.7266880773</v>
+        <v>3.7266880774</v>
       </c>
       <c r="C181" s="5">
-        <v>-9.0030705999999405E-3</v>
+        <v>-9.0030701999999074E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.8539900059177614</v>
+        <v>-2.8539898810191588</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.7340724258</v>
       </c>
       <c r="C182" s="5">
-        <v>7.3843485000000264E-3</v>
+        <v>7.3843484000000181E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>2.4038581664659775</v>
+        <v>2.4038581334919318</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>3.8340100457999999</v>
+        <v>3.8340100453999999</v>
       </c>
       <c r="C183" s="5">
-        <v>9.9937619999999949E-2</v>
+        <v>9.9937619599999916E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>37.292277926952998</v>
+        <v>37.292277755069534</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>3.8413168434</v>
+        <v>3.8413168415999999</v>
       </c>
       <c r="C184" s="5">
-        <v>7.3067976000000812E-3</v>
+        <v>7.3067961999999653E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>2.3110658494246428</v>
+        <v>2.3110654022105992</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>3.8345173630999998</v>
+        <v>3.8345173611000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-6.7994803000002157E-3</v>
+        <v>-6.7994804999997882E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.1035514409349032</v>
+        <v>-2.1035515031836427</v>
       </c>
       <c r="E185" s="5">
-        <v>8.5445474799319641</v>
+        <v>8.5445474386804943</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>3.7576838034</v>
+        <v>3.7576838003000002</v>
       </c>
       <c r="C186" s="5">
-        <v>-7.6833559699999832E-2</v>
+        <v>-7.6833560799999923E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-21.564207184061747</v>
+        <v>-21.564207469629125</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>3.6941204544000001</v>
+        <v>3.6941204539000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-6.3563348999999825E-2</v>
+        <v>-6.3563346400000054E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-18.51271758208831</v>
+        <v>-18.512716907739335</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>3.7882679943999999</v>
+        <v>3.7882679952</v>
       </c>
       <c r="C188" s="5">
-        <v>9.4147539999999807E-2</v>
+        <v>9.4147541299999915E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>35.255741323212916</v>
+        <v>35.255741885652412</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>3.8042309495</v>
+        <v>3.8042309501</v>
       </c>
       <c r="C189" s="5">
-        <v>1.5962955100000009E-2</v>
+        <v>1.5962954899999993E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>5.1753959809903938</v>
+        <v>5.1753959135193872</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>3.8263456366000002</v>
+        <v>3.8263456485999998</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2114687100000197E-2</v>
+        <v>2.2114698499999808E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>7.2032316896782689</v>
+        <v>7.2032355212492183</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>3.8028517958000001</v>
+        <v>3.8028517985999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.3493840800000054E-2</v>
+        <v>-2.3493849999999927E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-7.1242284687251134</v>
+        <v>-7.1242311433935779</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>3.9431901296</v>
+        <v>3.9431901146000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14033833379999994</v>
+        <v>0.14033831600000024</v>
       </c>
       <c r="D192" s="5">
-        <v>54.475571559381606</v>
+        <v>54.47556314296709</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>3.9406190471999998</v>
+        <v>3.9406190499</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.5710824000002575E-3</v>
+        <v>-2.5710647000001252E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.77963739582328495</v>
+        <v>-0.77963205078477316</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>3.9554281167999998</v>
+        <v>3.9554281210000002</v>
       </c>
       <c r="C194" s="5">
-        <v>1.4809069600000058E-2</v>
+        <v>1.4809071100000182E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6040572904217036</v>
+        <v>4.6040577632243229</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>3.9302802087000002</v>
+        <v>3.9302802132000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5147908099999672E-2</v>
+        <v>-2.5147907800000091E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.3681757452120467</v>
+        <v>-7.3681756528124476</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>3.9328062551</v>
+        <v>3.9328062587999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5260463999998706E-3</v>
+        <v>2.5260455999998044E-3</v>
       </c>
       <c r="D196" s="5">
-        <v>0.77398907371484249</v>
+        <v>0.77398882683570314</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.0316323139000003</v>
+        <v>4.0316323081999998</v>
       </c>
       <c r="C197" s="5">
-        <v>9.8826058800000283E-2</v>
+        <v>9.8826049399999949E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>34.691560963053661</v>
+        <v>34.691557157278609</v>
       </c>
       <c r="E197" s="5">
-        <v>5.1405413546137479</v>
+        <v>5.1405412608029888</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.0472274877999999</v>
+        <v>4.0472274829000003</v>
       </c>
       <c r="C198" s="5">
-        <v>1.5595173899999537E-2</v>
+        <v>1.5595174700000491E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>4.7418843970527869</v>
+        <v>4.7418846523477054</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.0928608949000003</v>
+        <v>4.0928608868999996</v>
       </c>
       <c r="C199" s="5">
-        <v>4.5633407100000412E-2</v>
+        <v>4.5633403999999267E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>14.401684861976705</v>
+        <v>14.401683840711122</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.0833511739999997</v>
+        <v>4.0833511586000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-9.5097209000005734E-3</v>
+        <v>-9.5097282999994093E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.7528315922102586</v>
+        <v>-2.752833712341074</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.0972650086</v>
+        <v>4.0972650061999998</v>
       </c>
       <c r="C201" s="5">
-        <v>1.3913834600000285E-2</v>
+        <v>1.3913847599999585E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>4.1664538088362457</v>
+        <v>4.1664577908971712</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.0309674746999997</v>
+        <v>4.0309674921000003</v>
       </c>
       <c r="C202" s="5">
-        <v>-6.6297533900000261E-2</v>
+        <v>-6.6297514099999511E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-17.778978188859405</v>
+        <v>-17.778973351956051</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.1967185723</v>
+        <v>4.1967185871000003</v>
       </c>
       <c r="C203" s="5">
-        <v>0.16575109760000029</v>
+        <v>0.16575109500000007</v>
       </c>
       <c r="D203" s="5">
-        <v>62.183487570343999</v>
+        <v>62.183486032811828</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.0514868728</v>
+        <v>4.0514868468999996</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.14523169950000003</v>
+        <v>-0.14523174020000074</v>
       </c>
       <c r="D204" s="5">
-        <v>-34.467751263582258</v>
+        <v>-34.467759063974292</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.0544100900000002</v>
+        <v>4.0544101154999996</v>
       </c>
       <c r="C205" s="5">
-        <v>2.9232172000002166E-3</v>
+        <v>2.9232686000000285E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>0.86926471266184357</v>
+        <v>0.8692800635474951</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>3.8702958551000002</v>
+        <v>3.8702958697000001</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.18411423490000001</v>
+        <v>-0.18411424579999958</v>
       </c>
       <c r="D206" s="5">
-        <v>-42.747047221092572</v>
+        <v>-42.747048950447386</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.0323946251000002</v>
+        <v>4.0323946376000004</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16209877000000006</v>
+        <v>0.16209876790000033</v>
       </c>
       <c r="D207" s="5">
-        <v>63.616217400200647</v>
+        <v>63.616216079962506</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.0301451473999998</v>
+        <v>4.0301451560999997</v>
       </c>
       <c r="C208" s="5">
-        <v>-2.2494777000003907E-3</v>
+        <v>-2.2494815000007051E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.66737179733821206</v>
+        <v>-0.66737291919765074</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.0203357217000004</v>
+        <v>4.0203357092000003</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.80942569999943E-3</v>
+        <v>-9.8094468999994078E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.8820299501883695</v>
+        <v>-2.8820360895094654</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.28019896956009704</v>
+        <v>-0.28019913862241674</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.1357888643000003</v>
+        <v>4.1357888507</v>
       </c>
       <c r="C210" s="5">
-        <v>0.11545314259999984</v>
+        <v>0.11545314149999975</v>
       </c>
       <c r="D210" s="5">
-        <v>40.459935759062461</v>
+        <v>40.45993545705786</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.0903065815000001</v>
+        <v>4.0903065534999996</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.5482282800000107E-2</v>
+        <v>-4.548229720000041E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-12.427042397160159</v>
+        <v>-12.427046135212173</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1853838775999996</v>
+        <v>4.1853838296000001</v>
       </c>
       <c r="C212" s="5">
-        <v>9.5077296099999487E-2</v>
+        <v>9.5077276100000496E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>31.750791439938219</v>
+        <v>31.75078413088508</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.0914390932</v>
+        <v>4.0914390769000004</v>
       </c>
       <c r="C213" s="5">
-        <v>-9.3944784399999648E-2</v>
+        <v>-9.394475269999969E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.846560845285037</v>
+        <v>-23.84655400559058</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.1293428934999996</v>
+        <v>4.1293429147999996</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7903800299999624E-2</v>
+        <v>3.7903837899999182E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>11.701314387608308</v>
+        <v>11.701326641869381</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.1908061083000003</v>
+        <v>4.1908061435999997</v>
       </c>
       <c r="C215" s="5">
-        <v>6.1463214800000721E-2</v>
+        <v>6.1463228800000103E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>19.398659155652066</v>
+        <v>19.398663833683692</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.1626744913999998</v>
+        <v>4.1626744669000004</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.8131616900000544E-2</v>
+        <v>-2.8131676699999275E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.7643948649851353</v>
+        <v>-7.764410702397317</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.1694444239999999</v>
+        <v>4.1694444813000002</v>
       </c>
       <c r="C217" s="5">
-        <v>6.7699326000001392E-3</v>
+        <v>6.7700143999998019E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9691623775232037</v>
+        <v>1.9691863955185296</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.1809255162000003</v>
+        <v>4.1809255386000004</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1481092200000376E-2</v>
+        <v>1.1481057300000153E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>3.3548580956497487</v>
+        <v>3.3548476958702445</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.2309655652</v>
+        <v>4.2309655720999997</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0040048999999698E-2</v>
+        <v>5.0040033499999304E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>15.3465797960465</v>
+        <v>15.346574637518406</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.2216839471999998</v>
+        <v>4.2216839536000004</v>
       </c>
       <c r="C220" s="5">
-        <v>-9.281618000000158E-3</v>
+        <v>-9.2816184999993112E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.6009510038024763</v>
+        <v>-2.600951138038432</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.2137688351999998</v>
+        <v>4.2137688412000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.9151120000000574E-3</v>
+        <v>-7.9151124000000905E-3</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2267894236381647</v>
+        <v>-2.2267895316727571</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8113671815001036</v>
+        <v>4.8113676566201802</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.2243717522999997</v>
+        <v>4.2243717813000004</v>
       </c>
       <c r="C222" s="5">
-        <v>1.0602917099999942E-2</v>
+        <v>1.0602940100000069E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.061646708582999</v>
+        <v>3.0616534377121418</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.1913856038999997</v>
+        <v>4.1913856306000001</v>
       </c>
       <c r="C223" s="5">
-        <v>-3.2986148400000026E-2</v>
+        <v>-3.2986150700000216E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-8.9781098227104899</v>
+        <v>-8.9781103630721777</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.1891067933999997</v>
+        <v>4.1891068038999997</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.2788105000000058E-3</v>
+        <v>-2.2788267000004581E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.65047945819201036</v>
+        <v>-0.65048406448184881</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.1930869011</v>
+        <v>4.1930869147000003</v>
       </c>
       <c r="C225" s="5">
-        <v>3.980107700000346E-3</v>
+        <v>3.9801108000006025E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>1.1461074700281459</v>
+        <v>1.1461083644831449</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.3268700367999999</v>
+        <v>4.32686964</v>
       </c>
       <c r="C226" s="5">
-        <v>0.13378313569999989</v>
+        <v>0.13378272529999968</v>
       </c>
       <c r="D226" s="5">
-        <v>45.773926292914879</v>
+        <v>45.773760199158239</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1858477158999996</v>
+        <v>4.1858475743000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14102232090000033</v>
+        <v>-0.14102206569999964</v>
       </c>
       <c r="D227" s="5">
-        <v>-32.808415495727147</v>
+        <v>-32.80836882894328</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0761411016000002</v>
+        <v>4.0761415665999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10970661429999939</v>
+        <v>-0.10970600770000072</v>
       </c>
       <c r="D228" s="5">
-        <v>-27.290791030077632</v>
+        <v>-27.290661979768171</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.0766211807000001</v>
+        <v>4.0766209723999998</v>
       </c>
       <c r="C229" s="5">
-        <v>4.8007909999991938E-4</v>
+        <v>4.7940580000016553E-4</v>
       </c>
       <c r="D229" s="5">
-        <v>0.14142499826832466</v>
+        <v>0.14122650848800156</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>4.0875041711</v>
+        <v>4.0875040125000002</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0882990399999848E-2</v>
+        <v>1.0883040100000407E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>3.2509906132494493</v>
+        <v>3.2510058469682024</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.0226492502999998</v>
+        <v>4.0226492356000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.4854920800000215E-2</v>
+        <v>-6.4854776899999855E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-17.463225740471689</v>
+        <v>-17.463190929546702</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.0131736678000003</v>
+        <v>4.0131738039</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.4755824999994687E-3</v>
+        <v>-9.4754317000003141E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.7903341862052566</v>
+        <v>-2.7902903629698272</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.0106029811999999</v>
+        <v>4.0106032265999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.5706866000003714E-3</v>
+        <v>-2.5705773000002097E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.76597207873916329</v>
+        <v>-0.76593960003662476</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.8214760217228925</v>
+        <v>-4.8214703334828135</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>3.8188665238000001</v>
+        <v>3.8188668164999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19173645739999978</v>
+        <v>-0.19173641009999987</v>
       </c>
       <c r="D234" s="5">
-        <v>-44.448257810828487</v>
+        <v>-44.448247506220696</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>3.7960033100000001</v>
+        <v>3.7960035402000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2863213800000004E-2</v>
+        <v>-2.2863276299999846E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9523866388081501</v>
+        <v>-6.9524045073525382</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.8012943887000001</v>
+        <v>3.8012945069000001</v>
       </c>
       <c r="C236" s="5">
-        <v>5.291078700000007E-3</v>
+        <v>5.290966700000066E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>1.6855086159859312</v>
+        <v>1.6854725606828103</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.4891132738000001</v>
+        <v>3.4891133419</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.3121811149</v>
+        <v>-0.31218116500000015</v>
       </c>
       <c r="D237" s="5">
-        <v>-64.239566603424365</v>
+        <v>-64.239571571328497</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.5119559194000001</v>
+        <v>3.5119551152000001</v>
       </c>
       <c r="C238" s="5">
-        <v>2.2842645599999933E-2</v>
+        <v>2.2841773300000145E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>8.1453488883066925</v>
+        <v>8.1450263901617035</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.3847496912000001</v>
+        <v>3.3847492319999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.12720622819999994</v>
+        <v>-0.12720588320000026</v>
       </c>
       <c r="D239" s="5">
-        <v>-35.771169656342359</v>
+        <v>-35.771097728839777</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.3918934357000001</v>
+        <v>3.3918937925999999</v>
       </c>
       <c r="C240" s="5">
-        <v>7.1437444999999933E-3</v>
+        <v>7.1445606000000161E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>2.5622891422953487</v>
+        <v>2.5625856160216065</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.3851343736000001</v>
+        <v>3.3851337888000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.7590620999999906E-3</v>
+        <v>-6.7600037999997475E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.365218147474113</v>
+        <v>-2.3655438293858633</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.2943200543</v>
+        <v>3.2943197087999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-9.0814319300000168E-2</v>
+        <v>-9.0814080000000352E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-27.842990239918141</v>
+        <v>-27.842931465539078</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.2092393114000002</v>
+        <v>3.2092393404999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.5080742899999784E-2</v>
+        <v>-8.5080368299999876E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-26.947386031455846</v>
+        <v>-26.947286143574477</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.2036542595999999</v>
+        <v>3.2036546413</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.5850518000002403E-3</v>
+        <v>-5.5846991999999318E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.0684910843638549</v>
+        <v>-2.0683617234751428</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>3.2071051931999999</v>
+        <v>3.2071058426999999</v>
       </c>
       <c r="C245" s="5">
-        <v>3.450933599999928E-3</v>
+        <v>3.4512013999998814E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3003097296605759</v>
+        <v>1.3004110793063406</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.034338770665052</v>
+        <v>-20.034327469016855</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.2203108213</v>
+        <v>3.2203115844000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.3205628100000144E-2</v>
+        <v>1.3205741700000218E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0545910134007999</v>
+        <v>5.0546344374488017</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.1966868388999998</v>
+        <v>3.1966874544000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.3623982400000187E-2</v>
+        <v>-2.3624129999999965E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.4564775660389344</v>
+        <v>-8.456526364134298</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.2123630857999999</v>
+        <v>3.2123634886999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.5676246900000024E-2</v>
+        <v>1.5676034299999753E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.046027337183002</v>
+        <v>6.0459419217190336</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>3.2883786751000001</v>
+        <v>3.2883790265999999</v>
       </c>
       <c r="C249" s="5">
-        <v>7.6015589300000297E-2</v>
+        <v>7.6015537900000041E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>32.399504012667336</v>
+        <v>32.399474572152975</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.3047315517000002</v>
+        <v>3.3047305692000002</v>
       </c>
       <c r="C250" s="5">
-        <v>1.6352876600000066E-2</v>
+        <v>1.6351542600000268E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>6.1334701669018665</v>
+        <v>6.1329553877627951</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.2811470015999999</v>
+        <v>3.2811452736</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.3584550100000268E-2</v>
+        <v>-2.3585295600000222E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.2356454764587532</v>
+        <v>-8.2358980235763148</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.2982087899999999</v>
+        <v>3.29820899</v>
       </c>
       <c r="C252" s="5">
-        <v>1.7061788399999944E-2</v>
+        <v>1.706371640000004E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>6.4215257214483401</v>
+        <v>6.4222757202768266</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.2827489340999998</v>
+        <v>3.2827475255</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.5459855900000097E-2</v>
+        <v>-1.5461464499999966E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.4820506839822976</v>
+        <v>-5.4826061424108286</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.2917223447000001</v>
+        <v>3.2917208682000001</v>
       </c>
       <c r="C254" s="5">
-        <v>8.9734106000003422E-3</v>
+        <v>8.9733427000000532E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>3.3299736410579595</v>
+        <v>3.3299495141964064</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.4061852501000001</v>
+        <v>3.4061837130999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.11446290539999993</v>
+        <v>0.1144628448999998</v>
       </c>
       <c r="D255" s="5">
-        <v>50.709566700760632</v>
+        <v>50.709561838456892</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.4044696643000001</v>
+        <v>3.4044710065000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.7155857999999746E-3</v>
+        <v>-1.7127065999997804E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.60272986054287214</v>
+        <v>-0.60172138934766473</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.4116129918999998</v>
+        <v>3.4116169344</v>
       </c>
       <c r="C257" s="5">
-        <v>7.1433275999996937E-3</v>
+        <v>7.1459278999999043E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5471253211450051</v>
+        <v>2.5480622345800619</v>
       </c>
       <c r="E257" s="5">
-        <v>6.3767100353806949</v>
+        <v>6.3768114222206629</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.4262166129999998</v>
+        <v>3.4262201234999998</v>
       </c>
       <c r="C258" s="5">
-        <v>1.4603621100000019E-2</v>
+        <v>1.4603189099999803E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>5.2593499284588674</v>
+        <v>5.2591844456831627</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.3950647520000001</v>
+        <v>3.3950648326000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.115186099999967E-2</v>
+        <v>-3.1155290899999688E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-10.381237621313034</v>
+        <v>-10.382313963447199</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.4219725074</v>
+        <v>3.4219734152000001</v>
       </c>
       <c r="C260" s="5">
-        <v>2.69077553999999E-2</v>
+        <v>2.6908582599999953E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>9.9363848947996214</v>
+        <v>9.9367035505524512</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>3.3832517735000001</v>
+        <v>3.3832533962000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-3.8720733899999971E-2</v>
+        <v>-3.8720018999999883E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.764425539886981</v>
+        <v>-12.764201160990041</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>3.3978479919</v>
+        <v>3.3978478093</v>
       </c>
       <c r="C262" s="5">
-        <v>1.4596218399999916E-2</v>
+        <v>1.4594413099999759E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>5.3017371267676028</v>
+        <v>5.3010631551275056</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>3.4756803919000001</v>
+        <v>3.4756765109000001</v>
       </c>
       <c r="C263" s="5">
-        <v>7.7832400000000135E-2</v>
+        <v>7.7828701600000105E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>31.229251730921128</v>
+        <v>31.227577975539567</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>3.6041891086</v>
+        <v>3.6041854753</v>
       </c>
       <c r="C264" s="5">
-        <v>0.12850871669999986</v>
+        <v>0.12850896439999993</v>
       </c>
       <c r="D264" s="5">
-        <v>54.601190373117994</v>
+        <v>54.601391736461082</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>3.5827245641999999</v>
+        <v>3.5827166448000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-2.1464544400000118E-2</v>
+        <v>-2.1468830499999925E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.9170331493963015</v>
+        <v>-6.9183761768180529</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>3.5930473356000001</v>
+        <v>3.5930383398000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.0322771400000263E-2</v>
+        <v>1.032169500000002E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>3.5128362041316974</v>
+        <v>3.5124719695560858</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>3.6001570680000001</v>
+        <v>3.6001497751999998</v>
       </c>
       <c r="C267" s="5">
-        <v>7.1097324000000128E-3</v>
+        <v>7.1114353999996993E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>2.40050977255859</v>
+        <v>2.4010971194124764</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>3.6038708734</v>
+        <v>3.6038760205</v>
       </c>
       <c r="C268" s="5">
-        <v>3.713805399999881E-3</v>
+        <v>3.7262453000002083E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>1.2449286000092208</v>
+        <v>1.2491249710516517</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.6146643773</v>
+        <v>3.6146821413999999</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0793503900000001E-2</v>
+        <v>1.0806120899999883E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>3.6537664501804512</v>
+        <v>3.6581028689915529</v>
       </c>
       <c r="E269" s="5">
-        <v>5.9517707864899627</v>
+        <v>5.9521690419710893</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.6287178029999998</v>
+        <v>3.6287380494999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4053425699999789E-2</v>
+        <v>1.4055908100000014E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>4.7665386705582291</v>
+        <v>4.7673747888578921</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.5905610172000002</v>
+        <v>3.5905725988000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.8156785799999593E-2</v>
+        <v>-3.816545069999977E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-11.913492348283871</v>
+        <v>-11.915980517704705</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.7270492711999998</v>
+        <v>3.7270570897000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13648825399999964</v>
+        <v>0.13648449090000003</v>
       </c>
       <c r="D272" s="5">
-        <v>56.471005092952979</v>
+        <v>56.468887503964702</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.7887674814999999</v>
+        <v>3.7887769338999999</v>
       </c>
       <c r="C273" s="5">
-        <v>6.171821030000002E-2</v>
+        <v>6.1719844199999763E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>21.785008093779723</v>
+        <v>21.785588388916466</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.7978194520000002</v>
+        <v>3.7978089742000001</v>
       </c>
       <c r="C274" s="5">
-        <v>9.0519705000002837E-3</v>
+        <v>9.0320403000001548E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>2.9049666135762653</v>
+        <v>2.8984791770655827</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.7668266438</v>
+        <v>3.7668025900000002</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.0992808200000166E-2</v>
+        <v>-3.1006384199999903E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-9.3650230021319665</v>
+        <v>-9.3689675075269925</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.7072337710999999</v>
+        <v>3.7072031392000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.9592872700000132E-2</v>
+        <v>-5.9599450799999953E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-17.416731327140734</v>
+        <v>-17.418591469205168</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.7806197504000001</v>
+        <v>3.7805785448</v>
       </c>
       <c r="C277" s="5">
-        <v>7.3385979300000237E-2</v>
+        <v>7.3375405599999777E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>26.519164011935992</v>
+        <v>26.515161333250269</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.7941397494000002</v>
+        <v>3.794102224</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3519999000000116E-2</v>
+        <v>1.3523679199999972E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3767794777702651</v>
+        <v>4.3780430515116597</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.7942954087</v>
+        <v>3.7942759868999998</v>
       </c>
       <c r="C279" s="5">
-        <v>1.5565929999983297E-4</v>
+        <v>1.7376289999981864E-4</v>
       </c>
       <c r="D279" s="5">
-        <v>4.9242602137100633E-2</v>
+        <v>5.497163720011855E-2</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.8061951317</v>
+        <v>3.8062227718999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.1899722999999973E-2</v>
+        <v>1.1946785000000126E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8290569885277348</v>
+        <v>3.8444836877616462</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.8150198348000002</v>
+        <v>3.8150942380999999</v>
       </c>
       <c r="C281" s="5">
-        <v>8.8247031000001641E-3</v>
+        <v>8.8714662000000111E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>2.8179663748963968</v>
+        <v>2.8330702111695194</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5428509146859373</v>
+        <v>5.5443905953616923</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.8305638658999999</v>
+        <v>3.8306543855999999</v>
       </c>
       <c r="C282" s="5">
-        <v>1.5544031099999689E-2</v>
+        <v>1.556014750000001E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>5.0003842132558818</v>
+        <v>5.0055857530560077</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.8861293172</v>
+        <v>3.8861975449999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5565451300000124E-2</v>
+        <v>5.5543159399999986E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>18.865135279038103</v>
+        <v>18.856471706383935</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.8287377518999999</v>
+        <v>3.8287697430000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-5.7391565300000114E-2</v>
+        <v>-5.7427801999999861E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-16.351055380450642</v>
+        <v>-16.360290827488111</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.8961153550000001</v>
+        <v>3.8961186632000002</v>
       </c>
       <c r="C285" s="5">
-        <v>6.7377603100000183E-2</v>
+        <v>6.7348920200000162E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>23.286134542551263</v>
+        <v>23.275029844956197</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.8961568939000002</v>
+        <v>3.8960974126000001</v>
       </c>
       <c r="C286" s="5">
-        <v>4.1538900000137602E-5</v>
+        <v>-2.1250600000133346E-5</v>
       </c>
       <c r="D286" s="5">
-        <v>1.2794693821049918E-2</v>
+        <v>-6.5449636499903541E-3</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.9630671228000001</v>
+        <v>3.9629758700000002</v>
       </c>
       <c r="C287" s="5">
-        <v>6.6910228899999868E-2</v>
+        <v>6.6878457400000091E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>22.670431116857138</v>
+        <v>22.659009620982218</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.9099326214999999</v>
+        <v>3.9098267333000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-5.3134501300000192E-2</v>
+        <v>-5.3149136700000099E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-14.953950661899039</v>
+        <v>-14.958090072592601</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.8832293243999998</v>
+        <v>3.8831127041000002</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.6703297100000079E-2</v>
+        <v>-2.6714029199999878E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.8945810818399131</v>
+        <v>-7.8978415773776405</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.8973572273000001</v>
+        <v>3.8972552508999998</v>
       </c>
       <c r="C290" s="5">
-        <v>1.4127902900000322E-2</v>
+        <v>1.41425467999996E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>4.454249123834142</v>
+        <v>4.4590955365646945</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.7879314702000002</v>
+        <v>3.7878801920999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.10942575709999991</v>
+        <v>-0.10937505879999998</v>
       </c>
       <c r="D291" s="5">
-        <v>-28.946940168648151</v>
+        <v>-28.936171790640628</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.7039656241999999</v>
+        <v>3.7040196758000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.3965846000000344E-2</v>
+        <v>-8.3860516299999688E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-23.585106999773465</v>
+        <v>-23.559307928635633</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.7080884604</v>
+        <v>3.7082427209</v>
       </c>
       <c r="C293" s="5">
-        <v>4.1228362000000907E-3</v>
+        <v>4.2230450999998226E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>1.3439120399465931</v>
+        <v>1.3767618203856191</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8029048086353092</v>
+        <v>-2.8007569546490196</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.8325285390000001</v>
+        <v>3.8327232474000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.12444007860000017</v>
+        <v>0.12448052650000019</v>
       </c>
       <c r="D294" s="5">
-        <v>48.601685847087175</v>
+        <v>48.618097109314995</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.7827316356999998</v>
+        <v>3.7831776411</v>
       </c>
       <c r="C295" s="5">
-        <v>-4.9796903300000306E-2</v>
+        <v>-4.9545606300000156E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-14.524508192864493</v>
+        <v>-14.455659901611174</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.8295270120999998</v>
+        <v>3.8296714849</v>
       </c>
       <c r="C296" s="5">
-        <v>4.6795376399999977E-2</v>
+        <v>4.649384379999999E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>15.897820282810372</v>
+        <v>15.786370854815779</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.8096429551000002</v>
+        <v>3.8097549080999999</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.9884056999999622E-2</v>
+        <v>-1.991657680000003E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.0558692623979837</v>
+        <v>-6.0652695859590544</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.7972722344999998</v>
+        <v>3.7964311672000002</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.2370720600000329E-2</v>
+        <v>-1.332374089999977E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-3.8278099486899086</v>
+        <v>-4.1169335614234859</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>3.7610823671000002</v>
+        <v>3.7610682436</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.6189867399999631E-2</v>
+        <v>-3.5362923600000151E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-10.855751308719086</v>
+        <v>-10.622500082239705</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.8088091614000001</v>
+        <v>3.8087116361</v>
       </c>
       <c r="C300" s="5">
-        <v>4.7726794299999931E-2</v>
+        <v>4.7643392499999937E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>16.336614943067417</v>
+        <v>16.306114997816135</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.7842346408999998</v>
+        <v>3.7840598545000002</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.4574520500000308E-2</v>
+        <v>-2.4651781599999811E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-7.4735017658445368</v>
+        <v>-7.4963532727476796</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.7966765168999999</v>
+        <v>3.7964915938999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2441876000000018E-2</v>
+        <v>1.2431739399999753E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0175140416178756</v>
+        <v>4.0143703212505599</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.8863845610999999</v>
+        <v>3.8862176789</v>
       </c>
       <c r="C303" s="5">
-        <v>8.9708044200000003E-2</v>
+        <v>8.9726085000000122E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>32.344565702090364</v>
+        <v>32.353724145079823</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.9040194853000001</v>
+        <v>3.9039335306999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7634924200000235E-2</v>
+        <v>1.7715851799999793E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>5.5831106271365449</v>
+        <v>5.6096245418112867</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.9023294958000001</v>
+        <v>3.9023297765999998</v>
       </c>
       <c r="C305" s="5">
-        <v>-1.6899894999999887E-3</v>
+        <v>-1.6037541000000211E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.51822640851747481</v>
+        <v>-0.49185330076181311</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2383064070442131</v>
+        <v>5.2339361338487045</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.8353908948000002</v>
+        <v>3.8369092321</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.6938600999999931E-2</v>
+        <v>-6.5420544499999789E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-18.749067086778403</v>
+        <v>-18.362313015587585</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.7839592663000001</v>
+        <v>3.7845435742000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.1431628500000048E-2</v>
+        <v>-5.2365657899999807E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-14.956360676250135</v>
+        <v>-15.202350491833682</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.7256047541999999</v>
+        <v>3.7256618599000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-5.83545121000002E-2</v>
+        <v>-5.8881714299999999E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-17.014174645901036</v>
+        <v>-17.152556537960319</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.6155669671999999</v>
+        <v>3.6156382365000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.110037787</v>
+        <v>-0.11002362340000005</v>
       </c>
       <c r="D309" s="5">
-        <v>-30.216046607984037</v>
+        <v>-30.212375473539566</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.5976344191999998</v>
+        <v>3.5960102297000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-1.7932548000000104E-2</v>
+        <v>-1.9628006800000097E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-5.792075543796682</v>
+        <v>-6.3233447678163408</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.5640273162999998</v>
+        <v>3.5640594809000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.3607102900000019E-2</v>
+        <v>-3.1950748799999928E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-10.651362661180341</v>
+        <v>-10.156161469304248</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.5064922580000002</v>
+        <v>3.5063743867000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.7535058299999609E-2</v>
+        <v>-5.7685094200000009E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-17.741208614699289</v>
+        <v>-17.783288495495718</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.4866283282000001</v>
+        <v>3.4864114187999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.9863929800000069E-2</v>
+        <v>-1.9962967900000184E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.590028298094019</v>
+        <v>-6.622078861869241</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.3991862508000001</v>
+        <v>3.3989455694999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.7442077399999985E-2</v>
+        <v>-8.7465849300000009E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-26.272130498129055</v>
+        <v>-26.279733816935181</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.3854547080000001</v>
+        <v>3.3852193399999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-1.3731542799999996E-2</v>
+        <v>-1.372622950000002E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7413200675903822</v>
+        <v>-4.7398541976628401</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.2995874287000002</v>
+        <v>3.2994108596</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.5867279299999932E-2</v>
+        <v>-8.5808480399999887E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-26.529738190543629</v>
+        <v>-26.515620130147688</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.2952699556999998</v>
+        <v>3.2951594335999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.3174730000004047E-3</v>
+        <v>-4.2514260000001691E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.5589354889016249</v>
+        <v>-1.5353378403232587</v>
       </c>
       <c r="E317" s="5">
-        <v>-15.556337330134895</v>
+        <v>-15.559175614548193</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.2353118062999999</v>
+        <v>3.2377478733</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.9958149399999883E-2</v>
+        <v>-5.7411560299999831E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-19.776477742059107</v>
+        <v>-19.016017063296896</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.1939330385</v>
+        <v>3.1945835128</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.1378767799999938E-2</v>
+        <v>-4.3164360500000054E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-14.312796182426135</v>
+        <v>-14.875489040183009</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.1141977223000001</v>
+        <v>3.1142157482999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.9735316199999851E-2</v>
+        <v>-8.036776450000005E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-26.168020755693476</v>
+        <v>-26.343104976267441</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.1226750772999998</v>
+        <v>3.1227362209999998</v>
       </c>
       <c r="C321" s="5">
-        <v>8.4773549999996867E-3</v>
+        <v>8.5204726999998925E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3159497092054124</v>
+        <v>3.3330503865127925</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.0972940663999999</v>
+        <v>3.0951921576000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.538101089999989E-2</v>
+        <v>-2.7544063399999708E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.3291428109374301</v>
+        <v>-10.08590295242</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.0650903436000001</v>
+        <v>3.0651402290999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.2203722799999834E-2</v>
+        <v>-3.0051928500000269E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-11.787511841880482</v>
+        <v>-11.048601262186553</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.0990373393000001</v>
+        <v>3.0988399948000001</v>
       </c>
       <c r="C324" s="5">
-        <v>3.3946995700000038E-2</v>
+        <v>3.3699765700000217E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>14.130665262423658</v>
+        <v>14.021211831618041</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.0856816125000002</v>
+        <v>3.0853476377</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.3355726799999967E-2</v>
+        <v>-1.3492357100000074E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-5.0507270756964928</v>
+        <v>-5.1014827969250938</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.1029929017</v>
+        <v>3.1026242980999998</v>
       </c>
       <c r="C326" s="5">
-        <v>1.7311289199999802E-2</v>
+        <v>1.7276660399999866E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>6.9439041149736758</v>
+        <v>6.9303566611267353</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.0902479648000001</v>
+        <v>3.0898824485</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2744936899999892E-2</v>
+        <v>-1.2741849599999799E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.818934184217194</v>
+        <v>-4.8183526009898721</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.1016200182999998</v>
+        <v>3.1013026077000001</v>
       </c>
       <c r="C328" s="5">
-        <v>1.1372053499999701E-2</v>
+        <v>1.1420159200000057E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>4.5064615048234113</v>
+        <v>4.5264600552846757</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.0948930581999998</v>
+        <v>3.0946490124000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-6.7269600999999568E-3</v>
+        <v>-6.6535952999999814E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5718018991460756</v>
+        <v>-2.5443410401567057</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.0807430102470805</v>
+        <v>-6.0849990794205606</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.1390179354000001</v>
+        <v>3.1433818947000001</v>
       </c>
       <c r="C330" s="5">
-        <v>4.4124877200000245E-2</v>
+        <v>4.8732882299999947E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>18.5162231504979</v>
+        <v>20.622680258867334</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.0978125841000002</v>
+        <v>3.0980526820000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.1205351299999915E-2</v>
+        <v>-4.532921270000001E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-14.663247802823165</v>
+        <v>-15.996029311155457</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.204732414</v>
+        <v>3.2047296082000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.10691982989999982</v>
+        <v>0.10667692620000002</v>
       </c>
       <c r="D332" s="5">
-        <v>50.258690777430147</v>
+        <v>50.117433257254177</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.2252390361000001</v>
+        <v>3.2251534459000002</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0506622100000094E-2</v>
+        <v>2.0423837700000114E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>7.9547148304538906</v>
+        <v>7.9214753410049799</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.2950366774000002</v>
+        <v>3.2925232118999999</v>
       </c>
       <c r="C334" s="5">
-        <v>6.9797641300000102E-2</v>
+        <v>6.7369765999999665E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>29.294528528561735</v>
+        <v>28.156771215433718</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.2625672790000002</v>
+        <v>3.2626448347000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-3.246939839999996E-2</v>
+        <v>-2.9878377199999751E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-11.204557209807565</v>
+        <v>-10.362145252738763</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.1906487945999999</v>
+        <v>3.1900662781000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-7.191848440000026E-2</v>
+        <v>-7.2578556599999899E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-23.469541354796498</v>
+        <v>-23.658818678697635</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.1821272315</v>
+        <v>3.181435204</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.5215630999999625E-3</v>
+        <v>-8.6310741000001912E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.1582897557625667</v>
+        <v>-3.1988505316543625</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.2082455059999999</v>
+        <v>3.2076136685000001</v>
       </c>
       <c r="C338" s="5">
-        <v>2.6118274499999927E-2</v>
+        <v>2.6178464500000054E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>10.306385426599141</v>
+        <v>10.33357144761673</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.1975588439</v>
+        <v>3.1970451296000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.0686662099999911E-2</v>
+        <v>-1.0568538899999869E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.924775013610482</v>
+        <v>-3.882927103935474</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.2045291378999998</v>
+        <v>3.2042315651000002</v>
       </c>
       <c r="C340" s="5">
-        <v>6.9702939999998215E-3</v>
+        <v>7.1864354999999769E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>2.6474471759631024</v>
+        <v>2.7310035093510265</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.1985864697999999</v>
+        <v>3.1984967176999999</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.9426680999998815E-3</v>
+        <v>-5.734847400000298E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.2027930748813374</v>
+        <v>-2.1267116213232296</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3504683247539635</v>
+        <v>3.3557183668936563</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.1410405572000002</v>
+        <v>3.1465026804999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-5.7545912599999749E-2</v>
+        <v>-5.1994037200000065E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-19.576053839423846</v>
+        <v>-17.854011482652055</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.2018029951</v>
+        <v>3.2018805917000002</v>
       </c>
       <c r="C343" s="5">
-        <v>6.0762437899999799E-2</v>
+        <v>5.5377911200000351E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>25.849863786824613</v>
+        <v>23.288993540981593</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.1917430513</v>
+        <v>3.1924233586000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-1.0059943799999971E-2</v>
+        <v>-9.4572331000000176E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.7058774382476733</v>
+        <v>-3.4873638750133606</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.2274384074000002</v>
+        <v>3.2273146437000002</v>
       </c>
       <c r="C345" s="5">
-        <v>3.5695356100000186E-2</v>
+        <v>3.4891285100000058E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>14.27743826498391</v>
+        <v>13.933107999077432</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.1951474578000001</v>
+        <v>3.1925041745999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.2290949600000118E-2</v>
+        <v>-3.4810469100000407E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-11.367027291934761</v>
+        <v>-12.202533651079362</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.1603063604999999</v>
+        <v>3.1605358151999998</v>
       </c>
       <c r="C347" s="5">
-        <v>-3.4841097300000179E-2</v>
+        <v>-3.1968359399999979E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-12.328315299647342</v>
+        <v>-11.376089860268001</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.2759681738999999</v>
+        <v>3.2751651413</v>
       </c>
       <c r="C348" s="5">
-        <v>0.11566181340000004</v>
+        <v>0.11462932610000021</v>
       </c>
       <c r="D348" s="5">
-        <v>53.930919806967538</v>
+        <v>53.345078640128449</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3.3768538848</v>
+        <v>3.3754096875999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.10088571090000009</v>
+        <v>0.1002445462999999</v>
       </c>
       <c r="D349" s="5">
-        <v>43.903429533442818</v>
+        <v>43.588438971126166</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.4142701001</v>
+        <v>3.4117175099999999</v>
       </c>
       <c r="C350" s="5">
-        <v>3.7416215299999944E-2</v>
+        <v>3.6307822399999967E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>14.137213699840956</v>
+        <v>13.69958069152899</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.4104269295999998</v>
+        <v>3.4093640702000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-3.8431705000001593E-3</v>
+        <v>-2.3534397999998014E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-1.3424128892531861</v>
+        <v>-0.82463970812453047</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3.4144699647999999</v>
+        <v>3.4150368122999999</v>
       </c>
       <c r="C352" s="5">
-        <v>4.0430352000000447E-3</v>
+        <v>5.6727420999997946E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>1.4319032184092473</v>
+        <v>2.0150188349320253</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.4093012106999998</v>
+        <v>3.4082386673</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.1687541000000614E-3</v>
+        <v>-6.7981449999998667E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.8014871832480739</v>
+        <v>-2.3627997083956243</v>
       </c>
       <c r="E353" s="5">
-        <v>6.5877456460689432</v>
+        <v>6.5575164870209202</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3.3359549801999999</v>
+        <v>3.3465956919000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-7.3346230499999887E-2</v>
+        <v>-6.1642975399999855E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-22.970389786696575</v>
+        <v>-19.669775633372279</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.2998591181000001</v>
+        <v>3.2986496658000002</v>
       </c>
       <c r="C355" s="5">
-        <v>-3.609586209999982E-2</v>
+        <v>-4.7946026099999983E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-12.238787868254219</v>
+        <v>-15.900124775617341</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.3809284008999998</v>
+        <v>3.3817939430999999</v>
       </c>
       <c r="C356" s="5">
-        <v>8.1069282799999698E-2</v>
+        <v>8.3144277299999736E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>33.809484694685096</v>
+        <v>34.812878063394528</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.3287979174000002</v>
+        <v>3.3283118495999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-5.2130483499999603E-2</v>
+        <v>-5.3482093499999994E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-17.011581373495911</v>
+        <v>-17.410957577648823</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.3991755826999999</v>
+        <v>3.3967445153</v>
       </c>
       <c r="C358" s="5">
-        <v>7.037766529999967E-2</v>
+        <v>6.8432665700000062E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>28.538731046843967</v>
+        <v>27.66341556426768</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.3580847981000002</v>
+        <v>3.3582753308000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-4.1090784599999708E-2</v>
+        <v>-3.8469184499999809E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-13.579510193298749</v>
+        <v>-12.774996229640267</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.3622815654</v>
+        <v>3.3610753145999999</v>
       </c>
       <c r="C360" s="5">
-        <v>4.1967672999998484E-3</v>
+        <v>2.7999837999996835E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>1.5100517377539591</v>
+        <v>1.0051085332299037</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.2729512641</v>
+        <v>3.2707654913000002</v>
       </c>
       <c r="C361" s="5">
-        <v>-8.933030129999997E-2</v>
+        <v>-9.0309823299999703E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-27.612178261133312</v>
+        <v>-27.880292979043698</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.2158054567000001</v>
+        <v>3.2114105140999998</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.714580739999997E-2</v>
+        <v>-5.9354977200000381E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-19.052628372744884</v>
+        <v>-19.729306564520279</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.2160789722000001</v>
+        <v>3.2145879065999998</v>
       </c>
       <c r="C363" s="5">
-        <v>2.7351549999998781E-4</v>
+        <v>3.1773925000000425E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>0.10211195506946158</v>
+        <v>1.1937708415631132</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.2242506541</v>
+        <v>3.22585013</v>
       </c>
       <c r="C364" s="5">
-        <v>8.1716818999999496E-3</v>
+        <v>1.126222340000016E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>3.0920333139927259</v>
+        <v>4.2861322601053686</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.2129635767</v>
+        <v>3.2114369516000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.1287077400000012E-2</v>
+        <v>-1.4413178399999893E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.1208737172004017</v>
+        <v>-5.2318150764372184</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.7588820073685376</v>
+        <v>-5.7742938482622685</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.4302722229999998</v>
+        <v>3.4443243679000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.2173086462999998</v>
+        <v>0.23288741630000009</v>
       </c>
       <c r="D366" s="5">
-        <v>119.31756322996519</v>
+        <v>131.66249461702398</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.3045712047000002</v>
+        <v>3.3027330627999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.12570101829999958</v>
+        <v>-0.1415913051000004</v>
       </c>
       <c r="D367" s="5">
-        <v>-36.10919924286533</v>
+        <v>-39.572704367594078</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.1729095978999999</v>
+        <v>3.1751848052999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.13166160680000027</v>
+        <v>-0.12754825749999998</v>
       </c>
       <c r="D368" s="5">
-        <v>-38.608109013936399</v>
+        <v>-37.662927569766381</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.0299818797000002</v>
+        <v>3.0292553147999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.14292771819999972</v>
+        <v>-0.14592949049999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-42.484090141847005</v>
+        <v>-43.140576631860696</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.001987261</v>
+        <v>3.0001515580999998</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.7994618700000196E-2</v>
+        <v>-2.9103756700000094E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.540644656973086</v>
+        <v>-10.938954096425801</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2.8644716823</v>
+        <v>2.8641878431999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.13751557869999997</v>
+        <v>-0.13596371489999992</v>
       </c>
       <c r="D371" s="5">
-        <v>-43.032355942132725</v>
+        <v>-42.680864504673053</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2.7589139946999999</v>
+        <v>2.7574851297</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.10555768760000017</v>
+        <v>-0.10670271349999982</v>
       </c>
       <c r="D372" s="5">
-        <v>-36.27298930713112</v>
+        <v>-36.592565144610248</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2.7737341124000001</v>
+        <v>2.7710766729</v>
       </c>
       <c r="C373" s="5">
-        <v>1.4820117700000246E-2</v>
+        <v>1.35915432E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>6.6399630630276985</v>
+        <v>6.0777648275766039</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2.8142000679999999</v>
+        <v>2.8085164639000002</v>
       </c>
       <c r="C374" s="5">
-        <v>4.046595559999977E-2</v>
+        <v>3.7439791000000167E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>18.982118787090929</v>
+        <v>17.473844007426266</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2.8157748660999999</v>
+        <v>2.8140529913000001</v>
       </c>
       <c r="C375" s="5">
-        <v>1.5747981000000522E-3</v>
+        <v>5.5365273999998799E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>0.67357854052882971</v>
+        <v>2.3914202179205812</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2.8311166689</v>
+        <v>2.8335048657000002</v>
       </c>
       <c r="C376" s="5">
-        <v>1.5341802800000082E-2</v>
+        <v>1.9451874400000069E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>6.7377551785618328</v>
+        <v>8.6176235812556392</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2.8143575706999999</v>
+        <v>2.8125576852999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-1.67590982000001E-2</v>
+        <v>-2.094718040000032E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-6.8767562523788577</v>
+        <v>-8.5192514479838444</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.406178796754485</v>
+        <v>-12.420585311546317</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2.8176451165</v>
+        <v>2.8317174326000001</v>
       </c>
       <c r="C378" s="5">
-        <v>3.2875458000001245E-3</v>
+        <v>1.9159747300000252E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>1.4108014865589213</v>
+        <v>8.4880018620075113</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2.8047584409000001</v>
+        <v>2.8026993445000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.2886675599999897E-2</v>
+        <v>-2.901808809999995E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.3523026741604252</v>
+        <v>-11.627087066806595</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2.8795765582000001</v>
+        <v>2.8825459329999998</v>
       </c>
       <c r="C380" s="5">
-        <v>7.4818117299999987E-2</v>
+        <v>7.9846588499999704E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>37.15068747251928</v>
+        <v>40.086632000991784</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2.8256792932999999</v>
+        <v>2.8250463747999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-5.3897264900000241E-2</v>
+        <v>-5.7499558199999967E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-20.286683970747397</v>
+        <v>-21.477857746817897</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2.8032890545</v>
+        <v>2.8027893492999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.2390238799999906E-2</v>
+        <v>-2.2257025500000083E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-9.1049680634092915</v>
+        <v>-9.0550633196348151</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2.8634651137999998</v>
+        <v>2.8640472671000001</v>
       </c>
       <c r="C383" s="5">
-        <v>6.0176059299999807E-2</v>
+        <v>6.1257917800000339E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>29.029252348614754</v>
+        <v>29.621389172991041</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2.9553172908000001</v>
+        <v>2.9506071125000002</v>
       </c>
       <c r="C384" s="5">
-        <v>9.1852177000000257E-2</v>
+        <v>8.6559845400000057E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>46.065153803763835</v>
+        <v>42.946802739722287</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2.9718507335000002</v>
+        <v>2.9670922242</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6533442700000123E-2</v>
+        <v>1.6485111699999777E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.923836256454341</v>
+        <v>6.9143316925048159</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.0103706520000002</v>
+        <v>3.0035365771000002</v>
       </c>
       <c r="C386" s="5">
-        <v>3.8519918500000028E-2</v>
+        <v>3.6444352900000254E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>16.712063579189508</v>
+        <v>15.777070611448396</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2.8123010077999999</v>
+        <v>2.8111964698</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.19806964420000028</v>
+        <v>-0.19234010730000017</v>
       </c>
       <c r="D387" s="5">
-        <v>-55.812241381909324</v>
+        <v>-54.804074565423491</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2.8351428474000002</v>
+        <v>2.8394681225</v>
       </c>
       <c r="C388" s="5">
-        <v>2.2841839600000302E-2</v>
+        <v>2.8271652699999983E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>10.193941186523258</v>
+        <v>12.758576231704822</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2.9142535119000001</v>
+        <v>2.9098469734000001</v>
       </c>
       <c r="C389" s="5">
-        <v>7.9110664499999928E-2</v>
+        <v>7.0378850900000067E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>39.132502258558333</v>
+        <v>34.152211254358299</v>
       </c>
       <c r="E389" s="5">
-        <v>3.5495113428374303</v>
+        <v>3.4591037406446201</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.0168855888000001</v>
+        <v>3.0347096418000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.10263207689999998</v>
+        <v>0.12486266840000004</v>
       </c>
       <c r="D390" s="5">
-        <v>51.487969210352638</v>
+        <v>65.563244880519306</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.0119396365000002</v>
+        <v>3.0102672947000002</v>
       </c>
       <c r="C391" s="5">
-        <v>-4.945952299999945E-3</v>
+        <v>-2.4442347099999928E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-1.9496655750422476</v>
+        <v>-9.2482542104669783</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2.9845543631</v>
+        <v>2.9905019089999998</v>
       </c>
       <c r="C392" s="5">
-        <v>-2.7385273400000187E-2</v>
+        <v>-1.9765385700000415E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-10.38127482762221</v>
+        <v>-7.6007841865077808</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.0222491868999999</v>
+        <v>3.0192024771999999</v>
       </c>
       <c r="C393" s="5">
-        <v>3.7694823799999888E-2</v>
+        <v>2.8700568200000109E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>16.254375150738465</v>
+        <v>12.144469807424363</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.1035599302999999</v>
+        <v>3.1031675858000001</v>
       </c>
       <c r="C394" s="5">
-        <v>8.1310743399999996E-2</v>
+        <v>8.3965108600000171E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>37.517636742227033</v>
+        <v>38.981147266253657</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.1592622961000001</v>
+        <v>3.1599123792000001</v>
       </c>
       <c r="C395" s="5">
-        <v>5.5702365800000209E-2</v>
+        <v>5.6744793400000049E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>23.795990902137532</v>
+        <v>24.290438800855284</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.1557589901999998</v>
+        <v>3.1480902243000002</v>
       </c>
       <c r="C396" s="5">
-        <v>-3.5033059000002531E-3</v>
+        <v>-1.1822154899999937E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>-1.322594150451617</v>
+        <v>-4.3983108961854427</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.1712770867</v>
+        <v>3.1654934157999999</v>
       </c>
       <c r="C397" s="5">
-        <v>1.5518096500000134E-2</v>
+        <v>1.7403191499999693E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>6.0631054043857935</v>
+        <v>6.8392732955874891</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.3033411533999999</v>
+        <v>3.2955138058000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.13206406669999993</v>
+        <v>0.13002039000000032</v>
       </c>
       <c r="D398" s="5">
-        <v>63.166447684540294</v>
+        <v>62.099117299770711</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.2096970421000002</v>
+        <v>3.2093999378000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.3644111299999722E-2</v>
+        <v>-8.6113867999999982E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-29.18465592916133</v>
+        <v>-27.220602823233563</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.1382248641000001</v>
+        <v>3.1451452512000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-7.1472178000000053E-2</v>
+        <v>-6.4254686599999999E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-23.679676298078977</v>
+        <v>-21.548291291383535</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.2166200121999999</v>
+        <v>3.2085309969</v>
       </c>
       <c r="C401" s="5">
-        <v>7.8395148099999812E-2</v>
+        <v>6.3385745699999774E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>34.458544915247735</v>
+        <v>27.053427594987369</v>
       </c>
       <c r="E401" s="5">
-        <v>10.375435735611971</v>
+        <v>10.264595569127245</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.1162639683000002</v>
+        <v>3.1383797834</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.10035604389999975</v>
+        <v>-7.0151213499999976E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-31.638160025596896</v>
+        <v>-23.300753215766633</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.1156137775000001</v>
+        <v>3.1139353585</v>
       </c>
       <c r="C403" s="5">
-        <v>-6.5019080000006113E-4</v>
+        <v>-2.4444424899999984E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.25008607853044262</v>
+        <v>-8.9564581706241491</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.1967427216000002</v>
+        <v>3.2041783498999998</v>
       </c>
       <c r="C404" s="5">
-        <v>8.1128944100000044E-2</v>
+        <v>9.0242991399999806E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>36.134698108001317</v>
+        <v>40.891588233124175</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.115431488</v>
+        <v>3.1097159873</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.1311233600000143E-2</v>
+        <v>-9.446236259999985E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-26.59489907610152</v>
+        <v>-30.168955656119621</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.1011765673</v>
+        <v>3.1012326864999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.4254920700000007E-2</v>
+        <v>-8.4833008000000376E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-5.3546101575046023</v>
+        <v>-3.2249251615314112</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.0581095808000001</v>
+        <v>3.0601032896000002</v>
       </c>
       <c r="C407" s="5">
-        <v>-4.306698649999996E-2</v>
+        <v>-4.1129396899999726E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-15.44902979851871</v>
+        <v>-14.803687799608067</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.0674294903999999</v>
+        <v>3.0568920138000002</v>
       </c>
       <c r="C408" s="5">
-        <v>9.3199095999998427E-3</v>
+        <v>-3.2112758000000241E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>3.7190529524480542</v>
+        <v>-1.2520384988485067</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.0751204128</v>
+        <v>3.0685171064999999</v>
       </c>
       <c r="C409" s="5">
-        <v>7.6909224000001331E-3</v>
+        <v>1.1625092699999673E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>3.0505824684898819</v>
+        <v>4.6601654636507561</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3.0951437251999998</v>
+        <v>3.0890949463999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0023312399999771E-2</v>
+        <v>2.0577839900000061E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>8.0996613169768139</v>
+        <v>8.3508939304708818</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3.1035133289000001</v>
+        <v>3.1046177012</v>
       </c>
       <c r="C411" s="5">
-        <v>8.3696037000002832E-3</v>
+        <v>1.5522754800000094E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>3.2936281003326906</v>
+        <v>6.1994990278926299</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3.1346085405999999</v>
+        <v>3.1432159998999998</v>
       </c>
       <c r="C412" s="5">
-        <v>3.1095211699999847E-2</v>
+        <v>3.8598298699999756E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>12.708422533659514</v>
+        <v>15.982687057736511</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3.1113409793</v>
+        <v>3.1005767442000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.3267561299999961E-2</v>
+        <v>-4.2639255699999712E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-8.5525586770871413</v>
+        <v>-15.117315605350623</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.2729707736909419</v>
+        <v>-3.3646005852616789</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3.1218873422</v>
+        <v>3.1454348913999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.0546362899999995E-2</v>
+        <v>4.4858147199999809E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>4.14427796631891</v>
+        <v>18.811526629026343</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3.1227029668999999</v>
+        <v>3.1217123855</v>
       </c>
       <c r="C415" s="5">
-        <v>8.1562469999996168E-4</v>
+        <v>-2.3722505899999913E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.3139630465476495</v>
+        <v>-8.6841323743113037</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3.1023708075999998</v>
+        <v>3.1116384669000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.0332159300000097E-2</v>
+        <v>-1.0073918599999843E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-7.5394757705836817</v>
+        <v>-3.804461326509756</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3.2095608725</v>
+        <v>3.2001358604000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10719006490000016</v>
+        <v>8.8497393499999966E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>50.322136969762511</v>
+        <v>40.007537582628515</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3.1963757393000001</v>
+        <v>3.1958864722999998</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.3185133199999921E-2</v>
+        <v>-4.2493881000003064E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-4.8198236502758558</v>
+        <v>-1.581866736848514</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3.2572165879999999</v>
+        <v>3.2596108119</v>
       </c>
       <c r="C419" s="5">
-        <v>6.0840848699999839E-2</v>
+        <v>6.3724339600000235E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>25.390821030058895</v>
+        <v>26.733921861044287</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3.1730282367</v>
+        <v>3.2601031254000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-8.4188351299999908E-2</v>
+        <v>4.9231350000011886E-4</v>
       </c>
       <c r="D420" s="5">
-        <v>-26.965579363131763</v>
+        <v>0.18139196143869274</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.1774646255999999</v>
+        <v>3.2699322951999998</v>
       </c>
       <c r="C421" s="5">
-        <v>4.4363888999998657E-3</v>
+        <v>9.8291697999997041E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>1.6907496308513625</v>
+        <v>3.6785869032177398</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3.1913638781000002</v>
+        <v>3.2864748302</v>
       </c>
       <c r="C422" s="5">
-        <v>1.3899252500000348E-2</v>
+        <v>1.6542535000000136E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>5.3773346906260899</v>
+        <v>6.2425778067175086</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3.2012369385000001</v>
+        <v>3.3033585289</v>
       </c>
       <c r="C423" s="5">
-        <v>9.8730603999999111E-3</v>
+        <v>1.688369870000006E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>3.7762403069372619</v>
+        <v>6.3419991727927227</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.2303076834</v>
+        <v>3.3407054193999999</v>
       </c>
       <c r="C424" s="5">
-        <v>2.9070744899999834E-2</v>
+        <v>3.7346890499999841E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>11.458411891720143</v>
+        <v>14.443104970690523</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3.2101842462999999</v>
+        <v>3.3982863020999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.0123437100000086E-2</v>
+        <v>5.7580882699999947E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-7.2246022173618973</v>
+        <v>22.761277713871465</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1768702838297802</v>
+        <v>9.6017477540880414</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3.2255908615000002</v>
+        <v>3.3502125561999998</v>
       </c>
       <c r="C426" s="5">
-        <v>1.5406615200000306E-2</v>
+        <v>-4.807374590000002E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>5.9136293855274857</v>
+        <v>-15.715296275139378</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3.2244590500000001</v>
+        <v>3.4252772858</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.1318115000000795E-3</v>
+        <v>7.5064729600000213E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.42025037454221925</v>
+        <v>30.460930434267407</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3.2091760952000001</v>
+        <v>3.4198231527999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.528295479999997E-2</v>
+        <v>-5.4541330000001942E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-5.5416854339132122</v>
+        <v>-1.894136756847542</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3.2031906502999998</v>
+        <v>3.4916840361000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-5.9854449000003029E-3</v>
+        <v>7.1860883300000289E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.2153072606557633</v>
+        <v>28.343970042649815</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3.1917684152999999</v>
+        <v>3.5905332168999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-1.1422234999999947E-2</v>
+        <v>9.8849180799999825E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-4.1961382203576703</v>
+        <v>39.79387332198403</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3.1585011123000002</v>
+        <v>3.4593518321999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.3267302999999693E-2</v>
+        <v>-0.13118138470000007</v>
       </c>
       <c r="D431" s="5">
-        <v>-11.814752783536587</v>
+        <v>-36.022182279403459</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3.1621079860000001</v>
+        <v>3.4632704840000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.6068736999999018E-3</v>
+        <v>3.9186518000002835E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>1.3789885597621954</v>
+        <v>1.3678256083747842</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3.1463234977000001</v>
+        <v>3.4718043041</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.578448830000001E-2</v>
+        <v>8.5338200999998115E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.828362815136634</v>
+        <v>2.9973159980393849</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3.034613469</v>
+        <v>3.4878378310000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.11171002870000013</v>
+        <v>1.6033526900000261E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-35.19625741705412</v>
+        <v>5.6848075238180584</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3.0603307584000001</v>
+        <v>3.5196209986000002</v>
       </c>
       <c r="C435" s="5">
-        <v>2.5717289400000176E-2</v>
+        <v>3.1783167599999995E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>10.657240047054216</v>
+        <v>11.500135126779053</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3.0542632661</v>
+        <v>3.5135771645</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.0674923000001435E-3</v>
+        <v>-6.0438341000002005E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.3533789439890151</v>
+        <v>-2.0412692848128189</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3.0597509481</v>
+        <v>3.5207177685</v>
       </c>
       <c r="C437" s="5">
-        <v>5.4876820000000492E-3</v>
+        <v>7.1406039999999393E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>2.1775087202634547</v>
+        <v>2.4661915428767944</v>
       </c>
       <c r="E437" s="5">
-        <v>-4.6861266101279604</v>
+        <v>3.6027413677400366</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>3.5236682360999998</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.9504675999998398E-3</v>
+      </c>
+      <c r="D438" s="5">
+        <v>1.010284282690832</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>