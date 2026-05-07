--- v3 (2026-04-17)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{29EFB2B5-87AE-4C36-BAF9-B9E0EFD62B47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{609B2EEF-CA83-4F9C-9141-0D7CF0829BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2A7969F9-3ED0-44D0-86C1-786E0BEECD35}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE941576-76FB-4578-B766-EE89D000C003}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE5843AC-705A-4C14-ACA1-556BD004E4B6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A4A4252-2CB5-409C-A3C1-49D6E88EE531}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.0412692848128189</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.5207177685</v>
       </c>
       <c r="C437" s="5">
         <v>7.1406039999999393E-3</v>
       </c>
       <c r="D437" s="5">
         <v>2.4661915428767944</v>
       </c>
       <c r="E437" s="5">
         <v>3.6027413677400366</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3.5236682360999998</v>
+        <v>3.5239241168</v>
       </c>
       <c r="C438" s="5">
-        <v>2.9504675999998398E-3</v>
+        <v>3.2063482999999948E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>1.010284282690832</v>
+        <v>1.0983410669506588</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>3.525187598</v>
+      </c>
+      <c r="C439" s="5">
+        <v>1.2634812000000828E-3</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.43110204820886455</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>3.5066600887999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-1.8527509200000125E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-6.1277467326223967</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>