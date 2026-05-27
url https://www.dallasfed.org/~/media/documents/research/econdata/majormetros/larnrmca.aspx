--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{609B2EEF-CA83-4F9C-9141-0D7CF0829BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D4448D76-09DB-45F1-AA54-C1944CB2D108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DE941576-76FB-4578-B766-EE89D000C003}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9E140264-6A56-44F2-9171-9EFF4F34F1FB}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A4A4252-2CB5-409C-A3C1-49D6E88EE531}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D33797F8-88F8-42B5-9F41-9ED4E3909C6C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.9722824806000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.9833160459000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.1033565299999992E-2</v>
       </c>
       <c r="D7" s="5">
         <v>4.5466661133020114</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.0849649085999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.10164886269999984</v>
       </c>
       <c r="D8" s="5">
         <v>49.489803750929617</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.0632076688000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.1757239799999883E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-8.1425156275874873</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.0396294340000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.3578234799999986E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-8.8555122433135125</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.1116567674</v>
       </c>
       <c r="C11" s="5">
         <v>7.2027333399999893E-2</v>
       </c>
       <c r="D11" s="5">
         <v>32.450174664113995</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.0759711968999999</v>
       </c>
       <c r="C12" s="5">
         <v>-3.5685570500000097E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.926311395932967</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.1992067604000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.1232355635000002</v>
       </c>
       <c r="D13" s="5">
         <v>60.221403889761113</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.1075847866999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.1621973700000137E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-29.438446485513314</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.0503729281999998</v>
       </c>
       <c r="C15" s="5">
         <v>-5.7211858500000101E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-19.987209799426697</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.1241673978</v>
       </c>
       <c r="C16" s="5">
         <v>7.3794469600000134E-2</v>
       </c>
       <c r="D16" s="5">
         <v>33.22210657022471</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.1865230725</v>
       </c>
       <c r="C17" s="5">
         <v>6.235567470000003E-2</v>
       </c>
       <c r="D17" s="5">
         <v>26.763218316844494</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.1694673014000001</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7055771099999895E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-6.2372149751496302</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.2854185501000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.11595124870000006</v>
       </c>
       <c r="D19" s="5">
         <v>53.905149668393967</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.2928730170999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.4544669999996316E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.7569821896612279</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.3647093078000001</v>
       </c>
       <c r="C21" s="5">
         <v>7.1836290700000305E-2</v>
       </c>
       <c r="D21" s="5">
         <v>29.559956729364401</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4423780213000001</v>
       </c>
       <c r="C22" s="5">
         <v>7.7668713500000042E-2</v>
       </c>
       <c r="D22" s="5">
         <v>31.501930384821364</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5230271466</v>
       </c>
       <c r="C23" s="5">
         <v>8.0649125299999902E-2</v>
       </c>
       <c r="D23" s="5">
         <v>32.035025294553598</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.4716665128000002</v>
       </c>
       <c r="C24" s="5">
         <v>-5.1360633799999889E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-16.157517651056452</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.4906324131000002</v>
       </c>
       <c r="C25" s="5">
         <v>1.8965900300000005E-2</v>
       </c>
       <c r="D25" s="5">
         <v>6.7562725018211811</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5121880764000002</v>
       </c>
       <c r="C26" s="5">
         <v>2.1555663300000028E-2</v>
       </c>
       <c r="D26" s="5">
         <v>7.6672857180198006</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.5353703367999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.3182260399999599E-2</v>
       </c>
       <c r="D27" s="5">
         <v>8.2145840056814912</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5191360585</v>
       </c>
       <c r="C28" s="5">
         <v>-1.6234278299999794E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-5.373291816119119</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5897069859999999</v>
       </c>
       <c r="C29" s="5">
         <v>7.0570927499999936E-2</v>
       </c>
       <c r="D29" s="5">
         <v>26.903998505025541</v>
       </c>
       <c r="E29" s="5">
         <v>12.652785005058199</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6584784773000001</v>
       </c>
       <c r="C30" s="5">
         <v>6.8771491300000154E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.573514838207203</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.5930926161999999</v>
       </c>
       <c r="C31" s="5">
         <v>-6.538586110000022E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-19.459394856623181</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6039217859999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.0829169800000038E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.6772201506135804</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5585316745000002</v>
       </c>
       <c r="C33" s="5">
         <v>-4.5390111499999719E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-14.109378699552998</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.6367857509000001</v>
       </c>
       <c r="C34" s="5">
         <v>7.8254076399999928E-2</v>
       </c>
       <c r="D34" s="5">
         <v>29.826267562621279</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.6360711666999999</v>
       </c>
       <c r="C35" s="5">
         <v>-7.1458420000025669E-4</v>
       </c>
       <c r="D35" s="5">
         <v>-0.2355307731649714</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.7701002721000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13402910540000024</v>
       </c>
       <c r="D36" s="5">
         <v>54.399651531706454</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.6855834049</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4516867200000068E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-23.82015034149132</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.8224180708</v>
       </c>
       <c r="C38" s="5">
         <v>0.13683466589999993</v>
       </c>
       <c r="D38" s="5">
         <v>54.875706994567189</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.8152388288000001</v>
       </c>
       <c r="C39" s="5">
         <v>-7.1792419999998636E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-2.2306954929636968</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.9179378120999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.10269898329999982</v>
       </c>
       <c r="D40" s="5">
         <v>37.54021764396407</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.8982491101000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9688701999999836E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.8664144839186694</v>
       </c>
       <c r="E41" s="5">
         <v>8.5951896715616769</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.9414200660000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.3170955899999974E-2</v>
       </c>
       <c r="D42" s="5">
         <v>14.129422115726364</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.1053273992000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16390733320000006</v>
       </c>
       <c r="D43" s="5">
         <v>63.057542908065777</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.0070636034999998</v>
       </c>
       <c r="C44" s="5">
         <v>-9.8263795700000323E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-25.227610657156252</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.1579566479999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.15089304450000007</v>
       </c>
       <c r="D45" s="5">
         <v>55.827696788806705</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.1387565470999998</v>
       </c>
       <c r="C46" s="5">
         <v>-1.9200100900000017E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4026248563143202</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.16217112</v>
       </c>
       <c r="C47" s="5">
         <v>2.3414572900000152E-2</v>
       </c>
       <c r="D47" s="5">
         <v>7.0041467428315407</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.1629180361999998</v>
       </c>
       <c r="C48" s="5">
         <v>7.4691619999978087E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.21555687787537803</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.3734250368999996</v>
       </c>
       <c r="C49" s="5">
         <v>0.21050700069999984</v>
       </c>
       <c r="D49" s="5">
         <v>80.75316921752372</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.4317480355000001</v>
       </c>
       <c r="C50" s="5">
         <v>5.8322998600000453E-2</v>
       </c>
       <c r="D50" s="5">
         <v>17.230465090402426</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6894770572000004</v>
       </c>
       <c r="C51" s="5">
         <v>0.25772902170000034</v>
       </c>
       <c r="D51" s="5">
         <v>97.057176236520476</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.7147032926000003</v>
       </c>
       <c r="C52" s="5">
         <v>2.5226235399999908E-2</v>
       </c>
       <c r="D52" s="5">
         <v>6.6496453478023687</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>5.0066484901999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.2919451975999996</v>
       </c>
       <c r="D53" s="5">
         <v>105.64247115455015</v>
       </c>
       <c r="E53" s="5">
         <v>28.433261928496066</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.5265280302999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.48012045990000018</v>
       </c>
       <c r="D54" s="5">
         <v>-70.172465711720648</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.6108591481000003</v>
       </c>
       <c r="C55" s="5">
         <v>8.4331117800000577E-2</v>
       </c>
       <c r="D55" s="5">
         <v>24.795722321112645</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7080559843999996</v>
       </c>
       <c r="C56" s="5">
         <v>9.7196836299999312E-2</v>
       </c>
       <c r="D56" s="5">
         <v>28.444985467164162</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.7489630699000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.0907085500000662E-2</v>
       </c>
       <c r="D57" s="5">
         <v>10.939469833082338</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.8397592751999996</v>
       </c>
       <c r="C58" s="5">
         <v>9.0796205299999322E-2</v>
       </c>
       <c r="D58" s="5">
         <v>25.516153550658615</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.7889021343999998</v>
       </c>
       <c r="C59" s="5">
         <v>-5.0857140799999812E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-11.905983078622084</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>4.9714218080999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.18251967369999988</v>
       </c>
       <c r="D60" s="5">
         <v>56.651953149522647</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>4.9652448828000004</v>
       </c>
       <c r="C61" s="5">
         <v>-6.1769252999992474E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-1.4808371756731331</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>5.0505953162999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.535043349999949E-2</v>
       </c>
       <c r="D62" s="5">
         <v>22.69384873842575</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>4.487213949</v>
       </c>
       <c r="C63" s="5">
         <v>-0.56338136729999988</v>
       </c>
       <c r="D63" s="5">
         <v>-75.811414922926048</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>4.5289777470999999</v>
       </c>
       <c r="C64" s="5">
         <v>4.176379809999986E-2</v>
       </c>
       <c r="D64" s="5">
         <v>11.758590800388834</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>4.6023526322999997</v>
       </c>
       <c r="C65" s="5">
         <v>7.3374885199999795E-2</v>
       </c>
       <c r="D65" s="5">
         <v>21.270858881062416</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0751796075032587</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.7200280737</v>
       </c>
       <c r="C66" s="5">
         <v>0.1176754414000003</v>
       </c>
       <c r="D66" s="5">
         <v>35.38678825702226</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>4.6070605597999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.11296751390000015</v>
       </c>
       <c r="D67" s="5">
         <v>-25.225748856320884</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>4.7712701534999997</v>
       </c>
       <c r="C68" s="5">
         <v>0.16420959369999988</v>
       </c>
       <c r="D68" s="5">
         <v>52.237286911526425</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.8505283758999997</v>
       </c>
       <c r="C69" s="5">
         <v>7.9258222400000022E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.85981270148114</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.8480261598999999</v>
       </c>
       <c r="C70" s="5">
         <v>-2.5022159999998905E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.61728419858778638</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.9149881961000004</v>
       </c>
       <c r="C71" s="5">
         <v>6.6962036200000519E-2</v>
       </c>
       <c r="D71" s="5">
         <v>17.893617662697704</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>4.7834781041000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.13151009200000008</v>
       </c>
       <c r="D72" s="5">
         <v>-27.780290958477714</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>4.7569497995000001</v>
       </c>
       <c r="C73" s="5">
         <v>-2.6528304600000219E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.4556987645902897</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>4.8453286346000004</v>
       </c>
       <c r="C74" s="5">
         <v>8.837883510000033E-2</v>
       </c>
       <c r="D74" s="5">
         <v>24.719982585881063</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>4.9834086786</v>
       </c>
       <c r="C75" s="5">
         <v>0.13808004399999962</v>
       </c>
       <c r="D75" s="5">
         <v>40.100339958690022</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>5.0413087038000004</v>
       </c>
       <c r="C76" s="5">
         <v>5.7900025200000371E-2</v>
       </c>
       <c r="D76" s="5">
         <v>14.868633940601628</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>5.0866073263000002</v>
       </c>
       <c r="C77" s="5">
         <v>4.529862249999983E-2</v>
       </c>
       <c r="D77" s="5">
         <v>11.331751831632641</v>
       </c>
       <c r="E77" s="5">
         <v>10.52189461975226</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>5.2152993594000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1286920331000001</v>
       </c>
       <c r="D78" s="5">
         <v>34.962264201156621</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>5.2933455864000001</v>
       </c>
       <c r="C79" s="5">
         <v>7.8046226999999746E-2</v>
       </c>
       <c r="D79" s="5">
         <v>19.512155456229287</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>5.4401959371000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.1468503507000003</v>
       </c>
       <c r="D80" s="5">
         <v>38.870985367698751</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>5.2729086484999996</v>
       </c>
       <c r="C81" s="5">
         <v>-0.16728728860000075</v>
       </c>
       <c r="D81" s="5">
         <v>-31.25700219265244</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>5.1577523801999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.11515626829999981</v>
       </c>
       <c r="D82" s="5">
         <v>-23.2774746668732</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>5.2267777783999998</v>
       </c>
       <c r="C83" s="5">
         <v>6.9025398199999977E-2</v>
       </c>
       <c r="D83" s="5">
         <v>17.295830498164012</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>5.2960592360999996</v>
       </c>
       <c r="C84" s="5">
         <v>6.9281457699999827E-2</v>
       </c>
       <c r="D84" s="5">
         <v>17.11852003461145</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>5.3588958215</v>
       </c>
       <c r="C85" s="5">
         <v>6.2836585400000367E-2</v>
       </c>
       <c r="D85" s="5">
         <v>15.204584936632148</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>5.3430639795000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5831841999999874E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4881316031431742</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>5.1870329427000001</v>
       </c>
       <c r="C87" s="5">
         <v>-0.15603103679999997</v>
       </c>
       <c r="D87" s="5">
         <v>-29.92815071179924</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>5.2512894527</v>
       </c>
       <c r="C88" s="5">
         <v>6.4256509999999878E-2</v>
       </c>
       <c r="D88" s="5">
         <v>15.921345775697304</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>5.2567932040000001</v>
       </c>
       <c r="C89" s="5">
         <v>5.503751300000026E-3</v>
       </c>
       <c r="D89" s="5">
         <v>1.2649666434034978</v>
       </c>
       <c r="E89" s="5">
         <v>3.3457640187805282</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>5.1253812585</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13141194550000002</v>
       </c>
       <c r="D90" s="5">
         <v>-26.198803049234286</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>5.1733809623999996</v>
       </c>
       <c r="C91" s="5">
         <v>4.7999703899999524E-2</v>
       </c>
       <c r="D91" s="5">
         <v>11.835429182734835</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>5.2033571452</v>
       </c>
       <c r="C92" s="5">
         <v>2.9976182800000473E-2</v>
       </c>
       <c r="D92" s="5">
         <v>7.1790991598683629</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>5.6260911689000004</v>
       </c>
       <c r="C93" s="5">
         <v>0.42273402370000035</v>
       </c>
       <c r="D93" s="5">
         <v>155.315720483277</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>5.5836508314</v>
       </c>
       <c r="C94" s="5">
         <v>-4.2440337500000425E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-8.6859003830419006</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>5.4430191373000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.14063169409999965</v>
       </c>
       <c r="D95" s="5">
         <v>-26.369235747241916</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>5.3828211257999996</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0198011500000703E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-12.493353013750763</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>5.4555634900000003</v>
       </c>
       <c r="C97" s="5">
         <v>7.2742364200000686E-2</v>
       </c>
       <c r="D97" s="5">
         <v>17.477850957881881</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>5.3989253062999998</v>
       </c>
       <c r="C98" s="5">
         <v>-5.6638183700000511E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-11.770776456631872</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>5.5981140460000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.19918873970000028</v>
       </c>
       <c r="D99" s="5">
         <v>54.458947842349545</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>5.5662777079000003</v>
       </c>
       <c r="C100" s="5">
         <v>-3.183633809999975E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-6.614910652070682</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>5.5332717742000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.3005933700000156E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8880159751331993</v>
       </c>
       <c r="E101" s="5">
         <v>5.2594530442936493</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>5.5444839107000004</v>
       </c>
       <c r="C102" s="5">
         <v>1.1212136500000192E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.458857815162685</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>5.5658170219000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.1333111199999699E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.7161255777214084</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>5.3898589571000004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.17595806479999965</v>
       </c>
       <c r="D104" s="5">
         <v>-31.988600484742889</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>5.0460189554000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.34384000170000029</v>
       </c>
       <c r="D105" s="5">
         <v>-54.662483797027697</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.7801218093999998</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26589714600000036</v>
       </c>
       <c r="D106" s="5">
         <v>-47.77468928306704</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.5120498237</v>
       </c>
       <c r="C107" s="5">
         <v>-0.26807198569999979</v>
       </c>
       <c r="D107" s="5">
         <v>-49.971316364793573</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3685189378000002</v>
       </c>
       <c r="C108" s="5">
         <v>-0.14353088589999974</v>
       </c>
       <c r="D108" s="5">
         <v>-32.154033550592828</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.2608778065999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.1076411312000003</v>
       </c>
       <c r="D109" s="5">
         <v>-25.872682664942349</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.1608387666000004</v>
       </c>
       <c r="C110" s="5">
         <v>-0.10003903999999952</v>
       </c>
       <c r="D110" s="5">
         <v>-24.806259525625595</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.0417343312999998</v>
       </c>
       <c r="C111" s="5">
         <v>-0.11910443530000059</v>
       </c>
       <c r="D111" s="5">
         <v>-29.426360476558543</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.8907233501</v>
       </c>
       <c r="C112" s="5">
         <v>-0.15101098119999978</v>
       </c>
       <c r="D112" s="5">
         <v>-36.678520072382589</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.8460666425999999</v>
       </c>
       <c r="C113" s="5">
         <v>-4.465670750000017E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-12.936234662580004</v>
       </c>
       <c r="E113" s="5">
         <v>-30.491998232708106</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.8885600495000001</v>
       </c>
       <c r="C114" s="5">
         <v>4.2493406900000252E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.094328712367844</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6790844194000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20947563010000003</v>
       </c>
       <c r="D115" s="5">
         <v>-48.546926955998352</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.5875947921</v>
       </c>
       <c r="C116" s="5">
         <v>-9.1489627300000098E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-26.079723810319933</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.5193550321</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8239759999999983E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-20.582474968398746</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5646463610999999</v>
       </c>
       <c r="C118" s="5">
         <v>4.529132899999988E-2</v>
       </c>
       <c r="D118" s="5">
         <v>16.584401176220599</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6860798251000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.12143346400000032</v>
       </c>
       <c r="D119" s="5">
         <v>49.478736462252606</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.5501706309999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13590919410000035</v>
       </c>
       <c r="D120" s="5">
         <v>-36.289077790762256</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.4516043911000001</v>
       </c>
       <c r="C121" s="5">
         <v>-9.8566239899999797E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-28.671772743032065</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.4268530541</v>
       </c>
       <c r="C122" s="5">
         <v>-2.4751337000000095E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-8.2737519064075329</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.4700407744000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.3187720300000176E-2</v>
       </c>
       <c r="D123" s="5">
         <v>16.216863891468481</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.5136747832999999</v>
       </c>
       <c r="C124" s="5">
         <v>4.3634008899999799E-2</v>
       </c>
       <c r="D124" s="5">
         <v>16.17797611787082</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.4636423394999998</v>
       </c>
       <c r="C125" s="5">
         <v>-5.0032443800000159E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-15.810537722505879</v>
       </c>
       <c r="E125" s="5">
         <v>-9.9432573233176118</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.3118426700999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.15179966939999989</v>
       </c>
       <c r="D126" s="5">
         <v>-41.59636336270507</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2936859377999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8156732300000034E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-6.3840477437306031</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2900606469999998</v>
       </c>
       <c r="C128" s="5">
         <v>-3.6252908000000694E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.3128481496595734</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.2072954170000001</v>
       </c>
       <c r="C129" s="5">
         <v>-8.276522999999969E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-26.341864448074194</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.2529012683</v>
       </c>
       <c r="C130" s="5">
         <v>4.5605851299999944E-2</v>
       </c>
       <c r="D130" s="5">
         <v>18.463079356410361</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.2559284241999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.0271558999999115E-3</v>
       </c>
       <c r="D131" s="5">
         <v>1.1224557038957306</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.3355923345999998</v>
       </c>
       <c r="C132" s="5">
         <v>7.9663910399999871E-2</v>
       </c>
       <c r="D132" s="5">
         <v>33.652601327783472</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.4390344368000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.10344210220000027</v>
       </c>
       <c r="D133" s="5">
         <v>44.265568105913601</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.4020607721</v>
       </c>
       <c r="C134" s="5">
         <v>-3.6973664700000075E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-12.165221268613758</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.2923982942999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.10966247780000016</v>
       </c>
       <c r="D135" s="5">
         <v>-32.509350316099251</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.2272388386999999</v>
       </c>
       <c r="C136" s="5">
         <v>-6.5159455599999916E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-21.327151745481988</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.1841079507000001</v>
       </c>
       <c r="C137" s="5">
         <v>-4.3130887999999867E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-14.909689500320178</v>
       </c>
       <c r="E137" s="5">
         <v>-8.0705327340568456</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.3355580728000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.15145012209999997</v>
       </c>
       <c r="D138" s="5">
         <v>74.65003474538257</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.3004169354999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.5141137300000125E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-11.934945370915063</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.3924071562</v>
       </c>
       <c r="C140" s="5">
         <v>9.1990220700000069E-2</v>
       </c>
       <c r="D140" s="5">
         <v>39.081691731507242</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.5003432071999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.10793605099999981</v>
       </c>
       <c r="D141" s="5">
         <v>45.623645187654674</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.4474148233999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.2928383799999867E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-16.709591822092442</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.6442323539000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19681753050000017</v>
       </c>
       <c r="D143" s="5">
         <v>94.692928572972406</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.5213988157</v>
       </c>
       <c r="C144" s="5">
         <v>-0.12283353820000009</v>
       </c>
       <c r="D144" s="5">
         <v>-33.731086261251974</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.5236800663999999</v>
       </c>
       <c r="C145" s="5">
         <v>2.2812506999998483E-3</v>
       </c>
       <c r="D145" s="5">
         <v>0.78016603555099984</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.5815431750000002</v>
       </c>
       <c r="C146" s="5">
         <v>5.7863108600000324E-2</v>
       </c>
       <c r="D146" s="5">
         <v>21.586303480213576</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.5111017661999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0441408800000271E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-21.208618215441888</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.5406993774000002</v>
       </c>
       <c r="C148" s="5">
         <v>2.9597611200000262E-2</v>
       </c>
       <c r="D148" s="5">
         <v>10.5980953299057</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.7072632316999998</v>
       </c>
       <c r="C149" s="5">
         <v>0.16656385429999965</v>
       </c>
       <c r="D149" s="5">
         <v>73.6090783757287</v>
       </c>
       <c r="E149" s="5">
         <v>16.430199261459965</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.6586507258999998</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8612505799999983E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-14.648662686081016</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.8096623254000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.15101159950000032</v>
       </c>
       <c r="D151" s="5">
         <v>62.474938076799582</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.7969982942999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.2664031100000361E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-3.9168954079757734</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.7735649028</v>
       </c>
       <c r="C153" s="5">
         <v>-2.3433391499999789E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.1595871442140746</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.8372188070000002</v>
       </c>
       <c r="C154" s="5">
         <v>6.3653904200000166E-2</v>
       </c>
       <c r="D154" s="5">
         <v>22.229739121003568</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.8282883230000002</v>
       </c>
       <c r="C155" s="5">
         <v>-8.9304839999999608E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.7573261266103932</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.8147289968</v>
       </c>
       <c r="C156" s="5">
         <v>-1.3559326200000221E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-4.168425828082456</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.8113897549</v>
       </c>
       <c r="C157" s="5">
         <v>-3.3392419000000118E-3</v>
       </c>
       <c r="D157" s="5">
         <v>-1.0453834385023231</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.7833565792999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.8033175600000071E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-8.477693610317683</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.7273177894999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.6038789800000099E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-16.395479149548542</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.7492116735000001</v>
       </c>
       <c r="C160" s="5">
         <v>2.1893884000000252E-2</v>
       </c>
       <c r="D160" s="5">
         <v>7.2809132168545121</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.6219563452000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.12725532829999997</v>
       </c>
       <c r="D161" s="5">
         <v>-33.924720090583783</v>
       </c>
       <c r="E161" s="5">
         <v>-2.3010744360033364</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>3.6716340550000002</v>
       </c>
       <c r="C162" s="5">
         <v>4.9677709800000081E-2</v>
       </c>
       <c r="D162" s="5">
         <v>17.75900673309323</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.6036785497000001</v>
       </c>
       <c r="C163" s="5">
         <v>-6.7955505300000052E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-20.082872729528678</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.5961940828999999</v>
       </c>
       <c r="C164" s="5">
         <v>-7.4844668000002557E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-2.4640026948370086</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.5377252548999998</v>
       </c>
       <c r="C165" s="5">
         <v>-5.8468828000000084E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-17.856773488411726</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.5258137368</v>
       </c>
       <c r="C166" s="5">
         <v>-1.1911518099999796E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.9664103528332495</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.5187564411999999</v>
       </c>
       <c r="C167" s="5">
         <v>-7.0572956000001241E-3</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3756623044407288</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.4307713595</v>
       </c>
       <c r="C168" s="5">
         <v>-8.7985081699999856E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-26.204339485792072</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.520354346</v>
       </c>
       <c r="C169" s="5">
         <v>8.9582986499999961E-2</v>
       </c>
       <c r="D169" s="5">
         <v>36.249604894307197</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.5111406332000001</v>
       </c>
       <c r="C170" s="5">
         <v>-9.2137127999998292E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-3.0959037782853471</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.6321865993000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.12104596610000007</v>
       </c>
       <c r="D171" s="5">
         <v>50.189345230011703</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.5450821598000002</v>
       </c>
       <c r="C172" s="5">
         <v>-8.7104439500000019E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-25.269509091923258</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.5326669571</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2415202700000183E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-4.1225008773581928</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4652254083164404</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.5645735934</v>
       </c>
       <c r="C174" s="5">
         <v>3.1906636300000013E-2</v>
       </c>
       <c r="D174" s="5">
         <v>11.393197891807105</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.5988809596000002</v>
       </c>
       <c r="C175" s="5">
         <v>3.4307366200000189E-2</v>
       </c>
       <c r="D175" s="5">
         <v>12.180857294407076</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.5919938312999999</v>
       </c>
       <c r="C176" s="5">
         <v>-6.887128300000267E-3</v>
       </c>
       <c r="D176" s="5">
         <v>-2.272406302085983</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.7171836330999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.12518980179999994</v>
       </c>
       <c r="D177" s="5">
         <v>50.84857407085002</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.724826373</v>
       </c>
       <c r="C178" s="5">
         <v>7.642739900000084E-3</v>
       </c>
       <c r="D178" s="5">
         <v>2.4953606448708143</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.7106607405999998</v>
       </c>
       <c r="C179" s="5">
         <v>-1.4165632400000128E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-4.4693815778351969</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.7356911475999999</v>
       </c>
       <c r="C180" s="5">
         <v>2.5030407000000032E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.4018182742015668</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>3.7266880774</v>
       </c>
       <c r="C181" s="5">
         <v>-9.0030701999999074E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-2.8539898810191588</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.7340724258</v>
       </c>
       <c r="C182" s="5">
         <v>7.3843484000000181E-3</v>
       </c>
       <c r="D182" s="5">
         <v>2.4038581334919318</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.8340100453999999</v>
       </c>
       <c r="C183" s="5">
         <v>9.9937619599999916E-2</v>
       </c>
       <c r="D183" s="5">
         <v>37.292277755069534</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>3.8413168415999999</v>
       </c>
       <c r="C184" s="5">
         <v>7.3067961999999653E-3</v>
       </c>
       <c r="D184" s="5">
         <v>2.3110654022105992</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>3.8345173611000001</v>
       </c>
       <c r="C185" s="5">
         <v>-6.7994804999997882E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.1035515031836427</v>
       </c>
       <c r="E185" s="5">
         <v>8.5445474386804943</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>3.7576838003000002</v>
       </c>
       <c r="C186" s="5">
         <v>-7.6833560799999923E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-21.564207469629125</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>3.6941204539000001</v>
       </c>
       <c r="C187" s="5">
         <v>-6.3563346400000054E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-18.512716907739335</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.7882679952</v>
       </c>
       <c r="C188" s="5">
         <v>9.4147541299999915E-2</v>
       </c>
       <c r="D188" s="5">
         <v>35.255741885652412</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.8042309501</v>
       </c>
       <c r="C189" s="5">
         <v>1.5962954899999993E-2</v>
       </c>
       <c r="D189" s="5">
         <v>5.1753959135193872</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>3.8263456485999998</v>
       </c>
       <c r="C190" s="5">
         <v>2.2114698499999808E-2</v>
       </c>
       <c r="D190" s="5">
         <v>7.2032355212492183</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>3.8028517985999999</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3493849999999927E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-7.1242311433935779</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>3.9431901146000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.14033831600000024</v>
       </c>
       <c r="D192" s="5">
         <v>54.47556314296709</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.9406190499</v>
       </c>
       <c r="C193" s="5">
         <v>-2.5710647000001252E-3</v>
       </c>
       <c r="D193" s="5">
         <v>-0.77963205078477316</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>3.9554281210000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.4809071100000182E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.6040577632243229</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.9302802132000001</v>
       </c>
       <c r="C195" s="5">
         <v>-2.5147907800000091E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-7.3681756528124476</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>3.9328062587999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.5260455999998044E-3</v>
       </c>
       <c r="D196" s="5">
         <v>0.77398882683570314</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.0316323081999998</v>
       </c>
       <c r="C197" s="5">
         <v>9.8826049399999949E-2</v>
       </c>
       <c r="D197" s="5">
         <v>34.691557157278609</v>
       </c>
       <c r="E197" s="5">
         <v>5.1405412608029888</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.0472274829000003</v>
       </c>
       <c r="C198" s="5">
         <v>1.5595174700000491E-2</v>
       </c>
       <c r="D198" s="5">
         <v>4.7418846523477054</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.0928608868999996</v>
       </c>
       <c r="C199" s="5">
         <v>4.5633403999999267E-2</v>
       </c>
       <c r="D199" s="5">
         <v>14.401683840711122</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.0833511586000002</v>
       </c>
       <c r="C200" s="5">
         <v>-9.5097282999994093E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-2.752833712341074</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.0972650061999998</v>
       </c>
       <c r="C201" s="5">
         <v>1.3913847599999585E-2</v>
       </c>
       <c r="D201" s="5">
         <v>4.1664577908971712</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.0309674921000003</v>
       </c>
       <c r="C202" s="5">
         <v>-6.6297514099999511E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-17.778973351956051</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.1967185871000003</v>
       </c>
       <c r="C203" s="5">
         <v>0.16575109500000007</v>
       </c>
       <c r="D203" s="5">
         <v>62.183486032811828</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.0514868468999996</v>
       </c>
       <c r="C204" s="5">
         <v>-0.14523174020000074</v>
       </c>
       <c r="D204" s="5">
         <v>-34.467759063974292</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.0544101154999996</v>
       </c>
       <c r="C205" s="5">
         <v>2.9232686000000285E-3</v>
       </c>
       <c r="D205" s="5">
         <v>0.8692800635474951</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>3.8702958697000001</v>
       </c>
       <c r="C206" s="5">
         <v>-0.18411424579999958</v>
       </c>
       <c r="D206" s="5">
         <v>-42.747048950447386</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.0323946376000004</v>
       </c>
       <c r="C207" s="5">
         <v>0.16209876790000033</v>
       </c>
       <c r="D207" s="5">
         <v>63.616216079962506</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.0301451560999997</v>
       </c>
       <c r="C208" s="5">
         <v>-2.2494815000007051E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.66737291919765074</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.0203357092000003</v>
       </c>
       <c r="C209" s="5">
         <v>-9.8094468999994078E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-2.8820360895094654</v>
       </c>
       <c r="E209" s="5">
         <v>-0.28019913862241674</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.1357888507</v>
       </c>
       <c r="C210" s="5">
         <v>0.11545314149999975</v>
       </c>
       <c r="D210" s="5">
         <v>40.45993545705786</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.0903065534999996</v>
       </c>
       <c r="C211" s="5">
         <v>-4.548229720000041E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-12.427046135212173</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1853838296000001</v>
       </c>
       <c r="C212" s="5">
         <v>9.5077276100000496E-2</v>
       </c>
       <c r="D212" s="5">
         <v>31.75078413088508</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.0914390769000004</v>
       </c>
       <c r="C213" s="5">
         <v>-9.394475269999969E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-23.84655400559058</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.1293429147999996</v>
       </c>
       <c r="C214" s="5">
         <v>3.7903837899999182E-2</v>
       </c>
       <c r="D214" s="5">
         <v>11.701326641869381</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.1908061435999997</v>
       </c>
       <c r="C215" s="5">
         <v>6.1463228800000103E-2</v>
       </c>
       <c r="D215" s="5">
         <v>19.398663833683692</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.1626744669000004</v>
       </c>
       <c r="C216" s="5">
         <v>-2.8131676699999275E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.764410702397317</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.1694444813000002</v>
       </c>
       <c r="C217" s="5">
         <v>6.7700143999998019E-3</v>
       </c>
       <c r="D217" s="5">
         <v>1.9691863955185296</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.1809255386000004</v>
       </c>
       <c r="C218" s="5">
         <v>1.1481057300000153E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.3548476958702445</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.2309655720999997</v>
       </c>
       <c r="C219" s="5">
         <v>5.0040033499999304E-2</v>
       </c>
       <c r="D219" s="5">
         <v>15.346574637518406</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.2216839536000004</v>
       </c>
       <c r="C220" s="5">
         <v>-9.2816184999993112E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-2.600951138038432</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.2137688412000003</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9151124000000905E-3</v>
       </c>
       <c r="D221" s="5">
         <v>-2.2267895316727571</v>
       </c>
       <c r="E221" s="5">
         <v>4.8113676566201802</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.2243717813000004</v>
       </c>
       <c r="C222" s="5">
         <v>1.0602940100000069E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.0616534377121418</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.1913856306000001</v>
       </c>
       <c r="C223" s="5">
         <v>-3.2986150700000216E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-8.9781103630721777</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.1891068038999997</v>
       </c>
       <c r="C224" s="5">
         <v>-2.2788267000004581E-3</v>
       </c>
       <c r="D224" s="5">
         <v>-0.65048406448184881</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.1930869147000003</v>
       </c>
       <c r="C225" s="5">
         <v>3.9801108000006025E-3</v>
       </c>
       <c r="D225" s="5">
         <v>1.1461083644831449</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.32686964</v>
       </c>
       <c r="C226" s="5">
         <v>0.13378272529999968</v>
       </c>
       <c r="D226" s="5">
         <v>45.773760199158239</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1858475743000003</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14102206569999964</v>
       </c>
       <c r="D227" s="5">
         <v>-32.80836882894328</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0761415665999996</v>
       </c>
       <c r="C228" s="5">
         <v>-0.10970600770000072</v>
       </c>
       <c r="D228" s="5">
         <v>-27.290661979768171</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.0766209723999998</v>
       </c>
       <c r="C229" s="5">
         <v>4.7940580000016553E-4</v>
       </c>
       <c r="D229" s="5">
         <v>0.14122650848800156</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>4.0875040125000002</v>
       </c>
       <c r="C230" s="5">
         <v>1.0883040100000407E-2</v>
       </c>
       <c r="D230" s="5">
         <v>3.2510058469682024</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.0226492356000003</v>
       </c>
       <c r="C231" s="5">
         <v>-6.4854776899999855E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-17.463190929546702</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.0131738039</v>
       </c>
       <c r="C232" s="5">
         <v>-9.4754317000003141E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-2.7902903629698272</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.0106032265999998</v>
       </c>
       <c r="C233" s="5">
         <v>-2.5705773000002097E-3</v>
       </c>
       <c r="D233" s="5">
         <v>-0.76593960003662476</v>
       </c>
       <c r="E233" s="5">
         <v>-4.8214703334828135</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.8188668164999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.19173641009999987</v>
       </c>
       <c r="D234" s="5">
         <v>-44.448247506220696</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.7960035402000001</v>
       </c>
       <c r="C235" s="5">
         <v>-2.2863276299999846E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.9524045073525382</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.8012945069000001</v>
       </c>
       <c r="C236" s="5">
         <v>5.290966700000066E-3</v>
       </c>
       <c r="D236" s="5">
         <v>1.6854725606828103</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.4891133419</v>
       </c>
       <c r="C237" s="5">
         <v>-0.31218116500000015</v>
       </c>
       <c r="D237" s="5">
         <v>-64.239571571328497</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.5119551152000001</v>
       </c>
       <c r="C238" s="5">
         <v>2.2841773300000145E-2</v>
       </c>
       <c r="D238" s="5">
         <v>8.1450263901617035</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.3847492319999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.12720588320000026</v>
       </c>
       <c r="D239" s="5">
         <v>-35.771097728839777</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.3918937925999999</v>
       </c>
       <c r="C240" s="5">
         <v>7.1445606000000161E-3</v>
       </c>
       <c r="D240" s="5">
         <v>2.5625856160216065</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.3851337888000002</v>
       </c>
       <c r="C241" s="5">
         <v>-6.7600037999997475E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-2.3655438293858633</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.2943197087999998</v>
       </c>
       <c r="C242" s="5">
         <v>-9.0814080000000352E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-27.842931465539078</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.2092393404999999</v>
       </c>
       <c r="C243" s="5">
         <v>-8.5080368299999876E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-26.947286143574477</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.2036546413</v>
       </c>
       <c r="C244" s="5">
         <v>-5.5846991999999318E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-2.0683617234751428</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.2071058426999999</v>
       </c>
       <c r="C245" s="5">
         <v>3.4512013999998814E-3</v>
       </c>
       <c r="D245" s="5">
         <v>1.3004110793063406</v>
       </c>
       <c r="E245" s="5">
         <v>-20.034327469016855</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.2203115844000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.3205741700000218E-2</v>
       </c>
       <c r="D246" s="5">
         <v>5.0546344374488017</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.1966874544000001</v>
       </c>
       <c r="C247" s="5">
         <v>-2.3624129999999965E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.456526364134298</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.2123634886999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.5676034299999753E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.0459419217190336</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.2883790265999999</v>
       </c>
       <c r="C249" s="5">
         <v>7.6015537900000041E-2</v>
       </c>
       <c r="D249" s="5">
         <v>32.399474572152975</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.3047305692000002</v>
       </c>
       <c r="C250" s="5">
         <v>1.6351542600000268E-2</v>
       </c>
       <c r="D250" s="5">
         <v>6.1329553877627951</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.2811452736</v>
       </c>
       <c r="C251" s="5">
         <v>-2.3585295600000222E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-8.2358980235763148</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.29820899</v>
       </c>
       <c r="C252" s="5">
         <v>1.706371640000004E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.4222757202768266</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.2827475255</v>
       </c>
       <c r="C253" s="5">
         <v>-1.5461464499999966E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-5.4826061424108286</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.2917208682000001</v>
       </c>
       <c r="C254" s="5">
         <v>8.9733427000000532E-3</v>
       </c>
       <c r="D254" s="5">
         <v>3.3299495141964064</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.4061837130999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.1144628448999998</v>
       </c>
       <c r="D255" s="5">
         <v>50.709561838456892</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.4044710065000001</v>
       </c>
       <c r="C256" s="5">
         <v>-1.7127065999997804E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.60172138934766473</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.4116169344</v>
       </c>
       <c r="C257" s="5">
         <v>7.1459278999999043E-3</v>
       </c>
       <c r="D257" s="5">
         <v>2.5480622345800619</v>
       </c>
       <c r="E257" s="5">
         <v>6.3768114222206629</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.4262201234999998</v>
       </c>
       <c r="C258" s="5">
         <v>1.4603189099999803E-2</v>
       </c>
       <c r="D258" s="5">
         <v>5.2591844456831627</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.3950648326000001</v>
       </c>
       <c r="C259" s="5">
         <v>-3.1155290899999688E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-10.382313963447199</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.4219734152000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.6908582599999953E-2</v>
       </c>
       <c r="D260" s="5">
         <v>9.9367035505524512</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>3.3832533962000002</v>
       </c>
       <c r="C261" s="5">
         <v>-3.8720018999999883E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-12.764201160990041</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>3.3978478093</v>
       </c>
       <c r="C262" s="5">
         <v>1.4594413099999759E-2</v>
       </c>
       <c r="D262" s="5">
         <v>5.3010631551275056</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>3.4756765109000001</v>
       </c>
       <c r="C263" s="5">
         <v>7.7828701600000105E-2</v>
       </c>
       <c r="D263" s="5">
         <v>31.227577975539567</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>3.6041854753</v>
       </c>
       <c r="C264" s="5">
         <v>0.12850896439999993</v>
       </c>
       <c r="D264" s="5">
         <v>54.601391736461082</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>3.5827166448000001</v>
       </c>
       <c r="C265" s="5">
         <v>-2.1468830499999925E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-6.9183761768180529</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>3.5930383398000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.032169500000002E-2</v>
       </c>
       <c r="D266" s="5">
         <v>3.5124719695560858</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>3.6001497751999998</v>
       </c>
       <c r="C267" s="5">
         <v>7.1114353999996993E-3</v>
       </c>
       <c r="D267" s="5">
         <v>2.4010971194124764</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>3.6038760205</v>
       </c>
       <c r="C268" s="5">
         <v>3.7262453000002083E-3</v>
       </c>
       <c r="D268" s="5">
         <v>1.2491249710516517</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.6146821413999999</v>
       </c>
       <c r="C269" s="5">
         <v>1.0806120899999883E-2</v>
       </c>
       <c r="D269" s="5">
         <v>3.6581028689915529</v>
       </c>
       <c r="E269" s="5">
         <v>5.9521690419710893</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.6287380494999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.4055908100000014E-2</v>
       </c>
       <c r="D270" s="5">
         <v>4.7673747888578921</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.5905725988000001</v>
       </c>
       <c r="C271" s="5">
         <v>-3.816545069999977E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-11.915980517704705</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.7270570897000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.13648449090000003</v>
       </c>
       <c r="D272" s="5">
         <v>56.468887503964702</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.7887769338999999</v>
       </c>
       <c r="C273" s="5">
         <v>6.1719844199999763E-2</v>
       </c>
       <c r="D273" s="5">
         <v>21.785588388916466</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.7978089742000001</v>
       </c>
       <c r="C274" s="5">
         <v>9.0320403000001548E-3</v>
       </c>
       <c r="D274" s="5">
         <v>2.8984791770655827</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.7668025900000002</v>
       </c>
       <c r="C275" s="5">
         <v>-3.1006384199999903E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-9.3689675075269925</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.7072031392000002</v>
       </c>
       <c r="C276" s="5">
         <v>-5.9599450799999953E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-17.418591469205168</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.7805785448</v>
       </c>
       <c r="C277" s="5">
         <v>7.3375405599999777E-2</v>
       </c>
       <c r="D277" s="5">
         <v>26.515161333250269</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.794102224</v>
       </c>
       <c r="C278" s="5">
         <v>1.3523679199999972E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.3780430515116597</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.7942759868999998</v>
       </c>
       <c r="C279" s="5">
         <v>1.7376289999981864E-4</v>
       </c>
       <c r="D279" s="5">
         <v>5.497163720011855E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.8062227718999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.1946785000000126E-2</v>
       </c>
       <c r="D280" s="5">
         <v>3.8444836877616462</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.8150942380999999</v>
       </c>
       <c r="C281" s="5">
         <v>8.8714662000000111E-3</v>
       </c>
       <c r="D281" s="5">
         <v>2.8330702111695194</v>
       </c>
       <c r="E281" s="5">
         <v>5.5443905953616923</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.8306543855999999</v>
       </c>
       <c r="C282" s="5">
         <v>1.556014750000001E-2</v>
       </c>
       <c r="D282" s="5">
         <v>5.0055857530560077</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.8861975449999999</v>
       </c>
       <c r="C283" s="5">
         <v>5.5543159399999986E-2</v>
       </c>
       <c r="D283" s="5">
         <v>18.856471706383935</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.8287697430000001</v>
       </c>
       <c r="C284" s="5">
         <v>-5.7427801999999861E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-16.360290827488111</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.8961186632000002</v>
       </c>
       <c r="C285" s="5">
         <v>6.7348920200000162E-2</v>
       </c>
       <c r="D285" s="5">
         <v>23.275029844956197</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.8960974126000001</v>
       </c>
       <c r="C286" s="5">
         <v>-2.1250600000133346E-5</v>
       </c>
       <c r="D286" s="5">
         <v>-6.5449636499903541E-3</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.9629758700000002</v>
       </c>
       <c r="C287" s="5">
         <v>6.6878457400000091E-2</v>
       </c>
       <c r="D287" s="5">
         <v>22.659009620982218</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.9098267333000001</v>
       </c>
       <c r="C288" s="5">
         <v>-5.3149136700000099E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-14.958090072592601</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.8831127041000002</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6714029199999878E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.8978415773776405</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.8972552508999998</v>
       </c>
       <c r="C290" s="5">
         <v>1.41425467999996E-2</v>
       </c>
       <c r="D290" s="5">
         <v>4.4590955365646945</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.7878801920999998</v>
       </c>
       <c r="C291" s="5">
         <v>-0.10937505879999998</v>
       </c>
       <c r="D291" s="5">
         <v>-28.936171790640628</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.7040196758000001</v>
       </c>
       <c r="C292" s="5">
         <v>-8.3860516299999688E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-23.559307928635633</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.7082427209</v>
       </c>
       <c r="C293" s="5">
         <v>4.2230450999998226E-3</v>
       </c>
       <c r="D293" s="5">
         <v>1.3767618203856191</v>
       </c>
       <c r="E293" s="5">
         <v>-2.8007569546490196</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.8327232474000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.12448052650000019</v>
       </c>
       <c r="D294" s="5">
         <v>48.618097109314995</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.7831776411</v>
       </c>
       <c r="C295" s="5">
         <v>-4.9545606300000156E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-14.455659901611174</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.8296714849</v>
       </c>
       <c r="C296" s="5">
         <v>4.649384379999999E-2</v>
       </c>
       <c r="D296" s="5">
         <v>15.786370854815779</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.8097549080999999</v>
       </c>
       <c r="C297" s="5">
         <v>-1.991657680000003E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-6.0652695859590544</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.7964311672000002</v>
       </c>
       <c r="C298" s="5">
         <v>-1.332374089999977E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.1169335614234859</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>3.7610682436</v>
       </c>
       <c r="C299" s="5">
         <v>-3.5362923600000151E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-10.622500082239705</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.8087116361</v>
       </c>
       <c r="C300" s="5">
         <v>4.7643392499999937E-2</v>
       </c>
       <c r="D300" s="5">
         <v>16.306114997816135</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.7840598545000002</v>
       </c>
       <c r="C301" s="5">
         <v>-2.4651781599999811E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-7.4963532727476796</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.7964915938999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.2431739399999753E-2</v>
       </c>
       <c r="D302" s="5">
         <v>4.0143703212505599</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.8862176789</v>
       </c>
       <c r="C303" s="5">
         <v>8.9726085000000122E-2</v>
       </c>
       <c r="D303" s="5">
         <v>32.353724145079823</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.9039335306999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.7715851799999793E-2</v>
       </c>
       <c r="D304" s="5">
         <v>5.6096245418112867</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.9023297765999998</v>
       </c>
       <c r="C305" s="5">
         <v>-1.6037541000000211E-3</v>
       </c>
       <c r="D305" s="5">
         <v>-0.49185330076181311</v>
       </c>
       <c r="E305" s="5">
         <v>5.2339361338487045</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.8369092321</v>
       </c>
       <c r="C306" s="5">
         <v>-6.5420544499999789E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-18.362313015587585</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.7845435742000002</v>
       </c>
       <c r="C307" s="5">
         <v>-5.2365657899999807E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-15.202350491833682</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.7256618599000002</v>
       </c>
       <c r="C308" s="5">
         <v>-5.8881714299999999E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-17.152556537960319</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.6156382365000002</v>
       </c>
       <c r="C309" s="5">
         <v>-0.11002362340000005</v>
       </c>
       <c r="D309" s="5">
         <v>-30.212375473539566</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.5960102297000001</v>
       </c>
       <c r="C310" s="5">
         <v>-1.9628006800000097E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-6.3233447678163408</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.5640594809000001</v>
       </c>
       <c r="C311" s="5">
         <v>-3.1950748799999928E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-10.156161469304248</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.5063743867000001</v>
       </c>
       <c r="C312" s="5">
         <v>-5.7685094200000009E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-17.783288495495718</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.4864114187999999</v>
       </c>
       <c r="C313" s="5">
         <v>-1.9962967900000184E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-6.622078861869241</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.3989455694999999</v>
       </c>
       <c r="C314" s="5">
         <v>-8.7465849300000009E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-26.279733816935181</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.3852193399999999</v>
       </c>
       <c r="C315" s="5">
         <v>-1.372622950000002E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-4.7398541976628401</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.2994108596</v>
       </c>
       <c r="C316" s="5">
         <v>-8.5808480399999887E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-26.515620130147688</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.2951594335999999</v>
       </c>
       <c r="C317" s="5">
         <v>-4.2514260000001691E-3</v>
       </c>
       <c r="D317" s="5">
         <v>-1.5353378403232587</v>
       </c>
       <c r="E317" s="5">
         <v>-15.559175614548193</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.2377478733</v>
       </c>
       <c r="C318" s="5">
         <v>-5.7411560299999831E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-19.016017063296896</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.1945835128</v>
       </c>
       <c r="C319" s="5">
         <v>-4.3164360500000054E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-14.875489040183009</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.1142157482999999</v>
       </c>
       <c r="C320" s="5">
         <v>-8.036776450000005E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-26.343104976267441</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.1227362209999998</v>
       </c>
       <c r="C321" s="5">
         <v>8.5204726999998925E-3</v>
       </c>
       <c r="D321" s="5">
         <v>3.3330503865127925</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0951921576000001</v>
       </c>
       <c r="C322" s="5">
         <v>-2.7544063399999708E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-10.08590295242</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.0651402290999998</v>
       </c>
       <c r="C323" s="5">
         <v>-3.0051928500000269E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-11.048601262186553</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.0988399948000001</v>
       </c>
       <c r="C324" s="5">
         <v>3.3699765700000217E-2</v>
       </c>
       <c r="D324" s="5">
         <v>14.021211831618041</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.0853476377</v>
       </c>
       <c r="C325" s="5">
         <v>-1.3492357100000074E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-5.1014827969250938</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.1026242980999998</v>
       </c>
       <c r="C326" s="5">
         <v>1.7276660399999866E-2</v>
       </c>
       <c r="D326" s="5">
         <v>6.9303566611267353</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0898824485</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2741849599999799E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-4.8183526009898721</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.1013026077000001</v>
       </c>
       <c r="C328" s="5">
         <v>1.1420159200000057E-2</v>
       </c>
       <c r="D328" s="5">
         <v>4.5264600552846757</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.0946490124000001</v>
       </c>
       <c r="C329" s="5">
         <v>-6.6535952999999814E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5443410401567057</v>
       </c>
       <c r="E329" s="5">
         <v>-6.0849990794205606</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.1433818947000001</v>
       </c>
       <c r="C330" s="5">
         <v>4.8732882299999947E-2</v>
       </c>
       <c r="D330" s="5">
         <v>20.622680258867334</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.0980526820000001</v>
       </c>
       <c r="C331" s="5">
         <v>-4.532921270000001E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-15.996029311155457</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.2047296082000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.10667692620000002</v>
       </c>
       <c r="D332" s="5">
         <v>50.117433257254177</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.2251534459000002</v>
       </c>
       <c r="C333" s="5">
         <v>2.0423837700000114E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.9214753410049799</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.2925232118999999</v>
       </c>
       <c r="C334" s="5">
         <v>6.7369765999999665E-2</v>
       </c>
       <c r="D334" s="5">
         <v>28.156771215433718</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.2626448347000001</v>
       </c>
       <c r="C335" s="5">
         <v>-2.9878377199999751E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-10.362145252738763</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.1900662781000002</v>
       </c>
       <c r="C336" s="5">
         <v>-7.2578556599999899E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-23.658818678697635</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.181435204</v>
       </c>
       <c r="C337" s="5">
         <v>-8.6310741000001912E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-3.1988505316543625</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.2076136685000001</v>
       </c>
       <c r="C338" s="5">
         <v>2.6178464500000054E-2</v>
       </c>
       <c r="D338" s="5">
         <v>10.33357144761673</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.1970451296000002</v>
       </c>
       <c r="C339" s="5">
         <v>-1.0568538899999869E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.882927103935474</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.2042315651000002</v>
       </c>
       <c r="C340" s="5">
         <v>7.1864354999999769E-3</v>
       </c>
       <c r="D340" s="5">
         <v>2.7310035093510265</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.1984967176999999</v>
       </c>
       <c r="C341" s="5">
         <v>-5.734847400000298E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.1267116213232296</v>
       </c>
       <c r="E341" s="5">
         <v>3.3557183668936563</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.1465026804999998</v>
       </c>
       <c r="C342" s="5">
         <v>-5.1994037200000065E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-17.854011482652055</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.2018805917000002</v>
       </c>
       <c r="C343" s="5">
         <v>5.5377911200000351E-2</v>
       </c>
       <c r="D343" s="5">
         <v>23.288993540981593</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.1924233586000001</v>
       </c>
       <c r="C344" s="5">
         <v>-9.4572331000000176E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-3.4873638750133606</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.2273146437000002</v>
       </c>
       <c r="C345" s="5">
         <v>3.4891285100000058E-2</v>
       </c>
       <c r="D345" s="5">
         <v>13.933107999077432</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.1925041745999998</v>
       </c>
       <c r="C346" s="5">
         <v>-3.4810469100000407E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-12.202533651079362</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.1605358151999998</v>
       </c>
       <c r="C347" s="5">
         <v>-3.1968359399999979E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-11.376089860268001</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.2751651413</v>
       </c>
       <c r="C348" s="5">
         <v>0.11462932610000021</v>
       </c>
       <c r="D348" s="5">
         <v>53.345078640128449</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3.3754096875999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.1002445462999999</v>
       </c>
       <c r="D349" s="5">
         <v>43.588438971126166</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.4117175099999999</v>
       </c>
       <c r="C350" s="5">
         <v>3.6307822399999967E-2</v>
       </c>
       <c r="D350" s="5">
         <v>13.69958069152899</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.4093640702000001</v>
       </c>
       <c r="C351" s="5">
         <v>-2.3534397999998014E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-0.82463970812453047</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3.4150368122999999</v>
       </c>
       <c r="C352" s="5">
         <v>5.6727420999997946E-3</v>
       </c>
       <c r="D352" s="5">
         <v>2.0150188349320253</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.4082386673</v>
       </c>
       <c r="C353" s="5">
         <v>-6.7981449999998667E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.3627997083956243</v>
       </c>
       <c r="E353" s="5">
         <v>6.5575164870209202</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3.3465956919000002</v>
       </c>
       <c r="C354" s="5">
         <v>-6.1642975399999855E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-19.669775633372279</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.2986496658000002</v>
       </c>
       <c r="C355" s="5">
         <v>-4.7946026099999983E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-15.900124775617341</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.3817939430999999</v>
       </c>
       <c r="C356" s="5">
         <v>8.3144277299999736E-2</v>
       </c>
       <c r="D356" s="5">
         <v>34.812878063394528</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.3283118495999999</v>
       </c>
       <c r="C357" s="5">
         <v>-5.3482093499999994E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-17.410957577648823</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.3967445153</v>
       </c>
       <c r="C358" s="5">
         <v>6.8432665700000062E-2</v>
       </c>
       <c r="D358" s="5">
         <v>27.66341556426768</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.3582753308000002</v>
       </c>
       <c r="C359" s="5">
         <v>-3.8469184499999809E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-12.774996229640267</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.3610753145999999</v>
       </c>
       <c r="C360" s="5">
         <v>2.7999837999996835E-3</v>
       </c>
       <c r="D360" s="5">
         <v>1.0051085332299037</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.2707654913000002</v>
       </c>
       <c r="C361" s="5">
         <v>-9.0309823299999703E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-27.880292979043698</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2114105140999998</v>
       </c>
       <c r="C362" s="5">
         <v>-5.9354977200000381E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-19.729306564520279</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2145879065999998</v>
       </c>
       <c r="C363" s="5">
         <v>3.1773925000000425E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.1937708415631132</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.22585013</v>
       </c>
       <c r="C364" s="5">
         <v>1.126222340000016E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.2861322601053686</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.2114369516000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.4413178399999893E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.2318150764372184</v>
       </c>
       <c r="E365" s="5">
         <v>-5.7742938482622685</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4443243679000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.23288741630000009</v>
       </c>
       <c r="D366" s="5">
         <v>131.66249461702398</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.3027330627999998</v>
       </c>
       <c r="C367" s="5">
         <v>-0.1415913051000004</v>
       </c>
       <c r="D367" s="5">
         <v>-39.572704367594078</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.1751848052999998</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12754825749999998</v>
       </c>
       <c r="D368" s="5">
         <v>-37.662927569766381</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.0292553147999999</v>
       </c>
       <c r="C369" s="5">
         <v>-0.14592949049999993</v>
       </c>
       <c r="D369" s="5">
         <v>-43.140576631860696</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.0001515580999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.9103756700000094E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-10.938954096425801</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2.8641878431999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.13596371489999992</v>
       </c>
       <c r="D371" s="5">
         <v>-42.680864504673053</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2.7574851297</v>
       </c>
       <c r="C372" s="5">
         <v>-0.10670271349999982</v>
       </c>
       <c r="D372" s="5">
         <v>-36.592565144610248</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2.7710766729</v>
       </c>
       <c r="C373" s="5">
         <v>1.35915432E-2</v>
       </c>
       <c r="D373" s="5">
         <v>6.0777648275766039</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2.8085164639000002</v>
       </c>
       <c r="C374" s="5">
         <v>3.7439791000000167E-2</v>
       </c>
       <c r="D374" s="5">
         <v>17.473844007426266</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2.8140529913000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.5365273999998799E-3</v>
       </c>
       <c r="D375" s="5">
         <v>2.3914202179205812</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2.8335048657000002</v>
       </c>
       <c r="C376" s="5">
         <v>1.9451874400000069E-2</v>
       </c>
       <c r="D376" s="5">
         <v>8.6176235812556392</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2.8125576852999998</v>
       </c>
       <c r="C377" s="5">
         <v>-2.094718040000032E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-8.5192514479838444</v>
       </c>
       <c r="E377" s="5">
         <v>-12.420585311546317</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2.8317174326000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.9159747300000252E-2</v>
       </c>
       <c r="D378" s="5">
         <v>8.4880018620075113</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2.8026993445000001</v>
       </c>
       <c r="C379" s="5">
         <v>-2.901808809999995E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-11.627087066806595</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2.8825459329999998</v>
       </c>
       <c r="C380" s="5">
         <v>7.9846588499999704E-2</v>
       </c>
       <c r="D380" s="5">
         <v>40.086632000991784</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2.8250463747999999</v>
       </c>
       <c r="C381" s="5">
         <v>-5.7499558199999967E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-21.477857746817897</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2.8027893492999998</v>
       </c>
       <c r="C382" s="5">
         <v>-2.2257025500000083E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-9.0550633196348151</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2.8640472671000001</v>
       </c>
       <c r="C383" s="5">
         <v>6.1257917800000339E-2</v>
       </c>
       <c r="D383" s="5">
         <v>29.621389172991041</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2.9506071125000002</v>
       </c>
       <c r="C384" s="5">
         <v>8.6559845400000057E-2</v>
       </c>
       <c r="D384" s="5">
         <v>42.946802739722287</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2.9670922242</v>
       </c>
       <c r="C385" s="5">
         <v>1.6485111699999777E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.9143316925048159</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.0035365771000002</v>
       </c>
       <c r="C386" s="5">
         <v>3.6444352900000254E-2</v>
       </c>
       <c r="D386" s="5">
         <v>15.777070611448396</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2.8111964698</v>
       </c>
       <c r="C387" s="5">
         <v>-0.19234010730000017</v>
       </c>
       <c r="D387" s="5">
         <v>-54.804074565423491</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2.8394681225</v>
       </c>
       <c r="C388" s="5">
         <v>2.8271652699999983E-2</v>
       </c>
       <c r="D388" s="5">
         <v>12.758576231704822</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2.9098469734000001</v>
       </c>
       <c r="C389" s="5">
         <v>7.0378850900000067E-2</v>
       </c>
       <c r="D389" s="5">
         <v>34.152211254358299</v>
       </c>
       <c r="E389" s="5">
         <v>3.4591037406446201</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.0347096418000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.12486266840000004</v>
       </c>
       <c r="D390" s="5">
         <v>65.563244880519306</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.0102672947000002</v>
       </c>
       <c r="C391" s="5">
         <v>-2.4442347099999928E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-9.2482542104669783</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2.9905019089999998</v>
       </c>
       <c r="C392" s="5">
         <v>-1.9765385700000415E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-7.6007841865077808</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.0192024771999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.8700568200000109E-2</v>
       </c>
       <c r="D393" s="5">
         <v>12.144469807424363</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.1031675858000001</v>
       </c>
       <c r="C394" s="5">
         <v>8.3965108600000171E-2</v>
       </c>
       <c r="D394" s="5">
         <v>38.981147266253657</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.1599123792000001</v>
       </c>
       <c r="C395" s="5">
         <v>5.6744793400000049E-2</v>
       </c>
       <c r="D395" s="5">
         <v>24.290438800855284</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.1480902243000002</v>
       </c>
       <c r="C396" s="5">
         <v>-1.1822154899999937E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-4.3983108961854427</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.1654934157999999</v>
       </c>
       <c r="C397" s="5">
         <v>1.7403191499999693E-2</v>
       </c>
       <c r="D397" s="5">
         <v>6.8392732955874891</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.2955138058000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.13002039000000032</v>
       </c>
       <c r="D398" s="5">
         <v>62.099117299770711</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.2093999378000002</v>
       </c>
       <c r="C399" s="5">
         <v>-8.6113867999999982E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-27.220602823233563</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.1451452512000002</v>
       </c>
       <c r="C400" s="5">
         <v>-6.4254686599999999E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-21.548291291383535</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.2085309969</v>
       </c>
       <c r="C401" s="5">
         <v>6.3385745699999774E-2</v>
       </c>
       <c r="D401" s="5">
         <v>27.053427594987369</v>
       </c>
       <c r="E401" s="5">
         <v>10.264595569127245</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.1383797834</v>
       </c>
       <c r="C402" s="5">
         <v>-7.0151213499999976E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-23.300753215766633</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.1139353585</v>
       </c>
       <c r="C403" s="5">
         <v>-2.4444424899999984E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-8.9564581706241491</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.2041783498999998</v>
       </c>
       <c r="C404" s="5">
         <v>9.0242991399999806E-2</v>
       </c>
       <c r="D404" s="5">
         <v>40.891588233124175</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.1097159873</v>
       </c>
       <c r="C405" s="5">
         <v>-9.446236259999985E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-30.168955656119621</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.1012326864999999</v>
       </c>
       <c r="C406" s="5">
         <v>-8.4833008000000376E-3</v>
       </c>
       <c r="D406" s="5">
         <v>-3.2249251615314112</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.0601032896000002</v>
       </c>
       <c r="C407" s="5">
         <v>-4.1129396899999726E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-14.803687799608067</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.0568920138000002</v>
       </c>
       <c r="C408" s="5">
         <v>-3.2112758000000241E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-1.2520384988485067</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.0685171064999999</v>
       </c>
       <c r="C409" s="5">
         <v>1.1625092699999673E-2</v>
       </c>
       <c r="D409" s="5">
         <v>4.6601654636507561</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3.0890949463999999</v>
       </c>
       <c r="C410" s="5">
         <v>2.0577839900000061E-2</v>
       </c>
       <c r="D410" s="5">
         <v>8.3508939304708818</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3.1046177012</v>
       </c>
       <c r="C411" s="5">
         <v>1.5522754800000094E-2</v>
       </c>
       <c r="D411" s="5">
         <v>6.1994990278926299</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3.1432159998999998</v>
       </c>
       <c r="C412" s="5">
         <v>3.8598298699999756E-2</v>
       </c>
       <c r="D412" s="5">
         <v>15.982687057736511</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3.1005767442000001</v>
       </c>
       <c r="C413" s="5">
         <v>-4.2639255699999712E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-15.117315605350623</v>
       </c>
       <c r="E413" s="5">
         <v>-3.3646005852616789</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3.1454348913999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.4858147199999809E-2</v>
       </c>
       <c r="D414" s="5">
         <v>18.811526629026343</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3.1217123855</v>
       </c>
       <c r="C415" s="5">
         <v>-2.3722505899999913E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-8.6841323743113037</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3.1116384669000001</v>
       </c>
       <c r="C416" s="5">
         <v>-1.0073918599999843E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-3.804461326509756</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3.2001358604000001</v>
       </c>
       <c r="C417" s="5">
         <v>8.8497393499999966E-2</v>
       </c>
       <c r="D417" s="5">
         <v>40.007537582628515</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3.1958864722999998</v>
       </c>
       <c r="C418" s="5">
         <v>-4.2493881000003064E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-1.581866736848514</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3.2596108119</v>
       </c>
       <c r="C419" s="5">
         <v>6.3724339600000235E-2</v>
       </c>
       <c r="D419" s="5">
         <v>26.733921861044287</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3.2601031254000001</v>
       </c>
       <c r="C420" s="5">
         <v>4.9231350000011886E-4</v>
       </c>
       <c r="D420" s="5">
         <v>0.18139196143869274</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.2699322951999998</v>
       </c>
       <c r="C421" s="5">
         <v>9.8291697999997041E-3</v>
       </c>
       <c r="D421" s="5">
         <v>3.6785869032177398</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3.2864748302</v>
       </c>
       <c r="C422" s="5">
         <v>1.6542535000000136E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.2425778067175086</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.3033585289</v>
       </c>
       <c r="C423" s="5">
         <v>1.688369870000006E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.3419991727927227</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.3407054193999999</v>
       </c>
       <c r="C424" s="5">
         <v>3.7346890499999841E-2</v>
       </c>
       <c r="D424" s="5">
         <v>14.443104970690523</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.3982863020999998</v>
       </c>
       <c r="C425" s="5">
         <v>5.7580882699999947E-2</v>
       </c>
       <c r="D425" s="5">
         <v>22.761277713871465</v>
       </c>
       <c r="E425" s="5">
         <v>9.6017477540880414</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.3502125561999998</v>
       </c>
       <c r="C426" s="5">
         <v>-4.807374590000002E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-15.715296275139378</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.4252772858</v>
       </c>
       <c r="C427" s="5">
         <v>7.5064729600000213E-2</v>
       </c>
       <c r="D427" s="5">
         <v>30.460930434267407</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.4198231527999998</v>
       </c>
       <c r="C428" s="5">
         <v>-5.4541330000001942E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-1.894136756847542</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.4916840361000001</v>
       </c>
       <c r="C429" s="5">
         <v>7.1860883300000289E-2</v>
       </c>
       <c r="D429" s="5">
         <v>28.343970042649815</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.5905332168999999</v>
       </c>
       <c r="C430" s="5">
         <v>9.8849180799999825E-2</v>
       </c>
       <c r="D430" s="5">
         <v>39.79387332198403</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.4593518321999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13118138470000007</v>
       </c>
       <c r="D431" s="5">
         <v>-36.022182279403459</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.4632704840000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.9186518000002835E-3</v>
       </c>
       <c r="D432" s="5">
         <v>1.3678256083747842</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.4718043041</v>
       </c>
       <c r="C433" s="5">
         <v>8.5338200999998115E-3</v>
       </c>
       <c r="D433" s="5">
         <v>2.9973159980393849</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.4878378310000002</v>
       </c>
       <c r="C434" s="5">
         <v>1.6033526900000261E-2</v>
       </c>
       <c r="D434" s="5">
         <v>5.6848075238180584</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.5196209986000002</v>
       </c>
       <c r="C435" s="5">
         <v>3.1783167599999995E-2</v>
       </c>
       <c r="D435" s="5">
         <v>11.500135126779053</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.5135771645</v>
       </c>
       <c r="C436" s="5">
         <v>-6.0438341000002005E-3</v>
       </c>
       <c r="D436" s="5">
         <v>-2.0412692848128189</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.5207177685</v>
       </c>
       <c r="C437" s="5">
         <v>7.1406039999999393E-3</v>
       </c>
       <c r="D437" s="5">
         <v>2.4661915428767944</v>
       </c>
       <c r="E437" s="5">
         <v>3.6027413677400366</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.5239241168</v>
       </c>
       <c r="C438" s="5">
         <v>3.2063482999999948E-3</v>
       </c>
       <c r="D438" s="5">
         <v>1.0983410669506588</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.525187598</v>
       </c>
       <c r="C439" s="5">
         <v>1.2634812000000828E-3</v>
       </c>
       <c r="D439" s="5">
         <v>0.43110204820886455</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.5066600887999999</v>
+        <v>3.5060816394000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.8527509200000125E-2</v>
+        <v>-1.9105958599999973E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-6.1277467326223967</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3133972700044172</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>3.5192230220999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.314138269999976E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>4.5916916142581421</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>