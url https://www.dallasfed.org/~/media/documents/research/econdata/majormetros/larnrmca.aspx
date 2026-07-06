--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D4448D76-09DB-45F1-AA54-C1944CB2D108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{430A68F9-6547-4F56-87FE-8B0B0B459FE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9E140264-6A56-44F2-9171-9EFF4F34F1FB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C88A8066-707F-474E-AEB2-BFE7E0325ACD}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D33797F8-88F8-42B5-9F41-9ED4E3909C6C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23F90637-6D7E-4DB4-B34B-5B8EF9AAA513}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.9722824806000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.9833160459000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.1033565299999992E-2</v>
       </c>
       <c r="D7" s="5">
         <v>4.5466661133020114</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.0849649085999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.10164886269999984</v>
       </c>
       <c r="D8" s="5">
         <v>49.489803750929617</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.0632076688000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.1757239799999883E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-8.1425156275874873</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.0396294340000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.3578234799999986E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-8.8555122433135125</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.1116567674</v>
       </c>
       <c r="C11" s="5">
         <v>7.2027333399999893E-2</v>
       </c>
       <c r="D11" s="5">
         <v>32.450174664113995</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.0759711968999999</v>
       </c>
       <c r="C12" s="5">
         <v>-3.5685570500000097E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.926311395932967</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.1992067604000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.1232355635000002</v>
       </c>
       <c r="D13" s="5">
         <v>60.221403889761113</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.1075847866999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.1621973700000137E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-29.438446485513314</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.0503729281999998</v>
       </c>
       <c r="C15" s="5">
         <v>-5.7211858500000101E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-19.987209799426697</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.1241673978</v>
       </c>
       <c r="C16" s="5">
         <v>7.3794469600000134E-2</v>
       </c>
       <c r="D16" s="5">
         <v>33.22210657022471</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.1865230725</v>
       </c>
       <c r="C17" s="5">
         <v>6.235567470000003E-2</v>
       </c>
       <c r="D17" s="5">
         <v>26.763218316844494</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.1694673014000001</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7055771099999895E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-6.2372149751496302</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.2854185501000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.11595124870000006</v>
       </c>
       <c r="D19" s="5">
         <v>53.905149668393967</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.2928730170999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.4544669999996316E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.7569821896612279</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.3647093078000001</v>
       </c>
       <c r="C21" s="5">
         <v>7.1836290700000305E-2</v>
       </c>
       <c r="D21" s="5">
         <v>29.559956729364401</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4423780213000001</v>
       </c>
       <c r="C22" s="5">
         <v>7.7668713500000042E-2</v>
       </c>
       <c r="D22" s="5">
         <v>31.501930384821364</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5230271466</v>
       </c>
       <c r="C23" s="5">
         <v>8.0649125299999902E-2</v>
       </c>
       <c r="D23" s="5">
         <v>32.035025294553598</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.4716665128000002</v>
       </c>
       <c r="C24" s="5">
         <v>-5.1360633799999889E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-16.157517651056452</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.4906324131000002</v>
       </c>
       <c r="C25" s="5">
         <v>1.8965900300000005E-2</v>
       </c>
       <c r="D25" s="5">
         <v>6.7562725018211811</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5121880764000002</v>
       </c>
       <c r="C26" s="5">
         <v>2.1555663300000028E-2</v>
       </c>
       <c r="D26" s="5">
         <v>7.6672857180198006</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.5353703367999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.3182260399999599E-2</v>
       </c>
       <c r="D27" s="5">
         <v>8.2145840056814912</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5191360585</v>
       </c>
       <c r="C28" s="5">
         <v>-1.6234278299999794E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-5.373291816119119</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5897069859999999</v>
       </c>
       <c r="C29" s="5">
         <v>7.0570927499999936E-2</v>
       </c>
       <c r="D29" s="5">
         <v>26.903998505025541</v>
       </c>
       <c r="E29" s="5">
         <v>12.652785005058199</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6584784773000001</v>
       </c>
       <c r="C30" s="5">
         <v>6.8771491300000154E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.573514838207203</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.5930926161999999</v>
       </c>
       <c r="C31" s="5">
         <v>-6.538586110000022E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-19.459394856623181</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6039217859999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.0829169800000038E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.6772201506135804</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5585316745000002</v>
       </c>
       <c r="C33" s="5">
         <v>-4.5390111499999719E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-14.109378699552998</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.6367857509000001</v>
       </c>
       <c r="C34" s="5">
         <v>7.8254076399999928E-2</v>
       </c>
       <c r="D34" s="5">
         <v>29.826267562621279</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.6360711666999999</v>
       </c>
       <c r="C35" s="5">
         <v>-7.1458420000025669E-4</v>
       </c>
       <c r="D35" s="5">
         <v>-0.2355307731649714</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.7701002721000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13402910540000024</v>
       </c>
       <c r="D36" s="5">
         <v>54.399651531706454</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.6855834049</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4516867200000068E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-23.82015034149132</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.8224180708</v>
       </c>
       <c r="C38" s="5">
         <v>0.13683466589999993</v>
       </c>
       <c r="D38" s="5">
         <v>54.875706994567189</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.8152388288000001</v>
       </c>
       <c r="C39" s="5">
         <v>-7.1792419999998636E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-2.2306954929636968</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.9179378120999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.10269898329999982</v>
       </c>
       <c r="D40" s="5">
         <v>37.54021764396407</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.8982491101000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9688701999999836E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.8664144839186694</v>
       </c>
       <c r="E41" s="5">
         <v>8.5951896715616769</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.9414200660000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.3170955899999974E-2</v>
       </c>
       <c r="D42" s="5">
         <v>14.129422115726364</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.1053273992000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16390733320000006</v>
       </c>
       <c r="D43" s="5">
         <v>63.057542908065777</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.0070636034999998</v>
       </c>
       <c r="C44" s="5">
         <v>-9.8263795700000323E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-25.227610657156252</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.1579566479999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.15089304450000007</v>
       </c>
       <c r="D45" s="5">
         <v>55.827696788806705</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.1387565470999998</v>
       </c>
       <c r="C46" s="5">
         <v>-1.9200100900000017E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4026248563143202</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.16217112</v>
       </c>
       <c r="C47" s="5">
         <v>2.3414572900000152E-2</v>
       </c>
       <c r="D47" s="5">
         <v>7.0041467428315407</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.1629180361999998</v>
       </c>
       <c r="C48" s="5">
         <v>7.4691619999978087E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.21555687787537803</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.3734250368999996</v>
       </c>
       <c r="C49" s="5">
         <v>0.21050700069999984</v>
       </c>
       <c r="D49" s="5">
         <v>80.75316921752372</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.4317480355000001</v>
       </c>
       <c r="C50" s="5">
         <v>5.8322998600000453E-2</v>
       </c>
       <c r="D50" s="5">
         <v>17.230465090402426</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6894770572000004</v>
       </c>
       <c r="C51" s="5">
         <v>0.25772902170000034</v>
       </c>
       <c r="D51" s="5">
         <v>97.057176236520476</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.7147032926000003</v>
       </c>
       <c r="C52" s="5">
         <v>2.5226235399999908E-2</v>
       </c>
       <c r="D52" s="5">
         <v>6.6496453478023687</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>5.0066484901999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.2919451975999996</v>
       </c>
       <c r="D53" s="5">
         <v>105.64247115455015</v>
       </c>
       <c r="E53" s="5">
         <v>28.433261928496066</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.5265280302999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.48012045990000018</v>
       </c>
       <c r="D54" s="5">
         <v>-70.172465711720648</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.6108591481000003</v>
       </c>
       <c r="C55" s="5">
         <v>8.4331117800000577E-2</v>
       </c>
       <c r="D55" s="5">
         <v>24.795722321112645</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7080559843999996</v>
       </c>
       <c r="C56" s="5">
         <v>9.7196836299999312E-2</v>
       </c>
       <c r="D56" s="5">
         <v>28.444985467164162</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.7489630699000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.0907085500000662E-2</v>
       </c>
       <c r="D57" s="5">
         <v>10.939469833082338</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.8397592751999996</v>
       </c>
       <c r="C58" s="5">
         <v>9.0796205299999322E-2</v>
       </c>
       <c r="D58" s="5">
         <v>25.516153550658615</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.7889021343999998</v>
       </c>
       <c r="C59" s="5">
         <v>-5.0857140799999812E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-11.905983078622084</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>4.9714218080999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.18251967369999988</v>
       </c>
       <c r="D60" s="5">
         <v>56.651953149522647</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>4.9652448828000004</v>
       </c>
       <c r="C61" s="5">
         <v>-6.1769252999992474E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-1.4808371756731331</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>5.0505953162999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.535043349999949E-2</v>
       </c>
       <c r="D62" s="5">
         <v>22.69384873842575</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>4.487213949</v>
       </c>
       <c r="C63" s="5">
         <v>-0.56338136729999988</v>
       </c>
       <c r="D63" s="5">
         <v>-75.811414922926048</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>4.5289777470999999</v>
       </c>
       <c r="C64" s="5">
         <v>4.176379809999986E-2</v>
       </c>
       <c r="D64" s="5">
         <v>11.758590800388834</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>4.6023526322999997</v>
       </c>
       <c r="C65" s="5">
         <v>7.3374885199999795E-2</v>
       </c>
       <c r="D65" s="5">
         <v>21.270858881062416</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0751796075032587</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.7200280737</v>
       </c>
       <c r="C66" s="5">
         <v>0.1176754414000003</v>
       </c>
       <c r="D66" s="5">
         <v>35.38678825702226</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>4.6070605597999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.11296751390000015</v>
       </c>
       <c r="D67" s="5">
         <v>-25.225748856320884</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>4.7712701534999997</v>
       </c>
       <c r="C68" s="5">
         <v>0.16420959369999988</v>
       </c>
       <c r="D68" s="5">
         <v>52.237286911526425</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.8505283758999997</v>
       </c>
       <c r="C69" s="5">
         <v>7.9258222400000022E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.85981270148114</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.8480261598999999</v>
       </c>
       <c r="C70" s="5">
         <v>-2.5022159999998905E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.61728419858778638</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.9149881961000004</v>
       </c>
       <c r="C71" s="5">
         <v>6.6962036200000519E-2</v>
       </c>
       <c r="D71" s="5">
         <v>17.893617662697704</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>4.7834781041000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.13151009200000008</v>
       </c>
       <c r="D72" s="5">
         <v>-27.780290958477714</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>4.7569497995000001</v>
       </c>
       <c r="C73" s="5">
         <v>-2.6528304600000219E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.4556987645902897</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>4.8453286346000004</v>
       </c>
       <c r="C74" s="5">
         <v>8.837883510000033E-2</v>
       </c>
       <c r="D74" s="5">
         <v>24.719982585881063</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>4.9834086786</v>
       </c>
       <c r="C75" s="5">
         <v>0.13808004399999962</v>
       </c>
       <c r="D75" s="5">
         <v>40.100339958690022</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>5.0413087038000004</v>
       </c>
       <c r="C76" s="5">
         <v>5.7900025200000371E-2</v>
       </c>
       <c r="D76" s="5">
         <v>14.868633940601628</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>5.0866073263000002</v>
       </c>
       <c r="C77" s="5">
         <v>4.529862249999983E-2</v>
       </c>
       <c r="D77" s="5">
         <v>11.331751831632641</v>
       </c>
       <c r="E77" s="5">
         <v>10.52189461975226</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>5.2152993594000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1286920331000001</v>
       </c>
       <c r="D78" s="5">
         <v>34.962264201156621</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>5.2933455864000001</v>
       </c>
       <c r="C79" s="5">
         <v>7.8046226999999746E-2</v>
       </c>
       <c r="D79" s="5">
         <v>19.512155456229287</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>5.4401959371000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.1468503507000003</v>
       </c>
       <c r="D80" s="5">
         <v>38.870985367698751</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>5.2729086484999996</v>
       </c>
       <c r="C81" s="5">
         <v>-0.16728728860000075</v>
       </c>
       <c r="D81" s="5">
         <v>-31.25700219265244</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>5.1577523801999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.11515626829999981</v>
       </c>
       <c r="D82" s="5">
         <v>-23.2774746668732</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>5.2267777783999998</v>
       </c>
       <c r="C83" s="5">
         <v>6.9025398199999977E-2</v>
       </c>
       <c r="D83" s="5">
         <v>17.295830498164012</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>5.2960592360999996</v>
       </c>
       <c r="C84" s="5">
         <v>6.9281457699999827E-2</v>
       </c>
       <c r="D84" s="5">
         <v>17.11852003461145</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>5.3588958215</v>
       </c>
       <c r="C85" s="5">
         <v>6.2836585400000367E-2</v>
       </c>
       <c r="D85" s="5">
         <v>15.204584936632148</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>5.3430639795000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5831841999999874E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4881316031431742</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>5.1870329427000001</v>
       </c>
       <c r="C87" s="5">
         <v>-0.15603103679999997</v>
       </c>
       <c r="D87" s="5">
         <v>-29.92815071179924</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>5.2512894527</v>
       </c>
       <c r="C88" s="5">
         <v>6.4256509999999878E-2</v>
       </c>
       <c r="D88" s="5">
         <v>15.921345775697304</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>5.2567932040000001</v>
       </c>
       <c r="C89" s="5">
         <v>5.503751300000026E-3</v>
       </c>
       <c r="D89" s="5">
         <v>1.2649666434034978</v>
       </c>
       <c r="E89" s="5">
         <v>3.3457640187805282</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>5.1253812585</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13141194550000002</v>
       </c>
       <c r="D90" s="5">
         <v>-26.198803049234286</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>5.1733809623999996</v>
       </c>
       <c r="C91" s="5">
         <v>4.7999703899999524E-2</v>
       </c>
       <c r="D91" s="5">
         <v>11.835429182734835</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>5.2033571452</v>
       </c>
       <c r="C92" s="5">
         <v>2.9976182800000473E-2</v>
       </c>
       <c r="D92" s="5">
         <v>7.1790991598683629</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>5.6260911689000004</v>
       </c>
       <c r="C93" s="5">
         <v>0.42273402370000035</v>
       </c>
       <c r="D93" s="5">
         <v>155.315720483277</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>5.5836508314</v>
       </c>
       <c r="C94" s="5">
         <v>-4.2440337500000425E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-8.6859003830419006</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>5.4430191373000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.14063169409999965</v>
       </c>
       <c r="D95" s="5">
         <v>-26.369235747241916</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>5.3828211257999996</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0198011500000703E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-12.493353013750763</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>5.4555634900000003</v>
       </c>
       <c r="C97" s="5">
         <v>7.2742364200000686E-2</v>
       </c>
       <c r="D97" s="5">
         <v>17.477850957881881</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>5.3989253062999998</v>
       </c>
       <c r="C98" s="5">
         <v>-5.6638183700000511E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-11.770776456631872</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>5.5981140460000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.19918873970000028</v>
       </c>
       <c r="D99" s="5">
         <v>54.458947842349545</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>5.5662777079000003</v>
       </c>
       <c r="C100" s="5">
         <v>-3.183633809999975E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-6.614910652070682</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>5.5332717742000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.3005933700000156E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8880159751331993</v>
       </c>
       <c r="E101" s="5">
         <v>5.2594530442936493</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>5.5444839107000004</v>
       </c>
       <c r="C102" s="5">
         <v>1.1212136500000192E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.458857815162685</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>5.5658170219000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.1333111199999699E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.7161255777214084</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>5.3898589571000004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.17595806479999965</v>
       </c>
       <c r="D104" s="5">
         <v>-31.988600484742889</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>5.0460189554000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.34384000170000029</v>
       </c>
       <c r="D105" s="5">
         <v>-54.662483797027697</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.7801218093999998</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26589714600000036</v>
       </c>
       <c r="D106" s="5">
         <v>-47.77468928306704</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.5120498237</v>
       </c>
       <c r="C107" s="5">
         <v>-0.26807198569999979</v>
       </c>
       <c r="D107" s="5">
         <v>-49.971316364793573</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3685189378000002</v>
       </c>
       <c r="C108" s="5">
         <v>-0.14353088589999974</v>
       </c>
       <c r="D108" s="5">
         <v>-32.154033550592828</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.2608778065999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.1076411312000003</v>
       </c>
       <c r="D109" s="5">
         <v>-25.872682664942349</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.1608387666000004</v>
       </c>
       <c r="C110" s="5">
         <v>-0.10003903999999952</v>
       </c>
       <c r="D110" s="5">
         <v>-24.806259525625595</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.0417343312999998</v>
       </c>
       <c r="C111" s="5">
         <v>-0.11910443530000059</v>
       </c>
       <c r="D111" s="5">
         <v>-29.426360476558543</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.8907233501</v>
       </c>
       <c r="C112" s="5">
         <v>-0.15101098119999978</v>
       </c>
       <c r="D112" s="5">
         <v>-36.678520072382589</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.8460666425999999</v>
       </c>
       <c r="C113" s="5">
         <v>-4.465670750000017E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-12.936234662580004</v>
       </c>
       <c r="E113" s="5">
         <v>-30.491998232708106</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.8885600495000001</v>
       </c>
       <c r="C114" s="5">
         <v>4.2493406900000252E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.094328712367844</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6790844194000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20947563010000003</v>
       </c>
       <c r="D115" s="5">
         <v>-48.546926955998352</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.5875947921</v>
       </c>
       <c r="C116" s="5">
         <v>-9.1489627300000098E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-26.079723810319933</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.5193550321</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8239759999999983E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-20.582474968398746</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5646463610999999</v>
       </c>
       <c r="C118" s="5">
         <v>4.529132899999988E-2</v>
       </c>
       <c r="D118" s="5">
         <v>16.584401176220599</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6860798251000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.12143346400000032</v>
       </c>
       <c r="D119" s="5">
         <v>49.478736462252606</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.5501706309999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13590919410000035</v>
       </c>
       <c r="D120" s="5">
         <v>-36.289077790762256</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.4516043911000001</v>
       </c>
       <c r="C121" s="5">
         <v>-9.8566239899999797E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-28.671772743032065</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.4268530541</v>
       </c>
       <c r="C122" s="5">
         <v>-2.4751337000000095E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-8.2737519064075329</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.4700407744000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.3187720300000176E-2</v>
       </c>
       <c r="D123" s="5">
         <v>16.216863891468481</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.5136747832999999</v>
       </c>
       <c r="C124" s="5">
         <v>4.3634008899999799E-2</v>
       </c>
       <c r="D124" s="5">
         <v>16.17797611787082</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.4636423394999998</v>
       </c>
       <c r="C125" s="5">
         <v>-5.0032443800000159E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-15.810537722505879</v>
       </c>
       <c r="E125" s="5">
         <v>-9.9432573233176118</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.3118426700999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.15179966939999989</v>
       </c>
       <c r="D126" s="5">
         <v>-41.59636336270507</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2936859377999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8156732300000034E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-6.3840477437306031</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2900606469999998</v>
       </c>
       <c r="C128" s="5">
         <v>-3.6252908000000694E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.3128481496595734</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.2072954170000001</v>
       </c>
       <c r="C129" s="5">
         <v>-8.276522999999969E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-26.341864448074194</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.2529012683</v>
       </c>
       <c r="C130" s="5">
         <v>4.5605851299999944E-2</v>
       </c>
       <c r="D130" s="5">
         <v>18.463079356410361</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.2559284241999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.0271558999999115E-3</v>
       </c>
       <c r="D131" s="5">
         <v>1.1224557038957306</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.3355923345999998</v>
       </c>
       <c r="C132" s="5">
         <v>7.9663910399999871E-2</v>
       </c>
       <c r="D132" s="5">
         <v>33.652601327783472</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.4390344368000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.10344210220000027</v>
       </c>
       <c r="D133" s="5">
         <v>44.265568105913601</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.4020607721</v>
       </c>
       <c r="C134" s="5">
         <v>-3.6973664700000075E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-12.165221268613758</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.2923982942999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.10966247780000016</v>
       </c>
       <c r="D135" s="5">
         <v>-32.509350316099251</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.2272388386999999</v>
       </c>
       <c r="C136" s="5">
         <v>-6.5159455599999916E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-21.327151745481988</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>3.1841079507000001</v>
+        <v>3.1841079508000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-4.3130887999999867E-2</v>
+        <v>-4.3130887899999859E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-14.909689500320178</v>
+        <v>-14.909689468252086</v>
       </c>
       <c r="E137" s="5">
-        <v>-8.0705327340568456</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-8.0705327311697097</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.3355580728000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.15145012209999997</v>
+        <v>0.15145012199999996</v>
       </c>
       <c r="D138" s="5">
-        <v>74.65003474538257</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>74.650034679562111</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.3004169354999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.5141137300000125E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-11.934945370915063</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.3924071562</v>
       </c>
       <c r="C140" s="5">
         <v>9.1990220700000069E-2</v>
       </c>
       <c r="D140" s="5">
         <v>39.081691731507242</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.5003432071999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.10793605099999981</v>
       </c>
       <c r="D141" s="5">
         <v>45.623645187654674</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.4474148233999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.2928383799999867E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-16.709591822092442</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.6442323539000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19681753050000017</v>
       </c>
       <c r="D143" s="5">
         <v>94.692928572972406</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>3.5213988157</v>
+        <v>3.5213988156</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.12283353820000009</v>
+        <v>-0.1228335383000001</v>
       </c>
       <c r="D144" s="5">
-        <v>-33.731086261251974</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-33.731086283834664</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.5236800663999999</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2812506999998483E-3</v>
+        <v>2.2812507999998566E-3</v>
       </c>
       <c r="D145" s="5">
-        <v>0.78016603555099984</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.78016606989417259</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.5815431750000002</v>
       </c>
       <c r="C146" s="5">
         <v>5.7863108600000324E-2</v>
       </c>
       <c r="D146" s="5">
         <v>21.586303480213576</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>3.5111017661999999</v>
+        <v>3.5111017662999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-7.0441408800000271E-2</v>
+        <v>-7.0441408700000263E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-21.208618215441888</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-21.20861818851315</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>3.5406993774000002</v>
+        <v>3.5406993775000002</v>
       </c>
       <c r="C148" s="5">
         <v>2.9597611200000262E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>10.5980953299057</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>10.598095329589796</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.7072632316999998</v>
       </c>
       <c r="C149" s="5">
-        <v>0.16656385429999965</v>
+        <v>0.16656385419999964</v>
       </c>
       <c r="D149" s="5">
-        <v>73.6090783757287</v>
+        <v>73.609078316889722</v>
       </c>
       <c r="E149" s="5">
-        <v>16.430199261459965</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>16.43019925780338</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.6586507258999998</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8612505799999983E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-14.648662686081016</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.8096623254000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.15101159950000032</v>
       </c>
       <c r="D151" s="5">
         <v>62.474938076799582</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>3.7969982942999998</v>
+        <v>3.7969982941999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.2664031100000361E-2</v>
+        <v>-1.266403120000037E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-3.9168954079757734</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-3.9168954383417498</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>3.7735649028</v>
+        <v>3.7735649027</v>
       </c>
       <c r="C153" s="5">
         <v>-2.3433391499999789E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-7.1595871442140746</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-7.1595871443962729</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>3.8372188070000002</v>
+        <v>3.8372188069000002</v>
       </c>
       <c r="C154" s="5">
         <v>6.3653904200000166E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>22.229739121003568</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>22.229739121648628</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>3.8282883230000002</v>
+        <v>3.8282883228000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-8.9304839999999608E-3</v>
+        <v>-8.9304840999999691E-3</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.7573261266103932</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.7573261571625318</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>3.8147289968</v>
+        <v>3.8147289967</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.3559326200000221E-2</v>
+        <v>-1.3559326100000213E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.168425828082456</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.1684257981501656</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.8113897549</v>
       </c>
       <c r="C157" s="5">
-        <v>-3.3392419000000118E-3</v>
+        <v>-3.3392418000000035E-3</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.0453834385023231</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.0453834073742452</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>3.7833565792999999</v>
+        <v>3.7833565793999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.8033175600000071E-2</v>
+        <v>-2.8033175500000063E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>-8.477693610317683</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-8.4776935812887917</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>3.7273177894999998</v>
+        <v>3.7273177895999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.6038789800000099E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-16.395479149548542</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-16.395479149149793</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>3.7492116735000001</v>
+        <v>3.7492116738000001</v>
       </c>
       <c r="C160" s="5">
-        <v>2.1893884000000252E-2</v>
+        <v>2.1893884200000269E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2809132168545121</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.2809132853270508</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>3.6219563452000001</v>
+        <v>3.6219563454000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.12725532829999997</v>
+        <v>-0.12725532839999998</v>
       </c>
       <c r="D161" s="5">
-        <v>-33.924720090583783</v>
+        <v>-33.924720110246263</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.3010744360033364</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.3010744306085185</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>3.6716340550000002</v>
+        <v>3.6716340551000002</v>
       </c>
       <c r="C162" s="5">
-        <v>4.9677709800000081E-2</v>
+        <v>4.9677709700000072E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>17.75900673309323</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>17.759006693550127</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>3.6036785497000001</v>
+        <v>3.6036785496000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-6.7955505300000052E-2</v>
+        <v>-6.7955505500000069E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-20.082872729528678</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-20.082872782259763</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>3.5961940828999999</v>
+        <v>3.5961940825999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.4844668000002557E-3</v>
+        <v>-7.4844670000002722E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.4640026948370086</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.4640027599973857</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>3.5377252548999998</v>
+        <v>3.5377252547000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-5.8468828000000084E-2</v>
+        <v>-5.8468827899999631E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>-17.856773488411726</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-17.856773461907494</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>3.5258137368</v>
+        <v>3.5258137366</v>
       </c>
       <c r="C166" s="5">
-        <v>-1.1911518099999796E-2</v>
+        <v>-1.191151810000024E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.9664103528332495</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.9664103530535399</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>3.5187564411999999</v>
+        <v>3.5187564408999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.0572956000001241E-3</v>
+        <v>-7.0572957000001324E-3</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3756623044407288</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-2.3756623378667796</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>3.4307713595</v>
+        <v>3.4307713593</v>
       </c>
       <c r="C168" s="5">
-        <v>-8.7985081699999856E-2</v>
+        <v>-8.7985081599999848E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-26.204339485792072</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-26.204339461916405</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.520354346</v>
       </c>
       <c r="C169" s="5">
-        <v>8.9582986499999961E-2</v>
+        <v>8.9582986699999978E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>36.249604894307197</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>36.249604989620444</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>3.5111406332000001</v>
+        <v>3.5111406335000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-9.2137127999998292E-3</v>
+        <v>-9.2137124999998044E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.0959037782853471</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-3.0959036789287797</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>3.6321865993000002</v>
+        <v>3.6321865997999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.12104596610000007</v>
+        <v>0.12104596629999964</v>
       </c>
       <c r="D171" s="5">
-        <v>50.189345230011703</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>50.189345324118364</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>3.5450821598000002</v>
+        <v>3.5450821607999998</v>
       </c>
       <c r="C172" s="5">
-        <v>-8.7104439500000019E-2</v>
+        <v>-8.7104438999999978E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-25.269509091923258</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-25.269508962409816</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>3.5326669571</v>
+        <v>3.5326669579000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.2415202700000183E-2</v>
+        <v>-1.2415202899999755E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-4.1225008773581928</v>
+        <v>-4.1225009413541454</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.4652254083164404</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.4652253916146782</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>3.5645735934</v>
+        <v>3.5645735940000001</v>
       </c>
       <c r="C174" s="5">
-        <v>3.1906636300000013E-2</v>
+        <v>3.1906636099999997E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>11.393197891807105</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>11.393197814097423</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.5988809596000002</v>
       </c>
       <c r="C175" s="5">
-        <v>3.4307366200000189E-2</v>
+        <v>3.4307365600000139E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>12.180857294407076</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>12.180857067815754</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>3.5919938312999999</v>
+        <v>3.5919938292000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-6.887128300000267E-3</v>
+        <v>-6.8871303999999967E-3</v>
       </c>
       <c r="D176" s="5">
-        <v>-2.272406302085983</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-2.2724069877038677</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>3.7171836330999999</v>
+        <v>3.7171836322999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.12518980179999994</v>
+        <v>0.12518980309999961</v>
       </c>
       <c r="D177" s="5">
-        <v>50.84857407085002</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>50.848574739561769</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>3.724826373</v>
+        <v>3.7248263721999999</v>
       </c>
       <c r="C178" s="5">
         <v>7.642739900000084E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>2.4953606448708143</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>2.4953606454137134</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>3.7106607405999998</v>
+        <v>3.7106607395000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-1.4165632400000128E-2</v>
+        <v>-1.4165632699999708E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-4.4693815778351969</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-4.4693816714566736</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>3.7356911475999999</v>
+        <v>3.7356911469999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.5030407000000032E-2</v>
+        <v>2.503040749999963E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.4018182742015668</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>8.401818450892673</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>3.7266880774</v>
+        <v>3.7266880771999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-9.0030701999999074E-3</v>
+        <v>-9.0030697999998743E-3</v>
       </c>
       <c r="D181" s="5">
-        <v>-2.8539898810191588</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-2.8539897563466754</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>3.7340724258</v>
+        <v>3.7340724266</v>
       </c>
       <c r="C182" s="5">
-        <v>7.3843484000000181E-3</v>
+        <v>7.3843494000001009E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>2.4038581334919318</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.4038584627123827</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>3.8340100453999999</v>
+        <v>3.8340100469</v>
       </c>
       <c r="C183" s="5">
-        <v>9.9937619599999916E-2</v>
+        <v>9.9937620299999974E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>37.292277755069534</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>37.292278046664997</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>3.8413168415999999</v>
+        <v>3.8413168445000001</v>
       </c>
       <c r="C184" s="5">
-        <v>7.3067961999999653E-3</v>
+        <v>7.3067976000000812E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>2.3110654022105992</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.3110658487544677</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>3.8345173611000001</v>
+        <v>3.8345173645999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-6.7994804999997882E-3</v>
+        <v>-6.7994799000001827E-3</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.1035515031836427</v>
+        <v>-2.10355131779284</v>
       </c>
       <c r="E185" s="5">
-        <v>8.5445474386804943</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>8.544547513175015</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>3.7576838003000002</v>
+        <v>3.7576838029999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-7.6833560799999923E-2</v>
+        <v>-7.6833561599999989E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-21.564207469629125</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-21.564207652447809</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>3.6941204539000001</v>
+        <v>3.6941204551000002</v>
       </c>
       <c r="C187" s="5">
-        <v>-6.3563346400000054E-2</v>
+        <v>-6.3563347899999734E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-18.512716907739335</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-18.512717292705329</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>3.7882679952</v>
+        <v>3.7882679912000001</v>
       </c>
       <c r="C188" s="5">
-        <v>9.4147541299999915E-2</v>
+        <v>9.4147536099999929E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>35.255741885652412</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>35.255739644629422</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>3.8042309501</v>
+        <v>3.8042309472000002</v>
       </c>
       <c r="C189" s="5">
-        <v>1.5962954899999993E-2</v>
+        <v>1.5962956000000084E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>5.1753959135193872</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>5.1753962840511258</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>3.8263456485999998</v>
+        <v>3.8263456372000002</v>
       </c>
       <c r="C190" s="5">
-        <v>2.2114698499999808E-2</v>
+        <v>2.2114689999999992E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>7.2032355212492183</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>7.2032326691695125</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>3.8028517985999999</v>
+        <v>3.8028517918000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-2.3493849999999927E-2</v>
+        <v>-2.3493845399999991E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-7.1242311433935779</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-7.1242298157764949</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>3.9431901146000001</v>
+        <v>3.9431901221999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.14033831600000024</v>
+        <v>0.14033833039999966</v>
       </c>
       <c r="D192" s="5">
-        <v>54.47556314296709</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>54.475570030424116</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>3.9406190499</v>
+        <v>3.9406190465000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.5710647000001252E-3</v>
+        <v>-2.5710756999997031E-3</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.77963205078477316</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.77963537289924556</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>3.9554281210000002</v>
+        <v>3.9554281221999998</v>
       </c>
       <c r="C194" s="5">
-        <v>1.4809071100000182E-2</v>
+        <v>1.4809075699999674E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>4.6040577632243229</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.6040592270815806</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>3.9302802132000001</v>
+        <v>3.9302802193000002</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.5147907800000091E-2</v>
+        <v>-2.5147902899999686E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.3681756528124476</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-7.3681742648114774</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>3.9328062587999999</v>
+        <v>3.9328062703</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5260455999998044E-3</v>
+        <v>2.5260509999998071E-3</v>
       </c>
       <c r="D196" s="5">
-        <v>0.77398882683570314</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>0.7739904860613267</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.0316323081999998</v>
+        <v>4.0316323326000001</v>
       </c>
       <c r="C197" s="5">
-        <v>9.8826049399999949E-2</v>
+        <v>9.8826062300000128E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>34.691557157278609</v>
+        <v>34.691562213091018</v>
       </c>
       <c r="E197" s="5">
-        <v>5.1405412608029888</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.140541801159948</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.0472274829000003</v>
+        <v>4.0472274912000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.5595174700000491E-2</v>
+        <v>1.5595158600000047E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>4.7418846523477054</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.7418796230372706</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.0928608868999996</v>
+        <v>4.0928608862000004</v>
       </c>
       <c r="C199" s="5">
-        <v>4.5633403999999267E-2</v>
+        <v>4.5633395000000299E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>14.401683840711122</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>14.401680790557414</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.0833511586000002</v>
+        <v>4.0833511431999998</v>
       </c>
       <c r="C200" s="5">
-        <v>-9.5097282999994093E-3</v>
+        <v>-9.5097430000006256E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-2.752833712341074</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-2.7528379138652914</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.0972650061999998</v>
+        <v>4.0972649685000002</v>
       </c>
       <c r="C201" s="5">
-        <v>1.3913847599999585E-2</v>
+        <v>1.3913825300000404E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>4.1664577908971712</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>4.1664510036015345</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.0309674921000003</v>
+        <v>4.0309674622999996</v>
       </c>
       <c r="C202" s="5">
-        <v>-6.6297514099999511E-2</v>
+        <v>-6.6297506200000633E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-17.778973351956051</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-17.778971567601708</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.1967185871000003</v>
+        <v>4.1967185567999996</v>
       </c>
       <c r="C203" s="5">
-        <v>0.16575109500000007</v>
+        <v>0.16575109450000003</v>
       </c>
       <c r="D203" s="5">
-        <v>62.183486032811828</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>62.183486369192686</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>4.0514868468999996</v>
+        <v>4.0514868699999997</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.14523174020000074</v>
+        <v>-0.14523168679999987</v>
       </c>
       <c r="D204" s="5">
-        <v>-34.467759063974292</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-34.467748902646001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>4.0544101154999996</v>
+        <v>4.0544101103000001</v>
       </c>
       <c r="C205" s="5">
-        <v>2.9232686000000285E-3</v>
+        <v>2.9232403000003515E-3</v>
       </c>
       <c r="D205" s="5">
-        <v>0.8692800635474951</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>0.86927160969623163</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>3.8702958697000001</v>
+        <v>3.8702958929000002</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.18411424579999958</v>
+        <v>-0.18411421739999989</v>
       </c>
       <c r="D206" s="5">
-        <v>-42.747048950447386</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-42.747043950940153</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>4.0323946376000004</v>
+        <v>4.0323946782000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.16209876790000033</v>
+        <v>0.16209878529999999</v>
       </c>
       <c r="D207" s="5">
-        <v>63.616216079962506</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>63.616224078999139</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>4.0301451560999997</v>
+        <v>4.0301452096999997</v>
       </c>
       <c r="C208" s="5">
-        <v>-2.2494815000007051E-3</v>
+        <v>-2.2494685000005177E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.66737291919765074</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.66736906750327618</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>4.0203357092000003</v>
+        <v>4.0203357798999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-9.8094468999994078E-3</v>
+        <v>-9.8094297999997693E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.8820360895094654</v>
+        <v>-2.8820310947400563</v>
       </c>
       <c r="E209" s="5">
-        <v>-0.28019913862241674</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-0.28019798850841271</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>4.1357888507</v>
+        <v>4.1357888665999996</v>
       </c>
       <c r="C210" s="5">
-        <v>0.11545314149999975</v>
+        <v>0.11545308669999965</v>
       </c>
       <c r="D210" s="5">
-        <v>40.45993545705786</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>40.459912296162059</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>4.0903065534999996</v>
+        <v>4.0903065221999997</v>
       </c>
       <c r="C211" s="5">
-        <v>-4.548229720000041E-2</v>
+        <v>-4.5482344399999874E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-12.427046135212173</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-12.427058216840903</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>4.1853838296000001</v>
+        <v>4.1853837524999999</v>
       </c>
       <c r="C212" s="5">
-        <v>9.5077276100000496E-2</v>
+        <v>9.5077230300000259E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>31.75078413088508</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>31.750767104977662</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>4.0914390769000004</v>
+        <v>4.0914389479000004</v>
       </c>
       <c r="C213" s="5">
-        <v>-9.394475269999969E-2</v>
+        <v>-9.3944804599999543E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-23.84655400559058</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-23.846565984221467</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>4.1293429147999996</v>
+        <v>4.1293428237000001</v>
       </c>
       <c r="C214" s="5">
-        <v>3.7903837899999182E-2</v>
+        <v>3.7903875799999653E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>11.701326641869381</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>11.701339332428763</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>4.1908061435999997</v>
+        <v>4.1908060779999996</v>
       </c>
       <c r="C215" s="5">
-        <v>6.1463228800000103E-2</v>
+        <v>6.1463254299999548E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>19.398663833683692</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>19.398673015405876</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>4.1626744669000004</v>
+        <v>4.1626745191000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-2.8131676699999275E-2</v>
+        <v>-2.8131558899999298E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.764410702397317</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-7.7643794972534597</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>4.1694444813000002</v>
+        <v>4.1694444973999998</v>
       </c>
       <c r="C217" s="5">
-        <v>6.7700143999998019E-3</v>
+        <v>6.7699782999994795E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9691863955185296</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9691757761346684</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>4.1809255386000004</v>
+        <v>4.1809256047999996</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1481057300000153E-2</v>
+        <v>1.1481107399999857E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>3.3548476958702445</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>3.3548625447243685</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>4.2309655720999997</v>
+        <v>4.2309657839000003</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0040033499999304E-2</v>
+        <v>5.0040179100000692E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>15.346574637518406</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>15.346622011307209</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>4.2216839536000004</v>
+        <v>4.2216840716000004</v>
       </c>
       <c r="C220" s="5">
-        <v>-9.2816184999993112E-3</v>
+        <v>-9.2817122999999668E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>-2.600951138038432</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>-2.6009769782706083</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>4.2137688412000003</v>
+        <v>4.2137690029000003</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.9151124000000905E-3</v>
+        <v>-7.9150687000000275E-3</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2267895316727571</v>
+        <v>-2.226777302277827</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8113676566201802</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.8113698355019441</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>4.2243717813000004</v>
+        <v>4.2243718357000004</v>
       </c>
       <c r="C222" s="5">
-        <v>1.0602940100000069E-2</v>
+        <v>1.0602832800000073E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.0616534377121418</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.0616219051266436</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>4.1913856306000001</v>
+        <v>4.1913855911000004</v>
       </c>
       <c r="C223" s="5">
-        <v>-3.2986150700000216E-2</v>
+        <v>-3.2986244599999992E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-8.9781103630721777</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-8.9781347224329959</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>4.1891068038999997</v>
+        <v>4.1891066903</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.2788267000004581E-3</v>
+        <v>-2.2789008000003719E-3</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.65048406448184881</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.65050515899901518</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>4.1930869147000003</v>
+        <v>4.193086686</v>
       </c>
       <c r="C225" s="5">
-        <v>3.9801108000006025E-3</v>
+        <v>3.9799956999999608E-3</v>
       </c>
       <c r="D225" s="5">
-        <v>1.1461083644831449</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.1460750782699813</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>4.32686964</v>
+        <v>4.3268688545999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.13378272529999968</v>
+        <v>0.13378216859999981</v>
       </c>
       <c r="D226" s="5">
-        <v>45.773760199158239</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>45.773538084255527</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>4.1858475743000003</v>
+        <v>4.1858473106999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14102206569999964</v>
+        <v>-0.14102154389999999</v>
       </c>
       <c r="D227" s="5">
-        <v>-32.80836882894328</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-32.808273247850948</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>4.0761415665999996</v>
+        <v>4.0761422327999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10970600770000072</v>
+        <v>-0.10970507790000017</v>
       </c>
       <c r="D228" s="5">
-        <v>-27.290661979768171</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-27.290464431454133</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>4.0766209723999998</v>
+        <v>4.0766208069000003</v>
       </c>
       <c r="C229" s="5">
-        <v>4.7940580000016553E-4</v>
+        <v>4.7857410000062828E-4</v>
       </c>
       <c r="D229" s="5">
-        <v>0.14122650848800156</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.14098131954978221</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>4.0875040125000002</v>
+        <v>4.0875039999</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0883040100000407E-2</v>
+        <v>1.0883192999999736E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>3.2510058469682024</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>3.2510523282473613</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>4.0226492356000003</v>
+        <v>4.0226496429000003</v>
       </c>
       <c r="C231" s="5">
-        <v>-6.4854776899999855E-2</v>
+        <v>-6.4854356999999752E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-17.463190929546702</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-17.463087592496773</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>4.0131738039</v>
+        <v>4.0131741616000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-9.4754317000003141E-3</v>
+        <v>-9.4754812999999771E-3</v>
       </c>
       <c r="D232" s="5">
-        <v>-2.7902903629698272</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-2.7903045014178618</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>4.0106032265999998</v>
+        <v>4.0106036969999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.5705773000002097E-3</v>
+        <v>-2.5704646000006548E-3</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.76593960003662476</v>
+        <v>-0.76590606967184005</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.8214703334828135</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-4.8214628224797824</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>3.8188668164999999</v>
+        <v>3.8188671828</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.19173641009999987</v>
+        <v>-0.1917365141999996</v>
       </c>
       <c r="D234" s="5">
-        <v>-44.448247506220696</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-44.448261752297526</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>3.7960035402000001</v>
+        <v>3.7960036921999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.2863276299999846E-2</v>
+        <v>-2.2863490600000258E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.9524045073525382</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.9524668972966497</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>3.8012945069000001</v>
+        <v>3.8012946306000002</v>
       </c>
       <c r="C236" s="5">
-        <v>5.290966700000066E-3</v>
+        <v>5.290938400000389E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>1.6854725606828103</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.6854634083002917</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>3.4891133419</v>
+        <v>3.4891118892000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.31218116500000015</v>
+        <v>-0.31218274140000002</v>
       </c>
       <c r="D237" s="5">
-        <v>-64.239571571328497</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-64.239764202436717</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>3.5119551152000001</v>
+        <v>3.5119539720000001</v>
       </c>
       <c r="C238" s="5">
-        <v>2.2841773300000145E-2</v>
+        <v>2.2842082799999996E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>8.1450263901617035</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>8.1451442711688138</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>3.3847492319999999</v>
+        <v>3.3847487936</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.12720588320000026</v>
+        <v>-0.12720517840000012</v>
       </c>
       <c r="D239" s="5">
-        <v>-35.771097728839777</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-35.770946666459437</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>3.3918937925999999</v>
+        <v>3.3918950025000001</v>
       </c>
       <c r="C240" s="5">
-        <v>7.1445606000000161E-3</v>
+        <v>7.1462089000000617E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>2.5625856160216065</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>2.5631840402779993</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>3.3851337888000002</v>
+        <v>3.3851333507999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-6.7600037999997475E-3</v>
+        <v>-6.7616517000002041E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.3655438293858633</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.3661133403689139</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>3.2943197087999998</v>
+        <v>3.2943196001000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-9.0814080000000352E-2</v>
+        <v>-9.0813750699999751E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-27.842931465539078</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-27.842848000176634</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>3.2092393404999999</v>
+        <v>3.2092399219000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-8.5080368299999876E-2</v>
+        <v>-8.5079678200000064E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-26.947286143574477</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-26.947098403177407</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>3.2036546413</v>
+        <v>3.2036553149000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-5.5846991999999318E-3</v>
+        <v>-5.5846069999998527E-3</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.0683617234751428</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.0683275311037419</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>3.2071058426999999</v>
+        <v>3.2071067073999999</v>
       </c>
       <c r="C245" s="5">
-        <v>3.4512013999998814E-3</v>
+        <v>3.4513924999997059E-3</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3004110793063406</v>
+        <v>1.3004832378311182</v>
       </c>
       <c r="E245" s="5">
-        <v>-20.034327469016855</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-20.034315287771499</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>3.2203115844000001</v>
+        <v>3.2203123593999998</v>
       </c>
       <c r="C246" s="5">
-        <v>1.3205741700000218E-2</v>
+        <v>1.3205651999999901E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>5.0546344374488017</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.0545979287567544</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>3.1966874544000001</v>
+        <v>3.1966878479999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.3624129999999965E-2</v>
+        <v>-2.3624511399999992E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.456526364134298</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-8.4566554760024388</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>3.2123634886999999</v>
+        <v>3.2123637945999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.5676034299999753E-2</v>
+        <v>1.5675946600000046E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.0459419217190336</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.045906415484259</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>3.2883790265999999</v>
+        <v>3.2883764472000001</v>
       </c>
       <c r="C249" s="5">
-        <v>7.6015537900000041E-2</v>
+        <v>7.601265260000023E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>32.399474572152975</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>32.398077037242935</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>3.3047305692000002</v>
+        <v>3.3047289295</v>
       </c>
       <c r="C250" s="5">
-        <v>1.6351542600000268E-2</v>
+        <v>1.635248229999986E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>6.1329553877627951</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>6.1333224784544615</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>3.2811452736</v>
+        <v>3.2811447353999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-2.3585295600000222E-2</v>
+        <v>-2.3584194100000122E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-8.2358980235763148</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-8.2355322810011895</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>3.29820899</v>
+        <v>3.2982104433999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.706371640000004E-2</v>
+        <v>1.7065708000000068E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>6.4222757202768266</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>6.4230479547133346</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>3.2827475255</v>
+        <v>3.2827462178000002</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.5461464499999966E-2</v>
+        <v>-1.5464225599999715E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-5.4826061424108286</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-5.4835577599784635</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>3.2917208682000001</v>
+        <v>3.2917196904999999</v>
       </c>
       <c r="C254" s="5">
-        <v>8.9733427000000532E-3</v>
+        <v>8.9734726999997072E-3</v>
       </c>
       <c r="D254" s="5">
-        <v>3.3299495141964064</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>3.3299998304787026</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>3.4061837130999999</v>
+        <v>3.4061830202999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.1144628448999998</v>
+        <v>0.11446332979999996</v>
       </c>
       <c r="D255" s="5">
-        <v>50.709561838456892</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>50.709841040199599</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>3.4044710065000001</v>
+        <v>3.4044754048999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.7127065999997804E-3</v>
+        <v>-1.7076153999999732E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.60172138934766473</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.59993776015956346</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>3.4116169344</v>
+        <v>3.4116195977000001</v>
       </c>
       <c r="C257" s="5">
-        <v>7.1459278999999043E-3</v>
+        <v>7.1441928000002264E-3</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5480622345800619</v>
+        <v>2.5474330532165412</v>
       </c>
       <c r="E257" s="5">
-        <v>6.3768114222206629</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>6.3768657846061672</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>3.4262201234999998</v>
+        <v>3.4262227204000002</v>
       </c>
       <c r="C258" s="5">
-        <v>1.4603189099999803E-2</v>
+        <v>1.4603122700000082E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>5.2591844456831627</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>5.2591557639374509</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>3.3950648326000001</v>
+        <v>3.3950642091000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-3.1155290899999688E-2</v>
+        <v>-3.1158511300000136E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-10.382313963447199</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-10.383326563323592</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>3.4219734152000001</v>
+        <v>3.4219728516000001</v>
       </c>
       <c r="C260" s="5">
-        <v>2.6908582599999953E-2</v>
+        <v>2.6908642500000024E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>9.9367035505524512</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>9.9367285483681123</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>3.3832533962000002</v>
+        <v>3.3832484527000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-3.8720018999999883E-2</v>
+        <v>-3.8724398899999901E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-12.764201160990041</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-12.765558331802085</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>3.3978478093</v>
+        <v>3.3978449941000002</v>
       </c>
       <c r="C262" s="5">
-        <v>1.4594413099999759E-2</v>
+        <v>1.4596541399999996E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>5.3010631551275056</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>5.3018625749363224</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>3.4756765109000001</v>
+        <v>3.4756751604999998</v>
       </c>
       <c r="C263" s="5">
-        <v>7.7828701600000105E-2</v>
+        <v>7.7830166399999623E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>31.227577975539567</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>31.228270852749731</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>3.6041854753</v>
+        <v>3.6041865831000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.12850896439999993</v>
+        <v>0.12851142260000037</v>
       </c>
       <c r="D264" s="5">
-        <v>54.601391736461082</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>54.602682775236502</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>3.5827166448000001</v>
+        <v>3.5827155237000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-2.1468830499999925E-2</v>
+        <v>-2.1471059400000048E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-6.9183761768180529</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-6.9190690185654713</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>3.5930383398000001</v>
+        <v>3.5930383205999998</v>
       </c>
       <c r="C266" s="5">
-        <v>1.032169500000002E-2</v>
+        <v>1.0322796899999709E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>3.5124719695560858</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>3.5128540248804851</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>3.6001497751999998</v>
+        <v>3.6001503211000001</v>
       </c>
       <c r="C267" s="5">
-        <v>7.1114353999996993E-3</v>
+        <v>7.1120005000002706E-3</v>
       </c>
       <c r="D267" s="5">
-        <v>2.4010971194124764</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.4012900140594651</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>3.6038760205</v>
+        <v>3.6038863187999999</v>
       </c>
       <c r="C268" s="5">
-        <v>3.7262453000002083E-3</v>
+        <v>3.7359976999997713E-3</v>
       </c>
       <c r="D268" s="5">
-        <v>1.2491249710516517</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>1.2524126955946402</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>3.6146821413999999</v>
+        <v>3.6146868638999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0806120899999883E-2</v>
+        <v>1.0800545099999947E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>3.6581028689915529</v>
+        <v>3.6561735006520601</v>
       </c>
       <c r="E269" s="5">
-        <v>5.9521690419710893</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>5.9522247538061013</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>3.6287380494999999</v>
+        <v>3.6287406283000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.4055908100000014E-2</v>
+        <v>1.4053764400000279E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>4.7673747888578921</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.766625726128737</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>3.5905725988000001</v>
+        <v>3.5905671709</v>
       </c>
       <c r="C271" s="5">
-        <v>-3.816545069999977E-2</v>
+        <v>-3.817345740000011E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-11.915980517704705</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-11.918329549682227</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>3.7270570897000002</v>
+        <v>3.7270508161999998</v>
       </c>
       <c r="C272" s="5">
-        <v>0.13648449090000003</v>
+        <v>0.13648364529999979</v>
       </c>
       <c r="D272" s="5">
-        <v>56.468887503964702</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>56.468565448034354</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>3.7887769338999999</v>
+        <v>3.7887697429</v>
       </c>
       <c r="C273" s="5">
-        <v>6.1719844199999763E-2</v>
+        <v>6.1718926700000232E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>21.785588388916466</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>21.785274558342984</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>3.7978089742000001</v>
+        <v>3.7978020064</v>
       </c>
       <c r="C274" s="5">
-        <v>9.0320403000001548E-3</v>
+        <v>9.0322634999999707E-3</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8984791770655827</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.8985573198306192</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>3.7668025900000002</v>
+        <v>3.766800017</v>
       </c>
       <c r="C275" s="5">
-        <v>-3.1006384199999903E-2</v>
+        <v>-3.1001989399999985E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>-9.3689675075269925</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>-9.3677150307271084</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>3.7072031392000002</v>
+        <v>3.7072053449000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.9599450799999953E-2</v>
+        <v>-5.9594672099999801E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-17.418591469205168</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-17.417324941869559</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>3.7805785448</v>
+        <v>3.7805820647999999</v>
       </c>
       <c r="C277" s="5">
-        <v>7.3375405599999777E-2</v>
+        <v>7.3376719899999721E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>26.515161333250269</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>26.515671591178137</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>3.794102224</v>
+        <v>3.7941092258000002</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3523679199999972E-2</v>
+        <v>1.3527161000000287E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>4.3780430515116597</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>4.3791883364344253</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>3.7942759868999998</v>
+        <v>3.7942832509</v>
       </c>
       <c r="C279" s="5">
-        <v>1.7376289999981864E-4</v>
+        <v>1.740250999997528E-4</v>
       </c>
       <c r="D279" s="5">
-        <v>5.497163720011855E-2</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>5.5054506102503176E-2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>3.8062227718999999</v>
+        <v>3.8062424476999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.1946785000000126E-2</v>
+        <v>1.1959196799999905E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8444836877616462</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.8485398111499869</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>3.8150942380999999</v>
+        <v>3.8150999149999998</v>
       </c>
       <c r="C281" s="5">
-        <v>8.8714662000000111E-3</v>
+        <v>8.8574672999999216E-3</v>
       </c>
       <c r="D281" s="5">
-        <v>2.8330702111695194</v>
+        <v>2.8285275320486303</v>
       </c>
       <c r="E281" s="5">
-        <v>5.5443905953616923</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>5.5444097551445415</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>3.8306543855999999</v>
+        <v>3.8306516948999998</v>
       </c>
       <c r="C282" s="5">
-        <v>1.556014750000001E-2</v>
+        <v>1.5551779900000007E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>5.0055857530560077</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>5.0028257105496632</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>3.8861975449999999</v>
+        <v>3.8861789304999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.5543159399999986E-2</v>
+        <v>5.5527235600000058E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>18.856471706383935</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>18.850641940545778</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>3.8287697430000001</v>
+        <v>3.8287504588000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-5.7427801999999861E-2</v>
+        <v>-5.7428471699999761E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-16.360290827488111</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-16.360538491947384</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>3.8961186632000002</v>
+        <v>3.8961049628</v>
       </c>
       <c r="C285" s="5">
-        <v>6.7348920200000162E-2</v>
+        <v>6.7354503999999871E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>23.275029844956197</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>23.277278758300703</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>3.8960974126000001</v>
+        <v>3.8960855711</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.1250600000133346E-5</v>
+        <v>-1.9391699999982137E-5</v>
       </c>
       <c r="D286" s="5">
-        <v>-6.5449636499903541E-3</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-5.9724784687076315E-3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>3.9629758700000002</v>
+        <v>3.9629726632</v>
       </c>
       <c r="C287" s="5">
-        <v>6.6878457400000091E-2</v>
+        <v>6.688709209999999E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>22.659009620982218</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>22.66229222282421</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>3.9098267333000001</v>
+        <v>3.9098305336000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-5.3149136700000099E-2</v>
+        <v>-5.3142129599999866E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-14.958090072592601</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-14.95627235729855</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>3.8831127041000002</v>
+        <v>3.8831259147999999</v>
       </c>
       <c r="C289" s="5">
-        <v>-2.6714029199999878E-2</v>
+        <v>-2.6704618800000191E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.8978415773776405</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-7.8951557307855076</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>3.8972552508999998</v>
+        <v>3.8972786332</v>
       </c>
       <c r="C290" s="5">
-        <v>1.41425467999996E-2</v>
+        <v>1.4152718400000097E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>4.4590955365646945</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.462351679498</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>3.7878801920999998</v>
+        <v>3.7879039397000001</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.10937505879999998</v>
+        <v>-0.10937469349999995</v>
       </c>
       <c r="D291" s="5">
-        <v>-28.936171790640628</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-28.935941817702293</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>3.7040196758000001</v>
+        <v>3.7040592001000001</v>
       </c>
       <c r="C292" s="5">
-        <v>-8.3860516299999688E-2</v>
+        <v>-8.384473959999994E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-23.559307928635633</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-23.555270607505928</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>3.7082427209</v>
+        <v>3.7082736162000001</v>
       </c>
       <c r="C293" s="5">
-        <v>4.2230450999998226E-3</v>
+        <v>4.2144160999999514E-3</v>
       </c>
       <c r="D293" s="5">
-        <v>1.3767618203856191</v>
+        <v>1.3739162859828236</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.8007569546490196</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.8000917716462959</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>3.8327232474000001</v>
+        <v>3.8327498624</v>
       </c>
       <c r="C294" s="5">
-        <v>0.12448052650000019</v>
+        <v>0.12447624619999997</v>
       </c>
       <c r="D294" s="5">
-        <v>48.618097109314995</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>48.615622886172801</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>3.7831776411</v>
+        <v>3.7829824775000001</v>
       </c>
       <c r="C295" s="5">
-        <v>-4.9545606300000156E-2</v>
+        <v>-4.9767384899999989E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-14.455659901611174</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-14.515724468923807</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>3.8296714849</v>
+        <v>3.8296821067</v>
       </c>
       <c r="C296" s="5">
-        <v>4.649384379999999E-2</v>
+        <v>4.6699629199999926E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>15.786370854815779</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>15.861928174669337</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>3.8097549080999999</v>
+        <v>3.8097725962000002</v>
       </c>
       <c r="C297" s="5">
-        <v>-1.991657680000003E-2</v>
+        <v>-1.9909510499999783E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>-6.0652695859590544</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-6.0631624742416568</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>3.7964311672000002</v>
+        <v>3.7963930724999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-1.332374089999977E-2</v>
+        <v>-1.3379523700000284E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-4.1169335614234859</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-4.1338196471747306</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>3.7610682436</v>
+        <v>3.7610828250999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-3.5362923600000151E-2</v>
+        <v>-3.5310247399999994E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-10.622500082239705</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-10.607578502130089</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>3.8087116361</v>
+        <v>3.8087302166999999</v>
       </c>
       <c r="C300" s="5">
-        <v>4.7643392499999937E-2</v>
+        <v>4.7647391599999978E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>16.306114997816135</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>16.307512753761678</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>3.7840598545000002</v>
+        <v>3.7840877334999998</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.4651781599999811E-2</v>
+        <v>-2.4642483200000065E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-7.4963532727476796</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-7.4935903091629346</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>3.7964915938999999</v>
+        <v>3.7965295345999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.2431739399999753E-2</v>
+        <v>1.2441801100000038E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>4.0143703212505599</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.0176482170441785</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>3.8862176789</v>
+        <v>3.8862598135000002</v>
       </c>
       <c r="C303" s="5">
-        <v>8.9726085000000122E-2</v>
+        <v>8.9730278900000293E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>32.353724145079823</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>32.355071663705928</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>3.9039335306999998</v>
+        <v>3.9039982707999998</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7715851799999793E-2</v>
+        <v>1.7738457299999677E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>5.6096245418112867</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>5.6169006564992907</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>3.9023297765999998</v>
+        <v>3.9023906038999998</v>
       </c>
       <c r="C305" s="5">
-        <v>-1.6037541000000211E-3</v>
+        <v>-1.6076669000000265E-3</v>
       </c>
       <c r="D305" s="5">
-        <v>-0.49185330076181311</v>
+        <v>-0.49304243800638581</v>
       </c>
       <c r="E305" s="5">
-        <v>5.2339361338487045</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.2346996956205816</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>3.8369092321</v>
+        <v>3.8369386513000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-6.5420544499999789E-2</v>
+        <v>-6.5451952599999697E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-18.362313015587585</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-18.370071412827471</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>3.7845435742000002</v>
+        <v>3.7841739150999998</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.2365657899999807E-2</v>
+        <v>-5.2764736200000328E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>-15.202350491833682</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-15.309482085588089</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>3.7256618599000002</v>
+        <v>3.7257039419</v>
       </c>
       <c r="C308" s="5">
-        <v>-5.8881714299999999E-2</v>
+        <v>-5.8469973199999803E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-17.152556537960319</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-17.044145184555283</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>3.6156382365000002</v>
+        <v>3.6156830633000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.11002362340000005</v>
+        <v>-0.11002087859999987</v>
       </c>
       <c r="D309" s="5">
-        <v>-30.212375473539566</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-30.211451888185902</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>3.5960102297000001</v>
+        <v>3.5959500276999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-1.9628006800000097E-2</v>
+        <v>-1.9733035600000282E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.3233447678163408</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-6.356095250594751</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>3.5640594809000001</v>
+        <v>3.5641016532999998</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.1950748799999928E-2</v>
+        <v>-3.184837439999999E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-10.156161469304248</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-10.125349717323918</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>3.5063743867000001</v>
+        <v>3.5064040104999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-5.7685094200000009E-2</v>
+        <v>-5.7697642800000004E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>-17.783288495495718</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-17.786627179335788</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>3.4864114187999999</v>
+        <v>3.4864480646999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.9962967900000184E-2</v>
+        <v>-1.9955945800000041E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-6.622078861869241</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-6.6197677404775774</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>3.3989455694999999</v>
+        <v>3.3989915178999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.7465849300000009E-2</v>
+        <v>-8.7456546799999924E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-26.279733816935181</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-26.277073358684234</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>3.3852193399999999</v>
+        <v>3.3852724525000002</v>
       </c>
       <c r="C315" s="5">
-        <v>-1.372622950000002E-2</v>
+        <v>-1.3719065399999675E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-4.7398541976628401</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-4.7373723674711155</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>3.2994108596</v>
+        <v>3.2994828582000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-8.5808480399999887E-2</v>
+        <v>-8.5789594299999994E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-26.515620130147688</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-26.510212649142662</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>3.2951594335999999</v>
+        <v>3.2952348095000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.2514260000001691E-3</v>
+        <v>-4.2480487000000622E-3</v>
       </c>
       <c r="D317" s="5">
-        <v>-1.5353378403232587</v>
+        <v>-1.5340935638876174</v>
       </c>
       <c r="E317" s="5">
-        <v>-15.559175614548193</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-15.558560278236012</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>3.2377478733</v>
+        <v>3.2377743889000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.7411560299999831E-2</v>
+        <v>-5.7460420600000006E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-19.016017063296896</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-19.030286791343933</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>3.1945835128</v>
+        <v>3.1941237385000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.3164360500000054E-2</v>
+        <v>-4.3650650400000046E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-14.875489040183009</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-15.03073996843125</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>3.1142157482999999</v>
+        <v>3.1142766752000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-8.036776450000005E-2</v>
+        <v>-7.984706329999991E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-26.343104976267441</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-26.198450615565317</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>3.1227362209999998</v>
+        <v>3.1227999792999999</v>
       </c>
       <c r="C321" s="5">
-        <v>8.5204726999998925E-3</v>
+        <v>8.5233040999996845E-3</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3330503865127925</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.3341084891086448</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>3.0951921576000001</v>
+        <v>3.0951228026000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-2.7544063399999708E-2</v>
+        <v>-2.7677176699999695E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-10.08590295242</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-10.13209774385686</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>3.0651402290999998</v>
+        <v>3.0652077216000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-3.0051928500000269E-2</v>
+        <v>-2.9915080999999955E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>-11.048601262186553</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-11.001166786907234</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>3.0988399948000001</v>
+        <v>3.0988852661999999</v>
       </c>
       <c r="C324" s="5">
-        <v>3.3699765700000217E-2</v>
+        <v>3.367754459999972E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>14.021211831618041</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>14.011073373535199</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>3.0853476377</v>
+        <v>3.0853888993999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.3492357100000074E-2</v>
+        <v>-1.3496366800000104E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-5.1014827969250938</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-5.1028899688844165</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>3.1026242980999998</v>
+        <v>3.1026689622000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.7276660399999866E-2</v>
+        <v>1.7280062800000273E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>6.9303566611267353</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.9316682390893503</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>3.0898824485</v>
+        <v>3.0899337782999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2741849599999799E-2</v>
+        <v>-1.273518390000028E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.8183526009898721</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.8158208165258181</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>3.1013026077000001</v>
+        <v>3.1013629608</v>
       </c>
       <c r="C328" s="5">
-        <v>1.1420159200000057E-2</v>
+        <v>1.1429182500000135E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>4.5264600552846757</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.5300327833898812</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>3.0946490124000001</v>
+        <v>3.0947023982999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-6.6535952999999814E-3</v>
+        <v>-6.6605625000000224E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.5443410401567057</v>
+        <v>-2.5469249319327036</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.0849990794205606</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-6.0855272171159154</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>3.1433818947000001</v>
+        <v>3.1434136144</v>
       </c>
       <c r="C330" s="5">
-        <v>4.8732882299999947E-2</v>
+        <v>4.8711216100000065E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>20.622680258867334</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>20.61231681692346</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>3.0980526820000001</v>
+        <v>3.0976283574000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-4.532921270000001E-2</v>
+        <v>-4.5785256999999913E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-15.996029311155457</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-16.144147320509848</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>3.2047296082000001</v>
+        <v>3.2047527081</v>
       </c>
       <c r="C332" s="5">
-        <v>0.10667692620000002</v>
+        <v>0.10712435069999993</v>
       </c>
       <c r="D332" s="5">
-        <v>50.117433257254177</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>50.377389508476192</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>3.2251534459000002</v>
+        <v>3.2251911070000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.0423837700000114E-2</v>
+        <v>2.0438398900000099E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>7.9214753410049799</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>7.9272633647930579</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>3.2925232118999999</v>
+        <v>3.2924540313000001</v>
       </c>
       <c r="C334" s="5">
-        <v>6.7369765999999665E-2</v>
+        <v>6.7262924300000027E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>28.156771215433718</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>28.106509456687888</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>3.2626448347000001</v>
+        <v>3.2627633654000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-2.9878377199999751E-2</v>
+        <v>-2.9690665900000024E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>-10.362145252738763</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-10.300445344959375</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>3.1900662781000002</v>
+        <v>3.1901118654</v>
       </c>
       <c r="C336" s="5">
-        <v>-7.2578556599999899E-2</v>
+        <v>-7.2651500000000091E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-23.658818678697635</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-23.67900552083324</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>3.181435204</v>
+        <v>3.1814603509000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.6310741000001912E-3</v>
+        <v>-8.6515144999999016E-3</v>
       </c>
       <c r="D337" s="5">
-        <v>-3.1988505316543625</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-3.2062683817131732</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>3.2076136685000001</v>
+        <v>3.2076565201</v>
       </c>
       <c r="C338" s="5">
-        <v>2.6178464500000054E-2</v>
+        <v>2.6196169199999897E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>10.33357144761673</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>10.340794144343835</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>3.1970451296000002</v>
+        <v>3.1971049868999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-1.0568538899999869E-2</v>
+        <v>-1.0551533200000129E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.882927103935474</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-3.8767408840364337</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>3.2042315651000002</v>
+        <v>3.2042994884999998</v>
       </c>
       <c r="C340" s="5">
-        <v>7.1864354999999769E-3</v>
+        <v>7.1945015999999029E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>2.7310035093510265</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.7340550190926072</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>3.1984967176999999</v>
+        <v>3.1985701486</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.734847400000298E-3</v>
+        <v>-5.7293398999997969E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.1267116213232296</v>
+        <v>-2.1246446665746821</v>
       </c>
       <c r="E341" s="5">
-        <v>3.3557183668936563</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.3563081980696241</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>3.1465026804999998</v>
+        <v>3.1466254575999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-5.1994037200000065E-2</v>
+        <v>-5.1944691000000098E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-17.854011482652055</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-17.838177066002427</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>3.2018805917000002</v>
+        <v>3.2015427455999999</v>
       </c>
       <c r="C343" s="5">
-        <v>5.5377911200000351E-2</v>
+        <v>5.4917287999999953E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>23.288993540981593</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>23.075336766781973</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>3.1924233586000001</v>
+        <v>3.1920612244000002</v>
       </c>
       <c r="C344" s="5">
-        <v>-9.4572331000000176E-3</v>
+        <v>-9.4815211999996762E-3</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.4873638750133606</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-3.4965377247514806</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>3.2273146437000002</v>
+        <v>3.2273937374999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.4891285100000058E-2</v>
+        <v>3.5332513099999741E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>13.933107999077432</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>14.121868064246623</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>3.1925041745999998</v>
+        <v>3.1924703394999998</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.4810469100000407E-2</v>
+        <v>-3.4923398000000105E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-12.202533651079362</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-12.239512128437301</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>3.1605358151999998</v>
+        <v>3.1607293492999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-3.1968359399999979E-2</v>
+        <v>-3.1740990199999874E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>-11.376089860268001</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-11.299665532799985</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>3.2751651413</v>
+        <v>3.2752543158999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.11462932610000021</v>
+        <v>0.11452496659999989</v>
       </c>
       <c r="D348" s="5">
-        <v>53.345078640128449</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>53.282516366590784</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>3.3754096875999999</v>
+        <v>3.3754765767000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.1002445462999999</v>
+        <v>0.1002222608000003</v>
       </c>
       <c r="D349" s="5">
-        <v>43.588438971126166</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>43.575670360598465</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>3.4117175099999999</v>
+        <v>3.4117747615999998</v>
       </c>
       <c r="C350" s="5">
-        <v>3.6307822399999967E-2</v>
+        <v>3.6298184899999697E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>13.69958069152899</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>13.695438930444425</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>3.4093640702000001</v>
+        <v>3.4094414837999998</v>
       </c>
       <c r="C351" s="5">
-        <v>-2.3534397999998014E-3</v>
+        <v>-2.3332778000000332E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>-0.82463970812453047</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-0.81758787574341962</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>3.4150368122999999</v>
+        <v>3.4148872012</v>
       </c>
       <c r="C352" s="5">
-        <v>5.6727420999997946E-3</v>
+        <v>5.4457174000002162E-3</v>
       </c>
       <c r="D352" s="5">
-        <v>2.0150188349320253</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.9336232809272103</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>3.4082386673</v>
+        <v>3.4083561767999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-6.7981449999998667E-3</v>
+        <v>-6.531024400000085E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.3627997083956243</v>
+        <v>-2.2710308125744705</v>
       </c>
       <c r="E353" s="5">
-        <v>6.5575164870209202</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>6.5587440154102117</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>3.3465956919000002</v>
+        <v>3.3469651651999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-6.1642975399999855E-2</v>
+        <v>-6.1391011600000045E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-19.669775633372279</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-19.596559051521311</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>3.2986496658000002</v>
+        <v>3.298512299</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.7946026099999983E-2</v>
+        <v>-4.8452866199999889E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-15.900124775617341</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-16.053424280665528</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>3.3817939430999999</v>
+        <v>3.3809147243000002</v>
       </c>
       <c r="C356" s="5">
-        <v>8.3144277299999736E-2</v>
+        <v>8.2402425300000193E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>34.812878063394528</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>34.460062572297232</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>3.3283118495999999</v>
+        <v>3.3283614088000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-5.3482093499999994E-2</v>
+        <v>-5.2553315499999975E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-17.410957577648823</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-17.138053235289618</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>3.3967445153</v>
+        <v>3.3967358163000001</v>
       </c>
       <c r="C358" s="5">
-        <v>6.8432665700000062E-2</v>
+        <v>6.8374407499999901E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>27.66341556426768</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>27.63668401223871</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>3.3582753308000002</v>
+        <v>3.3585364660999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-3.8469184499999809E-2</v>
+        <v>-3.8199350200000204E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-12.774996229640267</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-12.690888196097006</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>3.3610753145999999</v>
+        <v>3.3612020990000002</v>
       </c>
       <c r="C360" s="5">
-        <v>2.7999837999996835E-3</v>
+        <v>2.6656329000003254E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>1.0051085332299037</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>0.95659523993483209</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>3.2707654913000002</v>
+        <v>3.2708689686999999</v>
       </c>
       <c r="C361" s="5">
-        <v>-9.0309823299999703E-2</v>
+        <v>-9.0333130300000342E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-27.880292979043698</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>-27.885558198048088</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>3.2114105140999998</v>
+        <v>3.2115414760999998</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.9354977200000381E-2</v>
+        <v>-5.9327492600000031E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-19.729306564520279</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-19.720499273725199</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>3.2145879065999998</v>
+        <v>3.2147015243000001</v>
       </c>
       <c r="C363" s="5">
-        <v>3.1773925000000425E-3</v>
+        <v>3.160048200000265E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>1.1937708415631132</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.1871704721439391</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>3.22585013</v>
+        <v>3.2255321274000002</v>
       </c>
       <c r="C364" s="5">
-        <v>1.126222340000016E-2</v>
+        <v>1.0830603100000058E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>4.2861322601053686</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.1186647303802282</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>3.2114369516000001</v>
+        <v>3.2116546045000001</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.4413178399999893E-2</v>
+        <v>-1.3877522900000105E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.2318150764372184</v>
+        <v>-5.0424426626939685</v>
       </c>
       <c r="E365" s="5">
-        <v>-5.7742938482622685</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-5.7711565956312993</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>3.4443243679000002</v>
+        <v>3.4450350150000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.23288741630000009</v>
+        <v>0.23338041050000013</v>
       </c>
       <c r="D366" s="5">
-        <v>131.66249461702398</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>132.04792359243211</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>3.3027330627999998</v>
+        <v>3.3029053344000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.1415913051000004</v>
+        <v>-0.14212968060000009</v>
       </c>
       <c r="D367" s="5">
-        <v>-39.572704367594078</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-39.684375011339334</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>3.1751848052999998</v>
+        <v>3.173180538</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12754825749999998</v>
+        <v>-0.12972479640000012</v>
       </c>
       <c r="D368" s="5">
-        <v>-37.662927569766381</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-38.172189574218841</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>3.0292553147999999</v>
+        <v>3.0294370573</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.14592949049999993</v>
+        <v>-0.14374348069999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-43.140576631860696</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-42.666847914596943</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>3.0001515580999998</v>
+        <v>3.0002963566999998</v>
       </c>
       <c r="C370" s="5">
-        <v>-2.9103756700000094E-2</v>
+        <v>-2.914070060000018E-2</v>
       </c>
       <c r="D370" s="5">
-        <v>-10.938954096425801</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-10.951490912594098</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>2.8641878431999999</v>
+        <v>2.8645308330999999</v>
       </c>
       <c r="C371" s="5">
-        <v>-0.13596371489999992</v>
+        <v>-0.13576552359999994</v>
       </c>
       <c r="D371" s="5">
-        <v>-42.680864504673053</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-42.631676371430473</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>2.7574851297</v>
+        <v>2.7577103592999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.10670271349999982</v>
+        <v>-0.10682047380000004</v>
       </c>
       <c r="D372" s="5">
-        <v>-36.592565144610248</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-36.621524062349096</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>2.7710766729</v>
+        <v>2.7712794383000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.35915432E-2</v>
+        <v>1.3569079000000261E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>6.0777648275766039</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>6.0669370089649233</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>2.8085164639000002</v>
+        <v>2.8087225566999998</v>
       </c>
       <c r="C374" s="5">
-        <v>3.7439791000000167E-2</v>
+        <v>3.7443118399999697E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>17.473844007426266</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>17.474139048901026</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>2.8140529913000001</v>
+        <v>2.8141475686000001</v>
       </c>
       <c r="C375" s="5">
-        <v>5.5365273999998799E-3</v>
+        <v>5.4250119000003316E-3</v>
       </c>
       <c r="D375" s="5">
-        <v>2.3914202179205812</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>2.3425662005684744</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>2.8335048657000002</v>
+        <v>2.8329823052999998</v>
       </c>
       <c r="C376" s="5">
-        <v>1.9451874400000069E-2</v>
+        <v>1.8834736699999688E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>8.6176235812556392</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>8.3337897409547335</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>2.8125576852999998</v>
+        <v>2.8127223139000002</v>
       </c>
       <c r="C377" s="5">
-        <v>-2.094718040000032E-2</v>
+        <v>-2.0259991399999677E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>-8.5192514479838444</v>
+        <v>-8.2521366151728337</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.420585311546317</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-12.421394568427036</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>2.8317174326000001</v>
+        <v>2.8324506121000002</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9159747300000252E-2</v>
+        <v>1.9728298199999994E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>8.4880018620075113</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>8.7491447093269947</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>2.8026993445000001</v>
+        <v>2.8030298013000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.901808809999995E-2</v>
+        <v>-2.942081080000003E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.627087066806595</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-11.77647037146421</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>2.8825459329999998</v>
+        <v>2.8797299557999998</v>
       </c>
       <c r="C380" s="5">
-        <v>7.9846588499999704E-2</v>
+        <v>7.6700154499999673E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>40.086632000991784</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>38.257464286341623</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>2.8250463747999999</v>
+        <v>2.8254080371999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-5.7499558199999967E-2</v>
+        <v>-5.4321918599999908E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-21.477857746817897</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-20.429342659344762</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>2.8027893492999998</v>
+        <v>2.8032071636999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.2257025500000083E-2</v>
+        <v>-2.2200873500000107E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-9.0550633196348151</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-9.0320898865400174</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>2.8640472671000001</v>
+        <v>2.8646478354</v>
       </c>
       <c r="C383" s="5">
-        <v>6.1257917800000339E-2</v>
+        <v>6.1440671700000227E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>29.621389172991041</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>29.715700282479563</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>2.9506071125000002</v>
+        <v>2.951086434</v>
       </c>
       <c r="C384" s="5">
-        <v>8.6559845400000057E-2</v>
+        <v>8.6438598600000027E-2</v>
       </c>
       <c r="D384" s="5">
-        <v>42.946802739722287</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>42.865800671963392</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>2.9670922242</v>
+        <v>2.9674626718999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.6485111699999777E-2</v>
+        <v>1.6376237899999868E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>6.9143316925048159</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>6.8661144575990374</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>3.0035365771000002</v>
+        <v>3.0038271667999998</v>
       </c>
       <c r="C386" s="5">
-        <v>3.6444352900000254E-2</v>
+        <v>3.6364494899999933E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>15.777070611448396</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>15.73803743062323</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>2.8111964698</v>
+        <v>2.8111739903999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.19234010730000017</v>
+        <v>-0.1926531763999999</v>
       </c>
       <c r="D387" s="5">
-        <v>-54.804074565423491</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-54.860845230856611</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>2.8394681225</v>
+        <v>2.8387234571</v>
       </c>
       <c r="C388" s="5">
-        <v>2.8271652699999983E-2</v>
+        <v>2.7549466700000025E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>12.758576231704822</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>12.415015787086613</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>2.9098469734000001</v>
+        <v>2.9097667710000001</v>
       </c>
       <c r="C389" s="5">
-        <v>7.0378850900000067E-2</v>
+        <v>7.1043313900000182E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>34.152211254358299</v>
+        <v>34.530613435604131</v>
       </c>
       <c r="E389" s="5">
-        <v>3.4591037406446201</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.4501968651659221</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>3.0347096418000001</v>
+        <v>3.0352968005999998</v>
       </c>
       <c r="C390" s="5">
-        <v>0.12486266840000004</v>
+        <v>0.1255300295999997</v>
       </c>
       <c r="D390" s="5">
-        <v>65.563244880519306</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>66.002951380208216</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>3.0102672947000002</v>
+        <v>3.0105666346</v>
       </c>
       <c r="C391" s="5">
-        <v>-2.4442347099999928E-2</v>
+        <v>-2.4730165999999887E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-9.2482542104669783</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-9.3505945268650859</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>2.9905019089999998</v>
+        <v>2.9866030924000002</v>
       </c>
       <c r="C392" s="5">
-        <v>-1.9765385700000415E-2</v>
+        <v>-2.3963542199999743E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-7.6007841865077808</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-9.1445056771740969</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>3.0192024771999999</v>
+        <v>3.0199187758999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.8700568200000109E-2</v>
+        <v>3.3315683499999693E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>12.144469807424363</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>14.238639426264065</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>3.1031675858000001</v>
+        <v>3.1044892526000001</v>
       </c>
       <c r="C394" s="5">
-        <v>8.3965108600000171E-2</v>
+        <v>8.4570476700000174E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>38.981147266253657</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>39.296043509407227</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>3.1599123792000001</v>
+        <v>3.1610440013000001</v>
       </c>
       <c r="C395" s="5">
-        <v>5.6744793400000049E-2</v>
+        <v>5.655474869999999E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>24.290438800855284</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>24.189410606073469</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>3.1480902243000002</v>
+        <v>3.1490866309999999</v>
       </c>
       <c r="C396" s="5">
-        <v>-1.1822154899999937E-2</v>
+        <v>-1.1957370300000214E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>-4.3983108961854427</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>-4.4460149540251903</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>3.1654934157999999</v>
+        <v>3.1663615134</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7403191499999693E-2</v>
+        <v>1.7274882400000191E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>6.8392732955874891</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>6.7851050215901765</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>3.2955138058000002</v>
+        <v>3.2962721509000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.13002039000000032</v>
+        <v>0.12991063750000009</v>
       </c>
       <c r="D398" s="5">
-        <v>62.099117299770711</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>62.013333441263896</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>3.2093999378000002</v>
+        <v>3.2088037536999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-8.6113867999999982E-2</v>
+        <v>-8.7468397200000325E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-27.220602823233563</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-27.582896685537751</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>3.1451452512000002</v>
+        <v>3.1428126501999998</v>
       </c>
       <c r="C400" s="5">
-        <v>-6.4254686599999999E-2</v>
+        <v>-6.5991103500000037E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-21.548291291383535</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-22.070116578187982</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>3.2085309969</v>
+        <v>3.2079697795</v>
       </c>
       <c r="C401" s="5">
-        <v>6.3385745699999774E-2</v>
+        <v>6.5157129300000172E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>27.053427594987369</v>
+        <v>27.920842143345602</v>
       </c>
       <c r="E401" s="5">
-        <v>10.264595569127245</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>10.248347443926464</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>3.1383797834</v>
+        <v>3.1385245257999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-7.0151213499999976E-2</v>
+        <v>-6.9445253700000098E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-23.300753215766633</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-23.097032131069884</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>3.1139353585</v>
+        <v>3.1139733167000001</v>
       </c>
       <c r="C403" s="5">
-        <v>-2.4444424899999984E-2</v>
+        <v>-2.4551209099999749E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-8.9564581706241491</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-8.9935191818468869</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>3.2041783498999998</v>
+        <v>3.2001675347999998</v>
       </c>
       <c r="C404" s="5">
-        <v>9.0242991399999806E-2</v>
+        <v>8.619421809999972E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>40.891588233124175</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>38.769472903365013</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>3.1097159873</v>
+        <v>3.1107593745000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-9.446236259999985E-2</v>
+        <v>-8.9408160299999651E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-30.168955656119621</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-28.825497147578638</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>3.1012326864999999</v>
+        <v>3.1034674020000002</v>
       </c>
       <c r="C406" s="5">
-        <v>-8.4833008000000376E-3</v>
+        <v>-7.2919725000000213E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-3.2249251615314112</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-2.7769517497348128</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>3.0601032896000002</v>
+        <v>3.0617523999</v>
       </c>
       <c r="C407" s="5">
-        <v>-4.1129396899999726E-2</v>
+        <v>-4.171500210000012E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-14.803687799608067</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-14.989113164087708</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>3.0568920138000002</v>
+        <v>3.0584033434000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.2112758000000241E-3</v>
+        <v>-3.3490564999998362E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.2520384988485067</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.3047357538719551</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>3.0685171064999999</v>
+        <v>3.0698611796000002</v>
       </c>
       <c r="C409" s="5">
-        <v>1.1625092699999673E-2</v>
+        <v>1.145783619999996E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>4.6601654636507561</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>4.5894131117221404</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>3.0890949463999999</v>
+        <v>3.0901630581999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0577839900000061E-2</v>
+        <v>2.0301878599999768E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>8.3508939304708818</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.2310603510793676</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>3.1046177012</v>
+        <v>3.1038217481000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.5522754800000094E-2</v>
+        <v>1.3658689900000187E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>6.1994990278926299</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>5.4349279509450676</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>3.1432159998999998</v>
+        <v>3.1383447047000002</v>
       </c>
       <c r="C412" s="5">
-        <v>3.8598298699999756E-2</v>
+        <v>3.4522956600000043E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>15.982687057736511</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>14.194833779271242</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>3.1005767442000001</v>
+        <v>3.1002398920999998</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.2639255699999712E-2</v>
+        <v>-3.8104812600000315E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-15.117315605350623</v>
+        <v>-13.635376581327385</v>
       </c>
       <c r="E413" s="5">
-        <v>-3.3646005852616789</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-3.3581952077114341</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>3.1454348913999999</v>
+        <v>3.1448862281999999</v>
       </c>
       <c r="C414" s="5">
-        <v>4.4858147199999809E-2</v>
+        <v>4.4646336100000017E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>18.811526629026343</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>18.717751293896278</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>3.1217123855</v>
+        <v>3.1214643717000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-2.3722505899999913E-2</v>
+        <v>-2.3421856499999727E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-8.6841323743113037</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-8.5799777003465856</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>3.1116384669000001</v>
+        <v>3.1079434844999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-1.0073918599999843E-2</v>
+        <v>-1.3520887200000331E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.804461326509756</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-5.0758389427681188</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>3.2001358604000001</v>
+        <v>3.2015173799999999</v>
       </c>
       <c r="C417" s="5">
-        <v>8.8497393499999966E-2</v>
+        <v>9.3573895500000059E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>40.007537582628515</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>42.755553074749386</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>3.1958864722999998</v>
+        <v>3.1992089631999998</v>
       </c>
       <c r="C418" s="5">
-        <v>-4.2493881000003064E-3</v>
+        <v>-2.308416800000046E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.581866736848514</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-0.8618229346648465</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>3.2596108119</v>
+        <v>3.2619401192000002</v>
       </c>
       <c r="C419" s="5">
-        <v>6.3724339600000235E-2</v>
+        <v>6.2731156000000343E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>26.733921861044287</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>26.241026248552558</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>3.2601031254000001</v>
+        <v>3.2623006208000001</v>
       </c>
       <c r="C420" s="5">
-        <v>4.9231350000011886E-4</v>
+        <v>3.6050159999989617E-4</v>
       </c>
       <c r="D420" s="5">
-        <v>0.18139196143869274</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.13270169182411085</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>3.2699322951999998</v>
+        <v>3.2719632789999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.8291697999997041E-3</v>
+        <v>9.6626581999998962E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>3.6785869032177398</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.6127752999947971</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>3.2864748302</v>
+        <v>3.2880444455000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6542535000000136E-2</v>
+        <v>1.6081166500000244E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.2425778067175086</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.059872603756955</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>3.3033585289</v>
+        <v>3.3026656283000002</v>
       </c>
       <c r="C423" s="5">
-        <v>1.688369870000006E-2</v>
+        <v>1.4621182800000021E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>6.3419991727927227</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>5.468586847743917</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>3.3407054193999999</v>
+        <v>3.3315711941999999</v>
       </c>
       <c r="C424" s="5">
-        <v>3.7346890499999841E-2</v>
+        <v>2.8905565899999708E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>14.443104970690523</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>11.02324091163438</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>3.3982863020999998</v>
+        <v>3.3987319450000002</v>
       </c>
       <c r="C425" s="5">
-        <v>5.7580882699999947E-2</v>
+        <v>6.716075080000028E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>22.761277713871465</v>
+        <v>27.061442510405453</v>
       </c>
       <c r="E425" s="5">
-        <v>9.6017477540880414</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>9.6280308391816671</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>3.3502125561999998</v>
+        <v>3.3489692083999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-4.807374590000002E-2</v>
+        <v>-4.9762736600000412E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-15.715296275139378</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-16.221825708500702</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>3.4252772858</v>
+        <v>3.4247243412000001</v>
       </c>
       <c r="C427" s="5">
-        <v>7.5064729600000213E-2</v>
+        <v>7.5755132800000347E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>30.460930434267407</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>30.789714655844726</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>3.4198231527999998</v>
+        <v>3.4165680118999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-5.4541330000001942E-3</v>
+        <v>-8.1563293000002091E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.894136756847542</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.8207822603387722</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>3.4916840361000001</v>
+        <v>3.4934331516000001</v>
       </c>
       <c r="C429" s="5">
-        <v>7.1860883300000289E-2</v>
+        <v>7.6865139700000196E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>28.343970042649815</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>30.601571247230417</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>3.5905332168999999</v>
+        <v>3.5948259495000001</v>
       </c>
       <c r="C430" s="5">
-        <v>9.8849180799999825E-2</v>
+        <v>0.1013927979</v>
       </c>
       <c r="D430" s="5">
-        <v>39.79387332198403</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>40.963011444429398</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>3.4593518321999999</v>
+        <v>3.4622127003999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.13118138470000007</v>
+        <v>-0.13261324910000027</v>
       </c>
       <c r="D431" s="5">
-        <v>-36.022182279403459</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-36.30423972278534</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>3.4632704840000001</v>
+        <v>3.4660282835</v>
       </c>
       <c r="C432" s="5">
-        <v>3.9186518000002835E-3</v>
+        <v>3.8155831000001861E-3</v>
       </c>
       <c r="D432" s="5">
-        <v>1.3678256083747842</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>1.3305234131491206</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>3.4718043041</v>
+        <v>3.4743148097000001</v>
       </c>
       <c r="C433" s="5">
-        <v>8.5338200999998115E-3</v>
+        <v>8.2865262000000328E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>2.9973159980393849</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.9069680983915269</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>3.4878378310000002</v>
+        <v>3.4895712809999999</v>
       </c>
       <c r="C434" s="5">
-        <v>1.6033526900000261E-2</v>
+        <v>1.5256471299999852E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>5.6848075238180584</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>5.3986085541730899</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>3.5196209986000002</v>
+        <v>3.5034592453000002</v>
       </c>
       <c r="C435" s="5">
-        <v>3.1783167599999995E-2</v>
+        <v>1.3887964300000277E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>11.500135126779053</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>4.8817559443544267</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>3.5135771645</v>
+        <v>3.5247896883999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.0438341000002005E-3</v>
+        <v>2.1330443099999652E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.0412692848128189</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>7.5557600356849886</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>3.5207177685</v>
+        <v>3.4955730272999999</v>
       </c>
       <c r="C437" s="5">
-        <v>7.1406039999999393E-3</v>
+        <v>-2.9216661099999985E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>2.4661915428767944</v>
+        <v>-9.5055295151669661</v>
       </c>
       <c r="E437" s="5">
-        <v>3.6027413677400366</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.8493298049723004</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>3.5239241168</v>
+        <v>3.4972430344999998</v>
       </c>
       <c r="C438" s="5">
-        <v>3.2063482999999948E-3</v>
+        <v>1.6700071999999899E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>1.0983410669506588</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.57480784792389716</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>3.525187598</v>
+        <v>3.4979285426</v>
       </c>
       <c r="C439" s="5">
-        <v>1.2634812000000828E-3</v>
+        <v>6.8550810000012063E-4</v>
       </c>
       <c r="D439" s="5">
-        <v>0.43110204820886455</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.23547037696538542</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>3.5060816394000001</v>
+        <v>3.4789703238</v>
       </c>
       <c r="C440" s="5">
-        <v>-1.9105958599999973E-2</v>
+        <v>-1.8958218799999926E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-6.3133972700044172</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-6.3133972583858888</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>3.5192230220999998</v>
+        <v>3.4916427447</v>
       </c>
       <c r="C441" s="5">
-        <v>1.314138269999976E-2</v>
+        <v>1.2672420899999981E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>4.5916916142581421</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>4.4597369698140543</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>3.491551002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-9.174270000000817E-5</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-3.152537069750494E-2</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>