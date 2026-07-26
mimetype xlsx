--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{430A68F9-6547-4F56-87FE-8B0B0B459FE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D61A44F1-E1D7-4203-9BCF-2A5A28AD63FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C88A8066-707F-474E-AEB2-BFE7E0325ACD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1E039A48-C8F3-4CD0-BDA5-8DD6569A40D6}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{23F90637-6D7E-4DB4-B34B-5B8EF9AAA513}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AC13BD5-A870-427A-A61A-5C48ADADF2F2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.9722824806000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.9833160459000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.1033565299999992E-2</v>
       </c>
       <c r="D7" s="5">
         <v>4.5466661133020114</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.0849649085999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.10164886269999984</v>
       </c>
       <c r="D8" s="5">
         <v>49.489803750929617</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.0632076688000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.1757239799999883E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-8.1425156275874873</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.0396294340000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.3578234799999986E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-8.8555122433135125</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.1116567674</v>
       </c>
       <c r="C11" s="5">
         <v>7.2027333399999893E-2</v>
       </c>
       <c r="D11" s="5">
         <v>32.450174664113995</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.0759711968999999</v>
       </c>
       <c r="C12" s="5">
         <v>-3.5685570500000097E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.926311395932967</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.1992067604000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.1232355635000002</v>
       </c>
       <c r="D13" s="5">
         <v>60.221403889761113</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.1075847866999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.1621973700000137E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-29.438446485513314</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.0503729281999998</v>
       </c>
       <c r="C15" s="5">
         <v>-5.7211858500000101E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-19.987209799426697</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.1241673978</v>
       </c>
       <c r="C16" s="5">
         <v>7.3794469600000134E-2</v>
       </c>
       <c r="D16" s="5">
         <v>33.22210657022471</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.1865230725</v>
       </c>
       <c r="C17" s="5">
         <v>6.235567470000003E-2</v>
       </c>
       <c r="D17" s="5">
         <v>26.763218316844494</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.1694673014000001</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7055771099999895E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-6.2372149751496302</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.2854185501000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.11595124870000006</v>
       </c>
       <c r="D19" s="5">
         <v>53.905149668393967</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.2928730170999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.4544669999996316E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.7569821896612279</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.3647093078000001</v>
       </c>
       <c r="C21" s="5">
         <v>7.1836290700000305E-2</v>
       </c>
       <c r="D21" s="5">
         <v>29.559956729364401</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4423780213000001</v>
       </c>
       <c r="C22" s="5">
         <v>7.7668713500000042E-2</v>
       </c>
       <c r="D22" s="5">
         <v>31.501930384821364</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5230271466</v>
       </c>
       <c r="C23" s="5">
         <v>8.0649125299999902E-2</v>
       </c>
       <c r="D23" s="5">
         <v>32.035025294553598</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.4716665128000002</v>
       </c>
       <c r="C24" s="5">
         <v>-5.1360633799999889E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-16.157517651056452</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.4906324131000002</v>
       </c>
       <c r="C25" s="5">
         <v>1.8965900300000005E-2</v>
       </c>
       <c r="D25" s="5">
         <v>6.7562725018211811</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5121880764000002</v>
       </c>
       <c r="C26" s="5">
         <v>2.1555663300000028E-2</v>
       </c>
       <c r="D26" s="5">
         <v>7.6672857180198006</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.5353703367999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.3182260399999599E-2</v>
       </c>
       <c r="D27" s="5">
         <v>8.2145840056814912</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5191360585</v>
       </c>
       <c r="C28" s="5">
         <v>-1.6234278299999794E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-5.373291816119119</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5897069859999999</v>
       </c>
       <c r="C29" s="5">
         <v>7.0570927499999936E-2</v>
       </c>
       <c r="D29" s="5">
         <v>26.903998505025541</v>
       </c>
       <c r="E29" s="5">
         <v>12.652785005058199</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6584784773000001</v>
       </c>
       <c r="C30" s="5">
         <v>6.8771491300000154E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.573514838207203</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.5930926161999999</v>
       </c>
       <c r="C31" s="5">
         <v>-6.538586110000022E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-19.459394856623181</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6039217859999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.0829169800000038E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.6772201506135804</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5585316745000002</v>
       </c>
       <c r="C33" s="5">
         <v>-4.5390111499999719E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-14.109378699552998</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.6367857509000001</v>
       </c>
       <c r="C34" s="5">
         <v>7.8254076399999928E-2</v>
       </c>
       <c r="D34" s="5">
         <v>29.826267562621279</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.6360711666999999</v>
       </c>
       <c r="C35" s="5">
         <v>-7.1458420000025669E-4</v>
       </c>
       <c r="D35" s="5">
         <v>-0.2355307731649714</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.7701002721000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13402910540000024</v>
       </c>
       <c r="D36" s="5">
         <v>54.399651531706454</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.6855834049</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4516867200000068E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-23.82015034149132</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.8224180708</v>
       </c>
       <c r="C38" s="5">
         <v>0.13683466589999993</v>
       </c>
       <c r="D38" s="5">
         <v>54.875706994567189</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.8152388288000001</v>
       </c>
       <c r="C39" s="5">
         <v>-7.1792419999998636E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-2.2306954929636968</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.9179378120999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.10269898329999982</v>
       </c>
       <c r="D40" s="5">
         <v>37.54021764396407</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.8982491101000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9688701999999836E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.8664144839186694</v>
       </c>
       <c r="E41" s="5">
         <v>8.5951896715616769</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.9414200660000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.3170955899999974E-2</v>
       </c>
       <c r="D42" s="5">
         <v>14.129422115726364</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.1053273992000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16390733320000006</v>
       </c>
       <c r="D43" s="5">
         <v>63.057542908065777</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.0070636034999998</v>
       </c>
       <c r="C44" s="5">
         <v>-9.8263795700000323E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-25.227610657156252</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.1579566479999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.15089304450000007</v>
       </c>
       <c r="D45" s="5">
         <v>55.827696788806705</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.1387565470999998</v>
       </c>
       <c r="C46" s="5">
         <v>-1.9200100900000017E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4026248563143202</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.16217112</v>
       </c>
       <c r="C47" s="5">
         <v>2.3414572900000152E-2</v>
       </c>
       <c r="D47" s="5">
         <v>7.0041467428315407</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.1629180361999998</v>
       </c>
       <c r="C48" s="5">
         <v>7.4691619999978087E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.21555687787537803</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.3734250368999996</v>
       </c>
       <c r="C49" s="5">
         <v>0.21050700069999984</v>
       </c>
       <c r="D49" s="5">
         <v>80.75316921752372</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.4317480355000001</v>
       </c>
       <c r="C50" s="5">
         <v>5.8322998600000453E-2</v>
       </c>
       <c r="D50" s="5">
         <v>17.230465090402426</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6894770572000004</v>
       </c>
       <c r="C51" s="5">
         <v>0.25772902170000034</v>
       </c>
       <c r="D51" s="5">
         <v>97.057176236520476</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.7147032926000003</v>
       </c>
       <c r="C52" s="5">
         <v>2.5226235399999908E-2</v>
       </c>
       <c r="D52" s="5">
         <v>6.6496453478023687</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>5.0066484901999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.2919451975999996</v>
       </c>
       <c r="D53" s="5">
         <v>105.64247115455015</v>
       </c>
       <c r="E53" s="5">
         <v>28.433261928496066</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.5265280302999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.48012045990000018</v>
       </c>
       <c r="D54" s="5">
         <v>-70.172465711720648</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.6108591481000003</v>
       </c>
       <c r="C55" s="5">
         <v>8.4331117800000577E-2</v>
       </c>
       <c r="D55" s="5">
         <v>24.795722321112645</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7080559843999996</v>
       </c>
       <c r="C56" s="5">
         <v>9.7196836299999312E-2</v>
       </c>
       <c r="D56" s="5">
         <v>28.444985467164162</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.7489630699000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.0907085500000662E-2</v>
       </c>
       <c r="D57" s="5">
         <v>10.939469833082338</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.8397592751999996</v>
       </c>
       <c r="C58" s="5">
         <v>9.0796205299999322E-2</v>
       </c>
       <c r="D58" s="5">
         <v>25.516153550658615</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.7889021343999998</v>
       </c>
       <c r="C59" s="5">
         <v>-5.0857140799999812E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-11.905983078622084</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>4.9714218080999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.18251967369999988</v>
       </c>
       <c r="D60" s="5">
         <v>56.651953149522647</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>4.9652448828000004</v>
       </c>
       <c r="C61" s="5">
         <v>-6.1769252999992474E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-1.4808371756731331</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>5.0505953162999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.535043349999949E-2</v>
       </c>
       <c r="D62" s="5">
         <v>22.69384873842575</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>4.487213949</v>
       </c>
       <c r="C63" s="5">
         <v>-0.56338136729999988</v>
       </c>
       <c r="D63" s="5">
         <v>-75.811414922926048</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>4.5289777470999999</v>
       </c>
       <c r="C64" s="5">
         <v>4.176379809999986E-2</v>
       </c>
       <c r="D64" s="5">
         <v>11.758590800388834</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>4.6023526322999997</v>
       </c>
       <c r="C65" s="5">
         <v>7.3374885199999795E-2</v>
       </c>
       <c r="D65" s="5">
         <v>21.270858881062416</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0751796075032587</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.7200280737</v>
       </c>
       <c r="C66" s="5">
         <v>0.1176754414000003</v>
       </c>
       <c r="D66" s="5">
         <v>35.38678825702226</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>4.6070605597999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.11296751390000015</v>
       </c>
       <c r="D67" s="5">
         <v>-25.225748856320884</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>4.7712701534999997</v>
       </c>
       <c r="C68" s="5">
         <v>0.16420959369999988</v>
       </c>
       <c r="D68" s="5">
         <v>52.237286911526425</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.8505283758999997</v>
       </c>
       <c r="C69" s="5">
         <v>7.9258222400000022E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.85981270148114</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.8480261598999999</v>
       </c>
       <c r="C70" s="5">
         <v>-2.5022159999998905E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.61728419858778638</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.9149881961000004</v>
       </c>
       <c r="C71" s="5">
         <v>6.6962036200000519E-2</v>
       </c>
       <c r="D71" s="5">
         <v>17.893617662697704</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>4.7834781041000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.13151009200000008</v>
       </c>
       <c r="D72" s="5">
         <v>-27.780290958477714</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>4.7569497995000001</v>
       </c>
       <c r="C73" s="5">
         <v>-2.6528304600000219E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.4556987645902897</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>4.8453286346000004</v>
       </c>
       <c r="C74" s="5">
         <v>8.837883510000033E-2</v>
       </c>
       <c r="D74" s="5">
         <v>24.719982585881063</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>4.9834086786</v>
       </c>
       <c r="C75" s="5">
         <v>0.13808004399999962</v>
       </c>
       <c r="D75" s="5">
         <v>40.100339958690022</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>5.0413087038000004</v>
       </c>
       <c r="C76" s="5">
         <v>5.7900025200000371E-2</v>
       </c>
       <c r="D76" s="5">
         <v>14.868633940601628</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>5.0866073263000002</v>
       </c>
       <c r="C77" s="5">
         <v>4.529862249999983E-2</v>
       </c>
       <c r="D77" s="5">
         <v>11.331751831632641</v>
       </c>
       <c r="E77" s="5">
         <v>10.52189461975226</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>5.2152993594000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1286920331000001</v>
       </c>
       <c r="D78" s="5">
         <v>34.962264201156621</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>5.2933455864000001</v>
       </c>
       <c r="C79" s="5">
         <v>7.8046226999999746E-2</v>
       </c>
       <c r="D79" s="5">
         <v>19.512155456229287</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>5.4401959371000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.1468503507000003</v>
       </c>
       <c r="D80" s="5">
         <v>38.870985367698751</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>5.2729086484999996</v>
       </c>
       <c r="C81" s="5">
         <v>-0.16728728860000075</v>
       </c>
       <c r="D81" s="5">
         <v>-31.25700219265244</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>5.1577523801999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.11515626829999981</v>
       </c>
       <c r="D82" s="5">
         <v>-23.2774746668732</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>5.2267777783999998</v>
       </c>
       <c r="C83" s="5">
         <v>6.9025398199999977E-2</v>
       </c>
       <c r="D83" s="5">
         <v>17.295830498164012</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>5.2960592360999996</v>
       </c>
       <c r="C84" s="5">
         <v>6.9281457699999827E-2</v>
       </c>
       <c r="D84" s="5">
         <v>17.11852003461145</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>5.3588958215</v>
       </c>
       <c r="C85" s="5">
         <v>6.2836585400000367E-2</v>
       </c>
       <c r="D85" s="5">
         <v>15.204584936632148</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>5.3430639795000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5831841999999874E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4881316031431742</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>5.1870329427000001</v>
       </c>
       <c r="C87" s="5">
         <v>-0.15603103679999997</v>
       </c>
       <c r="D87" s="5">
         <v>-29.92815071179924</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>5.2512894527</v>
       </c>
       <c r="C88" s="5">
         <v>6.4256509999999878E-2</v>
       </c>
       <c r="D88" s="5">
         <v>15.921345775697304</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>5.2567932040000001</v>
       </c>
       <c r="C89" s="5">
         <v>5.503751300000026E-3</v>
       </c>
       <c r="D89" s="5">
         <v>1.2649666434034978</v>
       </c>
       <c r="E89" s="5">
         <v>3.3457640187805282</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>5.1253812585</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13141194550000002</v>
       </c>
       <c r="D90" s="5">
         <v>-26.198803049234286</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>5.1733809623999996</v>
       </c>
       <c r="C91" s="5">
         <v>4.7999703899999524E-2</v>
       </c>
       <c r="D91" s="5">
         <v>11.835429182734835</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>5.2033571452</v>
       </c>
       <c r="C92" s="5">
         <v>2.9976182800000473E-2</v>
       </c>
       <c r="D92" s="5">
         <v>7.1790991598683629</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>5.6260911689000004</v>
       </c>
       <c r="C93" s="5">
         <v>0.42273402370000035</v>
       </c>
       <c r="D93" s="5">
         <v>155.315720483277</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>5.5836508314</v>
       </c>
       <c r="C94" s="5">
         <v>-4.2440337500000425E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-8.6859003830419006</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>5.4430191373000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.14063169409999965</v>
       </c>
       <c r="D95" s="5">
         <v>-26.369235747241916</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>5.3828211257999996</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0198011500000703E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-12.493353013750763</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>5.4555634900000003</v>
       </c>
       <c r="C97" s="5">
         <v>7.2742364200000686E-2</v>
       </c>
       <c r="D97" s="5">
         <v>17.477850957881881</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>5.3989253062999998</v>
       </c>
       <c r="C98" s="5">
         <v>-5.6638183700000511E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-11.770776456631872</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>5.5981140460000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.19918873970000028</v>
       </c>
       <c r="D99" s="5">
         <v>54.458947842349545</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>5.5662777079000003</v>
       </c>
       <c r="C100" s="5">
         <v>-3.183633809999975E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-6.614910652070682</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>5.5332717742000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.3005933700000156E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8880159751331993</v>
       </c>
       <c r="E101" s="5">
         <v>5.2594530442936493</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>5.5444839107000004</v>
       </c>
       <c r="C102" s="5">
         <v>1.1212136500000192E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.458857815162685</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>5.5658170219000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.1333111199999699E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.7161255777214084</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>5.3898589571000004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.17595806479999965</v>
       </c>
       <c r="D104" s="5">
         <v>-31.988600484742889</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>5.0460189554000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.34384000170000029</v>
       </c>
       <c r="D105" s="5">
         <v>-54.662483797027697</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.7801218093999998</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26589714600000036</v>
       </c>
       <c r="D106" s="5">
         <v>-47.77468928306704</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.5120498237</v>
       </c>
       <c r="C107" s="5">
         <v>-0.26807198569999979</v>
       </c>
       <c r="D107" s="5">
         <v>-49.971316364793573</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3685189378000002</v>
       </c>
       <c r="C108" s="5">
         <v>-0.14353088589999974</v>
       </c>
       <c r="D108" s="5">
         <v>-32.154033550592828</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.2608778065999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.1076411312000003</v>
       </c>
       <c r="D109" s="5">
         <v>-25.872682664942349</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.1608387666000004</v>
       </c>
       <c r="C110" s="5">
         <v>-0.10003903999999952</v>
       </c>
       <c r="D110" s="5">
         <v>-24.806259525625595</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.0417343312999998</v>
       </c>
       <c r="C111" s="5">
         <v>-0.11910443530000059</v>
       </c>
       <c r="D111" s="5">
         <v>-29.426360476558543</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.8907233501</v>
       </c>
       <c r="C112" s="5">
         <v>-0.15101098119999978</v>
       </c>
       <c r="D112" s="5">
         <v>-36.678520072382589</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.8460666425999999</v>
       </c>
       <c r="C113" s="5">
         <v>-4.465670750000017E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-12.936234662580004</v>
       </c>
       <c r="E113" s="5">
         <v>-30.491998232708106</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.8885600495000001</v>
       </c>
       <c r="C114" s="5">
         <v>4.2493406900000252E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.094328712367844</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6790844194000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20947563010000003</v>
       </c>
       <c r="D115" s="5">
         <v>-48.546926955998352</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.5875947921</v>
       </c>
       <c r="C116" s="5">
         <v>-9.1489627300000098E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-26.079723810319933</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.5193550321</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8239759999999983E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-20.582474968398746</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5646463610999999</v>
       </c>
       <c r="C118" s="5">
         <v>4.529132899999988E-2</v>
       </c>
       <c r="D118" s="5">
         <v>16.584401176220599</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6860798251000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.12143346400000032</v>
       </c>
       <c r="D119" s="5">
         <v>49.478736462252606</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.5501706309999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13590919410000035</v>
       </c>
       <c r="D120" s="5">
         <v>-36.289077790762256</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.4516043911000001</v>
       </c>
       <c r="C121" s="5">
         <v>-9.8566239899999797E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-28.671772743032065</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.4268530541</v>
       </c>
       <c r="C122" s="5">
         <v>-2.4751337000000095E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-8.2737519064075329</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.4700407744000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.3187720300000176E-2</v>
       </c>
       <c r="D123" s="5">
         <v>16.216863891468481</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.5136747832999999</v>
       </c>
       <c r="C124" s="5">
         <v>4.3634008899999799E-2</v>
       </c>
       <c r="D124" s="5">
         <v>16.17797611787082</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.4636423394999998</v>
       </c>
       <c r="C125" s="5">
         <v>-5.0032443800000159E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-15.810537722505879</v>
       </c>
       <c r="E125" s="5">
         <v>-9.9432573233176118</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.3118426700999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.15179966939999989</v>
       </c>
       <c r="D126" s="5">
         <v>-41.59636336270507</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2936859377999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8156732300000034E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-6.3840477437306031</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2900606469999998</v>
       </c>
       <c r="C128" s="5">
         <v>-3.6252908000000694E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.3128481496595734</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.2072954170000001</v>
       </c>
       <c r="C129" s="5">
         <v>-8.276522999999969E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-26.341864448074194</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.2529012683</v>
       </c>
       <c r="C130" s="5">
         <v>4.5605851299999944E-2</v>
       </c>
       <c r="D130" s="5">
         <v>18.463079356410361</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.2559284241999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.0271558999999115E-3</v>
       </c>
       <c r="D131" s="5">
         <v>1.1224557038957306</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.3355923345999998</v>
       </c>
       <c r="C132" s="5">
         <v>7.9663910399999871E-2</v>
       </c>
       <c r="D132" s="5">
         <v>33.652601327783472</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.4390344368000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.10344210220000027</v>
       </c>
       <c r="D133" s="5">
         <v>44.265568105913601</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.4020607721</v>
       </c>
       <c r="C134" s="5">
         <v>-3.6973664700000075E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-12.165221268613758</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.2923982942999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.10966247780000016</v>
       </c>
       <c r="D135" s="5">
         <v>-32.509350316099251</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.2272388386999999</v>
       </c>
       <c r="C136" s="5">
         <v>-6.5159455599999916E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-21.327151745481988</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.1841079508000001</v>
       </c>
       <c r="C137" s="5">
         <v>-4.3130887899999859E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-14.909689468252086</v>
       </c>
       <c r="E137" s="5">
         <v>-8.0705327311697097</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.3355580728000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.15145012199999996</v>
       </c>
       <c r="D138" s="5">
         <v>74.650034679562111</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.3004169354999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.5141137300000125E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-11.934945370915063</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.3924071562</v>
       </c>
       <c r="C140" s="5">
         <v>9.1990220700000069E-2</v>
       </c>
       <c r="D140" s="5">
         <v>39.081691731507242</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.5003432071999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.10793605099999981</v>
       </c>
       <c r="D141" s="5">
         <v>45.623645187654674</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.4474148233999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.2928383799999867E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-16.709591822092442</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.6442323539000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19681753050000017</v>
       </c>
       <c r="D143" s="5">
         <v>94.692928572972406</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.5213988156</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1228335383000001</v>
       </c>
       <c r="D144" s="5">
         <v>-33.731086283834664</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.5236800663999999</v>
       </c>
       <c r="C145" s="5">
         <v>2.2812507999998566E-3</v>
       </c>
       <c r="D145" s="5">
         <v>0.78016606989417259</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.5815431750000002</v>
       </c>
       <c r="C146" s="5">
         <v>5.7863108600000324E-2</v>
       </c>
       <c r="D146" s="5">
         <v>21.586303480213576</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.5111017662999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0441408700000263E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-21.20861818851315</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.5406993775000002</v>
       </c>
       <c r="C148" s="5">
         <v>2.9597611200000262E-2</v>
       </c>
       <c r="D148" s="5">
         <v>10.598095329589796</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.7072632316999998</v>
       </c>
       <c r="C149" s="5">
         <v>0.16656385419999964</v>
       </c>
       <c r="D149" s="5">
         <v>73.609078316889722</v>
       </c>
       <c r="E149" s="5">
         <v>16.43019925780338</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.6586507258999998</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8612505799999983E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-14.648662686081016</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.8096623254000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.15101159950000032</v>
       </c>
       <c r="D151" s="5">
         <v>62.474938076799582</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.7969982941999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.266403120000037E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-3.9168954383417498</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.7735649027</v>
       </c>
       <c r="C153" s="5">
         <v>-2.3433391499999789E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.1595871443962729</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.8372188069000002</v>
       </c>
       <c r="C154" s="5">
         <v>6.3653904200000166E-2</v>
       </c>
       <c r="D154" s="5">
         <v>22.229739121648628</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.8282883228000002</v>
       </c>
       <c r="C155" s="5">
         <v>-8.9304840999999691E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.7573261571625318</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.8147289967</v>
       </c>
       <c r="C156" s="5">
         <v>-1.3559326100000213E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1684257981501656</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.8113897549</v>
       </c>
       <c r="C157" s="5">
         <v>-3.3392418000000035E-3</v>
       </c>
       <c r="D157" s="5">
         <v>-1.0453834073742452</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.7833565793999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.8033175500000063E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-8.4776935812887917</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.7273177895999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.6038789800000099E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-16.395479149149793</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.7492116738000001</v>
       </c>
       <c r="C160" s="5">
         <v>2.1893884200000269E-2</v>
       </c>
       <c r="D160" s="5">
         <v>7.2809132853270508</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.6219563454000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.12725532839999998</v>
       </c>
       <c r="D161" s="5">
         <v>-33.924720110246263</v>
       </c>
       <c r="E161" s="5">
         <v>-2.3010744306085185</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>3.6716340551000002</v>
       </c>
       <c r="C162" s="5">
         <v>4.9677709700000072E-2</v>
       </c>
       <c r="D162" s="5">
         <v>17.759006693550127</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.6036785496000001</v>
       </c>
       <c r="C163" s="5">
         <v>-6.7955505500000069E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-20.082872782259763</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.5961940825999998</v>
       </c>
       <c r="C164" s="5">
         <v>-7.4844670000002722E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-2.4640027599973857</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.5377252547000002</v>
       </c>
       <c r="C165" s="5">
         <v>-5.8468827899999631E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-17.856773461907494</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.5258137366</v>
       </c>
       <c r="C166" s="5">
         <v>-1.191151810000024E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.9664103530535399</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.5187564408999998</v>
       </c>
       <c r="C167" s="5">
         <v>-7.0572957000001324E-3</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3756623378667796</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.4307713593</v>
       </c>
       <c r="C168" s="5">
         <v>-8.7985081599999848E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-26.204339461916405</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.520354346</v>
       </c>
       <c r="C169" s="5">
         <v>8.9582986699999978E-2</v>
       </c>
       <c r="D169" s="5">
         <v>36.249604989620444</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.5111406335000002</v>
       </c>
       <c r="C170" s="5">
         <v>-9.2137124999998044E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-3.0959036789287797</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.6321865997999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.12104596629999964</v>
       </c>
       <c r="D171" s="5">
         <v>50.189345324118364</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.5450821607999998</v>
       </c>
       <c r="C172" s="5">
         <v>-8.7104438999999978E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-25.269508962409816</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.5326669579000001</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2415202899999755E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-4.1225009413541454</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4652253916146782</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.5645735940000001</v>
       </c>
       <c r="C174" s="5">
         <v>3.1906636099999997E-2</v>
       </c>
       <c r="D174" s="5">
         <v>11.393197814097423</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.5988809596000002</v>
       </c>
       <c r="C175" s="5">
         <v>3.4307365600000139E-2</v>
       </c>
       <c r="D175" s="5">
         <v>12.180857067815754</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.5919938292000002</v>
       </c>
       <c r="C176" s="5">
         <v>-6.8871303999999967E-3</v>
       </c>
       <c r="D176" s="5">
         <v>-2.2724069877038677</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.7171836322999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.12518980309999961</v>
       </c>
       <c r="D177" s="5">
         <v>50.848574739561769</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.7248263721999999</v>
       </c>
       <c r="C178" s="5">
         <v>7.642739900000084E-3</v>
       </c>
       <c r="D178" s="5">
         <v>2.4953606454137134</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.7106607395000002</v>
       </c>
       <c r="C179" s="5">
         <v>-1.4165632699999708E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-4.4693816714566736</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.7356911469999998</v>
       </c>
       <c r="C180" s="5">
         <v>2.503040749999963E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.401818450892673</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>3.7266880771999999</v>
       </c>
       <c r="C181" s="5">
         <v>-9.0030697999998743E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-2.8539897563466754</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.7340724266</v>
       </c>
       <c r="C182" s="5">
         <v>7.3843494000001009E-3</v>
       </c>
       <c r="D182" s="5">
         <v>2.4038584627123827</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.8340100469</v>
       </c>
       <c r="C183" s="5">
         <v>9.9937620299999974E-2</v>
       </c>
       <c r="D183" s="5">
         <v>37.292278046664997</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>3.8413168445000001</v>
       </c>
       <c r="C184" s="5">
         <v>7.3067976000000812E-3</v>
       </c>
       <c r="D184" s="5">
         <v>2.3110658487544677</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>3.8345173645999999</v>
       </c>
       <c r="C185" s="5">
         <v>-6.7994799000001827E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.10355131779284</v>
       </c>
       <c r="E185" s="5">
         <v>8.544547513175015</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>3.7576838029999999</v>
       </c>
       <c r="C186" s="5">
         <v>-7.6833561599999989E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-21.564207652447809</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>3.6941204551000002</v>
       </c>
       <c r="C187" s="5">
         <v>-6.3563347899999734E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-18.512717292705329</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.7882679912000001</v>
       </c>
       <c r="C188" s="5">
         <v>9.4147536099999929E-2</v>
       </c>
       <c r="D188" s="5">
         <v>35.255739644629422</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.8042309472000002</v>
       </c>
       <c r="C189" s="5">
         <v>1.5962956000000084E-2</v>
       </c>
       <c r="D189" s="5">
         <v>5.1753962840511258</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>3.8263456372000002</v>
       </c>
       <c r="C190" s="5">
         <v>2.2114689999999992E-2</v>
       </c>
       <c r="D190" s="5">
         <v>7.2032326691695125</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>3.8028517918000002</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3493845399999991E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-7.1242298157764949</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>3.9431901221999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.14033833039999966</v>
       </c>
       <c r="D192" s="5">
         <v>54.475570030424116</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.9406190465000002</v>
       </c>
       <c r="C193" s="5">
         <v>-2.5710756999997031E-3</v>
       </c>
       <c r="D193" s="5">
         <v>-0.77963537289924556</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>3.9554281221999998</v>
       </c>
       <c r="C194" s="5">
         <v>1.4809075699999674E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.6040592270815806</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.9302802193000002</v>
       </c>
       <c r="C195" s="5">
         <v>-2.5147902899999686E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-7.3681742648114774</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>3.9328062703</v>
       </c>
       <c r="C196" s="5">
         <v>2.5260509999998071E-3</v>
       </c>
       <c r="D196" s="5">
         <v>0.7739904860613267</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.0316323326000001</v>
       </c>
       <c r="C197" s="5">
         <v>9.8826062300000128E-2</v>
       </c>
       <c r="D197" s="5">
         <v>34.691562213091018</v>
       </c>
       <c r="E197" s="5">
         <v>5.140541801159948</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.0472274912000001</v>
       </c>
       <c r="C198" s="5">
         <v>1.5595158600000047E-2</v>
       </c>
       <c r="D198" s="5">
         <v>4.7418796230372706</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.0928608862000004</v>
       </c>
       <c r="C199" s="5">
         <v>4.5633395000000299E-2</v>
       </c>
       <c r="D199" s="5">
         <v>14.401680790557414</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.0833511431999998</v>
       </c>
       <c r="C200" s="5">
         <v>-9.5097430000006256E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-2.7528379138652914</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.0972649685000002</v>
       </c>
       <c r="C201" s="5">
         <v>1.3913825300000404E-2</v>
       </c>
       <c r="D201" s="5">
         <v>4.1664510036015345</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.0309674622999996</v>
       </c>
       <c r="C202" s="5">
         <v>-6.6297506200000633E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-17.778971567601708</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.1967185567999996</v>
       </c>
       <c r="C203" s="5">
         <v>0.16575109450000003</v>
       </c>
       <c r="D203" s="5">
         <v>62.183486369192686</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.0514868699999997</v>
       </c>
       <c r="C204" s="5">
         <v>-0.14523168679999987</v>
       </c>
       <c r="D204" s="5">
         <v>-34.467748902646001</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.0544101103000001</v>
       </c>
       <c r="C205" s="5">
         <v>2.9232403000003515E-3</v>
       </c>
       <c r="D205" s="5">
         <v>0.86927160969623163</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>3.8702958929000002</v>
       </c>
       <c r="C206" s="5">
         <v>-0.18411421739999989</v>
       </c>
       <c r="D206" s="5">
         <v>-42.747043950940153</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.0323946782000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.16209878529999999</v>
       </c>
       <c r="D207" s="5">
         <v>63.616224078999139</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.0301452096999997</v>
       </c>
       <c r="C208" s="5">
         <v>-2.2494685000005177E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.66736906750327618</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.0203357798999999</v>
       </c>
       <c r="C209" s="5">
         <v>-9.8094297999997693E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-2.8820310947400563</v>
       </c>
       <c r="E209" s="5">
         <v>-0.28019798850841271</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.1357888665999996</v>
       </c>
       <c r="C210" s="5">
         <v>0.11545308669999965</v>
       </c>
       <c r="D210" s="5">
         <v>40.459912296162059</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.0903065221999997</v>
       </c>
       <c r="C211" s="5">
         <v>-4.5482344399999874E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-12.427058216840903</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1853837524999999</v>
       </c>
       <c r="C212" s="5">
         <v>9.5077230300000259E-2</v>
       </c>
       <c r="D212" s="5">
         <v>31.750767104977662</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.0914389479000004</v>
       </c>
       <c r="C213" s="5">
         <v>-9.3944804599999543E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-23.846565984221467</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.1293428237000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.7903875799999653E-2</v>
       </c>
       <c r="D214" s="5">
         <v>11.701339332428763</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.1908060779999996</v>
       </c>
       <c r="C215" s="5">
         <v>6.1463254299999548E-2</v>
       </c>
       <c r="D215" s="5">
         <v>19.398673015405876</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.1626745191000003</v>
       </c>
       <c r="C216" s="5">
         <v>-2.8131558899999298E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.7643794972534597</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.1694444973999998</v>
       </c>
       <c r="C217" s="5">
         <v>6.7699782999994795E-3</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9691757761346684</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9691757761346906</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.1809256047999996</v>
       </c>
       <c r="C218" s="5">
         <v>1.1481107399999857E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.3548625447243685</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.2309657839000003</v>
       </c>
       <c r="C219" s="5">
         <v>5.0040179100000692E-2</v>
       </c>
       <c r="D219" s="5">
         <v>15.346622011307209</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.2216840716000004</v>
       </c>
       <c r="C220" s="5">
         <v>-9.2817122999999668E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-2.6009769782706083</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.2137690029000003</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9150687000000275E-3</v>
       </c>
       <c r="D221" s="5">
         <v>-2.226777302277827</v>
       </c>
       <c r="E221" s="5">
         <v>4.8113698355019441</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.2243718357000004</v>
       </c>
       <c r="C222" s="5">
         <v>1.0602832800000073E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.0616219051266436</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.1913855911000004</v>
       </c>
       <c r="C223" s="5">
         <v>-3.2986244599999992E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-8.9781347224329959</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.1891066903</v>
       </c>
       <c r="C224" s="5">
         <v>-2.2789008000003719E-3</v>
       </c>
       <c r="D224" s="5">
         <v>-0.65050515899901518</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.193086686</v>
       </c>
       <c r="C225" s="5">
         <v>3.9799956999999608E-3</v>
       </c>
       <c r="D225" s="5">
         <v>1.1460750782699813</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.3268688545999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.13378216859999981</v>
       </c>
       <c r="D226" s="5">
         <v>45.773538084255527</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1858473106999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14102154389999999</v>
       </c>
       <c r="D227" s="5">
         <v>-32.808273247850948</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0761422327999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.10970507790000017</v>
       </c>
       <c r="D228" s="5">
         <v>-27.290464431454133</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.0766208069000003</v>
       </c>
       <c r="C229" s="5">
         <v>4.7857410000062828E-4</v>
       </c>
       <c r="D229" s="5">
         <v>0.14098131954978221</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>4.0875039999</v>
       </c>
       <c r="C230" s="5">
         <v>1.0883192999999736E-2</v>
       </c>
       <c r="D230" s="5">
         <v>3.2510523282473613</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.0226496429000003</v>
       </c>
       <c r="C231" s="5">
         <v>-6.4854356999999752E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-17.463087592496773</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.0131741616000003</v>
       </c>
       <c r="C232" s="5">
         <v>-9.4754812999999771E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-2.7903045014178618</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.0106036969999996</v>
       </c>
       <c r="C233" s="5">
         <v>-2.5704646000006548E-3</v>
       </c>
       <c r="D233" s="5">
         <v>-0.76590606967184005</v>
       </c>
       <c r="E233" s="5">
         <v>-4.8214628224797824</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.8188671828</v>
       </c>
       <c r="C234" s="5">
         <v>-0.1917365141999996</v>
       </c>
       <c r="D234" s="5">
         <v>-44.448261752297526</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.7960036921999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.2863490600000258E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.9524668972966497</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.8012946306000002</v>
       </c>
       <c r="C236" s="5">
         <v>5.290938400000389E-3</v>
       </c>
       <c r="D236" s="5">
         <v>1.6854634083002917</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.4891118892000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.31218274140000002</v>
       </c>
       <c r="D237" s="5">
         <v>-64.239764202436717</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.5119539720000001</v>
       </c>
       <c r="C238" s="5">
         <v>2.2842082799999996E-2</v>
       </c>
       <c r="D238" s="5">
         <v>8.1451442711688138</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.3847487936</v>
       </c>
       <c r="C239" s="5">
         <v>-0.12720517840000012</v>
       </c>
       <c r="D239" s="5">
         <v>-35.770946666459437</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.3918950025000001</v>
       </c>
       <c r="C240" s="5">
         <v>7.1462089000000617E-3</v>
       </c>
       <c r="D240" s="5">
         <v>2.5631840402779993</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.3851333507999999</v>
       </c>
       <c r="C241" s="5">
         <v>-6.7616517000002041E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-2.3661133403689139</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.2943196001000001</v>
       </c>
       <c r="C242" s="5">
         <v>-9.0813750699999751E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-27.842848000176634</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.2092399219000001</v>
       </c>
       <c r="C243" s="5">
         <v>-8.5079678200000064E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-26.947098403177407</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.2036553149000002</v>
       </c>
       <c r="C244" s="5">
         <v>-5.5846069999998527E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-2.0683275311037419</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.2071067073999999</v>
       </c>
       <c r="C245" s="5">
         <v>3.4513924999997059E-3</v>
       </c>
       <c r="D245" s="5">
         <v>1.3004832378311182</v>
       </c>
       <c r="E245" s="5">
         <v>-20.034315287771499</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.2203123593999998</v>
       </c>
       <c r="C246" s="5">
         <v>1.3205651999999901E-2</v>
       </c>
       <c r="D246" s="5">
         <v>5.0545979287567544</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.1966878479999998</v>
       </c>
       <c r="C247" s="5">
         <v>-2.3624511399999992E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.4566554760024388</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.2123637945999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.5675946600000046E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.045906415484259</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.2883764472000001</v>
       </c>
       <c r="C249" s="5">
         <v>7.601265260000023E-2</v>
       </c>
       <c r="D249" s="5">
         <v>32.398077037242935</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.3047289295</v>
       </c>
       <c r="C250" s="5">
         <v>1.635248229999986E-2</v>
       </c>
       <c r="D250" s="5">
         <v>6.1333224784544615</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.2811447353999998</v>
       </c>
       <c r="C251" s="5">
         <v>-2.3584194100000122E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-8.2355322810011895</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.2982104433999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.7065708000000068E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.4230479547133346</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.2827462178000002</v>
       </c>
       <c r="C253" s="5">
         <v>-1.5464225599999715E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-5.4835577599784635</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.2917196904999999</v>
       </c>
       <c r="C254" s="5">
         <v>8.9734726999997072E-3</v>
       </c>
       <c r="D254" s="5">
         <v>3.3299998304787026</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.4061830202999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.11446332979999996</v>
       </c>
       <c r="D255" s="5">
         <v>50.709841040199599</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.4044754048999999</v>
       </c>
       <c r="C256" s="5">
         <v>-1.7076153999999732E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.59993776015956346</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.4116195977000001</v>
       </c>
       <c r="C257" s="5">
         <v>7.1441928000002264E-3</v>
       </c>
       <c r="D257" s="5">
         <v>2.5474330532165412</v>
       </c>
       <c r="E257" s="5">
         <v>6.3768657846061672</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.4262227204000002</v>
       </c>
       <c r="C258" s="5">
         <v>1.4603122700000082E-2</v>
       </c>
       <c r="D258" s="5">
         <v>5.2591557639374509</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.3950642091000001</v>
       </c>
       <c r="C259" s="5">
         <v>-3.1158511300000136E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-10.383326563323592</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.4219728516000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.6908642500000024E-2</v>
       </c>
       <c r="D260" s="5">
         <v>9.9367285483681123</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>3.3832484527000002</v>
       </c>
       <c r="C261" s="5">
         <v>-3.8724398899999901E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-12.765558331802085</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>3.3978449941000002</v>
       </c>
       <c r="C262" s="5">
         <v>1.4596541399999996E-2</v>
       </c>
       <c r="D262" s="5">
         <v>5.3018625749363224</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>3.4756751604999998</v>
       </c>
       <c r="C263" s="5">
         <v>7.7830166399999623E-2</v>
       </c>
       <c r="D263" s="5">
         <v>31.228270852749731</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>3.6041865831000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.12851142260000037</v>
       </c>
       <c r="D264" s="5">
         <v>54.602682775236502</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>3.5827155237000001</v>
       </c>
       <c r="C265" s="5">
         <v>-2.1471059400000048E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-6.9190690185654713</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>3.5930383205999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.0322796899999709E-2</v>
       </c>
       <c r="D266" s="5">
         <v>3.5128540248804851</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>3.6001503211000001</v>
       </c>
       <c r="C267" s="5">
         <v>7.1120005000002706E-3</v>
       </c>
       <c r="D267" s="5">
         <v>2.4012900140594651</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>3.6038863187999999</v>
       </c>
       <c r="C268" s="5">
         <v>3.7359976999997713E-3</v>
       </c>
       <c r="D268" s="5">
         <v>1.2524126955946402</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.6146868638999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.0800545099999947E-2</v>
       </c>
       <c r="D269" s="5">
         <v>3.6561735006520601</v>
       </c>
       <c r="E269" s="5">
         <v>5.9522247538061013</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.6287406283000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.4053764400000279E-2</v>
       </c>
       <c r="D270" s="5">
         <v>4.766625726128737</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.5905671709</v>
       </c>
       <c r="C271" s="5">
         <v>-3.817345740000011E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-11.918329549682227</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.7270508161999998</v>
       </c>
       <c r="C272" s="5">
         <v>0.13648364529999979</v>
       </c>
       <c r="D272" s="5">
         <v>56.468565448034354</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.7887697429</v>
       </c>
       <c r="C273" s="5">
         <v>6.1718926700000232E-2</v>
       </c>
       <c r="D273" s="5">
         <v>21.785274558342984</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.7978020064</v>
       </c>
       <c r="C274" s="5">
         <v>9.0322634999999707E-3</v>
       </c>
       <c r="D274" s="5">
         <v>2.8985573198306192</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.766800017</v>
       </c>
       <c r="C275" s="5">
         <v>-3.1001989399999985E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-9.3677150307271084</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.7072053449000002</v>
       </c>
       <c r="C276" s="5">
         <v>-5.9594672099999801E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-17.417324941869559</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.7805820647999999</v>
       </c>
       <c r="C277" s="5">
         <v>7.3376719899999721E-2</v>
       </c>
       <c r="D277" s="5">
         <v>26.515671591178137</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.7941092258000002</v>
       </c>
       <c r="C278" s="5">
         <v>1.3527161000000287E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.3791883364344253</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.7942832509</v>
       </c>
       <c r="C279" s="5">
         <v>1.740250999997528E-4</v>
       </c>
       <c r="D279" s="5">
         <v>5.5054506102503176E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.8062424476999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.1959196799999905E-2</v>
       </c>
       <c r="D280" s="5">
         <v>3.8485398111499869</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.8150999149999998</v>
       </c>
       <c r="C281" s="5">
         <v>8.8574672999999216E-3</v>
       </c>
       <c r="D281" s="5">
         <v>2.8285275320486303</v>
       </c>
       <c r="E281" s="5">
         <v>5.5444097551445415</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.8306516948999998</v>
       </c>
       <c r="C282" s="5">
         <v>1.5551779900000007E-2</v>
       </c>
       <c r="D282" s="5">
         <v>5.0028257105496632</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.8861789304999999</v>
       </c>
       <c r="C283" s="5">
         <v>5.5527235600000058E-2</v>
       </c>
       <c r="D283" s="5">
         <v>18.850641940545778</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.8287504588000001</v>
       </c>
       <c r="C284" s="5">
         <v>-5.7428471699999761E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-16.360538491947384</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.8961049628</v>
       </c>
       <c r="C285" s="5">
         <v>6.7354503999999871E-2</v>
       </c>
       <c r="D285" s="5">
         <v>23.277278758300703</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.8960855711</v>
       </c>
       <c r="C286" s="5">
         <v>-1.9391699999982137E-5</v>
       </c>
       <c r="D286" s="5">
         <v>-5.9724784687076315E-3</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.9629726632</v>
       </c>
       <c r="C287" s="5">
         <v>6.688709209999999E-2</v>
       </c>
       <c r="D287" s="5">
         <v>22.66229222282421</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.9098305336000001</v>
       </c>
       <c r="C288" s="5">
         <v>-5.3142129599999866E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-14.95627235729855</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.8831259147999999</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6704618800000191E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.8951557307855076</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.8972786332</v>
       </c>
       <c r="C290" s="5">
         <v>1.4152718400000097E-2</v>
       </c>
       <c r="D290" s="5">
         <v>4.462351679498</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.7879039397000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.10937469349999995</v>
       </c>
       <c r="D291" s="5">
         <v>-28.935941817702293</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.7040592001000001</v>
       </c>
       <c r="C292" s="5">
         <v>-8.384473959999994E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-23.555270607505928</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.7082736162000001</v>
       </c>
       <c r="C293" s="5">
         <v>4.2144160999999514E-3</v>
       </c>
       <c r="D293" s="5">
         <v>1.3739162859828236</v>
       </c>
       <c r="E293" s="5">
         <v>-2.8000917716462959</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.8327498624</v>
       </c>
       <c r="C294" s="5">
         <v>0.12447624619999997</v>
       </c>
       <c r="D294" s="5">
         <v>48.615622886172801</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.7829824775000001</v>
       </c>
       <c r="C295" s="5">
         <v>-4.9767384899999989E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-14.515724468923807</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.8296821067</v>
       </c>
       <c r="C296" s="5">
         <v>4.6699629199999926E-2</v>
       </c>
       <c r="D296" s="5">
         <v>15.861928174669337</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.8097725962000002</v>
       </c>
       <c r="C297" s="5">
         <v>-1.9909510499999783E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-6.0631624742416568</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.7963930724999999</v>
       </c>
       <c r="C298" s="5">
         <v>-1.3379523700000284E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.1338196471747306</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>3.7610828250999999</v>
       </c>
       <c r="C299" s="5">
         <v>-3.5310247399999994E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-10.607578502130089</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.8087302166999999</v>
       </c>
       <c r="C300" s="5">
         <v>4.7647391599999978E-2</v>
       </c>
       <c r="D300" s="5">
         <v>16.307512753761678</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.7840877334999998</v>
       </c>
       <c r="C301" s="5">
         <v>-2.4642483200000065E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-7.4935903091629346</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.7965295345999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.2441801100000038E-2</v>
       </c>
       <c r="D302" s="5">
         <v>4.0176482170441785</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.8862598135000002</v>
       </c>
       <c r="C303" s="5">
         <v>8.9730278900000293E-2</v>
       </c>
       <c r="D303" s="5">
         <v>32.355071663705928</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.9039982707999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.7738457299999677E-2</v>
       </c>
       <c r="D304" s="5">
         <v>5.6169006564992907</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.9023906038999998</v>
       </c>
       <c r="C305" s="5">
         <v>-1.6076669000000265E-3</v>
       </c>
       <c r="D305" s="5">
         <v>-0.49304243800638581</v>
       </c>
       <c r="E305" s="5">
         <v>5.2346996956205816</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.8369386513000001</v>
       </c>
       <c r="C306" s="5">
         <v>-6.5451952599999697E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-18.370071412827471</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.7841739150999998</v>
       </c>
       <c r="C307" s="5">
         <v>-5.2764736200000328E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-15.309482085588089</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.7257039419</v>
       </c>
       <c r="C308" s="5">
         <v>-5.8469973199999803E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-17.044145184555283</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.6156830633000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.11002087859999987</v>
       </c>
       <c r="D309" s="5">
         <v>-30.211451888185902</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.5959500276999998</v>
       </c>
       <c r="C310" s="5">
         <v>-1.9733035600000282E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-6.356095250594751</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.5641016532999998</v>
       </c>
       <c r="C311" s="5">
         <v>-3.184837439999999E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-10.125349717323918</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.5064040104999998</v>
       </c>
       <c r="C312" s="5">
         <v>-5.7697642800000004E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-17.786627179335788</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.4864480646999998</v>
       </c>
       <c r="C313" s="5">
         <v>-1.9955945800000041E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-6.6197677404775774</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.3989915178999999</v>
       </c>
       <c r="C314" s="5">
         <v>-8.7456546799999924E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-26.277073358684234</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.3852724525000002</v>
       </c>
       <c r="C315" s="5">
         <v>-1.3719065399999675E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-4.7373723674711155</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.2994828582000002</v>
       </c>
       <c r="C316" s="5">
         <v>-8.5789594299999994E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-26.510212649142662</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.2952348095000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.2480487000000622E-3</v>
       </c>
       <c r="D317" s="5">
         <v>-1.5340935638876174</v>
       </c>
       <c r="E317" s="5">
         <v>-15.558560278236012</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.2377743889000001</v>
       </c>
       <c r="C318" s="5">
         <v>-5.7460420600000006E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-19.030286791343933</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.1941237385000001</v>
       </c>
       <c r="C319" s="5">
         <v>-4.3650650400000046E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-15.03073996843125</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.1142766752000002</v>
       </c>
       <c r="C320" s="5">
         <v>-7.984706329999991E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-26.198450615565317</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.1227999792999999</v>
       </c>
       <c r="C321" s="5">
         <v>8.5233040999996845E-3</v>
       </c>
       <c r="D321" s="5">
         <v>3.3341084891086448</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0951228026000002</v>
       </c>
       <c r="C322" s="5">
         <v>-2.7677176699999695E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-10.13209774385686</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.0652077216000002</v>
       </c>
       <c r="C323" s="5">
         <v>-2.9915080999999955E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-11.001166786907234</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.0988852661999999</v>
       </c>
       <c r="C324" s="5">
         <v>3.367754459999972E-2</v>
       </c>
       <c r="D324" s="5">
         <v>14.011073373535199</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.0853888993999998</v>
       </c>
       <c r="C325" s="5">
         <v>-1.3496366800000104E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-5.1028899688844165</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.1026689622000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.7280062800000273E-2</v>
       </c>
       <c r="D326" s="5">
         <v>6.9316682390893503</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0899337782999998</v>
       </c>
       <c r="C327" s="5">
         <v>-1.273518390000028E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-4.8158208165258181</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.1013629608</v>
       </c>
       <c r="C328" s="5">
         <v>1.1429182500000135E-2</v>
       </c>
       <c r="D328" s="5">
         <v>4.5300327833898812</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.0947023982999999</v>
       </c>
       <c r="C329" s="5">
         <v>-6.6605625000000224E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5469249319327036</v>
       </c>
       <c r="E329" s="5">
         <v>-6.0855272171159154</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.1434136144</v>
       </c>
       <c r="C330" s="5">
         <v>4.8711216100000065E-2</v>
       </c>
       <c r="D330" s="5">
         <v>20.61231681692346</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.0976283574000001</v>
       </c>
       <c r="C331" s="5">
         <v>-4.5785256999999913E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-16.144147320509848</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.2047527081</v>
       </c>
       <c r="C332" s="5">
         <v>0.10712435069999993</v>
       </c>
       <c r="D332" s="5">
         <v>50.377389508476192</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.2251911070000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.0438398900000099E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.9272633647930579</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.2924540313000001</v>
       </c>
       <c r="C334" s="5">
         <v>6.7262924300000027E-2</v>
       </c>
       <c r="D334" s="5">
         <v>28.106509456687888</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.2627633654000001</v>
       </c>
       <c r="C335" s="5">
         <v>-2.9690665900000024E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-10.300445344959375</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.1901118654</v>
       </c>
       <c r="C336" s="5">
         <v>-7.2651500000000091E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-23.67900552083324</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.1814603509000001</v>
       </c>
       <c r="C337" s="5">
         <v>-8.6515144999999016E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-3.2062683817131732</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.2076565201</v>
       </c>
       <c r="C338" s="5">
         <v>2.6196169199999897E-2</v>
       </c>
       <c r="D338" s="5">
         <v>10.340794144343835</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.1971049868999999</v>
       </c>
       <c r="C339" s="5">
         <v>-1.0551533200000129E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.8767408840364337</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.2042994884999998</v>
       </c>
       <c r="C340" s="5">
         <v>7.1945015999999029E-3</v>
       </c>
       <c r="D340" s="5">
         <v>2.7340550190926072</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.1985701486</v>
       </c>
       <c r="C341" s="5">
         <v>-5.7293398999997969E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.1246446665746821</v>
       </c>
       <c r="E341" s="5">
         <v>3.3563081980696241</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.1466254575999999</v>
       </c>
       <c r="C342" s="5">
         <v>-5.1944691000000098E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-17.838177066002427</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.2015427455999999</v>
       </c>
       <c r="C343" s="5">
         <v>5.4917287999999953E-2</v>
       </c>
       <c r="D343" s="5">
         <v>23.075336766781973</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.1920612244000002</v>
       </c>
       <c r="C344" s="5">
         <v>-9.4815211999996762E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-3.4965377247514806</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.2273937374999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.5332513099999741E-2</v>
       </c>
       <c r="D345" s="5">
         <v>14.121868064246623</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.1924703394999998</v>
       </c>
       <c r="C346" s="5">
         <v>-3.4923398000000105E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-12.239512128437301</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.1607293492999999</v>
       </c>
       <c r="C347" s="5">
         <v>-3.1740990199999874E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-11.299665532799985</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.2752543158999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.11452496659999989</v>
       </c>
       <c r="D348" s="5">
         <v>53.282516366590784</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3.3754765767000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.1002222608000003</v>
       </c>
       <c r="D349" s="5">
         <v>43.575670360598465</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.4117747615999998</v>
       </c>
       <c r="C350" s="5">
         <v>3.6298184899999697E-2</v>
       </c>
       <c r="D350" s="5">
         <v>13.695438930444425</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.4094414837999998</v>
       </c>
       <c r="C351" s="5">
         <v>-2.3332778000000332E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-0.81758787574341962</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3.4148872012</v>
       </c>
       <c r="C352" s="5">
         <v>5.4457174000002162E-3</v>
       </c>
       <c r="D352" s="5">
         <v>1.9336232809272103</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.4083561767999999</v>
       </c>
       <c r="C353" s="5">
         <v>-6.531024400000085E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.2710308125744705</v>
       </c>
       <c r="E353" s="5">
         <v>6.5587440154102117</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3.3469651651999999</v>
       </c>
       <c r="C354" s="5">
         <v>-6.1391011600000045E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-19.596559051521311</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.298512299</v>
       </c>
       <c r="C355" s="5">
         <v>-4.8452866199999889E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-16.053424280665528</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.3809147243000002</v>
       </c>
       <c r="C356" s="5">
         <v>8.2402425300000193E-2</v>
       </c>
       <c r="D356" s="5">
         <v>34.460062572297232</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.3283614088000002</v>
       </c>
       <c r="C357" s="5">
         <v>-5.2553315499999975E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-17.138053235289618</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.3967358163000001</v>
       </c>
       <c r="C358" s="5">
         <v>6.8374407499999901E-2</v>
       </c>
       <c r="D358" s="5">
         <v>27.63668401223871</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.3585364660999999</v>
       </c>
       <c r="C359" s="5">
         <v>-3.8199350200000204E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-12.690888196097006</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.3612020990000002</v>
       </c>
       <c r="C360" s="5">
         <v>2.6656329000003254E-3</v>
       </c>
       <c r="D360" s="5">
         <v>0.95659523993483209</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.2708689686999999</v>
       </c>
       <c r="C361" s="5">
         <v>-9.0333130300000342E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-27.885558198048088</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2115414760999998</v>
       </c>
       <c r="C362" s="5">
         <v>-5.9327492600000031E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-19.720499273725199</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2147015243000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.160048200000265E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.1871704721439391</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.2255321274000002</v>
       </c>
       <c r="C364" s="5">
         <v>1.0830603100000058E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.1186647303802282</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.2116546045000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.3877522900000105E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.0424426626939685</v>
       </c>
       <c r="E365" s="5">
         <v>-5.7711565956312993</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4450350150000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.23338041050000013</v>
       </c>
       <c r="D366" s="5">
         <v>132.04792359243211</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.3029053344000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.14212968060000009</v>
       </c>
       <c r="D367" s="5">
         <v>-39.684375011339334</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.173180538</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12972479640000012</v>
       </c>
       <c r="D368" s="5">
         <v>-38.172189574218841</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.0294370573</v>
       </c>
       <c r="C369" s="5">
         <v>-0.14374348069999998</v>
       </c>
       <c r="D369" s="5">
         <v>-42.666847914596943</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.0002963566999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.914070060000018E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-10.951490912594098</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2.8645308330999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.13576552359999994</v>
       </c>
       <c r="D371" s="5">
         <v>-42.631676371430473</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2.7577103592999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.10682047380000004</v>
       </c>
       <c r="D372" s="5">
         <v>-36.621524062349096</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2.7712794383000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.3569079000000261E-2</v>
       </c>
       <c r="D373" s="5">
         <v>6.0669370089649233</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2.8087225566999998</v>
       </c>
       <c r="C374" s="5">
         <v>3.7443118399999697E-2</v>
       </c>
       <c r="D374" s="5">
         <v>17.474139048901026</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2.8141475686000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.4250119000003316E-3</v>
       </c>
       <c r="D375" s="5">
         <v>2.3425662005684744</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2.8329823052999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.8834736699999688E-2</v>
       </c>
       <c r="D376" s="5">
         <v>8.3337897409547335</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2.8127223139000002</v>
       </c>
       <c r="C377" s="5">
         <v>-2.0259991399999677E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-8.2521366151728337</v>
       </c>
       <c r="E377" s="5">
         <v>-12.421394568427036</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2.8324506121000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.9728298199999994E-2</v>
       </c>
       <c r="D378" s="5">
         <v>8.7491447093269947</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2.8030298013000001</v>
       </c>
       <c r="C379" s="5">
         <v>-2.942081080000003E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-11.77647037146421</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2.8797299557999998</v>
       </c>
       <c r="C380" s="5">
         <v>7.6700154499999673E-2</v>
       </c>
       <c r="D380" s="5">
         <v>38.257464286341623</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2.8254080371999999</v>
       </c>
       <c r="C381" s="5">
         <v>-5.4321918599999908E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-20.429342659344762</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2.8032071636999998</v>
       </c>
       <c r="C382" s="5">
         <v>-2.2200873500000107E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-9.0320898865400174</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2.8646478354</v>
       </c>
       <c r="C383" s="5">
         <v>6.1440671700000227E-2</v>
       </c>
       <c r="D383" s="5">
         <v>29.715700282479563</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2.951086434</v>
       </c>
       <c r="C384" s="5">
         <v>8.6438598600000027E-2</v>
       </c>
       <c r="D384" s="5">
         <v>42.865800671963392</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2.9674626718999999</v>
       </c>
       <c r="C385" s="5">
         <v>1.6376237899999868E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.8661144575990374</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.0038271667999998</v>
       </c>
       <c r="C386" s="5">
         <v>3.6364494899999933E-2</v>
       </c>
       <c r="D386" s="5">
         <v>15.73803743062323</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2.8111739903999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.1926531763999999</v>
       </c>
       <c r="D387" s="5">
         <v>-54.860845230856611</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2.8387234571</v>
       </c>
       <c r="C388" s="5">
         <v>2.7549466700000025E-2</v>
       </c>
       <c r="D388" s="5">
         <v>12.415015787086613</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2.9097667710000001</v>
       </c>
       <c r="C389" s="5">
         <v>7.1043313900000182E-2</v>
       </c>
       <c r="D389" s="5">
         <v>34.530613435604131</v>
       </c>
       <c r="E389" s="5">
         <v>3.4501968651659221</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.0352968005999998</v>
       </c>
       <c r="C390" s="5">
         <v>0.1255300295999997</v>
       </c>
       <c r="D390" s="5">
         <v>66.002951380208216</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.0105666346</v>
       </c>
       <c r="C391" s="5">
         <v>-2.4730165999999887E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-9.3505945268650859</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2.9866030924000002</v>
       </c>
       <c r="C392" s="5">
         <v>-2.3963542199999743E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-9.1445056771740969</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.0199187758999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.3315683499999693E-2</v>
       </c>
       <c r="D393" s="5">
         <v>14.238639426264065</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.1044892526000001</v>
       </c>
       <c r="C394" s="5">
         <v>8.4570476700000174E-2</v>
       </c>
       <c r="D394" s="5">
         <v>39.296043509407227</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.1610440013000001</v>
       </c>
       <c r="C395" s="5">
         <v>5.655474869999999E-2</v>
       </c>
       <c r="D395" s="5">
         <v>24.189410606073469</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.1490866309999999</v>
       </c>
       <c r="C396" s="5">
         <v>-1.1957370300000214E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-4.4460149540251903</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.1663615134</v>
       </c>
       <c r="C397" s="5">
         <v>1.7274882400000191E-2</v>
       </c>
       <c r="D397" s="5">
         <v>6.7851050215901765</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.2962721509000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.12991063750000009</v>
       </c>
       <c r="D398" s="5">
         <v>62.013333441263896</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.2088037536999998</v>
       </c>
       <c r="C399" s="5">
         <v>-8.7468397200000325E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-27.582896685537751</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.1428126501999998</v>
       </c>
       <c r="C400" s="5">
         <v>-6.5991103500000037E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-22.070116578187982</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.2079697795</v>
       </c>
       <c r="C401" s="5">
         <v>6.5157129300000172E-2</v>
       </c>
       <c r="D401" s="5">
         <v>27.920842143345602</v>
       </c>
       <c r="E401" s="5">
         <v>10.248347443926464</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.1385245257999999</v>
       </c>
       <c r="C402" s="5">
         <v>-6.9445253700000098E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-23.097032131069884</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.1139733167000001</v>
       </c>
       <c r="C403" s="5">
         <v>-2.4551209099999749E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-8.9935191818468869</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.2001675347999998</v>
       </c>
       <c r="C404" s="5">
         <v>8.619421809999972E-2</v>
       </c>
       <c r="D404" s="5">
         <v>38.769472903365013</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.1107593745000002</v>
       </c>
       <c r="C405" s="5">
         <v>-8.9408160299999651E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-28.825497147578638</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.1034674020000002</v>
       </c>
       <c r="C406" s="5">
         <v>-7.2919725000000213E-3</v>
       </c>
       <c r="D406" s="5">
         <v>-2.7769517497348128</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.0617523999</v>
       </c>
       <c r="C407" s="5">
         <v>-4.171500210000012E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-14.989113164087708</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.0584033434000002</v>
       </c>
       <c r="C408" s="5">
         <v>-3.3490564999998362E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-1.3047357538719551</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.0698611796000002</v>
       </c>
       <c r="C409" s="5">
         <v>1.145783619999996E-2</v>
       </c>
       <c r="D409" s="5">
         <v>4.5894131117221404</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3.0901630581999999</v>
       </c>
       <c r="C410" s="5">
         <v>2.0301878599999768E-2</v>
       </c>
       <c r="D410" s="5">
         <v>8.2310603510793676</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3.1038217481000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.3658689900000187E-2</v>
       </c>
       <c r="D411" s="5">
         <v>5.4349279509450676</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3.1383447047000002</v>
       </c>
       <c r="C412" s="5">
         <v>3.4522956600000043E-2</v>
       </c>
       <c r="D412" s="5">
         <v>14.194833779271242</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3.1002398920999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.8104812600000315E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-13.635376581327385</v>
       </c>
       <c r="E413" s="5">
         <v>-3.3581952077114341</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3.1448862281999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.4646336100000017E-2</v>
       </c>
       <c r="D414" s="5">
         <v>18.717751293896278</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3.1214643717000001</v>
       </c>
       <c r="C415" s="5">
         <v>-2.3421856499999727E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-8.5799777003465856</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3.1079434844999998</v>
       </c>
       <c r="C416" s="5">
         <v>-1.3520887200000331E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-5.0758389427681188</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3.2015173799999999</v>
       </c>
       <c r="C417" s="5">
         <v>9.3573895500000059E-2</v>
       </c>
       <c r="D417" s="5">
         <v>42.755553074749386</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3.1992089631999998</v>
       </c>
       <c r="C418" s="5">
         <v>-2.308416800000046E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-0.8618229346648465</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3.2619401192000002</v>
       </c>
       <c r="C419" s="5">
         <v>6.2731156000000343E-2</v>
       </c>
       <c r="D419" s="5">
         <v>26.241026248552558</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3.2623006208000001</v>
       </c>
       <c r="C420" s="5">
         <v>3.6050159999989617E-4</v>
       </c>
       <c r="D420" s="5">
         <v>0.13270169182411085</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.2719632789999999</v>
       </c>
       <c r="C421" s="5">
         <v>9.6626581999998962E-3</v>
       </c>
       <c r="D421" s="5">
         <v>3.6127752999947971</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3.2880444455000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.6081166500000244E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.059872603756955</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.3026656283000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.4621182800000021E-2</v>
       </c>
       <c r="D423" s="5">
         <v>5.468586847743917</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.3315711941999999</v>
       </c>
       <c r="C424" s="5">
         <v>2.8905565899999708E-2</v>
       </c>
       <c r="D424" s="5">
         <v>11.02324091163438</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.3987319450000002</v>
       </c>
       <c r="C425" s="5">
         <v>6.716075080000028E-2</v>
       </c>
       <c r="D425" s="5">
         <v>27.061442510405453</v>
       </c>
       <c r="E425" s="5">
         <v>9.6280308391816671</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.3489692083999998</v>
       </c>
       <c r="C426" s="5">
         <v>-4.9762736600000412E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-16.221825708500702</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.4247243412000001</v>
       </c>
       <c r="C427" s="5">
         <v>7.5755132800000347E-2</v>
       </c>
       <c r="D427" s="5">
         <v>30.789714655844726</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.4165680118999999</v>
       </c>
       <c r="C428" s="5">
         <v>-8.1563293000002091E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8207822603387722</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.4934331516000001</v>
       </c>
       <c r="C429" s="5">
         <v>7.6865139700000196E-2</v>
       </c>
       <c r="D429" s="5">
         <v>30.601571247230417</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.5948259495000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.1013927979</v>
       </c>
       <c r="D430" s="5">
         <v>40.963011444429398</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.4622127003999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13261324910000027</v>
       </c>
       <c r="D431" s="5">
         <v>-36.30423972278534</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.4660282835</v>
       </c>
       <c r="C432" s="5">
         <v>3.8155831000001861E-3</v>
       </c>
       <c r="D432" s="5">
         <v>1.3305234131491206</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.4743148097000001</v>
       </c>
       <c r="C433" s="5">
         <v>8.2865262000000328E-3</v>
       </c>
       <c r="D433" s="5">
         <v>2.9069680983915269</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.4895712809999999</v>
       </c>
       <c r="C434" s="5">
         <v>1.5256471299999852E-2</v>
       </c>
       <c r="D434" s="5">
         <v>5.3986085541730899</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.5034592453000002</v>
       </c>
       <c r="C435" s="5">
         <v>1.3887964300000277E-2</v>
       </c>
       <c r="D435" s="5">
         <v>4.8817559443544267</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.5247896883999998</v>
       </c>
       <c r="C436" s="5">
         <v>2.1330443099999652E-2</v>
       </c>
       <c r="D436" s="5">
         <v>7.5557600356849886</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.4955730272999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.9216661099999985E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-9.5055295151669661</v>
       </c>
       <c r="E437" s="5">
         <v>2.8493298049723004</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.4972430344999998</v>
       </c>
       <c r="C438" s="5">
         <v>1.6700071999999899E-3</v>
       </c>
       <c r="D438" s="5">
         <v>0.57480784792389716</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.4979285426</v>
       </c>
       <c r="C439" s="5">
         <v>6.8550810000012063E-4</v>
       </c>
       <c r="D439" s="5">
         <v>0.23547037696538542</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3.4789703238</v>
       </c>
       <c r="C440" s="5">
         <v>-1.8958218799999926E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-6.3133972583858888</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3.4916427447</v>
       </c>
       <c r="C441" s="5">
         <v>1.2672420899999981E-2</v>
       </c>
       <c r="D441" s="5">
         <v>4.4597369698140543</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>3.491551002</v>
+        <v>3.4913842695000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-9.174270000000817E-5</v>
+        <v>-2.5847519999988577E-4</v>
       </c>
       <c r="D442" s="5">
-        <v>-3.152537069750494E-2</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.8796022041603972E-2</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>3.4887940900999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-2.5901794000002809E-3</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-0.88662943390949156</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{637FB407-1765-4A94-8AC0-5550A5B63ABE}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C6001DF-6840-4FAF-8AD9-EB685FD1F66F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DB8A72-7B2E-4C97-A82D-30FF4897447C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>