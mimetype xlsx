--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D61A44F1-E1D7-4203-9BCF-2A5A28AD63FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2B196100-F3E1-4CA5-9EA1-21A879750043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1E039A48-C8F3-4CD0-BDA5-8DD6569A40D6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C42E00C-7FB7-48EF-9FE7-690E77BC0AD7}"/>
   </bookViews>
   <sheets>
     <sheet name="larnrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AC13BD5-A870-427A-A61A-5C48ADADF2F2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC007AC9-F7FE-4CFE-AC6E-05B313C10B27}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.9722824806000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.9833160459000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.1033565299999992E-2</v>
       </c>
       <c r="D7" s="5">
         <v>4.5466661133020114</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>3.0849649085999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.10164886269999984</v>
       </c>
       <c r="D8" s="5">
         <v>49.489803750929617</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>3.0632076688000001</v>
       </c>
       <c r="C9" s="5">
         <v>-2.1757239799999883E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-8.1425156275874873</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>3.0396294340000001</v>
       </c>
       <c r="C10" s="5">
         <v>-2.3578234799999986E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-8.8555122433135125</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>3.1116567674</v>
       </c>
       <c r="C11" s="5">
         <v>7.2027333399999893E-2</v>
       </c>
       <c r="D11" s="5">
         <v>32.450174664113995</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>3.0759711968999999</v>
       </c>
       <c r="C12" s="5">
         <v>-3.5685570500000097E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-12.926311395932967</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>3.1992067604000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.1232355635000002</v>
       </c>
       <c r="D13" s="5">
         <v>60.221403889761113</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>3.1075847866999999</v>
       </c>
       <c r="C14" s="5">
         <v>-9.1621973700000137E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-29.438446485513314</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>3.0503729281999998</v>
       </c>
       <c r="C15" s="5">
         <v>-5.7211858500000101E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-19.987209799426697</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>3.1241673978</v>
       </c>
       <c r="C16" s="5">
         <v>7.3794469600000134E-2</v>
       </c>
       <c r="D16" s="5">
         <v>33.22210657022471</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>3.1865230725</v>
       </c>
       <c r="C17" s="5">
         <v>6.235567470000003E-2</v>
       </c>
       <c r="D17" s="5">
         <v>26.763218316844494</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>3.1694673014000001</v>
       </c>
       <c r="C18" s="5">
         <v>-1.7055771099999895E-2</v>
       </c>
       <c r="D18" s="5">
         <v>-6.2372149751496302</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>3.2854185501000002</v>
       </c>
       <c r="C19" s="5">
         <v>0.11595124870000006</v>
       </c>
       <c r="D19" s="5">
         <v>53.905149668393967</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>3.2928730170999998</v>
       </c>
       <c r="C20" s="5">
         <v>7.4544669999996316E-3</v>
       </c>
       <c r="D20" s="5">
         <v>2.7569821896612279</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>3.3647093078000001</v>
       </c>
       <c r="C21" s="5">
         <v>7.1836290700000305E-2</v>
       </c>
       <c r="D21" s="5">
         <v>29.559956729364401</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>3.4423780213000001</v>
       </c>
       <c r="C22" s="5">
         <v>7.7668713500000042E-2</v>
       </c>
       <c r="D22" s="5">
         <v>31.501930384821364</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>3.5230271466</v>
       </c>
       <c r="C23" s="5">
         <v>8.0649125299999902E-2</v>
       </c>
       <c r="D23" s="5">
         <v>32.035025294553598</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>3.4716665128000002</v>
       </c>
       <c r="C24" s="5">
         <v>-5.1360633799999889E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-16.157517651056452</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>3.4906324131000002</v>
       </c>
       <c r="C25" s="5">
         <v>1.8965900300000005E-2</v>
       </c>
       <c r="D25" s="5">
         <v>6.7562725018211811</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>3.5121880764000002</v>
       </c>
       <c r="C26" s="5">
         <v>2.1555663300000028E-2</v>
       </c>
       <c r="D26" s="5">
         <v>7.6672857180198006</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>3.5353703367999998</v>
       </c>
       <c r="C27" s="5">
         <v>2.3182260399999599E-2</v>
       </c>
       <c r="D27" s="5">
         <v>8.2145840056814912</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>3.5191360585</v>
       </c>
       <c r="C28" s="5">
         <v>-1.6234278299999794E-2</v>
       </c>
       <c r="D28" s="5">
         <v>-5.373291816119119</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>3.5897069859999999</v>
       </c>
       <c r="C29" s="5">
         <v>7.0570927499999936E-2</v>
       </c>
       <c r="D29" s="5">
         <v>26.903998505025541</v>
       </c>
       <c r="E29" s="5">
         <v>12.652785005058199</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>3.6584784773000001</v>
       </c>
       <c r="C30" s="5">
         <v>6.8771491300000154E-2</v>
       </c>
       <c r="D30" s="5">
         <v>25.573514838207203</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>3.5930926161999999</v>
       </c>
       <c r="C31" s="5">
         <v>-6.538586110000022E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-19.459394856623181</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>3.6039217859999999</v>
       </c>
       <c r="C32" s="5">
         <v>1.0829169800000038E-2</v>
       </c>
       <c r="D32" s="5">
         <v>3.6772201506135804</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>3.5585316745000002</v>
       </c>
       <c r="C33" s="5">
         <v>-4.5390111499999719E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-14.109378699552998</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>3.6367857509000001</v>
       </c>
       <c r="C34" s="5">
         <v>7.8254076399999928E-2</v>
       </c>
       <c r="D34" s="5">
         <v>29.826267562621279</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>3.6360711666999999</v>
       </c>
       <c r="C35" s="5">
         <v>-7.1458420000025669E-4</v>
       </c>
       <c r="D35" s="5">
         <v>-0.2355307731649714</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>3.7701002721000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.13402910540000024</v>
       </c>
       <c r="D36" s="5">
         <v>54.399651531706454</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>3.6855834049</v>
       </c>
       <c r="C37" s="5">
         <v>-8.4516867200000068E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-23.82015034149132</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>3.8224180708</v>
       </c>
       <c r="C38" s="5">
         <v>0.13683466589999993</v>
       </c>
       <c r="D38" s="5">
         <v>54.875706994567189</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>3.8152388288000001</v>
       </c>
       <c r="C39" s="5">
         <v>-7.1792419999998636E-3</v>
       </c>
       <c r="D39" s="5">
         <v>-2.2306954929636968</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>3.9179378120999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.10269898329999982</v>
       </c>
       <c r="D40" s="5">
         <v>37.54021764396407</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>3.8982491101000001</v>
       </c>
       <c r="C41" s="5">
         <v>-1.9688701999999836E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-5.8664144839186694</v>
       </c>
       <c r="E41" s="5">
         <v>8.5951896715616769</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>3.9414200660000001</v>
       </c>
       <c r="C42" s="5">
         <v>4.3170955899999974E-2</v>
       </c>
       <c r="D42" s="5">
         <v>14.129422115726364</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>4.1053273992000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.16390733320000006</v>
       </c>
       <c r="D43" s="5">
         <v>63.057542908065777</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>4.0070636034999998</v>
       </c>
       <c r="C44" s="5">
         <v>-9.8263795700000323E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-25.227610657156252</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>4.1579566479999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.15089304450000007</v>
       </c>
       <c r="D45" s="5">
         <v>55.827696788806705</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>4.1387565470999998</v>
       </c>
       <c r="C46" s="5">
         <v>-1.9200100900000017E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4026248563143202</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>4.16217112</v>
       </c>
       <c r="C47" s="5">
         <v>2.3414572900000152E-2</v>
       </c>
       <c r="D47" s="5">
         <v>7.0041467428315407</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>4.1629180361999998</v>
       </c>
       <c r="C48" s="5">
         <v>7.4691619999978087E-4</v>
       </c>
       <c r="D48" s="5">
         <v>0.21555687787537803</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>4.3734250368999996</v>
       </c>
       <c r="C49" s="5">
         <v>0.21050700069999984</v>
       </c>
       <c r="D49" s="5">
         <v>80.75316921752372</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>4.4317480355000001</v>
       </c>
       <c r="C50" s="5">
         <v>5.8322998600000453E-2</v>
       </c>
       <c r="D50" s="5">
         <v>17.230465090402426</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>4.6894770572000004</v>
       </c>
       <c r="C51" s="5">
         <v>0.25772902170000034</v>
       </c>
       <c r="D51" s="5">
         <v>97.057176236520476</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>4.7147032926000003</v>
       </c>
       <c r="C52" s="5">
         <v>2.5226235399999908E-2</v>
       </c>
       <c r="D52" s="5">
         <v>6.6496453478023687</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>5.0066484901999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.2919451975999996</v>
       </c>
       <c r="D53" s="5">
         <v>105.64247115455015</v>
       </c>
       <c r="E53" s="5">
         <v>28.433261928496066</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>4.5265280302999997</v>
       </c>
       <c r="C54" s="5">
         <v>-0.48012045990000018</v>
       </c>
       <c r="D54" s="5">
         <v>-70.172465711720648</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>4.6108591481000003</v>
       </c>
       <c r="C55" s="5">
         <v>8.4331117800000577E-2</v>
       </c>
       <c r="D55" s="5">
         <v>24.795722321112645</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>4.7080559843999996</v>
       </c>
       <c r="C56" s="5">
         <v>9.7196836299999312E-2</v>
       </c>
       <c r="D56" s="5">
         <v>28.444985467164162</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>4.7489630699000003</v>
       </c>
       <c r="C57" s="5">
         <v>4.0907085500000662E-2</v>
       </c>
       <c r="D57" s="5">
         <v>10.939469833082338</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>4.8397592751999996</v>
       </c>
       <c r="C58" s="5">
         <v>9.0796205299999322E-2</v>
       </c>
       <c r="D58" s="5">
         <v>25.516153550658615</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>4.7889021343999998</v>
       </c>
       <c r="C59" s="5">
         <v>-5.0857140799999812E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-11.905983078622084</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>4.9714218080999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.18251967369999988</v>
       </c>
       <c r="D60" s="5">
         <v>56.651953149522647</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>4.9652448828000004</v>
       </c>
       <c r="C61" s="5">
         <v>-6.1769252999992474E-3</v>
       </c>
       <c r="D61" s="5">
         <v>-1.4808371756731331</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>5.0505953162999999</v>
       </c>
       <c r="C62" s="5">
         <v>8.535043349999949E-2</v>
       </c>
       <c r="D62" s="5">
         <v>22.69384873842575</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>4.487213949</v>
       </c>
       <c r="C63" s="5">
         <v>-0.56338136729999988</v>
       </c>
       <c r="D63" s="5">
         <v>-75.811414922926048</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>4.5289777470999999</v>
       </c>
       <c r="C64" s="5">
         <v>4.176379809999986E-2</v>
       </c>
       <c r="D64" s="5">
         <v>11.758590800388834</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>4.6023526322999997</v>
       </c>
       <c r="C65" s="5">
         <v>7.3374885199999795E-2</v>
       </c>
       <c r="D65" s="5">
         <v>21.270858881062416</v>
       </c>
       <c r="E65" s="5">
         <v>-8.0751796075032587</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>4.7200280737</v>
       </c>
       <c r="C66" s="5">
         <v>0.1176754414000003</v>
       </c>
       <c r="D66" s="5">
         <v>35.38678825702226</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>4.6070605597999998</v>
       </c>
       <c r="C67" s="5">
         <v>-0.11296751390000015</v>
       </c>
       <c r="D67" s="5">
         <v>-25.225748856320884</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>4.7712701534999997</v>
       </c>
       <c r="C68" s="5">
         <v>0.16420959369999988</v>
       </c>
       <c r="D68" s="5">
         <v>52.237286911526425</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>4.8505283758999997</v>
       </c>
       <c r="C69" s="5">
         <v>7.9258222400000022E-2</v>
       </c>
       <c r="D69" s="5">
         <v>21.85981270148114</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>4.8480261598999999</v>
       </c>
       <c r="C70" s="5">
         <v>-2.5022159999998905E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.61728419858778638</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>4.9149881961000004</v>
       </c>
       <c r="C71" s="5">
         <v>6.6962036200000519E-2</v>
       </c>
       <c r="D71" s="5">
         <v>17.893617662697704</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>4.7834781041000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.13151009200000008</v>
       </c>
       <c r="D72" s="5">
         <v>-27.780290958477714</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>4.7569497995000001</v>
       </c>
       <c r="C73" s="5">
         <v>-2.6528304600000219E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-6.4556987645902897</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>4.8453286346000004</v>
       </c>
       <c r="C74" s="5">
         <v>8.837883510000033E-2</v>
       </c>
       <c r="D74" s="5">
         <v>24.719982585881063</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>4.9834086786</v>
       </c>
       <c r="C75" s="5">
         <v>0.13808004399999962</v>
       </c>
       <c r="D75" s="5">
         <v>40.100339958690022</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>5.0413087038000004</v>
       </c>
       <c r="C76" s="5">
         <v>5.7900025200000371E-2</v>
       </c>
       <c r="D76" s="5">
         <v>14.868633940601628</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>5.0866073263000002</v>
       </c>
       <c r="C77" s="5">
         <v>4.529862249999983E-2</v>
       </c>
       <c r="D77" s="5">
         <v>11.331751831632641</v>
       </c>
       <c r="E77" s="5">
         <v>10.52189461975226</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>5.2152993594000003</v>
       </c>
       <c r="C78" s="5">
         <v>0.1286920331000001</v>
       </c>
       <c r="D78" s="5">
         <v>34.962264201156621</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>5.2933455864000001</v>
       </c>
       <c r="C79" s="5">
         <v>7.8046226999999746E-2</v>
       </c>
       <c r="D79" s="5">
         <v>19.512155456229287</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>5.4401959371000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.1468503507000003</v>
       </c>
       <c r="D80" s="5">
         <v>38.870985367698751</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>5.2729086484999996</v>
       </c>
       <c r="C81" s="5">
         <v>-0.16728728860000075</v>
       </c>
       <c r="D81" s="5">
         <v>-31.25700219265244</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>5.1577523801999998</v>
       </c>
       <c r="C82" s="5">
         <v>-0.11515626829999981</v>
       </c>
       <c r="D82" s="5">
         <v>-23.2774746668732</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>5.2267777783999998</v>
       </c>
       <c r="C83" s="5">
         <v>6.9025398199999977E-2</v>
       </c>
       <c r="D83" s="5">
         <v>17.295830498164012</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>5.2960592360999996</v>
       </c>
       <c r="C84" s="5">
         <v>6.9281457699999827E-2</v>
       </c>
       <c r="D84" s="5">
         <v>17.11852003461145</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>5.3588958215</v>
       </c>
       <c r="C85" s="5">
         <v>6.2836585400000367E-2</v>
       </c>
       <c r="D85" s="5">
         <v>15.204584936632148</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>5.3430639795000001</v>
       </c>
       <c r="C86" s="5">
         <v>-1.5831841999999874E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.4881316031431742</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>5.1870329427000001</v>
       </c>
       <c r="C87" s="5">
         <v>-0.15603103679999997</v>
       </c>
       <c r="D87" s="5">
         <v>-29.92815071179924</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>5.2512894527</v>
       </c>
       <c r="C88" s="5">
         <v>6.4256509999999878E-2</v>
       </c>
       <c r="D88" s="5">
         <v>15.921345775697304</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>5.2567932040000001</v>
       </c>
       <c r="C89" s="5">
         <v>5.503751300000026E-3</v>
       </c>
       <c r="D89" s="5">
         <v>1.2649666434034978</v>
       </c>
       <c r="E89" s="5">
         <v>3.3457640187805282</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>5.1253812585</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13141194550000002</v>
       </c>
       <c r="D90" s="5">
         <v>-26.198803049234286</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>5.1733809623999996</v>
       </c>
       <c r="C91" s="5">
         <v>4.7999703899999524E-2</v>
       </c>
       <c r="D91" s="5">
         <v>11.835429182734835</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>5.2033571452</v>
       </c>
       <c r="C92" s="5">
         <v>2.9976182800000473E-2</v>
       </c>
       <c r="D92" s="5">
         <v>7.1790991598683629</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>5.6260911689000004</v>
       </c>
       <c r="C93" s="5">
         <v>0.42273402370000035</v>
       </c>
       <c r="D93" s="5">
         <v>155.315720483277</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>5.5836508314</v>
       </c>
       <c r="C94" s="5">
         <v>-4.2440337500000425E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-8.6859003830419006</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>5.4430191373000003</v>
       </c>
       <c r="C95" s="5">
         <v>-0.14063169409999965</v>
       </c>
       <c r="D95" s="5">
         <v>-26.369235747241916</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>5.3828211257999996</v>
       </c>
       <c r="C96" s="5">
         <v>-6.0198011500000703E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-12.493353013750763</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>5.4555634900000003</v>
       </c>
       <c r="C97" s="5">
         <v>7.2742364200000686E-2</v>
       </c>
       <c r="D97" s="5">
         <v>17.477850957881881</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>5.3989253062999998</v>
       </c>
       <c r="C98" s="5">
         <v>-5.6638183700000511E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-11.770776456631872</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>5.5981140460000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.19918873970000028</v>
       </c>
       <c r="D99" s="5">
         <v>54.458947842349545</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>5.5662777079000003</v>
       </c>
       <c r="C100" s="5">
         <v>-3.183633809999975E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-6.614910652070682</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>5.5332717742000002</v>
       </c>
       <c r="C101" s="5">
         <v>-3.3005933700000156E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-6.8880159751331993</v>
       </c>
       <c r="E101" s="5">
         <v>5.2594530442936493</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>5.5444839107000004</v>
       </c>
       <c r="C102" s="5">
         <v>1.1212136500000192E-2</v>
       </c>
       <c r="D102" s="5">
         <v>2.458857815162685</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>5.5658170219000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.1333111199999699E-2</v>
       </c>
       <c r="D103" s="5">
         <v>4.7161255777214084</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>5.3898589571000004</v>
       </c>
       <c r="C104" s="5">
         <v>-0.17595806479999965</v>
       </c>
       <c r="D104" s="5">
         <v>-31.988600484742889</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>5.0460189554000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.34384000170000029</v>
       </c>
       <c r="D105" s="5">
         <v>-54.662483797027697</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>4.7801218093999998</v>
       </c>
       <c r="C106" s="5">
         <v>-0.26589714600000036</v>
       </c>
       <c r="D106" s="5">
         <v>-47.77468928306704</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>4.5120498237</v>
       </c>
       <c r="C107" s="5">
         <v>-0.26807198569999979</v>
       </c>
       <c r="D107" s="5">
         <v>-49.971316364793573</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>4.3685189378000002</v>
       </c>
       <c r="C108" s="5">
         <v>-0.14353088589999974</v>
       </c>
       <c r="D108" s="5">
         <v>-32.154033550592828</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>4.2608778065999999</v>
       </c>
       <c r="C109" s="5">
         <v>-0.1076411312000003</v>
       </c>
       <c r="D109" s="5">
         <v>-25.872682664942349</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>4.1608387666000004</v>
       </c>
       <c r="C110" s="5">
         <v>-0.10003903999999952</v>
       </c>
       <c r="D110" s="5">
         <v>-24.806259525625595</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>4.0417343312999998</v>
       </c>
       <c r="C111" s="5">
         <v>-0.11910443530000059</v>
       </c>
       <c r="D111" s="5">
         <v>-29.426360476558543</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.8907233501</v>
       </c>
       <c r="C112" s="5">
         <v>-0.15101098119999978</v>
       </c>
       <c r="D112" s="5">
         <v>-36.678520072382589</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.8460666425999999</v>
       </c>
       <c r="C113" s="5">
         <v>-4.465670750000017E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-12.936234662580004</v>
       </c>
       <c r="E113" s="5">
         <v>-30.491998232708106</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.8885600495000001</v>
       </c>
       <c r="C114" s="5">
         <v>4.2493406900000252E-2</v>
       </c>
       <c r="D114" s="5">
         <v>14.094328712367844</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.6790844194000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20947563010000003</v>
       </c>
       <c r="D115" s="5">
         <v>-48.546926955998352</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.5875947921</v>
       </c>
       <c r="C116" s="5">
         <v>-9.1489627300000098E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-26.079723810319933</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.5193550321</v>
       </c>
       <c r="C117" s="5">
         <v>-6.8239759999999983E-2</v>
       </c>
       <c r="D117" s="5">
         <v>-20.582474968398746</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>3.5646463610999999</v>
       </c>
       <c r="C118" s="5">
         <v>4.529132899999988E-2</v>
       </c>
       <c r="D118" s="5">
         <v>16.584401176220599</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>3.6860798251000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.12143346400000032</v>
       </c>
       <c r="D119" s="5">
         <v>49.478736462252606</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>3.5501706309999999</v>
       </c>
       <c r="C120" s="5">
         <v>-0.13590919410000035</v>
       </c>
       <c r="D120" s="5">
         <v>-36.289077790762256</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>3.4516043911000001</v>
       </c>
       <c r="C121" s="5">
         <v>-9.8566239899999797E-2</v>
       </c>
       <c r="D121" s="5">
         <v>-28.671772743032065</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>3.4268530541</v>
       </c>
       <c r="C122" s="5">
         <v>-2.4751337000000095E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-8.2737519064075329</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>3.4700407744000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.3187720300000176E-2</v>
       </c>
       <c r="D123" s="5">
         <v>16.216863891468481</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>3.5136747832999999</v>
       </c>
       <c r="C124" s="5">
         <v>4.3634008899999799E-2</v>
       </c>
       <c r="D124" s="5">
         <v>16.17797611787082</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>3.4636423394999998</v>
       </c>
       <c r="C125" s="5">
         <v>-5.0032443800000159E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-15.810537722505879</v>
       </c>
       <c r="E125" s="5">
         <v>-9.9432573233176118</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>3.3118426700999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.15179966939999989</v>
       </c>
       <c r="D126" s="5">
         <v>-41.59636336270507</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>3.2936859377999999</v>
       </c>
       <c r="C127" s="5">
         <v>-1.8156732300000034E-2</v>
       </c>
       <c r="D127" s="5">
         <v>-6.3840477437306031</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>3.2900606469999998</v>
       </c>
       <c r="C128" s="5">
         <v>-3.6252908000000694E-3</v>
       </c>
       <c r="D128" s="5">
         <v>-1.3128481496595734</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>3.2072954170000001</v>
       </c>
       <c r="C129" s="5">
         <v>-8.276522999999969E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-26.341864448074194</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>3.2529012683</v>
       </c>
       <c r="C130" s="5">
         <v>4.5605851299999944E-2</v>
       </c>
       <c r="D130" s="5">
         <v>18.463079356410361</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>3.2559284241999999</v>
       </c>
       <c r="C131" s="5">
         <v>3.0271558999999115E-3</v>
       </c>
       <c r="D131" s="5">
         <v>1.1224557038957306</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>3.3355923345999998</v>
       </c>
       <c r="C132" s="5">
         <v>7.9663910399999871E-2</v>
       </c>
       <c r="D132" s="5">
         <v>33.652601327783472</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>3.4390344368000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.10344210220000027</v>
       </c>
       <c r="D133" s="5">
         <v>44.265568105913601</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>3.4020607721</v>
       </c>
       <c r="C134" s="5">
         <v>-3.6973664700000075E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-12.165221268613758</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>3.2923982942999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.10966247780000016</v>
       </c>
       <c r="D135" s="5">
         <v>-32.509350316099251</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>3.2272388386999999</v>
       </c>
       <c r="C136" s="5">
         <v>-6.5159455599999916E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-21.327151745481988</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>3.1841079508000001</v>
       </c>
       <c r="C137" s="5">
         <v>-4.3130887899999859E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-14.909689468252086</v>
       </c>
       <c r="E137" s="5">
         <v>-8.0705327311697097</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>3.3355580728000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.15145012199999996</v>
       </c>
       <c r="D138" s="5">
         <v>74.650034679562111</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>3.3004169354999999</v>
       </c>
       <c r="C139" s="5">
         <v>-3.5141137300000125E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-11.934945370915063</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>3.3924071562</v>
       </c>
       <c r="C140" s="5">
         <v>9.1990220700000069E-2</v>
       </c>
       <c r="D140" s="5">
         <v>39.081691731507242</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>3.5003432071999998</v>
       </c>
       <c r="C141" s="5">
         <v>0.10793605099999981</v>
       </c>
       <c r="D141" s="5">
         <v>45.623645187654674</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>3.4474148233999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.2928383799999867E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-16.709591822092442</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>3.6442323539000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.19681753050000017</v>
       </c>
       <c r="D143" s="5">
         <v>94.692928572972406</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>3.5213988156</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1228335383000001</v>
       </c>
       <c r="D144" s="5">
         <v>-33.731086283834664</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>3.5236800663999999</v>
       </c>
       <c r="C145" s="5">
         <v>2.2812507999998566E-3</v>
       </c>
       <c r="D145" s="5">
         <v>0.78016606989417259</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>3.5815431750000002</v>
       </c>
       <c r="C146" s="5">
         <v>5.7863108600000324E-2</v>
       </c>
       <c r="D146" s="5">
         <v>21.586303480213576</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>3.5111017662999999</v>
       </c>
       <c r="C147" s="5">
         <v>-7.0441408700000263E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-21.20861818851315</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>3.5406993775000002</v>
       </c>
       <c r="C148" s="5">
         <v>2.9597611200000262E-2</v>
       </c>
       <c r="D148" s="5">
         <v>10.598095329589796</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>3.7072632316999998</v>
       </c>
       <c r="C149" s="5">
         <v>0.16656385419999964</v>
       </c>
       <c r="D149" s="5">
         <v>73.609078316889722</v>
       </c>
       <c r="E149" s="5">
         <v>16.43019925780338</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>3.6586507258999998</v>
       </c>
       <c r="C150" s="5">
         <v>-4.8612505799999983E-2</v>
       </c>
       <c r="D150" s="5">
         <v>-14.648662686081016</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>3.8096623254000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.15101159950000032</v>
       </c>
       <c r="D151" s="5">
         <v>62.474938076799582</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>3.7969982941999998</v>
       </c>
       <c r="C152" s="5">
         <v>-1.266403120000037E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-3.9168954383417498</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>3.7735649027</v>
       </c>
       <c r="C153" s="5">
         <v>-2.3433391499999789E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-7.1595871443962729</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>3.8372188069000002</v>
       </c>
       <c r="C154" s="5">
         <v>6.3653904200000166E-2</v>
       </c>
       <c r="D154" s="5">
         <v>22.229739121648628</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>3.8282883228000002</v>
       </c>
       <c r="C155" s="5">
         <v>-8.9304840999999691E-3</v>
       </c>
       <c r="D155" s="5">
         <v>-2.7573261571625318</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>3.8147289967</v>
       </c>
       <c r="C156" s="5">
         <v>-1.3559326100000213E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-4.1684257981501656</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>3.8113897549</v>
       </c>
       <c r="C157" s="5">
         <v>-3.3392418000000035E-3</v>
       </c>
       <c r="D157" s="5">
         <v>-1.0453834073742452</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>3.7833565793999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.8033175500000063E-2</v>
       </c>
       <c r="D158" s="5">
         <v>-8.4776935812887917</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>3.7273177895999998</v>
       </c>
       <c r="C159" s="5">
         <v>-5.6038789800000099E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-16.395479149149793</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>3.7492116738000001</v>
       </c>
       <c r="C160" s="5">
         <v>2.1893884200000269E-2</v>
       </c>
       <c r="D160" s="5">
         <v>7.2809132853270508</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>3.6219563454000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.12725532839999998</v>
       </c>
       <c r="D161" s="5">
         <v>-33.924720110246263</v>
       </c>
       <c r="E161" s="5">
         <v>-2.3010744306085185</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>3.6716340551000002</v>
       </c>
       <c r="C162" s="5">
         <v>4.9677709700000072E-2</v>
       </c>
       <c r="D162" s="5">
         <v>17.759006693550127</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>3.6036785496000001</v>
       </c>
       <c r="C163" s="5">
         <v>-6.7955505500000069E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-20.082872782259763</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>3.5961940825999998</v>
       </c>
       <c r="C164" s="5">
         <v>-7.4844670000002722E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-2.4640027599973857</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>3.5377252547000002</v>
       </c>
       <c r="C165" s="5">
         <v>-5.8468827899999631E-2</v>
       </c>
       <c r="D165" s="5">
         <v>-17.856773461907494</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>3.5258137366</v>
       </c>
       <c r="C166" s="5">
         <v>-1.191151810000024E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.9664103530535399</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>3.5187564408999998</v>
       </c>
       <c r="C167" s="5">
         <v>-7.0572957000001324E-3</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3756623378667796</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>3.4307713593</v>
       </c>
       <c r="C168" s="5">
         <v>-8.7985081599999848E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-26.204339461916405</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>3.520354346</v>
       </c>
       <c r="C169" s="5">
         <v>8.9582986699999978E-2</v>
       </c>
       <c r="D169" s="5">
         <v>36.249604989620444</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>3.5111406335000002</v>
       </c>
       <c r="C170" s="5">
         <v>-9.2137124999998044E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-3.0959036789287797</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>3.6321865997999998</v>
       </c>
       <c r="C171" s="5">
         <v>0.12104596629999964</v>
       </c>
       <c r="D171" s="5">
         <v>50.189345324118364</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>3.5450821607999998</v>
       </c>
       <c r="C172" s="5">
         <v>-8.7104438999999978E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-25.269508962409816</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>3.5326669579000001</v>
       </c>
       <c r="C173" s="5">
         <v>-1.2415202899999755E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-4.1225009413541454</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4652253916146782</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>3.5645735940000001</v>
       </c>
       <c r="C174" s="5">
         <v>3.1906636099999997E-2</v>
       </c>
       <c r="D174" s="5">
         <v>11.393197814097423</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>3.5988809596000002</v>
       </c>
       <c r="C175" s="5">
         <v>3.4307365600000139E-2</v>
       </c>
       <c r="D175" s="5">
         <v>12.180857067815754</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>3.5919938292000002</v>
       </c>
       <c r="C176" s="5">
         <v>-6.8871303999999967E-3</v>
       </c>
       <c r="D176" s="5">
         <v>-2.2724069877038677</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>3.7171836322999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.12518980309999961</v>
       </c>
       <c r="D177" s="5">
         <v>50.848574739561769</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>3.7248263721999999</v>
       </c>
       <c r="C178" s="5">
         <v>7.642739900000084E-3</v>
       </c>
       <c r="D178" s="5">
         <v>2.4953606454137134</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>3.7106607395000002</v>
       </c>
       <c r="C179" s="5">
         <v>-1.4165632699999708E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-4.4693816714566736</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>3.7356911469999998</v>
       </c>
       <c r="C180" s="5">
         <v>2.503040749999963E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.401818450892673</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>3.7266880771999999</v>
       </c>
       <c r="C181" s="5">
         <v>-9.0030697999998743E-3</v>
       </c>
       <c r="D181" s="5">
         <v>-2.8539897563466754</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>3.7340724266</v>
       </c>
       <c r="C182" s="5">
         <v>7.3843494000001009E-3</v>
       </c>
       <c r="D182" s="5">
         <v>2.4038584627123827</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>3.8340100469</v>
       </c>
       <c r="C183" s="5">
         <v>9.9937620299999974E-2</v>
       </c>
       <c r="D183" s="5">
         <v>37.292278046664997</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>3.8413168445000001</v>
       </c>
       <c r="C184" s="5">
         <v>7.3067976000000812E-3</v>
       </c>
       <c r="D184" s="5">
         <v>2.3110658487544677</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>3.8345173645999999</v>
       </c>
       <c r="C185" s="5">
         <v>-6.7994799000001827E-3</v>
       </c>
       <c r="D185" s="5">
         <v>-2.10355131779284</v>
       </c>
       <c r="E185" s="5">
         <v>8.544547513175015</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>3.7576838029999999</v>
       </c>
       <c r="C186" s="5">
         <v>-7.6833561599999989E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-21.564207652447809</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>3.6941204551000002</v>
       </c>
       <c r="C187" s="5">
         <v>-6.3563347899999734E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-18.512717292705329</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>3.7882679912000001</v>
       </c>
       <c r="C188" s="5">
         <v>9.4147536099999929E-2</v>
       </c>
       <c r="D188" s="5">
         <v>35.255739644629422</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>3.8042309472000002</v>
       </c>
       <c r="C189" s="5">
         <v>1.5962956000000084E-2</v>
       </c>
       <c r="D189" s="5">
         <v>5.1753962840511258</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>3.8263456372000002</v>
       </c>
       <c r="C190" s="5">
         <v>2.2114689999999992E-2</v>
       </c>
       <c r="D190" s="5">
         <v>7.2032326691695125</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>3.8028517918000002</v>
       </c>
       <c r="C191" s="5">
         <v>-2.3493845399999991E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-7.1242298157764949</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>3.9431901221999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.14033833039999966</v>
       </c>
       <c r="D192" s="5">
         <v>54.475570030424116</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>3.9406190465000002</v>
       </c>
       <c r="C193" s="5">
         <v>-2.5710756999997031E-3</v>
       </c>
       <c r="D193" s="5">
         <v>-0.77963537289924556</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>3.9554281221999998</v>
       </c>
       <c r="C194" s="5">
         <v>1.4809075699999674E-2</v>
       </c>
       <c r="D194" s="5">
         <v>4.6040592270815806</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>3.9302802193000002</v>
       </c>
       <c r="C195" s="5">
         <v>-2.5147902899999686E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-7.3681742648114774</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>3.9328062703</v>
       </c>
       <c r="C196" s="5">
         <v>2.5260509999998071E-3</v>
       </c>
       <c r="D196" s="5">
         <v>0.7739904860613267</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.0316323326000001</v>
       </c>
       <c r="C197" s="5">
         <v>9.8826062300000128E-2</v>
       </c>
       <c r="D197" s="5">
         <v>34.691562213091018</v>
       </c>
       <c r="E197" s="5">
         <v>5.140541801159948</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.0472274912000001</v>
       </c>
       <c r="C198" s="5">
         <v>1.5595158600000047E-2</v>
       </c>
       <c r="D198" s="5">
         <v>4.7418796230372706</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.0928608862000004</v>
       </c>
       <c r="C199" s="5">
         <v>4.5633395000000299E-2</v>
       </c>
       <c r="D199" s="5">
         <v>14.401680790557414</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.0833511431999998</v>
       </c>
       <c r="C200" s="5">
         <v>-9.5097430000006256E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-2.7528379138652914</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.0972649685000002</v>
       </c>
       <c r="C201" s="5">
         <v>1.3913825300000404E-2</v>
       </c>
       <c r="D201" s="5">
         <v>4.1664510036015345</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.0309674622999996</v>
       </c>
       <c r="C202" s="5">
         <v>-6.6297506200000633E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-17.778971567601708</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.1967185567999996</v>
       </c>
       <c r="C203" s="5">
         <v>0.16575109450000003</v>
       </c>
       <c r="D203" s="5">
         <v>62.183486369192686</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>4.0514868699999997</v>
       </c>
       <c r="C204" s="5">
         <v>-0.14523168679999987</v>
       </c>
       <c r="D204" s="5">
         <v>-34.467748902646001</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>4.0544101103000001</v>
       </c>
       <c r="C205" s="5">
         <v>2.9232403000003515E-3</v>
       </c>
       <c r="D205" s="5">
         <v>0.86927160969623163</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>3.8702958929000002</v>
       </c>
       <c r="C206" s="5">
         <v>-0.18411421739999989</v>
       </c>
       <c r="D206" s="5">
         <v>-42.747043950940153</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>4.0323946782000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.16209878529999999</v>
       </c>
       <c r="D207" s="5">
         <v>63.616224078999139</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>4.0301452096999997</v>
       </c>
       <c r="C208" s="5">
         <v>-2.2494685000005177E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.66736906750327618</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>4.0203357798999999</v>
       </c>
       <c r="C209" s="5">
         <v>-9.8094297999997693E-3</v>
       </c>
       <c r="D209" s="5">
         <v>-2.8820310947400563</v>
       </c>
       <c r="E209" s="5">
         <v>-0.28019798850841271</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>4.1357888665999996</v>
       </c>
       <c r="C210" s="5">
         <v>0.11545308669999965</v>
       </c>
       <c r="D210" s="5">
         <v>40.459912296162059</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>4.0903065221999997</v>
       </c>
       <c r="C211" s="5">
         <v>-4.5482344399999874E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-12.427058216840903</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>4.1853837524999999</v>
       </c>
       <c r="C212" s="5">
         <v>9.5077230300000259E-2</v>
       </c>
       <c r="D212" s="5">
         <v>31.750767104977662</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>4.0914389479000004</v>
       </c>
       <c r="C213" s="5">
         <v>-9.3944804599999543E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-23.846565984221467</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>4.1293428237000001</v>
       </c>
       <c r="C214" s="5">
         <v>3.7903875799999653E-2</v>
       </c>
       <c r="D214" s="5">
         <v>11.701339332428763</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>4.1908060779999996</v>
       </c>
       <c r="C215" s="5">
         <v>6.1463254299999548E-2</v>
       </c>
       <c r="D215" s="5">
         <v>19.398673015405876</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>4.1626745191000003</v>
       </c>
       <c r="C216" s="5">
         <v>-2.8131558899999298E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.7643794972534597</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>4.1694444973999998</v>
       </c>
       <c r="C217" s="5">
         <v>6.7699782999994795E-3</v>
       </c>
       <c r="D217" s="5">
         <v>1.9691757761346906</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>4.1809256047999996</v>
       </c>
       <c r="C218" s="5">
         <v>1.1481107399999857E-2</v>
       </c>
       <c r="D218" s="5">
         <v>3.3548625447243685</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>4.2309657839000003</v>
       </c>
       <c r="C219" s="5">
         <v>5.0040179100000692E-2</v>
       </c>
       <c r="D219" s="5">
         <v>15.346622011307209</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>4.2216840716000004</v>
       </c>
       <c r="C220" s="5">
         <v>-9.2817122999999668E-3</v>
       </c>
       <c r="D220" s="5">
         <v>-2.6009769782706083</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>4.2137690029000003</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9150687000000275E-3</v>
       </c>
       <c r="D221" s="5">
         <v>-2.226777302277827</v>
       </c>
       <c r="E221" s="5">
         <v>4.8113698355019441</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>4.2243718357000004</v>
       </c>
       <c r="C222" s="5">
         <v>1.0602832800000073E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.0616219051266436</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>4.1913855911000004</v>
       </c>
       <c r="C223" s="5">
         <v>-3.2986244599999992E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-8.9781347224329959</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>4.1891066903</v>
       </c>
       <c r="C224" s="5">
         <v>-2.2789008000003719E-3</v>
       </c>
       <c r="D224" s="5">
         <v>-0.65050515899901518</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>4.193086686</v>
       </c>
       <c r="C225" s="5">
         <v>3.9799956999999608E-3</v>
       </c>
       <c r="D225" s="5">
         <v>1.1460750782699813</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>4.3268688545999998</v>
       </c>
       <c r="C226" s="5">
         <v>0.13378216859999981</v>
       </c>
       <c r="D226" s="5">
         <v>45.773538084255527</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>4.1858473106999998</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14102154389999999</v>
       </c>
       <c r="D227" s="5">
         <v>-32.808273247850948</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>4.0761422327999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.10970507790000017</v>
       </c>
       <c r="D228" s="5">
         <v>-27.290464431454133</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>4.0766208069000003</v>
       </c>
       <c r="C229" s="5">
         <v>4.7857410000062828E-4</v>
       </c>
       <c r="D229" s="5">
         <v>0.14098131954978221</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>4.0875039999</v>
       </c>
       <c r="C230" s="5">
         <v>1.0883192999999736E-2</v>
       </c>
       <c r="D230" s="5">
         <v>3.2510523282473613</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>4.0226496429000003</v>
       </c>
       <c r="C231" s="5">
         <v>-6.4854356999999752E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-17.463087592496773</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>4.0131741616000003</v>
       </c>
       <c r="C232" s="5">
         <v>-9.4754812999999771E-3</v>
       </c>
       <c r="D232" s="5">
         <v>-2.7903045014178618</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>4.0106036969999996</v>
       </c>
       <c r="C233" s="5">
         <v>-2.5704646000006548E-3</v>
       </c>
       <c r="D233" s="5">
         <v>-0.76590606967184005</v>
       </c>
       <c r="E233" s="5">
         <v>-4.8214628224797824</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>3.8188671828</v>
       </c>
       <c r="C234" s="5">
         <v>-0.1917365141999996</v>
       </c>
       <c r="D234" s="5">
         <v>-44.448261752297526</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>3.7960036921999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.2863490600000258E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.9524668972966497</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>3.8012946306000002</v>
       </c>
       <c r="C236" s="5">
         <v>5.290938400000389E-3</v>
       </c>
       <c r="D236" s="5">
         <v>1.6854634083002917</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>3.4891118892000001</v>
       </c>
       <c r="C237" s="5">
         <v>-0.31218274140000002</v>
       </c>
       <c r="D237" s="5">
         <v>-64.239764202436717</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>3.5119539720000001</v>
       </c>
       <c r="C238" s="5">
         <v>2.2842082799999996E-2</v>
       </c>
       <c r="D238" s="5">
         <v>8.1451442711688138</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>3.3847487936</v>
       </c>
       <c r="C239" s="5">
         <v>-0.12720517840000012</v>
       </c>
       <c r="D239" s="5">
         <v>-35.770946666459437</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>3.3918950025000001</v>
       </c>
       <c r="C240" s="5">
         <v>7.1462089000000617E-3</v>
       </c>
       <c r="D240" s="5">
         <v>2.5631840402779993</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>3.3851333507999999</v>
       </c>
       <c r="C241" s="5">
         <v>-6.7616517000002041E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-2.3661133403689139</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>3.2943196001000001</v>
       </c>
       <c r="C242" s="5">
         <v>-9.0813750699999751E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-27.842848000176634</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>3.2092399219000001</v>
       </c>
       <c r="C243" s="5">
         <v>-8.5079678200000064E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-26.947098403177407</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>3.2036553149000002</v>
       </c>
       <c r="C244" s="5">
         <v>-5.5846069999998527E-3</v>
       </c>
       <c r="D244" s="5">
         <v>-2.0683275311037419</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>3.2071067073999999</v>
       </c>
       <c r="C245" s="5">
         <v>3.4513924999997059E-3</v>
       </c>
       <c r="D245" s="5">
         <v>1.3004832378311182</v>
       </c>
       <c r="E245" s="5">
         <v>-20.034315287771499</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>3.2203123593999998</v>
       </c>
       <c r="C246" s="5">
         <v>1.3205651999999901E-2</v>
       </c>
       <c r="D246" s="5">
         <v>5.0545979287567544</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>3.1966878479999998</v>
       </c>
       <c r="C247" s="5">
         <v>-2.3624511399999992E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-8.4566554760024388</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>3.2123637945999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.5675946600000046E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.045906415484259</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>3.2883764472000001</v>
       </c>
       <c r="C249" s="5">
         <v>7.601265260000023E-2</v>
       </c>
       <c r="D249" s="5">
         <v>32.398077037242935</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>3.3047289295</v>
       </c>
       <c r="C250" s="5">
         <v>1.635248229999986E-2</v>
       </c>
       <c r="D250" s="5">
         <v>6.1333224784544615</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>3.2811447353999998</v>
       </c>
       <c r="C251" s="5">
         <v>-2.3584194100000122E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-8.2355322810011895</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>3.2982104433999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.7065708000000068E-2</v>
       </c>
       <c r="D252" s="5">
         <v>6.4230479547133346</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>3.2827462178000002</v>
       </c>
       <c r="C253" s="5">
         <v>-1.5464225599999715E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-5.4835577599784635</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>3.2917196904999999</v>
       </c>
       <c r="C254" s="5">
         <v>8.9734726999997072E-3</v>
       </c>
       <c r="D254" s="5">
         <v>3.3299998304787026</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>3.4061830202999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.11446332979999996</v>
       </c>
       <c r="D255" s="5">
         <v>50.709841040199599</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>3.4044754048999999</v>
       </c>
       <c r="C256" s="5">
         <v>-1.7076153999999732E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.59993776015956346</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>3.4116195977000001</v>
       </c>
       <c r="C257" s="5">
         <v>7.1441928000002264E-3</v>
       </c>
       <c r="D257" s="5">
         <v>2.5474330532165412</v>
       </c>
       <c r="E257" s="5">
         <v>6.3768657846061672</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>3.4262227204000002</v>
       </c>
       <c r="C258" s="5">
         <v>1.4603122700000082E-2</v>
       </c>
       <c r="D258" s="5">
         <v>5.2591557639374509</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>3.3950642091000001</v>
       </c>
       <c r="C259" s="5">
         <v>-3.1158511300000136E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-10.383326563323592</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>3.4219728516000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.6908642500000024E-2</v>
       </c>
       <c r="D260" s="5">
         <v>9.9367285483681123</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>3.3832484527000002</v>
       </c>
       <c r="C261" s="5">
         <v>-3.8724398899999901E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-12.765558331802085</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>3.3978449941000002</v>
       </c>
       <c r="C262" s="5">
         <v>1.4596541399999996E-2</v>
       </c>
       <c r="D262" s="5">
         <v>5.3018625749363224</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>3.4756751604999998</v>
       </c>
       <c r="C263" s="5">
         <v>7.7830166399999623E-2</v>
       </c>
       <c r="D263" s="5">
         <v>31.228270852749731</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>3.6041865831000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.12851142260000037</v>
       </c>
       <c r="D264" s="5">
         <v>54.602682775236502</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>3.5827155237000001</v>
       </c>
       <c r="C265" s="5">
         <v>-2.1471059400000048E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-6.9190690185654713</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>3.5930383205999998</v>
       </c>
       <c r="C266" s="5">
         <v>1.0322796899999709E-2</v>
       </c>
       <c r="D266" s="5">
         <v>3.5128540248804851</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>3.6001503211000001</v>
       </c>
       <c r="C267" s="5">
         <v>7.1120005000002706E-3</v>
       </c>
       <c r="D267" s="5">
         <v>2.4012900140594651</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>3.6038863187999999</v>
       </c>
       <c r="C268" s="5">
         <v>3.7359976999997713E-3</v>
       </c>
       <c r="D268" s="5">
         <v>1.2524126955946402</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>3.6146868638999998</v>
       </c>
       <c r="C269" s="5">
         <v>1.0800545099999947E-2</v>
       </c>
       <c r="D269" s="5">
         <v>3.6561735006520601</v>
       </c>
       <c r="E269" s="5">
         <v>5.9522247538061013</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>3.6287406283000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.4053764400000279E-2</v>
       </c>
       <c r="D270" s="5">
         <v>4.766625726128737</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>3.5905671709</v>
       </c>
       <c r="C271" s="5">
         <v>-3.817345740000011E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-11.918329549682227</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>3.7270508161999998</v>
       </c>
       <c r="C272" s="5">
         <v>0.13648364529999979</v>
       </c>
       <c r="D272" s="5">
         <v>56.468565448034354</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>3.7887697429</v>
       </c>
       <c r="C273" s="5">
         <v>6.1718926700000232E-2</v>
       </c>
       <c r="D273" s="5">
         <v>21.785274558342984</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>3.7978020064</v>
       </c>
       <c r="C274" s="5">
         <v>9.0322634999999707E-3</v>
       </c>
       <c r="D274" s="5">
         <v>2.8985573198306192</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>3.766800017</v>
       </c>
       <c r="C275" s="5">
         <v>-3.1001989399999985E-2</v>
       </c>
       <c r="D275" s="5">
         <v>-9.3677150307271084</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>3.7072053449000002</v>
       </c>
       <c r="C276" s="5">
         <v>-5.9594672099999801E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-17.417324941869559</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>3.7805820647999999</v>
       </c>
       <c r="C277" s="5">
         <v>7.3376719899999721E-2</v>
       </c>
       <c r="D277" s="5">
         <v>26.515671591178137</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>3.7941092258000002</v>
       </c>
       <c r="C278" s="5">
         <v>1.3527161000000287E-2</v>
       </c>
       <c r="D278" s="5">
         <v>4.3791883364344253</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>3.7942832509</v>
       </c>
       <c r="C279" s="5">
         <v>1.740250999997528E-4</v>
       </c>
       <c r="D279" s="5">
         <v>5.5054506102503176E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>3.8062424476999999</v>
       </c>
       <c r="C280" s="5">
         <v>1.1959196799999905E-2</v>
       </c>
       <c r="D280" s="5">
         <v>3.8485398111499869</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>3.8150999149999998</v>
       </c>
       <c r="C281" s="5">
         <v>8.8574672999999216E-3</v>
       </c>
       <c r="D281" s="5">
         <v>2.8285275320486303</v>
       </c>
       <c r="E281" s="5">
         <v>5.5444097551445415</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>3.8306516948999998</v>
       </c>
       <c r="C282" s="5">
         <v>1.5551779900000007E-2</v>
       </c>
       <c r="D282" s="5">
         <v>5.0028257105496632</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>3.8861789304999999</v>
       </c>
       <c r="C283" s="5">
         <v>5.5527235600000058E-2</v>
       </c>
       <c r="D283" s="5">
         <v>18.850641940545778</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>3.8287504588000001</v>
       </c>
       <c r="C284" s="5">
         <v>-5.7428471699999761E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-16.360538491947384</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>3.8961049628</v>
       </c>
       <c r="C285" s="5">
         <v>6.7354503999999871E-2</v>
       </c>
       <c r="D285" s="5">
         <v>23.277278758300703</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>3.8960855711</v>
       </c>
       <c r="C286" s="5">
         <v>-1.9391699999982137E-5</v>
       </c>
       <c r="D286" s="5">
         <v>-5.9724784687076315E-3</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>3.9629726632</v>
       </c>
       <c r="C287" s="5">
         <v>6.688709209999999E-2</v>
       </c>
       <c r="D287" s="5">
         <v>22.66229222282421</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>3.9098305336000001</v>
       </c>
       <c r="C288" s="5">
         <v>-5.3142129599999866E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-14.95627235729855</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>3.8831259147999999</v>
       </c>
       <c r="C289" s="5">
         <v>-2.6704618800000191E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.8951557307855076</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>3.8972786332</v>
       </c>
       <c r="C290" s="5">
         <v>1.4152718400000097E-2</v>
       </c>
       <c r="D290" s="5">
         <v>4.462351679498</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>3.7879039397000001</v>
       </c>
       <c r="C291" s="5">
         <v>-0.10937469349999995</v>
       </c>
       <c r="D291" s="5">
         <v>-28.935941817702293</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>3.7040592001000001</v>
       </c>
       <c r="C292" s="5">
         <v>-8.384473959999994E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-23.555270607505928</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>3.7082736162000001</v>
       </c>
       <c r="C293" s="5">
         <v>4.2144160999999514E-3</v>
       </c>
       <c r="D293" s="5">
         <v>1.3739162859828236</v>
       </c>
       <c r="E293" s="5">
         <v>-2.8000917716462959</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>3.8327498624</v>
       </c>
       <c r="C294" s="5">
         <v>0.12447624619999997</v>
       </c>
       <c r="D294" s="5">
         <v>48.615622886172801</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>3.7829824775000001</v>
       </c>
       <c r="C295" s="5">
         <v>-4.9767384899999989E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-14.515724468923807</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>3.8296821067</v>
       </c>
       <c r="C296" s="5">
         <v>4.6699629199999926E-2</v>
       </c>
       <c r="D296" s="5">
         <v>15.861928174669337</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>3.8097725962000002</v>
       </c>
       <c r="C297" s="5">
         <v>-1.9909510499999783E-2</v>
       </c>
       <c r="D297" s="5">
         <v>-6.0631624742416568</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>3.7963930724999999</v>
       </c>
       <c r="C298" s="5">
         <v>-1.3379523700000284E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-4.1338196471747306</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>3.7610828250999999</v>
       </c>
       <c r="C299" s="5">
         <v>-3.5310247399999994E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-10.607578502130089</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>3.8087302166999999</v>
       </c>
       <c r="C300" s="5">
         <v>4.7647391599999978E-2</v>
       </c>
       <c r="D300" s="5">
         <v>16.307512753761678</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>3.7840877334999998</v>
       </c>
       <c r="C301" s="5">
         <v>-2.4642483200000065E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-7.4935903091629346</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>3.7965295345999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.2441801100000038E-2</v>
       </c>
       <c r="D302" s="5">
         <v>4.0176482170441785</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>3.8862598135000002</v>
       </c>
       <c r="C303" s="5">
         <v>8.9730278900000293E-2</v>
       </c>
       <c r="D303" s="5">
         <v>32.355071663705928</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>3.9039982707999998</v>
       </c>
       <c r="C304" s="5">
         <v>1.7738457299999677E-2</v>
       </c>
       <c r="D304" s="5">
         <v>5.6169006564992907</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>3.9023906038999998</v>
       </c>
       <c r="C305" s="5">
         <v>-1.6076669000000265E-3</v>
       </c>
       <c r="D305" s="5">
         <v>-0.49304243800638581</v>
       </c>
       <c r="E305" s="5">
         <v>5.2346996956205816</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>3.8369386513000001</v>
       </c>
       <c r="C306" s="5">
         <v>-6.5451952599999697E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-18.370071412827471</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>3.7841739150999998</v>
       </c>
       <c r="C307" s="5">
         <v>-5.2764736200000328E-2</v>
       </c>
       <c r="D307" s="5">
         <v>-15.309482085588089</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>3.7257039419</v>
       </c>
       <c r="C308" s="5">
         <v>-5.8469973199999803E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-17.044145184555283</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>3.6156830633000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.11002087859999987</v>
       </c>
       <c r="D309" s="5">
         <v>-30.211451888185902</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>3.5959500276999998</v>
       </c>
       <c r="C310" s="5">
         <v>-1.9733035600000282E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-6.356095250594751</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>3.5641016532999998</v>
       </c>
       <c r="C311" s="5">
         <v>-3.184837439999999E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-10.125349717323918</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>3.5064040104999998</v>
       </c>
       <c r="C312" s="5">
         <v>-5.7697642800000004E-2</v>
       </c>
       <c r="D312" s="5">
         <v>-17.786627179335788</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>3.4864480646999998</v>
       </c>
       <c r="C313" s="5">
         <v>-1.9955945800000041E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-6.6197677404775774</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>3.3989915178999999</v>
       </c>
       <c r="C314" s="5">
         <v>-8.7456546799999924E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-26.277073358684234</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>3.3852724525000002</v>
       </c>
       <c r="C315" s="5">
         <v>-1.3719065399999675E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-4.7373723674711155</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>3.2994828582000002</v>
       </c>
       <c r="C316" s="5">
         <v>-8.5789594299999994E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-26.510212649142662</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>3.2952348095000001</v>
       </c>
       <c r="C317" s="5">
         <v>-4.2480487000000622E-3</v>
       </c>
       <c r="D317" s="5">
         <v>-1.5340935638876174</v>
       </c>
       <c r="E317" s="5">
         <v>-15.558560278236012</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>3.2377743889000001</v>
       </c>
       <c r="C318" s="5">
         <v>-5.7460420600000006E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-19.030286791343933</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>3.1941237385000001</v>
       </c>
       <c r="C319" s="5">
         <v>-4.3650650400000046E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-15.03073996843125</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>3.1142766752000002</v>
       </c>
       <c r="C320" s="5">
         <v>-7.984706329999991E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-26.198450615565317</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>3.1227999792999999</v>
       </c>
       <c r="C321" s="5">
         <v>8.5233040999996845E-3</v>
       </c>
       <c r="D321" s="5">
         <v>3.3341084891086448</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>3.0951228026000002</v>
       </c>
       <c r="C322" s="5">
         <v>-2.7677176699999695E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-10.13209774385686</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>3.0652077216000002</v>
       </c>
       <c r="C323" s="5">
         <v>-2.9915080999999955E-2</v>
       </c>
       <c r="D323" s="5">
         <v>-11.001166786907234</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>3.0988852661999999</v>
       </c>
       <c r="C324" s="5">
         <v>3.367754459999972E-2</v>
       </c>
       <c r="D324" s="5">
         <v>14.011073373535199</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>3.0853888993999998</v>
       </c>
       <c r="C325" s="5">
         <v>-1.3496366800000104E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-5.1028899688844165</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>3.1026689622000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.7280062800000273E-2</v>
       </c>
       <c r="D326" s="5">
         <v>6.9316682390893503</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>3.0899337782999998</v>
       </c>
       <c r="C327" s="5">
         <v>-1.273518390000028E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-4.8158208165258181</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>3.1013629608</v>
       </c>
       <c r="C328" s="5">
         <v>1.1429182500000135E-2</v>
       </c>
       <c r="D328" s="5">
         <v>4.5300327833898812</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>3.0947023982999999</v>
       </c>
       <c r="C329" s="5">
         <v>-6.6605625000000224E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-2.5469249319327036</v>
       </c>
       <c r="E329" s="5">
         <v>-6.0855272171159154</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>3.1434136144</v>
       </c>
       <c r="C330" s="5">
         <v>4.8711216100000065E-2</v>
       </c>
       <c r="D330" s="5">
         <v>20.61231681692346</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>3.0976283574000001</v>
       </c>
       <c r="C331" s="5">
         <v>-4.5785256999999913E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-16.144147320509848</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>3.2047527081</v>
       </c>
       <c r="C332" s="5">
         <v>0.10712435069999993</v>
       </c>
       <c r="D332" s="5">
         <v>50.377389508476192</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>3.2251911070000001</v>
       </c>
       <c r="C333" s="5">
         <v>2.0438398900000099E-2</v>
       </c>
       <c r="D333" s="5">
         <v>7.9272633647930579</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>3.2924540313000001</v>
       </c>
       <c r="C334" s="5">
         <v>6.7262924300000027E-2</v>
       </c>
       <c r="D334" s="5">
         <v>28.106509456687888</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>3.2627633654000001</v>
       </c>
       <c r="C335" s="5">
         <v>-2.9690665900000024E-2</v>
       </c>
       <c r="D335" s="5">
         <v>-10.300445344959375</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>3.1901118654</v>
       </c>
       <c r="C336" s="5">
         <v>-7.2651500000000091E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-23.67900552083324</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>3.1814603509000001</v>
       </c>
       <c r="C337" s="5">
         <v>-8.6515144999999016E-3</v>
       </c>
       <c r="D337" s="5">
         <v>-3.2062683817131732</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>3.2076565201</v>
       </c>
       <c r="C338" s="5">
         <v>2.6196169199999897E-2</v>
       </c>
       <c r="D338" s="5">
         <v>10.340794144343835</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>3.1971049868999999</v>
       </c>
       <c r="C339" s="5">
         <v>-1.0551533200000129E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-3.8767408840364337</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>3.2042994884999998</v>
       </c>
       <c r="C340" s="5">
         <v>7.1945015999999029E-3</v>
       </c>
       <c r="D340" s="5">
         <v>2.7340550190926072</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>3.1985701486</v>
       </c>
       <c r="C341" s="5">
         <v>-5.7293398999997969E-3</v>
       </c>
       <c r="D341" s="5">
         <v>-2.1246446665746821</v>
       </c>
       <c r="E341" s="5">
         <v>3.3563081980696241</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>3.1466254575999999</v>
       </c>
       <c r="C342" s="5">
         <v>-5.1944691000000098E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-17.838177066002427</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>3.2015427455999999</v>
       </c>
       <c r="C343" s="5">
         <v>5.4917287999999953E-2</v>
       </c>
       <c r="D343" s="5">
         <v>23.075336766781973</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>3.1920612244000002</v>
       </c>
       <c r="C344" s="5">
         <v>-9.4815211999996762E-3</v>
       </c>
       <c r="D344" s="5">
         <v>-3.4965377247514806</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>3.2273937374999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.5332513099999741E-2</v>
       </c>
       <c r="D345" s="5">
         <v>14.121868064246623</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>3.1924703394999998</v>
       </c>
       <c r="C346" s="5">
         <v>-3.4923398000000105E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-12.239512128437301</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>3.1607293492999999</v>
       </c>
       <c r="C347" s="5">
         <v>-3.1740990199999874E-2</v>
       </c>
       <c r="D347" s="5">
         <v>-11.299665532799985</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>3.2752543158999998</v>
       </c>
       <c r="C348" s="5">
         <v>0.11452496659999989</v>
       </c>
       <c r="D348" s="5">
         <v>53.282516366590784</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>3.3754765767000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.1002222608000003</v>
       </c>
       <c r="D349" s="5">
         <v>43.575670360598465</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>3.4117747615999998</v>
       </c>
       <c r="C350" s="5">
         <v>3.6298184899999697E-2</v>
       </c>
       <c r="D350" s="5">
         <v>13.695438930444425</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>3.4094414837999998</v>
       </c>
       <c r="C351" s="5">
         <v>-2.3332778000000332E-3</v>
       </c>
       <c r="D351" s="5">
         <v>-0.81758787574341962</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>3.4148872012</v>
       </c>
       <c r="C352" s="5">
         <v>5.4457174000002162E-3</v>
       </c>
       <c r="D352" s="5">
         <v>1.9336232809272103</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>3.4083561767999999</v>
       </c>
       <c r="C353" s="5">
         <v>-6.531024400000085E-3</v>
       </c>
       <c r="D353" s="5">
         <v>-2.2710308125744705</v>
       </c>
       <c r="E353" s="5">
         <v>6.5587440154102117</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>3.3469651651999999</v>
       </c>
       <c r="C354" s="5">
         <v>-6.1391011600000045E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-19.596559051521311</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>3.298512299</v>
       </c>
       <c r="C355" s="5">
         <v>-4.8452866199999889E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-16.053424280665528</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>3.3809147243000002</v>
       </c>
       <c r="C356" s="5">
         <v>8.2402425300000193E-2</v>
       </c>
       <c r="D356" s="5">
         <v>34.460062572297232</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>3.3283614088000002</v>
       </c>
       <c r="C357" s="5">
         <v>-5.2553315499999975E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-17.138053235289618</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>3.3967358163000001</v>
       </c>
       <c r="C358" s="5">
         <v>6.8374407499999901E-2</v>
       </c>
       <c r="D358" s="5">
         <v>27.63668401223871</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>3.3585364660999999</v>
       </c>
       <c r="C359" s="5">
         <v>-3.8199350200000204E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-12.690888196097006</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>3.3612020990000002</v>
       </c>
       <c r="C360" s="5">
         <v>2.6656329000003254E-3</v>
       </c>
       <c r="D360" s="5">
         <v>0.95659523993483209</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>3.2708689686999999</v>
       </c>
       <c r="C361" s="5">
         <v>-9.0333130300000342E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-27.885558198048088</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>3.2115414760999998</v>
       </c>
       <c r="C362" s="5">
         <v>-5.9327492600000031E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-19.720499273725199</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>3.2147015243000001</v>
       </c>
       <c r="C363" s="5">
         <v>3.160048200000265E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.1871704721439391</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>3.2255321274000002</v>
       </c>
       <c r="C364" s="5">
         <v>1.0830603100000058E-2</v>
       </c>
       <c r="D364" s="5">
         <v>4.1186647303802282</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>3.2116546045000001</v>
       </c>
       <c r="C365" s="5">
         <v>-1.3877522900000105E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-5.0424426626939685</v>
       </c>
       <c r="E365" s="5">
         <v>-5.7711565956312993</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>3.4450350150000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.23338041050000013</v>
       </c>
       <c r="D366" s="5">
         <v>132.04792359243211</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>3.3029053344000001</v>
       </c>
       <c r="C367" s="5">
         <v>-0.14212968060000009</v>
       </c>
       <c r="D367" s="5">
         <v>-39.684375011339334</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>3.173180538</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12972479640000012</v>
       </c>
       <c r="D368" s="5">
         <v>-38.172189574218841</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>3.0294370573</v>
       </c>
       <c r="C369" s="5">
         <v>-0.14374348069999998</v>
       </c>
       <c r="D369" s="5">
         <v>-42.666847914596943</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>3.0002963566999998</v>
       </c>
       <c r="C370" s="5">
         <v>-2.914070060000018E-2</v>
       </c>
       <c r="D370" s="5">
         <v>-10.951490912594098</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>2.8645308330999999</v>
       </c>
       <c r="C371" s="5">
         <v>-0.13576552359999994</v>
       </c>
       <c r="D371" s="5">
         <v>-42.631676371430473</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>2.7577103592999999</v>
       </c>
       <c r="C372" s="5">
         <v>-0.10682047380000004</v>
       </c>
       <c r="D372" s="5">
         <v>-36.621524062349096</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>2.7712794383000001</v>
       </c>
       <c r="C373" s="5">
         <v>1.3569079000000261E-2</v>
       </c>
       <c r="D373" s="5">
         <v>6.0669370089649233</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>2.8087225566999998</v>
       </c>
       <c r="C374" s="5">
         <v>3.7443118399999697E-2</v>
       </c>
       <c r="D374" s="5">
         <v>17.474139048901026</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>2.8141475686000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.4250119000003316E-3</v>
       </c>
       <c r="D375" s="5">
         <v>2.3425662005684744</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>2.8329823052999998</v>
       </c>
       <c r="C376" s="5">
         <v>1.8834736699999688E-2</v>
       </c>
       <c r="D376" s="5">
         <v>8.3337897409547335</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>2.8127223139000002</v>
       </c>
       <c r="C377" s="5">
         <v>-2.0259991399999677E-2</v>
       </c>
       <c r="D377" s="5">
         <v>-8.2521366151728337</v>
       </c>
       <c r="E377" s="5">
         <v>-12.421394568427036</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>2.8324506121000002</v>
       </c>
       <c r="C378" s="5">
         <v>1.9728298199999994E-2</v>
       </c>
       <c r="D378" s="5">
         <v>8.7491447093269947</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>2.8030298013000001</v>
       </c>
       <c r="C379" s="5">
         <v>-2.942081080000003E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-11.77647037146421</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>2.8797299557999998</v>
       </c>
       <c r="C380" s="5">
         <v>7.6700154499999673E-2</v>
       </c>
       <c r="D380" s="5">
         <v>38.257464286341623</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>2.8254080371999999</v>
       </c>
       <c r="C381" s="5">
         <v>-5.4321918599999908E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-20.429342659344762</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>2.8032071636999998</v>
       </c>
       <c r="C382" s="5">
         <v>-2.2200873500000107E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-9.0320898865400174</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>2.8646478354</v>
       </c>
       <c r="C383" s="5">
         <v>6.1440671700000227E-2</v>
       </c>
       <c r="D383" s="5">
         <v>29.715700282479563</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>2.951086434</v>
       </c>
       <c r="C384" s="5">
         <v>8.6438598600000027E-2</v>
       </c>
       <c r="D384" s="5">
         <v>42.865800671963392</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>2.9674626718999999</v>
       </c>
       <c r="C385" s="5">
         <v>1.6376237899999868E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.8661144575990374</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>3.0038271667999998</v>
       </c>
       <c r="C386" s="5">
         <v>3.6364494899999933E-2</v>
       </c>
       <c r="D386" s="5">
         <v>15.73803743062323</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>2.8111739903999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.1926531763999999</v>
       </c>
       <c r="D387" s="5">
         <v>-54.860845230856611</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>2.8387234571</v>
       </c>
       <c r="C388" s="5">
         <v>2.7549466700000025E-2</v>
       </c>
       <c r="D388" s="5">
         <v>12.415015787086613</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>2.9097667710000001</v>
       </c>
       <c r="C389" s="5">
         <v>7.1043313900000182E-2</v>
       </c>
       <c r="D389" s="5">
         <v>34.530613435604131</v>
       </c>
       <c r="E389" s="5">
         <v>3.4501968651659221</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>3.0352968005999998</v>
       </c>
       <c r="C390" s="5">
         <v>0.1255300295999997</v>
       </c>
       <c r="D390" s="5">
         <v>66.002951380208216</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>3.0105666346</v>
       </c>
       <c r="C391" s="5">
         <v>-2.4730165999999887E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-9.3505945268650859</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>2.9866030924000002</v>
       </c>
       <c r="C392" s="5">
         <v>-2.3963542199999743E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-9.1445056771740969</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>3.0199187758999999</v>
       </c>
       <c r="C393" s="5">
         <v>3.3315683499999693E-2</v>
       </c>
       <c r="D393" s="5">
         <v>14.238639426264065</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>3.1044892526000001</v>
       </c>
       <c r="C394" s="5">
         <v>8.4570476700000174E-2</v>
       </c>
       <c r="D394" s="5">
         <v>39.296043509407227</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>3.1610440013000001</v>
       </c>
       <c r="C395" s="5">
         <v>5.655474869999999E-2</v>
       </c>
       <c r="D395" s="5">
         <v>24.189410606073469</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>3.1490866309999999</v>
       </c>
       <c r="C396" s="5">
         <v>-1.1957370300000214E-2</v>
       </c>
       <c r="D396" s="5">
         <v>-4.4460149540251903</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>3.1663615134</v>
       </c>
       <c r="C397" s="5">
         <v>1.7274882400000191E-2</v>
       </c>
       <c r="D397" s="5">
         <v>6.7851050215901765</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>3.2962721509000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.12991063750000009</v>
       </c>
       <c r="D398" s="5">
         <v>62.013333441263896</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>3.2088037536999998</v>
       </c>
       <c r="C399" s="5">
         <v>-8.7468397200000325E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-27.582896685537751</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>3.1428126501999998</v>
       </c>
       <c r="C400" s="5">
         <v>-6.5991103500000037E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-22.070116578187982</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>3.2079697795</v>
       </c>
       <c r="C401" s="5">
         <v>6.5157129300000172E-2</v>
       </c>
       <c r="D401" s="5">
         <v>27.920842143345602</v>
       </c>
       <c r="E401" s="5">
         <v>10.248347443926464</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>3.1385245257999999</v>
       </c>
       <c r="C402" s="5">
         <v>-6.9445253700000098E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-23.097032131069884</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>3.1139733167000001</v>
       </c>
       <c r="C403" s="5">
         <v>-2.4551209099999749E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-8.9935191818468869</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>3.2001675347999998</v>
       </c>
       <c r="C404" s="5">
         <v>8.619421809999972E-2</v>
       </c>
       <c r="D404" s="5">
         <v>38.769472903365013</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>3.1107593745000002</v>
       </c>
       <c r="C405" s="5">
         <v>-8.9408160299999651E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-28.825497147578638</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>3.1034674020000002</v>
       </c>
       <c r="C406" s="5">
         <v>-7.2919725000000213E-3</v>
       </c>
       <c r="D406" s="5">
         <v>-2.7769517497348128</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>3.0617523999</v>
       </c>
       <c r="C407" s="5">
         <v>-4.171500210000012E-2</v>
       </c>
       <c r="D407" s="5">
         <v>-14.989113164087708</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>3.0584033434000002</v>
       </c>
       <c r="C408" s="5">
         <v>-3.3490564999998362E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-1.3047357538719551</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>3.0698611796000002</v>
       </c>
       <c r="C409" s="5">
         <v>1.145783619999996E-2</v>
       </c>
       <c r="D409" s="5">
         <v>4.5894131117221404</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>3.0901630581999999</v>
       </c>
       <c r="C410" s="5">
         <v>2.0301878599999768E-2</v>
       </c>
       <c r="D410" s="5">
         <v>8.2310603510793676</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>3.1038217481000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.3658689900000187E-2</v>
       </c>
       <c r="D411" s="5">
         <v>5.4349279509450676</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>3.1383447047000002</v>
       </c>
       <c r="C412" s="5">
         <v>3.4522956600000043E-2</v>
       </c>
       <c r="D412" s="5">
         <v>14.194833779271242</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>3.1002398920999998</v>
       </c>
       <c r="C413" s="5">
         <v>-3.8104812600000315E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-13.635376581327385</v>
       </c>
       <c r="E413" s="5">
         <v>-3.3581952077114341</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>3.1448862281999999</v>
       </c>
       <c r="C414" s="5">
         <v>4.4646336100000017E-2</v>
       </c>
       <c r="D414" s="5">
         <v>18.717751293896278</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>3.1214643717000001</v>
       </c>
       <c r="C415" s="5">
         <v>-2.3421856499999727E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-8.5799777003465856</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>3.1079434844999998</v>
       </c>
       <c r="C416" s="5">
         <v>-1.3520887200000331E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-5.0758389427681188</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>3.2015173799999999</v>
       </c>
       <c r="C417" s="5">
         <v>9.3573895500000059E-2</v>
       </c>
       <c r="D417" s="5">
         <v>42.755553074749386</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>3.1992089631999998</v>
       </c>
       <c r="C418" s="5">
         <v>-2.308416800000046E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-0.8618229346648465</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>3.2619401192000002</v>
       </c>
       <c r="C419" s="5">
         <v>6.2731156000000343E-2</v>
       </c>
       <c r="D419" s="5">
         <v>26.241026248552558</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>3.2623006208000001</v>
       </c>
       <c r="C420" s="5">
         <v>3.6050159999989617E-4</v>
       </c>
       <c r="D420" s="5">
         <v>0.13270169182411085</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>3.2719632789999999</v>
       </c>
       <c r="C421" s="5">
         <v>9.6626581999998962E-3</v>
       </c>
       <c r="D421" s="5">
         <v>3.6127752999947971</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>3.2880444455000002</v>
       </c>
       <c r="C422" s="5">
         <v>1.6081166500000244E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.059872603756955</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>3.3026656283000002</v>
       </c>
       <c r="C423" s="5">
         <v>1.4621182800000021E-2</v>
       </c>
       <c r="D423" s="5">
         <v>5.468586847743917</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>3.3315711941999999</v>
       </c>
       <c r="C424" s="5">
         <v>2.8905565899999708E-2</v>
       </c>
       <c r="D424" s="5">
         <v>11.02324091163438</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>3.3987319450000002</v>
       </c>
       <c r="C425" s="5">
         <v>6.716075080000028E-2</v>
       </c>
       <c r="D425" s="5">
         <v>27.061442510405453</v>
       </c>
       <c r="E425" s="5">
         <v>9.6280308391816671</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>3.3489692083999998</v>
       </c>
       <c r="C426" s="5">
         <v>-4.9762736600000412E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-16.221825708500702</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>3.4247243412000001</v>
       </c>
       <c r="C427" s="5">
         <v>7.5755132800000347E-2</v>
       </c>
       <c r="D427" s="5">
         <v>30.789714655844726</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>3.4165680118999999</v>
       </c>
       <c r="C428" s="5">
         <v>-8.1563293000002091E-3</v>
       </c>
       <c r="D428" s="5">
         <v>-2.8207822603387722</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>3.4934331516000001</v>
       </c>
       <c r="C429" s="5">
         <v>7.6865139700000196E-2</v>
       </c>
       <c r="D429" s="5">
         <v>30.601571247230417</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>3.5948259495000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.1013927979</v>
       </c>
       <c r="D430" s="5">
         <v>40.963011444429398</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>3.4622127003999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13261324910000027</v>
       </c>
       <c r="D431" s="5">
         <v>-36.30423972278534</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>3.4660282835</v>
       </c>
       <c r="C432" s="5">
         <v>3.8155831000001861E-3</v>
       </c>
       <c r="D432" s="5">
         <v>1.3305234131491206</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>3.4743148097000001</v>
       </c>
       <c r="C433" s="5">
         <v>8.2865262000000328E-3</v>
       </c>
       <c r="D433" s="5">
         <v>2.9069680983915269</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>3.4895712809999999</v>
       </c>
       <c r="C434" s="5">
         <v>1.5256471299999852E-2</v>
       </c>
       <c r="D434" s="5">
         <v>5.3986085541730899</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>3.5034592453000002</v>
       </c>
       <c r="C435" s="5">
         <v>1.3887964300000277E-2</v>
       </c>
       <c r="D435" s="5">
         <v>4.8817559443544267</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>3.5247896883999998</v>
       </c>
       <c r="C436" s="5">
         <v>2.1330443099999652E-2</v>
       </c>
       <c r="D436" s="5">
         <v>7.5557600356849886</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>3.4955730272999999</v>
       </c>
       <c r="C437" s="5">
         <v>-2.9216661099999985E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-9.5055295151669661</v>
       </c>
       <c r="E437" s="5">
         <v>2.8493298049723004</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>3.4972430344999998</v>
       </c>
       <c r="C438" s="5">
         <v>1.6700071999999899E-3</v>
       </c>
       <c r="D438" s="5">
         <v>0.57480784792389716</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>3.4979285426</v>
       </c>
       <c r="C439" s="5">
         <v>6.8550810000012063E-4</v>
       </c>
       <c r="D439" s="5">
         <v>0.23547037696538542</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>3.4789703238</v>
       </c>
       <c r="C440" s="5">
         <v>-1.8958218799999926E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-6.3133972583858888</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>3.4916427447</v>
       </c>
       <c r="C441" s="5">
         <v>1.2672420899999981E-2</v>
       </c>
       <c r="D441" s="5">
         <v>4.4597369698140543</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>3.4913842695000001</v>
       </c>
       <c r="C442" s="5">
         <v>-2.5847519999988577E-4</v>
       </c>
       <c r="D442" s="5">
         <v>-8.8796022041603972E-2</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>3.4887940900999999</v>
+        <v>3.4890183970000002</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.5901794000002809E-3</v>
+        <v>-2.365872499999977E-3</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.88662943390949156</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-0.81013420202964426</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>3.4907789698</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.7605727999998599E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.60720821179116591</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DB8A72-7B2E-4C97-A82D-30FF4897447C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larnrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>