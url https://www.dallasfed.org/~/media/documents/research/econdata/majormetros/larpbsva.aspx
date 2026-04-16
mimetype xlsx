--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE232108-6E24-4293-B2A8-BE3252D42EFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BBF2D865-B8C2-423B-A10C-A73541471261}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3B9F1C5B-213C-4013-83FF-2D2879FC45D5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CFC16FE8-00E7-4EAD-A1DC-A920E2D6B04A}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C026EA77-7B1F-45A1-8C6C-3466B44CCE17}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42F1939E-E58D-451B-9255-858B1AA31C3F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>2.2501472169999999</v>
+        <v>2.2501464580000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>2.3036548403000001</v>
+        <v>2.3036532794000002</v>
       </c>
       <c r="C7" s="5">
-        <v>5.3507623300000251E-2</v>
+        <v>5.3506821400000071E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>32.579906596627772</v>
+        <v>32.579365251104676</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>2.3432206152999999</v>
+        <v>2.3432184465999999</v>
       </c>
       <c r="C8" s="5">
-        <v>3.9565774999999803E-2</v>
+        <v>3.9565167199999696E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>22.673074566223427</v>
+        <v>22.672709571509909</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>2.3110749975</v>
+        <v>2.3110726484000002</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.2145617799999915E-2</v>
+        <v>-3.2145798199999742E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-15.275246254667785</v>
+        <v>-15.2753387053433</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>2.4070062052000001</v>
+        <v>2.4070052215</v>
       </c>
       <c r="C10" s="5">
-        <v>9.5931207700000076E-2</v>
+        <v>9.5932573099999807E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>62.913865614290884</v>
+        <v>62.915053792185006</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>2.4149465986999998</v>
+        <v>2.4149475978999999</v>
       </c>
       <c r="C11" s="5">
-        <v>7.9403934999997539E-3</v>
+        <v>7.9423763999999508E-3</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0312608314119203</v>
+        <v>4.0322875482644793</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>2.4995031971000001</v>
+        <v>2.4995027075</v>
       </c>
       <c r="C12" s="5">
-        <v>8.4556598400000293E-2</v>
+        <v>8.4555109600000122E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>51.131147044451033</v>
+        <v>51.130041429691154</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>2.5298068756999998</v>
+        <v>2.5298089275</v>
       </c>
       <c r="C13" s="5">
-        <v>3.0303678599999717E-2</v>
+        <v>3.0306219999999939E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>15.559076923991544</v>
+        <v>15.560473249396845</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>2.4582649447999998</v>
+        <v>2.4582666711000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-7.154193090000005E-2</v>
+        <v>-7.1542256399999893E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-29.124549241240928</v>
+        <v>-29.124641781872274</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>2.4962617024</v>
+        <v>2.4962628819999999</v>
       </c>
       <c r="C15" s="5">
-        <v>3.7996757600000208E-2</v>
+        <v>3.7996210899999827E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>20.209034494186561</v>
+        <v>20.208703155477803</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>2.4710811264000001</v>
+        <v>2.4710824394999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-2.5180575999999899E-2</v>
+        <v>-2.5180442499999955E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-11.455278177620187</v>
+        <v>-11.455215657721961</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>2.5144160014999999</v>
+        <v>2.5144172164</v>
       </c>
       <c r="C17" s="5">
-        <v>4.3334875099999781E-2</v>
+        <v>4.3334776900000094E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>23.197398723852601</v>
+        <v>23.197327447289506</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>2.5473172122999999</v>
+        <v>2.5473174008999999</v>
       </c>
       <c r="C18" s="5">
-        <v>3.2901210799999969E-2</v>
+        <v>3.2900184499999874E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>16.882846575153685</v>
+        <v>16.882272726153769</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>2.6084716679</v>
+        <v>2.6084714940999998</v>
       </c>
       <c r="C19" s="5">
-        <v>6.1154455600000102E-2</v>
+        <v>6.115409319999987E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>32.934322261860594</v>
+        <v>32.934097867214348</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>2.6459012347000002</v>
+        <v>2.6458969298000001</v>
       </c>
       <c r="C20" s="5">
-        <v>3.7429566800000202E-2</v>
+        <v>3.7425435700000342E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>18.645169174187302</v>
+        <v>18.642947617349147</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>2.6049638623</v>
+        <v>2.6049587738</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.0937372400000172E-2</v>
+        <v>-4.093815600000017E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.065183715151399</v>
+        <v>-17.065508533245033</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>2.6058256471000001</v>
+        <v>2.6058237178999999</v>
       </c>
       <c r="C22" s="5">
-        <v>8.6178480000009827E-4</v>
+        <v>8.6494409999993138E-4</v>
       </c>
       <c r="D22" s="5">
-        <v>0.39771203972032154</v>
+        <v>0.39917349546376713</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>2.6190422711000001</v>
+        <v>2.6190450083000001</v>
       </c>
       <c r="C23" s="5">
-        <v>1.321662400000001E-2</v>
+        <v>1.3221290400000196E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>6.2590295431677934</v>
+        <v>6.2613062171083866</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>2.4032421199999998</v>
+        <v>2.4032426201999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.21580015110000028</v>
+        <v>-0.21580238810000019</v>
       </c>
       <c r="D24" s="5">
-        <v>-64.366356703485977</v>
+        <v>-64.366714596952562</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>2.5309421908999998</v>
+        <v>2.5309448557000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12770007090000002</v>
+        <v>0.12770223550000015</v>
       </c>
       <c r="D25" s="5">
-        <v>86.130002511803539</v>
+        <v>86.131889326778037</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>2.5591961679000002</v>
+        <v>2.5591998667999998</v>
       </c>
       <c r="C26" s="5">
-        <v>2.8253977000000319E-2</v>
+        <v>2.8255011099999727E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>14.250001468620033</v>
+        <v>14.250539515587013</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>2.4894598671999999</v>
+        <v>2.4894616878</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9736300700000253E-2</v>
+        <v>-6.9738178999999789E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-28.217491479159541</v>
+        <v>-28.218106519884067</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>2.5695434306</v>
+        <v>2.5695460833000001</v>
       </c>
       <c r="C28" s="5">
-        <v>8.0083563400000113E-2</v>
+        <v>8.0084395500000127E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>46.221083692036679</v>
+        <v>46.221611911674373</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>2.5104766041</v>
+        <v>2.5104744677999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.9066826500000058E-2</v>
+        <v>-5.9071615500000174E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-24.351104741368136</v>
+        <v>-24.352814371508192</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.15667245983360667</v>
+        <v>-0.15680566352648251</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>2.5398467781999998</v>
+        <v>2.5398462690999999</v>
       </c>
       <c r="C30" s="5">
-        <v>2.9370174099999868E-2</v>
+        <v>2.9371801299999944E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>14.978349709089823</v>
+        <v>14.979247246196724</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>2.5172940556999999</v>
+        <v>2.5172934185</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.2552722499999955E-2</v>
+        <v>-2.2552850599999896E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-10.150184110839289</v>
+        <v>-10.150240914377006</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>2.4540019983999999</v>
+        <v>2.4539944444000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.3292057299999982E-2</v>
+        <v>-6.329897409999985E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-26.329852164661606</v>
+        <v>-26.332349640110419</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>2.4989769538000002</v>
+        <v>2.4989693922999998</v>
       </c>
       <c r="C33" s="5">
-        <v>4.4974955400000294E-2</v>
+        <v>4.4974947899999673E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>24.350652074203705</v>
+        <v>24.350730264475118</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>2.5063592326999999</v>
+        <v>2.5063580736</v>
       </c>
       <c r="C34" s="5">
-        <v>7.3822788999997613E-3</v>
+        <v>7.3886813000001439E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>3.6031125406978282</v>
+        <v>3.6062994783113034</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>2.5204107834</v>
+        <v>2.5204178278999998</v>
       </c>
       <c r="C35" s="5">
-        <v>1.4051550700000082E-2</v>
+        <v>1.4059754299999838E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>6.93900373545564</v>
+        <v>6.9431839867603928</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>2.5135984727</v>
+        <v>2.5136025568</v>
       </c>
       <c r="C36" s="5">
-        <v>-6.8123106999999905E-3</v>
+        <v>-6.8152710999997979E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.1956446507367509</v>
+        <v>-3.197003979077051</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>2.4357281445000001</v>
+        <v>2.4357332485000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.787032819999995E-2</v>
+        <v>-7.786930829999994E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-31.45197812489997</v>
+        <v>-31.451590962657093</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>2.5545781489000001</v>
+        <v>2.5545843500999998</v>
       </c>
       <c r="C38" s="5">
-        <v>0.11885000440000004</v>
+        <v>0.11885110159999979</v>
       </c>
       <c r="D38" s="5">
-        <v>77.126909015161573</v>
+        <v>77.127614716204036</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>2.5809929864000001</v>
+        <v>2.5809946250000002</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6414837499999955E-2</v>
+        <v>2.6410274900000363E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>13.138802145155459</v>
+        <v>13.136368405987376</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>2.5636553407</v>
+        <v>2.5636575503999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7337645700000071E-2</v>
+        <v>-1.7337074600000335E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-7.7696699145616162</v>
+        <v>-7.7694186110270564</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>2.6062589603999999</v>
+        <v>2.6062505668</v>
       </c>
       <c r="C41" s="5">
-        <v>4.2603619699999928E-2</v>
+        <v>4.2593016400000128E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>21.869528138716234</v>
+        <v>21.86355790697483</v>
       </c>
       <c r="E41" s="5">
-        <v>3.8153056731766499</v>
+        <v>3.8150596721236996</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>2.5289053931000001</v>
+        <v>2.5289006432000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-7.735356729999987E-2</v>
+        <v>-7.7349923599999926E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-30.34052357177962</v>
+        <v>-30.33940150335258</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>2.5251621270000002</v>
+        <v>2.5251579677999998</v>
       </c>
       <c r="C43" s="5">
-        <v>-3.7432660999998646E-3</v>
+        <v>-3.7426754000002838E-3</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.7618413843172309</v>
+        <v>-1.7615689007211666</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>2.5691642658</v>
+        <v>2.5691523384999999</v>
       </c>
       <c r="C44" s="5">
-        <v>4.4002138799999813E-2</v>
+        <v>4.3994370700000118E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>23.035735395646341</v>
+        <v>23.031312995431151</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>2.5971953138999999</v>
+        <v>2.5971866175999998</v>
       </c>
       <c r="C45" s="5">
-        <v>2.80310480999999E-2</v>
+        <v>2.8034279099999893E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>13.907639809858029</v>
+        <v>13.909408779491894</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>2.5059782759</v>
+        <v>2.5059810258000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.1217037999999917E-2</v>
+        <v>-9.1205591799999652E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-34.886311959583416</v>
+        <v>-34.882838168628403</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>2.5162468201000001</v>
+        <v>2.5162619746999999</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0268544200000118E-2</v>
+        <v>1.0280948899999753E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0294876481355333</v>
+        <v>5.0356955112057955</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>2.6259091585999998</v>
+        <v>2.6259210499000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10966233849999973</v>
+        <v>0.10965907520000018</v>
       </c>
       <c r="D48" s="5">
-        <v>66.846655799079031</v>
+        <v>66.843664115352695</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>2.6424929514</v>
+        <v>2.6425034953000002</v>
       </c>
       <c r="C49" s="5">
-        <v>1.6583792800000108E-2</v>
+        <v>1.658244540000009E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>7.8473990045470288</v>
+        <v>7.8467023367007727</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>2.7531938385000001</v>
+        <v>2.7532036964</v>
       </c>
       <c r="C50" s="5">
-        <v>0.11070088710000014</v>
+        <v>0.11070020109999978</v>
       </c>
       <c r="D50" s="5">
-        <v>63.634704659481933</v>
+        <v>63.633900364965342</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>2.5647239563999999</v>
+        <v>2.5647260188000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18846988210000015</v>
+        <v>-0.18847767759999989</v>
       </c>
       <c r="D51" s="5">
-        <v>-57.298210640194888</v>
+        <v>-57.299633295931038</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>2.5633941981000001</v>
+        <v>2.5633950780000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.329758299999817E-3</v>
+        <v>-1.3309407999999578E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.6204049445708959</v>
+        <v>-0.62095457386146524</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>2.4962475497000001</v>
+        <v>2.496230841</v>
       </c>
       <c r="C53" s="5">
-        <v>-6.7146648400000064E-2</v>
+        <v>-6.7164237000000071E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-27.277792290499658</v>
+        <v>-27.28393281519531</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.2210468096814058</v>
+        <v>-4.2213794483729972</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>2.6198969318000001</v>
+        <v>2.6198814964000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12364938209999998</v>
+        <v>0.12365065540000009</v>
       </c>
       <c r="D54" s="5">
-        <v>78.631751398203306</v>
+        <v>78.633470399999126</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>2.6325868431999999</v>
+        <v>2.6325705762</v>
       </c>
       <c r="C55" s="5">
-        <v>1.2689911399999865E-2</v>
+        <v>1.2689079799999892E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.969772707701293</v>
+        <v>5.9694071261920501</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>2.5795097901999999</v>
+        <v>2.5794830355</v>
       </c>
       <c r="C56" s="5">
-        <v>-5.3077052999999985E-2</v>
+        <v>-5.3087540699999991E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-21.683424660618368</v>
+        <v>-21.687365092028809</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>2.8040299619</v>
+        <v>2.8040028331000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.22452017170000005</v>
+        <v>0.22451979760000018</v>
       </c>
       <c r="D57" s="5">
-        <v>172.23604850809781</v>
+        <v>172.23832577495207</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>2.8100775653999999</v>
+        <v>2.8100596618</v>
       </c>
       <c r="C58" s="5">
-        <v>6.0476034999998873E-3</v>
+        <v>6.0568286999997945E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>2.6190273563938549</v>
+        <v>2.6230957643832431</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>2.7103411919</v>
+        <v>2.7104884830999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-9.9736373499999864E-2</v>
+        <v>-9.9571178700000207E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-35.186138876421161</v>
+        <v>-35.138900435107168</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>2.7374322438999998</v>
+        <v>2.7374279399999999</v>
       </c>
       <c r="C60" s="5">
-        <v>2.7091051999999838E-2</v>
+        <v>2.6939456900000103E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>12.676397850642829</v>
+        <v>12.600819709518806</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>2.7416267617000001</v>
+        <v>2.7416189283999999</v>
       </c>
       <c r="C61" s="5">
-        <v>4.1945178000002414E-3</v>
+        <v>4.1909883999999842E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>1.8543137253565156</v>
+        <v>1.8527432230224239</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>2.744433812</v>
+        <v>2.7444386540000001</v>
       </c>
       <c r="C62" s="5">
-        <v>2.8070502999999469E-3</v>
+        <v>2.8197256000002113E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>1.2355780610201261</v>
+        <v>1.2411925067632223</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>2.8516906583999999</v>
+        <v>2.8516898059</v>
       </c>
       <c r="C63" s="5">
-        <v>0.10725684639999988</v>
+        <v>0.1072511518999999</v>
       </c>
       <c r="D63" s="5">
-        <v>58.414824341901465</v>
+        <v>58.410902212476337</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>2.9659782408000002</v>
+        <v>2.9659723114999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11428758240000025</v>
+        <v>0.11428250559999986</v>
       </c>
       <c r="D64" s="5">
-        <v>60.245769048250899</v>
+        <v>60.242499758636647</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>2.8976848287000001</v>
+        <v>2.8976581000000001</v>
       </c>
       <c r="C65" s="5">
-        <v>-6.8293412100000062E-2</v>
+        <v>-6.8314211499999722E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-24.386692342128512</v>
+        <v>-24.393247816340491</v>
       </c>
       <c r="E65" s="5">
-        <v>16.081629365975548</v>
+        <v>16.081335604330029</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>2.8139093637000001</v>
+        <v>2.8138777598</v>
       </c>
       <c r="C66" s="5">
-        <v>-8.3775464999999993E-2</v>
+        <v>-8.3780340200000136E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-29.675364121965732</v>
+        <v>-29.677057949964425</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>2.7335156854</v>
+        <v>2.7334793021000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-8.0393678300000104E-2</v>
+        <v>-8.039845769999987E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-29.378394314677102</v>
+        <v>-29.380155979862408</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>2.6877513393000001</v>
+        <v>2.6877041075000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.5764346099999909E-2</v>
+        <v>-4.5775194600000013E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-18.339845033906776</v>
+        <v>-18.344022304731865</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>2.6129354989000002</v>
+        <v>2.6128901268</v>
       </c>
       <c r="C69" s="5">
-        <v>-7.4815840399999889E-2</v>
+        <v>-7.4813980700000116E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-28.73517438433435</v>
+        <v>-28.734996022171757</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>2.6139527309999999</v>
+        <v>2.6139214691000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.0172320999997098E-3</v>
+        <v>1.0313423000001265E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>0.46816908146849467</v>
+        <v>0.47468549970195451</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>2.601222865</v>
+        <v>2.6015192954000002</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2729865999999923E-2</v>
+        <v>-1.2402173699999963E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-5.6899454020120643</v>
+        <v>-5.5473412773785817</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>2.5450829837</v>
+        <v>2.5450834782</v>
       </c>
       <c r="C72" s="5">
-        <v>-5.6139881300000027E-2</v>
+        <v>-5.6435817200000127E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-23.035117021836083</v>
+        <v>-23.140109155953514</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>2.5366944348999998</v>
+        <v>2.5366805330000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-8.3885488000001729E-3</v>
+        <v>-8.402945199999845E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>-3.8842617349483244</v>
+        <v>-3.8908065697863536</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>2.5403079075999999</v>
+        <v>2.5403015705000001</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6134727000001199E-3</v>
+        <v>3.6210374999998685E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>1.722833202904317</v>
+        <v>1.7264778518099044</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>2.4400538310000002</v>
+        <v>2.4400966563000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10025407659999974</v>
+        <v>-0.10020491419999988</v>
       </c>
       <c r="D75" s="5">
-        <v>-38.318266624517108</v>
+        <v>-38.303427595067397</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>2.4717009218000001</v>
+        <v>2.4716469182999998</v>
       </c>
       <c r="C76" s="5">
-        <v>3.1647090799999944E-2</v>
+        <v>3.1550261999999663E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>16.723457507631267</v>
+        <v>16.668284023923331</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>2.4011066659</v>
+        <v>2.4010240069000002</v>
       </c>
       <c r="C77" s="5">
-        <v>-7.0594255900000125E-2</v>
+        <v>-7.0622911399999655E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-29.370455309364051</v>
+        <v>-29.381114207320046</v>
       </c>
       <c r="E77" s="5">
-        <v>-17.137066042575167</v>
+        <v>-17.139154308784732</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>2.4097544668999999</v>
+        <v>2.4096675449</v>
       </c>
       <c r="C78" s="5">
-        <v>8.647800999999955E-3</v>
+        <v>8.6435379999998396E-3</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4085553496002738</v>
+        <v>4.4064936224371243</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>2.4311319164</v>
+        <v>2.4310514560000001</v>
       </c>
       <c r="C79" s="5">
-        <v>2.137744950000009E-2</v>
+        <v>2.1383911100000041E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>11.180537839935777</v>
+        <v>11.184507240616259</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>2.3943053864000001</v>
+        <v>2.3942321317999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.6826529999999913E-2</v>
+        <v>-3.6819324200000114E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-16.736969802038047</v>
+        <v>-16.734471280428732</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>2.4247782771000002</v>
+        <v>2.4247241074999999</v>
       </c>
       <c r="C81" s="5">
-        <v>3.0472890700000033E-2</v>
+        <v>3.0491975699999951E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>16.388449132243686</v>
+        <v>16.399979899882467</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>2.4175104734000001</v>
+        <v>2.4174826073000002</v>
       </c>
       <c r="C82" s="5">
-        <v>-7.2678037000000195E-3</v>
+        <v>-7.2415001999996953E-3</v>
       </c>
       <c r="D82" s="5">
-        <v>-3.5380628444913298</v>
+        <v>-3.5255450197264837</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>2.4868405677999998</v>
+        <v>2.4873954875000002</v>
       </c>
       <c r="C83" s="5">
-        <v>6.9330094399999709E-2</v>
+        <v>6.9912880199999972E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>40.396069536159459</v>
+        <v>40.791944432125192</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2.4531102903000002</v>
+        <v>2.4531431789</v>
       </c>
       <c r="C84" s="5">
-        <v>-3.3730277499999683E-2</v>
+        <v>-3.425230860000017E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-15.11527025338899</v>
+        <v>-15.328616579012843</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2.4309498474</v>
+        <v>2.4309523065</v>
       </c>
       <c r="C85" s="5">
-        <v>-2.2160442900000188E-2</v>
+        <v>-2.219087239999995E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-10.317625647652108</v>
+        <v>-10.330964258390285</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2.4310302040999998</v>
+        <v>2.4310139522999998</v>
       </c>
       <c r="C86" s="5">
-        <v>8.035669999983952E-5</v>
+        <v>6.1645799999787698E-5</v>
       </c>
       <c r="D86" s="5">
-        <v>3.9674028345015877E-2</v>
+        <v>3.0434689390701486E-2</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2.5391449637000001</v>
+        <v>2.5392017543000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.10811475960000028</v>
+        <v>0.10818780200000022</v>
       </c>
       <c r="D87" s="5">
-        <v>68.564337010633466</v>
+        <v>68.6231107133801</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2.4702203185</v>
+        <v>2.4700595103</v>
       </c>
       <c r="C88" s="5">
-        <v>-6.8924645200000079E-2</v>
+        <v>-6.9142244000000019E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-28.124923139107782</v>
+        <v>-28.200323610763721</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2.6190506643</v>
+        <v>2.6188492525</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14883034579999999</v>
+        <v>0.14878974219999996</v>
       </c>
       <c r="D89" s="5">
-        <v>101.78947998382965</v>
+        <v>101.76089721708399</v>
       </c>
       <c r="E89" s="5">
-        <v>9.0768145162059444</v>
+        <v>9.0721810766581044</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2.6030834883999998</v>
+        <v>2.6028891003000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-1.5967175900000186E-2</v>
+        <v>-1.5960152199999911E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-7.0754702118547179</v>
+        <v>-7.072987225500194</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2.6207217778</v>
+        <v>2.6205666358999999</v>
       </c>
       <c r="C91" s="5">
-        <v>1.7638289400000229E-2</v>
+        <v>1.767753559999985E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>8.4410821197118189</v>
+        <v>8.4612266656910471</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2.7062053261000001</v>
+        <v>2.7061010885000001</v>
       </c>
       <c r="C92" s="5">
-        <v>8.5483548300000045E-2</v>
+        <v>8.5534452600000144E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>46.986660084882239</v>
+        <v>47.023142891906808</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2.6304017441999998</v>
+        <v>2.6304549217000002</v>
       </c>
       <c r="C93" s="5">
-        <v>-7.580358190000025E-2</v>
+        <v>-7.5646166799999914E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-28.889116787360823</v>
+        <v>-28.838978726332478</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2.7247953729000001</v>
+        <v>2.7247931022</v>
       </c>
       <c r="C94" s="5">
-        <v>9.4393628700000232E-2</v>
+        <v>9.4338180499999869E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>52.665783683924957</v>
+        <v>52.627225842745815</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2.6696623107000002</v>
+        <v>2.6703693084000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.5133062199999916E-2</v>
+        <v>-5.4423793799999842E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-21.752720593460172</v>
+        <v>-21.502909534078483</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2.7550926054999998</v>
+        <v>2.7552436732999999</v>
       </c>
       <c r="C96" s="5">
-        <v>8.543029479999964E-2</v>
+        <v>8.4874364899999666E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>45.934659748399213</v>
+        <v>45.567435725681449</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2.9267023637</v>
+        <v>2.9268413565000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.17160975820000024</v>
+        <v>0.17159768320000035</v>
       </c>
       <c r="D97" s="5">
-        <v>106.49440363480748</v>
+        <v>106.47621501455492</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2.9245825118000002</v>
+        <v>2.9247303758999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.1198518999998583E-3</v>
+        <v>-2.1109806000003672E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>-0.86572274763724311</v>
+        <v>-0.86207339406266792</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2.9448697055999999</v>
+        <v>2.9449142448000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.028719379999977E-2</v>
+        <v>2.0183868900000235E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>8.6491838195862378</v>
+        <v>8.6029957305600036</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2.9688326259000002</v>
+        <v>2.9688954463999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.3962920300000246E-2</v>
+        <v>2.3981201599999835E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>10.213693232264331</v>
+        <v>10.221675930605523</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>3.0309580542000001</v>
+        <v>3.0295344305</v>
       </c>
       <c r="C101" s="5">
-        <v>6.2125428299999896E-2</v>
+        <v>6.0638984100000126E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>28.212552232944411</v>
+        <v>27.459399437320187</v>
       </c>
       <c r="E101" s="5">
-        <v>15.727354782198976</v>
+        <v>15.681894542343455</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>3.0979726401000001</v>
+        <v>3.0977535596000001</v>
       </c>
       <c r="C102" s="5">
-        <v>6.7014585899999979E-2</v>
+        <v>6.8219129100000053E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>30.008522136992475</v>
+        <v>30.632628403860409</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>3.2127983099000001</v>
+        <v>3.2127971439</v>
       </c>
       <c r="C103" s="5">
-        <v>0.11482566980000009</v>
+        <v>0.11504358429999995</v>
       </c>
       <c r="D103" s="5">
-        <v>54.764239031503962</v>
+        <v>54.894959092063743</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>3.3154435390999999</v>
+        <v>3.3154410593999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.10264522919999974</v>
+        <v>0.10264391549999985</v>
       </c>
       <c r="D104" s="5">
-        <v>45.847196360170031</v>
+        <v>45.846522546317225</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>3.4411019665999998</v>
+        <v>3.4413919945</v>
       </c>
       <c r="C105" s="5">
-        <v>0.12565842749999989</v>
+        <v>0.12595093510000011</v>
       </c>
       <c r="D105" s="5">
-        <v>56.26829174298387</v>
+        <v>56.427818921036234</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>3.4256273976</v>
+        <v>3.425664228</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.5474568999999772E-2</v>
+        <v>-1.5727766499999962E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.2648867015708589</v>
+        <v>-5.3484386172116931</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>3.5595597009</v>
+        <v>3.5604592866</v>
       </c>
       <c r="C107" s="5">
-        <v>0.13393230329999994</v>
+        <v>0.13479505859999996</v>
       </c>
       <c r="D107" s="5">
-        <v>58.443305870978769</v>
+        <v>58.903980639391222</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>3.6558842158</v>
+        <v>3.6561139333999999</v>
       </c>
       <c r="C108" s="5">
-        <v>9.6324514900000047E-2</v>
+        <v>9.5654646799999909E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>37.769733696194784</v>
+        <v>37.456209292269534</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>3.7160992462000002</v>
+        <v>3.7163585149</v>
       </c>
       <c r="C109" s="5">
-        <v>6.0215030400000202E-2</v>
+        <v>6.0244581500000116E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>21.657379041938828</v>
+        <v>21.667501680527646</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>3.7084719960000001</v>
+        <v>3.7087894841</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.6272502000001019E-3</v>
+        <v>-7.5690308000000428E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.4353714261750259</v>
+        <v>-2.4168230678602853</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>3.5550217352</v>
+        <v>3.5549963589</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.15345026080000013</v>
+        <v>-0.15379312519999999</v>
       </c>
       <c r="D111" s="5">
-        <v>-39.776349403682964</v>
+        <v>-39.843338212463152</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>3.7679974941999999</v>
+        <v>3.7682998668000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21297575899999988</v>
+        <v>0.21330350790000008</v>
       </c>
       <c r="D112" s="5">
-        <v>101.01114608849149</v>
+        <v>101.22203496445765</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>3.7542778172000002</v>
+        <v>3.7515381520000002</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.3719676999999653E-2</v>
+        <v>-1.6761714799999883E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-4.2828796434846268</v>
+        <v>-5.2090338810626964</v>
       </c>
       <c r="E113" s="5">
-        <v>23.864393702106689</v>
+        <v>23.83216755126427</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>3.7965209228000001</v>
+        <v>3.7963002301</v>
       </c>
       <c r="C114" s="5">
-        <v>4.2243105599999886E-2</v>
+        <v>4.4762078099999769E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>14.370148120490423</v>
+        <v>15.295990771126666</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>3.8065686895000002</v>
+        <v>3.8067562350999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0047766700000071E-2</v>
+        <v>1.045600499999999E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.2225255669143804</v>
+        <v>3.3556441021747485</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>3.8244723056000001</v>
+        <v>3.8246243421999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.7903616099999908E-2</v>
+        <v>1.7868107099999975E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>5.7923324052073344</v>
+        <v>5.7802538529208691</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>3.9391912148000001</v>
+        <v>3.9397798827999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.11471890920000005</v>
+        <v>0.11515554059999999</v>
       </c>
       <c r="D117" s="5">
-        <v>42.569460973552189</v>
+        <v>42.757219840285444</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>4.0219127818000002</v>
+        <v>4.0220419603000002</v>
       </c>
       <c r="C118" s="5">
-        <v>8.2721567000000107E-2</v>
+        <v>8.2262077500000252E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>28.323745741721051</v>
+        <v>28.143229732143247</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>4.1558435197000003</v>
+        <v>4.1567243715000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.1339307379000001</v>
+        <v>0.13468241120000002</v>
       </c>
       <c r="D119" s="5">
-        <v>48.155732385613788</v>
+        <v>48.475763914248304</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>4.0562121337999999</v>
+        <v>4.0565027780999996</v>
       </c>
       <c r="C120" s="5">
-        <v>-9.9631385900000424E-2</v>
+        <v>-0.10022159340000059</v>
       </c>
       <c r="D120" s="5">
-        <v>-25.262652822041975</v>
+        <v>-25.388357734481826</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>4.1072132377999999</v>
+        <v>4.1075373531999997</v>
       </c>
       <c r="C121" s="5">
-        <v>5.1001104000000019E-2</v>
+        <v>5.103457510000009E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>16.176715636761486</v>
+        <v>16.18683605166018</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>4.1944383939999996</v>
+        <v>4.1948307638999998</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7225156199999709E-2</v>
+        <v>8.7293410700000074E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>28.682303857810876</v>
+        <v>28.70489779039811</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>4.3690924224999996</v>
+        <v>4.3692233453</v>
       </c>
       <c r="C123" s="5">
-        <v>0.1746540285</v>
+        <v>0.17439258140000025</v>
       </c>
       <c r="D123" s="5">
-        <v>63.158213069081427</v>
+        <v>63.033785813415143</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>4.4583389927999999</v>
+        <v>4.4590193442999997</v>
       </c>
       <c r="C124" s="5">
-        <v>8.9246570300000272E-2</v>
+        <v>8.9795998999999682E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>27.46245128572269</v>
+        <v>27.650150569346877</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>4.4658490410000002</v>
+        <v>4.4617413032000002</v>
       </c>
       <c r="C125" s="5">
-        <v>7.510048200000341E-3</v>
+        <v>2.7219589000004873E-3</v>
       </c>
       <c r="D125" s="5">
-        <v>2.0402267868590007</v>
+        <v>0.73499109640140503</v>
       </c>
       <c r="E125" s="5">
-        <v>18.953611278845138</v>
+        <v>18.930985703061019</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>4.6059934854</v>
+        <v>4.6057542292999996</v>
       </c>
       <c r="C126" s="5">
-        <v>0.14014444439999973</v>
+        <v>0.14401292609999938</v>
       </c>
       <c r="D126" s="5">
-        <v>44.887650530300128</v>
+        <v>46.405194311904687</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>4.6080464924999998</v>
+        <v>4.6084328975000002</v>
       </c>
       <c r="C127" s="5">
-        <v>2.0530070999997818E-3</v>
+        <v>2.6786682000006223E-3</v>
       </c>
       <c r="D127" s="5">
-        <v>0.53618334838059223</v>
+        <v>0.70014675551157701</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>4.5389063189999996</v>
+        <v>4.5392292359999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-6.9140173500000124E-2</v>
+        <v>-6.9203661500000457E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-16.591098084682976</v>
+        <v>-16.603817829352131</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>4.3344234235999997</v>
+        <v>4.3352843859999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.20448289539999998</v>
+        <v>-0.20394485000000007</v>
       </c>
       <c r="D129" s="5">
-        <v>-42.487613972339986</v>
+        <v>-42.399571861846809</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>4.4103063569999996</v>
+        <v>4.4105357139999999</v>
       </c>
       <c r="C130" s="5">
-        <v>7.5882933399999963E-2</v>
+        <v>7.5251328000000228E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>23.154159222858194</v>
+        <v>22.937681373530339</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>4.4491300994999996</v>
+        <v>4.4499959981000003</v>
       </c>
       <c r="C131" s="5">
-        <v>3.882374249999998E-2</v>
+        <v>3.9460284100000464E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>11.090306506423108</v>
+        <v>11.280566497120347</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>4.4561665860000002</v>
+        <v>4.4564215972000003</v>
       </c>
       <c r="C132" s="5">
-        <v>7.0364865000005494E-3</v>
+        <v>6.4255990999999568E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.9144462607321389</v>
+        <v>1.7465748950826976</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>4.4060925765999999</v>
+        <v>4.4063609694999997</v>
       </c>
       <c r="C133" s="5">
-        <v>-5.0074009400000286E-2</v>
+        <v>-5.0060627700000637E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-12.681472978341413</v>
+        <v>-12.677609324250994</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>4.3836150311999997</v>
+        <v>4.3839158058000001</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2477545400000132E-2</v>
+        <v>-2.2445163699999604E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.9528856654863187</v>
+        <v>-5.9441966297607784</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>4.2753121949999997</v>
+        <v>4.2755806321999996</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.10830283620000003</v>
+        <v>-0.10833517360000045</v>
       </c>
       <c r="D135" s="5">
-        <v>-25.932938690579022</v>
+        <v>-25.93811601500342</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>4.3445853450999996</v>
+        <v>4.3453578221000004</v>
       </c>
       <c r="C136" s="5">
-        <v>6.9273150099999903E-2</v>
+        <v>6.9777189900000813E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>21.273522443973313</v>
+        <v>21.440996400146162</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>4.4811346331999999</v>
+        <v>4.4768036326000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.13654928810000033</v>
+        <v>0.13144581049999982</v>
       </c>
       <c r="D137" s="5">
-        <v>44.969256575403804</v>
+        <v>42.991429331779706</v>
       </c>
       <c r="E137" s="5">
-        <v>0.34227740480401447</v>
+        <v>0.33758858652779278</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>4.0187282279999996</v>
+        <v>4.0184046168999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.46240640520000031</v>
+        <v>-0.45839901570000041</v>
       </c>
       <c r="D138" s="5">
-        <v>-72.935018026562986</v>
+        <v>-72.645585276141603</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>4.4112019592999996</v>
+        <v>4.4115421151999996</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39247373129999996</v>
+        <v>0.39313749829999978</v>
       </c>
       <c r="D139" s="5">
-        <v>205.92829817454424</v>
+        <v>206.5075564607489</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>4.4487244497000002</v>
+        <v>4.4491720948999998</v>
       </c>
       <c r="C140" s="5">
-        <v>3.7522490400000663E-2</v>
+        <v>3.7629979700000149E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>10.698766334226217</v>
+        <v>10.730000199481292</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>4.3267660844</v>
+        <v>4.3278528714000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12195836530000026</v>
+        <v>-0.12131922349999957</v>
       </c>
       <c r="D141" s="5">
-        <v>-28.363407338680979</v>
+        <v>-28.233890713626554</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>4.5055881722000004</v>
+        <v>4.5058223749000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.17882208780000042</v>
+        <v>0.17796950349999996</v>
       </c>
       <c r="D142" s="5">
-        <v>62.576179991860272</v>
+        <v>62.188086265139987</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>4.2426258876</v>
+        <v>4.2433137811000003</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.26296228460000037</v>
+        <v>-0.2625085937999998</v>
       </c>
       <c r="D143" s="5">
-        <v>-51.40417776001469</v>
+        <v>-51.339903473004476</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>4.4510295446999999</v>
+        <v>4.4512078901000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.20840365709999986</v>
+        <v>0.20789410899999972</v>
       </c>
       <c r="D144" s="5">
-        <v>77.79063166395683</v>
+        <v>77.530413202538156</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>4.5074211967000002</v>
+        <v>4.5075959734</v>
       </c>
       <c r="C145" s="5">
-        <v>5.6391652000000292E-2</v>
+        <v>5.6388083299999892E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>16.308642801218177</v>
+        <v>16.306838202838648</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>4.4843907678999999</v>
+        <v>4.4845893831000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.303042880000028E-2</v>
+        <v>-2.300659029999963E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.9619347165879795</v>
+        <v>-5.9557113055212501</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>4.3769439651999997</v>
+        <v>4.3773913470999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.10744680270000018</v>
+        <v>-0.10719803600000066</v>
       </c>
       <c r="D147" s="5">
-        <v>-25.250129836903966</v>
+        <v>-25.19815877807029</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>4.2241563759999998</v>
+        <v>4.2251086631000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.15278758919999991</v>
+        <v>-0.15228268399999934</v>
       </c>
       <c r="D148" s="5">
-        <v>-34.712805639374707</v>
+        <v>-34.616209804914909</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>4.1778590546999999</v>
+        <v>4.1735154068</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.6297321299999972E-2</v>
+        <v>-5.1593256300000334E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-12.387602071023396</v>
+        <v>-13.708173966947236</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.7678300993922473</v>
+        <v>-6.7746600183993149</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>4.2409189724000003</v>
+        <v>4.2405887503999997</v>
       </c>
       <c r="C150" s="5">
-        <v>6.3059917700000412E-2</v>
+        <v>6.7073343599999724E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>19.694524854033869</v>
+        <v>21.084800341602694</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>4.2201976519000004</v>
+        <v>4.2205225724000002</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.0721320499999862E-2</v>
+        <v>-2.0066177999999546E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.7082274402116546</v>
+        <v>-5.5328430618580953</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>4.2562501517999998</v>
+        <v>4.2567957933000002</v>
       </c>
       <c r="C152" s="5">
-        <v>3.6052499899999368E-2</v>
+        <v>3.6273220900000069E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>10.747068409068717</v>
+        <v>10.815133217489304</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>4.3286480277999999</v>
+        <v>4.3297935600999997</v>
       </c>
       <c r="C153" s="5">
-        <v>7.2397876000000139E-2</v>
+        <v>7.2997766799999475E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>22.433861854470205</v>
+        <v>22.634448128983298</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>4.3012772470999998</v>
+        <v>4.3014455351000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-2.7370780700000097E-2</v>
+        <v>-2.8348024999999666E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-7.3294041220189232</v>
+        <v>-7.5798100074107584</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>4.2416355391999998</v>
+        <v>4.2422633769999996</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.9641707900000007E-2</v>
+        <v>-5.9182158100000493E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-15.427153201598964</v>
+        <v>-15.316578897599086</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>4.2457865863000004</v>
+        <v>4.2458046448999998</v>
       </c>
       <c r="C156" s="5">
-        <v>4.1510471000005822E-3</v>
+        <v>3.5412679000002001E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>1.1807134127095331</v>
+        <v>1.006322754477762</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>4.3042141584999998</v>
+        <v>4.3042217042999997</v>
       </c>
       <c r="C157" s="5">
-        <v>5.8427572199999389E-2</v>
+        <v>5.8417059399999971E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>17.822581329676712</v>
+        <v>17.819046461455002</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>4.3853910202000002</v>
+        <v>4.385376054</v>
       </c>
       <c r="C158" s="5">
-        <v>8.117686170000038E-2</v>
+        <v>8.1154349700000239E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>25.133448921476997</v>
+        <v>25.125692094072516</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>4.2627893873999998</v>
+        <v>4.2632457113999997</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.12260163280000036</v>
+        <v>-0.12213034260000022</v>
       </c>
       <c r="D159" s="5">
-        <v>-28.841524540190143</v>
+        <v>-28.747144093339994</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>4.5118496576</v>
+        <v>4.5125764973000004</v>
       </c>
       <c r="C160" s="5">
-        <v>0.24906027020000021</v>
+        <v>0.24933078590000068</v>
       </c>
       <c r="D160" s="5">
-        <v>97.664613159902288</v>
+        <v>97.792836908655346</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>4.4717614430000001</v>
+        <v>4.4686332954000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.0088214599999894E-2</v>
+        <v>-4.3943201900000339E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-10.156205367951642</v>
+        <v>-11.079544387062935</v>
       </c>
       <c r="E161" s="5">
-        <v>7.0347607339545482</v>
+        <v>7.0712064011829945</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>4.3604113196999998</v>
+        <v>4.3600794661000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.11135012330000027</v>
+        <v>-0.1085538292999999</v>
       </c>
       <c r="D162" s="5">
-        <v>-26.109947198555382</v>
+        <v>-25.554877031516032</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.4329497476000004</v>
+        <v>4.4330759802999999</v>
       </c>
       <c r="C163" s="5">
-        <v>7.2538427900000535E-2</v>
+        <v>7.2996514199999751E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>21.89452420665652</v>
+        <v>22.047599616634784</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.3599468827000001</v>
+        <v>4.3604726656999997</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.3002864900000297E-2</v>
+        <v>-7.2603314600000246E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-18.066655692581467</v>
+        <v>-17.976042046118955</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.5315895626999998</v>
+        <v>4.5325985794000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.17164267999999971</v>
+        <v>0.17212591370000041</v>
       </c>
       <c r="D165" s="5">
-        <v>58.939716753068218</v>
+        <v>59.134476317662397</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.4053571373000002</v>
+        <v>4.4054340387000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.12623242539999957</v>
+        <v>-0.12716454069999994</v>
       </c>
       <c r="D166" s="5">
-        <v>-28.752989028406915</v>
+        <v>-28.928196400946028</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.5475090095999997</v>
+        <v>4.5479916673999998</v>
       </c>
       <c r="C167" s="5">
-        <v>0.14215187229999948</v>
+        <v>0.14255762869999966</v>
       </c>
       <c r="D167" s="5">
-        <v>46.389306974367564</v>
+        <v>46.54516261602619</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.4415197703000002</v>
+        <v>4.4414215752999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.10598923929999948</v>
+        <v>-0.10657009210000012</v>
       </c>
       <c r="D168" s="5">
-        <v>-24.647723553037672</v>
+        <v>-24.763592288411107</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>4.2941464077999996</v>
+        <v>4.2940053763000003</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14737336250000066</v>
+        <v>-0.14741619899999936</v>
       </c>
       <c r="D169" s="5">
-        <v>-33.297367394059222</v>
+        <v>-33.305959156463771</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.2924186432999996</v>
+        <v>4.2921834368000003</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.7277645000000064E-3</v>
+        <v>-1.8219395000000915E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.48175707499319431</v>
+        <v>-0.50797153581011445</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>4.3490699822999996</v>
+        <v>4.3495905672999999</v>
       </c>
       <c r="C171" s="5">
-        <v>5.6651339000000078E-2</v>
+        <v>5.7407130499999681E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>17.039345215716615</v>
+        <v>17.284668926549074</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.2888622706000001</v>
+        <v>4.2893494661</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.02077116999995E-2</v>
+        <v>-6.0241101199999925E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-15.404269495681655</v>
+        <v>-15.410465819534757</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.2573351333999998</v>
+        <v>4.2555308929000004</v>
       </c>
       <c r="C173" s="5">
-        <v>-3.1527137200000332E-2</v>
+        <v>-3.3818573199999591E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-8.4730759743581245</v>
+        <v>-9.0614971587022257</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.7951196040580069</v>
+        <v>-4.768849632825467</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.3786637589000001</v>
+        <v>4.3783468026000003</v>
       </c>
       <c r="C174" s="5">
-        <v>0.12132862550000034</v>
+        <v>0.12281590969999989</v>
       </c>
       <c r="D174" s="5">
-        <v>40.102245013692482</v>
+        <v>40.69443829709185</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>4.3496191310999999</v>
+        <v>4.3495740526000004</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.9044627800000278E-2</v>
+        <v>-2.8772749999999903E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.675789556434931</v>
+        <v>-7.607046711429355</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.4683174868000002</v>
+        <v>4.4687116102999997</v>
       </c>
       <c r="C176" s="5">
-        <v>0.11869835570000031</v>
+        <v>0.11913755769999934</v>
       </c>
       <c r="D176" s="5">
-        <v>38.1381129116944</v>
+        <v>38.301594830481008</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>4.2385965900000002</v>
+        <v>4.2393343923</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.22972089679999996</v>
+        <v>-0.22937721799999977</v>
       </c>
       <c r="D177" s="5">
-        <v>-46.919288956388947</v>
+        <v>-46.864575546311038</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>4.3156292456000003</v>
+        <v>4.3156410974000003</v>
       </c>
       <c r="C178" s="5">
-        <v>7.7032655600000055E-2</v>
+        <v>7.6306705100000372E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>24.126502162768592</v>
+        <v>23.871600582084529</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.4450671646000002</v>
+        <v>4.4454807631</v>
       </c>
       <c r="C179" s="5">
-        <v>0.1294379189999999</v>
+        <v>0.12983966569999961</v>
       </c>
       <c r="D179" s="5">
-        <v>42.564173301443461</v>
+        <v>42.718732803665247</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>4.2310086657000001</v>
+        <v>4.2308602412000003</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.21405849890000006</v>
+        <v>-0.21462052189999969</v>
       </c>
       <c r="D180" s="5">
-        <v>-44.692115424790387</v>
+        <v>-44.777084688166404</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.1874847595000002</v>
+        <v>4.1872874577000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.3523906199999907E-2</v>
+        <v>-4.3572783500000156E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-11.669254656710581</v>
+        <v>-11.682012946820796</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.1048660434000004</v>
+        <v>4.1045192536000004</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.2618716099999823E-2</v>
+        <v>-8.2768204099999743E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-21.268414736533515</v>
+        <v>-21.303711372193746</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.1284250422</v>
+        <v>4.1287847291000004</v>
       </c>
       <c r="C183" s="5">
-        <v>2.3558998799999564E-2</v>
+        <v>2.4265475500000022E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>7.1087560992754373</v>
+        <v>7.3295505384498361</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.1822001709999999</v>
+        <v>4.1823115935999997</v>
       </c>
       <c r="C184" s="5">
-        <v>5.3775128799999905E-2</v>
+        <v>5.3526864499999327E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>16.80056418704887</v>
+        <v>16.715827244654303</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.1496936768000001</v>
+        <v>4.1492669940000004</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.2506494199999736E-2</v>
+        <v>-3.304459959999928E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-8.9385245089716356</v>
+        <v>-9.0798911474192607</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.5283763957298588</v>
+        <v>-2.497077370000822</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.0799877529000002</v>
+        <v>4.0797094750999996</v>
       </c>
       <c r="C186" s="5">
-        <v>-6.9705923899999966E-2</v>
+        <v>-6.9557518900000836E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.395549440248992</v>
+        <v>-18.361640512196352</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.1649517738000004</v>
+        <v>4.1647346063999997</v>
       </c>
       <c r="C187" s="5">
-        <v>8.4964020900000214E-2</v>
+        <v>8.5025131300000112E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>28.059974570799273</v>
+        <v>28.084664165563989</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.1684401146000001</v>
+        <v>4.1686924269999999</v>
       </c>
       <c r="C188" s="5">
-        <v>3.4883407999997118E-3</v>
+        <v>3.9578206000001614E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>1.009698550853888</v>
+        <v>1.1463605262028276</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.2462500504999996</v>
+        <v>4.2467409831999996</v>
       </c>
       <c r="C189" s="5">
-        <v>7.7809935899999516E-2</v>
+        <v>7.804855619999973E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>24.848687434242024</v>
+        <v>24.931236985547866</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.3279400984</v>
+        <v>4.3278707684000004</v>
       </c>
       <c r="C190" s="5">
-        <v>8.1690047900000451E-2</v>
+        <v>8.1129785200000804E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>25.692138135679144</v>
+        <v>25.49375928819655</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.3381655564999999</v>
+        <v>4.3384497793000003</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0225458099999862E-2</v>
+        <v>1.0579010899999908E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>2.8723280056280442</v>
+        <v>2.9730283292069837</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.5215203055000002</v>
+        <v>4.5214007448000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.18335474900000026</v>
+        <v>0.1829509654999999</v>
       </c>
       <c r="D192" s="5">
-        <v>64.338895506808512</v>
+        <v>64.157648984320218</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.6865999696999996</v>
+        <v>4.6864589428999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.16507966419999942</v>
+        <v>0.16505819809999966</v>
       </c>
       <c r="D193" s="5">
-        <v>53.773251722583538</v>
+        <v>53.766518428541765</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.8189289527000003</v>
+        <v>4.8186783689999997</v>
       </c>
       <c r="C194" s="5">
-        <v>0.13232898300000073</v>
+        <v>0.13221942609999981</v>
       </c>
       <c r="D194" s="5">
-        <v>39.672740988026092</v>
+        <v>39.636024267036341</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.8221534579999998</v>
+        <v>4.8223267678999999</v>
       </c>
       <c r="C195" s="5">
-        <v>3.2245052999995139E-3</v>
+        <v>3.6483989000002381E-3</v>
       </c>
       <c r="D195" s="5">
-        <v>0.80592150733496126</v>
+        <v>0.91235726056959621</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.7758585876000001</v>
+        <v>4.7759229213000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.6294870399999688E-2</v>
+        <v>-4.6403846599999632E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-10.931285881000862</v>
+        <v>-10.955298270612468</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.9407665418000004</v>
+        <v>4.94061824</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16490795420000026</v>
+        <v>0.16469531869999976</v>
       </c>
       <c r="D197" s="5">
-        <v>50.284604619796866</v>
+        <v>50.206200115771168</v>
       </c>
       <c r="E197" s="5">
-        <v>19.06340387057266</v>
+        <v>19.072073384150112</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.8800586385000004</v>
+        <v>4.8799206779000004</v>
       </c>
       <c r="C198" s="5">
-        <v>-6.0707903299999977E-2</v>
+        <v>-6.0697562099999658E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-13.787848041424022</v>
+        <v>-13.786041989460907</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.8726564496</v>
+        <v>4.8725303145999996</v>
       </c>
       <c r="C199" s="5">
-        <v>-7.4021889000004393E-3</v>
+        <v>-7.3903633000007574E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.8050800502331987</v>
+        <v>-1.8022707918211811</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.8644801965999998</v>
+        <v>4.8646387491</v>
       </c>
       <c r="C200" s="5">
-        <v>-8.1762530000002442E-3</v>
+        <v>-7.8915654999995866E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.9951044387691352</v>
+        <v>-1.9263043634448196</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.8443763374</v>
+        <v>4.8446544003999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-2.0103859199999796E-2</v>
+        <v>-1.9984348700000432E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.8481551461509671</v>
+        <v>-4.8198290692573202</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.9359129298999997</v>
+        <v>4.9358375532999998</v>
       </c>
       <c r="C202" s="5">
-        <v>9.1536592499999792E-2</v>
+        <v>9.1183152900000231E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>25.185892940941578</v>
+        <v>25.07677543516602</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.9355986144999999</v>
+        <v>4.9358041395000001</v>
       </c>
       <c r="C203" s="5">
-        <v>-3.143153999998205E-4</v>
+        <v>-3.3413799999770788E-5</v>
       </c>
       <c r="D203" s="5">
-        <v>-7.6388382835324009E-2</v>
+        <v>-8.1232550070864384E-3</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>5.0094001446999998</v>
+        <v>5.0093234171000001</v>
       </c>
       <c r="C204" s="5">
-        <v>7.380153019999991E-2</v>
+        <v>7.3519277599999988E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>19.495261521767972</v>
+        <v>19.413615859213728</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>5.1912134794</v>
+        <v>5.1911473563000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.18181333470000016</v>
+        <v>0.18182393920000006</v>
       </c>
       <c r="D205" s="5">
-        <v>53.390328737371043</v>
+        <v>53.395076407367</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>5.2325457752000002</v>
+        <v>5.2324032915999998</v>
       </c>
       <c r="C206" s="5">
-        <v>4.1332295800000196E-2</v>
+        <v>4.1255935299999713E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>9.9840656583060969</v>
+        <v>9.9649392673843771</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>5.3258496818000003</v>
+        <v>5.3258278041000002</v>
       </c>
       <c r="C207" s="5">
-        <v>9.3303906600000097E-2</v>
+        <v>9.342451250000039E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>23.626171448100799</v>
+        <v>23.660479196043703</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>5.4905611811000004</v>
+        <v>5.4905499150999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.16471149930000006</v>
+        <v>0.16472211099999967</v>
       </c>
       <c r="D208" s="5">
-        <v>44.12322353187259</v>
+        <v>44.126779304615859</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.4389776972000003</v>
+        <v>5.4389634969999996</v>
       </c>
       <c r="C209" s="5">
-        <v>-5.1583483900000004E-2</v>
+        <v>-5.1586418100000309E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-10.709241359911836</v>
+        <v>-10.709840253711988</v>
       </c>
       <c r="E209" s="5">
-        <v>10.083681371807817</v>
+        <v>10.086698319763299</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.5702183670999998</v>
+        <v>5.5701954959000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.1312406698999995</v>
+        <v>0.13123199890000059</v>
       </c>
       <c r="D210" s="5">
-        <v>33.124906619369376</v>
+        <v>33.122518120267699</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.5633439207000004</v>
+        <v>5.5633086643</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.8744463999994565E-3</v>
+        <v>-6.8868316000001428E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.4709604041994284</v>
+        <v>-1.4735985434287335</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.6521586011</v>
+        <v>5.6522546584000004</v>
       </c>
       <c r="C212" s="5">
-        <v>8.8814680399999624E-2</v>
+        <v>8.894599410000037E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>20.93198341867517</v>
+        <v>20.96584709613991</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.6284075044000001</v>
+        <v>5.6285219689000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.3751096699999863E-2</v>
+        <v>-2.373268950000007E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.9276292415599947</v>
+        <v>-4.9238163105598032</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.6382381864999997</v>
+        <v>5.6382024336000001</v>
       </c>
       <c r="C214" s="5">
-        <v>9.8306820999995992E-3</v>
+        <v>9.6804646999997246E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>2.1161946590691816</v>
+        <v>2.0835089613671753</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>5.7454926924</v>
+        <v>5.7456059056999997</v>
       </c>
       <c r="C215" s="5">
-        <v>0.1072545059000003</v>
+        <v>0.10740347209999968</v>
       </c>
       <c r="D215" s="5">
-        <v>25.373657559386807</v>
+        <v>25.41284900344445</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.7065719515</v>
+        <v>5.7065329783000003</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.8920740900000084E-2</v>
+        <v>-3.9072927399999458E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.8328305451481173</v>
+        <v>-7.8621727195588349</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.6003701034000004</v>
+        <v>5.6003312623000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.10620184809999955</v>
+        <v>-0.10620171600000017</v>
       </c>
       <c r="D217" s="5">
-        <v>-20.182674221933471</v>
+        <v>-20.182775676561349</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.5416143036000003</v>
+        <v>5.5415168925999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.8755799800000119E-2</v>
+        <v>-5.8814369700000313E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-11.888051605131256</v>
+        <v>-11.899303947936568</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.5464124002000004</v>
+        <v>5.5463934322000004</v>
       </c>
       <c r="C219" s="5">
-        <v>4.7980966000000791E-3</v>
+        <v>4.8765396000005623E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>1.0439582243934709</v>
+        <v>1.0611270973243991</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.4030392659000004</v>
+        <v>5.4030297356999997</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.14337313429999998</v>
+        <v>-0.14336369650000069</v>
       </c>
       <c r="D220" s="5">
-        <v>-26.96827025527212</v>
+        <v>-26.966818942489457</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.4416176932000004</v>
+        <v>5.4416160941999996</v>
       </c>
       <c r="C221" s="5">
-        <v>3.8578427300000051E-2</v>
+        <v>3.8586358499999918E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>8.9127779588154219</v>
+        <v>8.9146992156893923</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8538459743263651E-2</v>
+        <v>4.8770270318287956E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.4585219322</v>
+        <v>5.4585298174999997</v>
       </c>
       <c r="C222" s="5">
-        <v>1.6904238999999599E-2</v>
+        <v>1.6913723300000072E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7921230282896401</v>
+        <v>3.7942882757601826</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.4391364835999996</v>
+        <v>5.4391498026000002</v>
       </c>
       <c r="C223" s="5">
-        <v>-1.9385448600000466E-2</v>
+        <v>-1.9380014899999409E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-4.1794268492188369</v>
+        <v>-4.1782722268176915</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.4396758262000002</v>
+        <v>5.4396948335999999</v>
       </c>
       <c r="C224" s="5">
-        <v>5.3934260000065848E-4</v>
+        <v>5.4503099999969606E-4</v>
       </c>
       <c r="D224" s="5">
-        <v>0.11905643721703552</v>
+        <v>0.12031251256552355</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.6980201923999996</v>
+        <v>5.6980359635999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.25834436619999934</v>
+        <v>0.25834112999999981</v>
       </c>
       <c r="D225" s="5">
-        <v>74.506488479700963</v>
+        <v>74.504967401062956</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>6.0394247276000002</v>
+        <v>6.0394377831000003</v>
       </c>
       <c r="C226" s="5">
-        <v>0.34140453520000058</v>
+        <v>0.34140181950000059</v>
       </c>
       <c r="D226" s="5">
-        <v>101.0291638969976</v>
+        <v>101.02770171777</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.9649741350000003</v>
+        <v>5.9650332387000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-7.4450592599999865E-2</v>
+        <v>-7.4404544400000105E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-13.830037392404837</v>
+        <v>-13.822026626436335</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.9049994019999996</v>
+        <v>5.9049902325000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-5.9974733000000668E-2</v>
+        <v>-6.0043006199999915E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.420032324010576</v>
+        <v>-11.432214329543722</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.9134725575999996</v>
+        <v>5.9134567403</v>
       </c>
       <c r="C229" s="5">
-        <v>8.4731555999999486E-3</v>
+        <v>8.4665077999996896E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>1.735549052956542</v>
+        <v>1.7341793483411916</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>6.0544671405999999</v>
+        <v>6.0544150459999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14099458300000034</v>
+        <v>0.1409583056999999</v>
       </c>
       <c r="D230" s="5">
-        <v>32.678358268043354</v>
+        <v>32.668917900561077</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>6.0672758670000002</v>
+        <v>6.0672613721999999</v>
       </c>
       <c r="C231" s="5">
-        <v>1.2808726400000303E-2</v>
+        <v>1.2846326200000036E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>2.5684481944786342</v>
+        <v>2.5760984602825276</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>6.1280305231999996</v>
+        <v>6.1280216253999997</v>
       </c>
       <c r="C232" s="5">
-        <v>6.0754656199999424E-2</v>
+        <v>6.0760253199999781E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>12.700575809041915</v>
+        <v>12.701843063390704</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>6.2457453577999997</v>
+        <v>6.2457434034999997</v>
       </c>
       <c r="C233" s="5">
-        <v>0.1177148346000001</v>
+        <v>0.11772177809999995</v>
       </c>
       <c r="D233" s="5">
-        <v>25.649350622066081</v>
+        <v>25.651068135224442</v>
       </c>
       <c r="E233" s="5">
-        <v>14.777364194564058</v>
+        <v>14.777362007530947</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>5.9378167146000003</v>
+        <v>5.9378214360000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.30792864319999946</v>
+        <v>-0.30792196749999956</v>
       </c>
       <c r="D234" s="5">
-        <v>-45.48573405401379</v>
+        <v>-45.485009200378492</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>5.9027456210000002</v>
+        <v>5.9027531156000004</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.5071093600000047E-2</v>
+        <v>-3.5068320399999742E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.8619035586548582</v>
+        <v>-6.8613731851290609</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>5.8163570149000003</v>
+        <v>5.8163728044000003</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.6388606099999876E-2</v>
+        <v>-8.6380311200000115E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.215465350551561</v>
+        <v>-16.214012525657484</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>5.7718668656999998</v>
+        <v>5.7718733096000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.4490149200000495E-2</v>
+        <v>-4.449949480000015E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-8.8024887649546191</v>
+        <v>-8.804237810074433</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>5.6437737582</v>
+        <v>5.6437800915</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.1280931074999998</v>
+        <v>-0.12809321810000007</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.609475883383702</v>
+        <v>-23.609470619652541</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>5.4954042476999998</v>
+        <v>5.4954202147000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.14836951050000025</v>
+        <v>-0.14835987679999985</v>
       </c>
       <c r="D239" s="5">
-        <v>-27.362549826206926</v>
+        <v>-27.360995361923145</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>5.5200807680999997</v>
+        <v>5.5200767384000002</v>
       </c>
       <c r="C240" s="5">
-        <v>2.4676520399999902E-2</v>
+        <v>2.4656523700000044E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>5.5235627600930481</v>
+        <v>5.5189592614306449</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.4194152543999996</v>
+        <v>5.4194087698000004</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.1006655137000001</v>
+        <v>-0.10066796859999982</v>
       </c>
       <c r="D241" s="5">
-        <v>-19.816692535985247</v>
+        <v>-19.817141442037823</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.3559648659999999</v>
+        <v>5.3559527733000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.3450388399999724E-2</v>
+        <v>-6.3455996500000111E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.179260552564765</v>
+        <v>-13.18036621029659</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.4883233193000001</v>
+        <v>5.4883152133999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.13235845330000018</v>
+        <v>0.13236244009999965</v>
       </c>
       <c r="D243" s="5">
-        <v>34.036667410429608</v>
+        <v>34.037923392987857</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.6436897799999999</v>
+        <v>5.6436844874999998</v>
       </c>
       <c r="C244" s="5">
-        <v>0.15536646069999982</v>
+        <v>0.1553692740999999</v>
       </c>
       <c r="D244" s="5">
-        <v>39.791687811825874</v>
+        <v>39.792592261182257</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.7488501443000004</v>
+        <v>5.7488482186000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10516036430000053</v>
+        <v>0.10516373110000021</v>
       </c>
       <c r="D245" s="5">
-        <v>24.799904397005879</v>
+        <v>24.800807155956917</v>
       </c>
       <c r="E245" s="5">
-        <v>-7.9557392278161281</v>
+        <v>-7.9557412592638492</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>6.1205229517999999</v>
+        <v>6.1205235612999997</v>
       </c>
       <c r="C246" s="5">
-        <v>0.37167280749999954</v>
+        <v>0.37167534269999969</v>
       </c>
       <c r="D246" s="5">
-        <v>112.07550719426985</v>
+        <v>112.07661309723665</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>6.0647067142999997</v>
+        <v>6.0647075287999996</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.5816237500000199E-2</v>
+        <v>-5.5816032500000112E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.41087986348268</v>
+        <v>-10.410842538534048</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>6.0984589712000004</v>
+        <v>6.0984714657000003</v>
       </c>
       <c r="C248" s="5">
-        <v>3.375225690000061E-2</v>
+        <v>3.3763936900000679E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.8866914911301036</v>
+        <v>6.8891471246334213</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>6.1558473006999996</v>
+        <v>6.1558463420000002</v>
       </c>
       <c r="C249" s="5">
-        <v>5.738832949999928E-2</v>
+        <v>5.7374876299999933E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>11.895542009271963</v>
+        <v>11.892581920399682</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>6.0411954640000003</v>
+        <v>6.0411953569000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.11465183669999934</v>
+        <v>-0.11465098509999994</v>
       </c>
       <c r="D250" s="5">
-        <v>-20.196747657156234</v>
+        <v>-20.19661549343893</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>6.1341717820000001</v>
+        <v>6.1341816360000001</v>
       </c>
       <c r="C251" s="5">
-        <v>9.2976317999999836E-2</v>
+        <v>9.2986279099999791E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>20.11480885906176</v>
+        <v>20.117149877922703</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>6.4388427169</v>
+        <v>6.4388407473999996</v>
       </c>
       <c r="C252" s="5">
-        <v>0.30467093489999986</v>
+        <v>0.30465911139999946</v>
       </c>
       <c r="D252" s="5">
-        <v>78.905047316551034</v>
+        <v>78.900941948945942</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>6.5124479590000002</v>
+        <v>6.5124479586000001</v>
       </c>
       <c r="C253" s="5">
-        <v>7.360524210000019E-2</v>
+        <v>7.3607211200000577E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>14.613926524085041</v>
+        <v>14.614347134917383</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>6.6608212359000003</v>
+        <v>6.6608165916999997</v>
       </c>
       <c r="C254" s="5">
-        <v>0.14837327690000013</v>
+        <v>0.14836863309999959</v>
       </c>
       <c r="D254" s="5">
-        <v>31.039475884005885</v>
+        <v>31.038379591097055</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>6.5013225815000002</v>
+        <v>6.5013208240999996</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.15949865440000011</v>
+        <v>-0.15949576760000017</v>
       </c>
       <c r="D255" s="5">
-        <v>-25.236909429698585</v>
+        <v>-25.23652640783861</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>6.4543825661999996</v>
+        <v>6.4543772863999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.6940015300000582E-2</v>
+        <v>-4.6943537699999816E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3281791340700355</v>
+        <v>-8.32878164025127</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>6.5419583334000002</v>
+        <v>6.5419573528999999</v>
       </c>
       <c r="C257" s="5">
-        <v>8.7575767200000598E-2</v>
+        <v>8.7580066500000164E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>17.553846137291828</v>
+        <v>17.554788649460939</v>
       </c>
       <c r="E257" s="5">
-        <v>13.79594474012109</v>
+        <v>13.795965802922927</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>6.6109948952000002</v>
+        <v>6.6109929699999999</v>
       </c>
       <c r="C258" s="5">
-        <v>6.9036561799999951E-2</v>
+        <v>6.9035617099999946E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>13.42494494282902</v>
+        <v>13.424752574459941</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>6.6389246418000001</v>
+        <v>6.6389206955000004</v>
       </c>
       <c r="C259" s="5">
-        <v>2.7929746599999916E-2</v>
+        <v>2.7927725500000555E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1891646973071692</v>
+        <v>5.1887819691019521</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>6.6847654000999999</v>
+        <v>6.6847769761000002</v>
       </c>
       <c r="C260" s="5">
-        <v>4.5840758299999784E-2</v>
+        <v>4.5856280599999799E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>8.6078401138183658</v>
+        <v>8.610871769345918</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>6.8502020656999996</v>
+        <v>6.8501964953999996</v>
       </c>
       <c r="C261" s="5">
-        <v>0.1654366655999997</v>
+        <v>0.16541951929999943</v>
       </c>
       <c r="D261" s="5">
-        <v>34.093134786104848</v>
+        <v>34.089039875857942</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>6.9423427765000003</v>
+        <v>6.9423396300000002</v>
       </c>
       <c r="C262" s="5">
-        <v>9.2140710800000747E-2</v>
+        <v>9.2143134600000565E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>17.390255479561787</v>
+        <v>17.390762501692581</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>6.9627281654999997</v>
+        <v>6.9627346697999997</v>
       </c>
       <c r="C263" s="5">
-        <v>2.0385388999999421E-2</v>
+        <v>2.0395039799999459E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5811298694365279</v>
+        <v>3.5828543760158871</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>7.0581991489</v>
+        <v>7.0582013066</v>
       </c>
       <c r="C264" s="5">
-        <v>9.5470983400000264E-2</v>
+        <v>9.5466636800000337E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>17.753443042240246</v>
+        <v>17.752555008334237</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>6.9992852192999999</v>
+        <v>6.9992930791000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.8913929600000081E-2</v>
+        <v>-5.890822749999991E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-9.5689860841915433</v>
+        <v>-9.5680992321720897</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>7.2610933506000004</v>
+        <v>7.2610963622</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26180813130000047</v>
+        <v>0.2618032830999999</v>
       </c>
       <c r="D266" s="5">
-        <v>55.37457263370149</v>
+        <v>55.373252233469117</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>7.4053293832999998</v>
+        <v>7.4053313997999997</v>
       </c>
       <c r="C267" s="5">
-        <v>0.14423603269999941</v>
+        <v>0.14423503759999967</v>
       </c>
       <c r="D267" s="5">
-        <v>26.621753067700649</v>
+        <v>26.621536613769869</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>7.4515139932999999</v>
+        <v>7.4515039560999998</v>
       </c>
       <c r="C268" s="5">
-        <v>4.618461000000007E-2</v>
+        <v>4.6172556300000167E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>7.7461328875515933</v>
+        <v>7.7440392201342245</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>7.5329663459000002</v>
+        <v>7.5329769733000003</v>
       </c>
       <c r="C269" s="5">
-        <v>8.1452352600000388E-2</v>
+        <v>8.1473017200000442E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>13.935239617882544</v>
+        <v>13.939010189583879</v>
       </c>
       <c r="E269" s="5">
-        <v>15.148491659453157</v>
+        <v>15.148671367609712</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>7.6166168590999996</v>
+        <v>7.6165986262000001</v>
       </c>
       <c r="C270" s="5">
-        <v>8.3650513199999388E-2</v>
+        <v>8.3621652899999788E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>14.170260004067314</v>
+        <v>14.165047630617011</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>7.6335312398999999</v>
+        <v>7.6335041788</v>
       </c>
       <c r="C271" s="5">
-        <v>1.6914380800000295E-2</v>
+        <v>1.6905552599999929E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6976558838601727</v>
+        <v>2.6962371847810029</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>7.6835667982000002</v>
+        <v>7.6836159442999996</v>
       </c>
       <c r="C272" s="5">
-        <v>5.0035558300000282E-2</v>
+        <v>5.0111765499999628E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>8.1554995427597365</v>
+        <v>8.1684027582224807</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>7.5461333782000004</v>
+        <v>7.5461045713999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.13743341999999981</v>
+        <v>-0.13751137289999971</v>
       </c>
       <c r="D273" s="5">
-        <v>-19.473417083042264</v>
+        <v>-19.483286144696955</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>7.4342978945000002</v>
+        <v>7.4342724448000004</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.11183548370000018</v>
+        <v>-0.11183212659999953</v>
       </c>
       <c r="D274" s="5">
-        <v>-16.40394409548994</v>
+        <v>-16.403548707530035</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>7.4696464056999998</v>
+        <v>7.4696308527999999</v>
       </c>
       <c r="C275" s="5">
-        <v>3.5348511199999599E-2</v>
+        <v>3.5358407999999564E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.8573490044908194</v>
+        <v>5.8590526514674002</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>7.4692499959000003</v>
+        <v>7.4693317388000002</v>
       </c>
       <c r="C276" s="5">
-        <v>-3.9640979999955306E-4</v>
+        <v>-2.9911399999971167E-4</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.3664718911538021E-2</v>
+        <v>-4.8042234567813313E-2</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>7.6041221021999998</v>
+        <v>7.6041127261000003</v>
       </c>
       <c r="C277" s="5">
-        <v>0.13487210629999957</v>
+        <v>0.1347809873000001</v>
       </c>
       <c r="D277" s="5">
-        <v>23.955281574814368</v>
+        <v>23.937170215833415</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>7.6738214295000002</v>
+        <v>7.6738010731999999</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9699327300000391E-2</v>
+        <v>6.9688347099999604E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>11.570989404369158</v>
+        <v>11.569088695192796</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>7.5925856538999996</v>
+        <v>7.5926745061999998</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.1235775600000615E-2</v>
+        <v>-8.1126567000000094E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-11.989166664807627</v>
+        <v>-11.974004467248744</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>7.6370480599999997</v>
+        <v>7.6369848038999999</v>
       </c>
       <c r="C280" s="5">
-        <v>4.4462406100000074E-2</v>
+        <v>4.4310297700000056E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.2580466576432023</v>
+        <v>7.2323267707522954</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>7.6150564804999998</v>
+        <v>7.6150298452999996</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.1991579499999858E-2</v>
+        <v>-2.1954958600000296E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.4013043351558192</v>
+        <v>-3.395757339108274</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0897451393059754</v>
+        <v>1.08924894222866</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>7.7296278109000003</v>
+        <v>7.7295555996000003</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11457133040000045</v>
+        <v>0.11452575430000067</v>
       </c>
       <c r="D282" s="5">
-        <v>19.625962953458931</v>
+        <v>19.617573429363876</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>7.7511585922000004</v>
+        <v>7.7510932718000003</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1530781300000079E-2</v>
+        <v>2.1537672200000024E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>3.3942724193005702</v>
+        <v>3.395407662080685</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>7.6866339863000004</v>
+        <v>7.6867463978000004</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.4524605899999976E-2</v>
+        <v>-6.4346873999999943E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-9.5445064599957945</v>
+        <v>-9.5194815017036198</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>7.6378636629000001</v>
+        <v>7.6378762317</v>
       </c>
       <c r="C285" s="5">
-        <v>-4.8770323400000315E-2</v>
+        <v>-4.887016610000039E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.353631466877375</v>
+        <v>-7.3680593685365388</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>7.8421250158999998</v>
+        <v>7.8421504876999997</v>
       </c>
       <c r="C286" s="5">
-        <v>0.2042613529999997</v>
+        <v>0.20427425599999971</v>
       </c>
       <c r="D286" s="5">
-        <v>37.259468787912617</v>
+        <v>37.262108277854544</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>7.7592535300999996</v>
+        <v>7.7592559658000004</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2871485800000144E-2</v>
+        <v>-8.2894521899999241E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-11.969296333491975</v>
+        <v>-11.972395832335325</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>7.7654081366999996</v>
+        <v>7.7656799868000004</v>
       </c>
       <c r="C288" s="5">
-        <v>6.154606600000001E-3</v>
+        <v>6.4240209999999465E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.95599830090109528</v>
+        <v>0.99803702374872127</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>7.8289215696000003</v>
+        <v>7.8288075512999997</v>
       </c>
       <c r="C289" s="5">
-        <v>6.3513432900000666E-2</v>
+        <v>6.3127564499999345E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>10.268602454109832</v>
+        <v>10.203028388203927</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>7.6699254631000002</v>
+        <v>7.6697599863999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.15899610650000007</v>
+        <v>-0.15904756489999983</v>
       </c>
       <c r="D290" s="5">
-        <v>-21.824545679149654</v>
+        <v>-21.831122594414609</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>7.6752252006999999</v>
+        <v>7.6752823760000002</v>
       </c>
       <c r="C291" s="5">
-        <v>5.2997375999996876E-3</v>
+        <v>5.5223896000002881E-3</v>
       </c>
       <c r="D291" s="5">
-        <v>0.83233012672931928</v>
+        <v>0.86745527716403092</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>7.9198009513000001</v>
+        <v>7.9196071878999996</v>
       </c>
       <c r="C292" s="5">
-        <v>0.24457575060000014</v>
+        <v>0.24432481189999944</v>
       </c>
       <c r="D292" s="5">
-        <v>45.706079915565944</v>
+        <v>45.650287571323254</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>7.6983189984999996</v>
+        <v>7.6982275792000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.22148195280000049</v>
+        <v>-0.22137960869999951</v>
       </c>
       <c r="D293" s="5">
-        <v>-28.849224319776635</v>
+        <v>-28.838473458843751</v>
       </c>
       <c r="E293" s="5">
-        <v>1.0933933085488068</v>
+        <v>1.0925463929908341</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>7.64458737</v>
+        <v>7.6444427943999997</v>
       </c>
       <c r="C294" s="5">
-        <v>-5.3731628499999573E-2</v>
+        <v>-5.3784784800000374E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-8.0614299393170885</v>
+        <v>-8.0691933070863531</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>7.6806288631999999</v>
+        <v>7.6805838986000001</v>
       </c>
       <c r="C295" s="5">
-        <v>3.6041493199999941E-2</v>
+        <v>3.6141104200000385E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>5.8066044514628379</v>
+        <v>5.8231852573194853</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>7.7904547610000003</v>
+        <v>7.7907275967</v>
       </c>
       <c r="C296" s="5">
-        <v>0.1098258978000004</v>
+        <v>0.11014369809999991</v>
       </c>
       <c r="D296" s="5">
-        <v>18.574788741648774</v>
+        <v>18.632964630724345</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>7.9397066809999997</v>
+        <v>7.9399082241999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.14925191999999932</v>
+        <v>0.14918062749999983</v>
       </c>
       <c r="D297" s="5">
-        <v>25.574015424135599</v>
+        <v>25.559493944810363</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>7.9492002555000001</v>
+        <v>7.9494393780000001</v>
       </c>
       <c r="C298" s="5">
-        <v>9.4935745000004346E-3</v>
+        <v>9.5311538000002471E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>1.4443240144296432</v>
+        <v>1.4500419656890751</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>8.04387893</v>
+        <v>8.0440142787000006</v>
       </c>
       <c r="C299" s="5">
-        <v>9.4678674499999893E-2</v>
+        <v>9.4574900700000519E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>15.267015876043688</v>
+        <v>15.248683350356828</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>8.0458156317</v>
+        <v>8.0462858893</v>
       </c>
       <c r="C300" s="5">
-        <v>1.936701700000043E-3</v>
+        <v>2.271610599999363E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>0.28930346574176369</v>
+        <v>0.33940399614311723</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>8.0611981124999996</v>
+        <v>8.0608647692000002</v>
       </c>
       <c r="C301" s="5">
-        <v>1.5382480799999598E-2</v>
+        <v>1.4578879900000175E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.3185119587920466</v>
+        <v>2.1960508574681903</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>7.9634715579000002</v>
+        <v>7.9629617130000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.772655459999946E-2</v>
+        <v>-9.7903056199999838E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-13.615849840241534</v>
+        <v>-13.639349237869103</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>8.0626517056000004</v>
+        <v>8.0624632831999996</v>
       </c>
       <c r="C303" s="5">
-        <v>9.9180147700000276E-2</v>
+        <v>9.9501570199999279E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>16.012715555988489</v>
+        <v>16.06932724521122</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>8.1017500743999999</v>
+        <v>8.1012713179000002</v>
       </c>
       <c r="C304" s="5">
-        <v>3.9098368799999506E-2</v>
+        <v>3.8808034700000604E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>5.9769238810015057</v>
+        <v>5.9315017356436517</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>8.2801885966000004</v>
+        <v>8.2799533189000005</v>
       </c>
       <c r="C305" s="5">
-        <v>0.17843852220000045</v>
+        <v>0.17868200100000031</v>
       </c>
       <c r="D305" s="5">
-        <v>29.87831441588391</v>
+        <v>29.926138878665487</v>
       </c>
       <c r="E305" s="5">
-        <v>7.5583981153986679</v>
+        <v>7.5566191531122984</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>8.0537443052000004</v>
+        <v>8.0535275817999992</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.2264442914</v>
+        <v>-0.22642573710000136</v>
       </c>
       <c r="D306" s="5">
-        <v>-28.304598347889264</v>
+        <v>-28.303303576950313</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>8.2132470125000001</v>
+        <v>8.2132154631999992</v>
       </c>
       <c r="C307" s="5">
-        <v>0.15950270729999971</v>
+        <v>0.15968788140000001</v>
       </c>
       <c r="D307" s="5">
-        <v>26.53322156245197</v>
+        <v>26.568253939215669</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>7.9866663673999998</v>
+        <v>7.9871118359000004</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.22658064510000031</v>
+        <v>-0.22610362729999878</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.516155716954238</v>
+        <v>-28.464998237626716</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>8.2403949227000002</v>
+        <v>8.2410259563999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.25372855530000038</v>
+        <v>0.25391412049999929</v>
       </c>
       <c r="D309" s="5">
-        <v>45.54248892836754</v>
+        <v>45.578821195280049</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>8.2799665935999993</v>
+        <v>8.2806613765999995</v>
       </c>
       <c r="C310" s="5">
-        <v>3.9571670899999134E-2</v>
+        <v>3.9635420199999771E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>5.9172520445107013</v>
+        <v>5.9265723054469754</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>8.2333879558999996</v>
+        <v>8.2342343233000008</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.6578637699999703E-2</v>
+        <v>-4.6427053299998633E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.5455593696867931</v>
+        <v>-6.5243795738240573</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>8.0269668640000003</v>
+        <v>8.0284568413000006</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.20642109189999935</v>
+        <v>-0.20577748200000023</v>
       </c>
       <c r="D312" s="5">
-        <v>-26.264830188163568</v>
+        <v>-26.191519408638541</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>8.1783608899000004</v>
+        <v>8.1790394187000004</v>
       </c>
       <c r="C313" s="5">
-        <v>0.15139402590000017</v>
+        <v>0.15058257739999981</v>
       </c>
       <c r="D313" s="5">
-        <v>25.134657446519459</v>
+        <v>24.980624491292257</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>8.3436916615999994</v>
+        <v>8.3391747924999997</v>
       </c>
       <c r="C314" s="5">
-        <v>0.16533077169999899</v>
+        <v>0.16013537379999931</v>
       </c>
       <c r="D314" s="5">
-        <v>27.146294226376313</v>
+        <v>26.197080491915713</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>8.6580468470999996</v>
+        <v>8.6565696656999993</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31435518550000019</v>
+        <v>0.31739487319999959</v>
       </c>
       <c r="D315" s="5">
-        <v>55.861990545195603</v>
+        <v>56.557190283936663</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>8.6900334440999991</v>
+        <v>8.6902616959000003</v>
       </c>
       <c r="C316" s="5">
-        <v>3.1986596999999506E-2</v>
+        <v>3.3692030200001E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>4.5245238535164267</v>
+        <v>4.7717786536942475</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>8.7648628609999992</v>
+        <v>8.7651170264000005</v>
       </c>
       <c r="C317" s="5">
-        <v>7.4829416900000112E-2</v>
+        <v>7.485533050000015E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>10.836838490285094</v>
+        <v>10.840472508357024</v>
       </c>
       <c r="E317" s="5">
-        <v>5.8534205923644667</v>
+        <v>5.8594981011856007</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>8.8518925005</v>
+        <v>8.8518894547000002</v>
       </c>
       <c r="C318" s="5">
-        <v>8.7029639500000755E-2</v>
+        <v>8.677242829999976E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>12.587990953131456</v>
+        <v>12.548355409188861</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>8.8413622745999998</v>
+        <v>8.8414907143000008</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.053022590000019E-2</v>
+        <v>-1.039874039999944E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.4182189103308818</v>
+        <v>-1.4006250845932655</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>8.8832264592999994</v>
+        <v>8.8839003727999994</v>
       </c>
       <c r="C320" s="5">
-        <v>4.186418469999964E-2</v>
+        <v>4.240965849999867E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>5.8323818687554763</v>
+        <v>5.9103036196461733</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>9.0551769147000005</v>
+        <v>9.0562571271000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.17195045540000109</v>
+        <v>0.17235675430000086</v>
       </c>
       <c r="D321" s="5">
-        <v>25.867751054742129</v>
+        <v>25.933356946595087</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>8.9982325508999992</v>
+        <v>8.9986927375000008</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.6944363800001341E-2</v>
+        <v>-5.7564389599999544E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-7.2907050618956415</v>
+        <v>-7.3664856738596463</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>9.1274601222000005</v>
+        <v>9.128943821</v>
       </c>
       <c r="C323" s="5">
-        <v>0.12922757130000129</v>
+        <v>0.13025108349999925</v>
       </c>
       <c r="D323" s="5">
-        <v>18.662303703529972</v>
+        <v>18.821036851493076</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>9.3283653853999997</v>
+        <v>9.3327351049999994</v>
       </c>
       <c r="C324" s="5">
-        <v>0.20090526319999924</v>
+        <v>0.20379128399999935</v>
       </c>
       <c r="D324" s="5">
-        <v>29.85756489398932</v>
+        <v>30.334940286049459</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>9.1780108967</v>
+        <v>9.1793768331999992</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.15035448869999968</v>
+        <v>-0.15335827180000017</v>
       </c>
       <c r="D325" s="5">
-        <v>-17.715839480453432</v>
+        <v>-18.030720724800197</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>9.4226992056000007</v>
+        <v>9.4138133264999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.24468830890000071</v>
+        <v>0.23443649330000049</v>
       </c>
       <c r="D326" s="5">
-        <v>37.126409318658673</v>
+        <v>35.340755951618632</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>9.3630708483999996</v>
+        <v>9.3599791410000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.9628357200001147E-2</v>
+        <v>-5.3834185499999521E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-7.3349885965520283</v>
+        <v>-6.6505882574004138</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>9.2767309613000002</v>
+        <v>9.2773950544999995</v>
       </c>
       <c r="C328" s="5">
-        <v>-8.6339887099999402E-2</v>
+        <v>-8.2584086500000708E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-10.521267414008918</v>
+        <v>-10.088750497466037</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>9.3502812847999994</v>
+        <v>9.3507713395999996</v>
       </c>
       <c r="C329" s="5">
-        <v>7.3550323499999237E-2</v>
+        <v>7.337628510000016E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>9.9402125503177388</v>
+        <v>9.9149180926043634</v>
       </c>
       <c r="E329" s="5">
-        <v>6.6791509814131844</v>
+        <v>6.6816485328837549</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>9.7443672815000006</v>
+        <v>9.7444061680999994</v>
       </c>
       <c r="C330" s="5">
-        <v>0.39408599670000122</v>
+        <v>0.39363482849999976</v>
       </c>
       <c r="D330" s="5">
-        <v>64.114754350982068</v>
+        <v>64.019427446959654</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>9.4569788013</v>
+        <v>9.4570106661000004</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28738848020000063</v>
+        <v>-0.28739550199999897</v>
       </c>
       <c r="D331" s="5">
-        <v>-30.179131334768083</v>
+        <v>-30.179651825818475</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>9.6841792482999995</v>
+        <v>9.6847964251000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.22720044699999953</v>
+        <v>0.22778575899999964</v>
       </c>
       <c r="D332" s="5">
-        <v>32.961175541272866</v>
+        <v>33.05751518328173</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>9.5691698408000008</v>
+        <v>9.5712703224000002</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.11500940749999877</v>
+        <v>-0.11352610269999985</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.356233847133382</v>
+        <v>-13.194142488244475</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>9.7168397381999991</v>
+        <v>9.7172267086000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14766989739999836</v>
+        <v>0.14595638619999995</v>
       </c>
       <c r="D334" s="5">
-        <v>20.17367006103321</v>
+        <v>19.914868513174234</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>9.8269178574999998</v>
+        <v>9.8293789761999992</v>
       </c>
       <c r="C335" s="5">
-        <v>0.11007811930000067</v>
+        <v>0.11215226759999908</v>
       </c>
       <c r="D335" s="5">
-        <v>14.474151032932658</v>
+        <v>14.763804093143285</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>9.9378825066999994</v>
+        <v>9.9460431291999996</v>
       </c>
       <c r="C336" s="5">
-        <v>0.1109646491999996</v>
+        <v>0.11666415300000033</v>
       </c>
       <c r="D336" s="5">
-        <v>14.424331686983205</v>
+        <v>15.210244931108519</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>9.8601229146999998</v>
+        <v>9.8633740595999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-7.77595919999996E-2</v>
+        <v>-8.2669069599999645E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-8.995754925603606</v>
+        <v>-9.5305424538437826</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>9.9045555771</v>
+        <v>9.8879513959000001</v>
       </c>
       <c r="C338" s="5">
-        <v>4.4432662400000211E-2</v>
+        <v>2.4577336300000141E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>5.5436170100697346</v>
+        <v>3.0314547321278473</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>9.7829142720999993</v>
+        <v>9.7791950403999994</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.1216413050000007</v>
+        <v>-0.10875635550000062</v>
       </c>
       <c r="D339" s="5">
-        <v>-13.781779620395774</v>
+        <v>-12.428776026039557</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>9.7651393847999994</v>
+        <v>9.7672746397000001</v>
       </c>
       <c r="C340" s="5">
-        <v>-1.7774887299999875E-2</v>
+        <v>-1.1920400699999334E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-2.1586613005804223</v>
+        <v>-1.4529793617925391</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>9.7478681178999995</v>
+        <v>9.7495186085000007</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7271266899999915E-2</v>
+        <v>-1.7756031199999356E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.1018740768897426</v>
+        <v>-2.1598125716596139</v>
       </c>
       <c r="E341" s="5">
-        <v>4.252137673615497</v>
+        <v>4.2643248820696478</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>9.7296799226000008</v>
+        <v>9.7272631342999993</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.8188195299998711E-2</v>
+        <v>-2.2255474200001402E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.2162014436583832</v>
+        <v>-2.7051393682665625</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>9.7563162915999992</v>
+        <v>9.7567283578000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.6636368999998439E-2</v>
+        <v>2.9465223500000803E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3350880466691768</v>
+        <v>3.6961408735894707</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>9.7884352433000004</v>
+        <v>9.7889666476000006</v>
       </c>
       <c r="C344" s="5">
-        <v>3.2118951700001119E-2</v>
+        <v>3.223828980000043E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.0228643987744395</v>
+        <v>4.0379104054484527</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>9.7917709124000005</v>
+        <v>9.7940684197000003</v>
       </c>
       <c r="C345" s="5">
-        <v>3.3356691000001604E-3</v>
+        <v>5.1017720999997351E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>0.40969916909603388</v>
+        <v>0.62720674563514489</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>9.6152789691000002</v>
+        <v>9.6142845518000009</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.17649194330000029</v>
+        <v>-0.17978386789999945</v>
       </c>
       <c r="D346" s="5">
-        <v>-19.60894325828939</v>
+        <v>-19.934382552993778</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>9.7314501568999994</v>
+        <v>9.7350983245999991</v>
       </c>
       <c r="C347" s="5">
-        <v>0.11617118779999913</v>
+        <v>0.12081377279999828</v>
       </c>
       <c r="D347" s="5">
-        <v>15.501622035535313</v>
+        <v>16.166377515774364</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>9.7463550549000004</v>
+        <v>9.7624789438999997</v>
       </c>
       <c r="C348" s="5">
-        <v>1.4904898000001054E-2</v>
+        <v>2.7380619300000575E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.8535077877920969</v>
+        <v>3.4277828888065853</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10.030036673</v>
+        <v>10.032614642</v>
       </c>
       <c r="C349" s="5">
-        <v>0.28368161809999926</v>
+        <v>0.27013569810000071</v>
       </c>
       <c r="D349" s="5">
-        <v>41.098861555700971</v>
+        <v>38.754875106585907</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>9.8963275498000005</v>
+        <v>9.8746118217000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.13370912319999917</v>
+        <v>-0.15800282030000012</v>
       </c>
       <c r="D350" s="5">
-        <v>-14.874733814467566</v>
+        <v>-17.344679674039231</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10.405601785</v>
+        <v>10.401359918000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.50927423519999948</v>
+        <v>0.52674809630000041</v>
       </c>
       <c r="D351" s="5">
-        <v>82.607111402723902</v>
+        <v>86.569697702413563</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10.358220478</v>
+        <v>10.360803069999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-4.7381307000000206E-2</v>
+        <v>-4.0556848000001366E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-5.3293433034426574</v>
+        <v>-4.5799731491005691</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10.456739413999999</v>
+        <v>10.458388631</v>
       </c>
       <c r="C353" s="5">
-        <v>9.8518935999999613E-2</v>
+        <v>9.7585561000000709E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>12.029813733868821</v>
+        <v>11.906750256399889</v>
       </c>
       <c r="E353" s="5">
-        <v>7.2720649020507455</v>
+        <v>7.270820755006091</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10.532037222</v>
+        <v>10.526692817000001</v>
       </c>
       <c r="C354" s="5">
-        <v>7.5297808000000188E-2</v>
+        <v>6.8304186000000655E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>8.9916429633659423</v>
+        <v>8.1249912033959824</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10.445424263</v>
+        <v>10.446042894</v>
       </c>
       <c r="C355" s="5">
-        <v>-8.6612958999999989E-2</v>
+        <v>-8.0649923000001067E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-9.4341661901336415</v>
+        <v>-8.816079710203228</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10.199167591</v>
+        <v>10.199528281999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.24625667199999945</v>
+        <v>-0.24651461200000035</v>
       </c>
       <c r="D356" s="5">
-        <v>-24.895886611545436</v>
+        <v>-24.917386617240854</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10.489067731</v>
+        <v>10.491535126</v>
       </c>
       <c r="C357" s="5">
-        <v>0.28990014000000031</v>
+        <v>0.29200684400000121</v>
       </c>
       <c r="D357" s="5">
-        <v>39.979984245316032</v>
+        <v>40.316075539577476</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10.703006858</v>
+        <v>10.701563183999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.21393912699999973</v>
+        <v>0.21002805799999891</v>
       </c>
       <c r="D358" s="5">
-        <v>27.416880139717993</v>
+        <v>26.852249128267623</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10.63370847</v>
+        <v>10.638317646000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-6.9298387999999989E-2</v>
+        <v>-6.3245537999998547E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-7.4988032166226626</v>
+        <v>-6.8658824876668305</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10.451796718000001</v>
+        <v>10.474643143</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.18191175199999954</v>
+        <v>-0.16367450300000108</v>
       </c>
       <c r="D360" s="5">
-        <v>-18.703011936161897</v>
+        <v>-16.977579852306611</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10.605776626999999</v>
+        <v>10.608917375000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.15397990899999847</v>
+        <v>0.13427423200000099</v>
       </c>
       <c r="D361" s="5">
-        <v>19.18408319172147</v>
+        <v>16.515035429511784</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10.501608365999999</v>
+        <v>10.476039227999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10416826099999987</v>
+        <v>-0.13287814700000133</v>
       </c>
       <c r="D362" s="5">
-        <v>-11.169909118496923</v>
+        <v>-14.036797276538259</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10.319692042</v>
+        <v>10.315951536</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.18191632399999946</v>
+        <v>-0.16008769199999939</v>
       </c>
       <c r="D363" s="5">
-        <v>-18.916772040603234</v>
+        <v>-16.872230777483267</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10.259157809</v>
+        <v>10.258897580999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-6.053423300000027E-2</v>
+        <v>-5.7053955000000656E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-6.8163591284106761</v>
+        <v>-6.4385786066871287</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10.178209323999999</v>
+        <v>10.180455036</v>
       </c>
       <c r="C365" s="5">
-        <v>-8.0948485000000403E-2</v>
+        <v>-7.8442544999999697E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.0681523038081853</v>
+        <v>-8.7993461016400936</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.6636418769993453</v>
+        <v>-2.6575183310378225</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>9.9353166376999997</v>
+        <v>9.9276800695999992</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.24289268629999938</v>
+        <v>-0.25277496640000052</v>
       </c>
       <c r="D366" s="5">
-        <v>-25.161683102008691</v>
+        <v>-26.045092884219244</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>9.9336771173000002</v>
+        <v>9.9352642986999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-1.6395203999994834E-3</v>
+        <v>7.5842291000007833E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.19784370095581316</v>
+        <v>0.92059902256054205</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>9.7098328079999998</v>
+        <v>9.7105501690999994</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.22384430930000043</v>
+        <v>-0.22471412960000059</v>
       </c>
       <c r="D368" s="5">
-        <v>-23.928750922979034</v>
+        <v>-24.007113765578413</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>8.4813927360000001</v>
+        <v>8.4833624786000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.2284400719999997</v>
+        <v>-1.2271876904999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.272817416558098</v>
+        <v>-80.235298860141498</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.6754669779999993</v>
+        <v>8.6729336854000003</v>
       </c>
       <c r="C370" s="5">
-        <v>0.19407424199999923</v>
+        <v>0.18957120680000017</v>
       </c>
       <c r="D370" s="5">
-        <v>31.192269561924736</v>
+        <v>30.369506193133454</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>8.8394352654000006</v>
+        <v>8.8430768062999991</v>
       </c>
       <c r="C371" s="5">
-        <v>0.16396828740000124</v>
+        <v>0.17014312089999883</v>
       </c>
       <c r="D371" s="5">
-        <v>25.192958719749782</v>
+        <v>26.254962248451207</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>9.3566822517000006</v>
+        <v>9.3827811455999992</v>
       </c>
       <c r="C372" s="5">
-        <v>0.51724698629999999</v>
+        <v>0.53970433930000006</v>
       </c>
       <c r="D372" s="5">
-        <v>97.864708574455662</v>
+        <v>103.58148254843029</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>9.3924740337999992</v>
+        <v>9.3983589348999992</v>
       </c>
       <c r="C373" s="5">
-        <v>3.579178209999867E-2</v>
+        <v>1.5577789299999978E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>4.6881346513938604</v>
+        <v>2.0105969995880102</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.2980746695000001</v>
+        <v>9.2790192637000004</v>
       </c>
       <c r="C374" s="5">
-        <v>-9.4399364299999178E-2</v>
+        <v>-0.11933967119999878</v>
       </c>
       <c r="D374" s="5">
-        <v>-11.41578986467573</v>
+        <v>-14.217126641611078</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.4176921470000003</v>
+        <v>9.4111799599000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.11961747750000029</v>
+        <v>0.13216069619999971</v>
       </c>
       <c r="D375" s="5">
-        <v>16.578247676840906</v>
+        <v>18.496090060714309</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.6672315974000007</v>
+        <v>9.6584465486000006</v>
       </c>
       <c r="C376" s="5">
-        <v>0.24953945040000036</v>
+        <v>0.24726658870000051</v>
       </c>
       <c r="D376" s="5">
-        <v>36.864747260183961</v>
+        <v>36.508103118089522</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.7001413582999998</v>
+        <v>9.7038192983999991</v>
       </c>
       <c r="C377" s="5">
-        <v>3.2909760899999085E-2</v>
+        <v>4.5372749799998502E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>4.1624727835796849</v>
+        <v>5.7852311118033128</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.6969751798356612</v>
+        <v>-4.6818706621121304</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.9555144993999996</v>
+        <v>9.9425849878000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.25537314109999976</v>
+        <v>0.23876568940000098</v>
       </c>
       <c r="D378" s="5">
-        <v>36.592782529406762</v>
+        <v>33.868789381500775</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.9248361268000007</v>
+        <v>9.9276362552999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-3.0678372599998838E-2</v>
+        <v>-1.4948732500000617E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6358210327602114</v>
+        <v>-1.7893617821805763</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.9231751444</v>
+        <v>9.9310046627999995</v>
       </c>
       <c r="C380" s="5">
-        <v>-1.6609824000006768E-3</v>
+        <v>3.3684075000000036E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>-0.20064263414576455</v>
+        <v>0.40791589150195318</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>9.9671582855</v>
+        <v>9.9706344710000003</v>
       </c>
       <c r="C381" s="5">
-        <v>4.3983141100000012E-2</v>
+        <v>3.9629808200000838E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>5.450436497642408</v>
+        <v>4.895126548583284</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>9.8491960672999994</v>
+        <v>9.8435298126999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.11796221820000063</v>
+        <v>-0.12710465830000039</v>
       </c>
       <c r="D382" s="5">
-        <v>-13.313167668208015</v>
+        <v>-14.269216917453619</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>9.8383366740000007</v>
+        <v>9.8370236313999992</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.0859393299998743E-2</v>
+        <v>-6.5061813000006907E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-1.3150858649506936</v>
+        <v>-0.79027523559093149</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>10.052592963</v>
+        <v>9.9794865730000009</v>
       </c>
       <c r="C384" s="5">
-        <v>0.21425628899999971</v>
+        <v>0.14246294160000161</v>
       </c>
       <c r="D384" s="5">
-        <v>29.502160056123472</v>
+        <v>18.832108144868485</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>10.000171586</v>
+        <v>10.009682565</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.2421376999999936E-2</v>
+        <v>3.019599199999945E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-6.0812625280015631</v>
+        <v>3.6920073484490334</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>9.9878396925999997</v>
+        <v>9.9778774473999992</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.2331893400000737E-2</v>
+        <v>-3.1805117600001154E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.469806313838018</v>
+        <v>-3.7469887354622977</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>10.004748157</v>
+        <v>9.9960854833999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.6908464400000156E-2</v>
+        <v>1.820803600000076E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>2.050508345424995</v>
+        <v>2.2119212615162143</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>9.8785302948000009</v>
+        <v>9.7597117084999994</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.12621786219999898</v>
+        <v>-0.23637377490000056</v>
       </c>
       <c r="D388" s="5">
-        <v>-14.131455438046858</v>
+        <v>-24.961467165438922</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>9.8235899060000005</v>
+        <v>9.8322423931999996</v>
       </c>
       <c r="C389" s="5">
-        <v>-5.4940388800000406E-2</v>
+        <v>7.2530684700000236E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>-6.4735052984178036</v>
+        <v>9.2916665431647338</v>
       </c>
       <c r="E389" s="5">
-        <v>1.2726468938967672</v>
+        <v>1.3234283414693682</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>9.7637796372000007</v>
+        <v>9.7417927782000007</v>
       </c>
       <c r="C390" s="5">
-        <v>-5.9810268799999733E-2</v>
+        <v>-9.0449614999998929E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.0663619415449848</v>
+        <v>-10.4973842841238</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>9.8285509692000002</v>
+        <v>9.8322862790999999</v>
       </c>
       <c r="C391" s="5">
-        <v>6.4771331999999404E-2</v>
+        <v>9.0493500899999191E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2575766592634992</v>
+        <v>11.734562720090725</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>9.8273615044000007</v>
+        <v>9.8434398438000006</v>
       </c>
       <c r="C392" s="5">
-        <v>-1.1894647999994845E-3</v>
+        <v>1.1153564700000729E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.14512903002678046</v>
+        <v>1.3697831464987376</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>9.8613435706000008</v>
+        <v>9.8673444966999995</v>
       </c>
       <c r="C393" s="5">
-        <v>3.3982066200000105E-2</v>
+        <v>2.3904652899998879E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>4.2293175812375017</v>
+        <v>2.9534234370451662</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>9.8380817333999993</v>
+        <v>9.8291714620999997</v>
       </c>
       <c r="C394" s="5">
-        <v>-2.3261837200001523E-2</v>
+        <v>-3.8173034599999767E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-2.7942319274311678</v>
+        <v>-4.5448329957959555</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>9.9416767831000001</v>
+        <v>9.9387784595999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.10359504970000089</v>
+        <v>0.10960699750000025</v>
       </c>
       <c r="D395" s="5">
-        <v>13.394126284357011</v>
+        <v>14.23342234335716</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>9.6438472762000007</v>
+        <v>9.6659471589999999</v>
       </c>
       <c r="C396" s="5">
-        <v>-0.29782950689999943</v>
+        <v>-0.27283130060000005</v>
       </c>
       <c r="D396" s="5">
-        <v>-30.579423715799294</v>
+        <v>-28.396066765929749</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>9.5058538774999999</v>
+        <v>9.5165400450999993</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.13799339870000082</v>
+        <v>-0.14940711390000061</v>
       </c>
       <c r="D397" s="5">
-        <v>-15.88184858496402</v>
+        <v>-17.050083453624765</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>9.4694524260000001</v>
+        <v>9.4721100487999994</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.6401451499999737E-2</v>
+        <v>-4.4429996299999885E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-4.4996883207422567</v>
+        <v>-5.460811885065997</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>9.3818931361000004</v>
+        <v>9.3699106862000008</v>
       </c>
       <c r="C399" s="5">
-        <v>-8.7559289899999726E-2</v>
+        <v>-0.10219936259999862</v>
       </c>
       <c r="D399" s="5">
-        <v>-10.548550213987296</v>
+        <v>-12.20604918390913</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>9.1891629961000003</v>
+        <v>9.1634004443000006</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.19273014000000011</v>
+        <v>-0.20651024190000022</v>
       </c>
       <c r="D400" s="5">
-        <v>-22.048284256994322</v>
+        <v>-23.465971241706839</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>9.2372348870999996</v>
+        <v>9.2493377449</v>
       </c>
       <c r="C401" s="5">
-        <v>4.8071890999999312E-2</v>
+        <v>8.5937300599999489E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>6.4614519640722179</v>
+        <v>11.853008328328007</v>
       </c>
       <c r="E401" s="5">
-        <v>-5.968846669198502</v>
+        <v>-5.9285016071525813</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>9.3793277345000003</v>
+        <v>9.3493476754000007</v>
       </c>
       <c r="C402" s="5">
-        <v>0.14209284740000072</v>
+        <v>0.10000993050000062</v>
       </c>
       <c r="D402" s="5">
-        <v>20.103783983740687</v>
+        <v>13.77531955568465</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>9.3370028564999998</v>
+        <v>9.3402231894999996</v>
       </c>
       <c r="C403" s="5">
-        <v>-4.232487800000051E-2</v>
+        <v>-9.1244859000010337E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>-5.2826881316735079</v>
+        <v>-1.1648727830709138</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>9.4313717750000006</v>
+        <v>9.4549352344000006</v>
       </c>
       <c r="C404" s="5">
-        <v>9.4368918500000731E-2</v>
+        <v>0.11471204490000098</v>
       </c>
       <c r="D404" s="5">
-        <v>12.825814013583891</v>
+        <v>15.775229646480394</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.4594537484999996</v>
+        <v>9.4692298996000002</v>
       </c>
       <c r="C405" s="5">
-        <v>2.808197349999908E-2</v>
+        <v>1.4294665199999557E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>3.6321054043950252</v>
+        <v>1.8294104057508642</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.5345452817999998</v>
+        <v>9.5240532937999998</v>
       </c>
       <c r="C406" s="5">
-        <v>7.5091533300000179E-2</v>
+        <v>5.4823394199999598E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>9.9530120279806678</v>
+        <v>7.1731200555862351</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.5357568508000004</v>
+        <v>9.5321543538999993</v>
       </c>
       <c r="C407" s="5">
-        <v>1.211569000000523E-3</v>
+        <v>8.1010600999995575E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>0.1525924201329909</v>
+        <v>1.0254961284750896</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.6447506986999993</v>
+        <v>9.6592988352999996</v>
       </c>
       <c r="C408" s="5">
-        <v>0.108993847899999</v>
+        <v>0.12714448140000023</v>
       </c>
       <c r="D408" s="5">
-        <v>14.611989811899573</v>
+        <v>17.234229250628253</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>9.8127328819000006</v>
+        <v>9.7229318683999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.16798218320000124</v>
+        <v>6.3633033100000347E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>23.023377533978007</v>
+        <v>8.198112039730221</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.9571390740000005</v>
+        <v>9.9701487811000007</v>
       </c>
       <c r="C410" s="5">
-        <v>0.14440619209999994</v>
+        <v>0.24721691270000079</v>
       </c>
       <c r="D410" s="5">
-        <v>19.161278736041275</v>
+        <v>35.161424395548522</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.8594363846000004</v>
+        <v>9.8464773151999996</v>
       </c>
       <c r="C411" s="5">
-        <v>-9.7702689400000153E-2</v>
+        <v>-0.12367146590000111</v>
       </c>
       <c r="D411" s="5">
-        <v>-11.159663842507639</v>
+        <v>-13.910349236528774</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.8931786882000008</v>
+        <v>9.8629014210000001</v>
       </c>
       <c r="C412" s="5">
-        <v>3.3742303600000412E-2</v>
+        <v>1.6424105800000532E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>4.1849935413122097</v>
+        <v>2.0200877050845945</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.9423668442000004</v>
+        <v>9.8579006933999995</v>
       </c>
       <c r="C413" s="5">
-        <v>4.9188155999999594E-2</v>
+        <v>-5.0007276000005874E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>6.1321984143321018</v>
+        <v>-0.60673496450308617</v>
       </c>
       <c r="E413" s="5">
-        <v>7.6335826220542691</v>
+        <v>6.5795299651107975</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>9.7758726360000008</v>
+        <v>9.7410048757999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.1664942081999996</v>
+        <v>-0.11689581759999967</v>
       </c>
       <c r="D414" s="5">
-        <v>-18.343827774356946</v>
+        <v>-13.337370404526217</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>9.8518448202000002</v>
+        <v>9.7537743137999993</v>
       </c>
       <c r="C415" s="5">
-        <v>7.5972184199999404E-2</v>
+        <v>1.2769437999999411E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>9.7347889519136199</v>
+        <v>1.5844658741458462</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>9.6362256882999997</v>
+        <v>9.6622853613000004</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.21561913190000048</v>
+        <v>-9.1488952499998888E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-23.321641738945665</v>
+        <v>-10.692921029198988</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>9.7673807995999997</v>
+        <v>9.6804018895000006</v>
       </c>
       <c r="C417" s="5">
-        <v>0.13115511130000002</v>
+        <v>1.8116528200000204E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>17.612608513931317</v>
+        <v>2.2733161944564317</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>9.9359443020999993</v>
+        <v>9.8257754935000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.16856350249999963</v>
+        <v>0.14537360399999955</v>
       </c>
       <c r="D418" s="5">
-        <v>22.792641460858022</v>
+        <v>19.586288950590713</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>9.8336872046000003</v>
+        <v>9.8326714075999995</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.10225709749999901</v>
+        <v>6.8959140999993451E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>-11.674338452402822</v>
+        <v>0.84544102104229246</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>9.7525251705000002</v>
+        <v>9.6562659031999996</v>
       </c>
       <c r="C420" s="5">
-        <v>-8.1162034100000113E-2</v>
+        <v>-0.17640550439999991</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.4667148676973909</v>
+        <v>-19.526612220312057</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>9.7093300176999993</v>
+        <v>9.7191211373000002</v>
       </c>
       <c r="C421" s="5">
-        <v>-4.3195152800000969E-2</v>
+        <v>6.2855234100000601E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-5.1873693873749183</v>
+        <v>8.0969263192964824</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>9.5465187149999995</v>
+        <v>9.5697698142000007</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.16281130269999977</v>
+        <v>-0.14935132309999943</v>
       </c>
       <c r="D422" s="5">
-        <v>-18.366355725072083</v>
+        <v>-16.958734667375253</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>9.9872163439000001</v>
+        <v>10.029275215</v>
       </c>
       <c r="C423" s="5">
-        <v>0.44069762890000064</v>
+        <v>0.45950540079999946</v>
       </c>
       <c r="D423" s="5">
-        <v>71.867259889176822</v>
+        <v>75.556408969004991</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>10.080665902</v>
+        <v>10.059718947</v>
       </c>
       <c r="C424" s="5">
-        <v>9.3449558099999663E-2</v>
+        <v>3.0443732000000168E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>11.824551330829646</v>
+        <v>3.7040172359174228</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>9.7106227442000002</v>
+        <v>9.7512296883000005</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.37004315779999963</v>
+        <v>-0.30848925869999988</v>
       </c>
       <c r="D425" s="5">
-        <v>-36.159786673324376</v>
+        <v>-31.185102570337776</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.3308745656995256</v>
+        <v>-1.0820864240539296</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>9.7317801201999998</v>
+        <v>9.8403852894000003</v>
       </c>
       <c r="C426" s="5">
-        <v>2.1157375999999672E-2</v>
+        <v>8.915560109999987E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>2.6461036799573456</v>
+        <v>11.540503772900635</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>9.6470030734000005</v>
+        <v>9.7602562840000004</v>
       </c>
       <c r="C427" s="5">
-        <v>-8.4777046799999312E-2</v>
+        <v>-8.0129005399999897E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-9.9670360741590294</v>
+        <v>-9.3454887507229305</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>9.6405420168999996</v>
+        <v>9.7734175791000002</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.4610565000009501E-3</v>
+        <v>1.3161295099999748E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.80074313021484267</v>
+        <v>1.6302046733505549</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>9.6748782216000002</v>
+        <v>9.7958489682999996</v>
       </c>
       <c r="C429" s="5">
-        <v>3.433620470000065E-2</v>
+        <v>2.243138919999943E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>4.3587011900923622</v>
+        <v>2.789205438146336</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>9.5990983543000006</v>
+        <v>9.7246953238000007</v>
       </c>
       <c r="C430" s="5">
-        <v>-7.5779867299999637E-2</v>
+        <v>-7.1153644499998947E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.0046474298464361</v>
+        <v>-8.3764578780080043</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>9.6190407723</v>
+        <v>9.7234817206000006</v>
       </c>
       <c r="C431" s="5">
-        <v>1.9942417999999407E-2</v>
+        <v>-1.2136032000000796E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>2.5217210695272607</v>
+        <v>-0.14965246915156216</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>9.6358877303000003</v>
+        <v>9.8578178573000006</v>
       </c>
       <c r="C432" s="5">
-        <v>1.6846958000000356E-2</v>
+        <v>0.1343361367</v>
       </c>
       <c r="D432" s="5">
-        <v>2.1220651284581171</v>
+        <v>17.898382852304053</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>9.6111433030000004</v>
+        <v>9.8200816013000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-2.4744427299999927E-2</v>
+        <v>-3.7736256000000523E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.0383814555044353</v>
+        <v>-4.4981716112106334</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>9.6169995986999997</v>
+        <v>9.7734997489000008</v>
       </c>
       <c r="C434" s="5">
-        <v>5.8562956999992366E-3</v>
+        <v>-4.6581852399999235E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.73364362776597858</v>
+        <v>-5.5460522635411351</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>9.5615476857000008</v>
+        <v>9.7862748988000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-5.5451912999998854E-2</v>
+        <v>1.2775149899999505E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-6.7039689584690869</v>
+        <v>1.579871398929078</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>9.5879682724999995</v>
+        <v>9.8148715936999995</v>
       </c>
       <c r="C436" s="5">
-        <v>2.6420586799998702E-2</v>
+        <v>2.8596694899999164E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>3.3667151559881869</v>
+        <v>3.5634557413483758</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>9.6269594663000007</v>
+        <v>9.7987161033000003</v>
       </c>
       <c r="C437" s="5">
-        <v>3.8991193800001156E-2</v>
+        <v>-1.6155490399999195E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>4.9906586140756604</v>
+        <v>-1.9574416869380107</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.86156449595335971</v>
+        <v>0.48697873517404844</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>9.8315263901000005</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.2810286800000199E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>4.0929437048198292</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>