--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BBF2D865-B8C2-423B-A10C-A73541471261}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0C6E34A0-8BAF-41E3-AA9B-3BE83FC4DE47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CFC16FE8-00E7-4EAD-A1DC-A920E2D6B04A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{379CB48F-EDA0-4364-8C5D-C4C0A4B3B5A8}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42F1939E-E58D-451B-9255-858B1AA31C3F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{298DD95D-3ABB-4632-9203-DAE0B68F0C51}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>3.5634557413483758</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.7987161033000003</v>
       </c>
       <c r="C437" s="5">
         <v>-1.6155490399999195E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-1.9574416869380107</v>
       </c>
       <c r="E437" s="5">
         <v>0.48697873517404844</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>9.8315263901000005</v>
+        <v>9.8302608017999997</v>
       </c>
       <c r="C438" s="5">
-        <v>3.2810286800000199E-2</v>
+        <v>3.1544698499999413E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>4.0929437048198292</v>
+        <v>3.932261944727089</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>9.8610105657999991</v>
+      </c>
+      <c r="C439" s="5">
+        <v>3.0749763999999402E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>3.8189444937643424</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>9.9178403486000004</v>
+      </c>
+      <c r="C440" s="5">
+        <v>5.6829782800001283E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.1391672327765443</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>