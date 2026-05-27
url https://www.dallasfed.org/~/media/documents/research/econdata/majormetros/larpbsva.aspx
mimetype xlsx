--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0C6E34A0-8BAF-41E3-AA9B-3BE83FC4DE47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{381B3F72-85C9-45A5-A888-E224923942E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{379CB48F-EDA0-4364-8C5D-C4C0A4B3B5A8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0F02758C-4C43-4A3F-9507-71480ADB7110}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{298DD95D-3ABB-4632-9203-DAE0B68F0C51}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6BF9F8F-DAEC-4876-AD1C-147DCC31DEA7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.2501464580000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3036532794000002</v>
       </c>
       <c r="C7" s="5">
         <v>5.3506821400000071E-2</v>
       </c>
       <c r="D7" s="5">
         <v>32.579365251104676</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3432184465999999</v>
       </c>
       <c r="C8" s="5">
         <v>3.9565167199999696E-2</v>
       </c>
       <c r="D8" s="5">
         <v>22.672709571509909</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3110726484000002</v>
       </c>
       <c r="C9" s="5">
         <v>-3.2145798199999742E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-15.2753387053433</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.4070052215</v>
       </c>
       <c r="C10" s="5">
         <v>9.5932573099999807E-2</v>
       </c>
       <c r="D10" s="5">
         <v>62.915053792185006</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4149475978999999</v>
       </c>
       <c r="C11" s="5">
         <v>7.9423763999999508E-3</v>
       </c>
       <c r="D11" s="5">
         <v>4.0322875482644793</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.4995027075</v>
       </c>
       <c r="C12" s="5">
         <v>8.4555109600000122E-2</v>
       </c>
       <c r="D12" s="5">
         <v>51.130041429691154</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5298089275</v>
       </c>
       <c r="C13" s="5">
         <v>3.0306219999999939E-2</v>
       </c>
       <c r="D13" s="5">
         <v>15.560473249396845</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.4582666711000001</v>
       </c>
       <c r="C14" s="5">
         <v>-7.1542256399999893E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-29.124641781872274</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.4962628819999999</v>
       </c>
       <c r="C15" s="5">
         <v>3.7996210899999827E-2</v>
       </c>
       <c r="D15" s="5">
         <v>20.208703155477803</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4710824394999999</v>
       </c>
       <c r="C16" s="5">
         <v>-2.5180442499999955E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-11.455215657721961</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.5144172164</v>
       </c>
       <c r="C17" s="5">
         <v>4.3334776900000094E-2</v>
       </c>
       <c r="D17" s="5">
         <v>23.197327447289506</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.5473174008999999</v>
       </c>
       <c r="C18" s="5">
         <v>3.2900184499999874E-2</v>
       </c>
       <c r="D18" s="5">
         <v>16.882272726153769</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.6084714940999998</v>
       </c>
       <c r="C19" s="5">
         <v>6.115409319999987E-2</v>
       </c>
       <c r="D19" s="5">
         <v>32.934097867214348</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.6458969298000001</v>
       </c>
       <c r="C20" s="5">
         <v>3.7425435700000342E-2</v>
       </c>
       <c r="D20" s="5">
         <v>18.642947617349147</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.6049587738</v>
       </c>
       <c r="C21" s="5">
         <v>-4.093815600000017E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-17.065508533245033</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.6058237178999999</v>
       </c>
       <c r="C22" s="5">
         <v>8.6494409999993138E-4</v>
       </c>
       <c r="D22" s="5">
         <v>0.39917349546376713</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.6190450083000001</v>
       </c>
       <c r="C23" s="5">
         <v>1.3221290400000196E-2</v>
       </c>
       <c r="D23" s="5">
         <v>6.2613062171083866</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.4032426201999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.21580238810000019</v>
       </c>
       <c r="D24" s="5">
         <v>-64.366714596952562</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.5309448557000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.12770223550000015</v>
       </c>
       <c r="D25" s="5">
         <v>86.131889326778037</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.5591998667999998</v>
       </c>
       <c r="C26" s="5">
         <v>2.8255011099999727E-2</v>
       </c>
       <c r="D26" s="5">
         <v>14.250539515587013</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.4894616878</v>
       </c>
       <c r="C27" s="5">
         <v>-6.9738178999999789E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-28.218106519884067</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.5695460833000001</v>
       </c>
       <c r="C28" s="5">
         <v>8.0084395500000127E-2</v>
       </c>
       <c r="D28" s="5">
         <v>46.221611911674373</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.5104744677999999</v>
       </c>
       <c r="C29" s="5">
         <v>-5.9071615500000174E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-24.352814371508192</v>
       </c>
       <c r="E29" s="5">
         <v>-0.15680566352648251</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.5398462690999999</v>
       </c>
       <c r="C30" s="5">
         <v>2.9371801299999944E-2</v>
       </c>
       <c r="D30" s="5">
         <v>14.979247246196724</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.5172934185</v>
       </c>
       <c r="C31" s="5">
         <v>-2.2552850599999896E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-10.150240914377006</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.4539944444000001</v>
       </c>
       <c r="C32" s="5">
         <v>-6.329897409999985E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-26.332349640110419</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.4989693922999998</v>
       </c>
       <c r="C33" s="5">
         <v>4.4974947899999673E-2</v>
       </c>
       <c r="D33" s="5">
         <v>24.350730264475118</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.5063580736</v>
       </c>
       <c r="C34" s="5">
         <v>7.3886813000001439E-3</v>
       </c>
       <c r="D34" s="5">
         <v>3.6062994783113034</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.5204178278999998</v>
       </c>
       <c r="C35" s="5">
         <v>1.4059754299999838E-2</v>
       </c>
       <c r="D35" s="5">
         <v>6.9431839867603928</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.5136025568</v>
       </c>
       <c r="C36" s="5">
         <v>-6.8152710999997979E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-3.197003979077051</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.4357332485000001</v>
       </c>
       <c r="C37" s="5">
         <v>-7.786930829999994E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-31.451590962657093</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.5545843500999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.11885110159999979</v>
       </c>
       <c r="D38" s="5">
         <v>77.127614716204036</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.5809946250000002</v>
       </c>
       <c r="C39" s="5">
         <v>2.6410274900000363E-2</v>
       </c>
       <c r="D39" s="5">
         <v>13.136368405987376</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.5636575503999999</v>
       </c>
       <c r="C40" s="5">
         <v>-1.7337074600000335E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-7.7694186110270564</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.6062505668</v>
       </c>
       <c r="C41" s="5">
         <v>4.2593016400000128E-2</v>
       </c>
       <c r="D41" s="5">
         <v>21.86355790697483</v>
       </c>
       <c r="E41" s="5">
         <v>3.8150596721236996</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.5289006432000001</v>
       </c>
       <c r="C42" s="5">
         <v>-7.7349923599999926E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-30.33940150335258</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.5251579677999998</v>
       </c>
       <c r="C43" s="5">
         <v>-3.7426754000002838E-3</v>
       </c>
       <c r="D43" s="5">
         <v>-1.7615689007211666</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.5691523384999999</v>
       </c>
       <c r="C44" s="5">
         <v>4.3994370700000118E-2</v>
       </c>
       <c r="D44" s="5">
         <v>23.031312995431151</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5971866175999998</v>
       </c>
       <c r="C45" s="5">
         <v>2.8034279099999893E-2</v>
       </c>
       <c r="D45" s="5">
         <v>13.909408779491894</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5059810258000002</v>
       </c>
       <c r="C46" s="5">
         <v>-9.1205591799999652E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-34.882838168628403</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5162619746999999</v>
       </c>
       <c r="C47" s="5">
         <v>1.0280948899999753E-2</v>
       </c>
       <c r="D47" s="5">
         <v>5.0356955112057955</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6259210499000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.10965907520000018</v>
       </c>
       <c r="D48" s="5">
         <v>66.843664115352695</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.6425034953000002</v>
       </c>
       <c r="C49" s="5">
         <v>1.658244540000009E-2</v>
       </c>
       <c r="D49" s="5">
         <v>7.8467023367007727</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7532036964</v>
       </c>
       <c r="C50" s="5">
         <v>0.11070020109999978</v>
       </c>
       <c r="D50" s="5">
         <v>63.633900364965342</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.5647260188000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.18847767759999989</v>
       </c>
       <c r="D51" s="5">
         <v>-57.299633295931038</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5633950780000001</v>
       </c>
       <c r="C52" s="5">
         <v>-1.3309407999999578E-3</v>
       </c>
       <c r="D52" s="5">
         <v>-0.62095457386146524</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.496230841</v>
       </c>
       <c r="C53" s="5">
         <v>-6.7164237000000071E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-27.28393281519531</v>
       </c>
       <c r="E53" s="5">
         <v>-4.2213794483729972</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.6198814964000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.12365065540000009</v>
       </c>
       <c r="D54" s="5">
         <v>78.633470399999126</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6325705762</v>
       </c>
       <c r="C55" s="5">
         <v>1.2689079799999892E-2</v>
       </c>
       <c r="D55" s="5">
         <v>5.9694071261920501</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.5794830355</v>
       </c>
       <c r="C56" s="5">
         <v>-5.3087540699999991E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-21.687365092028809</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.8040028331000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.22451979760000018</v>
       </c>
       <c r="D57" s="5">
         <v>172.23832577495207</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.8100596618</v>
       </c>
       <c r="C58" s="5">
         <v>6.0568286999997945E-3</v>
       </c>
       <c r="D58" s="5">
         <v>2.6230957643832431</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.7104884830999998</v>
       </c>
       <c r="C59" s="5">
         <v>-9.9571178700000207E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-35.138900435107168</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7374279399999999</v>
       </c>
       <c r="C60" s="5">
         <v>2.6939456900000103E-2</v>
       </c>
       <c r="D60" s="5">
         <v>12.600819709518806</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.7416189283999999</v>
       </c>
       <c r="C61" s="5">
         <v>4.1909883999999842E-3</v>
       </c>
       <c r="D61" s="5">
         <v>1.8527432230224239</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.7444386540000001</v>
       </c>
       <c r="C62" s="5">
         <v>2.8197256000002113E-3</v>
       </c>
       <c r="D62" s="5">
         <v>1.2411925067632223</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.8516898059</v>
       </c>
       <c r="C63" s="5">
         <v>0.1072511518999999</v>
       </c>
       <c r="D63" s="5">
         <v>58.410902212476337</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.9659723114999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.11428250559999986</v>
       </c>
       <c r="D64" s="5">
         <v>60.242499758636647</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.8976581000000001</v>
       </c>
       <c r="C65" s="5">
         <v>-6.8314211499999722E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-24.393247816340491</v>
       </c>
       <c r="E65" s="5">
         <v>16.081335604330029</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8138777598</v>
       </c>
       <c r="C66" s="5">
         <v>-8.3780340200000136E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-29.677057949964425</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>2.7334793021000001</v>
       </c>
       <c r="C67" s="5">
         <v>-8.039845769999987E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-29.380155979862408</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>2.6877041075000001</v>
       </c>
       <c r="C68" s="5">
         <v>-4.5775194600000013E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-18.344022304731865</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.6128901268</v>
       </c>
       <c r="C69" s="5">
         <v>-7.4813980700000116E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-28.734996022171757</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>2.6139214691000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.0313423000001265E-3</v>
       </c>
       <c r="D70" s="5">
         <v>0.47468549970195451</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>2.6015192954000002</v>
       </c>
       <c r="C71" s="5">
         <v>-1.2402173699999963E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-5.5473412773785817</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>2.5450834782</v>
       </c>
       <c r="C72" s="5">
         <v>-5.6435817200000127E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-23.140109155953514</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>2.5366805330000002</v>
       </c>
       <c r="C73" s="5">
         <v>-8.402945199999845E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-3.8908065697863536</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>2.5403015705000001</v>
       </c>
       <c r="C74" s="5">
         <v>3.6210374999998685E-3</v>
       </c>
       <c r="D74" s="5">
         <v>1.7264778518099044</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>2.4400966563000002</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10020491419999988</v>
       </c>
       <c r="D75" s="5">
         <v>-38.303427595067397</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.4716469182999998</v>
       </c>
       <c r="C76" s="5">
         <v>3.1550261999999663E-2</v>
       </c>
       <c r="D76" s="5">
         <v>16.668284023923331</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>2.4010240069000002</v>
       </c>
       <c r="C77" s="5">
         <v>-7.0622911399999655E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-29.381114207320046</v>
       </c>
       <c r="E77" s="5">
         <v>-17.139154308784732</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.4096675449</v>
       </c>
       <c r="C78" s="5">
         <v>8.6435379999998396E-3</v>
       </c>
       <c r="D78" s="5">
         <v>4.4064936224371243</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.4310514560000001</v>
       </c>
       <c r="C79" s="5">
         <v>2.1383911100000041E-2</v>
       </c>
       <c r="D79" s="5">
         <v>11.184507240616259</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.3942321317999999</v>
       </c>
       <c r="C80" s="5">
         <v>-3.6819324200000114E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-16.734471280428732</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.4247241074999999</v>
       </c>
       <c r="C81" s="5">
         <v>3.0491975699999951E-2</v>
       </c>
       <c r="D81" s="5">
         <v>16.399979899882467</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.4174826073000002</v>
       </c>
       <c r="C82" s="5">
         <v>-7.2415001999996953E-3</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5255450197264837</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.4873954875000002</v>
       </c>
       <c r="C83" s="5">
         <v>6.9912880199999972E-2</v>
       </c>
       <c r="D83" s="5">
         <v>40.791944432125192</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.4531431789</v>
       </c>
       <c r="C84" s="5">
         <v>-3.425230860000017E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-15.328616579012843</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.4309523065</v>
       </c>
       <c r="C85" s="5">
         <v>-2.219087239999995E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-10.330964258390285</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.4310139522999998</v>
       </c>
       <c r="C86" s="5">
         <v>6.1645799999787698E-5</v>
       </c>
       <c r="D86" s="5">
         <v>3.0434689390701486E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2.5392017543000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.10818780200000022</v>
       </c>
       <c r="D87" s="5">
         <v>68.6231107133801</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2.4700595103</v>
       </c>
       <c r="C88" s="5">
         <v>-6.9142244000000019E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-28.200323610763721</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2.6188492525</v>
       </c>
       <c r="C89" s="5">
         <v>0.14878974219999996</v>
       </c>
       <c r="D89" s="5">
         <v>101.76089721708399</v>
       </c>
       <c r="E89" s="5">
         <v>9.0721810766581044</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2.6028891003000001</v>
       </c>
       <c r="C90" s="5">
         <v>-1.5960152199999911E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-7.072987225500194</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2.6205666358999999</v>
       </c>
       <c r="C91" s="5">
         <v>1.767753559999985E-2</v>
       </c>
       <c r="D91" s="5">
         <v>8.4612266656910471</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2.7061010885000001</v>
       </c>
       <c r="C92" s="5">
         <v>8.5534452600000144E-2</v>
       </c>
       <c r="D92" s="5">
         <v>47.023142891906808</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2.6304549217000002</v>
       </c>
       <c r="C93" s="5">
         <v>-7.5646166799999914E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-28.838978726332478</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2.7247931022</v>
       </c>
       <c r="C94" s="5">
         <v>9.4338180499999869E-2</v>
       </c>
       <c r="D94" s="5">
         <v>52.627225842745815</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2.6703693084000002</v>
       </c>
       <c r="C95" s="5">
         <v>-5.4423793799999842E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-21.502909534078483</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2.7552436732999999</v>
       </c>
       <c r="C96" s="5">
         <v>8.4874364899999666E-2</v>
       </c>
       <c r="D96" s="5">
         <v>45.567435725681449</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2.9268413565000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.17159768320000035</v>
       </c>
       <c r="D97" s="5">
         <v>106.47621501455492</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2.9247303758999998</v>
       </c>
       <c r="C98" s="5">
         <v>-2.1109806000003672E-3</v>
       </c>
       <c r="D98" s="5">
         <v>-0.86207339406266792</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2.9449142448000001</v>
       </c>
       <c r="C99" s="5">
         <v>2.0183868900000235E-2</v>
       </c>
       <c r="D99" s="5">
         <v>8.6029957305600036</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2.9688954463999999</v>
       </c>
       <c r="C100" s="5">
         <v>2.3981201599999835E-2</v>
       </c>
       <c r="D100" s="5">
         <v>10.221675930605523</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.0295344305</v>
       </c>
       <c r="C101" s="5">
         <v>6.0638984100000126E-2</v>
       </c>
       <c r="D101" s="5">
         <v>27.459399437320187</v>
       </c>
       <c r="E101" s="5">
         <v>15.681894542343455</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.0977535596000001</v>
       </c>
       <c r="C102" s="5">
         <v>6.8219129100000053E-2</v>
       </c>
       <c r="D102" s="5">
         <v>30.632628403860409</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.2127971439</v>
       </c>
       <c r="C103" s="5">
         <v>0.11504358429999995</v>
       </c>
       <c r="D103" s="5">
         <v>54.894959092063743</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.3154410593999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.10264391549999985</v>
       </c>
       <c r="D104" s="5">
         <v>45.846522546317225</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4413919945</v>
       </c>
       <c r="C105" s="5">
         <v>0.12595093510000011</v>
       </c>
       <c r="D105" s="5">
         <v>56.427818921036234</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.425664228</v>
       </c>
       <c r="C106" s="5">
         <v>-1.5727766499999962E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3484386172116931</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.5604592866</v>
       </c>
       <c r="C107" s="5">
         <v>0.13479505859999996</v>
       </c>
       <c r="D107" s="5">
         <v>58.903980639391222</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.6561139333999999</v>
       </c>
       <c r="C108" s="5">
         <v>9.5654646799999909E-2</v>
       </c>
       <c r="D108" s="5">
         <v>37.456209292269534</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.7163585149</v>
       </c>
       <c r="C109" s="5">
         <v>6.0244581500000116E-2</v>
       </c>
       <c r="D109" s="5">
         <v>21.667501680527646</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.7087894841</v>
       </c>
       <c r="C110" s="5">
         <v>-7.5690308000000428E-3</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4168230678602853</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5549963589</v>
       </c>
       <c r="C111" s="5">
         <v>-0.15379312519999999</v>
       </c>
       <c r="D111" s="5">
         <v>-39.843338212463152</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.7682998668000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.21330350790000008</v>
       </c>
       <c r="D112" s="5">
         <v>101.22203496445765</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.7515381520000002</v>
       </c>
       <c r="C113" s="5">
         <v>-1.6761714799999883E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-5.2090338810626964</v>
       </c>
       <c r="E113" s="5">
         <v>23.83216755126427</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.7963002301</v>
       </c>
       <c r="C114" s="5">
         <v>4.4762078099999769E-2</v>
       </c>
       <c r="D114" s="5">
         <v>15.295990771126666</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.8067562350999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.045600499999999E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.3556441021747485</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.8246243421999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.7868107099999975E-2</v>
       </c>
       <c r="D116" s="5">
         <v>5.7802538529208691</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.9397798827999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.11515554059999999</v>
       </c>
       <c r="D117" s="5">
         <v>42.757219840285444</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>4.0220419603000002</v>
       </c>
       <c r="C118" s="5">
         <v>8.2262077500000252E-2</v>
       </c>
       <c r="D118" s="5">
         <v>28.143229732143247</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>4.1567243715000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.13468241120000002</v>
       </c>
       <c r="D119" s="5">
         <v>48.475763914248304</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>4.0565027780999996</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10022159340000059</v>
       </c>
       <c r="D120" s="5">
         <v>-25.388357734481826</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>4.1075373531999997</v>
       </c>
       <c r="C121" s="5">
         <v>5.103457510000009E-2</v>
       </c>
       <c r="D121" s="5">
         <v>16.18683605166018</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>4.1948307638999998</v>
       </c>
       <c r="C122" s="5">
         <v>8.7293410700000074E-2</v>
       </c>
       <c r="D122" s="5">
         <v>28.70489779039811</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>4.3692233453</v>
       </c>
       <c r="C123" s="5">
         <v>0.17439258140000025</v>
       </c>
       <c r="D123" s="5">
         <v>63.033785813415143</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>4.4590193442999997</v>
       </c>
       <c r="C124" s="5">
         <v>8.9795998999999682E-2</v>
       </c>
       <c r="D124" s="5">
         <v>27.650150569346877</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.4617413032000002</v>
       </c>
       <c r="C125" s="5">
         <v>2.7219589000004873E-3</v>
       </c>
       <c r="D125" s="5">
         <v>0.73499109640140503</v>
       </c>
       <c r="E125" s="5">
         <v>18.930985703061019</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>4.6057542292999996</v>
       </c>
       <c r="C126" s="5">
         <v>0.14401292609999938</v>
       </c>
       <c r="D126" s="5">
         <v>46.405194311904687</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>4.6084328975000002</v>
       </c>
       <c r="C127" s="5">
         <v>2.6786682000006223E-3</v>
       </c>
       <c r="D127" s="5">
         <v>0.70014675551157701</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>4.5392292359999997</v>
       </c>
       <c r="C128" s="5">
         <v>-6.9203661500000457E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-16.603817829352131</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.3352843859999997</v>
       </c>
       <c r="C129" s="5">
         <v>-0.20394485000000007</v>
       </c>
       <c r="D129" s="5">
         <v>-42.399571861846809</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.4105357139999999</v>
       </c>
       <c r="C130" s="5">
         <v>7.5251328000000228E-2</v>
       </c>
       <c r="D130" s="5">
         <v>22.937681373530339</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.4499959981000003</v>
       </c>
       <c r="C131" s="5">
         <v>3.9460284100000464E-2</v>
       </c>
       <c r="D131" s="5">
         <v>11.280566497120347</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.4564215972000003</v>
       </c>
       <c r="C132" s="5">
         <v>6.4255990999999568E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.7465748950826976</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.4063609694999997</v>
       </c>
       <c r="C133" s="5">
         <v>-5.0060627700000637E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-12.677609324250994</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.3839158058000001</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2445163699999604E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-5.9441966297607784</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.2755806321999996</v>
       </c>
       <c r="C135" s="5">
         <v>-0.10833517360000045</v>
       </c>
       <c r="D135" s="5">
         <v>-25.93811601500342</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.3453578221000004</v>
       </c>
       <c r="C136" s="5">
         <v>6.9777189900000813E-2</v>
       </c>
       <c r="D136" s="5">
         <v>21.440996400146162</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.4768036326000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.13144581049999982</v>
       </c>
       <c r="D137" s="5">
         <v>42.991429331779706</v>
       </c>
       <c r="E137" s="5">
         <v>0.33758858652779278</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.0184046168999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.45839901570000041</v>
       </c>
       <c r="D138" s="5">
         <v>-72.645585276141603</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.4115421151999996</v>
       </c>
       <c r="C139" s="5">
         <v>0.39313749829999978</v>
       </c>
       <c r="D139" s="5">
         <v>206.5075564607489</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.4491720948999998</v>
       </c>
       <c r="C140" s="5">
         <v>3.7629979700000149E-2</v>
       </c>
       <c r="D140" s="5">
         <v>10.730000199481292</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>4.3278528714000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12131922349999957</v>
       </c>
       <c r="D141" s="5">
         <v>-28.233890713626554</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.5058223749000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.17796950349999996</v>
       </c>
       <c r="D142" s="5">
         <v>62.188086265139987</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.2433137811000003</v>
       </c>
       <c r="C143" s="5">
         <v>-0.2625085937999998</v>
       </c>
       <c r="D143" s="5">
         <v>-51.339903473004476</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.4512078901000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.20789410899999972</v>
       </c>
       <c r="D144" s="5">
         <v>77.530413202538156</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.5075959734</v>
       </c>
       <c r="C145" s="5">
         <v>5.6388083299999892E-2</v>
       </c>
       <c r="D145" s="5">
         <v>16.306838202838648</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.4845893831000003</v>
       </c>
       <c r="C146" s="5">
         <v>-2.300659029999963E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-5.9557113055212501</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.3773913470999997</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10719803600000066</v>
       </c>
       <c r="D147" s="5">
         <v>-25.19815877807029</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.2251086631000003</v>
       </c>
       <c r="C148" s="5">
         <v>-0.15228268399999934</v>
       </c>
       <c r="D148" s="5">
         <v>-34.616209804914909</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.1735154068</v>
       </c>
       <c r="C149" s="5">
         <v>-5.1593256300000334E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-13.708173966947236</v>
       </c>
       <c r="E149" s="5">
         <v>-6.7746600183993149</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.2405887503999997</v>
       </c>
       <c r="C150" s="5">
         <v>6.7073343599999724E-2</v>
       </c>
       <c r="D150" s="5">
         <v>21.084800341602694</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.2205225724000002</v>
       </c>
       <c r="C151" s="5">
         <v>-2.0066177999999546E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-5.5328430618580953</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.2567957933000002</v>
       </c>
       <c r="C152" s="5">
         <v>3.6273220900000069E-2</v>
       </c>
       <c r="D152" s="5">
         <v>10.815133217489304</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>4.3297935600999997</v>
       </c>
       <c r="C153" s="5">
         <v>7.2997766799999475E-2</v>
       </c>
       <c r="D153" s="5">
         <v>22.634448128983298</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.3014455351000001</v>
       </c>
       <c r="C154" s="5">
         <v>-2.8348024999999666E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-7.5798100074107584</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.2422633769999996</v>
       </c>
       <c r="C155" s="5">
         <v>-5.9182158100000493E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-15.316578897599086</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.2458046448999998</v>
       </c>
       <c r="C156" s="5">
         <v>3.5412679000002001E-3</v>
       </c>
       <c r="D156" s="5">
         <v>1.006322754477762</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.3042217042999997</v>
       </c>
       <c r="C157" s="5">
         <v>5.8417059399999971E-2</v>
       </c>
       <c r="D157" s="5">
         <v>17.819046461455002</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.385376054</v>
       </c>
       <c r="C158" s="5">
         <v>8.1154349700000239E-2</v>
       </c>
       <c r="D158" s="5">
         <v>25.125692094072516</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.2632457113999997</v>
       </c>
       <c r="C159" s="5">
         <v>-0.12213034260000022</v>
       </c>
       <c r="D159" s="5">
         <v>-28.747144093339994</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.5125764973000004</v>
       </c>
       <c r="C160" s="5">
         <v>0.24933078590000068</v>
       </c>
       <c r="D160" s="5">
         <v>97.792836908655346</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.4686332954000001</v>
       </c>
       <c r="C161" s="5">
         <v>-4.3943201900000339E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-11.079544387062935</v>
       </c>
       <c r="E161" s="5">
         <v>7.0712064011829945</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.3600794661000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.1085538292999999</v>
       </c>
       <c r="D162" s="5">
         <v>-25.554877031516032</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.4330759802999999</v>
       </c>
       <c r="C163" s="5">
         <v>7.2996514199999751E-2</v>
       </c>
       <c r="D163" s="5">
         <v>22.047599616634784</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.3604726656999997</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2603314600000246E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-17.976042046118955</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.5325985794000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.17212591370000041</v>
       </c>
       <c r="D165" s="5">
         <v>59.134476317662397</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.4054340387000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.12716454069999994</v>
       </c>
       <c r="D166" s="5">
         <v>-28.928196400946028</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.5479916673999998</v>
       </c>
       <c r="C167" s="5">
         <v>0.14255762869999966</v>
       </c>
       <c r="D167" s="5">
         <v>46.54516261602619</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4414215752999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.10657009210000012</v>
       </c>
       <c r="D168" s="5">
         <v>-24.763592288411107</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.2940053763000003</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14741619899999936</v>
       </c>
       <c r="D169" s="5">
         <v>-33.305959156463771</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.2921834368000003</v>
       </c>
       <c r="C170" s="5">
         <v>-1.8219395000000915E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-0.50797153581011445</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.3495905672999999</v>
       </c>
       <c r="C171" s="5">
         <v>5.7407130499999681E-2</v>
       </c>
       <c r="D171" s="5">
         <v>17.284668926549074</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.2893494661</v>
       </c>
       <c r="C172" s="5">
         <v>-6.0241101199999925E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-15.410465819534757</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.2555308929000004</v>
       </c>
       <c r="C173" s="5">
         <v>-3.3818573199999591E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-9.0614971587022257</v>
       </c>
       <c r="E173" s="5">
         <v>-4.768849632825467</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.3783468026000003</v>
       </c>
       <c r="C174" s="5">
         <v>0.12281590969999989</v>
       </c>
       <c r="D174" s="5">
         <v>40.69443829709185</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.3495740526000004</v>
       </c>
       <c r="C175" s="5">
         <v>-2.8772749999999903E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-7.607046711429355</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.4687116102999997</v>
       </c>
       <c r="C176" s="5">
         <v>0.11913755769999934</v>
       </c>
       <c r="D176" s="5">
         <v>38.301594830481008</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>4.2393343923</v>
       </c>
       <c r="C177" s="5">
         <v>-0.22937721799999977</v>
       </c>
       <c r="D177" s="5">
         <v>-46.864575546311038</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.3156410974000003</v>
       </c>
       <c r="C178" s="5">
         <v>7.6306705100000372E-2</v>
       </c>
       <c r="D178" s="5">
         <v>23.871600582084529</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.4454807631</v>
       </c>
       <c r="C179" s="5">
         <v>0.12983966569999961</v>
       </c>
       <c r="D179" s="5">
         <v>42.718732803665247</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>4.2308602412000003</v>
       </c>
       <c r="C180" s="5">
         <v>-0.21462052189999969</v>
       </c>
       <c r="D180" s="5">
         <v>-44.777084688166404</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.1872874577000001</v>
       </c>
       <c r="C181" s="5">
         <v>-4.3572783500000156E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-11.682012946820796</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.1045192536000004</v>
       </c>
       <c r="C182" s="5">
         <v>-8.2768204099999743E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-21.303711372193746</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.1287847291000004</v>
       </c>
       <c r="C183" s="5">
         <v>2.4265475500000022E-2</v>
       </c>
       <c r="D183" s="5">
         <v>7.3295505384498361</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.1823115935999997</v>
       </c>
       <c r="C184" s="5">
         <v>5.3526864499999327E-2</v>
       </c>
       <c r="D184" s="5">
         <v>16.715827244654303</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.1492669940000004</v>
       </c>
       <c r="C185" s="5">
         <v>-3.304459959999928E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-9.0798911474192607</v>
       </c>
       <c r="E185" s="5">
         <v>-2.497077370000822</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.0797094750999996</v>
       </c>
       <c r="C186" s="5">
         <v>-6.9557518900000836E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-18.361640512196352</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.1647346063999997</v>
       </c>
       <c r="C187" s="5">
         <v>8.5025131300000112E-2</v>
       </c>
       <c r="D187" s="5">
         <v>28.084664165563989</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.1686924269999999</v>
       </c>
       <c r="C188" s="5">
         <v>3.9578206000001614E-3</v>
       </c>
       <c r="D188" s="5">
         <v>1.1463605262028276</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.2467409831999996</v>
       </c>
       <c r="C189" s="5">
         <v>7.804855619999973E-2</v>
       </c>
       <c r="D189" s="5">
         <v>24.931236985547866</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3278707684000004</v>
       </c>
       <c r="C190" s="5">
         <v>8.1129785200000804E-2</v>
       </c>
       <c r="D190" s="5">
         <v>25.49375928819655</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.3384497793000003</v>
       </c>
       <c r="C191" s="5">
         <v>1.0579010899999908E-2</v>
       </c>
       <c r="D191" s="5">
         <v>2.9730283292069837</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.5214007448000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.1829509654999999</v>
       </c>
       <c r="D192" s="5">
         <v>64.157648984320218</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.6864589428999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.16505819809999966</v>
       </c>
       <c r="D193" s="5">
         <v>53.766518428541765</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.8186783689999997</v>
       </c>
       <c r="C194" s="5">
         <v>0.13221942609999981</v>
       </c>
       <c r="D194" s="5">
         <v>39.636024267036341</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.8223267678999999</v>
       </c>
       <c r="C195" s="5">
         <v>3.6483989000002381E-3</v>
       </c>
       <c r="D195" s="5">
         <v>0.91235726056959621</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.7759229213000003</v>
       </c>
       <c r="C196" s="5">
         <v>-4.6403846599999632E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-10.955298270612468</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.94061824</v>
       </c>
       <c r="C197" s="5">
         <v>0.16469531869999976</v>
       </c>
       <c r="D197" s="5">
         <v>50.206200115771168</v>
       </c>
       <c r="E197" s="5">
         <v>19.072073384150112</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.8799206779000004</v>
       </c>
       <c r="C198" s="5">
         <v>-6.0697562099999658E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-13.786041989460907</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.8725303145999996</v>
       </c>
       <c r="C199" s="5">
         <v>-7.3903633000007574E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-1.8022707918211811</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.8646387491</v>
       </c>
       <c r="C200" s="5">
         <v>-7.8915654999995866E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-1.9263043634448196</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.8446544003999996</v>
       </c>
       <c r="C201" s="5">
         <v>-1.9984348700000432E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-4.8198290692573202</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.9358375532999998</v>
       </c>
       <c r="C202" s="5">
         <v>9.1183152900000231E-2</v>
       </c>
       <c r="D202" s="5">
         <v>25.07677543516602</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.9358041395000001</v>
       </c>
       <c r="C203" s="5">
         <v>-3.3413799999770788E-5</v>
       </c>
       <c r="D203" s="5">
         <v>-8.1232550070864384E-3</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>5.0093234171000001</v>
       </c>
       <c r="C204" s="5">
         <v>7.3519277599999988E-2</v>
       </c>
       <c r="D204" s="5">
         <v>19.413615859213728</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>5.1911473563000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.18182393920000006</v>
       </c>
       <c r="D205" s="5">
         <v>53.395076407367</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>5.2324032915999998</v>
       </c>
       <c r="C206" s="5">
         <v>4.1255935299999713E-2</v>
       </c>
       <c r="D206" s="5">
         <v>9.9649392673843771</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>5.3258278041000002</v>
       </c>
       <c r="C207" s="5">
         <v>9.342451250000039E-2</v>
       </c>
       <c r="D207" s="5">
         <v>23.660479196043703</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>5.4905499150999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.16472211099999967</v>
       </c>
       <c r="D208" s="5">
         <v>44.126779304615859</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.4389634969999996</v>
       </c>
       <c r="C209" s="5">
         <v>-5.1586418100000309E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-10.709840253711988</v>
       </c>
       <c r="E209" s="5">
         <v>10.086698319763299</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.5701954959000002</v>
       </c>
       <c r="C210" s="5">
         <v>0.13123199890000059</v>
       </c>
       <c r="D210" s="5">
         <v>33.122518120267699</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.5633086643</v>
       </c>
       <c r="C211" s="5">
         <v>-6.8868316000001428E-3</v>
       </c>
       <c r="D211" s="5">
         <v>-1.4735985434287335</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.6522546584000004</v>
       </c>
       <c r="C212" s="5">
         <v>8.894599410000037E-2</v>
       </c>
       <c r="D212" s="5">
         <v>20.96584709613991</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.6285219689000003</v>
       </c>
       <c r="C213" s="5">
         <v>-2.373268950000007E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-4.9238163105598032</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.6382024336000001</v>
       </c>
       <c r="C214" s="5">
         <v>9.6804646999997246E-3</v>
       </c>
       <c r="D214" s="5">
         <v>2.0835089613671753</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>5.7456059056999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.10740347209999968</v>
       </c>
       <c r="D215" s="5">
         <v>25.41284900344445</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.7065329783000003</v>
       </c>
       <c r="C216" s="5">
         <v>-3.9072927399999458E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.8621727195588349</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.6003312623000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.10620171600000017</v>
       </c>
       <c r="D217" s="5">
         <v>-20.182775676561349</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.5415168925999998</v>
       </c>
       <c r="C218" s="5">
         <v>-5.8814369700000313E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-11.899303947936568</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.5463934322000004</v>
       </c>
       <c r="C219" s="5">
         <v>4.8765396000005623E-3</v>
       </c>
       <c r="D219" s="5">
         <v>1.0611270973243991</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.4030297356999997</v>
       </c>
       <c r="C220" s="5">
         <v>-0.14336369650000069</v>
       </c>
       <c r="D220" s="5">
         <v>-26.966818942489457</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.4416160941999996</v>
       </c>
       <c r="C221" s="5">
         <v>3.8586358499999918E-2</v>
       </c>
       <c r="D221" s="5">
         <v>8.9146992156893923</v>
       </c>
       <c r="E221" s="5">
         <v>4.8770270318287956E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.4585298174999997</v>
       </c>
       <c r="C222" s="5">
         <v>1.6913723300000072E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.7942882757601826</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.4391498026000002</v>
       </c>
       <c r="C223" s="5">
         <v>-1.9380014899999409E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-4.1782722268176915</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.4396948335999999</v>
       </c>
       <c r="C224" s="5">
         <v>5.4503099999969606E-4</v>
       </c>
       <c r="D224" s="5">
         <v>0.12031251256552355</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.6980359635999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.25834112999999981</v>
       </c>
       <c r="D225" s="5">
         <v>74.504967401062956</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>6.0394377831000003</v>
       </c>
       <c r="C226" s="5">
         <v>0.34140181950000059</v>
       </c>
       <c r="D226" s="5">
         <v>101.02770171777</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.9650332387000002</v>
       </c>
       <c r="C227" s="5">
         <v>-7.4404544400000105E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-13.822026626436335</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.9049902325000003</v>
       </c>
       <c r="C228" s="5">
         <v>-6.0043006199999915E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-11.432214329543722</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.9134567403</v>
       </c>
       <c r="C229" s="5">
         <v>8.4665077999996896E-3</v>
       </c>
       <c r="D229" s="5">
         <v>1.7341793483411916</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>6.0544150459999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.1409583056999999</v>
       </c>
       <c r="D230" s="5">
         <v>32.668917900561077</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>6.0672613721999999</v>
       </c>
       <c r="C231" s="5">
         <v>1.2846326200000036E-2</v>
       </c>
       <c r="D231" s="5">
         <v>2.5760984602825276</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>6.1280216253999997</v>
       </c>
       <c r="C232" s="5">
         <v>6.0760253199999781E-2</v>
       </c>
       <c r="D232" s="5">
         <v>12.701843063390704</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>6.2457434034999997</v>
       </c>
       <c r="C233" s="5">
         <v>0.11772177809999995</v>
       </c>
       <c r="D233" s="5">
         <v>25.651068135224442</v>
       </c>
       <c r="E233" s="5">
         <v>14.777362007530947</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>5.9378214360000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.30792196749999956</v>
       </c>
       <c r="D234" s="5">
         <v>-45.485009200378492</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>5.9027531156000004</v>
       </c>
       <c r="C235" s="5">
         <v>-3.5068320399999742E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.8613731851290609</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>5.8163728044000003</v>
       </c>
       <c r="C236" s="5">
         <v>-8.6380311200000115E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-16.214012525657484</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>5.7718733096000001</v>
       </c>
       <c r="C237" s="5">
         <v>-4.449949480000015E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-8.804237810074433</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>5.6437800915</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12809321810000007</v>
       </c>
       <c r="D238" s="5">
         <v>-23.609470619652541</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>5.4954202147000002</v>
       </c>
       <c r="C239" s="5">
         <v>-0.14835987679999985</v>
       </c>
       <c r="D239" s="5">
         <v>-27.360995361923145</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>5.5200767384000002</v>
       </c>
       <c r="C240" s="5">
         <v>2.4656523700000044E-2</v>
       </c>
       <c r="D240" s="5">
         <v>5.5189592614306449</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.4194087698000004</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10066796859999982</v>
       </c>
       <c r="D241" s="5">
         <v>-19.817141442037823</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.3559527733000003</v>
       </c>
       <c r="C242" s="5">
         <v>-6.3455996500000111E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-13.18036621029659</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.4883152133999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.13236244009999965</v>
       </c>
       <c r="D243" s="5">
         <v>34.037923392987857</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.6436844874999998</v>
       </c>
       <c r="C244" s="5">
         <v>0.1553692740999999</v>
       </c>
       <c r="D244" s="5">
         <v>39.792592261182257</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.7488482186000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.10516373110000021</v>
       </c>
       <c r="D245" s="5">
         <v>24.800807155956917</v>
       </c>
       <c r="E245" s="5">
         <v>-7.9557412592638492</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>6.1205235612999997</v>
       </c>
       <c r="C246" s="5">
         <v>0.37167534269999969</v>
       </c>
       <c r="D246" s="5">
         <v>112.07661309723665</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>6.0647075287999996</v>
       </c>
       <c r="C247" s="5">
         <v>-5.5816032500000112E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-10.410842538534048</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>6.0984714657000003</v>
       </c>
       <c r="C248" s="5">
         <v>3.3763936900000679E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.8891471246334213</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>6.1558463420000002</v>
       </c>
       <c r="C249" s="5">
         <v>5.7374876299999933E-2</v>
       </c>
       <c r="D249" s="5">
         <v>11.892581920399682</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>6.0411953569000003</v>
       </c>
       <c r="C250" s="5">
         <v>-0.11465098509999994</v>
       </c>
       <c r="D250" s="5">
         <v>-20.19661549343893</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>6.1341816360000001</v>
       </c>
       <c r="C251" s="5">
         <v>9.2986279099999791E-2</v>
       </c>
       <c r="D251" s="5">
         <v>20.117149877922703</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>6.4388407473999996</v>
       </c>
       <c r="C252" s="5">
         <v>0.30465911139999946</v>
       </c>
       <c r="D252" s="5">
         <v>78.900941948945942</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>6.5124479586000001</v>
       </c>
       <c r="C253" s="5">
         <v>7.3607211200000577E-2</v>
       </c>
       <c r="D253" s="5">
         <v>14.614347134917383</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>6.6608165916999997</v>
       </c>
       <c r="C254" s="5">
         <v>0.14836863309999959</v>
       </c>
       <c r="D254" s="5">
         <v>31.038379591097055</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>6.5013208240999996</v>
       </c>
       <c r="C255" s="5">
         <v>-0.15949576760000017</v>
       </c>
       <c r="D255" s="5">
         <v>-25.23652640783861</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>6.4543772863999997</v>
       </c>
       <c r="C256" s="5">
         <v>-4.6943537699999816E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-8.32878164025127</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>6.5419573528999999</v>
       </c>
       <c r="C257" s="5">
         <v>8.7580066500000164E-2</v>
       </c>
       <c r="D257" s="5">
         <v>17.554788649460939</v>
       </c>
       <c r="E257" s="5">
         <v>13.795965802922927</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>6.6109929699999999</v>
       </c>
       <c r="C258" s="5">
         <v>6.9035617099999946E-2</v>
       </c>
       <c r="D258" s="5">
         <v>13.424752574459941</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>6.6389206955000004</v>
       </c>
       <c r="C259" s="5">
         <v>2.7927725500000555E-2</v>
       </c>
       <c r="D259" s="5">
         <v>5.1887819691019521</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>6.6847769761000002</v>
       </c>
       <c r="C260" s="5">
         <v>4.5856280599999799E-2</v>
       </c>
       <c r="D260" s="5">
         <v>8.610871769345918</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>6.8501964953999996</v>
       </c>
       <c r="C261" s="5">
         <v>0.16541951929999943</v>
       </c>
       <c r="D261" s="5">
         <v>34.089039875857942</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>6.9423396300000002</v>
       </c>
       <c r="C262" s="5">
         <v>9.2143134600000565E-2</v>
       </c>
       <c r="D262" s="5">
         <v>17.390762501692581</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>6.9627346697999997</v>
       </c>
       <c r="C263" s="5">
         <v>2.0395039799999459E-2</v>
       </c>
       <c r="D263" s="5">
         <v>3.5828543760158871</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>7.0582013066</v>
       </c>
       <c r="C264" s="5">
         <v>9.5466636800000337E-2</v>
       </c>
       <c r="D264" s="5">
         <v>17.752555008334237</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>6.9992930791000001</v>
       </c>
       <c r="C265" s="5">
         <v>-5.890822749999991E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-9.5680992321720897</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>7.2610963622</v>
       </c>
       <c r="C266" s="5">
         <v>0.2618032830999999</v>
       </c>
       <c r="D266" s="5">
         <v>55.373252233469117</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>7.4053313997999997</v>
       </c>
       <c r="C267" s="5">
         <v>0.14423503759999967</v>
       </c>
       <c r="D267" s="5">
         <v>26.621536613769869</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>7.4515039560999998</v>
       </c>
       <c r="C268" s="5">
         <v>4.6172556300000167E-2</v>
       </c>
       <c r="D268" s="5">
         <v>7.7440392201342245</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>7.5329769733000003</v>
       </c>
       <c r="C269" s="5">
         <v>8.1473017200000442E-2</v>
       </c>
       <c r="D269" s="5">
         <v>13.939010189583879</v>
       </c>
       <c r="E269" s="5">
         <v>15.148671367609712</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>7.6165986262000001</v>
       </c>
       <c r="C270" s="5">
         <v>8.3621652899999788E-2</v>
       </c>
       <c r="D270" s="5">
         <v>14.165047630617011</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>7.6335041788</v>
       </c>
       <c r="C271" s="5">
         <v>1.6905552599999929E-2</v>
       </c>
       <c r="D271" s="5">
         <v>2.6962371847810029</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>7.6836159442999996</v>
       </c>
       <c r="C272" s="5">
         <v>5.0111765499999628E-2</v>
       </c>
       <c r="D272" s="5">
         <v>8.1684027582224807</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>7.5461045713999999</v>
       </c>
       <c r="C273" s="5">
         <v>-0.13751137289999971</v>
       </c>
       <c r="D273" s="5">
         <v>-19.483286144696955</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>7.4342724448000004</v>
       </c>
       <c r="C274" s="5">
         <v>-0.11183212659999953</v>
       </c>
       <c r="D274" s="5">
         <v>-16.403548707530035</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>7.4696308527999999</v>
       </c>
       <c r="C275" s="5">
         <v>3.5358407999999564E-2</v>
       </c>
       <c r="D275" s="5">
         <v>5.8590526514674002</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>7.4693317388000002</v>
       </c>
       <c r="C276" s="5">
         <v>-2.9911399999971167E-4</v>
       </c>
       <c r="D276" s="5">
         <v>-4.8042234567813313E-2</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>7.6041127261000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.1347809873000001</v>
       </c>
       <c r="D277" s="5">
         <v>23.937170215833415</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>7.6738010731999999</v>
       </c>
       <c r="C278" s="5">
         <v>6.9688347099999604E-2</v>
       </c>
       <c r="D278" s="5">
         <v>11.569088695192796</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>7.5926745061999998</v>
       </c>
       <c r="C279" s="5">
         <v>-8.1126567000000094E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-11.974004467248744</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>7.6369848038999999</v>
       </c>
       <c r="C280" s="5">
         <v>4.4310297700000056E-2</v>
       </c>
       <c r="D280" s="5">
         <v>7.2323267707522954</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>7.6150298452999996</v>
       </c>
       <c r="C281" s="5">
         <v>-2.1954958600000296E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-3.395757339108274</v>
       </c>
       <c r="E281" s="5">
         <v>1.08924894222866</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>7.7295555996000003</v>
       </c>
       <c r="C282" s="5">
         <v>0.11452575430000067</v>
       </c>
       <c r="D282" s="5">
         <v>19.617573429363876</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>7.7510932718000003</v>
       </c>
       <c r="C283" s="5">
         <v>2.1537672200000024E-2</v>
       </c>
       <c r="D283" s="5">
         <v>3.395407662080685</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>7.6867463978000004</v>
       </c>
       <c r="C284" s="5">
         <v>-6.4346873999999943E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-9.5194815017036198</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>7.6378762317</v>
       </c>
       <c r="C285" s="5">
         <v>-4.887016610000039E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-7.3680593685365388</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>7.8421504876999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.20427425599999971</v>
       </c>
       <c r="D286" s="5">
         <v>37.262108277854544</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>7.7592559658000004</v>
       </c>
       <c r="C287" s="5">
         <v>-8.2894521899999241E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-11.972395832335325</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>7.7656799868000004</v>
       </c>
       <c r="C288" s="5">
         <v>6.4240209999999465E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.99803702374872127</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>7.8288075512999997</v>
       </c>
       <c r="C289" s="5">
         <v>6.3127564499999345E-2</v>
       </c>
       <c r="D289" s="5">
         <v>10.203028388203927</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>7.6697599863999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.15904756489999983</v>
       </c>
       <c r="D290" s="5">
         <v>-21.831122594414609</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>7.6752823760000002</v>
       </c>
       <c r="C291" s="5">
         <v>5.5223896000002881E-3</v>
       </c>
       <c r="D291" s="5">
         <v>0.86745527716403092</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>7.9196071878999996</v>
       </c>
       <c r="C292" s="5">
         <v>0.24432481189999944</v>
       </c>
       <c r="D292" s="5">
         <v>45.650287571323254</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>7.6982275792000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.22137960869999951</v>
       </c>
       <c r="D293" s="5">
         <v>-28.838473458843751</v>
       </c>
       <c r="E293" s="5">
         <v>1.0925463929908341</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>7.6444427943999997</v>
       </c>
       <c r="C294" s="5">
         <v>-5.3784784800000374E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-8.0691933070863531</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>7.6805838986000001</v>
       </c>
       <c r="C295" s="5">
         <v>3.6141104200000385E-2</v>
       </c>
       <c r="D295" s="5">
         <v>5.8231852573194853</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>7.7907275967</v>
       </c>
       <c r="C296" s="5">
         <v>0.11014369809999991</v>
       </c>
       <c r="D296" s="5">
         <v>18.632964630724345</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>7.9399082241999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.14918062749999983</v>
       </c>
       <c r="D297" s="5">
         <v>25.559493944810363</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>7.9494393780000001</v>
       </c>
       <c r="C298" s="5">
         <v>9.5311538000002471E-3</v>
       </c>
       <c r="D298" s="5">
         <v>1.4500419656890751</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>8.0440142787000006</v>
       </c>
       <c r="C299" s="5">
         <v>9.4574900700000519E-2</v>
       </c>
       <c r="D299" s="5">
         <v>15.248683350356828</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>8.0462858893</v>
       </c>
       <c r="C300" s="5">
         <v>2.271610599999363E-3</v>
       </c>
       <c r="D300" s="5">
         <v>0.33940399614311723</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>8.0608647692000002</v>
       </c>
       <c r="C301" s="5">
         <v>1.4578879900000175E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.1960508574681903</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>7.9629617130000003</v>
       </c>
       <c r="C302" s="5">
         <v>-9.7903056199999838E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-13.639349237869103</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>8.0624632831999996</v>
       </c>
       <c r="C303" s="5">
         <v>9.9501570199999279E-2</v>
       </c>
       <c r="D303" s="5">
         <v>16.06932724521122</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>8.1012713179000002</v>
       </c>
       <c r="C304" s="5">
         <v>3.8808034700000604E-2</v>
       </c>
       <c r="D304" s="5">
         <v>5.9315017356436517</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>8.2799533189000005</v>
       </c>
       <c r="C305" s="5">
         <v>0.17868200100000031</v>
       </c>
       <c r="D305" s="5">
         <v>29.926138878665487</v>
       </c>
       <c r="E305" s="5">
         <v>7.5566191531122984</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>8.0535275817999992</v>
       </c>
       <c r="C306" s="5">
         <v>-0.22642573710000136</v>
       </c>
       <c r="D306" s="5">
         <v>-28.303303576950313</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>8.2132154631999992</v>
       </c>
       <c r="C307" s="5">
         <v>0.15968788140000001</v>
       </c>
       <c r="D307" s="5">
         <v>26.568253939215669</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>7.9871118359000004</v>
       </c>
       <c r="C308" s="5">
         <v>-0.22610362729999878</v>
       </c>
       <c r="D308" s="5">
         <v>-28.464998237626716</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>8.2410259563999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.25391412049999929</v>
       </c>
       <c r="D309" s="5">
         <v>45.578821195280049</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>8.2806613765999995</v>
       </c>
       <c r="C310" s="5">
         <v>3.9635420199999771E-2</v>
       </c>
       <c r="D310" s="5">
         <v>5.9265723054469754</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>8.2342343233000008</v>
       </c>
       <c r="C311" s="5">
         <v>-4.6427053299998633E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-6.5243795738240573</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>8.0284568413000006</v>
       </c>
       <c r="C312" s="5">
         <v>-0.20577748200000023</v>
       </c>
       <c r="D312" s="5">
         <v>-26.191519408638541</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>8.1790394187000004</v>
       </c>
       <c r="C313" s="5">
         <v>0.15058257739999981</v>
       </c>
       <c r="D313" s="5">
         <v>24.980624491292257</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>8.3391747924999997</v>
       </c>
       <c r="C314" s="5">
         <v>0.16013537379999931</v>
       </c>
       <c r="D314" s="5">
         <v>26.197080491915713</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>8.6565696656999993</v>
       </c>
       <c r="C315" s="5">
         <v>0.31739487319999959</v>
       </c>
       <c r="D315" s="5">
         <v>56.557190283936663</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>8.6902616959000003</v>
       </c>
       <c r="C316" s="5">
         <v>3.3692030200001E-2</v>
       </c>
       <c r="D316" s="5">
         <v>4.7717786536942475</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>8.7651170264000005</v>
       </c>
       <c r="C317" s="5">
         <v>7.485533050000015E-2</v>
       </c>
       <c r="D317" s="5">
         <v>10.840472508357024</v>
       </c>
       <c r="E317" s="5">
         <v>5.8594981011856007</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>8.8518894547000002</v>
       </c>
       <c r="C318" s="5">
         <v>8.677242829999976E-2</v>
       </c>
       <c r="D318" s="5">
         <v>12.548355409188861</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>8.8414907143000008</v>
       </c>
       <c r="C319" s="5">
         <v>-1.039874039999944E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-1.4006250845932655</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>8.8839003727999994</v>
       </c>
       <c r="C320" s="5">
         <v>4.240965849999867E-2</v>
       </c>
       <c r="D320" s="5">
         <v>5.9103036196461733</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>9.0562571271000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.17235675430000086</v>
       </c>
       <c r="D321" s="5">
         <v>25.933356946595087</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>8.9986927375000008</v>
       </c>
       <c r="C322" s="5">
         <v>-5.7564389599999544E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-7.3664856738596463</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>9.128943821</v>
       </c>
       <c r="C323" s="5">
         <v>0.13025108349999925</v>
       </c>
       <c r="D323" s="5">
         <v>18.821036851493076</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>9.3327351049999994</v>
       </c>
       <c r="C324" s="5">
         <v>0.20379128399999935</v>
       </c>
       <c r="D324" s="5">
         <v>30.334940286049459</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>9.1793768331999992</v>
       </c>
       <c r="C325" s="5">
         <v>-0.15335827180000017</v>
       </c>
       <c r="D325" s="5">
         <v>-18.030720724800197</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>9.4138133264999997</v>
       </c>
       <c r="C326" s="5">
         <v>0.23443649330000049</v>
       </c>
       <c r="D326" s="5">
         <v>35.340755951618632</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>9.3599791410000002</v>
       </c>
       <c r="C327" s="5">
         <v>-5.3834185499999521E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-6.6505882574004138</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>9.2773950544999995</v>
       </c>
       <c r="C328" s="5">
         <v>-8.2584086500000708E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-10.088750497466037</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>9.3507713395999996</v>
       </c>
       <c r="C329" s="5">
         <v>7.337628510000016E-2</v>
       </c>
       <c r="D329" s="5">
         <v>9.9149180926043634</v>
       </c>
       <c r="E329" s="5">
         <v>6.6816485328837549</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>9.7444061680999994</v>
       </c>
       <c r="C330" s="5">
         <v>0.39363482849999976</v>
       </c>
       <c r="D330" s="5">
         <v>64.019427446959654</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>9.4570106661000004</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28739550199999897</v>
       </c>
       <c r="D331" s="5">
         <v>-30.179651825818475</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>9.6847964251000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.22778575899999964</v>
       </c>
       <c r="D332" s="5">
         <v>33.05751518328173</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>9.5712703224000002</v>
       </c>
       <c r="C333" s="5">
         <v>-0.11352610269999985</v>
       </c>
       <c r="D333" s="5">
         <v>-13.194142488244475</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>9.7172267086000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.14595638619999995</v>
       </c>
       <c r="D334" s="5">
         <v>19.914868513174234</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>9.8293789761999992</v>
       </c>
       <c r="C335" s="5">
         <v>0.11215226759999908</v>
       </c>
       <c r="D335" s="5">
         <v>14.763804093143285</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>9.9460431291999996</v>
       </c>
       <c r="C336" s="5">
         <v>0.11666415300000033</v>
       </c>
       <c r="D336" s="5">
         <v>15.210244931108519</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>9.8633740595999999</v>
       </c>
       <c r="C337" s="5">
         <v>-8.2669069599999645E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-9.5305424538437826</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>9.8879513959000001</v>
       </c>
       <c r="C338" s="5">
         <v>2.4577336300000141E-2</v>
       </c>
       <c r="D338" s="5">
         <v>3.0314547321278473</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>9.7791950403999994</v>
       </c>
       <c r="C339" s="5">
         <v>-0.10875635550000062</v>
       </c>
       <c r="D339" s="5">
         <v>-12.428776026039557</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>9.7672746397000001</v>
       </c>
       <c r="C340" s="5">
         <v>-1.1920400699999334E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-1.4529793617925391</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>9.7495186085000007</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7756031199999356E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.1598125716596139</v>
       </c>
       <c r="E341" s="5">
         <v>4.2643248820696478</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>9.7272631342999993</v>
       </c>
       <c r="C342" s="5">
         <v>-2.2255474200001402E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-2.7051393682665625</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>9.7567283578000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.9465223500000803E-2</v>
       </c>
       <c r="D343" s="5">
         <v>3.6961408735894707</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>9.7889666476000006</v>
       </c>
       <c r="C344" s="5">
         <v>3.223828980000043E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.0379104054484527</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>9.7940684197000003</v>
       </c>
       <c r="C345" s="5">
         <v>5.1017720999997351E-3</v>
       </c>
       <c r="D345" s="5">
         <v>0.62720674563514489</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>9.6142845518000009</v>
       </c>
       <c r="C346" s="5">
         <v>-0.17978386789999945</v>
       </c>
       <c r="D346" s="5">
         <v>-19.934382552993778</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>9.7350983245999991</v>
       </c>
       <c r="C347" s="5">
         <v>0.12081377279999828</v>
       </c>
       <c r="D347" s="5">
         <v>16.166377515774364</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>9.7624789438999997</v>
       </c>
       <c r="C348" s="5">
         <v>2.7380619300000575E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.4277828888065853</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10.032614642</v>
       </c>
       <c r="C349" s="5">
         <v>0.27013569810000071</v>
       </c>
       <c r="D349" s="5">
         <v>38.754875106585907</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>9.8746118217000003</v>
       </c>
       <c r="C350" s="5">
         <v>-0.15800282030000012</v>
       </c>
       <c r="D350" s="5">
         <v>-17.344679674039231</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10.401359918000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.52674809630000041</v>
       </c>
       <c r="D351" s="5">
         <v>86.569697702413563</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10.360803069999999</v>
       </c>
       <c r="C352" s="5">
         <v>-4.0556848000001366E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-4.5799731491005691</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10.458388631</v>
       </c>
       <c r="C353" s="5">
         <v>9.7585561000000709E-2</v>
       </c>
       <c r="D353" s="5">
         <v>11.906750256399889</v>
       </c>
       <c r="E353" s="5">
         <v>7.270820755006091</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10.526692817000001</v>
       </c>
       <c r="C354" s="5">
         <v>6.8304186000000655E-2</v>
       </c>
       <c r="D354" s="5">
         <v>8.1249912033959824</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10.446042894</v>
       </c>
       <c r="C355" s="5">
         <v>-8.0649923000001067E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-8.816079710203228</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10.199528281999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.24651461200000035</v>
       </c>
       <c r="D356" s="5">
         <v>-24.917386617240854</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10.491535126</v>
       </c>
       <c r="C357" s="5">
         <v>0.29200684400000121</v>
       </c>
       <c r="D357" s="5">
         <v>40.316075539577476</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10.701563183999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.21002805799999891</v>
       </c>
       <c r="D358" s="5">
         <v>26.852249128267623</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10.638317646000001</v>
       </c>
       <c r="C359" s="5">
         <v>-6.3245537999998547E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-6.8658824876668305</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10.474643143</v>
       </c>
       <c r="C360" s="5">
         <v>-0.16367450300000108</v>
       </c>
       <c r="D360" s="5">
         <v>-16.977579852306611</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10.608917375000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.13427423200000099</v>
       </c>
       <c r="D361" s="5">
         <v>16.515035429511784</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10.476039227999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.13287814700000133</v>
       </c>
       <c r="D362" s="5">
         <v>-14.036797276538259</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10.315951536</v>
       </c>
       <c r="C363" s="5">
         <v>-0.16008769199999939</v>
       </c>
       <c r="D363" s="5">
         <v>-16.872230777483267</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10.258897580999999</v>
       </c>
       <c r="C364" s="5">
         <v>-5.7053955000000656E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-6.4385786066871287</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10.180455036</v>
       </c>
       <c r="C365" s="5">
         <v>-7.8442544999999697E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-8.7993461016400936</v>
       </c>
       <c r="E365" s="5">
         <v>-2.6575183310378225</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>9.9276800695999992</v>
       </c>
       <c r="C366" s="5">
         <v>-0.25277496640000052</v>
       </c>
       <c r="D366" s="5">
         <v>-26.045092884219244</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>9.9352642986999999</v>
       </c>
       <c r="C367" s="5">
         <v>7.5842291000007833E-3</v>
       </c>
       <c r="D367" s="5">
         <v>0.92059902256054205</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>9.7105501690999994</v>
       </c>
       <c r="C368" s="5">
         <v>-0.22471412960000059</v>
       </c>
       <c r="D368" s="5">
         <v>-24.007113765578413</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>8.4833624786000001</v>
       </c>
       <c r="C369" s="5">
         <v>-1.2271876904999992</v>
       </c>
       <c r="D369" s="5">
         <v>-80.235298860141498</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>8.6729336854000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.18957120680000017</v>
       </c>
       <c r="D370" s="5">
         <v>30.369506193133454</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>8.8430768062999991</v>
       </c>
       <c r="C371" s="5">
         <v>0.17014312089999883</v>
       </c>
       <c r="D371" s="5">
         <v>26.254962248451207</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>9.3827811455999992</v>
       </c>
       <c r="C372" s="5">
         <v>0.53970433930000006</v>
       </c>
       <c r="D372" s="5">
         <v>103.58148254843029</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>9.3983589348999992</v>
       </c>
       <c r="C373" s="5">
         <v>1.5577789299999978E-2</v>
       </c>
       <c r="D373" s="5">
         <v>2.0105969995880102</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>9.2790192637000004</v>
       </c>
       <c r="C374" s="5">
         <v>-0.11933967119999878</v>
       </c>
       <c r="D374" s="5">
         <v>-14.217126641611078</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>9.4111799599000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.13216069619999971</v>
       </c>
       <c r="D375" s="5">
         <v>18.496090060714309</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>9.6584465486000006</v>
       </c>
       <c r="C376" s="5">
         <v>0.24726658870000051</v>
       </c>
       <c r="D376" s="5">
         <v>36.508103118089522</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>9.7038192983999991</v>
       </c>
       <c r="C377" s="5">
         <v>4.5372749799998502E-2</v>
       </c>
       <c r="D377" s="5">
         <v>5.7852311118033128</v>
       </c>
       <c r="E377" s="5">
         <v>-4.6818706621121304</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>9.9425849878000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.23876568940000098</v>
       </c>
       <c r="D378" s="5">
         <v>33.868789381500775</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>9.9276362552999995</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4948732500000617E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-1.7893617821805763</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>9.9310046627999995</v>
       </c>
       <c r="C380" s="5">
         <v>3.3684075000000036E-3</v>
       </c>
       <c r="D380" s="5">
         <v>0.40791589150195318</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>9.9706344710000003</v>
       </c>
       <c r="C381" s="5">
         <v>3.9629808200000838E-2</v>
       </c>
       <c r="D381" s="5">
         <v>4.895126548583284</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>9.8435298126999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.12710465830000039</v>
       </c>
       <c r="D382" s="5">
         <v>-14.269216917453619</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>9.8370236313999992</v>
       </c>
       <c r="C383" s="5">
         <v>-6.5061813000006907E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.79027523559093149</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>9.9794865730000009</v>
       </c>
       <c r="C384" s="5">
         <v>0.14246294160000161</v>
       </c>
       <c r="D384" s="5">
         <v>18.832108144868485</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>10.009682565</v>
       </c>
       <c r="C385" s="5">
         <v>3.019599199999945E-2</v>
       </c>
       <c r="D385" s="5">
         <v>3.6920073484490334</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>9.9778774473999992</v>
       </c>
       <c r="C386" s="5">
         <v>-3.1805117600001154E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-3.7469887354622977</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>9.9960854833999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.820803600000076E-2</v>
       </c>
       <c r="D387" s="5">
         <v>2.2119212615162143</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>9.7597117084999994</v>
       </c>
       <c r="C388" s="5">
         <v>-0.23637377490000056</v>
       </c>
       <c r="D388" s="5">
         <v>-24.961467165438922</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>9.8322423931999996</v>
       </c>
       <c r="C389" s="5">
         <v>7.2530684700000236E-2</v>
       </c>
       <c r="D389" s="5">
         <v>9.2916665431647338</v>
       </c>
       <c r="E389" s="5">
         <v>1.3234283414693682</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>9.7417927782000007</v>
       </c>
       <c r="C390" s="5">
         <v>-9.0449614999998929E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-10.4973842841238</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>9.8322862790999999</v>
       </c>
       <c r="C391" s="5">
         <v>9.0493500899999191E-2</v>
       </c>
       <c r="D391" s="5">
         <v>11.734562720090725</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>9.8434398438000006</v>
       </c>
       <c r="C392" s="5">
         <v>1.1153564700000729E-2</v>
       </c>
       <c r="D392" s="5">
         <v>1.3697831464987376</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>9.8673444966999995</v>
       </c>
       <c r="C393" s="5">
         <v>2.3904652899998879E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.9534234370451662</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>9.8291714620999997</v>
       </c>
       <c r="C394" s="5">
         <v>-3.8173034599999767E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-4.5448329957959555</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>9.9387784595999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.10960699750000025</v>
       </c>
       <c r="D395" s="5">
         <v>14.23342234335716</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>9.6659471589999999</v>
       </c>
       <c r="C396" s="5">
         <v>-0.27283130060000005</v>
       </c>
       <c r="D396" s="5">
         <v>-28.396066765929749</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>9.5165400450999993</v>
       </c>
       <c r="C397" s="5">
         <v>-0.14940711390000061</v>
       </c>
       <c r="D397" s="5">
         <v>-17.050083453624765</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>9.4721100487999994</v>
       </c>
       <c r="C398" s="5">
         <v>-4.4429996299999885E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-5.460811885065997</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>9.3699106862000008</v>
       </c>
       <c r="C399" s="5">
         <v>-0.10219936259999862</v>
       </c>
       <c r="D399" s="5">
         <v>-12.20604918390913</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>9.1634004443000006</v>
       </c>
       <c r="C400" s="5">
         <v>-0.20651024190000022</v>
       </c>
       <c r="D400" s="5">
         <v>-23.465971241706839</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>9.2493377449</v>
       </c>
       <c r="C401" s="5">
         <v>8.5937300599999489E-2</v>
       </c>
       <c r="D401" s="5">
         <v>11.853008328328007</v>
       </c>
       <c r="E401" s="5">
         <v>-5.9285016071525813</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>9.3493476754000007</v>
       </c>
       <c r="C402" s="5">
         <v>0.10000993050000062</v>
       </c>
       <c r="D402" s="5">
         <v>13.77531955568465</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>9.3402231894999996</v>
       </c>
       <c r="C403" s="5">
         <v>-9.1244859000010337E-3</v>
       </c>
       <c r="D403" s="5">
         <v>-1.1648727830709138</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>9.4549352344000006</v>
       </c>
       <c r="C404" s="5">
         <v>0.11471204490000098</v>
       </c>
       <c r="D404" s="5">
         <v>15.775229646480394</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.4692298996000002</v>
       </c>
       <c r="C405" s="5">
         <v>1.4294665199999557E-2</v>
       </c>
       <c r="D405" s="5">
         <v>1.8294104057508642</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.5240532937999998</v>
       </c>
       <c r="C406" s="5">
         <v>5.4823394199999598E-2</v>
       </c>
       <c r="D406" s="5">
         <v>7.1731200555862351</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.5321543538999993</v>
       </c>
       <c r="C407" s="5">
         <v>8.1010600999995575E-3</v>
       </c>
       <c r="D407" s="5">
         <v>1.0254961284750896</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.6592988352999996</v>
       </c>
       <c r="C408" s="5">
         <v>0.12714448140000023</v>
       </c>
       <c r="D408" s="5">
         <v>17.234229250628253</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>9.7229318683999999</v>
       </c>
       <c r="C409" s="5">
         <v>6.3633033100000347E-2</v>
       </c>
       <c r="D409" s="5">
         <v>8.198112039730221</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.9701487811000007</v>
       </c>
       <c r="C410" s="5">
         <v>0.24721691270000079</v>
       </c>
       <c r="D410" s="5">
         <v>35.161424395548522</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.8464773151999996</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12367146590000111</v>
       </c>
       <c r="D411" s="5">
         <v>-13.910349236528774</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.8629014210000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.6424105800000532E-2</v>
       </c>
       <c r="D412" s="5">
         <v>2.0200877050845945</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.8579006933999995</v>
       </c>
       <c r="C413" s="5">
         <v>-5.0007276000005874E-3</v>
       </c>
       <c r="D413" s="5">
         <v>-0.60673496450308617</v>
       </c>
       <c r="E413" s="5">
         <v>6.5795299651107975</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>9.7410048757999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.11689581759999967</v>
       </c>
       <c r="D414" s="5">
         <v>-13.337370404526217</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>9.7537743137999993</v>
       </c>
       <c r="C415" s="5">
         <v>1.2769437999999411E-2</v>
       </c>
       <c r="D415" s="5">
         <v>1.5844658741458462</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>9.6622853613000004</v>
       </c>
       <c r="C416" s="5">
         <v>-9.1488952499998888E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-10.692921029198988</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>9.6804018895000006</v>
       </c>
       <c r="C417" s="5">
         <v>1.8116528200000204E-2</v>
       </c>
       <c r="D417" s="5">
         <v>2.2733161944564317</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>9.8257754935000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.14537360399999955</v>
       </c>
       <c r="D418" s="5">
         <v>19.586288950590713</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>9.8326714075999995</v>
       </c>
       <c r="C419" s="5">
         <v>6.8959140999993451E-3</v>
       </c>
       <c r="D419" s="5">
         <v>0.84544102104229246</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>9.6562659031999996</v>
       </c>
       <c r="C420" s="5">
         <v>-0.17640550439999991</v>
       </c>
       <c r="D420" s="5">
         <v>-19.526612220312057</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>9.7191211373000002</v>
       </c>
       <c r="C421" s="5">
         <v>6.2855234100000601E-2</v>
       </c>
       <c r="D421" s="5">
         <v>8.0969263192964824</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>9.5697698142000007</v>
       </c>
       <c r="C422" s="5">
         <v>-0.14935132309999943</v>
       </c>
       <c r="D422" s="5">
         <v>-16.958734667375253</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>10.029275215</v>
       </c>
       <c r="C423" s="5">
         <v>0.45950540079999946</v>
       </c>
       <c r="D423" s="5">
         <v>75.556408969004991</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>10.059718947</v>
       </c>
       <c r="C424" s="5">
         <v>3.0443732000000168E-2</v>
       </c>
       <c r="D424" s="5">
         <v>3.7040172359174228</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>9.7512296883000005</v>
       </c>
       <c r="C425" s="5">
         <v>-0.30848925869999988</v>
       </c>
       <c r="D425" s="5">
         <v>-31.185102570337776</v>
       </c>
       <c r="E425" s="5">
         <v>-1.0820864240539296</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>9.8403852894000003</v>
       </c>
       <c r="C426" s="5">
         <v>8.915560109999987E-2</v>
       </c>
       <c r="D426" s="5">
         <v>11.540503772900635</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>9.7602562840000004</v>
       </c>
       <c r="C427" s="5">
         <v>-8.0129005399999897E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-9.3454887507229305</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>9.7734175791000002</v>
       </c>
       <c r="C428" s="5">
         <v>1.3161295099999748E-2</v>
       </c>
       <c r="D428" s="5">
         <v>1.6302046733505549</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>9.7958489682999996</v>
       </c>
       <c r="C429" s="5">
         <v>2.243138919999943E-2</v>
       </c>
       <c r="D429" s="5">
         <v>2.789205438146336</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>9.7246953238000007</v>
       </c>
       <c r="C430" s="5">
         <v>-7.1153644499998947E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-8.3764578780080043</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>9.7234817206000006</v>
       </c>
       <c r="C431" s="5">
         <v>-1.2136032000000796E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-0.14965246915156216</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>9.8578178573000006</v>
       </c>
       <c r="C432" s="5">
         <v>0.1343361367</v>
       </c>
       <c r="D432" s="5">
         <v>17.898382852304053</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>9.8200816013000001</v>
       </c>
       <c r="C433" s="5">
         <v>-3.7736256000000523E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-4.4981716112106334</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>9.7734997489000008</v>
       </c>
       <c r="C434" s="5">
         <v>-4.6581852399999235E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-5.5460522635411351</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>9.7862748988000003</v>
       </c>
       <c r="C435" s="5">
         <v>1.2775149899999505E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.579871398929078</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>9.8148715936999995</v>
       </c>
       <c r="C436" s="5">
         <v>2.8596694899999164E-2</v>
       </c>
       <c r="D436" s="5">
         <v>3.5634557413483758</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.7987161033000003</v>
       </c>
       <c r="C437" s="5">
         <v>-1.6155490399999195E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-1.9574416869380107</v>
       </c>
       <c r="E437" s="5">
         <v>0.48697873517404844</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>9.8302608017999997</v>
       </c>
       <c r="C438" s="5">
         <v>3.1544698499999413E-2</v>
       </c>
       <c r="D438" s="5">
         <v>3.932261944727089</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>9.8610105657999991</v>
       </c>
       <c r="C439" s="5">
         <v>3.0749763999999402E-2</v>
       </c>
       <c r="D439" s="5">
         <v>3.8189444937643424</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>9.9178403486000004</v>
+        <v>9.9212072363000008</v>
       </c>
       <c r="C440" s="5">
-        <v>5.6829782800001283E-2</v>
+        <v>6.0196670500001659E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.1391672327765443</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5764396412677293</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>10.047304885000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.12609764870000006</v>
+      </c>
+      <c r="D441" s="5">
+        <v>16.364556036010235</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>