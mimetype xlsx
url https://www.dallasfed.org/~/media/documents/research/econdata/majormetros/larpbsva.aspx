--- v5 (2026-05-27)
+++ v6 (2026-07-22)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{381B3F72-85C9-45A5-A888-E224923942E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA0E7809-8CA2-4E2B-8E8A-A7BA4FF4BC31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0F02758C-4C43-4A3F-9507-71480ADB7110}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{47BD4110-4D0F-4309-B104-8C6810C37A87}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6BF9F8F-DAEC-4876-AD1C-147DCC31DEA7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D5EB6B-A950-435C-BB4E-754BCA59517A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>2.2501464580000001</v>
+        <v>2.250146457</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>2.3036532794000002</v>
+        <v>2.3036532726000001</v>
       </c>
       <c r="C7" s="5">
-        <v>5.3506821400000071E-2</v>
+        <v>5.3506815600000035E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>32.579365251104676</v>
+        <v>32.579361261922735</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>2.3432184465999999</v>
+        <v>2.3432184355999999</v>
       </c>
       <c r="C8" s="5">
-        <v>3.9565167199999696E-2</v>
+        <v>3.9565162999999792E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>22.672709571509909</v>
+        <v>22.672707006327887</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>2.3110726484000002</v>
+        <v>2.3110726365000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.2145798199999742E-2</v>
+        <v>-3.2145799099999817E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-15.2753387053433</v>
+        <v>-15.275339167661627</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>2.4070052215</v>
+        <v>2.4070052141999998</v>
       </c>
       <c r="C10" s="5">
-        <v>9.5932573099999807E-2</v>
+        <v>9.5932577699999744E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>62.915053792185006</v>
+        <v>62.915057929529716</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>2.4149475978999999</v>
+        <v>2.4149476078999998</v>
       </c>
       <c r="C11" s="5">
-        <v>7.9423763999999508E-3</v>
+        <v>7.94239370000005E-3</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0322875482644793</v>
+        <v>4.0322965038107395</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>2.4995027075</v>
+        <v>2.4995026949999999</v>
       </c>
       <c r="C12" s="5">
-        <v>8.4555109600000122E-2</v>
+        <v>8.4555087100000037E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>51.130041429691154</v>
+        <v>51.130024850355447</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>2.5298089275</v>
+        <v>2.5298089145999998</v>
       </c>
       <c r="C13" s="5">
-        <v>3.0306219999999939E-2</v>
+        <v>3.0306219599999906E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>15.560473249396845</v>
+        <v>15.560473113214224</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>2.4582666711000001</v>
+        <v>2.4582666968</v>
       </c>
       <c r="C14" s="5">
-        <v>-7.1542256399999893E-2</v>
+        <v>-7.1542217799999808E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-29.124641781872274</v>
+        <v>-29.124628553365206</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>2.4962628819999999</v>
+        <v>2.4962628928999999</v>
       </c>
       <c r="C15" s="5">
-        <v>3.7996210899999827E-2</v>
+        <v>3.7996196099999935E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>20.208703155477803</v>
+        <v>20.208694373520419</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>2.4710824394999999</v>
+        <v>2.4710824523000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-2.5180442499999955E-2</v>
+        <v>-2.5180440599999798E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-11.455215657721961</v>
+        <v>-11.455214793465707</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>2.5144172164</v>
+        <v>2.5144172207</v>
       </c>
       <c r="C17" s="5">
-        <v>4.3334776900000094E-2</v>
+        <v>4.3334768399999835E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>23.197327447289506</v>
+        <v>23.197322317680413</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>2.5473174008999999</v>
+        <v>2.5473174074</v>
       </c>
       <c r="C18" s="5">
-        <v>3.2900184499999874E-2</v>
+        <v>3.2900186700000056E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>16.882272726153769</v>
+        <v>16.882273906523835</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>2.6084714940999998</v>
+        <v>2.6084714979000001</v>
       </c>
       <c r="C19" s="5">
-        <v>6.115409319999987E-2</v>
+        <v>6.1154090500000091E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>32.934097867214348</v>
+        <v>32.934096120600387</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>2.6458969298000001</v>
+        <v>2.6458969027000001</v>
       </c>
       <c r="C20" s="5">
-        <v>3.7425435700000342E-2</v>
+        <v>3.7425404800000006E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>18.642947617349147</v>
+        <v>18.642930961211057</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>2.6049587738</v>
+        <v>2.6049587417</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.093815600000017E-2</v>
+        <v>-4.0938161000000139E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.065508533245033</v>
+        <v>-17.065510603666432</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>2.6058237178999999</v>
+        <v>2.6058237047000001</v>
       </c>
       <c r="C22" s="5">
-        <v>8.6494409999993138E-4</v>
+        <v>8.6496300000016291E-4</v>
       </c>
       <c r="D22" s="5">
-        <v>0.39917349546376713</v>
+        <v>0.39918223871631131</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>2.6190450083000001</v>
+        <v>2.6190450292</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3221290400000196E-2</v>
+        <v>1.3221324499999909E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>6.2613062171083866</v>
+        <v>6.2613228519998509</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>2.4032426201999999</v>
+        <v>2.4032426143999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.21580238810000019</v>
+        <v>-0.21580241480000018</v>
       </c>
       <c r="D24" s="5">
-        <v>-64.366714596952562</v>
+        <v>-64.366719041170057</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>2.5309448557000001</v>
+        <v>2.5309448497</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12770223550000015</v>
+        <v>0.12770223530000013</v>
       </c>
       <c r="D25" s="5">
-        <v>86.131889326778037</v>
+        <v>86.131889422263043</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>2.5591998667999998</v>
+        <v>2.5591999042000002</v>
       </c>
       <c r="C26" s="5">
-        <v>2.8255011099999727E-2</v>
+        <v>2.825505450000021E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>14.250539515587013</v>
+        <v>14.250562801584167</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>2.4894616878</v>
+        <v>2.4894617077999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9738178999999789E-2</v>
+        <v>-6.9738196400000341E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-28.218106519884067</v>
+        <v>-28.218112187848867</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>2.5695460833000001</v>
+        <v>2.5695460946000002</v>
       </c>
       <c r="C28" s="5">
-        <v>8.0084395500000127E-2</v>
+        <v>8.0084386800000296E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>46.221611911674373</v>
+        <v>46.221605531379595</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>2.5104744677999999</v>
+        <v>2.5104744726999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.9071615500000174E-2</v>
+        <v>-5.907162190000026E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-24.352814371508192</v>
+        <v>-24.352816591760561</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.15680566352648251</v>
+        <v>-0.1568056393959294</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>2.5398462690999999</v>
+        <v>2.5398462766000001</v>
       </c>
       <c r="C30" s="5">
-        <v>2.9371801299999944E-2</v>
+        <v>2.937180390000016E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>14.979247246196724</v>
+        <v>14.979248627482589</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>2.5172934185</v>
+        <v>2.5172934154000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.2552850599999896E-2</v>
+        <v>-2.2552861199999885E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-10.150240914377006</v>
+        <v>-10.150245426002236</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>2.4539944444000001</v>
+        <v>2.4539943782</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.329897409999985E-2</v>
+        <v>-6.3299037200000186E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-26.332349640110419</v>
+        <v>-26.332372398942482</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>2.4989693922999998</v>
+        <v>2.4989693220999998</v>
       </c>
       <c r="C33" s="5">
-        <v>4.4974947899999673E-2</v>
+        <v>4.4974943899999786E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>24.350730264475118</v>
+        <v>24.350728600432014</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>2.5063580736</v>
+        <v>2.5063580503999998</v>
       </c>
       <c r="C34" s="5">
-        <v>7.3886813000001439E-3</v>
+        <v>7.3887283000000359E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>3.6062994783113034</v>
+        <v>3.6063228955616866</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>2.5204178278999998</v>
+        <v>2.5204178734</v>
       </c>
       <c r="C35" s="5">
-        <v>1.4059754299999838E-2</v>
+        <v>1.4059823000000193E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>6.9431839867603928</v>
+        <v>6.943219032929937</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>2.5136025568</v>
+        <v>2.5136025857000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-6.8152710999997979E-3</v>
+        <v>-6.8152876999998391E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.197003979077051</v>
+        <v>-3.1970115937398957</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>2.4357332485000001</v>
+        <v>2.4357332820000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.786930829999994E-2</v>
+        <v>-7.7869303700000003E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-31.451590962657093</v>
+        <v>-31.451589106818723</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>2.5545843500999998</v>
+        <v>2.5545844257999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.11885110159999979</v>
+        <v>0.11885114379999973</v>
       </c>
       <c r="D38" s="5">
-        <v>77.127614716204036</v>
+        <v>77.127648468459384</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>2.5809946250000002</v>
+        <v>2.5809946669000001</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6410274900000363E-2</v>
+        <v>2.6410241100000231E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>13.136368405987376</v>
+        <v>13.136350215087855</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>2.5636575503999999</v>
+        <v>2.5636575569</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7337074600000335E-2</v>
+        <v>-1.7337110000000155E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-7.7694186110270564</v>
+        <v>-7.7694337721964768</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>2.6062505668</v>
+        <v>2.6062505520000001</v>
       </c>
       <c r="C41" s="5">
-        <v>4.2593016400000128E-2</v>
+        <v>4.2592995100000142E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>21.86355790697483</v>
+        <v>21.863545894987912</v>
       </c>
       <c r="E41" s="5">
-        <v>3.8150596721236996</v>
+        <v>3.815058879965183</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>2.5289006432000001</v>
+        <v>2.5289006200999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-7.7349923599999926E-2</v>
+        <v>-7.7349931900000168E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-30.33940150335258</v>
+        <v>-30.339404392106417</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>2.5251579677999998</v>
+        <v>2.5251579171</v>
       </c>
       <c r="C43" s="5">
-        <v>-3.7426754000002838E-3</v>
+        <v>-3.7427029999999029E-3</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.7615689007211666</v>
+        <v>-1.7615818016440188</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>2.5691523384999999</v>
+        <v>2.5691521941</v>
       </c>
       <c r="C44" s="5">
-        <v>4.3994370700000118E-2</v>
+        <v>4.3994276999999915E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>23.031312995431151</v>
+        <v>23.031259657886991</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>2.5971866175999998</v>
+        <v>2.5971864843999999</v>
       </c>
       <c r="C45" s="5">
-        <v>2.8034279099999893E-2</v>
+        <v>2.8034290299999931E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>13.909408779491894</v>
+        <v>13.909415503397105</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>2.5059810258000002</v>
+        <v>2.5059809949999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.1205591799999652E-2</v>
+        <v>-9.1205489400000062E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-34.882838168628403</v>
+        <v>-34.882807697173256</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>2.5162619746999999</v>
+        <v>2.5162620739000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0280948899999753E-2</v>
+        <v>1.0281078900000296E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0356955112057955</v>
+        <v>5.0357606932109444</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>2.6259210499000001</v>
+        <v>2.6259211715999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10965907520000018</v>
+        <v>0.10965909769999982</v>
       </c>
       <c r="D48" s="5">
-        <v>66.843664115352695</v>
+        <v>66.843677974225059</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>2.6425034953000002</v>
+        <v>2.6425036277</v>
       </c>
       <c r="C49" s="5">
-        <v>1.658244540000009E-2</v>
+        <v>1.6582456100000087E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>7.8467023367007727</v>
+        <v>7.8467072006197292</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>2.7532036964</v>
+        <v>2.7532038514999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.11070020109999978</v>
+        <v>0.11070022379999989</v>
       </c>
       <c r="D50" s="5">
-        <v>63.633900364965342</v>
+        <v>63.633912598961338</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>2.5647260188000001</v>
+        <v>2.5647261054000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18847767759999989</v>
+        <v>-0.18847774609999979</v>
       </c>
       <c r="D51" s="5">
-        <v>-57.299633295931038</v>
+        <v>-57.299644860169451</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>2.5633950780000001</v>
+        <v>2.5633950580999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.3309407999999578E-3</v>
+        <v>-1.331047300000332E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.62095457386146524</v>
+        <v>-0.62100409911604038</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>2.496230841</v>
+        <v>2.4962307914999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-6.7164237000000071E-2</v>
+        <v>-6.7164266599999856E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-27.28393281519531</v>
+        <v>-27.283943344558082</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.2213794483729972</v>
+        <v>-4.2213808037593559</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>2.6198814964000001</v>
+        <v>2.6198814154000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12365065540000009</v>
+        <v>0.12365062390000015</v>
       </c>
       <c r="D54" s="5">
-        <v>78.633470399999126</v>
+        <v>78.633446632747933</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>2.6325705762</v>
+        <v>2.6325704240999999</v>
       </c>
       <c r="C55" s="5">
-        <v>1.2689079799999892E-2</v>
+        <v>1.2689008699999782E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.9694071261920501</v>
+        <v>5.9693729716629118</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>2.5794830355</v>
+        <v>2.5794827414000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-5.3087540699999991E-2</v>
+        <v>-5.308768269999975E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-21.687365092028809</v>
+        <v>-21.687417942579714</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>2.8040028331000002</v>
+        <v>2.8040025327000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.22451979760000018</v>
+        <v>0.2245197913000001</v>
       </c>
       <c r="D57" s="5">
-        <v>172.23832577495207</v>
+        <v>172.23834825923063</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>2.8100596618</v>
+        <v>2.8100594335000002</v>
       </c>
       <c r="C58" s="5">
-        <v>6.0568286999997945E-3</v>
+        <v>6.0569007999999869E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>2.6230957643832431</v>
+        <v>2.6231276457739927</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>2.7104884830999998</v>
+        <v>2.7104889128999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-9.9571178700000207E-2</v>
+        <v>-9.9570520600000378E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-35.138900435107168</v>
+        <v>-35.138713780403904</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>2.7374279399999999</v>
+        <v>2.7374278268999999</v>
       </c>
       <c r="C60" s="5">
-        <v>2.6939456900000103E-2</v>
+        <v>2.6938914000000036E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>12.600819709518806</v>
+        <v>12.600549622794354</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>2.7416189283999999</v>
+        <v>2.7416202258000002</v>
       </c>
       <c r="C61" s="5">
-        <v>4.1909883999999842E-3</v>
+        <v>4.1923989000003381E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>1.8527432230224239</v>
+        <v>1.8533721128005665</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>2.7444386540000001</v>
+        <v>2.7444386212</v>
       </c>
       <c r="C62" s="5">
-        <v>2.8197256000002113E-3</v>
+        <v>2.8183953999998401E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>1.2411925067632223</v>
+        <v>1.2406030716758387</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>2.8516898059</v>
+        <v>2.8516897458999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.1072511518999999</v>
+        <v>0.10725112469999987</v>
       </c>
       <c r="D63" s="5">
-        <v>58.410902212476337</v>
+        <v>58.410884935459471</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>2.9659723114999998</v>
+        <v>2.9659721477000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11428250559999986</v>
+        <v>0.11428240180000016</v>
       </c>
       <c r="D64" s="5">
-        <v>60.242499758636647</v>
+        <v>60.242434021561422</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>2.8976581000000001</v>
+        <v>2.8976579308999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-6.8314211499999722E-2</v>
+        <v>-6.831421680000016E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-24.393247816340491</v>
+        <v>-24.393250657094288</v>
       </c>
       <c r="E65" s="5">
-        <v>16.081335604330029</v>
+        <v>16.081331131997612</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>2.8138777598</v>
+        <v>2.8138775234</v>
       </c>
       <c r="C66" s="5">
-        <v>-8.3780340200000136E-2</v>
+        <v>-8.3780407499999932E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-29.677057949964425</v>
+        <v>-29.677079599336142</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>2.7334793021000001</v>
+        <v>2.7334789435000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-8.039845769999987E-2</v>
+        <v>-8.0398579899999767E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-29.380155979862408</v>
+        <v>-29.380195958543741</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>2.6877041075000001</v>
+        <v>2.6877035678999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.5775194600000013E-2</v>
+        <v>-4.5775375600000334E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-18.344022304731865</v>
+        <v>-18.344090482261265</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>2.6128901268</v>
+        <v>2.6128895982999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-7.4813980700000116E-2</v>
+        <v>-7.4813969600000085E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-28.734996022171757</v>
+        <v>-28.734997305197197</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>2.6139214691000001</v>
+        <v>2.6139210732999998</v>
       </c>
       <c r="C70" s="5">
-        <v>1.0313423000001265E-3</v>
+        <v>1.0314750000000039E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>0.47468549970195451</v>
+        <v>0.47474680509427269</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>2.6015192954000002</v>
+        <v>2.6015202195999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2402173699999963E-2</v>
+        <v>-1.2400853699999992E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-5.5473412773785817</v>
+        <v>-5.5467669952686922</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>2.5450834782</v>
+        <v>2.5450834587000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-5.6435817200000127E-2</v>
+        <v>-5.6436760899999605E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-23.140109155953514</v>
+        <v>-23.140443879172235</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>2.5366805330000002</v>
+        <v>2.5366833756</v>
       </c>
       <c r="C73" s="5">
-        <v>-8.402945199999845E-3</v>
+        <v>-8.4000831000001774E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>-3.8908065697863536</v>
+        <v>-3.889505327598719</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>2.5403015705000001</v>
+        <v>2.5403015992000002</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6210374999998685E-3</v>
+        <v>3.6182236000001922E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>1.7264778518099044</v>
+        <v>1.7251237188318225</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>2.4400966563000002</v>
+        <v>2.4400965406999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10020491419999988</v>
+        <v>-0.10020505850000028</v>
       </c>
       <c r="D75" s="5">
-        <v>-38.303427595067397</v>
+        <v>-38.303471034161277</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>2.4716469182999998</v>
+        <v>2.4716463058000002</v>
       </c>
       <c r="C76" s="5">
-        <v>3.1550261999999663E-2</v>
+        <v>3.1549765100000293E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>16.668284023923331</v>
+        <v>16.668003410904376</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>2.4010240069000002</v>
+        <v>2.4010231998</v>
       </c>
       <c r="C77" s="5">
-        <v>-7.0622911399999655E-2</v>
+        <v>-7.0623106000000213E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-29.381114207320046</v>
+        <v>-29.381189067077905</v>
       </c>
       <c r="E77" s="5">
-        <v>-17.139154308784732</v>
+        <v>-17.139177326764287</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>2.4096675449</v>
+        <v>2.4096665756000002</v>
       </c>
       <c r="C78" s="5">
-        <v>8.6435379999998396E-3</v>
+        <v>8.6433758000001859E-3</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4064936224371243</v>
+        <v>4.4064107991679924</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>2.4310514560000001</v>
+        <v>2.4310504357</v>
       </c>
       <c r="C79" s="5">
-        <v>2.1383911100000041E-2</v>
+        <v>2.1383860099999819E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>11.184507240616259</v>
+        <v>11.184483971539571</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>2.3942321317999999</v>
+        <v>2.3942311556</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.6819324200000114E-2</v>
+        <v>-3.6819280100000018E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-16.734471280428732</v>
+        <v>-16.734459325104712</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>2.4247241074999999</v>
+        <v>2.4247234597</v>
       </c>
       <c r="C81" s="5">
-        <v>3.0491975699999951E-2</v>
+        <v>3.0492304100000034E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>16.399979899882467</v>
+        <v>16.400176241932552</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>2.4174826073000002</v>
+        <v>2.4174823903</v>
       </c>
       <c r="C82" s="5">
-        <v>-7.2415001999996953E-3</v>
+        <v>-7.241069400000022E-3</v>
       </c>
       <c r="D82" s="5">
-        <v>-3.5255450197264837</v>
+        <v>-3.5253396427771366</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>2.4873954875000002</v>
+        <v>2.4873976345000002</v>
       </c>
       <c r="C83" s="5">
-        <v>6.9912880199999972E-2</v>
+        <v>6.9915244200000171E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>40.791944432125192</v>
+        <v>40.793554393168321</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2.4531431789</v>
+        <v>2.4531439002000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-3.425230860000017E-2</v>
+        <v>-3.4253734300000005E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-15.328616579012843</v>
+        <v>-15.32919483575197</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2.4309523065</v>
+        <v>2.4309573196000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-2.219087239999995E-2</v>
+        <v>-2.2186580600000116E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-10.330964258390285</v>
+        <v>-10.329061644632077</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2.4310139522999998</v>
+        <v>2.4310144114000001</v>
       </c>
       <c r="C86" s="5">
-        <v>6.1645799999787698E-5</v>
+        <v>5.7091800000019788E-5</v>
       </c>
       <c r="D86" s="5">
-        <v>3.0434689390701486E-2</v>
+        <v>2.8186019370113335E-2</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2.5392017543000001</v>
+        <v>2.5392014747</v>
       </c>
       <c r="C87" s="5">
-        <v>0.10818780200000022</v>
+        <v>0.10818706329999994</v>
       </c>
       <c r="D87" s="5">
-        <v>68.6231107133801</v>
+        <v>68.622505766427324</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2.4700595103</v>
+        <v>2.4700578541999998</v>
       </c>
       <c r="C88" s="5">
-        <v>-6.9142244000000019E-2</v>
+        <v>-6.9143620500000225E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-28.200323610763721</v>
+        <v>-28.200806410167512</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2.6188492525</v>
+        <v>2.6188468506000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14878974219999996</v>
+        <v>0.14878899640000043</v>
       </c>
       <c r="D89" s="5">
-        <v>101.76089721708399</v>
+        <v>101.76029995145628</v>
       </c>
       <c r="E89" s="5">
-        <v>9.0721810766581044</v>
+        <v>9.0721177045746337</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2.6028891003000001</v>
+        <v>2.6028863979999999</v>
       </c>
       <c r="C90" s="5">
-        <v>-1.5960152199999911E-2</v>
+        <v>-1.5960452600000341E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-7.072987225500194</v>
+        <v>-7.0731221934328792</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2.6205666358999999</v>
+        <v>2.6205642223000001</v>
       </c>
       <c r="C91" s="5">
-        <v>1.767753559999985E-2</v>
+        <v>1.76778243000002E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>8.4612266656910471</v>
+        <v>8.4613791672141438</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2.7061010885000001</v>
+        <v>2.7060993588</v>
       </c>
       <c r="C92" s="5">
-        <v>8.5534452600000144E-2</v>
+        <v>8.5535136499999886E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>47.023142891906808</v>
+        <v>47.02364013168814</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2.6304549217000002</v>
+        <v>2.6304547840999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-7.5646166799999914E-2</v>
+        <v>-7.5644574700000078E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-28.838978726332478</v>
+        <v>-28.838477572950616</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2.7247931022</v>
+        <v>2.7247934633000002</v>
       </c>
       <c r="C94" s="5">
-        <v>9.4338180499999869E-2</v>
+        <v>9.4338679200000275E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>52.627225842745815</v>
+        <v>52.627564371821123</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2.6703693084000002</v>
+        <v>2.6703726672000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.4423793799999842E-2</v>
+        <v>-5.4420796100000057E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-21.502909534078483</v>
+        <v>-21.501849553443432</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2.7552436732999999</v>
+        <v>2.7552464092000002</v>
       </c>
       <c r="C96" s="5">
-        <v>8.4874364899999666E-2</v>
+        <v>8.4873742000000085E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>45.567435725681449</v>
+        <v>45.566973129532528</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2.9268413565000002</v>
+        <v>2.9268491792</v>
       </c>
       <c r="C97" s="5">
-        <v>0.17159768320000035</v>
+        <v>0.17160276999999979</v>
       </c>
       <c r="D97" s="5">
-        <v>106.47621501455492</v>
+        <v>106.48037702827065</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2.9247303758999998</v>
+        <v>2.9247340064</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.1109806000003672E-3</v>
+        <v>-2.1151727999999537E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>-0.86207339406266792</v>
+        <v>-0.86377628864079403</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2.9449142448000001</v>
+        <v>2.9449122570999999</v>
       </c>
       <c r="C99" s="5">
-        <v>2.0183868900000235E-2</v>
+        <v>2.01782506999999E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>8.6029957305600036</v>
+        <v>8.6004984064187653</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2.9688954463999999</v>
+        <v>2.9688982610000001</v>
       </c>
       <c r="C100" s="5">
-        <v>2.3981201599999835E-2</v>
+        <v>2.3986003900000163E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>10.221675930605523</v>
+        <v>10.223822614787871</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>3.0295344305</v>
+        <v>3.0295267936000001</v>
       </c>
       <c r="C101" s="5">
-        <v>6.0638984100000126E-2</v>
+        <v>6.0628532600000007E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>27.459399437320187</v>
+        <v>27.454093899670173</v>
       </c>
       <c r="E101" s="5">
-        <v>15.681894542343455</v>
+        <v>15.681709027998703</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>3.0977535596000001</v>
+        <v>3.0977343702</v>
       </c>
       <c r="C102" s="5">
-        <v>6.8219129100000053E-2</v>
+        <v>6.8207576599999875E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>30.632628403860409</v>
+        <v>30.626869485337348</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>3.2127971439</v>
+        <v>3.2127987743999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.11504358429999995</v>
+        <v>0.11506440419999997</v>
       </c>
       <c r="D103" s="5">
-        <v>54.894959092063743</v>
+        <v>54.90741712315166</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>3.3154410593999999</v>
+        <v>3.3154426031000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.10264391549999985</v>
+        <v>0.10264382870000022</v>
       </c>
       <c r="D104" s="5">
-        <v>45.846522546317225</v>
+        <v>45.846449227946891</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>3.4413919945</v>
+        <v>3.4413929016</v>
       </c>
       <c r="C105" s="5">
-        <v>0.12595093510000011</v>
+        <v>0.12595029849999984</v>
       </c>
       <c r="D105" s="5">
-        <v>56.427818921036234</v>
+        <v>56.427439695471662</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>3.425664228</v>
+        <v>3.4256665622</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.5727766499999962E-2</v>
+        <v>-1.5726339400000011E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3484386172116931</v>
+        <v>-5.3479640701530329</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>3.5604592866</v>
+        <v>3.5604648777999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.13479505859999996</v>
+        <v>0.13479831559999988</v>
       </c>
       <c r="D107" s="5">
-        <v>58.903980639391222</v>
+        <v>58.905675782890768</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>3.6561139333999999</v>
+        <v>3.6561186702000001</v>
       </c>
       <c r="C108" s="5">
-        <v>9.5654646799999909E-2</v>
+        <v>9.565379240000027E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>37.456209292269534</v>
+        <v>37.455756057751664</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>3.7163585149</v>
+        <v>3.7163687276999999</v>
       </c>
       <c r="C109" s="5">
-        <v>6.0244581500000116E-2</v>
+        <v>6.0250057499999787E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>21.667501680527646</v>
+        <v>21.66962233467682</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>3.7087894841</v>
+        <v>3.7087959799000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.5690308000000428E-3</v>
+        <v>-7.5727477999998349E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.4168230678602853</v>
+        <v>-2.4179900813641075</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>3.5549963589</v>
+        <v>3.5549921755999998</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.15379312519999999</v>
+        <v>-0.15380380430000029</v>
       </c>
       <c r="D111" s="5">
-        <v>-39.843338212463152</v>
+        <v>-39.845451982955161</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>3.7682998668000001</v>
+        <v>3.7683066494999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21330350790000008</v>
+        <v>0.21331447390000013</v>
       </c>
       <c r="D112" s="5">
-        <v>101.22203496445765</v>
+        <v>101.22922276076393</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>3.7515381520000002</v>
+        <v>3.7515252860000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.6761714799999883E-2</v>
+        <v>-1.6781363499999813E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-5.2090338810626964</v>
+        <v>-5.2149821694762455</v>
       </c>
       <c r="E113" s="5">
-        <v>23.83216755126427</v>
+        <v>23.832055023419873</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>3.7963002301</v>
+        <v>3.7962641321000001</v>
       </c>
       <c r="C114" s="5">
-        <v>4.4762078099999769E-2</v>
+        <v>4.4738846100000007E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>15.295990771126666</v>
+        <v>15.287580127967182</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>3.8067562350999999</v>
+        <v>3.8067618057999999</v>
       </c>
       <c r="C115" s="5">
-        <v>1.045600499999999E-2</v>
+        <v>1.0497673699999766E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>3.3556441021747485</v>
+        <v>3.369253398707972</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>3.8246243421999999</v>
+        <v>3.8246294429000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.7868107099999975E-2</v>
+        <v>1.7867637100000167E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>5.7802538529208691</v>
+        <v>5.7800891857248349</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>3.9397798827999999</v>
+        <v>3.9397823982000002</v>
       </c>
       <c r="C117" s="5">
-        <v>0.11515554059999999</v>
+        <v>0.11515295530000014</v>
       </c>
       <c r="D117" s="5">
-        <v>42.757219840285444</v>
+        <v>42.756028933857927</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>4.0220419603000002</v>
+        <v>4.0220468884000002</v>
       </c>
       <c r="C118" s="5">
-        <v>8.2262077500000252E-2</v>
+        <v>8.226449020000004E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>28.143229732143247</v>
+        <v>28.144132084882667</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>4.1567243715000002</v>
+        <v>4.1567318789999996</v>
       </c>
       <c r="C119" s="5">
-        <v>0.13468241120000002</v>
+        <v>0.13468499059999939</v>
       </c>
       <c r="D119" s="5">
-        <v>48.475763914248304</v>
+        <v>48.476798798012524</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>4.0565027780999996</v>
+        <v>4.0565095882</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10022159340000059</v>
+        <v>-0.10022229079999967</v>
       </c>
       <c r="D120" s="5">
-        <v>-25.388357734481826</v>
+        <v>-25.388471710059889</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>4.1075373531999997</v>
+        <v>4.1075482339000002</v>
       </c>
       <c r="C121" s="5">
-        <v>5.103457510000009E-2</v>
+        <v>5.1038645700000274E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>16.18683605166018</v>
+        <v>16.188188678902193</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>4.1948307638999998</v>
+        <v>4.1948395806000001</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7293410700000074E-2</v>
+        <v>8.7291346699999828E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>28.70489779039811</v>
+        <v>28.70405273165515</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>4.3692233453</v>
+        <v>4.3692172731000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.17439258140000025</v>
+        <v>0.17437769250000024</v>
       </c>
       <c r="D123" s="5">
-        <v>63.033785813415143</v>
+        <v>63.026955037203081</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>4.4590193442999997</v>
+        <v>4.4590317353</v>
       </c>
       <c r="C124" s="5">
-        <v>8.9795998999999682E-2</v>
+        <v>8.9814462199999667E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>27.650150569346877</v>
+        <v>27.656536237414066</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>4.4617413032000002</v>
+        <v>4.4617231847000003</v>
       </c>
       <c r="C125" s="5">
-        <v>2.7219589000004873E-3</v>
+        <v>2.6914494000003231E-3</v>
       </c>
       <c r="D125" s="5">
-        <v>0.73499109640140503</v>
+        <v>0.72672344005983991</v>
       </c>
       <c r="E125" s="5">
-        <v>18.930985703061019</v>
+        <v>18.93091061788461</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>4.6057542292999996</v>
+        <v>4.6057014549000002</v>
       </c>
       <c r="C126" s="5">
-        <v>0.14401292609999938</v>
+        <v>0.14397827019999987</v>
       </c>
       <c r="D126" s="5">
-        <v>46.405194311904687</v>
+        <v>46.392198392319543</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>4.6084328975000002</v>
+        <v>4.6084427503000001</v>
       </c>
       <c r="C127" s="5">
-        <v>2.6786682000006223E-3</v>
+        <v>2.741295399999899E-3</v>
       </c>
       <c r="D127" s="5">
-        <v>0.70014675551157701</v>
+        <v>0.71657803272031639</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>4.5392292359999997</v>
+        <v>4.5392381825000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-6.9203661500000457E-2</v>
+        <v>-6.920456779999995E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-16.603817829352131</v>
+        <v>-16.603985019107657</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>4.3352843859999997</v>
+        <v>4.3352890465999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.20394485000000007</v>
+        <v>-0.2039491359000003</v>
       </c>
       <c r="D129" s="5">
-        <v>-42.399571861846809</v>
+        <v>-42.400191101535064</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>4.4105357139999999</v>
+        <v>4.4105430987999998</v>
       </c>
       <c r="C130" s="5">
-        <v>7.5251328000000228E-2</v>
+        <v>7.5254052200000032E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>22.937681373530339</v>
+        <v>22.938565516811906</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>4.4499959981000003</v>
+        <v>4.4500060115000002</v>
       </c>
       <c r="C131" s="5">
-        <v>3.9460284100000464E-2</v>
+        <v>3.9462912700000352E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>11.280566497120347</v>
+        <v>11.281335469029695</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>4.4564215972000003</v>
+        <v>4.4564290731999998</v>
       </c>
       <c r="C132" s="5">
-        <v>6.4255990999999568E-3</v>
+        <v>6.4230616999996215E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7465748950826976</v>
+        <v>1.7458757471330522</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>4.4063609694999997</v>
+        <v>4.4063702151999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-5.0060627700000637E-2</v>
+        <v>-5.0058857999999873E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-12.677609324250994</v>
+        <v>-12.677168503542601</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>4.3839158058000001</v>
+        <v>4.3839240113000004</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2445163699999604E-2</v>
+        <v>-2.2446203899999517E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.9441966297607784</v>
+        <v>-5.9444523104859703</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>4.2755806321999996</v>
+        <v>4.2755741460000003</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.10833517360000045</v>
+        <v>-0.10834986530000013</v>
       </c>
       <c r="D135" s="5">
-        <v>-25.93811601500342</v>
+        <v>-25.941127690576693</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>4.3453578221000004</v>
+        <v>4.3453706023000001</v>
       </c>
       <c r="C136" s="5">
-        <v>6.9777189900000813E-2</v>
+        <v>6.9796456299999754E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>21.440996400146162</v>
+        <v>21.447493394562667</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>4.4768036326000002</v>
+        <v>4.4767843759000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.13144581049999982</v>
+        <v>0.13141377360000028</v>
       </c>
       <c r="D137" s="5">
-        <v>42.991429331779706</v>
+        <v>42.979002383548305</v>
       </c>
       <c r="E137" s="5">
-        <v>0.33758858652779278</v>
+        <v>0.33756444710975053</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>4.0184046168999998</v>
+        <v>4.0183503723999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.45839901570000041</v>
+        <v>-0.45843400350000074</v>
       </c>
       <c r="D138" s="5">
-        <v>-72.645585276141603</v>
+        <v>-72.648604267595474</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>4.4115421151999996</v>
+        <v>4.4115510208000002</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39313749829999978</v>
+        <v>0.39320064840000057</v>
       </c>
       <c r="D139" s="5">
-        <v>206.5075564607489</v>
+        <v>206.56463767851426</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>4.4491720948999998</v>
+        <v>4.4491814193000003</v>
       </c>
       <c r="C140" s="5">
-        <v>3.7629979700000149E-2</v>
+        <v>3.7630398500000162E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>10.730000199481292</v>
+        <v>10.730102588483192</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>4.3278528714000002</v>
+        <v>4.3278603970000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12131922349999957</v>
+        <v>-0.12132102230000008</v>
       </c>
       <c r="D141" s="5">
-        <v>-28.233890713626554</v>
+        <v>-28.234198058989612</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>4.5058223749000001</v>
+        <v>4.5058299804999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.17796950349999996</v>
+        <v>0.17796958349999947</v>
       </c>
       <c r="D142" s="5">
-        <v>62.188086265139987</v>
+        <v>62.187987148781417</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>4.2433137811000003</v>
+        <v>4.2433246903999997</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.2625085937999998</v>
+        <v>-0.26250529010000001</v>
       </c>
       <c r="D143" s="5">
-        <v>-51.339903473004476</v>
+        <v>-51.339387875160611</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>4.4512078901000001</v>
+        <v>4.4512147322000004</v>
       </c>
       <c r="C144" s="5">
-        <v>0.20789410899999972</v>
+        <v>0.2078900418000007</v>
       </c>
       <c r="D144" s="5">
-        <v>77.530413202538156</v>
+        <v>77.528210837793466</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>4.5075959734</v>
+        <v>4.5076027316999996</v>
       </c>
       <c r="C145" s="5">
-        <v>5.6388083299999892E-2</v>
+        <v>5.6387999499999175E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>16.306838202838648</v>
+        <v>16.306785418630465</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>4.4845893831000003</v>
+        <v>4.4845964605999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.300659029999963E-2</v>
+        <v>-2.3006271099999864E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.9557113055212501</v>
+        <v>-5.9556222997162784</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>4.3773913470999997</v>
+        <v>4.3773848464</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.10719803600000066</v>
+        <v>-0.10721161419999969</v>
       </c>
       <c r="D147" s="5">
-        <v>-25.19815877807029</v>
+        <v>-25.200908363756248</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>4.2251086631000003</v>
+        <v>4.2251232327999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.15228268399999934</v>
+        <v>-0.15226161360000035</v>
       </c>
       <c r="D148" s="5">
-        <v>-34.616209804914909</v>
+        <v>-34.612338902951343</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>4.1735154068</v>
+        <v>4.1734964798999998</v>
       </c>
       <c r="C149" s="5">
-        <v>-5.1593256300000334E-2</v>
+        <v>-5.162675289999985E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-13.708173966947236</v>
+        <v>-13.716440362962334</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.7746600183993149</v>
+        <v>-6.7746817924200009</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>4.2405887503999997</v>
+        <v>4.2405350646000004</v>
       </c>
       <c r="C150" s="5">
-        <v>6.7073343599999724E-2</v>
+        <v>6.703858470000057E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>21.084800341602694</v>
+        <v>21.072995068604715</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>4.2205225724000002</v>
+        <v>4.2205319103000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.0066177999999546E-2</v>
+        <v>-2.0003154300000325E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.5328430618580953</v>
+        <v>-5.5159819317104226</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>4.2567957933000002</v>
+        <v>4.2568058646000004</v>
       </c>
       <c r="C152" s="5">
-        <v>3.6273220900000069E-2</v>
+        <v>3.6273954300000355E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>10.815133217489304</v>
+        <v>10.815337253527302</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>4.3297935600999997</v>
+        <v>4.3298027978000002</v>
       </c>
       <c r="C153" s="5">
-        <v>7.2997766799999475E-2</v>
+        <v>7.2996933199999781E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>22.634448128983298</v>
+        <v>22.634106105558804</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>4.3014455351000001</v>
+        <v>4.3014521381000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-2.8348024999999666E-2</v>
+        <v>-2.8350659700000058E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-7.5798100074107584</v>
+        <v>-7.5804737150225172</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>4.2422633769999996</v>
+        <v>4.2422752685000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.9182158100000493E-2</v>
+        <v>-5.9176869599999904E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-15.316578897599086</v>
+        <v>-15.315290309682904</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>4.2458046448999998</v>
+        <v>4.2458089754000001</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5412679000002001E-3</v>
+        <v>3.5337068999998777E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>1.006322754477762</v>
+        <v>1.0041614629342499</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>4.3042217042999997</v>
+        <v>4.3042251498999997</v>
       </c>
       <c r="C157" s="5">
-        <v>5.8417059399999971E-2</v>
+        <v>5.8416174499999585E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>17.819046461455002</v>
+        <v>17.818736223447495</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>4.385376054</v>
+        <v>4.3853792779000003</v>
       </c>
       <c r="C158" s="5">
-        <v>8.1154349700000239E-2</v>
+        <v>8.1154128000000547E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>25.125692094072516</v>
+        <v>25.125593942863912</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>4.2632457113999997</v>
+        <v>4.2632406209000004</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.12213034260000022</v>
+        <v>-0.12213865699999982</v>
       </c>
       <c r="D159" s="5">
-        <v>-28.747144093339994</v>
+        <v>-28.748793599221166</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>4.5125764973000004</v>
+        <v>4.5125863876999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.24933078590000068</v>
+        <v>0.24934576679999942</v>
       </c>
       <c r="D160" s="5">
-        <v>97.792836908655346</v>
+        <v>97.800873275060923</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>4.4686332954000001</v>
+        <v>4.4686194159000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.3943201900000339E-2</v>
+        <v>-4.3966971799999754E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-11.079544387062935</v>
+        <v>-11.085197122827983</v>
       </c>
       <c r="E161" s="5">
-        <v>7.0712064011829945</v>
+        <v>7.0713594086240006</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>4.3600794661000002</v>
+        <v>4.3600420308999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.1085538292999999</v>
+        <v>-0.10857738500000025</v>
       </c>
       <c r="D162" s="5">
-        <v>-25.554877031516032</v>
+        <v>-25.559772334837515</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.4330759802999999</v>
+        <v>4.4330809437000003</v>
       </c>
       <c r="C163" s="5">
-        <v>7.2996514199999751E-2</v>
+        <v>7.3038912800000411E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>22.047599616634784</v>
+        <v>22.061814933445856</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.3604726656999997</v>
+        <v>4.3604797834999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.2603314600000246E-2</v>
+        <v>-7.2601160200000514E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-17.976042046118955</v>
+        <v>-17.975537384260054</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.5325985794000001</v>
+        <v>4.5326081214</v>
       </c>
       <c r="C165" s="5">
-        <v>0.17212591370000041</v>
+        <v>0.17212833790000026</v>
       </c>
       <c r="D165" s="5">
-        <v>59.134476317662397</v>
+        <v>59.135379275893655</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.4054340387000002</v>
+        <v>4.4054382148000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.12716454069999994</v>
+        <v>-0.12716990659999983</v>
       </c>
       <c r="D166" s="5">
-        <v>-28.928196400946028</v>
+        <v>-28.929183367770605</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.5479916673999998</v>
+        <v>4.5480024910000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.14255762869999966</v>
+        <v>0.1425642761999999</v>
       </c>
       <c r="D167" s="5">
-        <v>46.54516261602619</v>
+        <v>46.54768072612854</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.4414215752999997</v>
+        <v>4.4414234585000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.10657009210000012</v>
+        <v>-0.1065790325</v>
       </c>
       <c r="D168" s="5">
-        <v>-24.763592288411107</v>
+        <v>-24.765358083491364</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>4.2940053763000003</v>
+        <v>4.2940060187000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14741619899999936</v>
+        <v>-0.14741743979999988</v>
       </c>
       <c r="D169" s="5">
-        <v>-33.305959156463771</v>
+        <v>-33.306178769759278</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.2921834368000003</v>
+        <v>4.2921831934999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.8219395000000915E-3</v>
+        <v>-1.822825200000544E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.50797153581011445</v>
+        <v>-0.50821782404824045</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>4.3495905672999999</v>
+        <v>4.3495874495000004</v>
       </c>
       <c r="C171" s="5">
-        <v>5.7407130499999681E-2</v>
+        <v>5.7404256000000764E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>17.284668926549074</v>
+        <v>17.283739868283998</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.2893494661</v>
+        <v>4.2893553000000004</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.0241101199999925E-2</v>
+        <v>-6.0232149499999998E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-15.410465819534757</v>
+        <v>-15.408357593214939</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.2555308929000004</v>
+        <v>4.2555222047000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-3.3818573199999591E-2</v>
+        <v>-3.3833095300000338E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-9.0614971587022257</v>
+        <v>-9.0652092467441889</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.768849632825467</v>
+        <v>-4.768748272492596</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.3783468026000003</v>
+        <v>4.3783263233999996</v>
       </c>
       <c r="C174" s="5">
-        <v>0.12281590969999989</v>
+        <v>0.12280411869999952</v>
       </c>
       <c r="D174" s="5">
-        <v>40.69443829709185</v>
+        <v>40.689988317202122</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>4.3495740526000004</v>
+        <v>4.3495752094000002</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.8772749999999903E-2</v>
+        <v>-2.8751113999999411E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.607046711429355</v>
+        <v>-7.6015657805528214</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.4687116102999997</v>
+        <v>4.4687153836000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.11913755769999934</v>
+        <v>0.1191401742</v>
       </c>
       <c r="D176" s="5">
-        <v>38.301594830481008</v>
+        <v>38.30255479848357</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>4.2393343923</v>
+        <v>4.2393425577999997</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.22937721799999977</v>
+        <v>-0.22937282580000051</v>
       </c>
       <c r="D177" s="5">
-        <v>-46.864575546311038</v>
+        <v>-46.863885794547301</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>4.3156410974000003</v>
+        <v>4.3156429074</v>
       </c>
       <c r="C178" s="5">
-        <v>7.6306705100000372E-2</v>
+        <v>7.6300349600000317E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>23.871600582084529</v>
+        <v>23.869360922418316</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.4454807631</v>
+        <v>4.4454902172999997</v>
       </c>
       <c r="C179" s="5">
-        <v>0.12983966569999961</v>
+        <v>0.12984730989999971</v>
       </c>
       <c r="D179" s="5">
-        <v>42.718732803665247</v>
+        <v>42.721656784702013</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>4.2308602412000003</v>
+        <v>4.2308601849</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.21462052189999969</v>
+        <v>-0.21463003239999967</v>
       </c>
       <c r="D180" s="5">
-        <v>-44.777084688166404</v>
+        <v>-44.778502796967047</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.1872874577000001</v>
+        <v>4.1872861210999996</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.3572783500000156E-2</v>
+        <v>-4.3574063800000395E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-11.682012946820796</v>
+        <v>-11.682337141058474</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.1045192536000004</v>
+        <v>4.1045164665999998</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.2768204099999743E-2</v>
+        <v>-8.2769654499999845E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-21.303711372193746</v>
+        <v>-21.304051153931969</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.1287847291000004</v>
+        <v>4.1287835124000001</v>
       </c>
       <c r="C183" s="5">
-        <v>2.4265475500000022E-2</v>
+        <v>2.4267045800000275E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>7.3295505384498361</v>
+        <v>7.330045527138096</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.1823115935999997</v>
+        <v>4.1823118630999998</v>
       </c>
       <c r="C184" s="5">
-        <v>5.3526864499999327E-2</v>
+        <v>5.3528350699999727E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>16.715827244654303</v>
+        <v>16.716330232998633</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.1492669940000004</v>
+        <v>4.1492636358999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.304459959999928E-2</v>
+        <v>-3.3048227200000113E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-9.0798911474192607</v>
+        <v>-9.0808444529064118</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.497077370000822</v>
+        <v>-2.4969572167346077</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.0797094750999996</v>
+        <v>4.0797058482999997</v>
       </c>
       <c r="C186" s="5">
-        <v>-6.9557518900000836E-2</v>
+        <v>-6.9557787599999976E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.361640512196352</v>
+        <v>-18.361718553139859</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.1647346063999997</v>
+        <v>4.1647317391999996</v>
       </c>
       <c r="C187" s="5">
-        <v>8.5025131300000112E-2</v>
+        <v>8.5025890899999901E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>28.084664165563989</v>
+        <v>28.084972395735175</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.1686924269999999</v>
+        <v>4.1686926644</v>
       </c>
       <c r="C188" s="5">
-        <v>3.9578206000001614E-3</v>
+        <v>3.9609252000003536E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1463605262028276</v>
+        <v>1.1472652590896137</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.2467409831999996</v>
+        <v>4.2467473141000003</v>
       </c>
       <c r="C189" s="5">
-        <v>7.804855619999973E-2</v>
+        <v>7.8054649700000311E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>24.931236985547866</v>
+        <v>24.933386546819293</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.3278707684000004</v>
+        <v>4.3278703672000001</v>
       </c>
       <c r="C190" s="5">
-        <v>8.1129785200000804E-2</v>
+        <v>8.1123053099999787E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>25.49375928819655</v>
+        <v>25.49137472804621</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.3384497793000003</v>
+        <v>4.3384563386000004</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0579010899999908E-2</v>
+        <v>1.0585971400000282E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9730283292069837</v>
+        <v>2.9750111143335589</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.5214007448000002</v>
+        <v>4.521399937</v>
       </c>
       <c r="C192" s="5">
-        <v>0.1829509654999999</v>
+        <v>0.18294359839999963</v>
       </c>
       <c r="D192" s="5">
-        <v>64.157648984320218</v>
+        <v>64.154318798216536</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.6864589428999999</v>
+        <v>4.6864576615000004</v>
       </c>
       <c r="C193" s="5">
-        <v>0.16505819809999966</v>
+        <v>0.16505772450000045</v>
       </c>
       <c r="D193" s="5">
-        <v>53.766518428541765</v>
+        <v>53.766343569108123</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.8186783689999997</v>
+        <v>4.8186760581000003</v>
       </c>
       <c r="C194" s="5">
-        <v>0.13221942609999981</v>
+        <v>0.1322183965999999</v>
       </c>
       <c r="D194" s="5">
-        <v>39.636024267036341</v>
+        <v>39.635678843659214</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.8223267678999999</v>
+        <v>4.8223259525</v>
       </c>
       <c r="C195" s="5">
-        <v>3.6483989000002381E-3</v>
+        <v>3.6498943999996314E-3</v>
       </c>
       <c r="D195" s="5">
-        <v>0.91235726056959621</v>
+        <v>0.91273324004426115</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.7759229213000003</v>
+        <v>4.7759232011000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.6403846599999632E-2</v>
+        <v>-4.6402751399999609E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-10.955298270612468</v>
+        <v>-10.955054992267964</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.94061824</v>
+        <v>4.9406166364999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16469531869999976</v>
+        <v>0.16469343539999937</v>
       </c>
       <c r="D197" s="5">
-        <v>50.206200115771168</v>
+        <v>50.205509517118394</v>
       </c>
       <c r="E197" s="5">
-        <v>19.072073384150112</v>
+        <v>19.072131106664436</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.8799206779000004</v>
+        <v>4.8799192541999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-6.0697562099999658E-2</v>
+        <v>-6.069738229999988E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-13.786041989460907</v>
+        <v>-13.786008047375809</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.8725303145999996</v>
+        <v>4.872529063</v>
       </c>
       <c r="C199" s="5">
-        <v>-7.3903633000007574E-3</v>
+        <v>-7.3901911999998404E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.8022707918211811</v>
+        <v>-1.802229692570767</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.8646387491</v>
+        <v>4.8646390716000001</v>
       </c>
       <c r="C200" s="5">
-        <v>-7.8915654999995866E-3</v>
+        <v>-7.8899913999999072E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.9263043634448196</v>
+        <v>-1.9259240367949904</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.8446544003999996</v>
+        <v>4.8446580210999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.9984348700000432E-2</v>
+        <v>-1.9981050500000208E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.8198290692573202</v>
+        <v>-4.8190511797250206</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.9358375532999998</v>
+        <v>4.9358367698999999</v>
       </c>
       <c r="C202" s="5">
-        <v>9.1183152900000231E-2</v>
+        <v>9.1178748799999987E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>25.07677543516602</v>
+        <v>25.075415493372777</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.9358041395000001</v>
+        <v>4.9358086328999997</v>
       </c>
       <c r="C203" s="5">
-        <v>-3.3413799999770788E-5</v>
+        <v>-2.8137000000150181E-5</v>
       </c>
       <c r="D203" s="5">
-        <v>-8.1232550070864384E-3</v>
+        <v>-6.8404493458462667E-3</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>5.0093234171000001</v>
+        <v>5.009322493</v>
       </c>
       <c r="C204" s="5">
-        <v>7.3519277599999988E-2</v>
+        <v>7.3513860100000272E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>19.413615859213728</v>
+        <v>19.412046998164769</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>5.1911473563000001</v>
+        <v>5.1911463791000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.18182393920000006</v>
+        <v>0.18182388610000011</v>
       </c>
       <c r="D205" s="5">
-        <v>53.395076407367</v>
+        <v>53.3950694723043</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>5.2324032915999998</v>
+        <v>5.2324016528000001</v>
       </c>
       <c r="C206" s="5">
-        <v>4.1255935299999713E-2</v>
+        <v>4.1255273700000039E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>9.9649392673843771</v>
+        <v>9.9647743746768001</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>5.3258278041000002</v>
+        <v>5.3258271393000003</v>
       </c>
       <c r="C207" s="5">
-        <v>9.342451250000039E-2</v>
+        <v>9.3425486500000154E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>23.660479196043703</v>
+        <v>23.660758733148057</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>5.4905499150999999</v>
+        <v>5.4905494353000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.16472211099999967</v>
+        <v>0.16472229599999988</v>
       </c>
       <c r="D208" s="5">
-        <v>44.126779304615859</v>
+        <v>44.126844056454658</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.4389634969999996</v>
+        <v>5.4389631499000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-5.1586418100000309E-2</v>
+        <v>-5.1586285399999987E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-10.709840253711988</v>
+        <v>-10.709814999730083</v>
       </c>
       <c r="E209" s="5">
-        <v>10.086698319763299</v>
+        <v>10.086727023472042</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.5701954959000002</v>
+        <v>5.5701952499000003</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13123199890000059</v>
+        <v>0.13123210000000007</v>
       </c>
       <c r="D210" s="5">
-        <v>33.122518120267699</v>
+        <v>33.122549516450974</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.5633086643</v>
+        <v>5.5633083851</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.8868316000001428E-3</v>
+        <v>-6.8868648000002253E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.4735985434287335</v>
+        <v>-1.4736056637451034</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.6522546584000004</v>
+        <v>5.6522550202000001</v>
       </c>
       <c r="C212" s="5">
-        <v>8.894599410000037E-2</v>
+        <v>8.8946635100000115E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>20.96584709613991</v>
+        <v>20.966012861777727</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.6285219689000003</v>
+        <v>5.6285234033</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.373268950000007E-2</v>
+        <v>-2.3731616900000141E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.9238163105598032</v>
+        <v>-4.9235985839554131</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.6382024336000001</v>
+        <v>5.6382020722000004</v>
       </c>
       <c r="C214" s="5">
-        <v>9.6804646999997246E-3</v>
+        <v>9.6786689000003534E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0835089613671753</v>
+        <v>2.0831182559099437</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>5.7456059056999997</v>
+        <v>5.7456082123999996</v>
       </c>
       <c r="C215" s="5">
-        <v>0.10740347209999968</v>
+        <v>0.10740614019999928</v>
       </c>
       <c r="D215" s="5">
-        <v>25.41284900344445</v>
+        <v>25.413549667499691</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.7065329783000003</v>
+        <v>5.7065325103999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.9072927399999458E-2</v>
+        <v>-3.9075701999999879E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.8621727195588349</v>
+        <v>-7.8627072637411644</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.6003312623000001</v>
+        <v>5.6003307441999999</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.10620171600000017</v>
+        <v>-0.10620176619999988</v>
       </c>
       <c r="D217" s="5">
-        <v>-20.182775676561349</v>
+        <v>-20.182785751386611</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.5415168925999998</v>
+        <v>5.5415159236999996</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.8814369700000313E-2</v>
+        <v>-5.8814820500000309E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-11.899303947936568</v>
+        <v>-11.899390989389714</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.5463934322000004</v>
+        <v>5.5463930411</v>
       </c>
       <c r="C219" s="5">
-        <v>4.8765396000005623E-3</v>
+        <v>4.8771174000004081E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>1.0611270973243991</v>
+        <v>1.0612536213406631</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.4030297356999997</v>
+        <v>5.4030294667999996</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.14336369650000069</v>
+        <v>-0.14336357430000035</v>
       </c>
       <c r="D220" s="5">
-        <v>-26.966818942489457</v>
+        <v>-26.966800760801636</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.4416160941999996</v>
+        <v>5.4416159498000001</v>
       </c>
       <c r="C221" s="5">
-        <v>3.8586358499999918E-2</v>
+        <v>3.8586483000000449E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>8.9146992156893923</v>
+        <v>8.9147295795518176</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8770270318287956E-2</v>
+        <v>4.8774000243945181E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.4585298174999997</v>
+        <v>5.4585298369000004</v>
       </c>
       <c r="C222" s="5">
-        <v>1.6913723300000072E-2</v>
+        <v>1.6913887100000302E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7942882757601826</v>
+        <v>3.7943257541888764</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.4391498026000002</v>
+        <v>5.4391498938999998</v>
       </c>
       <c r="C223" s="5">
-        <v>-1.9380014899999409E-2</v>
+        <v>-1.9379943000000566E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-4.1782722268176915</v>
+        <v>-4.1782570122724234</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.4396948335999999</v>
+        <v>5.4396949453000003</v>
       </c>
       <c r="C224" s="5">
-        <v>5.4503099999969606E-4</v>
+        <v>5.4505140000049579E-4</v>
       </c>
       <c r="D224" s="5">
-        <v>0.12031251256552355</v>
+        <v>0.12031701621169066</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.6980359635999998</v>
+        <v>5.6980361066</v>
       </c>
       <c r="C225" s="5">
-        <v>0.25834112999999981</v>
+        <v>0.25834116129999973</v>
       </c>
       <c r="D225" s="5">
-        <v>74.504967401062956</v>
+        <v>74.504976954427946</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>6.0394377831000003</v>
+        <v>6.0394378752</v>
       </c>
       <c r="C226" s="5">
-        <v>0.34140181950000059</v>
+        <v>0.34140176859999993</v>
       </c>
       <c r="D226" s="5">
-        <v>101.02770171777</v>
+        <v>101.02767796449203</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.9650332387000002</v>
+        <v>5.9650343081999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-7.4404544400000105E-2</v>
+        <v>-7.4403567000000059E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-13.822026626436335</v>
+        <v>-13.821856981363901</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.9049902325000003</v>
+        <v>5.9049901251000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-6.0043006199999915E-2</v>
+        <v>-6.0044183099999593E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.432214329543722</v>
+        <v>-11.432424216755965</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.9134567403</v>
+        <v>5.9134565628000004</v>
       </c>
       <c r="C229" s="5">
-        <v>8.4665077999996896E-3</v>
+        <v>8.4664377000001068E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>1.7341793483411916</v>
+        <v>1.7341649082600163</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>6.0544150459999999</v>
+        <v>6.0544146311000002</v>
       </c>
       <c r="C230" s="5">
-        <v>0.1409583056999999</v>
+        <v>0.14095806829999979</v>
       </c>
       <c r="D230" s="5">
-        <v>32.668917900561077</v>
+        <v>32.668856588080054</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>6.0672613721999999</v>
+        <v>6.0672611598000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.2846326200000036E-2</v>
+        <v>1.2846528699999915E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>2.5760984602825276</v>
+        <v>2.5761397216668813</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>6.1280216253999997</v>
+        <v>6.1280214725000004</v>
       </c>
       <c r="C232" s="5">
-        <v>6.0760253199999781E-2</v>
+        <v>6.0760312700000263E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>12.701843063390704</v>
+        <v>12.701856664161726</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>6.2457434034999997</v>
+        <v>6.2457433374000004</v>
       </c>
       <c r="C233" s="5">
-        <v>0.11772177809999995</v>
+        <v>0.11772186490000003</v>
       </c>
       <c r="D233" s="5">
-        <v>25.651068135224442</v>
+        <v>25.651089799102312</v>
       </c>
       <c r="E233" s="5">
-        <v>14.777362007530947</v>
+        <v>14.777363838577307</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>5.9378214360000001</v>
+        <v>5.9378214784000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.30792196749999956</v>
+        <v>-0.30792185900000035</v>
       </c>
       <c r="D234" s="5">
-        <v>-45.485009200378492</v>
+        <v>-45.484997605775504</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>5.9027531156000004</v>
+        <v>5.9027531883000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.5068320399999742E-2</v>
+        <v>-3.5068290099999899E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.8613731851290609</v>
+        <v>-6.8613674005264862</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>5.8163728044000003</v>
+        <v>5.8163727235999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.6380311200000115E-2</v>
+        <v>-8.6380464700000381E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.214012525657484</v>
+        <v>-16.214038876117954</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>5.7718733096000001</v>
+        <v>5.7718733965000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.449949480000015E-2</v>
+        <v>-4.4499327099999597E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-8.804237810074433</v>
+        <v>-8.8042061312986313</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>5.6437800915</v>
+        <v>5.6437801509999996</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12809321810000007</v>
+        <v>-0.12809324550000056</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.609470619652541</v>
+        <v>-23.609474756833116</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>5.4954202147000002</v>
+        <v>5.4954203963000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.14835987679999985</v>
+        <v>-0.14835975469999951</v>
       </c>
       <c r="D239" s="5">
-        <v>-27.360995361923145</v>
+        <v>-27.360975746670825</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>5.5200767384000002</v>
+        <v>5.5200767568</v>
       </c>
       <c r="C240" s="5">
-        <v>2.4656523700000044E-2</v>
+        <v>2.4656360499999863E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>5.5189592614306449</v>
+        <v>5.5189216387652396</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.4194087698000004</v>
+        <v>5.4194088036999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10066796859999982</v>
+        <v>-0.10066795310000032</v>
       </c>
       <c r="D241" s="5">
-        <v>-19.817141442037823</v>
+        <v>-19.817138630498622</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.3559527733000003</v>
+        <v>5.3559528488000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.3455996500000111E-2</v>
+        <v>-6.3455954899999334E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.18036621029659</v>
+        <v>-13.180358041086205</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.4883152133999999</v>
+        <v>5.4883151848000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.13236244009999965</v>
+        <v>0.13236233599999991</v>
       </c>
       <c r="D243" s="5">
-        <v>34.037923392987857</v>
+        <v>34.037892337687566</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.6436844874999998</v>
+        <v>5.6436844381000002</v>
       </c>
       <c r="C244" s="5">
-        <v>0.1553692740999999</v>
+        <v>0.15536925329999995</v>
       </c>
       <c r="D244" s="5">
-        <v>39.792592261182257</v>
+        <v>39.792586319310374</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.7488482186000001</v>
+        <v>5.7488481264000004</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10516373110000021</v>
+        <v>0.10516368830000022</v>
       </c>
       <c r="D245" s="5">
-        <v>24.800807155956917</v>
+        <v>24.800796246098034</v>
       </c>
       <c r="E245" s="5">
-        <v>-7.9557412592638492</v>
+        <v>-7.9557417613457249</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>6.1205235612999997</v>
+        <v>6.1205234554999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.37167534269999969</v>
+        <v>0.37167532909999945</v>
       </c>
       <c r="D246" s="5">
-        <v>112.07661309723665</v>
+        <v>112.076609920903</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>6.0647075287999996</v>
+        <v>6.0647074122999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.5816032500000112E-2</v>
+        <v>-5.5816043200000109E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.410842538534048</v>
+        <v>-10.410844606320568</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>6.0984714657000003</v>
+        <v>6.0984710959999999</v>
       </c>
       <c r="C248" s="5">
-        <v>3.3763936900000679E-2</v>
+        <v>3.3763683700000158E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.8891471246334213</v>
+        <v>6.8890940064062489</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>6.1558463420000002</v>
+        <v>6.1558464221999998</v>
       </c>
       <c r="C249" s="5">
-        <v>5.7374876299999933E-2</v>
+        <v>5.7375326199999854E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>11.892581920399682</v>
+        <v>11.892680811127555</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>6.0411953569000003</v>
+        <v>6.0411955743999997</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.11465098509999994</v>
+        <v>-0.11465084780000012</v>
       </c>
       <c r="D250" s="5">
-        <v>-20.19661549343893</v>
+        <v>-20.196593492080883</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>6.1341816360000001</v>
+        <v>6.1341820135000003</v>
       </c>
       <c r="C251" s="5">
-        <v>9.2986279099999791E-2</v>
+        <v>9.2986439100000595E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>20.117149877922703</v>
+        <v>20.117186687961276</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>6.4388407473999996</v>
+        <v>6.4388410070999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.30465911139999946</v>
+        <v>0.30465899359999948</v>
       </c>
       <c r="D252" s="5">
-        <v>78.900941948945942</v>
+        <v>78.900896421410692</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>6.5124479586000001</v>
+        <v>6.5124481481999998</v>
       </c>
       <c r="C253" s="5">
-        <v>7.3607211200000577E-2</v>
+        <v>7.3607141100000106E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>14.614347134917383</v>
+        <v>14.614331703420657</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>6.6608165916999997</v>
+        <v>6.660816681</v>
       </c>
       <c r="C254" s="5">
-        <v>0.14836863309999959</v>
+        <v>0.14836853280000017</v>
       </c>
       <c r="D254" s="5">
-        <v>31.038379591097055</v>
+        <v>31.038354892915486</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>6.5013208240999996</v>
+        <v>6.5013207030000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.15949576760000017</v>
+        <v>-0.15949597799999982</v>
       </c>
       <c r="D255" s="5">
-        <v>-25.23652640783861</v>
+        <v>-25.23655514728501</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>6.4543772863999997</v>
+        <v>6.4543768424000003</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.6943537699999816E-2</v>
+        <v>-4.6943860599999887E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.32878164025127</v>
+        <v>-8.3288368228714997</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>6.5419573528999999</v>
+        <v>6.5419570054999996</v>
       </c>
       <c r="C257" s="5">
-        <v>8.7580066500000164E-2</v>
+        <v>8.7580163099999275E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>17.554788649460939</v>
+        <v>17.554810778662056</v>
       </c>
       <c r="E257" s="5">
-        <v>13.795965802922927</v>
+        <v>13.795961585032401</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>6.6109929699999999</v>
+        <v>6.6109925719999998</v>
       </c>
       <c r="C258" s="5">
-        <v>6.9035617099999946E-2</v>
+        <v>6.9035566500000201E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>13.424752574459941</v>
+        <v>13.424742911509767</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>6.6389206955000004</v>
+        <v>6.6389203435999997</v>
       </c>
       <c r="C259" s="5">
-        <v>2.7927725500000555E-2</v>
+        <v>2.7927771599999929E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1887819691019521</v>
+        <v>5.1887910538195081</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>6.6847769761000002</v>
+        <v>6.6847763962000002</v>
       </c>
       <c r="C260" s="5">
-        <v>4.5856280599999799E-2</v>
+        <v>4.5856052600000474E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>8.610871769345918</v>
+        <v>8.6108277901106192</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>6.8501964953999996</v>
+        <v>6.8501968972</v>
       </c>
       <c r="C261" s="5">
-        <v>0.16541951929999943</v>
+        <v>0.16542050099999983</v>
       </c>
       <c r="D261" s="5">
-        <v>34.089039875857942</v>
+        <v>34.089273842013171</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>6.9423396300000002</v>
+        <v>6.9423405507</v>
       </c>
       <c r="C262" s="5">
-        <v>9.2143134600000565E-2</v>
+        <v>9.2143653499999978E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>17.390762501692581</v>
+        <v>17.390866696470631</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>6.9627346697999997</v>
+        <v>6.9627358595000004</v>
       </c>
       <c r="C263" s="5">
-        <v>2.0395039799999459E-2</v>
+        <v>2.03953088000004E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5828543760158871</v>
+        <v>3.5829019152993524</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>7.0582013066</v>
+        <v>7.0582022213000002</v>
       </c>
       <c r="C264" s="5">
-        <v>9.5466636800000337E-2</v>
+        <v>9.5466361799999788E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>17.752555008334237</v>
+        <v>17.75249668855632</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>6.9992930791000001</v>
+        <v>6.9992933710000003</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.890822749999991E-2</v>
+        <v>-5.8908850299999926E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-9.5680992321720897</v>
+        <v>-9.5681946085179206</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>7.2610963622</v>
+        <v>7.2610961105999996</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2618032830999999</v>
+        <v>0.26180273959999933</v>
       </c>
       <c r="D266" s="5">
-        <v>55.373252233469117</v>
+        <v>55.373109871935419</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>7.4053313997999997</v>
+        <v>7.4053307363999998</v>
       </c>
       <c r="C267" s="5">
-        <v>0.14423503759999967</v>
+        <v>0.14423462580000024</v>
       </c>
       <c r="D267" s="5">
-        <v>26.621536613769869</v>
+        <v>26.621453144330111</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>7.4515039560999998</v>
+        <v>7.4515027715000004</v>
       </c>
       <c r="C268" s="5">
-        <v>4.6172556300000167E-2</v>
+        <v>4.6172035100000564E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>7.7440392201342245</v>
+        <v>7.7439495031924599</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>7.5329769733000003</v>
+        <v>7.5329753263999999</v>
       </c>
       <c r="C269" s="5">
-        <v>8.1473017200000442E-2</v>
+        <v>8.1472554899999494E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>13.939010189583879</v>
+        <v>13.93892863100441</v>
       </c>
       <c r="E269" s="5">
-        <v>15.148671367609712</v>
+        <v>15.14865230796878</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>7.6165986262000001</v>
+        <v>7.6165985001000003</v>
       </c>
       <c r="C270" s="5">
-        <v>8.3621652899999788E-2</v>
+        <v>8.3623173700000386E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>14.165047630617011</v>
+        <v>14.165324462191563</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>7.6335041788</v>
+        <v>7.6335044479</v>
       </c>
       <c r="C271" s="5">
-        <v>1.6905552599999929E-2</v>
+        <v>1.6905947799999765E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6962371847810029</v>
+        <v>2.6963010311732649</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>7.6836159442999996</v>
+        <v>7.6836109550999998</v>
       </c>
       <c r="C272" s="5">
-        <v>5.0111765499999628E-2</v>
+        <v>5.0106507199999761E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>8.1684027582224807</v>
+        <v>8.1675141596661902</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>7.5461045713999999</v>
+        <v>7.5461064292</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.13751137289999971</v>
+        <v>-0.13750452589999984</v>
       </c>
       <c r="D273" s="5">
-        <v>-19.483286144696955</v>
+        <v>-19.482420885097795</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>7.4342724448000004</v>
+        <v>7.4342756903999998</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.11183212659999953</v>
+        <v>-0.11183073880000016</v>
       </c>
       <c r="D274" s="5">
-        <v>-16.403548707530035</v>
+        <v>-16.403357726872038</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>7.4696308527999999</v>
+        <v>7.4696348018999998</v>
       </c>
       <c r="C275" s="5">
-        <v>3.5358407999999564E-2</v>
+        <v>3.535911150000004E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.8590526514674002</v>
+        <v>5.859169665690156</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>7.4693317388000002</v>
+        <v>7.4693362301999997</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.9911399999971167E-4</v>
+        <v>-2.9857170000013866E-4</v>
       </c>
       <c r="D276" s="5">
-        <v>-4.8042234567813313E-2</v>
+        <v>-4.7955126781917823E-2</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>7.6041127261000003</v>
+        <v>7.6041172956</v>
       </c>
       <c r="C277" s="5">
-        <v>0.1347809873000001</v>
+        <v>0.13478106540000034</v>
       </c>
       <c r="D277" s="5">
-        <v>23.937170215833415</v>
+        <v>23.937169639750454</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>7.6738010731999999</v>
+        <v>7.6738050962999997</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9688347099999604E-2</v>
+        <v>6.9687800699999691E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>11.569088695192796</v>
+        <v>11.568986059987152</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>7.5926745061999998</v>
+        <v>7.5926548003000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.1126567000000094E-2</v>
+        <v>-8.1150295999999678E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-11.974004467248744</v>
+        <v>-11.977299729930312</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>7.6369848038999999</v>
+        <v>7.6369844505</v>
       </c>
       <c r="C280" s="5">
-        <v>4.4310297700000056E-2</v>
+        <v>4.4329650199999904E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.2323267707522954</v>
+        <v>7.2356069871682527</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>7.6150298452999996</v>
+        <v>7.6150258873999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.1954958600000296E-2</v>
+        <v>-2.1958563100000106E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.395757339108274</v>
+        <v>-3.3963062124626631</v>
       </c>
       <c r="E281" s="5">
-        <v>1.08924894222866</v>
+        <v>1.0892185019171219</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>7.7295555996000003</v>
+        <v>7.7295532954999997</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11452575430000067</v>
+        <v>0.11452740809999984</v>
       </c>
       <c r="D282" s="5">
-        <v>19.617573429363876</v>
+        <v>19.617891601475247</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>7.7510932718000003</v>
+        <v>7.7510924848</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1537672200000024E-2</v>
+        <v>2.1539189300000317E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>3.395407662080685</v>
+        <v>3.3956515376723839</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>7.6867463978000004</v>
+        <v>7.6867385258000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.4346873999999943E-2</v>
+        <v>-6.4353958999999961E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-9.5194815017036198</v>
+        <v>-9.5204831880793872</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>7.6378762317</v>
+        <v>7.6378850021</v>
       </c>
       <c r="C285" s="5">
-        <v>-4.887016610000039E-2</v>
+        <v>-4.8853523700000068E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.3680593685365388</v>
+        <v>-7.3656445584594277</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>7.8421504876999997</v>
+        <v>7.8421637970999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.20427425599999971</v>
+        <v>0.20427879499999957</v>
       </c>
       <c r="D286" s="5">
-        <v>37.262108277854544</v>
+        <v>37.263012372417961</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>7.7592559658000004</v>
+        <v>7.7592696492000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2894521899999241E-2</v>
+        <v>-8.2894147899999382E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-11.972395832335325</v>
+        <v>-11.97232576407281</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>7.7656799868000004</v>
+        <v>7.7656955475</v>
       </c>
       <c r="C288" s="5">
-        <v>6.4240209999999465E-3</v>
+        <v>6.4258982999998437E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.99803702374872127</v>
+        <v>0.99832824257810593</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>7.8288075512999997</v>
+        <v>7.8288132137000002</v>
       </c>
       <c r="C289" s="5">
-        <v>6.3127564499999345E-2</v>
+        <v>6.3117666200000144E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>10.203028388203927</v>
+        <v>10.201335022848657</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>7.6697599863999999</v>
+        <v>7.6697602138000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.15904756489999983</v>
+        <v>-0.1590529999000001</v>
       </c>
       <c r="D290" s="5">
-        <v>-21.831122594414609</v>
+        <v>-21.831773233440966</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>7.6752823760000002</v>
+        <v>7.6752335742</v>
       </c>
       <c r="C291" s="5">
-        <v>5.5223896000002881E-3</v>
+        <v>5.4733603999999048E-3</v>
       </c>
       <c r="D291" s="5">
-        <v>0.86745527716403092</v>
+        <v>0.85972350702361311</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>7.9196071878999996</v>
+        <v>7.9195985777000004</v>
       </c>
       <c r="C292" s="5">
-        <v>0.24432481189999944</v>
+        <v>0.24436500350000046</v>
       </c>
       <c r="D292" s="5">
-        <v>45.650287571323254</v>
+        <v>45.659500754951289</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>7.6982275792000001</v>
+        <v>7.6982150997999996</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.22137960869999951</v>
+        <v>-0.22138347790000079</v>
       </c>
       <c r="D293" s="5">
-        <v>-28.838473458843751</v>
+        <v>-28.838929353516185</v>
       </c>
       <c r="E293" s="5">
-        <v>1.0925463929908341</v>
+        <v>1.0924350570842734</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>7.6444427943999997</v>
+        <v>7.6444301686999996</v>
       </c>
       <c r="C294" s="5">
-        <v>-5.3784784800000374E-2</v>
+        <v>-5.3784931100000044E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-8.0691933070863531</v>
+        <v>-8.069227001957346</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>7.6805838986000001</v>
+        <v>7.6805855588999998</v>
       </c>
       <c r="C295" s="5">
-        <v>3.6141104200000385E-2</v>
+        <v>3.6155390200000248E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>5.8231852573194853</v>
+        <v>5.8255571470681611</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>7.7907275967</v>
+        <v>7.7907253220000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.11014369809999991</v>
+        <v>0.11013976310000029</v>
       </c>
       <c r="D296" s="5">
-        <v>18.632964630724345</v>
+        <v>18.632241241697688</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>7.9399082241999999</v>
+        <v>7.9399373230999997</v>
       </c>
       <c r="C297" s="5">
-        <v>0.14918062749999983</v>
+        <v>0.14921200109999955</v>
       </c>
       <c r="D297" s="5">
-        <v>25.559493944810363</v>
+        <v>25.565455942200188</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>7.9494393780000001</v>
+        <v>7.9494786447000001</v>
       </c>
       <c r="C298" s="5">
-        <v>9.5311538000002471E-3</v>
+        <v>9.5413216000004297E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>1.4500419656890751</v>
+        <v>1.4515937482672436</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>8.0440142787000006</v>
+        <v>8.0440513364000008</v>
       </c>
       <c r="C299" s="5">
-        <v>9.4574900700000519E-2</v>
+        <v>9.4572691700000711E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>15.248683350356828</v>
+        <v>15.248223249335457</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>8.0462858893</v>
+        <v>8.0463181466999991</v>
       </c>
       <c r="C300" s="5">
-        <v>2.271610599999363E-3</v>
+        <v>2.266810299998312E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>0.33940399614311723</v>
+        <v>0.33868410303083962</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>8.0608647692000002</v>
+        <v>8.0608666421000006</v>
       </c>
       <c r="C301" s="5">
-        <v>1.4578879900000175E-2</v>
+        <v>1.4548495400001471E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1960508574681903</v>
+        <v>2.1914194856781588</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>7.9629617130000003</v>
+        <v>7.9629443459999996</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.7903056199999838E-2</v>
+        <v>-9.7922296100001027E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-13.639349237869103</v>
+        <v>-13.641850191853944</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>8.0624632831999996</v>
+        <v>8.0623670306000008</v>
       </c>
       <c r="C303" s="5">
-        <v>9.9501570199999279E-2</v>
+        <v>9.9422684600001254E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>16.06932724521122</v>
+        <v>16.055737542092373</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>8.1012713179000002</v>
+        <v>8.1012342446000005</v>
       </c>
       <c r="C304" s="5">
-        <v>3.8808034700000604E-2</v>
+        <v>3.8867213999999706E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>5.9315017356436517</v>
+        <v>5.9408608028796328</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>8.2799533189000005</v>
+        <v>8.2799154400999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.17868200100000031</v>
+        <v>0.17868119549999939</v>
       </c>
       <c r="D305" s="5">
-        <v>29.926138878665487</v>
+        <v>29.926141174117515</v>
       </c>
       <c r="E305" s="5">
-        <v>7.5566191531122984</v>
+        <v>7.5563014641551574</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>8.0535275817999992</v>
+        <v>8.0534931174000004</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.22642573710000136</v>
+        <v>-0.22642232269999951</v>
       </c>
       <c r="D306" s="5">
-        <v>-28.303303576950313</v>
+        <v>-28.303049473583787</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>8.2132154631999992</v>
+        <v>8.2132101798000008</v>
       </c>
       <c r="C307" s="5">
-        <v>0.15968788140000001</v>
+        <v>0.15971706240000039</v>
       </c>
       <c r="D307" s="5">
-        <v>26.568253939215669</v>
+        <v>26.573776706385367</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>7.9871118359000004</v>
+        <v>7.987115094</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.22610362729999878</v>
+        <v>-0.22609508580000082</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.464998237626716</v>
+        <v>-28.464095860700844</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>8.2410259563999997</v>
+        <v>8.2410810942000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.25391412049999929</v>
+        <v>0.25396600020000015</v>
       </c>
       <c r="D309" s="5">
-        <v>45.578821195280049</v>
+        <v>45.589797155474862</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>8.2806613765999995</v>
+        <v>8.2808769295999998</v>
       </c>
       <c r="C310" s="5">
-        <v>3.9635420199999771E-2</v>
+        <v>3.9795835399999646E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>5.9265723054469754</v>
+        <v>5.9511585054472516</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>8.2342343233000008</v>
+        <v>8.2343054536999993</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.6427053299998633E-2</v>
+        <v>-4.6571475900000436E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.5243795738240573</v>
+        <v>-6.54388651603327</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>8.0284568413000006</v>
+        <v>8.0285231293999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.20577748200000023</v>
+        <v>-0.20578232429999943</v>
       </c>
       <c r="D312" s="5">
-        <v>-26.191519408638541</v>
+        <v>-26.191857505511496</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>8.1790394187000004</v>
+        <v>8.1790670272000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.15058257739999981</v>
+        <v>0.15054389780000044</v>
       </c>
       <c r="D313" s="5">
-        <v>24.980624491292257</v>
+        <v>24.973304196975722</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>8.3391747924999997</v>
+        <v>8.3390716669000007</v>
       </c>
       <c r="C314" s="5">
-        <v>0.16013537379999931</v>
+        <v>0.16000463970000034</v>
       </c>
       <c r="D314" s="5">
-        <v>26.197080491915713</v>
+        <v>26.173243620938113</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>8.6565696656999993</v>
+        <v>8.6561076072999992</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31739487319999959</v>
+        <v>0.31703594039999849</v>
       </c>
       <c r="D315" s="5">
-        <v>56.557190283936663</v>
+        <v>56.480161382371733</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>8.6902616959000003</v>
+        <v>8.6902545978999992</v>
       </c>
       <c r="C316" s="5">
-        <v>3.3692030200001E-2</v>
+        <v>3.4146990600000038E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>4.7717786536942475</v>
+        <v>4.8378827446440509</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>8.7651170264000005</v>
+        <v>8.7651150205999997</v>
       </c>
       <c r="C317" s="5">
-        <v>7.485533050000015E-2</v>
+        <v>7.4860422700000484E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>10.840472508357024</v>
+        <v>10.841254518627164</v>
       </c>
       <c r="E317" s="5">
-        <v>5.8594981011856007</v>
+        <v>5.8599581603231865</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>8.8518894547000002</v>
+        <v>8.8518934511000005</v>
       </c>
       <c r="C318" s="5">
-        <v>8.677242829999976E-2</v>
+        <v>8.6778430500000781E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>12.548355409188861</v>
+        <v>12.549274230368667</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>8.8414907143000008</v>
+        <v>8.8415424686000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.039874039999944E-2</v>
+        <v>-1.0350982500000327E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.4006250845932655</v>
+        <v>-1.394233176343318</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>8.8839003727999994</v>
+        <v>8.8839232436</v>
       </c>
       <c r="C320" s="5">
-        <v>4.240965849999867E-2</v>
+        <v>4.2380774999999815E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>5.9103036196461733</v>
+        <v>5.9061361547635194</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>9.0562571271000003</v>
+        <v>9.0564092714999997</v>
       </c>
       <c r="C321" s="5">
-        <v>0.17235675430000086</v>
+        <v>0.17248602789999978</v>
       </c>
       <c r="D321" s="5">
-        <v>25.933356946595087</v>
+        <v>25.954856169172391</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>8.9986927375000008</v>
+        <v>8.9990701543</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.7564389599999544E-2</v>
+        <v>-5.7339117199999734E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-7.3664856738596463</v>
+        <v>-7.3385350755284744</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>9.128943821</v>
+        <v>9.1290687963000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.13025108349999925</v>
+        <v>0.12999864200000033</v>
       </c>
       <c r="D323" s="5">
-        <v>18.821036851493076</v>
+        <v>18.78076263441173</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>9.3327351049999994</v>
+        <v>9.3328102842000007</v>
       </c>
       <c r="C324" s="5">
-        <v>0.20379128399999935</v>
+        <v>0.20374148790000035</v>
       </c>
       <c r="D324" s="5">
-        <v>30.334940286049459</v>
+        <v>30.326128094473127</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>9.1793768331999992</v>
+        <v>9.1793800181999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.15335827180000017</v>
+        <v>-0.15343026600000087</v>
       </c>
       <c r="D325" s="5">
-        <v>-18.030720724800197</v>
+        <v>-18.038302622407244</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>9.4138133264999997</v>
+        <v>9.4135660077000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.23443649330000049</v>
+        <v>0.23418598950000025</v>
       </c>
       <c r="D326" s="5">
-        <v>35.340755951618632</v>
+        <v>35.29753086734577</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>9.3599791410000002</v>
+        <v>9.3591088491000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.3834185499999521E-2</v>
+        <v>-5.44571586E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.6505882574004138</v>
+        <v>-6.7252888713162484</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>9.2773950544999995</v>
+        <v>9.2774055452000006</v>
       </c>
       <c r="C328" s="5">
-        <v>-8.2584086500000708E-2</v>
+        <v>-8.1703303899999469E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-10.088750497466037</v>
+        <v>-9.9871489367732043</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>9.3507713395999996</v>
+        <v>9.3508147297999997</v>
       </c>
       <c r="C329" s="5">
-        <v>7.337628510000016E-2</v>
+        <v>7.3409184599999122E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>9.9149180926043634</v>
+        <v>9.9195471329444285</v>
       </c>
       <c r="E329" s="5">
-        <v>6.6816485328837549</v>
+        <v>6.6821679786685406</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>9.7444061680999994</v>
+        <v>9.7444631533999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.39363482849999976</v>
+        <v>0.39364842360000019</v>
       </c>
       <c r="D330" s="5">
-        <v>64.019427446959654</v>
+        <v>64.021804528222589</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>9.4570106661000004</v>
+        <v>9.4571028269999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28739550199999897</v>
+        <v>-0.28736032639999998</v>
       </c>
       <c r="D331" s="5">
-        <v>-30.179651825818475</v>
+        <v>-30.176386490735052</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>9.6847964251000001</v>
+        <v>9.6848369849000004</v>
       </c>
       <c r="C332" s="5">
-        <v>0.22778575899999964</v>
+        <v>0.22773415790000051</v>
       </c>
       <c r="D332" s="5">
-        <v>33.05751518328173</v>
+        <v>33.048642319032709</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>9.5712703224000002</v>
+        <v>9.5716286125999996</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.11352610269999985</v>
+        <v>-0.1132083723000008</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.194142488244475</v>
+        <v>-13.15950499583467</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>9.7172267086000002</v>
+        <v>9.7178078317000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14595638619999995</v>
+        <v>0.14617921910000042</v>
       </c>
       <c r="D334" s="5">
-        <v>19.914868513174234</v>
+        <v>19.94706044852952</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>9.8293789761999992</v>
+        <v>9.8296571274000009</v>
       </c>
       <c r="C335" s="5">
-        <v>0.11215226759999908</v>
+        <v>0.11184929570000079</v>
       </c>
       <c r="D335" s="5">
-        <v>14.763804093143285</v>
+        <v>14.720425983961217</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>9.9460431291999996</v>
+        <v>9.9463242641999994</v>
       </c>
       <c r="C336" s="5">
-        <v>0.11666415300000033</v>
+        <v>0.11666713679999852</v>
       </c>
       <c r="D336" s="5">
-        <v>15.210244931108519</v>
+        <v>15.210200791420903</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>9.8633740595999999</v>
+        <v>9.8636515856999996</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.2669069599999645E-2</v>
+        <v>-8.2672678499999819E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.5305424538437826</v>
+        <v>-9.5306824744517566</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>9.8879513959000001</v>
+        <v>9.8861498943000008</v>
       </c>
       <c r="C338" s="5">
-        <v>2.4577336300000141E-2</v>
+        <v>2.2498308600001238E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>3.0314547321278473</v>
+        <v>2.7717170717786788</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>9.7791950403999994</v>
+        <v>9.7782388538999996</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.10875635550000062</v>
+        <v>-0.10791104040000121</v>
       </c>
       <c r="D339" s="5">
-        <v>-12.428776026039557</v>
+        <v>-12.340011841806486</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>9.7672746397000001</v>
+        <v>9.7675162603000008</v>
       </c>
       <c r="C340" s="5">
-        <v>-1.1920400699999334E-2</v>
+        <v>-1.0722593599998831E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.4529793617925391</v>
+        <v>-1.3079851775583906</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>9.7495186085000007</v>
+        <v>9.7496910886000006</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7756031199999356E-2</v>
+        <v>-1.7825171700000197E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.1598125716596139</v>
+        <v>-2.1680853701884772</v>
       </c>
       <c r="E341" s="5">
-        <v>4.2643248820696478</v>
+        <v>4.2656856148462374</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>9.7272631342999993</v>
+        <v>9.7276801781</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.2255474200001402E-2</v>
+        <v>-2.2010910500000591E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.7051393682665625</v>
+        <v>-2.6757342075127255</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>9.7567283578000001</v>
+        <v>9.7568212378000005</v>
       </c>
       <c r="C343" s="5">
-        <v>2.9465223500000803E-2</v>
+        <v>2.9141059700000582E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>3.6961408735894707</v>
+        <v>3.6546459436747947</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>9.7889666476000006</v>
+        <v>9.7890070458</v>
       </c>
       <c r="C344" s="5">
-        <v>3.223828980000043E-2</v>
+        <v>3.2185807999999483E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.0379104054484527</v>
+        <v>4.0311781601795937</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>9.7940684197000003</v>
+        <v>9.7946649315999998</v>
       </c>
       <c r="C345" s="5">
-        <v>5.1017720999997351E-3</v>
+        <v>5.6578857999998178E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>0.62720674563514489</v>
+        <v>0.69578943562544904</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>9.6142845518000009</v>
+        <v>9.6149883903000006</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.17978386789999945</v>
+        <v>-0.17967654129999922</v>
       </c>
       <c r="D346" s="5">
-        <v>-19.934382552993778</v>
+        <v>-19.922562718110903</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>9.7350983245999991</v>
+        <v>9.7355420680999991</v>
       </c>
       <c r="C347" s="5">
-        <v>0.12081377279999828</v>
+        <v>0.12055367779999848</v>
       </c>
       <c r="D347" s="5">
-        <v>16.166377515774364</v>
+        <v>16.127875971997273</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>9.7624789438999997</v>
+        <v>9.7628939427999999</v>
       </c>
       <c r="C348" s="5">
-        <v>2.7380619300000575E-2</v>
+        <v>2.7351874700000778E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4277828888065853</v>
+        <v>3.4239700698915909</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10.032614642</v>
+        <v>10.032997055999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27013569810000071</v>
+        <v>0.27010311319999936</v>
       </c>
       <c r="D349" s="5">
-        <v>38.754875106585907</v>
+        <v>38.747561825379037</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>9.8746118217000003</v>
+        <v>9.8711163569</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.15800282030000012</v>
+        <v>-0.16188069909999925</v>
       </c>
       <c r="D350" s="5">
-        <v>-17.344679674039231</v>
+        <v>-17.732739209284464</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10.401359918000001</v>
+        <v>10.400440181</v>
       </c>
       <c r="C351" s="5">
-        <v>0.52674809630000041</v>
+        <v>0.52932382410000045</v>
       </c>
       <c r="D351" s="5">
-        <v>86.569697702413563</v>
+        <v>87.165324168398882</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10.360803069999999</v>
+        <v>10.361945188</v>
       </c>
       <c r="C352" s="5">
-        <v>-4.0556848000001366E-2</v>
+        <v>-3.8494993000000477E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-4.5799731491005691</v>
+        <v>-4.3522314958745252</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10.458388631</v>
+        <v>10.45842991</v>
       </c>
       <c r="C353" s="5">
-        <v>9.7585561000000709E-2</v>
+        <v>9.6484721999999579E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>11.906750256399889</v>
+        <v>11.764117873864265</v>
       </c>
       <c r="E353" s="5">
-        <v>7.270820755006091</v>
+        <v>7.2693464332290958</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10.526692817000001</v>
+        <v>10.527199546</v>
       </c>
       <c r="C354" s="5">
-        <v>6.8304186000000655E-2</v>
+        <v>6.8769636000000745E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>8.1249912033959824</v>
+        <v>8.1823421560686107</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10.446042894</v>
+        <v>10.445902786</v>
       </c>
       <c r="C355" s="5">
-        <v>-8.0649923000001067E-2</v>
+        <v>-8.1296760000000745E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-8.816079710203228</v>
+        <v>-8.8834022004145812</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10.199528281999999</v>
+        <v>10.199424695999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.24651461200000035</v>
+        <v>-0.24647809000000009</v>
       </c>
       <c r="D356" s="5">
-        <v>-24.917386617240854</v>
+        <v>-24.914452372027618</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10.491535126</v>
+        <v>10.492176416</v>
       </c>
       <c r="C357" s="5">
-        <v>0.29200684400000121</v>
+        <v>0.29275172000000005</v>
       </c>
       <c r="D357" s="5">
-        <v>40.316075539577476</v>
+        <v>40.436145382808355</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10.701563183999999</v>
+        <v>10.702186762</v>
       </c>
       <c r="C358" s="5">
-        <v>0.21002805799999891</v>
+        <v>0.21001034600000068</v>
       </c>
       <c r="D358" s="5">
-        <v>26.852249128267623</v>
+        <v>26.847903944935791</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10.638317646000001</v>
+        <v>10.641281001999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-6.3245537999998547E-2</v>
+        <v>-6.0905760000000697E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-6.8658824876668305</v>
+        <v>-6.619405622017327</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10.474643143</v>
+        <v>10.474666942000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.16367450300000108</v>
+        <v>-0.16661405999999879</v>
       </c>
       <c r="D360" s="5">
-        <v>-16.977579852306611</v>
+        <v>-17.252337645470316</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10.608917375000001</v>
+        <v>10.608715073000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.13427423200000099</v>
+        <v>0.13404813100000013</v>
       </c>
       <c r="D361" s="5">
-        <v>16.515035429511784</v>
+        <v>16.485200276324143</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10.476039227999999</v>
+        <v>10.470003709</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.13287814700000133</v>
+        <v>-0.13871136400000061</v>
       </c>
       <c r="D362" s="5">
-        <v>-14.036797276538259</v>
+        <v>-14.609687686200346</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10.315951536</v>
+        <v>10.314132497999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.16008769199999939</v>
+        <v>-0.1558712110000009</v>
       </c>
       <c r="D363" s="5">
-        <v>-16.872230777483267</v>
+        <v>-16.472314479662053</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10.258897580999999</v>
+        <v>10.263262207</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.7053955000000656E-2</v>
+        <v>-5.0870290999998957E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-6.4385786066871287</v>
+        <v>-5.7605767736782942</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10.180455036</v>
+        <v>10.179599045</v>
       </c>
       <c r="C365" s="5">
-        <v>-7.8442544999999697E-2</v>
+        <v>-8.3663162000000568E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.7993461016400936</v>
+        <v>-9.3551834739509125</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.6575183310378225</v>
+        <v>-2.6660872367982424</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>9.9276800695999992</v>
+        <v>9.9277932604999997</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.25277496640000052</v>
+        <v>-0.25180578450000013</v>
       </c>
       <c r="D366" s="5">
-        <v>-26.045092884219244</v>
+        <v>-25.960303691346031</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>9.9352642986999999</v>
+        <v>9.9346908045000006</v>
       </c>
       <c r="C367" s="5">
-        <v>7.5842291000007833E-3</v>
+        <v>6.8975440000009769E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>0.92059902256054205</v>
+        <v>0.8369185941013324</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>9.7105501690999994</v>
+        <v>9.7105134541000009</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.22471412960000059</v>
+        <v>-0.22417735039999975</v>
       </c>
       <c r="D368" s="5">
-        <v>-24.007113765578413</v>
+        <v>-23.957905686866155</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>8.4833624786000001</v>
+        <v>8.4844743530999995</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.2271876904999992</v>
+        <v>-1.2260391010000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.235298860141498</v>
+        <v>-80.203292659662139</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.6729336854000003</v>
+        <v>8.6739446713999993</v>
       </c>
       <c r="C370" s="5">
-        <v>0.18957120680000017</v>
+        <v>0.18947031829999972</v>
       </c>
       <c r="D370" s="5">
-        <v>30.369506193133454</v>
+        <v>30.346830797242006</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>8.8430768062999991</v>
+        <v>8.8491537013000006</v>
       </c>
       <c r="C371" s="5">
-        <v>0.17014312089999883</v>
+        <v>0.17520902990000131</v>
       </c>
       <c r="D371" s="5">
-        <v>26.254962248451207</v>
+        <v>27.122109296118936</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>9.3827811455999992</v>
+        <v>9.3828294410000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.53970433930000006</v>
+        <v>0.5336757396999996</v>
       </c>
       <c r="D372" s="5">
-        <v>103.58148254843029</v>
+        <v>101.9226333080443</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>9.3983589348999992</v>
+        <v>9.3978450837</v>
       </c>
       <c r="C373" s="5">
-        <v>1.5577789299999978E-2</v>
+        <v>1.5015642699999887E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>2.0105969995880102</v>
+        <v>1.9373919706131337</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.2790192637000004</v>
+        <v>9.2660469973000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.11933967119999878</v>
+        <v>-0.1317980863999999</v>
       </c>
       <c r="D374" s="5">
-        <v>-14.217126641611078</v>
+        <v>-15.589863508734304</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.4111799599000001</v>
+        <v>9.4093077270999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.13216069619999971</v>
+        <v>0.14326072979999971</v>
       </c>
       <c r="D375" s="5">
-        <v>18.496090060714309</v>
+        <v>20.214839982674103</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.6584465486000006</v>
+        <v>9.6667246970999994</v>
       </c>
       <c r="C376" s="5">
-        <v>0.24726658870000051</v>
+        <v>0.25741696999999952</v>
       </c>
       <c r="D376" s="5">
-        <v>36.508103118089522</v>
+        <v>38.248407611327039</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.7038192983999991</v>
+        <v>9.7027723065</v>
       </c>
       <c r="C377" s="5">
-        <v>4.5372749799998502E-2</v>
+        <v>3.6047609400000624E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>5.7852311118033128</v>
+        <v>4.5677771392990785</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.6818706621121304</v>
+        <v>-4.6841406659745344</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.9425849878000001</v>
+        <v>9.9426103539999993</v>
       </c>
       <c r="C378" s="5">
-        <v>0.23876568940000098</v>
+        <v>0.23983804749999926</v>
       </c>
       <c r="D378" s="5">
-        <v>33.868789381500775</v>
+        <v>34.046339785872703</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.9276362552999995</v>
+        <v>9.9270459966000004</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.4948732500000617E-2</v>
+        <v>-1.556435739999884E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.7893617821805763</v>
+        <v>-1.8624140967159031</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.9310046627999995</v>
+        <v>9.9307565616000009</v>
       </c>
       <c r="C380" s="5">
-        <v>3.3684075000000036E-3</v>
+        <v>3.7105650000004431E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>0.40791589150195318</v>
+        <v>0.44946334191269255</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>9.9706344710000003</v>
+        <v>9.9709021109999991</v>
       </c>
       <c r="C381" s="5">
-        <v>3.9629808200000838E-2</v>
+        <v>4.0145549399998259E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>4.895126548583284</v>
+        <v>4.9603814499808996</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>9.8435298126999999</v>
+        <v>9.8464779414999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.12710465830000039</v>
+        <v>-0.12442416949999924</v>
       </c>
       <c r="D382" s="5">
-        <v>-14.269216917453619</v>
+        <v>-13.988302964063637</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>9.8370236313999992</v>
+        <v>9.8513826165000005</v>
       </c>
       <c r="C383" s="5">
-        <v>-6.5061813000006907E-3</v>
+        <v>4.9046750000005801E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.79027523559093149</v>
+        <v>0.5993778928008231</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>9.9794865730000009</v>
+        <v>9.9767405667000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.14246294160000161</v>
+        <v>0.12535795019999973</v>
       </c>
       <c r="D384" s="5">
-        <v>18.832108144868485</v>
+        <v>16.385239818190954</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>10.009682565</v>
+        <v>10.006527968</v>
       </c>
       <c r="C385" s="5">
-        <v>3.019599199999945E-2</v>
+        <v>2.9787401300000127E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>3.6920073484490334</v>
+        <v>3.6422455507662654</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>9.9778774473999992</v>
+        <v>9.9546300916000003</v>
       </c>
       <c r="C386" s="5">
-        <v>-3.1805117600001154E-2</v>
+        <v>-5.1897876399999987E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-3.7469887354622977</v>
+        <v>-6.0491841680604175</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>9.9960854833999999</v>
+        <v>9.9931281647999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.820803600000076E-2</v>
+        <v>3.8498073199999538E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>2.2119212615162143</v>
+        <v>4.7408202121863363</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>9.7597117084999994</v>
+        <v>9.7723315372999995</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.23637377490000056</v>
+        <v>-0.2207966275000004</v>
       </c>
       <c r="D388" s="5">
-        <v>-24.961467165438922</v>
+        <v>-23.517720916840002</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>9.8322423931999996</v>
+        <v>9.8323037459999991</v>
       </c>
       <c r="C389" s="5">
-        <v>7.2530684700000236E-2</v>
+        <v>5.9972208699999641E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>9.2916665431647338</v>
+        <v>7.6180527000413223</v>
       </c>
       <c r="E389" s="5">
-        <v>1.3234283414693682</v>
+        <v>1.3349941172300372</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>9.7417927782000007</v>
+        <v>9.7434747504000008</v>
       </c>
       <c r="C390" s="5">
-        <v>-9.0449614999998929E-2</v>
+        <v>-8.882899559999835E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-10.4973842841238</v>
+        <v>-10.318486413425331</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>9.8322862790999999</v>
+        <v>9.8334150554999997</v>
       </c>
       <c r="C391" s="5">
-        <v>9.0493500899999191E-2</v>
+        <v>8.9940305099998952E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>11.734562720090725</v>
+        <v>11.657031614977708</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>9.8434398438000006</v>
+        <v>9.8446136461999991</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1153564700000729E-2</v>
+        <v>1.11985906999994E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3697831464987376</v>
+        <v>1.3751886652830114</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>9.8673444966999995</v>
+        <v>9.8681409302999992</v>
       </c>
       <c r="C393" s="5">
-        <v>2.3904652899998879E-2</v>
+        <v>2.3527284100000045E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>2.9534234370451662</v>
+        <v>2.9058338250873339</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>9.8291714620999997</v>
+        <v>9.8351951761999992</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.8173034599999767E-2</v>
+        <v>-3.2945754100000002E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-4.5448329957959555</v>
+        <v>-3.9335648302623927</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>9.9387784595999999</v>
+        <v>9.9589968388999992</v>
       </c>
       <c r="C395" s="5">
-        <v>0.10960699750000025</v>
+        <v>0.12380166270000004</v>
       </c>
       <c r="D395" s="5">
-        <v>14.23342234335716</v>
+        <v>16.196043635737944</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>9.6659471589999999</v>
+        <v>9.6592990571000001</v>
       </c>
       <c r="C396" s="5">
-        <v>-0.27283130060000005</v>
+        <v>-0.29969778179999906</v>
       </c>
       <c r="D396" s="5">
-        <v>-28.396066765929749</v>
+        <v>-30.695694956220276</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>9.5165400450999993</v>
+        <v>9.5074983767999992</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.14940711390000061</v>
+        <v>-0.15180068030000093</v>
       </c>
       <c r="D397" s="5">
-        <v>-17.050083453624765</v>
+        <v>-17.310993863513236</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>9.4721100487999994</v>
+        <v>9.4341621752999991</v>
       </c>
       <c r="C398" s="5">
-        <v>-4.4429996299999885E-2</v>
+        <v>-7.3336201500000087E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-5.460811885065997</v>
+        <v>-8.8734492867270749</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>9.3699106862000008</v>
+        <v>9.3633813244000006</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.10219936259999862</v>
+        <v>-7.0780850899998526E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-12.20604918390913</v>
+        <v>-8.6407608725056484</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>9.1634004443000006</v>
+        <v>9.1813334020999999</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.20651024190000022</v>
+        <v>-0.18204792230000066</v>
       </c>
       <c r="D400" s="5">
-        <v>-23.465971241706839</v>
+        <v>-20.990998425291785</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>9.2493377449</v>
+        <v>9.2571732726999993</v>
       </c>
       <c r="C401" s="5">
-        <v>8.5937300599999489E-2</v>
+        <v>7.5839870599999415E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>11.853008328328007</v>
+        <v>10.375228246121049</v>
       </c>
       <c r="E401" s="5">
-        <v>-5.9285016071525813</v>
+        <v>-5.8493969283035625</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>9.3493476754000007</v>
+        <v>9.3558088056000006</v>
       </c>
       <c r="C402" s="5">
-        <v>0.10000993050000062</v>
+        <v>9.8635532900001266E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>13.77531955568465</v>
+        <v>13.562604139348844</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>9.3402231894999996</v>
+        <v>9.3448726286999992</v>
       </c>
       <c r="C403" s="5">
-        <v>-9.1244859000010337E-3</v>
+        <v>-1.0936176900001371E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.1648727830709138</v>
+        <v>-1.3937190618960482</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>9.4549352344000006</v>
+        <v>9.4580168139000005</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11471204490000098</v>
+        <v>0.11314418520000125</v>
       </c>
       <c r="D404" s="5">
-        <v>15.775229646480394</v>
+        <v>15.536802830224229</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.4692298996000002</v>
+        <v>9.4701459172</v>
       </c>
       <c r="C405" s="5">
-        <v>1.4294665199999557E-2</v>
+        <v>1.21291032999995E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>1.8294104057508642</v>
+        <v>1.5497989013762314</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.5240532937999998</v>
+        <v>9.5321743839999993</v>
       </c>
       <c r="C406" s="5">
-        <v>5.4823394199999598E-2</v>
+        <v>6.2028466799999293E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>7.1731200555862351</v>
+        <v>8.1492961781321362</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.5321543538999993</v>
+        <v>9.5565431859000007</v>
       </c>
       <c r="C407" s="5">
-        <v>8.1010600999995575E-3</v>
+        <v>2.4368801900001458E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>1.0254961284750896</v>
+        <v>3.1112791361801229</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.6592988352999996</v>
+        <v>9.6466465281999998</v>
       </c>
       <c r="C408" s="5">
-        <v>0.12714448140000023</v>
+        <v>9.0103342299999056E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>17.234229250628253</v>
+        <v>11.919681234116442</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>9.7229318683999999</v>
+        <v>9.7057598201000008</v>
       </c>
       <c r="C409" s="5">
-        <v>6.3633033100000347E-2</v>
+        <v>5.911329190000103E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>8.198112039730221</v>
+        <v>7.6063982150140319</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.9701487811000007</v>
+        <v>9.9223194686999996</v>
       </c>
       <c r="C410" s="5">
-        <v>0.24721691270000079</v>
+        <v>0.21655964859999877</v>
       </c>
       <c r="D410" s="5">
-        <v>35.161424395548522</v>
+        <v>30.317875301883479</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.8464773151999996</v>
+        <v>9.8348569937000008</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.12367146590000111</v>
+        <v>-8.7462474999998818E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-13.910349236528774</v>
+        <v>-10.079622553049383</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.8629014210000001</v>
+        <v>9.8858587959000008</v>
       </c>
       <c r="C412" s="5">
-        <v>1.6424105800000532E-2</v>
+        <v>5.1001802200000057E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>2.0200877050845945</v>
+        <v>6.4035807789924126</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.8579006933999995</v>
+        <v>9.8694089137999992</v>
       </c>
       <c r="C413" s="5">
-        <v>-5.0007276000005874E-3</v>
+        <v>-1.6449882100001645E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.60673496450308617</v>
+        <v>-1.9786039921822929</v>
       </c>
       <c r="E413" s="5">
-        <v>6.5795299651107975</v>
+        <v>6.6136348868560457</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>9.7410048757999999</v>
+        <v>9.7536666575000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11689581759999967</v>
+        <v>-0.11574225629999901</v>
       </c>
       <c r="D414" s="5">
-        <v>-13.337370404526217</v>
+        <v>-13.199707367812575</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>9.7537743137999993</v>
+        <v>9.7631143063000003</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2769437999999411E-2</v>
+        <v>9.4476488000001524E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>1.5844658741458462</v>
+        <v>1.168562811155871</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>9.6622853613000004</v>
+        <v>9.6688147796999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-9.1488952499998888E-2</v>
+        <v>-9.4299526600000405E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-10.692921029198988</v>
+        <v>-10.994181037628648</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>9.6804018895000006</v>
+        <v>9.6837454075</v>
       </c>
       <c r="C417" s="5">
-        <v>1.8116528200000204E-2</v>
+        <v>1.4930627800000096E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>2.2733161944564317</v>
+        <v>1.8688649016964431</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>9.8257754935000001</v>
+        <v>9.8359767881</v>
       </c>
       <c r="C418" s="5">
-        <v>0.14537360399999955</v>
+        <v>0.15223138059999997</v>
       </c>
       <c r="D418" s="5">
-        <v>19.586288950590713</v>
+        <v>20.583972193068647</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>9.8326714075999995</v>
+        <v>9.8553495978000001</v>
       </c>
       <c r="C419" s="5">
-        <v>6.8959140999993451E-3</v>
+        <v>1.9372809700000104E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.84544102104229246</v>
+        <v>2.3892761526774553</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>9.6562659031999996</v>
+        <v>9.6399618234000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.17640550439999991</v>
+        <v>-0.2153877743999999</v>
       </c>
       <c r="D420" s="5">
-        <v>-19.526612220312057</v>
+        <v>-23.292230764572597</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>9.7191211373000002</v>
+        <v>9.6954527661000007</v>
       </c>
       <c r="C421" s="5">
-        <v>6.2855234100000601E-2</v>
+        <v>5.5490942700000545E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>8.0969263192964824</v>
+        <v>7.1305590282072284</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>9.5697698142000007</v>
+        <v>9.5124514948000005</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.14935132309999943</v>
+        <v>-0.18300127130000021</v>
       </c>
       <c r="D422" s="5">
-        <v>-16.958734667375253</v>
+        <v>-20.440448895867881</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>10.029275215</v>
+        <v>10.013188616000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.45950540079999946</v>
+        <v>0.50073712120000025</v>
       </c>
       <c r="D423" s="5">
-        <v>75.556408969004991</v>
+        <v>85.079918747286371</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>10.059718947</v>
+        <v>10.085464684</v>
       </c>
       <c r="C424" s="5">
-        <v>3.0443732000000168E-2</v>
+        <v>7.2276067999998972E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>3.7040172359174228</v>
+        <v>9.0139791595245544</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>9.7512296883000005</v>
+        <v>9.7663385547000008</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.30848925869999988</v>
+        <v>-0.31912612929999895</v>
       </c>
       <c r="D425" s="5">
-        <v>-31.185102570337776</v>
+        <v>-32.012300345217128</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.0820864240539296</v>
+        <v>-1.0443417635262797</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>9.8403852894000003</v>
+        <v>9.8598020177999999</v>
       </c>
       <c r="C426" s="5">
-        <v>8.915560109999987E-2</v>
+        <v>9.3463463099999089E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>11.540503772900635</v>
+        <v>12.108110099898294</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>9.7602562840000004</v>
+        <v>9.7741684124999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-8.0129005399999897E-2</v>
+        <v>-8.5633605299999971E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-9.3454887507229305</v>
+        <v>-9.9384370422576307</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>9.7734175791000002</v>
+        <v>9.7825745283999996</v>
       </c>
       <c r="C428" s="5">
-        <v>1.3161295099999748E-2</v>
+        <v>8.4061158999997332E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>1.6302046733505549</v>
+        <v>1.0369364122593261</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>9.7958489682999996</v>
+        <v>9.8003384007999994</v>
       </c>
       <c r="C429" s="5">
-        <v>2.243138919999943E-2</v>
+        <v>1.7763872399999769E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>2.789205438146336</v>
+        <v>2.2009375981959955</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>9.7246953238000007</v>
+        <v>9.7362347131</v>
       </c>
       <c r="C430" s="5">
-        <v>-7.1153644499998947E-2</v>
+        <v>-6.4103687699999412E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-8.3764578780080043</v>
+        <v>-7.5728511245508834</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>9.7234817206000006</v>
+        <v>9.7449264354</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.2136032000000796E-3</v>
+        <v>8.6917223000000376E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.14965246915156216</v>
+        <v>1.0765384075709816</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>9.8578178573000006</v>
+        <v>9.8373448695000008</v>
       </c>
       <c r="C432" s="5">
-        <v>0.1343361367</v>
+        <v>9.2418434100000724E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>17.898382852304053</v>
+        <v>11.993284551236695</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>9.8200816013000001</v>
+        <v>9.7912854743000004</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.7736256000000523E-2</v>
+        <v>-4.6059395200000353E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.4981716112106334</v>
+        <v>-5.4760645870677642</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>9.7734997489000008</v>
+        <v>9.7134535201999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-4.6581852399999235E-2</v>
+        <v>-7.7831954100000544E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.5460522635411351</v>
+        <v>-9.1327384001459233</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>9.7862748988000003</v>
+        <v>9.6802989900000007</v>
       </c>
       <c r="C435" s="5">
-        <v>1.2775149899999505E-2</v>
+        <v>-3.3154530199999144E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.579871398929078</v>
+        <v>-4.019886445903853</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>9.8148715936999995</v>
+        <v>9.5754136388000006</v>
       </c>
       <c r="C436" s="5">
-        <v>2.8596694899999164E-2</v>
+        <v>-0.10488535120000009</v>
       </c>
       <c r="D436" s="5">
-        <v>3.5634557413483758</v>
+        <v>-12.254416061752416</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>9.7987161033000003</v>
+        <v>9.5777595243999993</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.6155490399999195E-2</v>
+        <v>2.3458855999987094E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.9574416869380107</v>
+        <v>0.29438508621666415</v>
       </c>
       <c r="E437" s="5">
-        <v>0.48697873517404844</v>
+        <v>-1.9309081826704544</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>9.8302608017999997</v>
+        <v>9.6150482411000002</v>
       </c>
       <c r="C438" s="5">
-        <v>3.1544698499999413E-2</v>
+        <v>3.728871670000089E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>3.932261944727089</v>
+        <v>4.7732621636483286</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>9.8610105657999991</v>
+        <v>9.6482628125000005</v>
       </c>
       <c r="C439" s="5">
-        <v>3.0749763999999402E-2</v>
+        <v>3.3214571400000281E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>3.8189444937643424</v>
+        <v>4.2249961610872466</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>9.9212072363000008</v>
+        <v>9.7071607614000008</v>
       </c>
       <c r="C440" s="5">
-        <v>6.0196670500001659E-2</v>
+        <v>5.889794890000033E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.5764396412677293</v>
+        <v>7.5764396275844748</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>10.047304885000001</v>
+        <v>9.7517572541999993</v>
       </c>
       <c r="C441" s="5">
-        <v>0.12609764870000006</v>
+        <v>4.4596492799998444E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>16.364556036010235</v>
+        <v>5.6544806890213017</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>9.7858886418999997</v>
+      </c>
+      <c r="C442" s="5">
+        <v>3.413138770000046E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.2818310661899339</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>9.8363112560000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>5.0422614100000374E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>6.361369820232432</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43CC0170-851A-47CF-A59B-5A71F3781198}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E015D280-1007-4227-A699-2BD5448CB114}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{233DC365-D9C2-41B2-9C67-E1B80EFDD01F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>