--- v6 (2026-07-22)
+++ v7 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AA0E7809-8CA2-4E2B-8E8A-A7BA4FF4BC31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B059E4EC-E8D9-4720-BDC7-5EDCA8A91B60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{47BD4110-4D0F-4309-B104-8C6810C37A87}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24AC6270-F5B0-4E98-9788-4B93B0DC0344}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D5EB6B-A950-435C-BB4E-754BCA59517A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1C5C7BE-5016-49E5-9153-FB709A1DFDD3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>2.250146457</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>2.3036532726000001</v>
       </c>
       <c r="C7" s="5">
         <v>5.3506815600000035E-2</v>
       </c>
       <c r="D7" s="5">
         <v>32.579361261922735</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>2.3432184355999999</v>
       </c>
       <c r="C8" s="5">
         <v>3.9565162999999792E-2</v>
       </c>
       <c r="D8" s="5">
         <v>22.672707006327887</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>2.3110726365000001</v>
       </c>
       <c r="C9" s="5">
         <v>-3.2145799099999817E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-15.275339167661627</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>2.4070052141999998</v>
       </c>
       <c r="C10" s="5">
         <v>9.5932577699999744E-2</v>
       </c>
       <c r="D10" s="5">
         <v>62.915057929529716</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>2.4149476078999998</v>
       </c>
       <c r="C11" s="5">
         <v>7.94239370000005E-3</v>
       </c>
       <c r="D11" s="5">
         <v>4.0322965038107395</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>2.4995026949999999</v>
       </c>
       <c r="C12" s="5">
         <v>8.4555087100000037E-2</v>
       </c>
       <c r="D12" s="5">
         <v>51.130024850355447</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>2.5298089145999998</v>
       </c>
       <c r="C13" s="5">
         <v>3.0306219599999906E-2</v>
       </c>
       <c r="D13" s="5">
         <v>15.560473113214224</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>2.4582666968</v>
       </c>
       <c r="C14" s="5">
         <v>-7.1542217799999808E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-29.124628553365206</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>2.4962628928999999</v>
       </c>
       <c r="C15" s="5">
         <v>3.7996196099999935E-2</v>
       </c>
       <c r="D15" s="5">
         <v>20.208694373520419</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>2.4710824523000001</v>
       </c>
       <c r="C16" s="5">
         <v>-2.5180440599999798E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-11.455214793465707</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>2.5144172207</v>
       </c>
       <c r="C17" s="5">
         <v>4.3334768399999835E-2</v>
       </c>
       <c r="D17" s="5">
         <v>23.197322317680413</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>2.5473174074</v>
       </c>
       <c r="C18" s="5">
         <v>3.2900186700000056E-2</v>
       </c>
       <c r="D18" s="5">
         <v>16.882273906523835</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>2.6084714979000001</v>
       </c>
       <c r="C19" s="5">
         <v>6.1154090500000091E-2</v>
       </c>
       <c r="D19" s="5">
         <v>32.934096120600387</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>2.6458969027000001</v>
       </c>
       <c r="C20" s="5">
         <v>3.7425404800000006E-2</v>
       </c>
       <c r="D20" s="5">
         <v>18.642930961211057</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>2.6049587417</v>
       </c>
       <c r="C21" s="5">
         <v>-4.0938161000000139E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-17.065510603666432</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>2.6058237047000001</v>
       </c>
       <c r="C22" s="5">
         <v>8.6496300000016291E-4</v>
       </c>
       <c r="D22" s="5">
         <v>0.39918223871631131</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>2.6190450292</v>
       </c>
       <c r="C23" s="5">
         <v>1.3221324499999909E-2</v>
       </c>
       <c r="D23" s="5">
         <v>6.2613228519998509</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>2.4032426143999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.21580241480000018</v>
       </c>
       <c r="D24" s="5">
         <v>-64.366719041170057</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>2.5309448497</v>
       </c>
       <c r="C25" s="5">
         <v>0.12770223530000013</v>
       </c>
       <c r="D25" s="5">
         <v>86.131889422263043</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>2.5591999042000002</v>
       </c>
       <c r="C26" s="5">
         <v>2.825505450000021E-2</v>
       </c>
       <c r="D26" s="5">
         <v>14.250562801584167</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>2.4894617077999999</v>
       </c>
       <c r="C27" s="5">
         <v>-6.9738196400000341E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-28.218112187848867</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>2.5695460946000002</v>
       </c>
       <c r="C28" s="5">
         <v>8.0084386800000296E-2</v>
       </c>
       <c r="D28" s="5">
         <v>46.221605531379595</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>2.5104744726999999</v>
       </c>
       <c r="C29" s="5">
         <v>-5.907162190000026E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-24.352816591760561</v>
       </c>
       <c r="E29" s="5">
         <v>-0.1568056393959294</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>2.5398462766000001</v>
       </c>
       <c r="C30" s="5">
         <v>2.937180390000016E-2</v>
       </c>
       <c r="D30" s="5">
         <v>14.979248627482589</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>2.5172934154000002</v>
       </c>
       <c r="C31" s="5">
         <v>-2.2552861199999885E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-10.150245426002236</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>2.4539943782</v>
       </c>
       <c r="C32" s="5">
         <v>-6.3299037200000186E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-26.332372398942482</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>2.4989693220999998</v>
       </c>
       <c r="C33" s="5">
         <v>4.4974943899999786E-2</v>
       </c>
       <c r="D33" s="5">
         <v>24.350728600432014</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>2.5063580503999998</v>
       </c>
       <c r="C34" s="5">
         <v>7.3887283000000359E-3</v>
       </c>
       <c r="D34" s="5">
         <v>3.6063228955616866</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>2.5204178734</v>
       </c>
       <c r="C35" s="5">
         <v>1.4059823000000193E-2</v>
       </c>
       <c r="D35" s="5">
         <v>6.943219032929937</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>2.5136025857000002</v>
       </c>
       <c r="C36" s="5">
         <v>-6.8152876999998391E-3</v>
       </c>
       <c r="D36" s="5">
         <v>-3.1970115937398957</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>2.4357332820000002</v>
       </c>
       <c r="C37" s="5">
         <v>-7.7869303700000003E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-31.451589106818723</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>2.5545844257999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.11885114379999973</v>
       </c>
       <c r="D38" s="5">
         <v>77.127648468459384</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>2.5809946669000001</v>
       </c>
       <c r="C39" s="5">
         <v>2.6410241100000231E-2</v>
       </c>
       <c r="D39" s="5">
         <v>13.136350215087855</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>2.5636575569</v>
       </c>
       <c r="C40" s="5">
         <v>-1.7337110000000155E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-7.7694337721964768</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>2.6062505520000001</v>
       </c>
       <c r="C41" s="5">
         <v>4.2592995100000142E-2</v>
       </c>
       <c r="D41" s="5">
         <v>21.863545894987912</v>
       </c>
       <c r="E41" s="5">
         <v>3.815058879965183</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>2.5289006200999999</v>
       </c>
       <c r="C42" s="5">
         <v>-7.7349931900000168E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-30.339404392106417</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>2.5251579171</v>
       </c>
       <c r="C43" s="5">
         <v>-3.7427029999999029E-3</v>
       </c>
       <c r="D43" s="5">
         <v>-1.7615818016440188</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>2.5691521941</v>
       </c>
       <c r="C44" s="5">
         <v>4.3994276999999915E-2</v>
       </c>
       <c r="D44" s="5">
         <v>23.031259657886991</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>2.5971864843999999</v>
       </c>
       <c r="C45" s="5">
         <v>2.8034290299999931E-2</v>
       </c>
       <c r="D45" s="5">
         <v>13.909415503397105</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>2.5059809949999998</v>
       </c>
       <c r="C46" s="5">
         <v>-9.1205489400000062E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-34.882807697173256</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>2.5162620739000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.0281078900000296E-2</v>
       </c>
       <c r="D47" s="5">
         <v>5.0357606932109444</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>2.6259211715999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.10965909769999982</v>
       </c>
       <c r="D48" s="5">
         <v>66.843677974225059</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>2.6425036277</v>
       </c>
       <c r="C49" s="5">
         <v>1.6582456100000087E-2</v>
       </c>
       <c r="D49" s="5">
         <v>7.8467072006197292</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>2.7532038514999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.11070022379999989</v>
       </c>
       <c r="D50" s="5">
         <v>63.633912598961338</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>2.5647261054000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.18847774609999979</v>
       </c>
       <c r="D51" s="5">
         <v>-57.299644860169451</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>2.5633950580999998</v>
       </c>
       <c r="C52" s="5">
         <v>-1.331047300000332E-3</v>
       </c>
       <c r="D52" s="5">
         <v>-0.62100409911604038</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>2.4962307914999999</v>
       </c>
       <c r="C53" s="5">
         <v>-6.7164266599999856E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-27.283943344558082</v>
       </c>
       <c r="E53" s="5">
         <v>-4.2213808037593559</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>2.6198814154000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.12365062390000015</v>
       </c>
       <c r="D54" s="5">
         <v>78.633446632747933</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>2.6325704240999999</v>
       </c>
       <c r="C55" s="5">
         <v>1.2689008699999782E-2</v>
       </c>
       <c r="D55" s="5">
         <v>5.9693729716629118</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>2.5794827414000001</v>
       </c>
       <c r="C56" s="5">
         <v>-5.308768269999975E-2</v>
       </c>
       <c r="D56" s="5">
         <v>-21.687417942579714</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>2.8040025327000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.2245197913000001</v>
       </c>
       <c r="D57" s="5">
         <v>172.23834825923063</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>2.8100594335000002</v>
       </c>
       <c r="C58" s="5">
         <v>6.0569007999999869E-3</v>
       </c>
       <c r="D58" s="5">
         <v>2.6231276457739927</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>2.7104889128999998</v>
       </c>
       <c r="C59" s="5">
         <v>-9.9570520600000378E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-35.138713780403904</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>2.7374278268999999</v>
       </c>
       <c r="C60" s="5">
         <v>2.6938914000000036E-2</v>
       </c>
       <c r="D60" s="5">
         <v>12.600549622794354</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>2.7416202258000002</v>
       </c>
       <c r="C61" s="5">
         <v>4.1923989000003381E-3</v>
       </c>
       <c r="D61" s="5">
         <v>1.8533721128005665</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>2.7444386212</v>
       </c>
       <c r="C62" s="5">
         <v>2.8183953999998401E-3</v>
       </c>
       <c r="D62" s="5">
         <v>1.2406030716758387</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>2.8516897458999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.10725112469999987</v>
       </c>
       <c r="D63" s="5">
         <v>58.410884935459471</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>2.9659721477000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.11428240180000016</v>
       </c>
       <c r="D64" s="5">
         <v>60.242434021561422</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>2.8976579308999999</v>
       </c>
       <c r="C65" s="5">
         <v>-6.831421680000016E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-24.393250657094288</v>
       </c>
       <c r="E65" s="5">
         <v>16.081331131997612</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>2.8138775234</v>
       </c>
       <c r="C66" s="5">
         <v>-8.3780407499999932E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-29.677079599336142</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>2.7334789435000002</v>
       </c>
       <c r="C67" s="5">
         <v>-8.0398579899999767E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-29.380195958543741</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>2.6877035678999999</v>
       </c>
       <c r="C68" s="5">
         <v>-4.5775375600000334E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-18.344090482261265</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>2.6128895982999998</v>
       </c>
       <c r="C69" s="5">
         <v>-7.4813969600000085E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-28.734997305197197</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>2.6139210732999998</v>
       </c>
       <c r="C70" s="5">
         <v>1.0314750000000039E-3</v>
       </c>
       <c r="D70" s="5">
         <v>0.47474680509427269</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>2.6015202195999998</v>
       </c>
       <c r="C71" s="5">
         <v>-1.2400853699999992E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-5.5467669952686922</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>2.5450834587000002</v>
       </c>
       <c r="C72" s="5">
         <v>-5.6436760899999605E-2</v>
       </c>
       <c r="D72" s="5">
         <v>-23.140443879172235</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>2.5366833756</v>
       </c>
       <c r="C73" s="5">
         <v>-8.4000831000001774E-3</v>
       </c>
       <c r="D73" s="5">
         <v>-3.889505327598719</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>2.5403015992000002</v>
       </c>
       <c r="C74" s="5">
         <v>3.6182236000001922E-3</v>
       </c>
       <c r="D74" s="5">
         <v>1.7251237188318225</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>2.4400965406999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10020505850000028</v>
       </c>
       <c r="D75" s="5">
         <v>-38.303471034161277</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>2.4716463058000002</v>
       </c>
       <c r="C76" s="5">
         <v>3.1549765100000293E-2</v>
       </c>
       <c r="D76" s="5">
         <v>16.668003410904376</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>2.4010231998</v>
       </c>
       <c r="C77" s="5">
         <v>-7.0623106000000213E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-29.381189067077905</v>
       </c>
       <c r="E77" s="5">
         <v>-17.139177326764287</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>2.4096665756000002</v>
       </c>
       <c r="C78" s="5">
         <v>8.6433758000001859E-3</v>
       </c>
       <c r="D78" s="5">
         <v>4.4064107991679924</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>2.4310504357</v>
       </c>
       <c r="C79" s="5">
         <v>2.1383860099999819E-2</v>
       </c>
       <c r="D79" s="5">
         <v>11.184483971539571</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>2.3942311556</v>
       </c>
       <c r="C80" s="5">
         <v>-3.6819280100000018E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-16.734459325104712</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>2.4247234597</v>
       </c>
       <c r="C81" s="5">
         <v>3.0492304100000034E-2</v>
       </c>
       <c r="D81" s="5">
         <v>16.400176241932552</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>2.4174823903</v>
       </c>
       <c r="C82" s="5">
         <v>-7.241069400000022E-3</v>
       </c>
       <c r="D82" s="5">
         <v>-3.5253396427771366</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>2.4873976345000002</v>
       </c>
       <c r="C83" s="5">
         <v>6.9915244200000171E-2</v>
       </c>
       <c r="D83" s="5">
         <v>40.793554393168321</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>2.4531439002000002</v>
       </c>
       <c r="C84" s="5">
         <v>-3.4253734300000005E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-15.32919483575197</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>2.4309573196000001</v>
       </c>
       <c r="C85" s="5">
         <v>-2.2186580600000116E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-10.329061644632077</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>2.4310144114000001</v>
       </c>
       <c r="C86" s="5">
         <v>5.7091800000019788E-5</v>
       </c>
       <c r="D86" s="5">
         <v>2.8186019370113335E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>2.5392014747</v>
       </c>
       <c r="C87" s="5">
         <v>0.10818706329999994</v>
       </c>
       <c r="D87" s="5">
         <v>68.622505766427324</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>2.4700578541999998</v>
       </c>
       <c r="C88" s="5">
         <v>-6.9143620500000225E-2</v>
       </c>
       <c r="D88" s="5">
         <v>-28.200806410167512</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>2.6188468506000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.14878899640000043</v>
       </c>
       <c r="D89" s="5">
         <v>101.76029995145628</v>
       </c>
       <c r="E89" s="5">
         <v>9.0721177045746337</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>2.6028863979999999</v>
       </c>
       <c r="C90" s="5">
         <v>-1.5960452600000341E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-7.0731221934328792</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>2.6205642223000001</v>
       </c>
       <c r="C91" s="5">
         <v>1.76778243000002E-2</v>
       </c>
       <c r="D91" s="5">
         <v>8.4613791672141438</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>2.7060993588</v>
       </c>
       <c r="C92" s="5">
         <v>8.5535136499999886E-2</v>
       </c>
       <c r="D92" s="5">
         <v>47.02364013168814</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>2.6304547840999999</v>
       </c>
       <c r="C93" s="5">
         <v>-7.5644574700000078E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-28.838477572950616</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>2.7247934633000002</v>
       </c>
       <c r="C94" s="5">
         <v>9.4338679200000275E-2</v>
       </c>
       <c r="D94" s="5">
         <v>52.627564371821123</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>2.6703726672000001</v>
       </c>
       <c r="C95" s="5">
         <v>-5.4420796100000057E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-21.501849553443432</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>2.7552464092000002</v>
       </c>
       <c r="C96" s="5">
         <v>8.4873742000000085E-2</v>
       </c>
       <c r="D96" s="5">
         <v>45.566973129532528</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>2.9268491792</v>
       </c>
       <c r="C97" s="5">
         <v>0.17160276999999979</v>
       </c>
       <c r="D97" s="5">
         <v>106.48037702827065</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>2.9247340064</v>
       </c>
       <c r="C98" s="5">
         <v>-2.1151727999999537E-3</v>
       </c>
       <c r="D98" s="5">
         <v>-0.86377628864079403</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>2.9449122570999999</v>
       </c>
       <c r="C99" s="5">
         <v>2.01782506999999E-2</v>
       </c>
       <c r="D99" s="5">
         <v>8.6004984064187653</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>2.9688982610000001</v>
       </c>
       <c r="C100" s="5">
         <v>2.3986003900000163E-2</v>
       </c>
       <c r="D100" s="5">
         <v>10.223822614787871</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>3.0295267936000001</v>
       </c>
       <c r="C101" s="5">
         <v>6.0628532600000007E-2</v>
       </c>
       <c r="D101" s="5">
         <v>27.454093899670173</v>
       </c>
       <c r="E101" s="5">
         <v>15.681709027998703</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>3.0977343702</v>
       </c>
       <c r="C102" s="5">
         <v>6.8207576599999875E-2</v>
       </c>
       <c r="D102" s="5">
         <v>30.626869485337348</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>3.2127987743999999</v>
       </c>
       <c r="C103" s="5">
         <v>0.11506440419999997</v>
       </c>
       <c r="D103" s="5">
         <v>54.90741712315166</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>3.3154426031000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.10264382870000022</v>
       </c>
       <c r="D104" s="5">
         <v>45.846449227946891</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>3.4413929016</v>
       </c>
       <c r="C105" s="5">
         <v>0.12595029849999984</v>
       </c>
       <c r="D105" s="5">
         <v>56.427439695471662</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>3.4256665622</v>
       </c>
       <c r="C106" s="5">
         <v>-1.5726339400000011E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3479640701530329</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>3.5604648777999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.13479831559999988</v>
       </c>
       <c r="D107" s="5">
         <v>58.905675782890768</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>3.6561186702000001</v>
       </c>
       <c r="C108" s="5">
         <v>9.565379240000027E-2</v>
       </c>
       <c r="D108" s="5">
         <v>37.455756057751664</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>3.7163687276999999</v>
       </c>
       <c r="C109" s="5">
         <v>6.0250057499999787E-2</v>
       </c>
       <c r="D109" s="5">
         <v>21.66962233467682</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>3.7087959799000001</v>
       </c>
       <c r="C110" s="5">
         <v>-7.5727477999998349E-3</v>
       </c>
       <c r="D110" s="5">
         <v>-2.4179900813641075</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>3.5549921755999998</v>
       </c>
       <c r="C111" s="5">
         <v>-0.15380380430000029</v>
       </c>
       <c r="D111" s="5">
         <v>-39.845451982955161</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>3.7683066494999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.21331447390000013</v>
       </c>
       <c r="D112" s="5">
         <v>101.22922276076393</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>3.7515252860000001</v>
       </c>
       <c r="C113" s="5">
         <v>-1.6781363499999813E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-5.2149821694762455</v>
       </c>
       <c r="E113" s="5">
         <v>23.832055023419873</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>3.7962641321000001</v>
       </c>
       <c r="C114" s="5">
         <v>4.4738846100000007E-2</v>
       </c>
       <c r="D114" s="5">
         <v>15.287580127967182</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>3.8067618057999999</v>
       </c>
       <c r="C115" s="5">
         <v>1.0497673699999766E-2</v>
       </c>
       <c r="D115" s="5">
         <v>3.369253398707972</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>3.8246294429000001</v>
       </c>
       <c r="C116" s="5">
         <v>1.7867637100000167E-2</v>
       </c>
       <c r="D116" s="5">
         <v>5.7800891857248349</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>3.9397823982000002</v>
       </c>
       <c r="C117" s="5">
         <v>0.11515295530000014</v>
       </c>
       <c r="D117" s="5">
         <v>42.756028933857927</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>4.0220468884000002</v>
       </c>
       <c r="C118" s="5">
         <v>8.226449020000004E-2</v>
       </c>
       <c r="D118" s="5">
         <v>28.144132084882667</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>4.1567318789999996</v>
       </c>
       <c r="C119" s="5">
         <v>0.13468499059999939</v>
       </c>
       <c r="D119" s="5">
         <v>48.476798798012524</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>4.0565095882</v>
       </c>
       <c r="C120" s="5">
         <v>-0.10022229079999967</v>
       </c>
       <c r="D120" s="5">
         <v>-25.388471710059889</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>4.1075482339000002</v>
       </c>
       <c r="C121" s="5">
         <v>5.1038645700000274E-2</v>
       </c>
       <c r="D121" s="5">
         <v>16.188188678902193</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>4.1948395806000001</v>
       </c>
       <c r="C122" s="5">
         <v>8.7291346699999828E-2</v>
       </c>
       <c r="D122" s="5">
         <v>28.70405273165515</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>4.3692172731000003</v>
       </c>
       <c r="C123" s="5">
         <v>0.17437769250000024</v>
       </c>
       <c r="D123" s="5">
         <v>63.026955037203081</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>4.4590317353</v>
       </c>
       <c r="C124" s="5">
         <v>8.9814462199999667E-2</v>
       </c>
       <c r="D124" s="5">
         <v>27.656536237414066</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>4.4617231847000003</v>
       </c>
       <c r="C125" s="5">
         <v>2.6914494000003231E-3</v>
       </c>
       <c r="D125" s="5">
         <v>0.72672344005983991</v>
       </c>
       <c r="E125" s="5">
         <v>18.93091061788461</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>4.6057014549000002</v>
       </c>
       <c r="C126" s="5">
         <v>0.14397827019999987</v>
       </c>
       <c r="D126" s="5">
         <v>46.392198392319543</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>4.6084427503000001</v>
       </c>
       <c r="C127" s="5">
         <v>2.741295399999899E-3</v>
       </c>
       <c r="D127" s="5">
         <v>0.71657803272031639</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>4.5392381825000001</v>
       </c>
       <c r="C128" s="5">
         <v>-6.920456779999995E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-16.603985019107657</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>4.3352890465999998</v>
       </c>
       <c r="C129" s="5">
         <v>-0.2039491359000003</v>
       </c>
       <c r="D129" s="5">
         <v>-42.400191101535064</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>4.4105430987999998</v>
       </c>
       <c r="C130" s="5">
         <v>7.5254052200000032E-2</v>
       </c>
       <c r="D130" s="5">
         <v>22.938565516811906</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>4.4500060115000002</v>
       </c>
       <c r="C131" s="5">
         <v>3.9462912700000352E-2</v>
       </c>
       <c r="D131" s="5">
         <v>11.281335469029695</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>4.4564290731999998</v>
       </c>
       <c r="C132" s="5">
         <v>6.4230616999996215E-3</v>
       </c>
       <c r="D132" s="5">
         <v>1.7458757471330522</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>4.4063702151999999</v>
       </c>
       <c r="C133" s="5">
         <v>-5.0058857999999873E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-12.677168503542601</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>4.3839240113000004</v>
       </c>
       <c r="C134" s="5">
         <v>-2.2446203899999517E-2</v>
       </c>
       <c r="D134" s="5">
         <v>-5.9444523104859703</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>4.2755741460000003</v>
       </c>
       <c r="C135" s="5">
         <v>-0.10834986530000013</v>
       </c>
       <c r="D135" s="5">
         <v>-25.941127690576693</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>4.3453706023000001</v>
       </c>
       <c r="C136" s="5">
         <v>6.9796456299999754E-2</v>
       </c>
       <c r="D136" s="5">
         <v>21.447493394562667</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>4.4767843759000003</v>
       </c>
       <c r="C137" s="5">
         <v>0.13141377360000028</v>
       </c>
       <c r="D137" s="5">
         <v>42.979002383548305</v>
       </c>
       <c r="E137" s="5">
         <v>0.33756444710975053</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>4.0183503723999996</v>
       </c>
       <c r="C138" s="5">
         <v>-0.45843400350000074</v>
       </c>
       <c r="D138" s="5">
         <v>-72.648604267595474</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>4.4115510208000002</v>
       </c>
       <c r="C139" s="5">
         <v>0.39320064840000057</v>
       </c>
       <c r="D139" s="5">
         <v>206.56463767851426</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>4.4491814193000003</v>
       </c>
       <c r="C140" s="5">
         <v>3.7630398500000162E-2</v>
       </c>
       <c r="D140" s="5">
         <v>10.730102588483192</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>4.3278603970000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12132102230000008</v>
       </c>
       <c r="D141" s="5">
         <v>-28.234198058989612</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>4.5058299804999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.17796958349999947</v>
       </c>
       <c r="D142" s="5">
         <v>62.187987148781417</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>4.2433246903999997</v>
       </c>
       <c r="C143" s="5">
         <v>-0.26250529010000001</v>
       </c>
       <c r="D143" s="5">
         <v>-51.339387875160611</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>4.4512147322000004</v>
       </c>
       <c r="C144" s="5">
         <v>0.2078900418000007</v>
       </c>
       <c r="D144" s="5">
         <v>77.528210837793466</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>4.5076027316999996</v>
       </c>
       <c r="C145" s="5">
         <v>5.6387999499999175E-2</v>
       </c>
       <c r="D145" s="5">
         <v>16.306785418630465</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>4.4845964605999997</v>
       </c>
       <c r="C146" s="5">
         <v>-2.3006271099999864E-2</v>
       </c>
       <c r="D146" s="5">
         <v>-5.9556222997162784</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>4.3773848464</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10721161419999969</v>
       </c>
       <c r="D147" s="5">
         <v>-25.200908363756248</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>4.2251232327999997</v>
       </c>
       <c r="C148" s="5">
         <v>-0.15226161360000035</v>
       </c>
       <c r="D148" s="5">
         <v>-34.612338902951343</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>4.1734964798999998</v>
       </c>
       <c r="C149" s="5">
         <v>-5.162675289999985E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-13.716440362962334</v>
       </c>
       <c r="E149" s="5">
         <v>-6.7746817924200009</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>4.2405350646000004</v>
       </c>
       <c r="C150" s="5">
         <v>6.703858470000057E-2</v>
       </c>
       <c r="D150" s="5">
         <v>21.072995068604715</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>4.2205319103000001</v>
       </c>
       <c r="C151" s="5">
         <v>-2.0003154300000325E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-5.5159819317104226</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>4.2568058646000004</v>
       </c>
       <c r="C152" s="5">
         <v>3.6273954300000355E-2</v>
       </c>
       <c r="D152" s="5">
         <v>10.815337253527302</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>4.3298027978000002</v>
       </c>
       <c r="C153" s="5">
         <v>7.2996933199999781E-2</v>
       </c>
       <c r="D153" s="5">
         <v>22.634106105558804</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>4.3014521381000002</v>
       </c>
       <c r="C154" s="5">
         <v>-2.8350659700000058E-2</v>
       </c>
       <c r="D154" s="5">
         <v>-7.5804737150225172</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>4.2422752685000003</v>
       </c>
       <c r="C155" s="5">
         <v>-5.9176869599999904E-2</v>
       </c>
       <c r="D155" s="5">
         <v>-15.315290309682904</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>4.2458089754000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.5337068999998777E-3</v>
       </c>
       <c r="D156" s="5">
         <v>1.0041614629342499</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>4.3042251498999997</v>
       </c>
       <c r="C157" s="5">
         <v>5.8416174499999585E-2</v>
       </c>
       <c r="D157" s="5">
         <v>17.818736223447495</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>4.3853792779000003</v>
       </c>
       <c r="C158" s="5">
         <v>8.1154128000000547E-2</v>
       </c>
       <c r="D158" s="5">
         <v>25.125593942863912</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>4.2632406209000004</v>
       </c>
       <c r="C159" s="5">
         <v>-0.12213865699999982</v>
       </c>
       <c r="D159" s="5">
         <v>-28.748793599221166</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>4.5125863876999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.24934576679999942</v>
       </c>
       <c r="D160" s="5">
         <v>97.800873275060923</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>4.4686194159000001</v>
       </c>
       <c r="C161" s="5">
         <v>-4.3966971799999754E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-11.085197122827983</v>
       </c>
       <c r="E161" s="5">
         <v>7.0713594086240006</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>4.3600420308999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.10857738500000025</v>
       </c>
       <c r="D162" s="5">
         <v>-25.559772334837515</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>4.4330809437000003</v>
       </c>
       <c r="C163" s="5">
         <v>7.3038912800000411E-2</v>
       </c>
       <c r="D163" s="5">
         <v>22.061814933445856</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>4.3604797834999998</v>
       </c>
       <c r="C164" s="5">
         <v>-7.2601160200000514E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-17.975537384260054</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>4.5326081214</v>
       </c>
       <c r="C165" s="5">
         <v>0.17212833790000026</v>
       </c>
       <c r="D165" s="5">
         <v>59.135379275893655</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>4.4054382148000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.12716990659999983</v>
       </c>
       <c r="D166" s="5">
         <v>-28.929183367770605</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>4.5480024910000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.1425642761999999</v>
       </c>
       <c r="D167" s="5">
         <v>46.54768072612854</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>4.4414234585000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.1065790325</v>
       </c>
       <c r="D168" s="5">
         <v>-24.765358083491364</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>4.2940060187000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.14741743979999988</v>
       </c>
       <c r="D169" s="5">
         <v>-33.306178769759278</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>4.2921831934999997</v>
       </c>
       <c r="C170" s="5">
         <v>-1.822825200000544E-3</v>
       </c>
       <c r="D170" s="5">
         <v>-0.50821782404824045</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>4.3495874495000004</v>
       </c>
       <c r="C171" s="5">
         <v>5.7404256000000764E-2</v>
       </c>
       <c r="D171" s="5">
         <v>17.283739868283998</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>4.2893553000000004</v>
       </c>
       <c r="C172" s="5">
         <v>-6.0232149499999998E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-15.408357593214939</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>4.2555222047000001</v>
       </c>
       <c r="C173" s="5">
         <v>-3.3833095300000338E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-9.0652092467441889</v>
       </c>
       <c r="E173" s="5">
         <v>-4.768748272492596</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>4.3783263233999996</v>
       </c>
       <c r="C174" s="5">
         <v>0.12280411869999952</v>
       </c>
       <c r="D174" s="5">
         <v>40.689988317202122</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>4.3495752094000002</v>
       </c>
       <c r="C175" s="5">
         <v>-2.8751113999999411E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-7.6015657805528214</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>4.4687153836000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.1191401742</v>
       </c>
       <c r="D176" s="5">
         <v>38.30255479848357</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>4.2393425577999997</v>
       </c>
       <c r="C177" s="5">
         <v>-0.22937282580000051</v>
       </c>
       <c r="D177" s="5">
         <v>-46.863885794547301</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>4.3156429074</v>
       </c>
       <c r="C178" s="5">
         <v>7.6300349600000317E-2</v>
       </c>
       <c r="D178" s="5">
         <v>23.869360922418316</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>4.4454902172999997</v>
       </c>
       <c r="C179" s="5">
         <v>0.12984730989999971</v>
       </c>
       <c r="D179" s="5">
         <v>42.721656784702013</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>4.2308601849</v>
       </c>
       <c r="C180" s="5">
         <v>-0.21463003239999967</v>
       </c>
       <c r="D180" s="5">
         <v>-44.778502796967047</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>4.1872861210999996</v>
       </c>
       <c r="C181" s="5">
         <v>-4.3574063800000395E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-11.682337141058474</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>4.1045164665999998</v>
       </c>
       <c r="C182" s="5">
         <v>-8.2769654499999845E-2</v>
       </c>
       <c r="D182" s="5">
         <v>-21.304051153931969</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>4.1287835124000001</v>
       </c>
       <c r="C183" s="5">
         <v>2.4267045800000275E-2</v>
       </c>
       <c r="D183" s="5">
         <v>7.330045527138096</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>4.1823118630999998</v>
       </c>
       <c r="C184" s="5">
         <v>5.3528350699999727E-2</v>
       </c>
       <c r="D184" s="5">
         <v>16.716330232998633</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>4.1492636358999997</v>
       </c>
       <c r="C185" s="5">
         <v>-3.3048227200000113E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-9.0808444529064118</v>
       </c>
       <c r="E185" s="5">
         <v>-2.4969572167346077</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>4.0797058482999997</v>
       </c>
       <c r="C186" s="5">
         <v>-6.9557787599999976E-2</v>
       </c>
       <c r="D186" s="5">
         <v>-18.361718553139859</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>4.1647317391999996</v>
       </c>
       <c r="C187" s="5">
         <v>8.5025890899999901E-2</v>
       </c>
       <c r="D187" s="5">
         <v>28.084972395735175</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>4.1686926644</v>
       </c>
       <c r="C188" s="5">
         <v>3.9609252000003536E-3</v>
       </c>
       <c r="D188" s="5">
         <v>1.1472652590896137</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>4.2467473141000003</v>
       </c>
       <c r="C189" s="5">
         <v>7.8054649700000311E-2</v>
       </c>
       <c r="D189" s="5">
         <v>24.933386546819293</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>4.3278703672000001</v>
       </c>
       <c r="C190" s="5">
         <v>8.1123053099999787E-2</v>
       </c>
       <c r="D190" s="5">
         <v>25.49137472804621</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>4.3384563386000004</v>
       </c>
       <c r="C191" s="5">
         <v>1.0585971400000282E-2</v>
       </c>
       <c r="D191" s="5">
         <v>2.9750111143335589</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>4.521399937</v>
       </c>
       <c r="C192" s="5">
         <v>0.18294359839999963</v>
       </c>
       <c r="D192" s="5">
         <v>64.154318798216536</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>4.6864576615000004</v>
       </c>
       <c r="C193" s="5">
         <v>0.16505772450000045</v>
       </c>
       <c r="D193" s="5">
         <v>53.766343569108123</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>4.8186760581000003</v>
       </c>
       <c r="C194" s="5">
         <v>0.1322183965999999</v>
       </c>
       <c r="D194" s="5">
         <v>39.635678843659214</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>4.8223259525</v>
       </c>
       <c r="C195" s="5">
         <v>3.6498943999996314E-3</v>
       </c>
       <c r="D195" s="5">
         <v>0.91273324004426115</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>4.7759232011000003</v>
       </c>
       <c r="C196" s="5">
         <v>-4.6402751399999609E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-10.955054992267964</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>4.9406166364999997</v>
       </c>
       <c r="C197" s="5">
         <v>0.16469343539999937</v>
       </c>
       <c r="D197" s="5">
         <v>50.205509517118394</v>
       </c>
       <c r="E197" s="5">
         <v>19.072131106664436</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>4.8799192541999998</v>
       </c>
       <c r="C198" s="5">
         <v>-6.069738229999988E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-13.786008047375809</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>4.872529063</v>
       </c>
       <c r="C199" s="5">
         <v>-7.3901911999998404E-3</v>
       </c>
       <c r="D199" s="5">
         <v>-1.802229692570767</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>4.8646390716000001</v>
       </c>
       <c r="C200" s="5">
         <v>-7.8899913999999072E-3</v>
       </c>
       <c r="D200" s="5">
         <v>-1.9259240367949904</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>4.8446580210999999</v>
       </c>
       <c r="C201" s="5">
         <v>-1.9981050500000208E-2</v>
       </c>
       <c r="D201" s="5">
         <v>-4.8190511797250206</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>4.9358367698999999</v>
       </c>
       <c r="C202" s="5">
         <v>9.1178748799999987E-2</v>
       </c>
       <c r="D202" s="5">
         <v>25.075415493372777</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>4.9358086328999997</v>
       </c>
       <c r="C203" s="5">
         <v>-2.8137000000150181E-5</v>
       </c>
       <c r="D203" s="5">
         <v>-6.8404493458462667E-3</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>5.009322493</v>
       </c>
       <c r="C204" s="5">
         <v>7.3513860100000272E-2</v>
       </c>
       <c r="D204" s="5">
         <v>19.412046998164769</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>5.1911463791000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.18182388610000011</v>
       </c>
       <c r="D205" s="5">
         <v>53.3950694723043</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>5.2324016528000001</v>
       </c>
       <c r="C206" s="5">
         <v>4.1255273700000039E-2</v>
       </c>
       <c r="D206" s="5">
         <v>9.9647743746768001</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>5.3258271393000003</v>
       </c>
       <c r="C207" s="5">
         <v>9.3425486500000154E-2</v>
       </c>
       <c r="D207" s="5">
         <v>23.660758733148057</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>5.4905494353000002</v>
       </c>
       <c r="C208" s="5">
         <v>0.16472229599999988</v>
       </c>
       <c r="D208" s="5">
         <v>44.126844056454658</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>5.4389631499000002</v>
       </c>
       <c r="C209" s="5">
         <v>-5.1586285399999987E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-10.709814999730083</v>
       </c>
       <c r="E209" s="5">
         <v>10.086727023472042</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>5.5701952499000003</v>
       </c>
       <c r="C210" s="5">
         <v>0.13123210000000007</v>
       </c>
       <c r="D210" s="5">
         <v>33.122549516450974</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>5.5633083851</v>
       </c>
       <c r="C211" s="5">
         <v>-6.8868648000002253E-3</v>
       </c>
       <c r="D211" s="5">
         <v>-1.4736056637451034</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>5.6522550202000001</v>
       </c>
       <c r="C212" s="5">
         <v>8.8946635100000115E-2</v>
       </c>
       <c r="D212" s="5">
         <v>20.966012861777727</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>5.6285234033</v>
       </c>
       <c r="C213" s="5">
         <v>-2.3731616900000141E-2</v>
       </c>
       <c r="D213" s="5">
         <v>-4.9235985839554131</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>5.6382020722000004</v>
       </c>
       <c r="C214" s="5">
         <v>9.6786689000003534E-3</v>
       </c>
       <c r="D214" s="5">
         <v>2.0831182559099437</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>5.7456082123999996</v>
       </c>
       <c r="C215" s="5">
         <v>0.10740614019999928</v>
       </c>
       <c r="D215" s="5">
         <v>25.413549667499691</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>5.7065325103999998</v>
       </c>
       <c r="C216" s="5">
         <v>-3.9075701999999879E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-7.8627072637411644</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>5.6003307441999999</v>
       </c>
       <c r="C217" s="5">
         <v>-0.10620176619999988</v>
       </c>
       <c r="D217" s="5">
         <v>-20.182785751386611</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>5.5415159236999996</v>
       </c>
       <c r="C218" s="5">
         <v>-5.8814820500000309E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-11.899390989389714</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>5.5463930411</v>
       </c>
       <c r="C219" s="5">
         <v>4.8771174000004081E-3</v>
       </c>
       <c r="D219" s="5">
         <v>1.0612536213406631</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>5.4030294667999996</v>
       </c>
       <c r="C220" s="5">
         <v>-0.14336357430000035</v>
       </c>
       <c r="D220" s="5">
         <v>-26.966800760801636</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>5.4416159498000001</v>
       </c>
       <c r="C221" s="5">
         <v>3.8586483000000449E-2</v>
       </c>
       <c r="D221" s="5">
         <v>8.9147295795518176</v>
       </c>
       <c r="E221" s="5">
         <v>4.8774000243945181E-2</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>5.4585298369000004</v>
       </c>
       <c r="C222" s="5">
         <v>1.6913887100000302E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.7943257541888764</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>5.4391498938999998</v>
       </c>
       <c r="C223" s="5">
         <v>-1.9379943000000566E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-4.1782570122724234</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>5.4396949453000003</v>
       </c>
       <c r="C224" s="5">
         <v>5.4505140000049579E-4</v>
       </c>
       <c r="D224" s="5">
         <v>0.12031701621169066</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>5.6980361066</v>
       </c>
       <c r="C225" s="5">
         <v>0.25834116129999973</v>
       </c>
       <c r="D225" s="5">
         <v>74.504976954427946</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>6.0394378752</v>
       </c>
       <c r="C226" s="5">
         <v>0.34140176859999993</v>
       </c>
       <c r="D226" s="5">
         <v>101.02767796449203</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>5.9650343081999999</v>
       </c>
       <c r="C227" s="5">
         <v>-7.4403567000000059E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-13.821856981363901</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>5.9049901251000003</v>
       </c>
       <c r="C228" s="5">
         <v>-6.0044183099999593E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-11.432424216755965</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>5.9134565628000004</v>
       </c>
       <c r="C229" s="5">
         <v>8.4664377000001068E-3</v>
       </c>
       <c r="D229" s="5">
         <v>1.7341649082600163</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>6.0544146311000002</v>
       </c>
       <c r="C230" s="5">
         <v>0.14095806829999979</v>
       </c>
       <c r="D230" s="5">
         <v>32.668856588080054</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>6.0672611598000001</v>
       </c>
       <c r="C231" s="5">
         <v>1.2846528699999915E-2</v>
       </c>
       <c r="D231" s="5">
         <v>2.5761397216668813</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>6.1280214725000004</v>
       </c>
       <c r="C232" s="5">
         <v>6.0760312700000263E-2</v>
       </c>
       <c r="D232" s="5">
         <v>12.701856664161726</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>6.2457433374000004</v>
       </c>
       <c r="C233" s="5">
         <v>0.11772186490000003</v>
       </c>
       <c r="D233" s="5">
         <v>25.651089799102312</v>
       </c>
       <c r="E233" s="5">
         <v>14.777363838577307</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>5.9378214784000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.30792185900000035</v>
       </c>
       <c r="D234" s="5">
         <v>-45.484997605775504</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>5.9027531883000002</v>
       </c>
       <c r="C235" s="5">
         <v>-3.5068290099999899E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-6.8613674005264862</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>5.8163727235999998</v>
       </c>
       <c r="C236" s="5">
         <v>-8.6380464700000381E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-16.214038876117954</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>5.7718733965000002</v>
       </c>
       <c r="C237" s="5">
         <v>-4.4499327099999597E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-8.8042061312986313</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>5.6437801509999996</v>
       </c>
       <c r="C238" s="5">
         <v>-0.12809324550000056</v>
       </c>
       <c r="D238" s="5">
         <v>-23.609474756833116</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>5.4954203963000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.14835975469999951</v>
       </c>
       <c r="D239" s="5">
         <v>-27.360975746670825</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>5.5200767568</v>
       </c>
       <c r="C240" s="5">
         <v>2.4656360499999863E-2</v>
       </c>
       <c r="D240" s="5">
         <v>5.5189216387652396</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>5.4194088036999997</v>
       </c>
       <c r="C241" s="5">
         <v>-0.10066795310000032</v>
       </c>
       <c r="D241" s="5">
         <v>-19.817138630498622</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>5.3559528488000003</v>
       </c>
       <c r="C242" s="5">
         <v>-6.3455954899999334E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-13.180358041086205</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>5.4883151848000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.13236233599999991</v>
       </c>
       <c r="D243" s="5">
         <v>34.037892337687566</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>5.6436844381000002</v>
       </c>
       <c r="C244" s="5">
         <v>0.15536925329999995</v>
       </c>
       <c r="D244" s="5">
         <v>39.792586319310374</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>5.7488481264000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.10516368830000022</v>
       </c>
       <c r="D245" s="5">
         <v>24.800796246098034</v>
       </c>
       <c r="E245" s="5">
         <v>-7.9557417613457249</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>6.1205234554999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.37167532909999945</v>
       </c>
       <c r="D246" s="5">
         <v>112.076609920903</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>6.0647074122999998</v>
       </c>
       <c r="C247" s="5">
         <v>-5.5816043200000109E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-10.410844606320568</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>6.0984710959999999</v>
       </c>
       <c r="C248" s="5">
         <v>3.3763683700000158E-2</v>
       </c>
       <c r="D248" s="5">
         <v>6.8890940064062489</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>6.1558464221999998</v>
       </c>
       <c r="C249" s="5">
         <v>5.7375326199999854E-2</v>
       </c>
       <c r="D249" s="5">
         <v>11.892680811127555</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>6.0411955743999997</v>
       </c>
       <c r="C250" s="5">
         <v>-0.11465084780000012</v>
       </c>
       <c r="D250" s="5">
         <v>-20.196593492080883</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>6.1341820135000003</v>
       </c>
       <c r="C251" s="5">
         <v>9.2986439100000595E-2</v>
       </c>
       <c r="D251" s="5">
         <v>20.117186687961276</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>6.4388410070999997</v>
       </c>
       <c r="C252" s="5">
         <v>0.30465899359999948</v>
       </c>
       <c r="D252" s="5">
         <v>78.900896421410692</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>6.5124481481999998</v>
       </c>
       <c r="C253" s="5">
         <v>7.3607141100000106E-2</v>
       </c>
       <c r="D253" s="5">
         <v>14.614331703420657</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>6.660816681</v>
       </c>
       <c r="C254" s="5">
         <v>0.14836853280000017</v>
       </c>
       <c r="D254" s="5">
         <v>31.038354892915486</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>6.5013207030000002</v>
       </c>
       <c r="C255" s="5">
         <v>-0.15949597799999982</v>
       </c>
       <c r="D255" s="5">
         <v>-25.23655514728501</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>6.4543768424000003</v>
       </c>
       <c r="C256" s="5">
         <v>-4.6943860599999887E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-8.3288368228714997</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>6.5419570054999996</v>
       </c>
       <c r="C257" s="5">
         <v>8.7580163099999275E-2</v>
       </c>
       <c r="D257" s="5">
         <v>17.554810778662056</v>
       </c>
       <c r="E257" s="5">
         <v>13.795961585032401</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>6.6109925719999998</v>
       </c>
       <c r="C258" s="5">
         <v>6.9035566500000201E-2</v>
       </c>
       <c r="D258" s="5">
         <v>13.424742911509767</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>6.6389203435999997</v>
       </c>
       <c r="C259" s="5">
         <v>2.7927771599999929E-2</v>
       </c>
       <c r="D259" s="5">
         <v>5.1887910538195081</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>6.6847763962000002</v>
       </c>
       <c r="C260" s="5">
         <v>4.5856052600000474E-2</v>
       </c>
       <c r="D260" s="5">
         <v>8.6108277901106192</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>6.8501968972</v>
       </c>
       <c r="C261" s="5">
         <v>0.16542050099999983</v>
       </c>
       <c r="D261" s="5">
         <v>34.089273842013171</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>6.9423405507</v>
       </c>
       <c r="C262" s="5">
         <v>9.2143653499999978E-2</v>
       </c>
       <c r="D262" s="5">
         <v>17.390866696470631</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>6.9627358595000004</v>
       </c>
       <c r="C263" s="5">
         <v>2.03953088000004E-2</v>
       </c>
       <c r="D263" s="5">
         <v>3.5829019152993524</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>7.0582022213000002</v>
       </c>
       <c r="C264" s="5">
         <v>9.5466361799999788E-2</v>
       </c>
       <c r="D264" s="5">
         <v>17.75249668855632</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>6.9992933710000003</v>
       </c>
       <c r="C265" s="5">
         <v>-5.8908850299999926E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-9.5681946085179206</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>7.2610961105999996</v>
       </c>
       <c r="C266" s="5">
         <v>0.26180273959999933</v>
       </c>
       <c r="D266" s="5">
         <v>55.373109871935419</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>7.4053307363999998</v>
       </c>
       <c r="C267" s="5">
         <v>0.14423462580000024</v>
       </c>
       <c r="D267" s="5">
         <v>26.621453144330111</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>7.4515027715000004</v>
       </c>
       <c r="C268" s="5">
         <v>4.6172035100000564E-2</v>
       </c>
       <c r="D268" s="5">
         <v>7.7439495031924599</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>7.5329753263999999</v>
       </c>
       <c r="C269" s="5">
         <v>8.1472554899999494E-2</v>
       </c>
       <c r="D269" s="5">
         <v>13.93892863100441</v>
       </c>
       <c r="E269" s="5">
         <v>15.14865230796878</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>7.6165985001000003</v>
       </c>
       <c r="C270" s="5">
         <v>8.3623173700000386E-2</v>
       </c>
       <c r="D270" s="5">
         <v>14.165324462191563</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>7.6335044479</v>
       </c>
       <c r="C271" s="5">
         <v>1.6905947799999765E-2</v>
       </c>
       <c r="D271" s="5">
         <v>2.6963010311732649</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>7.6836109550999998</v>
       </c>
       <c r="C272" s="5">
         <v>5.0106507199999761E-2</v>
       </c>
       <c r="D272" s="5">
         <v>8.1675141596661902</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>7.5461064292</v>
       </c>
       <c r="C273" s="5">
         <v>-0.13750452589999984</v>
       </c>
       <c r="D273" s="5">
         <v>-19.482420885097795</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>7.4342756903999998</v>
       </c>
       <c r="C274" s="5">
         <v>-0.11183073880000016</v>
       </c>
       <c r="D274" s="5">
         <v>-16.403357726872038</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>7.4696348018999998</v>
       </c>
       <c r="C275" s="5">
         <v>3.535911150000004E-2</v>
       </c>
       <c r="D275" s="5">
         <v>5.859169665690156</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>7.4693362301999997</v>
       </c>
       <c r="C276" s="5">
         <v>-2.9857170000013866E-4</v>
       </c>
       <c r="D276" s="5">
         <v>-4.7955126781917823E-2</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>7.6041172956</v>
       </c>
       <c r="C277" s="5">
         <v>0.13478106540000034</v>
       </c>
       <c r="D277" s="5">
         <v>23.937169639750454</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>7.6738050962999997</v>
       </c>
       <c r="C278" s="5">
         <v>6.9687800699999691E-2</v>
       </c>
       <c r="D278" s="5">
         <v>11.568986059987152</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>7.5926548003000001</v>
       </c>
       <c r="C279" s="5">
         <v>-8.1150295999999678E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-11.977299729930312</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>7.6369844505</v>
       </c>
       <c r="C280" s="5">
         <v>4.4329650199999904E-2</v>
       </c>
       <c r="D280" s="5">
         <v>7.2356069871682527</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>7.6150258873999999</v>
       </c>
       <c r="C281" s="5">
         <v>-2.1958563100000106E-2</v>
       </c>
       <c r="D281" s="5">
         <v>-3.3963062124626631</v>
       </c>
       <c r="E281" s="5">
         <v>1.0892185019171219</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>7.7295532954999997</v>
       </c>
       <c r="C282" s="5">
         <v>0.11452740809999984</v>
       </c>
       <c r="D282" s="5">
         <v>19.617891601475247</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>7.7510924848</v>
       </c>
       <c r="C283" s="5">
         <v>2.1539189300000317E-2</v>
       </c>
       <c r="D283" s="5">
         <v>3.3956515376723839</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>7.6867385258000001</v>
       </c>
       <c r="C284" s="5">
         <v>-6.4353958999999961E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-9.5204831880793872</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>7.6378850021</v>
       </c>
       <c r="C285" s="5">
         <v>-4.8853523700000068E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-7.3656445584594277</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>7.8421637970999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.20427879499999957</v>
       </c>
       <c r="D286" s="5">
         <v>37.263012372417961</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>7.7592696492000002</v>
       </c>
       <c r="C287" s="5">
         <v>-8.2894147899999382E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-11.97232576407281</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>7.7656955475</v>
       </c>
       <c r="C288" s="5">
         <v>6.4258982999998437E-3</v>
       </c>
       <c r="D288" s="5">
         <v>0.99832824257810593</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>7.8288132137000002</v>
       </c>
       <c r="C289" s="5">
         <v>6.3117666200000144E-2</v>
       </c>
       <c r="D289" s="5">
         <v>10.201335022848657</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>7.6697602138000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.1590529999000001</v>
       </c>
       <c r="D290" s="5">
         <v>-21.831773233440966</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>7.6752335742</v>
       </c>
       <c r="C291" s="5">
         <v>5.4733603999999048E-3</v>
       </c>
       <c r="D291" s="5">
         <v>0.85972350702361311</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>7.9195985777000004</v>
       </c>
       <c r="C292" s="5">
         <v>0.24436500350000046</v>
       </c>
       <c r="D292" s="5">
         <v>45.659500754951289</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>7.6982150997999996</v>
       </c>
       <c r="C293" s="5">
         <v>-0.22138347790000079</v>
       </c>
       <c r="D293" s="5">
         <v>-28.838929353516185</v>
       </c>
       <c r="E293" s="5">
         <v>1.0924350570842734</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>7.6444301686999996</v>
       </c>
       <c r="C294" s="5">
         <v>-5.3784931100000044E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-8.069227001957346</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>7.6805855588999998</v>
       </c>
       <c r="C295" s="5">
         <v>3.6155390200000248E-2</v>
       </c>
       <c r="D295" s="5">
         <v>5.8255571470681611</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>7.7907253220000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.11013976310000029</v>
       </c>
       <c r="D296" s="5">
         <v>18.632241241697688</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>7.9399373230999997</v>
       </c>
       <c r="C297" s="5">
         <v>0.14921200109999955</v>
       </c>
       <c r="D297" s="5">
         <v>25.565455942200188</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>7.9494786447000001</v>
       </c>
       <c r="C298" s="5">
         <v>9.5413216000004297E-3</v>
       </c>
       <c r="D298" s="5">
         <v>1.4515937482672436</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>8.0440513364000008</v>
       </c>
       <c r="C299" s="5">
         <v>9.4572691700000711E-2</v>
       </c>
       <c r="D299" s="5">
         <v>15.248223249335457</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>8.0463181466999991</v>
       </c>
       <c r="C300" s="5">
         <v>2.266810299998312E-3</v>
       </c>
       <c r="D300" s="5">
         <v>0.33868410303083962</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>8.0608666421000006</v>
       </c>
       <c r="C301" s="5">
         <v>1.4548495400001471E-2</v>
       </c>
       <c r="D301" s="5">
         <v>2.1914194856781588</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>7.9629443459999996</v>
       </c>
       <c r="C302" s="5">
         <v>-9.7922296100001027E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-13.641850191853944</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>8.0623670306000008</v>
       </c>
       <c r="C303" s="5">
         <v>9.9422684600001254E-2</v>
       </c>
       <c r="D303" s="5">
         <v>16.055737542092373</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>8.1012342446000005</v>
       </c>
       <c r="C304" s="5">
         <v>3.8867213999999706E-2</v>
       </c>
       <c r="D304" s="5">
         <v>5.9408608028796328</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>8.2799154400999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.17868119549999939</v>
       </c>
       <c r="D305" s="5">
         <v>29.926141174117515</v>
       </c>
       <c r="E305" s="5">
         <v>7.5563014641551574</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>8.0534931174000004</v>
       </c>
       <c r="C306" s="5">
         <v>-0.22642232269999951</v>
       </c>
       <c r="D306" s="5">
         <v>-28.303049473583787</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>8.2132101798000008</v>
       </c>
       <c r="C307" s="5">
         <v>0.15971706240000039</v>
       </c>
       <c r="D307" s="5">
         <v>26.573776706385367</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>7.987115094</v>
       </c>
       <c r="C308" s="5">
         <v>-0.22609508580000082</v>
       </c>
       <c r="D308" s="5">
         <v>-28.464095860700844</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>8.2410810942000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.25396600020000015</v>
       </c>
       <c r="D309" s="5">
         <v>45.589797155474862</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>8.2808769295999998</v>
       </c>
       <c r="C310" s="5">
         <v>3.9795835399999646E-2</v>
       </c>
       <c r="D310" s="5">
         <v>5.9511585054472516</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>8.2343054536999993</v>
       </c>
       <c r="C311" s="5">
         <v>-4.6571475900000436E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-6.54388651603327</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>8.0285231293999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.20578232429999943</v>
       </c>
       <c r="D312" s="5">
         <v>-26.191857505511496</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>8.1790670272000003</v>
       </c>
       <c r="C313" s="5">
         <v>0.15054389780000044</v>
       </c>
       <c r="D313" s="5">
         <v>24.973304196975722</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>8.3390716669000007</v>
       </c>
       <c r="C314" s="5">
         <v>0.16000463970000034</v>
       </c>
       <c r="D314" s="5">
         <v>26.173243620938113</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>8.6561076072999992</v>
       </c>
       <c r="C315" s="5">
         <v>0.31703594039999849</v>
       </c>
       <c r="D315" s="5">
         <v>56.480161382371733</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>8.6902545978999992</v>
       </c>
       <c r="C316" s="5">
         <v>3.4146990600000038E-2</v>
       </c>
       <c r="D316" s="5">
         <v>4.8378827446440509</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>8.7651150205999997</v>
       </c>
       <c r="C317" s="5">
         <v>7.4860422700000484E-2</v>
       </c>
       <c r="D317" s="5">
         <v>10.841254518627164</v>
       </c>
       <c r="E317" s="5">
         <v>5.8599581603231865</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>8.8518934511000005</v>
       </c>
       <c r="C318" s="5">
         <v>8.6778430500000781E-2</v>
       </c>
       <c r="D318" s="5">
         <v>12.549274230368667</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>8.8415424686000001</v>
       </c>
       <c r="C319" s="5">
         <v>-1.0350982500000327E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-1.394233176343318</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>8.8839232436</v>
       </c>
       <c r="C320" s="5">
         <v>4.2380774999999815E-2</v>
       </c>
       <c r="D320" s="5">
         <v>5.9061361547635194</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>9.0564092714999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.17248602789999978</v>
       </c>
       <c r="D321" s="5">
         <v>25.954856169172391</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>8.9990701543</v>
       </c>
       <c r="C322" s="5">
         <v>-5.7339117199999734E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-7.3385350755284744</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>9.1290687963000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.12999864200000033</v>
       </c>
       <c r="D323" s="5">
         <v>18.78076263441173</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>9.3328102842000007</v>
       </c>
       <c r="C324" s="5">
         <v>0.20374148790000035</v>
       </c>
       <c r="D324" s="5">
         <v>30.326128094473127</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>9.1793800181999998</v>
       </c>
       <c r="C325" s="5">
         <v>-0.15343026600000087</v>
       </c>
       <c r="D325" s="5">
         <v>-18.038302622407244</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>9.4135660077000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.23418598950000025</v>
       </c>
       <c r="D326" s="5">
         <v>35.29753086734577</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>9.3591088491000001</v>
       </c>
       <c r="C327" s="5">
         <v>-5.44571586E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-6.7252888713162484</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>9.2774055452000006</v>
       </c>
       <c r="C328" s="5">
         <v>-8.1703303899999469E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-9.9871489367732043</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>9.3508147297999997</v>
       </c>
       <c r="C329" s="5">
         <v>7.3409184599999122E-2</v>
       </c>
       <c r="D329" s="5">
         <v>9.9195471329444285</v>
       </c>
       <c r="E329" s="5">
         <v>6.6821679786685406</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>9.7444631533999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.39364842360000019</v>
       </c>
       <c r="D330" s="5">
         <v>64.021804528222589</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>9.4571028269999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28736032639999998</v>
       </c>
       <c r="D331" s="5">
         <v>-30.176386490735052</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>9.6848369849000004</v>
       </c>
       <c r="C332" s="5">
         <v>0.22773415790000051</v>
       </c>
       <c r="D332" s="5">
         <v>33.048642319032709</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>9.5716286125999996</v>
       </c>
       <c r="C333" s="5">
         <v>-0.1132083723000008</v>
       </c>
       <c r="D333" s="5">
         <v>-13.15950499583467</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>9.7178078317000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.14617921910000042</v>
       </c>
       <c r="D334" s="5">
         <v>19.94706044852952</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>9.8296571274000009</v>
       </c>
       <c r="C335" s="5">
         <v>0.11184929570000079</v>
       </c>
       <c r="D335" s="5">
         <v>14.720425983961217</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>9.9463242641999994</v>
       </c>
       <c r="C336" s="5">
         <v>0.11666713679999852</v>
       </c>
       <c r="D336" s="5">
         <v>15.210200791420903</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>9.8636515856999996</v>
       </c>
       <c r="C337" s="5">
         <v>-8.2672678499999819E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-9.5306824744517566</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>9.8861498943000008</v>
       </c>
       <c r="C338" s="5">
         <v>2.2498308600001238E-2</v>
       </c>
       <c r="D338" s="5">
         <v>2.7717170717786788</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>9.7782388538999996</v>
       </c>
       <c r="C339" s="5">
         <v>-0.10791104040000121</v>
       </c>
       <c r="D339" s="5">
         <v>-12.340011841806486</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>9.7675162603000008</v>
       </c>
       <c r="C340" s="5">
         <v>-1.0722593599998831E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-1.3079851775583906</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>9.7496910886000006</v>
       </c>
       <c r="C341" s="5">
         <v>-1.7825171700000197E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-2.1680853701884772</v>
       </c>
       <c r="E341" s="5">
         <v>4.2656856148462374</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>9.7276801781</v>
       </c>
       <c r="C342" s="5">
         <v>-2.2010910500000591E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-2.6757342075127255</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>9.7568212378000005</v>
       </c>
       <c r="C343" s="5">
         <v>2.9141059700000582E-2</v>
       </c>
       <c r="D343" s="5">
         <v>3.6546459436747947</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>9.7890070458</v>
       </c>
       <c r="C344" s="5">
         <v>3.2185807999999483E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.0311781601795937</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>9.7946649315999998</v>
       </c>
       <c r="C345" s="5">
         <v>5.6578857999998178E-3</v>
       </c>
       <c r="D345" s="5">
         <v>0.69578943562544904</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>9.6149883903000006</v>
       </c>
       <c r="C346" s="5">
         <v>-0.17967654129999922</v>
       </c>
       <c r="D346" s="5">
         <v>-19.922562718110903</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>9.7355420680999991</v>
       </c>
       <c r="C347" s="5">
         <v>0.12055367779999848</v>
       </c>
       <c r="D347" s="5">
         <v>16.127875971997273</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>9.7628939427999999</v>
       </c>
       <c r="C348" s="5">
         <v>2.7351874700000778E-2</v>
       </c>
       <c r="D348" s="5">
         <v>3.4239700698915909</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>10.032997055999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.27010311319999936</v>
       </c>
       <c r="D349" s="5">
         <v>38.747561825379037</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>9.8711163569</v>
       </c>
       <c r="C350" s="5">
         <v>-0.16188069909999925</v>
       </c>
       <c r="D350" s="5">
         <v>-17.732739209284464</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>10.400440181</v>
       </c>
       <c r="C351" s="5">
         <v>0.52932382410000045</v>
       </c>
       <c r="D351" s="5">
         <v>87.165324168398882</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>10.361945188</v>
       </c>
       <c r="C352" s="5">
         <v>-3.8494993000000477E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-4.3522314958745252</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>10.45842991</v>
       </c>
       <c r="C353" s="5">
         <v>9.6484721999999579E-2</v>
       </c>
       <c r="D353" s="5">
         <v>11.764117873864265</v>
       </c>
       <c r="E353" s="5">
         <v>7.2693464332290958</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>10.527199546</v>
       </c>
       <c r="C354" s="5">
         <v>6.8769636000000745E-2</v>
       </c>
       <c r="D354" s="5">
         <v>8.1823421560686107</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>10.445902786</v>
       </c>
       <c r="C355" s="5">
         <v>-8.1296760000000745E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-8.8834022004145812</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>10.199424695999999</v>
       </c>
       <c r="C356" s="5">
         <v>-0.24647809000000009</v>
       </c>
       <c r="D356" s="5">
         <v>-24.914452372027618</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>10.492176416</v>
       </c>
       <c r="C357" s="5">
         <v>0.29275172000000005</v>
       </c>
       <c r="D357" s="5">
         <v>40.436145382808355</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>10.702186762</v>
       </c>
       <c r="C358" s="5">
         <v>0.21001034600000068</v>
       </c>
       <c r="D358" s="5">
         <v>26.847903944935791</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>10.641281001999999</v>
       </c>
       <c r="C359" s="5">
         <v>-6.0905760000000697E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-6.619405622017327</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>10.474666942000001</v>
       </c>
       <c r="C360" s="5">
         <v>-0.16661405999999879</v>
       </c>
       <c r="D360" s="5">
         <v>-17.252337645470316</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>10.608715073000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.13404813100000013</v>
       </c>
       <c r="D361" s="5">
         <v>16.485200276324143</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>10.470003709</v>
       </c>
       <c r="C362" s="5">
         <v>-0.13871136400000061</v>
       </c>
       <c r="D362" s="5">
         <v>-14.609687686200346</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>10.314132497999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.1558712110000009</v>
       </c>
       <c r="D363" s="5">
         <v>-16.472314479662053</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>10.263262207</v>
       </c>
       <c r="C364" s="5">
         <v>-5.0870290999998957E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-5.7605767736782942</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>10.179599045</v>
       </c>
       <c r="C365" s="5">
         <v>-8.3663162000000568E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-9.3551834739509125</v>
       </c>
       <c r="E365" s="5">
         <v>-2.6660872367982424</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>9.9277932604999997</v>
       </c>
       <c r="C366" s="5">
         <v>-0.25180578450000013</v>
       </c>
       <c r="D366" s="5">
         <v>-25.960303691346031</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>9.9346908045000006</v>
       </c>
       <c r="C367" s="5">
         <v>6.8975440000009769E-3</v>
       </c>
       <c r="D367" s="5">
         <v>0.8369185941013324</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>9.7105134541000009</v>
       </c>
       <c r="C368" s="5">
         <v>-0.22417735039999975</v>
       </c>
       <c r="D368" s="5">
         <v>-23.957905686866155</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>8.4844743530999995</v>
       </c>
       <c r="C369" s="5">
         <v>-1.2260391010000014</v>
       </c>
       <c r="D369" s="5">
         <v>-80.203292659662139</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>8.6739446713999993</v>
       </c>
       <c r="C370" s="5">
         <v>0.18947031829999972</v>
       </c>
       <c r="D370" s="5">
         <v>30.346830797242006</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>8.8491537013000006</v>
       </c>
       <c r="C371" s="5">
         <v>0.17520902990000131</v>
       </c>
       <c r="D371" s="5">
         <v>27.122109296118936</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>9.3828294410000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.5336757396999996</v>
       </c>
       <c r="D372" s="5">
         <v>101.9226333080443</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>9.3978450837</v>
       </c>
       <c r="C373" s="5">
         <v>1.5015642699999887E-2</v>
       </c>
       <c r="D373" s="5">
         <v>1.9373919706131337</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>9.2660469973000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.1317980863999999</v>
       </c>
       <c r="D374" s="5">
         <v>-15.589863508734304</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>9.4093077270999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.14326072979999971</v>
       </c>
       <c r="D375" s="5">
         <v>20.214839982674103</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>9.6667246970999994</v>
       </c>
       <c r="C376" s="5">
         <v>0.25741696999999952</v>
       </c>
       <c r="D376" s="5">
         <v>38.248407611327039</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>9.7027723065</v>
       </c>
       <c r="C377" s="5">
         <v>3.6047609400000624E-2</v>
       </c>
       <c r="D377" s="5">
         <v>4.5677771392990785</v>
       </c>
       <c r="E377" s="5">
         <v>-4.6841406659745344</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>9.9426103539999993</v>
       </c>
       <c r="C378" s="5">
         <v>0.23983804749999926</v>
       </c>
       <c r="D378" s="5">
         <v>34.046339785872703</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>9.9270459966000004</v>
       </c>
       <c r="C379" s="5">
         <v>-1.556435739999884E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-1.8624140967159031</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>9.9307565616000009</v>
       </c>
       <c r="C380" s="5">
         <v>3.7105650000004431E-3</v>
       </c>
       <c r="D380" s="5">
         <v>0.44946334191269255</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>9.9709021109999991</v>
       </c>
       <c r="C381" s="5">
         <v>4.0145549399998259E-2</v>
       </c>
       <c r="D381" s="5">
         <v>4.9603814499808996</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>9.8464779414999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.12442416949999924</v>
       </c>
       <c r="D382" s="5">
         <v>-13.988302964063637</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>9.8513826165000005</v>
       </c>
       <c r="C383" s="5">
         <v>4.9046750000005801E-3</v>
       </c>
       <c r="D383" s="5">
         <v>0.5993778928008231</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>9.9767405667000002</v>
       </c>
       <c r="C384" s="5">
         <v>0.12535795019999973</v>
       </c>
       <c r="D384" s="5">
         <v>16.385239818190954</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>10.006527968</v>
       </c>
       <c r="C385" s="5">
         <v>2.9787401300000127E-2</v>
       </c>
       <c r="D385" s="5">
         <v>3.6422455507662654</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>9.9546300916000003</v>
       </c>
       <c r="C386" s="5">
         <v>-5.1897876399999987E-2</v>
       </c>
       <c r="D386" s="5">
         <v>-6.0491841680604175</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>9.9931281647999999</v>
       </c>
       <c r="C387" s="5">
         <v>3.8498073199999538E-2</v>
       </c>
       <c r="D387" s="5">
         <v>4.7408202121863363</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>9.7723315372999995</v>
       </c>
       <c r="C388" s="5">
         <v>-0.2207966275000004</v>
       </c>
       <c r="D388" s="5">
         <v>-23.517720916840002</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>9.8323037459999991</v>
       </c>
       <c r="C389" s="5">
         <v>5.9972208699999641E-2</v>
       </c>
       <c r="D389" s="5">
         <v>7.6180527000413223</v>
       </c>
       <c r="E389" s="5">
         <v>1.3349941172300372</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>9.7434747504000008</v>
       </c>
       <c r="C390" s="5">
         <v>-8.882899559999835E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-10.318486413425331</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>9.8334150554999997</v>
       </c>
       <c r="C391" s="5">
         <v>8.9940305099998952E-2</v>
       </c>
       <c r="D391" s="5">
         <v>11.657031614977708</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>9.8446136461999991</v>
       </c>
       <c r="C392" s="5">
         <v>1.11985906999994E-2</v>
       </c>
       <c r="D392" s="5">
         <v>1.3751886652830114</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>9.8681409302999992</v>
       </c>
       <c r="C393" s="5">
         <v>2.3527284100000045E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.9058338250873339</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>9.8351951761999992</v>
       </c>
       <c r="C394" s="5">
         <v>-3.2945754100000002E-2</v>
       </c>
       <c r="D394" s="5">
         <v>-3.9335648302623927</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>9.9589968388999992</v>
       </c>
       <c r="C395" s="5">
         <v>0.12380166270000004</v>
       </c>
       <c r="D395" s="5">
         <v>16.196043635737944</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>9.6592990571000001</v>
       </c>
       <c r="C396" s="5">
         <v>-0.29969778179999906</v>
       </c>
       <c r="D396" s="5">
         <v>-30.695694956220276</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>9.5074983767999992</v>
       </c>
       <c r="C397" s="5">
         <v>-0.15180068030000093</v>
       </c>
       <c r="D397" s="5">
         <v>-17.310993863513236</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>9.4341621752999991</v>
       </c>
       <c r="C398" s="5">
         <v>-7.3336201500000087E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-8.8734492867270749</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>9.3633813244000006</v>
       </c>
       <c r="C399" s="5">
         <v>-7.0780850899998526E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-8.6407608725056484</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>9.1813334020999999</v>
       </c>
       <c r="C400" s="5">
         <v>-0.18204792230000066</v>
       </c>
       <c r="D400" s="5">
         <v>-20.990998425291785</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>9.2571732726999993</v>
       </c>
       <c r="C401" s="5">
         <v>7.5839870599999415E-2</v>
       </c>
       <c r="D401" s="5">
         <v>10.375228246121049</v>
       </c>
       <c r="E401" s="5">
         <v>-5.8493969283035625</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>9.3558088056000006</v>
       </c>
       <c r="C402" s="5">
         <v>9.8635532900001266E-2</v>
       </c>
       <c r="D402" s="5">
         <v>13.562604139348844</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>9.3448726286999992</v>
       </c>
       <c r="C403" s="5">
         <v>-1.0936176900001371E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-1.3937190618960482</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>9.4580168139000005</v>
       </c>
       <c r="C404" s="5">
         <v>0.11314418520000125</v>
       </c>
       <c r="D404" s="5">
         <v>15.536802830224229</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.4701459172</v>
       </c>
       <c r="C405" s="5">
         <v>1.21291032999995E-2</v>
       </c>
       <c r="D405" s="5">
         <v>1.5497989013762314</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.5321743839999993</v>
       </c>
       <c r="C406" s="5">
         <v>6.2028466799999293E-2</v>
       </c>
       <c r="D406" s="5">
         <v>8.1492961781321362</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.5565431859000007</v>
       </c>
       <c r="C407" s="5">
         <v>2.4368801900001458E-2</v>
       </c>
       <c r="D407" s="5">
         <v>3.1112791361801229</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.6466465281999998</v>
       </c>
       <c r="C408" s="5">
         <v>9.0103342299999056E-2</v>
       </c>
       <c r="D408" s="5">
         <v>11.919681234116442</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>9.7057598201000008</v>
       </c>
       <c r="C409" s="5">
         <v>5.911329190000103E-2</v>
       </c>
       <c r="D409" s="5">
         <v>7.6063982150140319</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.9223194686999996</v>
       </c>
       <c r="C410" s="5">
         <v>0.21655964859999877</v>
       </c>
       <c r="D410" s="5">
         <v>30.317875301883479</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.8348569937000008</v>
       </c>
       <c r="C411" s="5">
         <v>-8.7462474999998818E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-10.079622553049383</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.8858587959000008</v>
       </c>
       <c r="C412" s="5">
         <v>5.1001802200000057E-2</v>
       </c>
       <c r="D412" s="5">
         <v>6.4035807789924126</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.8694089137999992</v>
       </c>
       <c r="C413" s="5">
         <v>-1.6449882100001645E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-1.9786039921822929</v>
       </c>
       <c r="E413" s="5">
         <v>6.6136348868560457</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>9.7536666575000002</v>
       </c>
       <c r="C414" s="5">
         <v>-0.11574225629999901</v>
       </c>
       <c r="D414" s="5">
         <v>-13.199707367812575</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>9.7631143063000003</v>
       </c>
       <c r="C415" s="5">
         <v>9.4476488000001524E-3</v>
       </c>
       <c r="D415" s="5">
         <v>1.168562811155871</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>9.6688147796999999</v>
       </c>
       <c r="C416" s="5">
         <v>-9.4299526600000405E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-10.994181037628648</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>9.6837454075</v>
       </c>
       <c r="C417" s="5">
         <v>1.4930627800000096E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.8688649016964431</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>9.8359767881</v>
       </c>
       <c r="C418" s="5">
         <v>0.15223138059999997</v>
       </c>
       <c r="D418" s="5">
         <v>20.583972193068647</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>9.8553495978000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.9372809700000104E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.3892761526774553</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>9.6399618234000002</v>
       </c>
       <c r="C420" s="5">
         <v>-0.2153877743999999</v>
       </c>
       <c r="D420" s="5">
         <v>-23.292230764572597</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>9.6954527661000007</v>
       </c>
       <c r="C421" s="5">
         <v>5.5490942700000545E-2</v>
       </c>
       <c r="D421" s="5">
         <v>7.1305590282072284</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>9.5124514948000005</v>
       </c>
       <c r="C422" s="5">
         <v>-0.18300127130000021</v>
       </c>
       <c r="D422" s="5">
         <v>-20.440448895867881</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>10.013188616000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.50073712120000025</v>
       </c>
       <c r="D423" s="5">
         <v>85.079918747286371</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>10.085464684</v>
       </c>
       <c r="C424" s="5">
         <v>7.2276067999998972E-2</v>
       </c>
       <c r="D424" s="5">
         <v>9.0139791595245544</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>9.7663385547000008</v>
       </c>
       <c r="C425" s="5">
         <v>-0.31912612929999895</v>
       </c>
       <c r="D425" s="5">
         <v>-32.012300345217128</v>
       </c>
       <c r="E425" s="5">
         <v>-1.0443417635262797</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>9.8598020177999999</v>
       </c>
       <c r="C426" s="5">
         <v>9.3463463099999089E-2</v>
       </c>
       <c r="D426" s="5">
         <v>12.108110099898294</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>9.7741684124999999</v>
       </c>
       <c r="C427" s="5">
         <v>-8.5633605299999971E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-9.9384370422576307</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>9.7825745283999996</v>
       </c>
       <c r="C428" s="5">
         <v>8.4061158999997332E-3</v>
       </c>
       <c r="D428" s="5">
         <v>1.0369364122593261</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>9.8003384007999994</v>
       </c>
       <c r="C429" s="5">
         <v>1.7763872399999769E-2</v>
       </c>
       <c r="D429" s="5">
         <v>2.2009375981959955</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>9.7362347131</v>
       </c>
       <c r="C430" s="5">
         <v>-6.4103687699999412E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-7.5728511245508834</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>9.7449264354</v>
       </c>
       <c r="C431" s="5">
         <v>8.6917223000000376E-3</v>
       </c>
       <c r="D431" s="5">
         <v>1.0765384075709816</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>9.8373448695000008</v>
       </c>
       <c r="C432" s="5">
         <v>9.2418434100000724E-2</v>
       </c>
       <c r="D432" s="5">
         <v>11.993284551236695</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>9.7912854743000004</v>
       </c>
       <c r="C433" s="5">
         <v>-4.6059395200000353E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.4760645870677642</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>9.7134535201999999</v>
       </c>
       <c r="C434" s="5">
         <v>-7.7831954100000544E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-9.1327384001459233</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>9.6802989900000007</v>
       </c>
       <c r="C435" s="5">
         <v>-3.3154530199999144E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-4.019886445903853</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>9.5754136388000006</v>
       </c>
       <c r="C436" s="5">
         <v>-0.10488535120000009</v>
       </c>
       <c r="D436" s="5">
         <v>-12.254416061752416</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.5777595243999993</v>
       </c>
       <c r="C437" s="5">
         <v>2.3458855999987094E-3</v>
       </c>
       <c r="D437" s="5">
         <v>0.29438508621666415</v>
       </c>
       <c r="E437" s="5">
         <v>-1.9309081826704544</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>9.6150482411000002</v>
       </c>
       <c r="C438" s="5">
         <v>3.728871670000089E-2</v>
       </c>
       <c r="D438" s="5">
         <v>4.7732621636483286</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>9.6482628125000005</v>
       </c>
       <c r="C439" s="5">
         <v>3.3214571400000281E-2</v>
       </c>
       <c r="D439" s="5">
         <v>4.2249961610872466</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>9.7071607614000008</v>
       </c>
       <c r="C440" s="5">
         <v>5.889794890000033E-2</v>
       </c>
       <c r="D440" s="5">
         <v>7.5764396275844748</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>9.7517572541999993</v>
       </c>
       <c r="C441" s="5">
         <v>4.4596492799998444E-2</v>
       </c>
       <c r="D441" s="5">
         <v>5.6544806890213017</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>9.7858886418999997</v>
       </c>
       <c r="C442" s="5">
         <v>3.413138770000046E-2</v>
       </c>
       <c r="D442" s="5">
         <v>4.2818310661899339</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>9.8363112560000001</v>
+        <v>9.8378231926000002</v>
       </c>
       <c r="C443" s="5">
-        <v>5.0422614100000374E-2</v>
+        <v>5.1934550700000415E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>6.361369820232432</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.5577210711048384</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>9.8456280995000007</v>
+      </c>
+      <c r="C444" s="5">
+        <v>7.8049069000005744E-3</v>
+      </c>
+      <c r="D444" s="5">
+        <v>0.95619367024268875</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{233DC365-D9C2-41B2-9C67-E1B80EFDD01F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larpbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>