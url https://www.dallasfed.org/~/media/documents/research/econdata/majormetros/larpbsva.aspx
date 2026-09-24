--- v7 (2026-09-01)
+++ v8 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B059E4EC-E8D9-4720-BDC7-5EDCA8A91B60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{246A6F82-FAD2-45D6-ADBA-01F186AC51C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24AC6270-F5B0-4E98-9788-4B93B0DC0344}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8B2FF85-B199-4656-97BC-E935F81DB16B}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1C5C7BE-5016-49E5-9153-FB709A1DFDD3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80AFB6D-A762-4117-A935-403949FB785D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>2.250146457</v>
+        <v>2.2501472376999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>2.3036532726000001</v>
+        <v>2.3036549274999998</v>
       </c>
       <c r="C7" s="5">
-        <v>5.3506815600000035E-2</v>
+        <v>5.350768979999998E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>32.579361261922735</v>
+        <v>32.579952183166448</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>2.3432184355999999</v>
+        <v>2.3432207512000001</v>
       </c>
       <c r="C8" s="5">
-        <v>3.9565162999999792E-2</v>
+        <v>3.956582370000028E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>22.672707006327887</v>
+        <v>22.673104220047513</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>2.3110726365000001</v>
+        <v>2.3110751446000002</v>
       </c>
       <c r="C9" s="5">
-        <v>-3.2145799099999817E-2</v>
+        <v>-3.2145606599999876E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-15.275339167661627</v>
+        <v>-15.275240507347387</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>2.4070052141999998</v>
+        <v>2.4070062846</v>
       </c>
       <c r="C10" s="5">
-        <v>9.5932577699999744E-2</v>
+        <v>9.5931139999999804E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>62.915057929529716</v>
+        <v>62.913805669175659</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>2.4149476078999998</v>
+        <v>2.4149464831</v>
       </c>
       <c r="C11" s="5">
-        <v>7.94239370000005E-3</v>
+        <v>7.9401985000000508E-3</v>
       </c>
       <c r="D11" s="5">
-        <v>4.0322965038107395</v>
+        <v>4.031159893353653</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>2.4995026949999999</v>
+        <v>2.4995033286999999</v>
       </c>
       <c r="C12" s="5">
-        <v>8.4555087100000037E-2</v>
+        <v>8.4556845599999875E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>51.130024850355447</v>
+        <v>51.131329343210716</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>2.5298089145999998</v>
+        <v>2.5298069797</v>
       </c>
       <c r="C13" s="5">
-        <v>3.0306219599999906E-2</v>
+        <v>3.0303651000000098E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>15.560473113214224</v>
+        <v>15.559060920533273</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>2.4582666968</v>
+        <v>2.4582646691000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-7.1542217799999808E-2</v>
+        <v>-7.1542310599999936E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-29.124628553365206</v>
+        <v>-29.124679591396163</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>2.4962628928999999</v>
+        <v>2.4962615808000002</v>
       </c>
       <c r="C15" s="5">
-        <v>3.7996196099999935E-2</v>
+        <v>3.799691170000008E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>20.208694373520419</v>
+        <v>20.209126006142043</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>2.4710824523000001</v>
+        <v>2.4710809855</v>
       </c>
       <c r="C16" s="5">
-        <v>-2.5180440599999798E-2</v>
+        <v>-2.5180595300000164E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-11.455214793465707</v>
+        <v>-11.455287003831305</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>2.5144172207</v>
+        <v>2.5144159425999999</v>
       </c>
       <c r="C17" s="5">
-        <v>4.3334768399999835E-2</v>
+        <v>4.3334957099999905E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>23.197322317680413</v>
+        <v>23.197448389152676</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>2.5473174074</v>
+        <v>2.5473171475999998</v>
       </c>
       <c r="C18" s="5">
-        <v>3.2900186700000056E-2</v>
+        <v>3.2901204999999933E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>16.882273906523835</v>
+        <v>16.882843805944049</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>2.6084714979000001</v>
+        <v>2.6084716344999999</v>
       </c>
       <c r="C19" s="5">
-        <v>6.1154090500000091E-2</v>
+        <v>6.1154486900000027E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>32.934096120600387</v>
+        <v>32.934342353297751</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>2.6458969027000001</v>
+        <v>2.6459015585999999</v>
       </c>
       <c r="C20" s="5">
-        <v>3.7425404800000006E-2</v>
+        <v>3.7429924100000012E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>18.642930961211057</v>
+        <v>18.645361692998776</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>2.6049587417</v>
+        <v>2.6049642419999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.0938161000000139E-2</v>
+        <v>-4.0937316599999996E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-17.065510603666432</v>
+        <v>-17.06516048236557</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>2.6058237047000001</v>
+        <v>2.6058257941999998</v>
       </c>
       <c r="C22" s="5">
-        <v>8.6496300000016291E-4</v>
+        <v>8.615521999999487E-4</v>
       </c>
       <c r="D22" s="5">
-        <v>0.39918223871631131</v>
+        <v>0.39760444186471844</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>2.6190450292</v>
+        <v>2.6190420257000002</v>
       </c>
       <c r="C23" s="5">
-        <v>1.3221324499999909E-2</v>
+        <v>1.3216231500000397E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>6.2613228519998509</v>
+        <v>6.2588380873329852</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>2.4032426143999999</v>
+        <v>2.4032421725000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.21580241480000018</v>
+        <v>-0.21579985320000006</v>
       </c>
       <c r="D24" s="5">
-        <v>-64.366719041170057</v>
+        <v>-64.366307296464569</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>2.5309448497</v>
+        <v>2.5309422180999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.12770223530000013</v>
+        <v>0.1277000455999997</v>
       </c>
       <c r="D25" s="5">
-        <v>86.131889422263043</v>
+        <v>86.129977722631466</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>2.5591999042000002</v>
+        <v>2.5591957466999999</v>
       </c>
       <c r="C26" s="5">
-        <v>2.825505450000021E-2</v>
+        <v>2.8253528600000077E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>14.250562801584167</v>
+        <v>14.249761091538282</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>2.4894617077999999</v>
+        <v>2.4894596478</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.9738196400000341E-2</v>
+        <v>-6.9736098899999988E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-28.218112187848867</v>
+        <v>-28.217425624675098</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>2.5695460946000002</v>
+        <v>2.5695432896999999</v>
       </c>
       <c r="C28" s="5">
-        <v>8.0084386800000296E-2</v>
+        <v>8.0083641899999947E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>46.221605531379595</v>
+        <v>46.221142116598379</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>2.5104744726999999</v>
+        <v>2.5104765812999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.907162190000026E-2</v>
+        <v>-5.9066708400000056E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-24.352816591760561</v>
+        <v>-24.351063207657752</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.1568056393959294</v>
+        <v>-0.15667102778256226</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>2.5398462766000001</v>
+        <v>2.5398467209</v>
       </c>
       <c r="C30" s="5">
-        <v>2.937180390000016E-2</v>
+        <v>2.9370139600000122E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>14.979248627482589</v>
+        <v>14.978331112296917</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>2.5172934154000002</v>
+        <v>2.5172941069000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.2552861199999885E-2</v>
+        <v>-2.255261399999986E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-10.150245426002236</v>
+        <v>-10.150137856447806</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>2.4539943782</v>
+        <v>2.4540027575000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.3299037200000186E-2</v>
+        <v>-6.329134940000003E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-26.332372398942482</v>
+        <v>-26.329596683126887</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>2.4989693220999998</v>
+        <v>2.4989777415000001</v>
       </c>
       <c r="C33" s="5">
-        <v>4.4974943899999786E-2</v>
+        <v>4.4974983999999996E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>24.350728600432014</v>
+        <v>24.35066084470925</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>2.5063580503999998</v>
+        <v>2.5063594595000001</v>
       </c>
       <c r="C34" s="5">
-        <v>7.3887283000000359E-3</v>
+        <v>7.3817179999999816E-3</v>
       </c>
       <c r="D34" s="5">
-        <v>3.6063228955616866</v>
+        <v>3.6028331618686016</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>2.5204178734</v>
+        <v>2.5204102295999999</v>
       </c>
       <c r="C35" s="5">
-        <v>1.4059823000000193E-2</v>
+        <v>1.4050770099999887E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>6.943219032929937</v>
+        <v>6.9386056460078338</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>2.5136025857000002</v>
+        <v>2.513598124</v>
       </c>
       <c r="C36" s="5">
-        <v>-6.8152876999998391E-3</v>
+        <v>-6.8121055999998958E-3</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.1970115937398957</v>
+        <v>-3.195550556063731</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>2.4357332820000002</v>
+        <v>2.4357277385999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-7.7869303700000003E-2</v>
+        <v>-7.7870385400000242E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-31.451589106818723</v>
+        <v>-31.452001090237459</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>2.5545844257999999</v>
+        <v>2.5545773067000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.11885114379999973</v>
+        <v>0.11884956810000036</v>
       </c>
       <c r="D38" s="5">
-        <v>77.127648468459384</v>
+        <v>77.126562473560313</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>2.5809946669000001</v>
+        <v>2.5809925530000002</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6410241100000231E-2</v>
+        <v>2.6415246300000028E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>13.136350215087855</v>
+        <v>13.139021765142989</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>2.5636575569</v>
+        <v>2.5636552637999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.7337110000000155E-2</v>
+        <v>-1.7337289200000328E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-7.7694337721964768</v>
+        <v>-7.7695172655111495</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>2.6062505520000001</v>
+        <v>2.6062592245</v>
       </c>
       <c r="C41" s="5">
-        <v>4.2592995100000142E-2</v>
+        <v>4.2603960700000165E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>21.863545894987912</v>
+        <v>21.86972019921707</v>
       </c>
       <c r="E41" s="5">
-        <v>3.815058879965183</v>
+        <v>3.8153171359360361</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>2.5289006200999999</v>
+        <v>2.5289057183999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-7.7349931900000168E-2</v>
+        <v>-7.7353506100000136E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-30.339404392106417</v>
+        <v>-30.340500751548738</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>2.5251579171</v>
+        <v>2.5251627217000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-3.7427029999999029E-3</v>
+        <v>-3.7429966999997788E-3</v>
       </c>
       <c r="D43" s="5">
-        <v>-1.7615818016440188</v>
+        <v>-1.7617153915781447</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>2.5691521941</v>
+        <v>2.5691658719000001</v>
       </c>
       <c r="C44" s="5">
-        <v>4.3994276999999915E-2</v>
+        <v>4.4003150200000007E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>23.031259657886991</v>
+        <v>23.036310665522119</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>2.5971864843999999</v>
+        <v>2.5971967394000002</v>
       </c>
       <c r="C45" s="5">
-        <v>2.8034290299999931E-2</v>
+        <v>2.8030867500000056E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>13.909415503397105</v>
+        <v>13.907535538518223</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>2.5059809949999998</v>
+        <v>2.5059785088000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.1205489400000062E-2</v>
+        <v>-9.1218230600000005E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-34.882807697173256</v>
+        <v>-34.886668200855887</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>2.5162620739000001</v>
+        <v>2.5162455974000002</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0281078900000296E-2</v>
+        <v>1.0267088600000029E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>5.0357606932109444</v>
+        <v>5.028758082244833</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>2.6259211715999999</v>
+        <v>2.6259077495000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.10965909769999982</v>
+        <v>0.10966215209999985</v>
       </c>
       <c r="D48" s="5">
-        <v>66.843677974225059</v>
+        <v>66.846554305526709</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>2.6425036277</v>
+        <v>2.6424914559000001</v>
       </c>
       <c r="C49" s="5">
-        <v>1.6582456100000087E-2</v>
+        <v>1.6583706400000064E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>7.8467072006197292</v>
+        <v>7.8473610482352019</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>2.7532038514999999</v>
+        <v>2.7531921296999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.11070022379999989</v>
+        <v>0.11070067379999982</v>
       </c>
       <c r="D50" s="5">
-        <v>63.633912598961338</v>
+        <v>63.634597214028624</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>2.5647261054000001</v>
+        <v>2.5647230597999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18847774609999979</v>
+        <v>-0.18846906990000001</v>
       </c>
       <c r="D51" s="5">
-        <v>-57.299644860169451</v>
+        <v>-57.298071736939036</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>2.5633950580999998</v>
+        <v>2.5633944628999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-1.331047300000332E-3</v>
+        <v>-1.3285969000000897E-3</v>
       </c>
       <c r="D52" s="5">
-        <v>-0.62100409911604038</v>
+        <v>-0.61986484695678579</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>2.4962307914999999</v>
+        <v>2.4962482946</v>
       </c>
       <c r="C53" s="5">
-        <v>-6.7164266599999856E-2</v>
+        <v>-6.7146168299999864E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-27.283943344558082</v>
+        <v>-27.277622026673519</v>
       </c>
       <c r="E53" s="5">
-        <v>-4.2213808037593559</v>
+        <v>-4.2210279340538452</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>2.6198814154000001</v>
+        <v>2.6198980312</v>
       </c>
       <c r="C54" s="5">
-        <v>0.12365062390000015</v>
+        <v>0.1236497366</v>
       </c>
       <c r="D54" s="5">
-        <v>78.633446632747933</v>
+        <v>78.632011258032946</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>2.6325704240999999</v>
+        <v>2.6325886705000001</v>
       </c>
       <c r="C55" s="5">
-        <v>1.2689008699999782E-2</v>
+        <v>1.2690639300000139E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>5.9693729716629118</v>
+        <v>5.9701217385957017</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>2.5794827414000001</v>
+        <v>2.5795131424000002</v>
       </c>
       <c r="C56" s="5">
-        <v>-5.308768269999975E-2</v>
+        <v>-5.3075528099999936E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>-21.687417942579714</v>
+        <v>-21.682855666247104</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>2.8040025327000002</v>
+        <v>2.8040333381</v>
       </c>
       <c r="C57" s="5">
-        <v>0.2245197913000001</v>
+        <v>0.22452019569999981</v>
       </c>
       <c r="D57" s="5">
-        <v>172.23834825923063</v>
+        <v>172.23573653762179</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>2.8100594335000002</v>
+        <v>2.8100800662999998</v>
       </c>
       <c r="C58" s="5">
-        <v>6.0569007999999869E-3</v>
+        <v>6.0467281999998512E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>2.6231276457739927</v>
+        <v>2.6186405938171786</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>2.7104889128999998</v>
+        <v>2.7103345673999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-9.9570520600000378E-2</v>
+        <v>-9.9745498899999951E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-35.138713780403904</v>
+        <v>-35.188732002692483</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>2.7374278268999999</v>
+        <v>2.7374334014000001</v>
       </c>
       <c r="C60" s="5">
-        <v>2.6938914000000036E-2</v>
+        <v>2.7098834000000238E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>12.600549622794354</v>
+        <v>12.680274438331818</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>2.7416202258000002</v>
+        <v>2.7416137637000002</v>
       </c>
       <c r="C61" s="5">
-        <v>4.1923989000003381E-3</v>
+        <v>4.1803623000000734E-3</v>
       </c>
       <c r="D61" s="5">
-        <v>1.8533721128005665</v>
+        <v>1.8480024162639497</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>2.7444386212</v>
+        <v>2.7444340514999999</v>
       </c>
       <c r="C62" s="5">
-        <v>2.8183953999998401E-3</v>
+        <v>2.8202877999996545E-3</v>
       </c>
       <c r="D62" s="5">
-        <v>1.2406030716758387</v>
+        <v>1.2414437308104542</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>2.8516897458999999</v>
+        <v>2.8516912726000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.10725112469999987</v>
+        <v>0.10725722110000024</v>
       </c>
       <c r="D63" s="5">
-        <v>58.410884935459471</v>
+        <v>58.415067882908154</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>2.9659721477000001</v>
+        <v>2.9659801163999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.11428240180000016</v>
+        <v>0.11428884379999982</v>
       </c>
       <c r="D64" s="5">
-        <v>60.242434021561422</v>
+        <v>60.246570901396844</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>2.8976579308999999</v>
+        <v>2.8976869887999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-6.831421680000016E-2</v>
+        <v>-6.8293127600000059E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-24.393250657094288</v>
+        <v>-24.386589732696184</v>
       </c>
       <c r="E65" s="5">
-        <v>16.081331131997612</v>
+        <v>16.081681260169933</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>2.8138775234</v>
+        <v>2.8139124068000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-8.3780407499999932E-2</v>
+        <v>-8.3774581999999764E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-29.677079599336142</v>
+        <v>-29.675080579475921</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>2.7334789435000002</v>
+        <v>2.7335200866</v>
       </c>
       <c r="C67" s="5">
-        <v>-8.0398579899999767E-2</v>
+        <v>-8.0392320200000089E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-29.380195958543741</v>
+        <v>-29.377946314248192</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>2.6877035678999999</v>
+        <v>2.6877576515000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-4.5775375600000334E-2</v>
+        <v>-4.5762435099999887E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-18.344090482261265</v>
+        <v>-18.339121439959037</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>2.6128895982999998</v>
+        <v>2.6129415193000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-7.4813969600000085E-2</v>
+        <v>-7.4816132200000052E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-28.734997305197197</v>
+        <v>-28.735212380389253</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>2.6139210732999998</v>
+        <v>2.6139570272000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.0314750000000039E-3</v>
+        <v>1.0155079000000455E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>0.47474680509427269</v>
+        <v>0.4673727625736479</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>2.6015202195999998</v>
+        <v>2.6012086505999998</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2400853699999992E-2</v>
+        <v>-1.2748376600000277E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-5.5467669952686922</v>
+        <v>-5.6979894254416514</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>2.5450834587000002</v>
+        <v>2.5450826473000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-5.6436760899999605E-2</v>
+        <v>-5.6126003299999727E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>-23.140443879172235</v>
+        <v>-23.030192024308739</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>2.5366833756</v>
+        <v>2.5366654901999999</v>
       </c>
       <c r="C73" s="5">
-        <v>-8.4000831000001774E-3</v>
+        <v>-8.4171571000002388E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>-3.889505327598719</v>
+        <v>-3.8972691080341293</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>2.5403015992000002</v>
+        <v>2.5403074268000001</v>
       </c>
       <c r="C74" s="5">
-        <v>3.6182236000001922E-3</v>
+        <v>3.6419366000002285E-3</v>
       </c>
       <c r="D74" s="5">
-        <v>1.7251237188318225</v>
+        <v>1.7365315490571076</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>2.4400965406999999</v>
+        <v>2.4400546920999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10020505850000028</v>
+        <v>-0.10025273470000018</v>
       </c>
       <c r="D75" s="5">
-        <v>-38.303471034161277</v>
+        <v>-38.317865319090558</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>2.4716463058000002</v>
+        <v>2.4717083345000002</v>
       </c>
       <c r="C76" s="5">
-        <v>3.1549765100000293E-2</v>
+        <v>3.1653642400000237E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>16.668003410904376</v>
+        <v>16.727163939749158</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>2.4010231998</v>
+        <v>2.4011165722999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-7.0623106000000213E-2</v>
+        <v>-7.0591762200000296E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-29.381189067077905</v>
+        <v>-29.36950033581196</v>
       </c>
       <c r="E77" s="5">
-        <v>-17.139177326764287</v>
+        <v>-17.136785940625053</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>2.4096665756000002</v>
+        <v>2.4097663452</v>
       </c>
       <c r="C78" s="5">
-        <v>8.6433758000001859E-3</v>
+        <v>8.64977290000013E-3</v>
       </c>
       <c r="D78" s="5">
-        <v>4.4064107991679924</v>
+        <v>4.4095620486063636</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>2.4310504357</v>
+        <v>2.4311442412000002</v>
       </c>
       <c r="C79" s="5">
-        <v>2.1383860099999819E-2</v>
+        <v>2.1377896000000174E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>11.184483971539571</v>
+        <v>11.180725043148643</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>2.3942311556</v>
+        <v>2.3943169845000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.6819280100000018E-2</v>
+        <v>-3.6827256700000088E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-16.734459325104712</v>
+        <v>-16.737195147668004</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>2.4247234597</v>
+        <v>2.4247859256000002</v>
       </c>
       <c r="C81" s="5">
-        <v>3.0492304100000034E-2</v>
+        <v>3.0468941100000091E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>16.400176241932552</v>
+        <v>16.386089190048203</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>2.4174823903</v>
+        <v>2.4175129463</v>
       </c>
       <c r="C82" s="5">
-        <v>-7.241069400000022E-3</v>
+        <v>-7.2729793000001486E-3</v>
       </c>
       <c r="D82" s="5">
-        <v>-3.5253396427771366</v>
+        <v>-3.5405299922431799</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>2.4873976345000002</v>
+        <v>2.4868072784000002</v>
       </c>
       <c r="C83" s="5">
-        <v>6.9915244200000171E-2</v>
+        <v>6.9294332100000133E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>40.793554393168321</v>
+        <v>40.371795655687293</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>2.4531439002000002</v>
+        <v>2.4531011928000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-3.4253734300000005E-2</v>
+        <v>-3.3706085599999991E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-15.32919483575197</v>
+        <v>-15.105411765197063</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>2.4309573196000001</v>
+        <v>2.4308979697000002</v>
       </c>
       <c r="C85" s="5">
-        <v>-2.2186580600000116E-2</v>
+        <v>-2.2203223100000002E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-10.329061644632077</v>
+        <v>-10.336599178380412</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>2.4310144114000001</v>
+        <v>2.4310252184999999</v>
       </c>
       <c r="C86" s="5">
-        <v>5.7091800000019788E-5</v>
+        <v>1.2724879999970184E-4</v>
       </c>
       <c r="D86" s="5">
-        <v>2.8186019370113335E-2</v>
+        <v>6.283378911799975E-2</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>2.5392014747</v>
+        <v>2.5391480082000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.10818706329999994</v>
+        <v>0.10812278970000033</v>
       </c>
       <c r="D87" s="5">
-        <v>68.622505766427324</v>
+        <v>68.570910834129478</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>2.4700578541999998</v>
+        <v>2.4702409081000001</v>
       </c>
       <c r="C88" s="5">
-        <v>-6.9143620500000225E-2</v>
+        <v>-6.8907100100000118E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>-28.200806410167512</v>
+        <v>-28.118768010961148</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>2.6188468506000002</v>
+        <v>2.619079857</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14878899640000043</v>
+        <v>0.14883894889999993</v>
       </c>
       <c r="D89" s="5">
-        <v>101.76029995145628</v>
+        <v>101.79628719148627</v>
       </c>
       <c r="E89" s="5">
-        <v>9.0721177045746337</v>
+        <v>9.0775802897072886</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>2.6028863979999999</v>
+        <v>2.6031157423</v>
       </c>
       <c r="C90" s="5">
-        <v>-1.5960452600000341E-2</v>
+        <v>-1.5964114700000032E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-7.0731221934328792</v>
+        <v>-7.0740826382326594</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>2.6205642223000001</v>
+        <v>2.6207500648000002</v>
       </c>
       <c r="C91" s="5">
-        <v>1.76778243000002E-2</v>
+        <v>1.7634322500000188E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>8.4613791672141438</v>
+        <v>8.4390039207548728</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>2.7060993588</v>
+        <v>2.7062251976999998</v>
       </c>
       <c r="C92" s="5">
-        <v>8.5535136499999886E-2</v>
+        <v>8.547513289999964E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>47.02364013168814</v>
+        <v>46.980573932417812</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>2.6304547840999999</v>
+        <v>2.6304041723</v>
       </c>
       <c r="C93" s="5">
-        <v>-7.5644574700000078E-2</v>
+        <v>-7.5821025399999797E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-28.838477572950616</v>
+        <v>-28.894594837833377</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>2.7247934633000002</v>
+        <v>2.7247911893999999</v>
       </c>
       <c r="C94" s="5">
-        <v>9.4338679200000275E-2</v>
+        <v>9.4387017099999859E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>52.627564371821123</v>
+        <v>52.66127992103975</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>2.6703726672000001</v>
+        <v>2.6696108554000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-5.4420796100000057E-2</v>
+        <v>-5.5180333999999664E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-21.501849553443432</v>
+        <v>-21.769375092771771</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>2.7552464092000002</v>
+        <v>2.7550593264000001</v>
       </c>
       <c r="C96" s="5">
-        <v>8.4873742000000085E-2</v>
+        <v>8.5448470999999859E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>45.566973129532528</v>
+        <v>45.947260424551303</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>2.9268491792</v>
+        <v>2.9266179018999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.17160276999999979</v>
+        <v>0.17155857549999975</v>
       </c>
       <c r="D97" s="5">
-        <v>106.48037702827065</v>
+        <v>106.45282747755394</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>2.9247340064</v>
+        <v>2.9245404445999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-2.1151727999999537E-3</v>
+        <v>-2.0774572999999741E-3</v>
       </c>
       <c r="D98" s="5">
-        <v>-0.86377628864079403</v>
+        <v>-0.84850121854949112</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>2.9449122570999999</v>
+        <v>2.9448888037000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.01782506999999E-2</v>
+        <v>2.0348359100000213E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>8.6004984064187653</v>
+        <v>8.6763964089280332</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>2.9688982610000001</v>
+        <v>2.9688010964</v>
       </c>
       <c r="C100" s="5">
-        <v>2.3986003900000163E-2</v>
+        <v>2.3912292699999949E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>10.223822614787871</v>
+        <v>10.191072544452574</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>3.0295267936000001</v>
+        <v>3.0310830700000002</v>
       </c>
       <c r="C101" s="5">
-        <v>6.0628532600000007E-2</v>
+        <v>6.2281973600000207E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>27.454093899670173</v>
+        <v>28.292375032380846</v>
       </c>
       <c r="E101" s="5">
-        <v>15.681709027998703</v>
+        <v>15.730838137632253</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>3.0977343702</v>
+        <v>3.0981665178000002</v>
       </c>
       <c r="C102" s="5">
-        <v>6.8207576599999875E-2</v>
+        <v>6.7083447799999973E-2</v>
       </c>
       <c r="D102" s="5">
-        <v>30.626869485337348</v>
+        <v>30.041810736148289</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>3.2127987743999999</v>
+        <v>3.2127805676999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.11506440419999997</v>
+        <v>0.11461404989999968</v>
       </c>
       <c r="D103" s="5">
-        <v>54.90741712315166</v>
+        <v>54.637812664370223</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>3.3154426031000002</v>
+        <v>3.3154265630999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.10264382870000022</v>
+        <v>0.10264599540000008</v>
       </c>
       <c r="D104" s="5">
-        <v>45.846449227946891</v>
+        <v>45.847900056372652</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>3.4413929016</v>
+        <v>3.4410925587999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.12595029849999984</v>
+        <v>0.12566599569999992</v>
       </c>
       <c r="D105" s="5">
-        <v>56.427439695471662</v>
+        <v>56.272766718002188</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>3.4256665622</v>
+        <v>3.4256010197000002</v>
       </c>
       <c r="C106" s="5">
-        <v>-1.5726339400000011E-2</v>
+        <v>-1.5491539099999674E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3479640701530329</v>
+        <v>-5.2705322635909209</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>3.5604648777999999</v>
+        <v>3.5594786441999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.13479831559999988</v>
+        <v>0.13387762449999974</v>
       </c>
       <c r="D107" s="5">
-        <v>58.905675782890768</v>
+        <v>58.414652502496779</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>3.6561186702000001</v>
+        <v>3.6558275104</v>
       </c>
       <c r="C108" s="5">
-        <v>9.565379240000027E-2</v>
+        <v>9.634886620000005E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>37.455756057751664</v>
+        <v>37.78173832257157</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>3.7163687276999999</v>
+        <v>3.7159866674000002</v>
       </c>
       <c r="C109" s="5">
-        <v>6.0250057499999787E-2</v>
+        <v>6.0159157000000185E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>21.66962233467682</v>
+        <v>21.635797230100763</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>3.7087959799000001</v>
+        <v>3.7083958555000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.5727477999998349E-3</v>
+        <v>-7.5908119000001051E-3</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.4179900813641075</v>
+        <v>-2.4239397356874859</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>3.5549921755999998</v>
+        <v>3.5550623765</v>
       </c>
       <c r="C111" s="5">
-        <v>-0.15380380430000029</v>
+        <v>-0.15333347900000005</v>
       </c>
       <c r="D111" s="5">
-        <v>-39.845451982955161</v>
+        <v>-39.75324530336993</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>3.7683066494999999</v>
+        <v>3.7679186580000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.21331447390000013</v>
+        <v>0.21285628150000013</v>
       </c>
       <c r="D112" s="5">
-        <v>101.22922276076393</v>
+        <v>100.93311711308716</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>3.7515252860000001</v>
+        <v>3.7545038141</v>
       </c>
       <c r="C113" s="5">
-        <v>-1.6781363499999813E-2</v>
+        <v>-1.341484390000014E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-5.2149821694762455</v>
+        <v>-4.1896615327237319</v>
       </c>
       <c r="E113" s="5">
-        <v>23.832055023419873</v>
+        <v>23.866740943526832</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>3.7962641321000001</v>
+        <v>3.7968798475000001</v>
       </c>
       <c r="C114" s="5">
-        <v>4.4738846100000007E-2</v>
+        <v>4.2376033400000068E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>15.287580127967182</v>
+        <v>14.417288303699195</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>3.8067618057999999</v>
+        <v>3.8065047583</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0497673699999766E-2</v>
+        <v>9.6249107999999417E-3</v>
       </c>
       <c r="D115" s="5">
-        <v>3.369253398707972</v>
+        <v>3.0847151582788834</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>3.8246294429000001</v>
+        <v>3.8244140031999998</v>
       </c>
       <c r="C116" s="5">
-        <v>1.7867637100000167E-2</v>
+        <v>1.7909244899999788E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>5.7800891857248349</v>
+        <v>5.7943007097947641</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>3.9397823982000002</v>
+        <v>3.9391624213999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.11515295530000014</v>
+        <v>0.11474841820000004</v>
       </c>
       <c r="D117" s="5">
-        <v>42.756028933857927</v>
+        <v>42.583037392181211</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>4.0220468884000002</v>
+        <v>4.0218562081</v>
       </c>
       <c r="C118" s="5">
-        <v>8.226449020000004E-2</v>
+        <v>8.269378670000016E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>28.144132084882667</v>
+        <v>28.3133412088143</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>4.1567318789999996</v>
+        <v>4.1557410682000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.13468499059999939</v>
+        <v>0.13388486010000022</v>
       </c>
       <c r="D119" s="5">
-        <v>48.476798798012524</v>
+        <v>48.136912645628804</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>4.0565095882</v>
+        <v>4.0561312462999997</v>
       </c>
       <c r="C120" s="5">
-        <v>-0.10022229079999967</v>
+        <v>-9.9609821900000561E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-25.388471710059889</v>
+        <v>-25.258427770678626</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>4.1075482339000002</v>
+        <v>4.1070903640000003</v>
       </c>
       <c r="C121" s="5">
-        <v>5.1038645700000274E-2</v>
+        <v>5.0959117700000611E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>16.188188678902193</v>
+        <v>16.162809836527469</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>4.1948395806000001</v>
+        <v>4.1943344839999996</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7291346699999828E-2</v>
+        <v>8.724411999999937E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>28.70405273165515</v>
+        <v>28.690246549244279</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>4.3692172731000003</v>
+        <v>4.3691510842000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.17437769250000024</v>
+        <v>0.17481660020000067</v>
       </c>
       <c r="D123" s="5">
-        <v>63.026955037203081</v>
+        <v>63.233021970061777</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>4.4590317353</v>
+        <v>4.4581936678999998</v>
       </c>
       <c r="C124" s="5">
-        <v>8.9814462199999667E-2</v>
+        <v>8.9042583699999511E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>27.656536237414066</v>
+        <v>27.392076027283572</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>4.4617231847000003</v>
+        <v>4.4661760496999996</v>
       </c>
       <c r="C125" s="5">
-        <v>2.6914494000003231E-3</v>
+        <v>7.9823817999997715E-3</v>
       </c>
       <c r="D125" s="5">
-        <v>0.72672344005983991</v>
+        <v>2.1698818361799654</v>
       </c>
       <c r="E125" s="5">
-        <v>18.93091061788461</v>
+        <v>18.95516081052633</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>4.6057014549000002</v>
+        <v>4.6065146299000004</v>
       </c>
       <c r="C126" s="5">
-        <v>0.14397827019999987</v>
+        <v>0.14033858020000078</v>
       </c>
       <c r="D126" s="5">
-        <v>46.392198392319543</v>
+        <v>44.957068634094746</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>4.6084427503000001</v>
+        <v>4.6079322862999996</v>
       </c>
       <c r="C127" s="5">
-        <v>2.741295399999899E-3</v>
+        <v>1.4176563999992453E-3</v>
       </c>
       <c r="D127" s="5">
-        <v>0.71657803272031639</v>
+        <v>0.36992612608668374</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>4.5392381825000001</v>
+        <v>4.5388032604999999</v>
       </c>
       <c r="C128" s="5">
-        <v>-6.920456779999995E-2</v>
+        <v>-6.9129025799999688E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-16.603985019107657</v>
+        <v>-16.589017622847813</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>4.3352890465999998</v>
+        <v>4.3343689138999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.2039491359000003</v>
+        <v>-0.20443434660000026</v>
       </c>
       <c r="D129" s="5">
-        <v>-42.400191101535064</v>
+        <v>-42.480622506959605</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>4.4105430987999998</v>
+        <v>4.4102210055000004</v>
       </c>
       <c r="C130" s="5">
-        <v>7.5254052200000032E-2</v>
+        <v>7.5852091600000726E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>22.938565516811906</v>
+        <v>23.144144466629314</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>4.4500060115000002</v>
+        <v>4.4490007562000002</v>
       </c>
       <c r="C131" s="5">
-        <v>3.9462912700000352E-2</v>
+        <v>3.8779750699999838E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>11.281335469029695</v>
+        <v>11.077350900067739</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>4.4564290731999998</v>
+        <v>4.4560788935</v>
       </c>
       <c r="C132" s="5">
-        <v>6.4230616999996215E-3</v>
+        <v>7.0781372999997316E-3</v>
       </c>
       <c r="D132" s="5">
-        <v>1.7458757471330522</v>
+        <v>1.9259341896742388</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>4.4063702151999999</v>
+        <v>4.4059864162000002</v>
       </c>
       <c r="C133" s="5">
-        <v>-5.0058857999999873E-2</v>
+        <v>-5.0092477299999771E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-12.677168503542601</v>
+        <v>-12.68609918848469</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>4.3839240113000004</v>
+        <v>4.3835182221000002</v>
       </c>
       <c r="C134" s="5">
-        <v>-2.2446203899999517E-2</v>
+        <v>-2.2468194100000005E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.9444523104859703</v>
+        <v>-5.9506175144098954</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>4.2755741460000003</v>
+        <v>4.2753762743000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.10834986530000013</v>
+        <v>-0.10814194780000008</v>
       </c>
       <c r="D135" s="5">
-        <v>-25.941127690576693</v>
+        <v>-25.899981009804286</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>4.3453706023000001</v>
+        <v>4.3444351427000001</v>
       </c>
       <c r="C136" s="5">
-        <v>6.9796456299999754E-2</v>
+        <v>6.9058868399999973E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>21.447493394562667</v>
+        <v>21.201418610933075</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>4.4767843759000003</v>
+        <v>4.4814803248999997</v>
       </c>
       <c r="C137" s="5">
-        <v>0.13141377360000028</v>
+        <v>0.13704518219999962</v>
       </c>
       <c r="D137" s="5">
-        <v>42.979002383548305</v>
+        <v>45.16372757579483</v>
       </c>
       <c r="E137" s="5">
-        <v>0.33756444710975053</v>
+        <v>0.34267066568116622</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>4.0183503723999996</v>
+        <v>4.0192648415000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.45843400350000074</v>
+        <v>-0.46221548339999963</v>
       </c>
       <c r="D138" s="5">
-        <v>-72.648604267595474</v>
+        <v>-72.916701246610245</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>4.4115510208000002</v>
+        <v>4.4110968195</v>
       </c>
       <c r="C139" s="5">
-        <v>0.39320064840000057</v>
+        <v>0.39183197799999991</v>
       </c>
       <c r="D139" s="5">
-        <v>206.56463767851426</v>
+        <v>205.35117367468524</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>4.4491814193000003</v>
+        <v>4.4486146280999996</v>
       </c>
       <c r="C140" s="5">
-        <v>3.7630398500000162E-2</v>
+        <v>3.7517808599999647E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>10.730102588483192</v>
+        <v>10.697635379861858</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>4.3278603970000002</v>
+        <v>4.3266783357999996</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12132102230000008</v>
+        <v>-0.12193629230000003</v>
       </c>
       <c r="D141" s="5">
-        <v>-28.234198058989612</v>
+        <v>-28.359619862867767</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>4.5058299804999997</v>
+        <v>4.5054989769000002</v>
       </c>
       <c r="C142" s="5">
-        <v>0.17796958349999947</v>
+        <v>0.17882064110000062</v>
       </c>
       <c r="D142" s="5">
-        <v>62.187987148781417</v>
+        <v>62.577123901337337</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>4.2433246903999997</v>
+        <v>4.2424916283999998</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.26250529010000001</v>
+        <v>-0.2630073485000004</v>
       </c>
       <c r="D143" s="5">
-        <v>-51.339387875160611</v>
+        <v>-51.411087022079236</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>4.4512147322000004</v>
+        <v>4.4509494302999997</v>
       </c>
       <c r="C144" s="5">
-        <v>0.2078900418000007</v>
+        <v>0.20845780189999985</v>
       </c>
       <c r="D144" s="5">
-        <v>77.528210837793466</v>
+        <v>77.819748844822769</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>4.5076027316999996</v>
+        <v>4.5073416847000001</v>
       </c>
       <c r="C145" s="5">
-        <v>5.6387999499999175E-2</v>
+        <v>5.6392254400000397E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>16.306785418630465</v>
+        <v>16.309143631411761</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>4.4845964605999997</v>
+        <v>4.4843067668999996</v>
       </c>
       <c r="C146" s="5">
-        <v>-2.3006271099999864E-2</v>
+        <v>-2.3034917800000443E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.9556222997162784</v>
+        <v>-5.9631665798563489</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>4.3773848464</v>
+        <v>4.3770084307000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.10721161419999969</v>
+        <v>-0.10729833619999951</v>
       </c>
       <c r="D147" s="5">
-        <v>-25.200908363756248</v>
+        <v>-25.220109920998325</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>4.2251232327999997</v>
+        <v>4.2239848816999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.15226161360000035</v>
+        <v>-0.15302354900000026</v>
       </c>
       <c r="D148" s="5">
-        <v>-34.612338902951343</v>
+        <v>-34.756137471002603</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>4.1734964798999998</v>
+        <v>4.1782003034999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-5.162675289999985E-2</v>
+        <v>-4.5784578200000148E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-13.716440362962334</v>
+        <v>-12.258952706630167</v>
       </c>
       <c r="E149" s="5">
-        <v>-6.7746817924200009</v>
+        <v>-6.76740718273191</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>4.2405350646000004</v>
+        <v>4.2414487169999999</v>
       </c>
       <c r="C150" s="5">
-        <v>6.703858470000057E-2</v>
+        <v>6.3248413500000211E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>21.072995068604715</v>
+        <v>19.756630706285062</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>4.2205319103000001</v>
+        <v>4.2200872322</v>
       </c>
       <c r="C151" s="5">
-        <v>-2.0003154300000325E-2</v>
+        <v>-2.1361484799999886E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-5.5159819317104226</v>
+        <v>-5.8790082790539211</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>4.2568058646000004</v>
+        <v>4.2561310129000001</v>
       </c>
       <c r="C152" s="5">
-        <v>3.6273954300000355E-2</v>
+        <v>3.6043780700000028E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>10.815337253527302</v>
+        <v>10.744640434751229</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>4.3298027978000002</v>
+        <v>4.3285406647000002</v>
       </c>
       <c r="C153" s="5">
-        <v>7.2996933199999781E-2</v>
+        <v>7.2409651800000141E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>22.634106105558804</v>
+        <v>22.438546778874468</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>4.3014521381000002</v>
+        <v>4.3011989478999997</v>
       </c>
       <c r="C154" s="5">
-        <v>-2.8350659700000058E-2</v>
+        <v>-2.7341716800000526E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>-7.5804737150225172</v>
+        <v>-7.3220650427589407</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>4.2422752685000003</v>
+        <v>4.2414953111000004</v>
       </c>
       <c r="C155" s="5">
-        <v>-5.9176869599999904E-2</v>
+        <v>-5.9703636799999238E-2</v>
       </c>
       <c r="D155" s="5">
-        <v>-15.315290309682904</v>
+        <v>-15.442229421103937</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>4.2458089754000001</v>
+        <v>4.2457362113999997</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5337068999998777E-3</v>
+        <v>4.2409002999992396E-3</v>
       </c>
       <c r="D156" s="5">
-        <v>1.0041614629342499</v>
+        <v>1.2064518486840203</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>4.3042251498999997</v>
+        <v>4.3041728987000001</v>
       </c>
       <c r="C157" s="5">
-        <v>5.8416174499999585E-2</v>
+        <v>5.8436687300000401E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>17.818736223447495</v>
+        <v>17.825803298453337</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>4.3853792779000003</v>
+        <v>4.3853517904999997</v>
       </c>
       <c r="C158" s="5">
-        <v>8.1154128000000547E-2</v>
+        <v>8.1178891799999597E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>25.125593942863912</v>
+        <v>25.134410508076943</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>4.2632406209000004</v>
+        <v>4.2628411879000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.12213865699999982</v>
+        <v>-0.12251060259999935</v>
       </c>
       <c r="D159" s="5">
-        <v>-28.748793599221166</v>
+        <v>-28.823507244902725</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>4.5125863876999999</v>
+        <v>4.5117326801999997</v>
       </c>
       <c r="C160" s="5">
-        <v>0.24934576679999942</v>
+        <v>0.24889149229999941</v>
       </c>
       <c r="D160" s="5">
-        <v>97.800873275060923</v>
+        <v>97.574311928264862</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>4.4686194159000001</v>
+        <v>4.4720089700000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.3966971799999754E-2</v>
+        <v>-3.9723710199999651E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-11.085197122827983</v>
+        <v>-10.068533799364277</v>
       </c>
       <c r="E161" s="5">
-        <v>7.0713594086240006</v>
+        <v>7.0319430653882797</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>4.3600420308999999</v>
+        <v>4.3607821213999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.10857738500000025</v>
+        <v>-0.11122684860000032</v>
       </c>
       <c r="D162" s="5">
-        <v>-25.559772334837515</v>
+        <v>-26.083623346638795</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>4.4330809437000003</v>
+        <v>4.4328891169000002</v>
       </c>
       <c r="C163" s="5">
-        <v>7.3038912800000411E-2</v>
+        <v>7.2106995500000437E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>22.061814933445856</v>
+        <v>21.750220266140239</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>4.3604797834999998</v>
+        <v>4.3598604263</v>
       </c>
       <c r="C164" s="5">
-        <v>-7.2601160200000514E-2</v>
+        <v>-7.3028690600000168E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-17.975537384260054</v>
+        <v>-18.072704620927659</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>4.5326081214</v>
+        <v>4.5314790073999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.17212833790000026</v>
+        <v>0.17161858109999972</v>
       </c>
       <c r="D165" s="5">
-        <v>59.135379275893655</v>
+        <v>58.931006473491301</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>4.4054382148000002</v>
+        <v>4.4053061712000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.12716990659999983</v>
+        <v>-0.12617283619999942</v>
       </c>
       <c r="D166" s="5">
-        <v>-28.929183367770605</v>
+        <v>-28.742020965398062</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>4.5480024910000001</v>
+        <v>4.5473859550000002</v>
       </c>
       <c r="C167" s="5">
-        <v>0.1425642761999999</v>
+        <v>0.14207978379999986</v>
       </c>
       <c r="D167" s="5">
-        <v>46.54768072612854</v>
+        <v>46.36209696941269</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>4.4414234585000001</v>
+        <v>4.4414978190000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.1065790325</v>
+        <v>-0.10588813599999991</v>
       </c>
       <c r="D168" s="5">
-        <v>-24.765358083491364</v>
+        <v>-24.627721343061339</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>4.2940060187000002</v>
+        <v>4.2941378529999996</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.14741743979999988</v>
+        <v>-0.14735996600000068</v>
       </c>
       <c r="D169" s="5">
-        <v>-33.306178769759278</v>
+        <v>-33.295005995294872</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>4.2921831934999997</v>
+        <v>4.2924201580999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.822825200000544E-3</v>
+        <v>-1.7176948999999553E-3</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.50821782404824045</v>
+        <v>-0.47895646857004648</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>4.3495874495000004</v>
+        <v>4.3491026573999996</v>
       </c>
       <c r="C171" s="5">
-        <v>5.7404256000000764E-2</v>
+        <v>5.6682499299999911E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>17.283739868283998</v>
+        <v>17.049401940897791</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>4.2893553000000004</v>
+        <v>4.2887935058000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-6.0232149499999998E-2</v>
+        <v>-6.0309151599999389E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-15.408357593214939</v>
+        <v>-15.428169387262736</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>4.2555222047000001</v>
+        <v>4.2574819732</v>
       </c>
       <c r="C173" s="5">
-        <v>-3.3833095300000338E-2</v>
+        <v>-3.1311532600000191E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-9.0652092467441889</v>
+        <v>-8.4175675947913859</v>
       </c>
       <c r="E173" s="5">
-        <v>-4.768748272492596</v>
+        <v>-4.7971056909575038</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>4.3783263233999996</v>
+        <v>4.3788688186</v>
       </c>
       <c r="C174" s="5">
-        <v>0.12280411869999952</v>
+        <v>0.1213868454</v>
       </c>
       <c r="D174" s="5">
-        <v>40.689988317202122</v>
+        <v>40.122992984355662</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>4.3495752094000002</v>
+        <v>4.3496030554000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.8751113999999411E-2</v>
+        <v>-2.9265763199999739E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.6015657805528214</v>
+        <v>-7.7317502735608556</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>4.4687153836000002</v>
+        <v>4.4682698666</v>
       </c>
       <c r="C176" s="5">
-        <v>0.1191401742</v>
+        <v>0.11866681119999978</v>
       </c>
       <c r="D176" s="5">
-        <v>38.30255479848357</v>
+        <v>38.126573673081275</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>4.2393425577999997</v>
+        <v>4.2385027048000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.22937282580000051</v>
+        <v>-0.2297671617999999</v>
       </c>
       <c r="D177" s="5">
-        <v>-46.863885794547301</v>
+        <v>-46.926609102838398</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>4.3156429074</v>
+        <v>4.3156058311000001</v>
       </c>
       <c r="C178" s="5">
-        <v>7.6300349600000317E-2</v>
+        <v>7.7103126299999936E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>23.869360922418316</v>
+        <v>24.151416532380932</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>4.4454902172999997</v>
+        <v>4.4449614402000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.12984730989999971</v>
+        <v>0.1293556091000001</v>
       </c>
       <c r="D179" s="5">
-        <v>42.721656784702013</v>
+        <v>42.532768026246728</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>4.2308601849</v>
+        <v>4.2310094385000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.21463003239999967</v>
+        <v>-0.21395200170000006</v>
       </c>
       <c r="D180" s="5">
-        <v>-44.778502796967047</v>
+        <v>-44.676205975418256</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>4.1872861210999996</v>
+        <v>4.1874996243</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.3574063800000395E-2</v>
+        <v>-4.3509814200000108E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-11.682337141058474</v>
+        <v>-11.665685501545809</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>4.1045164665999998</v>
+        <v>4.1048979376999997</v>
       </c>
       <c r="C182" s="5">
-        <v>-8.2769654499999845E-2</v>
+        <v>-8.2601686600000335E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>-21.304051153931969</v>
+        <v>-21.264427633926854</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>4.1287835124000001</v>
+        <v>4.1284396634</v>
       </c>
       <c r="C183" s="5">
-        <v>2.4267045800000275E-2</v>
+        <v>2.3541725700000349E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>7.330045527138096</v>
+        <v>7.1033216339577487</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>4.1823118630999998</v>
+        <v>4.1821973741000003</v>
       </c>
       <c r="C184" s="5">
-        <v>5.3528350699999727E-2</v>
+        <v>5.3757710700000239E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>16.716330232998633</v>
+        <v>16.794663081789562</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>4.1492636358999997</v>
+        <v>4.1497385355</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.3048227200000113E-2</v>
+        <v>-3.2458838600000206E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-9.0808444529064118</v>
+        <v>-8.9259802970274027</v>
       </c>
       <c r="E185" s="5">
-        <v>-2.4969572167346077</v>
+        <v>-2.5306845308617487</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>4.0797058482999997</v>
+        <v>4.0800283995999997</v>
       </c>
       <c r="C186" s="5">
-        <v>-6.9557787599999976E-2</v>
+        <v>-6.9710135900000303E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>-18.361718553139859</v>
+        <v>-18.396379508058235</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>4.1647317391999996</v>
+        <v>4.1649828041000001</v>
       </c>
       <c r="C187" s="5">
-        <v>8.5025890899999901E-2</v>
+        <v>8.4954404500000358E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>28.084972395735175</v>
+        <v>28.056114241377017</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>4.1686926644</v>
+        <v>4.1684335521999998</v>
       </c>
       <c r="C188" s="5">
-        <v>3.9609252000003536E-3</v>
+        <v>3.4507480999996787E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>1.1472652590896137</v>
+        <v>0.99876025608374164</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>4.2467473141000003</v>
+        <v>4.2461783294000002</v>
       </c>
       <c r="C189" s="5">
-        <v>7.8054649700000311E-2</v>
+        <v>7.7744777200000392E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>24.933386546819293</v>
+        <v>24.825742916087833</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>4.3278703672000001</v>
+        <v>4.3279427907999999</v>
       </c>
       <c r="C190" s="5">
-        <v>8.1123053099999787E-2</v>
+        <v>8.1764461399999711E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>25.49137472804621</v>
+        <v>25.718555409669829</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>4.3384563386000004</v>
+        <v>4.338093164</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0585971400000282E-2</v>
+        <v>1.0150373200000118E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>2.9750111143335589</v>
+        <v>2.8509620916480349</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>4.521399937</v>
+        <v>4.5215293362000004</v>
       </c>
       <c r="C192" s="5">
-        <v>0.18294359839999963</v>
+        <v>0.18343617220000041</v>
       </c>
       <c r="D192" s="5">
-        <v>64.154318798216536</v>
+        <v>64.375747233741066</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>4.6864576615000004</v>
+        <v>4.6866144946999997</v>
       </c>
       <c r="C193" s="5">
-        <v>0.16505772450000045</v>
+        <v>0.16508515849999927</v>
       </c>
       <c r="D193" s="5">
-        <v>53.766343569108123</v>
+        <v>53.775285211813717</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>4.8186760581000003</v>
+        <v>4.8189552935000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.1322183965999999</v>
+        <v>0.13234079880000049</v>
       </c>
       <c r="D194" s="5">
-        <v>39.635678843659214</v>
+        <v>39.67670803905434</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>4.8223259525</v>
+        <v>4.8221631663000002</v>
       </c>
       <c r="C195" s="5">
-        <v>3.6498943999996314E-3</v>
+        <v>3.2078728000000112E-3</v>
       </c>
       <c r="D195" s="5">
-        <v>0.91273324004426115</v>
+        <v>0.80174480857750918</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>4.7759232011000003</v>
+        <v>4.7758556597000004</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.6402751399999609E-2</v>
+        <v>-4.6307506599999826E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-10.955054992267964</v>
+        <v>-10.934092924237914</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>4.9406166364999997</v>
+        <v>4.9407851684999997</v>
       </c>
       <c r="C197" s="5">
-        <v>0.16469343539999937</v>
+        <v>0.16492950879999935</v>
       </c>
       <c r="D197" s="5">
-        <v>50.205509517118394</v>
+        <v>50.292509300749579</v>
       </c>
       <c r="E197" s="5">
-        <v>19.072131106664436</v>
+        <v>19.062565658843056</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>4.8799192541999998</v>
+        <v>4.8800749487999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-6.069738229999988E-2</v>
+        <v>-6.071021969999979E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-13.786008047375809</v>
+        <v>-13.788290583921448</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>4.872529063</v>
+        <v>4.8726703868000003</v>
       </c>
       <c r="C199" s="5">
-        <v>-7.3901911999998404E-3</v>
+        <v>-7.4045619999996148E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.802229692570767</v>
+        <v>-1.8056479433089301</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>4.8646390716000001</v>
+        <v>4.8644747879999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-7.8899913999999072E-3</v>
+        <v>-8.1955988000004254E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>-1.9259240367949904</v>
+        <v>-1.9997757975000807</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>4.8446580210999999</v>
+        <v>4.8443358426999996</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.9981050500000208E-2</v>
+        <v>-2.0138945300000266E-2</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.8190511797250206</v>
+        <v>-4.856429906890769</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>4.9358367698999999</v>
+        <v>4.9359211059000003</v>
       </c>
       <c r="C202" s="5">
-        <v>9.1178748799999987E-2</v>
+        <v>9.1585263200000711E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>25.075415493372777</v>
+        <v>25.200939556967384</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>4.9358086328999997</v>
+        <v>4.9355496822999996</v>
       </c>
       <c r="C203" s="5">
-        <v>-2.8137000000150181E-5</v>
+        <v>-3.7142360000075314E-4</v>
       </c>
       <c r="D203" s="5">
-        <v>-6.8404493458462667E-3</v>
+        <v>-9.0261552279657931E-2</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>5.009322493</v>
+        <v>5.0094105359999999</v>
       </c>
       <c r="C204" s="5">
-        <v>7.3513860100000272E-2</v>
+        <v>7.3860853700000284E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>19.412046998164769</v>
+        <v>19.512453648748163</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>5.1911463791000001</v>
+        <v>5.1912244898999997</v>
       </c>
       <c r="C205" s="5">
-        <v>0.18182388610000011</v>
+        <v>0.18181395389999988</v>
       </c>
       <c r="D205" s="5">
-        <v>53.3950694723043</v>
+        <v>53.390414563832714</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>5.2324016528000001</v>
+        <v>5.2325640987000002</v>
       </c>
       <c r="C206" s="5">
-        <v>4.1255273700000039E-2</v>
+        <v>4.1339608800000427E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>9.9647743746768001</v>
+        <v>9.9858881196567495</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>5.3258271393000003</v>
+        <v>5.3258570963</v>
       </c>
       <c r="C207" s="5">
-        <v>9.3425486500000154E-2</v>
+        <v>9.3292997599999872E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>23.660758733148057</v>
+        <v>23.623041784374578</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>5.4905494353000002</v>
+        <v>5.4905664956000004</v>
       </c>
       <c r="C208" s="5">
-        <v>0.16472229599999988</v>
+        <v>0.16470939930000039</v>
       </c>
       <c r="D208" s="5">
-        <v>44.126844056454658</v>
+        <v>44.122489823373499</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>5.4389631499000002</v>
+        <v>5.4389814729000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-5.1586285399999987E-2</v>
+        <v>-5.1585022700000316E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-10.709814999730083</v>
+        <v>-10.709534669568132</v>
       </c>
       <c r="E209" s="5">
-        <v>10.086727023472042</v>
+        <v>10.083342776695758</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>5.5701952499000003</v>
+        <v>5.5702210167999997</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13123210000000007</v>
+        <v>0.13123954389999959</v>
       </c>
       <c r="D210" s="5">
-        <v>33.122549516450974</v>
+        <v>33.124557562615387</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>5.5633083851</v>
+        <v>5.5633470232000004</v>
       </c>
       <c r="C211" s="5">
-        <v>-6.8868648000002253E-3</v>
+        <v>-6.8739935999992952E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>-1.4736056637451034</v>
+        <v>-1.4708634779995844</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>5.6522550202000001</v>
+        <v>5.6521538481000002</v>
       </c>
       <c r="C212" s="5">
-        <v>8.8946635100000115E-2</v>
+        <v>8.8806824899999803E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>20.966012861777727</v>
+        <v>20.92995383026841</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>5.6285234033</v>
+        <v>5.6283914405999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.3731616900000141E-2</v>
+        <v>-2.3762407500000471E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>-4.9235985839554131</v>
+        <v>-4.9299259460590878</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>5.6382020722000004</v>
+        <v>5.6382420932999997</v>
       </c>
       <c r="C214" s="5">
-        <v>9.6786689000003534E-3</v>
+        <v>9.8506526999999622E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>2.0831182559099437</v>
+        <v>2.1205411922660122</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>5.7456082123999996</v>
+        <v>5.7454685051999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.10740614019999928</v>
+        <v>0.10722641190000015</v>
       </c>
       <c r="D215" s="5">
-        <v>25.413549667499691</v>
+        <v>25.366281758794941</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>5.7065325103999998</v>
+        <v>5.7065772226</v>
       </c>
       <c r="C216" s="5">
-        <v>-3.9075701999999879E-2</v>
+        <v>-3.8891282599999855E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.8627072637411644</v>
+        <v>-7.8271527244086814</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>5.6003307441999999</v>
+        <v>5.6003758967000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.10620176619999988</v>
+        <v>-0.10620132589999987</v>
       </c>
       <c r="D217" s="5">
-        <v>-20.182785751386611</v>
+        <v>-20.182568135072486</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>5.5415159236999996</v>
+        <v>5.5416248681000004</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.8814820500000309E-2</v>
+        <v>-5.87510285999997E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-11.899390989389714</v>
+        <v>-11.887129656957374</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>5.5463930411</v>
+        <v>5.5464165533000003</v>
       </c>
       <c r="C219" s="5">
-        <v>4.8771174000004081E-3</v>
+        <v>4.79168519999984E-3</v>
       </c>
       <c r="D219" s="5">
-        <v>1.0612536213406631</v>
+        <v>1.0425546097863725</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>5.4030294667999996</v>
+        <v>5.4030420182999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.14336357430000035</v>
+        <v>-0.14337453500000041</v>
       </c>
       <c r="D220" s="5">
-        <v>-26.966800760801636</v>
+        <v>-26.96848003703235</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>5.4416159498000001</v>
+        <v>5.4416190226000003</v>
       </c>
       <c r="C221" s="5">
-        <v>3.8586483000000449E-2</v>
+        <v>3.8577004300000439E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>8.9147295795518176</v>
+        <v>8.9124314670364626</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8774000243945181E-2</v>
+        <v>4.8493448877184875E-2</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>5.4585298369000004</v>
+        <v>5.4585214583999999</v>
       </c>
       <c r="C222" s="5">
-        <v>1.6913887100000302E-2</v>
+        <v>1.6902435799999616E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.7943257541888764</v>
+        <v>3.7917106392813427</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>5.4391498938999998</v>
+        <v>5.4391354002999996</v>
       </c>
       <c r="C223" s="5">
-        <v>-1.9379943000000566E-2</v>
+        <v>-1.938605810000027E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-4.1782570122724234</v>
+        <v>-4.179556054672573</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>5.4396949453000003</v>
+        <v>5.4396745355</v>
       </c>
       <c r="C224" s="5">
-        <v>5.4505140000049579E-4</v>
+        <v>5.3913520000037352E-4</v>
       </c>
       <c r="D224" s="5">
-        <v>0.12031701621169066</v>
+        <v>0.11901065374455566</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>5.6980361066</v>
+        <v>5.6980186223000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.25834116129999973</v>
+        <v>0.25834408680000021</v>
       </c>
       <c r="D225" s="5">
-        <v>74.504976954427946</v>
+        <v>74.506408325350407</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>6.0394378752</v>
+        <v>6.0394235677000001</v>
       </c>
       <c r="C226" s="5">
-        <v>0.34140176859999993</v>
+        <v>0.34140494539999988</v>
       </c>
       <c r="D226" s="5">
-        <v>101.02767796449203</v>
+        <v>101.02936532145196</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>5.9650343081999999</v>
+        <v>5.9649639088999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-7.4403567000000059E-2</v>
+        <v>-7.4459658800000383E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-13.821856981363901</v>
+        <v>-13.831611501136976</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>5.9049901251000003</v>
+        <v>5.9050005395999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-6.0044183099999593E-2</v>
+        <v>-5.9963369300000124E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-11.432424216755965</v>
+        <v>-11.418005226655371</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>5.9134565628000004</v>
+        <v>5.9134752161000002</v>
       </c>
       <c r="C229" s="5">
-        <v>8.4664377000001068E-3</v>
+        <v>8.4746765000005553E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>1.7341649082600163</v>
+        <v>1.7358627036215601</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>6.0544146311000002</v>
+        <v>6.0544711271000002</v>
       </c>
       <c r="C230" s="5">
-        <v>0.14095806829999979</v>
+        <v>0.14099591100000008</v>
       </c>
       <c r="D230" s="5">
-        <v>32.668856588080054</v>
+        <v>32.67869082308745</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>6.0672611598000001</v>
+        <v>6.0672776382000002</v>
       </c>
       <c r="C231" s="5">
-        <v>1.2846528699999915E-2</v>
+        <v>1.2806511099999973E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>2.5761397216668813</v>
+        <v>2.5679970839957544</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>6.1280214725000004</v>
+        <v>6.1280315709000002</v>
       </c>
       <c r="C232" s="5">
-        <v>6.0760312700000263E-2</v>
+        <v>6.0753932699999957E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>12.701856664161726</v>
+        <v>12.70041222441245</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>6.2457433374000004</v>
+        <v>6.2457453646000003</v>
       </c>
       <c r="C233" s="5">
-        <v>0.11772186490000003</v>
+        <v>0.11771379370000012</v>
       </c>
       <c r="D233" s="5">
-        <v>25.651089799102312</v>
+        <v>25.64909447901853</v>
       </c>
       <c r="E233" s="5">
-        <v>14.777363838577307</v>
+        <v>14.777336279153719</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>5.9378214784000001</v>
+        <v>5.9378154326999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.30792185900000035</v>
+        <v>-0.3079299319000004</v>
       </c>
       <c r="D234" s="5">
-        <v>-45.484997605775504</v>
+        <v>-45.485875993405777</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>5.9027531883000002</v>
+        <v>5.9027442362000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-3.5068290099999899E-2</v>
+        <v>-3.5071196499999679E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.8613674005264862</v>
+        <v>-6.8619244758994284</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>5.8163727235999998</v>
+        <v>5.8163608155000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.6380464700000381E-2</v>
+        <v>-8.6383420699999824E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-16.214038876117954</v>
+        <v>-16.214572502030165</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>5.7718733965000002</v>
+        <v>5.7718654689999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.4499327099999597E-2</v>
+        <v>-4.4495346500000643E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-8.8042061312986313</v>
+        <v>-8.8034686772920914</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>5.6437801509999996</v>
+        <v>5.6437726171999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.12809324550000056</v>
+        <v>-0.12809285179999996</v>
       </c>
       <c r="D238" s="5">
-        <v>-23.609474756833116</v>
+        <v>-23.609439386046027</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>5.4954203963000001</v>
+        <v>5.4954040869999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.14835975469999951</v>
+        <v>-0.14836853019999996</v>
       </c>
       <c r="D239" s="5">
-        <v>-27.360975746670825</v>
+        <v>-27.362399094251554</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>5.5200767568</v>
+        <v>5.5200804188000001</v>
       </c>
       <c r="C240" s="5">
-        <v>2.4656360499999863E-2</v>
+        <v>2.4676331800000284E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>5.5189216387652396</v>
+        <v>5.5235196616057358</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>5.4194088036999997</v>
+        <v>5.4194163737999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.10066795310000032</v>
+        <v>-0.10066404500000026</v>
       </c>
       <c r="D241" s="5">
-        <v>-19.817138630498622</v>
+        <v>-19.816432903596571</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>5.3559528488000003</v>
+        <v>5.3559632965999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-6.3455954899999334E-2</v>
+        <v>-6.3453077200000152E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.180358041086205</v>
+        <v>-13.179781030332771</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>5.4883151848000002</v>
+        <v>5.4883229162999996</v>
       </c>
       <c r="C243" s="5">
-        <v>0.13236233599999991</v>
+        <v>0.13235961969999988</v>
       </c>
       <c r="D243" s="5">
-        <v>34.037892337687566</v>
+        <v>34.037020609073807</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>5.6436844381000002</v>
+        <v>5.6436891687999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.15536925329999995</v>
+        <v>0.15536625250000036</v>
       </c>
       <c r="D244" s="5">
-        <v>39.792586319310374</v>
+        <v>39.791629318530838</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>5.7488481264000004</v>
+        <v>5.7488494092</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10516368830000022</v>
+        <v>0.10516024040000005</v>
       </c>
       <c r="D245" s="5">
-        <v>24.800796246098034</v>
+        <v>24.799875087341363</v>
       </c>
       <c r="E245" s="5">
-        <v>-7.9557417613457249</v>
+        <v>-7.9557510976405847</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>6.1205234554999999</v>
+        <v>6.1205216192999998</v>
       </c>
       <c r="C246" s="5">
-        <v>0.37167532909999945</v>
+        <v>0.37167221009999984</v>
       </c>
       <c r="D246" s="5">
-        <v>112.076609920903</v>
+        <v>112.07527855717645</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>6.0647074122999998</v>
+        <v>6.0647054165999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-5.5816043200000109E-2</v>
+        <v>-5.5816202699999984E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-10.410844606320568</v>
+        <v>-10.410875848707402</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>6.0984710959999999</v>
+        <v>6.0984678211999999</v>
       </c>
       <c r="C248" s="5">
-        <v>3.3763683700000158E-2</v>
+        <v>3.3762404600000018E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>6.8890940064062489</v>
+        <v>6.8888273150368828</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>6.1558464221999998</v>
+        <v>6.1558457256999999</v>
       </c>
       <c r="C249" s="5">
-        <v>5.7375326199999854E-2</v>
+        <v>5.7377904500000021E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>11.892680811127555</v>
+        <v>11.893249911345038</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>6.0411955743999997</v>
+        <v>6.0411941362999997</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.11465084780000012</v>
+        <v>-0.1146515894000002</v>
       </c>
       <c r="D250" s="5">
-        <v>-20.196593492080883</v>
+        <v>-20.196713105603504</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>6.1341820135000003</v>
+        <v>6.1341720869999996</v>
       </c>
       <c r="C251" s="5">
-        <v>9.2986439100000595E-2</v>
+        <v>9.2977950699999923E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>20.117186687961276</v>
+        <v>20.115197305027266</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>6.4388410070999997</v>
+        <v>6.4388422619999996</v>
       </c>
       <c r="C252" s="5">
-        <v>0.30465899359999948</v>
+        <v>0.30467017500000004</v>
       </c>
       <c r="D252" s="5">
-        <v>78.900896421410692</v>
+        <v>78.904788897398845</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>6.5124481481999998</v>
+        <v>6.5124500325000003</v>
       </c>
       <c r="C253" s="5">
-        <v>7.3607141100000106E-2</v>
+        <v>7.3607770500000669E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>14.614331703420657</v>
+        <v>14.614461597544137</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>6.660816681</v>
+        <v>6.6608204275</v>
       </c>
       <c r="C254" s="5">
-        <v>0.14836853280000017</v>
+        <v>0.14837039499999971</v>
       </c>
       <c r="D254" s="5">
-        <v>31.038354892915486</v>
+        <v>31.038784380086383</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>6.5013207030000002</v>
+        <v>6.5013230953000001</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.15949597799999982</v>
+        <v>-0.15949733219999995</v>
       </c>
       <c r="D255" s="5">
-        <v>-25.23655514728501</v>
+        <v>-25.236729642348187</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>6.4543768424000003</v>
+        <v>6.4543788239</v>
       </c>
       <c r="C256" s="5">
-        <v>-4.6943860599999887E-2</v>
+        <v>-4.6944271400000126E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-8.3288368228714997</v>
+        <v>-8.3289038935652755</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>6.5419570054999996</v>
+        <v>6.5419581647999996</v>
       </c>
       <c r="C257" s="5">
-        <v>8.7580163099999275E-2</v>
+        <v>8.7579340899999636E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>17.554810778662056</v>
+        <v>17.554627688160096</v>
       </c>
       <c r="E257" s="5">
-        <v>13.795961585032401</v>
+        <v>13.79595635834141</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>6.6109925719999998</v>
+        <v>6.6109925274999997</v>
       </c>
       <c r="C258" s="5">
-        <v>6.9035566500000201E-2</v>
+        <v>6.9034362700000074E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>13.424742911509767</v>
+        <v>13.424492550031331</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>6.6389203435999997</v>
+        <v>6.6389204311999999</v>
       </c>
       <c r="C259" s="5">
-        <v>2.7927771599999929E-2</v>
+        <v>2.7927903700000201E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>5.1887910538195081</v>
+        <v>5.1888162058884468</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>6.6847763962000002</v>
+        <v>6.6847754216000004</v>
       </c>
       <c r="C260" s="5">
-        <v>4.5856052600000474E-2</v>
+        <v>4.5854990400000517E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>8.6108277901106192</v>
+        <v>8.6106205753370801</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>6.8501968972</v>
+        <v>6.8501968457000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.16542050099999983</v>
+        <v>0.16542142409999983</v>
       </c>
       <c r="D261" s="5">
-        <v>34.089273842013171</v>
+        <v>34.08949633803433</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>6.9423405507</v>
+        <v>6.9423395682000004</v>
       </c>
       <c r="C262" s="5">
-        <v>9.2143653499999978E-2</v>
+        <v>9.2142722500000218E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>17.390866696470631</v>
+        <v>17.390677925271447</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>6.9627358595000004</v>
+        <v>6.9627296199000002</v>
       </c>
       <c r="C263" s="5">
-        <v>2.03953088000004E-2</v>
+        <v>2.0390051699999745E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.5829019152993524</v>
+        <v>3.5819639314016882</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>7.0582022213000002</v>
+        <v>7.0582021765</v>
       </c>
       <c r="C264" s="5">
-        <v>9.5466361799999788E-2</v>
+        <v>9.5472556599999869E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>17.75249668855632</v>
+        <v>17.753754002503474</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>6.9992933710000003</v>
+        <v>6.9992937241000002</v>
       </c>
       <c r="C265" s="5">
-        <v>-5.8908850299999926E-2</v>
+        <v>-5.8908452399999867E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-9.5681946085179206</v>
+        <v>-9.5681329754156668</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>7.2610961105999996</v>
+        <v>7.2610983278000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.26180273959999933</v>
+        <v>0.26180460369999992</v>
       </c>
       <c r="D266" s="5">
-        <v>55.373109871935419</v>
+        <v>55.373585137909217</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>7.4053307363999998</v>
+        <v>7.4053321032000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.14423462580000024</v>
+        <v>0.14423377540000004</v>
       </c>
       <c r="D267" s="5">
-        <v>26.621453144330111</v>
+        <v>26.621269618964494</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>7.4515027715000004</v>
+        <v>7.4515042926000001</v>
       </c>
       <c r="C268" s="5">
-        <v>4.6172035100000564E-2</v>
+        <v>4.6172189400000008E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>7.7439495031924599</v>
+        <v>7.7439747974733075</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>7.5329753263999999</v>
+        <v>7.5329772075000001</v>
       </c>
       <c r="C269" s="5">
-        <v>8.1472554899999494E-2</v>
+        <v>8.1472914899999971E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>13.93892863100441</v>
+        <v>13.938990953897456</v>
       </c>
       <c r="E269" s="5">
-        <v>15.14865230796878</v>
+        <v>15.148660656870749</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>7.6165985001000003</v>
+        <v>7.6165994568000004</v>
       </c>
       <c r="C270" s="5">
-        <v>8.3623173700000386E-2</v>
+        <v>8.3622249300000284E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>14.165324462191563</v>
+        <v>14.165154436175476</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>7.6335044479</v>
+        <v>7.6335055933999998</v>
       </c>
       <c r="C271" s="5">
-        <v>1.6905947799999765E-2</v>
+        <v>1.69061365999994E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>2.6963010311732649</v>
+        <v>2.6963311682910662</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>7.6836109550999998</v>
+        <v>7.6836097949999997</v>
       </c>
       <c r="C272" s="5">
-        <v>5.0106507199999761E-2</v>
+        <v>5.0104201599999953E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>8.1675141596661902</v>
+        <v>8.1671233998141588</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>7.5461064292</v>
+        <v>7.5461062590000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.13750452589999984</v>
+        <v>-0.13750353599999965</v>
       </c>
       <c r="D273" s="5">
-        <v>-19.482420885097795</v>
+        <v>-19.482296795465494</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>7.4342756903999998</v>
+        <v>7.4342742923999996</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.11183073880000016</v>
+        <v>-0.1118319666000005</v>
       </c>
       <c r="D274" s="5">
-        <v>-16.403357726872038</v>
+        <v>-16.403523742866255</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>7.4696348018999998</v>
+        <v>7.4696319214000004</v>
       </c>
       <c r="C275" s="5">
-        <v>3.535911150000004E-2</v>
+        <v>3.5357629000000834E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>5.859169665690156</v>
+        <v>5.8589186779996361</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>7.4693362301999997</v>
+        <v>7.4693295905000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-2.9857170000013866E-4</v>
+        <v>-3.0233090000031382E-4</v>
       </c>
       <c r="D276" s="5">
-        <v>-4.7955126781917823E-2</v>
+        <v>-4.8558795426933976E-2</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>7.6041172956</v>
+        <v>7.6041152685000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.13478106540000034</v>
+        <v>0.13478567800000008</v>
       </c>
       <c r="D277" s="5">
-        <v>23.937169639750454</v>
+        <v>23.938095229008805</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>7.6738050962999997</v>
+        <v>7.6738046099000004</v>
       </c>
       <c r="C278" s="5">
-        <v>6.9687800699999691E-2</v>
+        <v>6.968934140000016E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>11.568986059987152</v>
+        <v>11.569258103222912</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>7.5926548003000001</v>
+        <v>7.5926657148999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-8.1150295999999678E-2</v>
+        <v>-8.1138895000000488E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-11.977299729930312</v>
+        <v>-11.975714351824662</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>7.6369844505</v>
+        <v>7.6369853612999998</v>
       </c>
       <c r="C280" s="5">
-        <v>4.4329650199999904E-2</v>
+        <v>4.4319646399999968E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>7.2356069871682527</v>
+        <v>7.2339106300363554</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>7.6150258873999999</v>
+        <v>7.6150288942</v>
       </c>
       <c r="C281" s="5">
-        <v>-2.1958563100000106E-2</v>
+        <v>-2.1956467099999877E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.3963062124626631</v>
+        <v>-3.3959867368119179</v>
       </c>
       <c r="E281" s="5">
-        <v>1.0892185019171219</v>
+        <v>1.0892331735493199</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>7.7295532954999997</v>
+        <v>7.7295559854000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11452740809999984</v>
+        <v>0.11452709120000026</v>
       </c>
       <c r="D282" s="5">
-        <v>19.617891601475247</v>
+        <v>19.617824353885638</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>7.7510924848</v>
+        <v>7.7510952851999999</v>
       </c>
       <c r="C283" s="5">
-        <v>2.1539189300000317E-2</v>
+        <v>2.1539299799999689E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>3.3956515376723839</v>
+        <v>3.3956680259738414</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>7.6867385258000001</v>
+        <v>7.6867363732999996</v>
       </c>
       <c r="C284" s="5">
-        <v>-6.4353958999999961E-2</v>
+        <v>-6.4358911900000315E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-9.5204831880793872</v>
+        <v>-9.521179499892229</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>7.6378850021</v>
+        <v>7.6378841172999996</v>
       </c>
       <c r="C285" s="5">
-        <v>-4.8853523700000068E-2</v>
+        <v>-4.8852255999999983E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-7.3656445584594277</v>
+        <v>-7.3654620491283023</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>7.8421637970999996</v>
+        <v>7.8421606489000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.20427879499999957</v>
+        <v>0.20427653160000059</v>
       </c>
       <c r="D286" s="5">
-        <v>37.263012372417961</v>
+        <v>37.262541942443342</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>7.7592696492000002</v>
+        <v>7.7592654558999996</v>
       </c>
       <c r="C287" s="5">
-        <v>-8.2894147899999382E-2</v>
+        <v>-8.2895193000000589E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-11.97232576407281</v>
+        <v>-11.972472572260306</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>7.7656955475</v>
+        <v>7.7656745844000001</v>
       </c>
       <c r="C288" s="5">
-        <v>6.4258982999998437E-3</v>
+        <v>6.4091285000005271E-3</v>
       </c>
       <c r="D288" s="5">
-        <v>0.99832824257810593</v>
+        <v>0.9957115778016723</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>7.8288132137000002</v>
+        <v>7.828811505</v>
       </c>
       <c r="C289" s="5">
-        <v>6.3117666200000144E-2</v>
+        <v>6.3136920599999868E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>10.201335022848657</v>
+        <v>10.204616243556019</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>7.6697602138000001</v>
+        <v>7.6697606828999998</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.1590529999000001</v>
+        <v>-0.15905082210000021</v>
       </c>
       <c r="D290" s="5">
-        <v>-21.831773233440966</v>
+        <v>-21.83151113166344</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>7.6752335742</v>
+        <v>7.6752575963999998</v>
       </c>
       <c r="C291" s="5">
-        <v>5.4733603999999048E-3</v>
+        <v>5.4969135000000335E-3</v>
       </c>
       <c r="D291" s="5">
-        <v>0.85972350702361311</v>
+        <v>0.86343763295633202</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>7.9195985777000004</v>
+        <v>7.9196017038999997</v>
       </c>
       <c r="C292" s="5">
-        <v>0.24436500350000046</v>
+        <v>0.24434410749999991</v>
       </c>
       <c r="D292" s="5">
-        <v>45.659500754951289</v>
+        <v>45.654720138201156</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>7.6982150997999996</v>
+        <v>7.6982208169000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.22138347790000079</v>
+        <v>-0.22138088699999958</v>
       </c>
       <c r="D293" s="5">
-        <v>-28.838929353516185</v>
+        <v>-28.838632260911435</v>
       </c>
       <c r="E293" s="5">
-        <v>1.0924350570842734</v>
+        <v>1.09247021719594</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>7.6444301686999996</v>
+        <v>7.6444408683000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-5.3784931100000044E-2</v>
+        <v>-5.3779948599999905E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-8.069227001957346</v>
+        <v>-8.0685022100279049</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>7.6805855588999998</v>
+        <v>7.6805885619999996</v>
       </c>
       <c r="C295" s="5">
-        <v>3.6155390200000248E-2</v>
+        <v>3.6147693699999373E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>5.8255571470681611</v>
+        <v>5.8242762509286061</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>7.7907253220000001</v>
+        <v>7.7907197817</v>
       </c>
       <c r="C296" s="5">
-        <v>0.11013976310000029</v>
+        <v>0.11013121970000039</v>
       </c>
       <c r="D296" s="5">
-        <v>18.632241241697688</v>
+        <v>18.630672260764559</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>7.9399373230999997</v>
+        <v>7.9399317037000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.14921200109999955</v>
+        <v>0.14921192200000011</v>
       </c>
       <c r="D297" s="5">
-        <v>25.565455942200188</v>
+        <v>25.565461068103112</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>7.9494786447000001</v>
+        <v>7.9494686405000001</v>
       </c>
       <c r="C298" s="5">
-        <v>9.5413216000004297E-3</v>
+        <v>9.5369368000000065E-3</v>
       </c>
       <c r="D298" s="5">
-        <v>1.4515937482672436</v>
+        <v>1.4509232758621149</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>8.0440513364000008</v>
+        <v>8.0440409016000007</v>
       </c>
       <c r="C299" s="5">
-        <v>9.4572691700000711E-2</v>
+        <v>9.457226110000061E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>15.248223249335457</v>
+        <v>15.248169680194623</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>8.0463181466999991</v>
+        <v>8.0462803351000005</v>
       </c>
       <c r="C300" s="5">
-        <v>2.266810299998312E-3</v>
+        <v>2.2394334999997767E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>0.33868410303083962</v>
+        <v>0.33458790525366933</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>8.0608666421000006</v>
+        <v>8.0608662572000007</v>
       </c>
       <c r="C301" s="5">
-        <v>1.4548495400001471E-2</v>
+        <v>1.4585922100000204E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>2.1914194856781588</v>
+        <v>2.1971237708117153</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>7.9629443459999996</v>
+        <v>7.9629494978000004</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.7922296100001027E-2</v>
+        <v>-9.7916759400000331E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-13.641850191853944</v>
+        <v>-13.641130251274546</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>8.0623670306000008</v>
+        <v>8.0624086305000002</v>
       </c>
       <c r="C303" s="5">
-        <v>9.9422684600001254E-2</v>
+        <v>9.9459132699999842E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>16.055737542092373</v>
+        <v>16.062022517294338</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>8.1012342446000005</v>
+        <v>8.1012439528000009</v>
       </c>
       <c r="C304" s="5">
-        <v>3.8867213999999706E-2</v>
+        <v>3.8835322300000641E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>5.9408608028796328</v>
+        <v>5.9358248465233965</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>8.2799154400999999</v>
+        <v>8.2799268192</v>
       </c>
       <c r="C305" s="5">
-        <v>0.17868119549999939</v>
+        <v>0.17868286639999909</v>
       </c>
       <c r="D305" s="5">
-        <v>29.926141174117515</v>
+        <v>29.926415485867786</v>
       </c>
       <c r="E305" s="5">
-        <v>7.5563014641551574</v>
+        <v>7.5563694019139316</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>8.0534931174000004</v>
+        <v>8.0535137592999995</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.22642232269999951</v>
+        <v>-0.22641305990000049</v>
       </c>
       <c r="D306" s="5">
-        <v>-28.303049473583787</v>
+        <v>-28.302026670430447</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>8.2132101798000008</v>
+        <v>8.2132169406000006</v>
       </c>
       <c r="C307" s="5">
-        <v>0.15971706240000039</v>
+        <v>0.15970318130000116</v>
       </c>
       <c r="D307" s="5">
-        <v>26.573776706385367</v>
+        <v>26.571133973245352</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>7.987115094</v>
+        <v>7.9871152950999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.22609508580000082</v>
+        <v>-0.22610164550000089</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.464095860700844</v>
+        <v>-28.464780870905692</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>8.2410810942000001</v>
+        <v>8.2410777043000003</v>
       </c>
       <c r="C309" s="5">
-        <v>0.25396600020000015</v>
+        <v>0.25396240920000057</v>
       </c>
       <c r="D309" s="5">
-        <v>45.589797155474862</v>
+        <v>45.589034523524404</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>8.2808769295999998</v>
+        <v>8.2808145152999995</v>
       </c>
       <c r="C310" s="5">
-        <v>3.9795835399999646E-2</v>
+        <v>3.973681099999915E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>5.9511585054472516</v>
+        <v>5.9420989914229949</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>8.2343054536999993</v>
+        <v>8.2342898194000007</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.6571475900000436E-2</v>
+        <v>-4.6524695899998747E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-6.54388651603327</v>
+        <v>-6.5375628648721591</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>8.0285231293999999</v>
+        <v>8.0284658055999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.20578232429999943</v>
+        <v>-0.20582401380000093</v>
       </c>
       <c r="D312" s="5">
-        <v>-26.191857505511496</v>
+        <v>-26.196499622796999</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>8.1790670272000003</v>
+        <v>8.1790501328000005</v>
       </c>
       <c r="C313" s="5">
-        <v>0.15054389780000044</v>
+        <v>0.1505843272000007</v>
       </c>
       <c r="D313" s="5">
-        <v>24.973304196975722</v>
+        <v>24.980914516683185</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>8.3390716669000007</v>
+        <v>8.3390521330999992</v>
       </c>
       <c r="C314" s="5">
-        <v>0.16000463970000034</v>
+        <v>0.16000200029999867</v>
       </c>
       <c r="D314" s="5">
-        <v>26.173243620938113</v>
+        <v>26.172824406578201</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>8.6561076072999992</v>
+        <v>8.6563101535999998</v>
       </c>
       <c r="C315" s="5">
-        <v>0.31703594039999849</v>
+        <v>0.31725802050000063</v>
       </c>
       <c r="D315" s="5">
-        <v>56.480161382371733</v>
+        <v>56.528505083665848</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>8.6902545978999992</v>
+        <v>8.6902404287999993</v>
       </c>
       <c r="C316" s="5">
-        <v>3.4146990600000038E-2</v>
+        <v>3.3930275199999471E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>4.8378827446440509</v>
+        <v>4.8063990942044166</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>8.7651150205999997</v>
+        <v>8.765103195</v>
       </c>
       <c r="C317" s="5">
-        <v>7.4860422700000484E-2</v>
+        <v>7.4862766200000763E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>10.841254518627164</v>
+        <v>10.841628664926573</v>
       </c>
       <c r="E317" s="5">
-        <v>5.8599581603231865</v>
+        <v>5.8596698545081649</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>8.8518934511000005</v>
+        <v>8.8518977452000005</v>
       </c>
       <c r="C318" s="5">
-        <v>8.6778430500000781E-2</v>
+        <v>8.6794550200000486E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>12.549274230368667</v>
+        <v>12.55175161022537</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>8.8415424686000001</v>
+        <v>8.8415264592000007</v>
       </c>
       <c r="C319" s="5">
-        <v>-1.0350982500000327E-2</v>
+        <v>-1.0371285999999813E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.394233176343318</v>
+        <v>-1.3969496989214458</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>8.8839232436</v>
+        <v>8.8839691044000002</v>
       </c>
       <c r="C320" s="5">
-        <v>4.2380774999999815E-2</v>
+        <v>4.2442645199999518E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>5.9061361547635194</v>
+        <v>5.9149982184208527</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>9.0564092714999997</v>
+        <v>9.0563835735999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.17248602789999978</v>
+        <v>0.17241446919999959</v>
       </c>
       <c r="D321" s="5">
-        <v>25.954856169172391</v>
+        <v>25.942765458319528</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>8.9990701543</v>
+        <v>8.9989895824000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.7339117199999734E-2</v>
+        <v>-5.7393991199999661E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-7.3385350755284744</v>
+        <v>-7.3453352772374858</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>9.1290687963000003</v>
+        <v>9.1290443094999993</v>
       </c>
       <c r="C323" s="5">
-        <v>0.12999864200000033</v>
+        <v>0.13005472709999921</v>
       </c>
       <c r="D323" s="5">
-        <v>18.78076263441173</v>
+        <v>18.789701611694866</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>9.3328102842000007</v>
+        <v>9.3327417168999993</v>
       </c>
       <c r="C324" s="5">
-        <v>0.20374148790000035</v>
+        <v>0.20369740739999997</v>
       </c>
       <c r="D324" s="5">
-        <v>30.326128094473127</v>
+        <v>30.318833200877982</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>9.1793800181999998</v>
+        <v>9.1793408088999993</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.15343026600000087</v>
+        <v>-0.15340090800000006</v>
       </c>
       <c r="D325" s="5">
-        <v>-18.038302622407244</v>
+        <v>-18.035277715756926</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>9.4135660077000001</v>
+        <v>9.4135085899999993</v>
       </c>
       <c r="C326" s="5">
-        <v>0.23418598950000025</v>
+        <v>0.23416778110000003</v>
       </c>
       <c r="D326" s="5">
-        <v>35.29753086734577</v>
+        <v>35.294562982927388</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>9.3591088491000001</v>
+        <v>9.3594548203999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-5.44571586E-2</v>
+        <v>-5.4053769599999413E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.7252888713162484</v>
+        <v>-6.6770738374020366</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>9.2774055452000006</v>
+        <v>9.2773525923999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-8.1703303899999469E-2</v>
+        <v>-8.210222800000011E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-9.9871489367732043</v>
+        <v>-10.033230897595901</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>9.3508147297999997</v>
+        <v>9.3507807009999997</v>
       </c>
       <c r="C329" s="5">
-        <v>7.3409184599999122E-2</v>
+        <v>7.3428108599999931E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>9.9195471329444285</v>
+        <v>9.9222757208464962</v>
       </c>
       <c r="E329" s="5">
-        <v>6.6821679786685406</v>
+        <v>6.6819236804205095</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>9.7444631533999999</v>
+        <v>9.7444651235999995</v>
       </c>
       <c r="C330" s="5">
-        <v>0.39364842360000019</v>
+        <v>0.39368442259999981</v>
       </c>
       <c r="D330" s="5">
-        <v>64.021804528222589</v>
+        <v>64.029365425267869</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>9.4571028269999999</v>
+        <v>9.4570949485</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28736032639999998</v>
+        <v>-0.28737017509999951</v>
       </c>
       <c r="D331" s="5">
-        <v>-30.176386490735052</v>
+        <v>-30.177253916233383</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>9.6848369849000004</v>
+        <v>9.6849542046000003</v>
       </c>
       <c r="C332" s="5">
-        <v>0.22773415790000051</v>
+        <v>0.22785925610000035</v>
       </c>
       <c r="D332" s="5">
-        <v>33.048642319032709</v>
+        <v>33.069298015382472</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>9.5716286125999996</v>
+        <v>9.5715708257000003</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.1132083723000008</v>
+        <v>-0.11338337890000005</v>
       </c>
       <c r="D333" s="5">
-        <v>-13.15950499583467</v>
+        <v>-13.178407087316558</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>9.7178078317000001</v>
+        <v>9.7177099122000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14617921910000042</v>
+        <v>0.14613908649999985</v>
       </c>
       <c r="D334" s="5">
-        <v>19.94706044852952</v>
+        <v>19.941246971446482</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>9.8296571274000009</v>
+        <v>9.8296173866000007</v>
       </c>
       <c r="C335" s="5">
-        <v>0.11184929570000079</v>
+        <v>0.11190747440000059</v>
       </c>
       <c r="D335" s="5">
-        <v>14.720425983961217</v>
+        <v>14.728732120118249</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>9.9463242641999994</v>
+        <v>9.9462262901000003</v>
       </c>
       <c r="C336" s="5">
-        <v>0.11666713679999852</v>
+        <v>0.11660890349999953</v>
       </c>
       <c r="D336" s="5">
-        <v>15.210200791420903</v>
+        <v>15.202172246884826</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>9.8636515856999996</v>
+        <v>9.8635445175999994</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.2672678499999819E-2</v>
+        <v>-8.2681772500000861E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-9.5306824744517566</v>
+        <v>-9.5317730305729871</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>9.8861498943000008</v>
+        <v>9.8861542914000005</v>
       </c>
       <c r="C338" s="5">
-        <v>2.2498308600001238E-2</v>
+        <v>2.2609773800001065E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>2.7717170717786788</v>
+        <v>2.7856534251593956</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>9.7782388538999996</v>
+        <v>9.7786454067000008</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.10791104040000121</v>
+        <v>-0.10750888469999964</v>
       </c>
       <c r="D339" s="5">
-        <v>-12.340011841806486</v>
+        <v>-12.296733946857785</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>9.7675162603000008</v>
+        <v>9.7673531076</v>
       </c>
       <c r="C340" s="5">
-        <v>-1.0722593599998831E-2</v>
+        <v>-1.1292299100000847E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.3079851775583906</v>
+        <v>-1.3769825081189402</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>9.7496910886000006</v>
+        <v>9.7495922263000008</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.7825171700000197E-2</v>
+        <v>-1.7760881299999198E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-2.1680853701884772</v>
+        <v>-2.1603794588487157</v>
       </c>
       <c r="E341" s="5">
-        <v>4.2656856148462374</v>
+        <v>4.2650077897490535</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>9.7276801781</v>
+        <v>9.7278657894999991</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.2010910500000591E-2</v>
+        <v>-2.1726436800001636E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.6757342075127255</v>
+        <v>-2.6416016719280955</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>9.7568212378000005</v>
+        <v>9.7568355525000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.9141059700000582E-2</v>
+        <v>2.8969763000000981E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>3.6546459436747947</v>
+        <v>3.6327397079493506</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>9.7890070458</v>
+        <v>9.7891925184000002</v>
       </c>
       <c r="C344" s="5">
-        <v>3.2185807999999483E-2</v>
+        <v>3.2356965900000034E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.0311781601795937</v>
+        <v>4.0530016576028061</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>9.7946649315999998</v>
+        <v>9.7945287735999997</v>
       </c>
       <c r="C345" s="5">
-        <v>5.6578857999998178E-3</v>
+        <v>5.3362551999995844E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>0.69578943562544904</v>
+        <v>0.65610516762781845</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>9.6149883903000006</v>
+        <v>9.6148659803999994</v>
       </c>
       <c r="C346" s="5">
-        <v>-0.17967654129999922</v>
+        <v>-0.17966279320000034</v>
       </c>
       <c r="D346" s="5">
-        <v>-19.922562718110903</v>
+        <v>-19.921438324410733</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>9.7355420680999991</v>
+        <v>9.7354472933</v>
       </c>
       <c r="C347" s="5">
-        <v>0.12055367779999848</v>
+        <v>0.12058131290000063</v>
       </c>
       <c r="D347" s="5">
-        <v>16.127875971997273</v>
+        <v>16.132051438757067</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>9.7628939427999999</v>
+        <v>9.7627749878000003</v>
       </c>
       <c r="C348" s="5">
-        <v>2.7351874700000778E-2</v>
+        <v>2.7327694500000277E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>3.4239700698915909</v>
+        <v>3.4209300723201164</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>10.032997055999999</v>
+        <v>10.03290554</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27010311319999936</v>
+        <v>0.27013055219999949</v>
       </c>
       <c r="D349" s="5">
-        <v>38.747561825379037</v>
+        <v>38.752661608586855</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>9.8711163569</v>
+        <v>9.8713579976000005</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.16188069909999925</v>
+        <v>-0.16154754239999924</v>
       </c>
       <c r="D350" s="5">
-        <v>-17.732739209284464</v>
+        <v>-17.699561556488231</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>10.400440181</v>
+        <v>10.4009538</v>
       </c>
       <c r="C351" s="5">
-        <v>0.52932382410000045</v>
+        <v>0.52959580239999937</v>
       </c>
       <c r="D351" s="5">
-        <v>87.165324168398882</v>
+        <v>87.221266197006813</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>10.361945188</v>
+        <v>10.360718198000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-3.8494993000000477E-2</v>
+        <v>-4.0235601999999204E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-4.3522314958745252</v>
+        <v>-4.5446377769291946</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>10.45842991</v>
+        <v>10.458540071</v>
       </c>
       <c r="C353" s="5">
-        <v>9.6484721999999579E-2</v>
+        <v>9.7821872999999115E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>11.764117873864265</v>
+        <v>11.937199946476706</v>
       </c>
       <c r="E353" s="5">
-        <v>7.2693464332290958</v>
+        <v>7.2715640638546741</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>10.527199546</v>
+        <v>10.527854351</v>
       </c>
       <c r="C354" s="5">
-        <v>6.8769636000000745E-2</v>
+        <v>6.9314280000000394E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>8.1823421560686107</v>
+        <v>8.2494353319153557</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>10.445902786</v>
+        <v>10.446190464000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-8.1296760000000745E-2</v>
+        <v>-8.1663886999999491E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-8.8834022004145812</v>
+        <v>-8.9212914315068623</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>10.199424695999999</v>
+        <v>10.199879019999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.24647809000000009</v>
+        <v>-0.2463114440000016</v>
       </c>
       <c r="D356" s="5">
-        <v>-24.914452372027618</v>
+        <v>-24.899130045684046</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>10.492176416</v>
+        <v>10.492299582999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.29275172000000005</v>
+        <v>0.2924205630000003</v>
       </c>
       <c r="D357" s="5">
-        <v>40.436145382808355</v>
+        <v>40.380873482802684</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>10.702186762</v>
+        <v>10.702411397000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.21001034600000068</v>
+        <v>0.21011181400000112</v>
       </c>
       <c r="D358" s="5">
-        <v>26.847903944935791</v>
+        <v>26.861985676473111</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>10.641281001999999</v>
+        <v>10.638899614</v>
       </c>
       <c r="C359" s="5">
-        <v>-6.0905760000000697E-2</v>
+        <v>-6.3511783000000932E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-6.619405622017327</v>
+        <v>-6.8933203703963493</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>10.474666942000001</v>
+        <v>10.475032713999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.16661405999999879</v>
+        <v>-0.16386690000000037</v>
       </c>
       <c r="D360" s="5">
-        <v>-17.252337645470316</v>
+        <v>-16.995024951377204</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>10.608715073000001</v>
+        <v>10.609118077</v>
       </c>
       <c r="C361" s="5">
-        <v>0.13404813100000013</v>
+        <v>0.13408536300000051</v>
       </c>
       <c r="D361" s="5">
-        <v>16.485200276324143</v>
+        <v>16.489489185103889</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>10.470003709</v>
+        <v>10.470904576000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.13871136400000061</v>
+        <v>-0.13821350099999918</v>
       </c>
       <c r="D362" s="5">
-        <v>-14.609687686200346</v>
+        <v>-14.560435721840337</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>10.314132497999999</v>
+        <v>10.315117768</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.1558712110000009</v>
+        <v>-0.15578680800000022</v>
       </c>
       <c r="D363" s="5">
-        <v>-16.472314479662053</v>
+        <v>-16.462809135628774</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>10.263262207</v>
+        <v>10.259907481999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.0870290999998957E-2</v>
+        <v>-5.5210286000001219E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-5.7605767736782942</v>
+        <v>-6.2370966779941472</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>10.179599045</v>
+        <v>10.180182496</v>
       </c>
       <c r="C365" s="5">
-        <v>-8.3663162000000568E-2</v>
+        <v>-7.9724985999998665E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.3551834739509125</v>
+        <v>-8.9362717113262828</v>
       </c>
       <c r="E365" s="5">
-        <v>-2.6660872367982424</v>
+        <v>-2.6615337619812163</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>9.9277932604999997</v>
+        <v>9.9291129695000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.25180578450000013</v>
+        <v>-0.25106952650000025</v>
       </c>
       <c r="D366" s="5">
-        <v>-25.960303691346031</v>
+        <v>-25.893097427802303</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>9.9346908045000006</v>
+        <v>9.9354364699000008</v>
       </c>
       <c r="C367" s="5">
-        <v>6.8975440000009769E-3</v>
+        <v>6.3235004000006256E-3</v>
       </c>
       <c r="D367" s="5">
-        <v>0.8369185941013324</v>
+        <v>0.76692012856316438</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>9.7105134541000009</v>
+        <v>9.7113380859999996</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.22417735039999975</v>
+        <v>-0.22409838390000125</v>
       </c>
       <c r="D368" s="5">
-        <v>-23.957905686866155</v>
+        <v>-23.948904170405271</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>8.4844743530999995</v>
+        <v>8.4848835585</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.2260391010000014</v>
+        <v>-1.2264545274999996</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.203292659662139</v>
+        <v>-80.21200664700018</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>8.6739446713999993</v>
+        <v>8.6744654450999992</v>
       </c>
       <c r="C370" s="5">
-        <v>0.18947031829999972</v>
+        <v>0.18958188659999919</v>
       </c>
       <c r="D370" s="5">
-        <v>30.346830797242006</v>
+        <v>30.365302213905878</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>8.8491537013000006</v>
+        <v>8.8442785210999997</v>
       </c>
       <c r="C371" s="5">
-        <v>0.17520902990000131</v>
+        <v>0.16981307600000051</v>
       </c>
       <c r="D371" s="5">
-        <v>27.122109296118936</v>
+        <v>26.193292968502924</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>9.3828294410000002</v>
+        <v>9.3834100214999996</v>
       </c>
       <c r="C372" s="5">
-        <v>0.5336757396999996</v>
+        <v>0.53913150039999991</v>
       </c>
       <c r="D372" s="5">
-        <v>101.9226333080443</v>
+        <v>103.41332409818355</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>9.3978450837</v>
+        <v>9.3984065765999993</v>
       </c>
       <c r="C373" s="5">
-        <v>1.5015642699999887E-2</v>
+        <v>1.4996555099999753E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>1.9373919706131337</v>
+        <v>1.9347867322077272</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>9.2660469973000001</v>
+        <v>9.2687753039</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.1317980863999999</v>
+        <v>-0.1296312726999993</v>
       </c>
       <c r="D374" s="5">
-        <v>-15.589863508734304</v>
+        <v>-15.351843729997949</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>9.4093077270999999</v>
+        <v>9.4101660281000008</v>
       </c>
       <c r="C375" s="5">
-        <v>0.14326072979999971</v>
+        <v>0.14139072420000076</v>
       </c>
       <c r="D375" s="5">
-        <v>20.214839982674103</v>
+        <v>19.922088537685688</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>9.6667246970999994</v>
+        <v>9.6608686067999994</v>
       </c>
       <c r="C376" s="5">
-        <v>0.25741696999999952</v>
+        <v>0.25070257869999857</v>
       </c>
       <c r="D376" s="5">
-        <v>38.248407611327039</v>
+        <v>37.096596868874499</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>9.7027723065</v>
+        <v>9.7036916416000008</v>
       </c>
       <c r="C377" s="5">
-        <v>3.6047609400000624E-2</v>
+        <v>4.2823034800001381E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>4.5677771392990785</v>
+        <v>5.4507667083880662</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.6841406659745344</v>
+        <v>-4.6805728147528036</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>9.9426103539999993</v>
+        <v>9.9445484992999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.23983804749999926</v>
+        <v>0.24085685769999898</v>
       </c>
       <c r="D378" s="5">
-        <v>34.046339785872703</v>
+        <v>34.207564121392117</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>9.9270459966000004</v>
+        <v>9.9285983904999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.556435739999884E-2</v>
+        <v>-1.5950108800000251E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.8624140967159031</v>
+        <v>-1.9077976043837763</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>9.9307565616000009</v>
+        <v>9.9325444938</v>
       </c>
       <c r="C380" s="5">
-        <v>3.7105650000004431E-3</v>
+        <v>3.9461033000005585E-3</v>
       </c>
       <c r="D380" s="5">
-        <v>0.44946334191269255</v>
+        <v>0.47798176051410124</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>9.9709021109999991</v>
+        <v>9.9725729841999993</v>
       </c>
       <c r="C381" s="5">
-        <v>4.0145549399998259E-2</v>
+        <v>4.0028490399999228E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>4.9603814499808996</v>
+        <v>4.9446854406631546</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>9.8464779414999999</v>
+        <v>9.8477651926000007</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.12442416949999924</v>
+        <v>-0.12480779159999855</v>
       </c>
       <c r="D382" s="5">
-        <v>-13.988302964063637</v>
+        <v>-14.026315822418034</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>9.8513826165000005</v>
+        <v>9.8401915514000002</v>
       </c>
       <c r="C383" s="5">
-        <v>4.9046750000005801E-3</v>
+        <v>-7.5736412000004805E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>0.5993778928008231</v>
+        <v>-0.91899276460671864</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>9.9767405667000002</v>
+        <v>9.9787158585999993</v>
       </c>
       <c r="C384" s="5">
-        <v>0.12535795019999973</v>
+        <v>0.13852430719999909</v>
       </c>
       <c r="D384" s="5">
-        <v>16.385239818190954</v>
+        <v>18.264185599289284</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>10.006527968</v>
+        <v>10.008127489</v>
       </c>
       <c r="C385" s="5">
-        <v>2.9787401300000127E-2</v>
+        <v>2.9411630400000277E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>3.6422455507662654</v>
+        <v>3.5948274779477929</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>9.9546300916000003</v>
+        <v>9.9596033912999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-5.1897876399999987E-2</v>
+        <v>-4.8524097699999658E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>-6.0491841680604175</v>
+        <v>-5.6654928376589471</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>9.9931281647999999</v>
+        <v>9.9938256047999996</v>
       </c>
       <c r="C387" s="5">
-        <v>3.8498073199999538E-2</v>
+        <v>3.4222213499999654E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>4.7408202121863363</v>
+        <v>4.2021467702377802</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>9.7723315372999995</v>
+        <v>9.7646661272999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.2207966275000004</v>
+        <v>-0.22915947749999965</v>
       </c>
       <c r="D388" s="5">
-        <v>-23.517720916840002</v>
+        <v>-24.297960002498687</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>9.8323037459999991</v>
+        <v>9.8308685907999998</v>
       </c>
       <c r="C389" s="5">
-        <v>5.9972208699999641E-2</v>
+        <v>6.6202463499999809E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>7.6180527000413223</v>
+        <v>8.4460926746317213</v>
       </c>
       <c r="E389" s="5">
-        <v>1.3349941172300372</v>
+        <v>1.3106037773787937</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>9.7434747504000008</v>
+        <v>9.7466014163000008</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.882899559999835E-2</v>
+        <v>-8.4267174499998987E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-10.318486413425331</v>
+        <v>-9.8146941969893255</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>9.8334150554999997</v>
+        <v>9.8363731737000002</v>
       </c>
       <c r="C391" s="5">
-        <v>8.9940305099998952E-2</v>
+        <v>8.977175739999943E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>11.657031614977708</v>
+        <v>11.630144542833531</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>9.8446136461999991</v>
+        <v>9.8477158442999997</v>
       </c>
       <c r="C392" s="5">
-        <v>1.11985906999994E-2</v>
+        <v>1.1342670599999494E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>1.3751886652830114</v>
+        <v>1.3925725216318963</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>9.8681409302999992</v>
+        <v>9.8710417144000004</v>
       </c>
       <c r="C393" s="5">
-        <v>2.3527284100000045E-2</v>
+        <v>2.3325870100000756E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>2.9058338250873339</v>
+        <v>2.8797129987000014</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>9.8351951761999992</v>
+        <v>9.8368571123000006</v>
       </c>
       <c r="C394" s="5">
-        <v>-3.2945754100000002E-2</v>
+        <v>-3.418460209999985E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>-3.9335648302623927</v>
+        <v>-4.0774955579000016</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>9.9589968388999992</v>
+        <v>9.943730317</v>
       </c>
       <c r="C395" s="5">
-        <v>0.12380166270000004</v>
+        <v>0.10687320469999939</v>
       </c>
       <c r="D395" s="5">
-        <v>16.196043635737944</v>
+        <v>13.845453698679533</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>9.6592990571000001</v>
+        <v>9.6623029028000005</v>
       </c>
       <c r="C396" s="5">
-        <v>-0.29969778179999906</v>
+        <v>-0.2814274141999995</v>
       </c>
       <c r="D396" s="5">
-        <v>-30.695694956220276</v>
+        <v>-29.144147377447272</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>9.5074983767999992</v>
+        <v>9.5097515712000007</v>
       </c>
       <c r="C397" s="5">
-        <v>-0.15180068030000093</v>
+        <v>-0.15255133159999978</v>
       </c>
       <c r="D397" s="5">
-        <v>-17.310993863513236</v>
+        <v>-17.384357494062353</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>9.4341621752999991</v>
+        <v>9.4406566534999996</v>
       </c>
       <c r="C398" s="5">
-        <v>-7.3336201500000087E-2</v>
+        <v>-6.9094917700001091E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-8.8734492867270749</v>
+        <v>-8.3787155109923734</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>9.3633813244000006</v>
+        <v>9.3633744408999995</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.0780850899998526E-2</v>
+        <v>-7.7282212600000122E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-8.6407608725056484</v>
+        <v>-9.3928945465569296</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>9.1813334020999999</v>
+        <v>9.1717200681000008</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.18204792230000066</v>
+        <v>-0.19165437279999864</v>
       </c>
       <c r="D400" s="5">
-        <v>-20.990998425291785</v>
+        <v>-21.977331628053776</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>9.2571732726999993</v>
+        <v>9.2494223241999993</v>
       </c>
       <c r="C401" s="5">
-        <v>7.5839870599999415E-2</v>
+        <v>7.7702256099998479E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>10.375228246121049</v>
+        <v>10.653669877268523</v>
       </c>
       <c r="E401" s="5">
-        <v>-5.8493969283035625</v>
+        <v>-5.914495359485672</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>9.3558088056000006</v>
+        <v>9.3613179441999996</v>
       </c>
       <c r="C402" s="5">
-        <v>9.8635532900001266E-2</v>
+        <v>0.11189562000000031</v>
       </c>
       <c r="D402" s="5">
-        <v>13.562604139348844</v>
+        <v>15.52304655511727</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>9.3448726286999992</v>
+        <v>9.3547204553000007</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.0936176900001371E-2</v>
+        <v>-6.5974888999988934E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.3937190618960482</v>
+        <v>-0.84244237925901189</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>9.4580168139000005</v>
+        <v>9.4614204086000004</v>
       </c>
       <c r="C404" s="5">
-        <v>0.11314418520000125</v>
+        <v>0.10669995329999971</v>
       </c>
       <c r="D404" s="5">
-        <v>15.536802830224229</v>
+        <v>14.579339581397853</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.4701459172</v>
+        <v>9.4738921716999993</v>
       </c>
       <c r="C405" s="5">
-        <v>1.21291032999995E-2</v>
+        <v>1.2471763099998867E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>1.5497989013762314</v>
+        <v>1.5933228445127234</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.5321743839999993</v>
+        <v>9.5338366762</v>
       </c>
       <c r="C406" s="5">
-        <v>6.2028466799999293E-2</v>
+        <v>5.9944504500000662E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>8.1492961781321362</v>
+        <v>7.8626892420678329</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.5565431859000007</v>
+        <v>9.5369231620000008</v>
       </c>
       <c r="C407" s="5">
-        <v>2.4368801900001458E-2</v>
+        <v>3.0864858000008155E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>3.1112791361801229</v>
+        <v>0.38918066839088716</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.6466465281999998</v>
+        <v>9.6503725654999997</v>
       </c>
       <c r="C408" s="5">
-        <v>9.0103342299999056E-2</v>
+        <v>0.11344940349999888</v>
       </c>
       <c r="D408" s="5">
-        <v>11.919681234116442</v>
+        <v>15.246981465531629</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>9.7057598201000008</v>
+        <v>9.7084004955999994</v>
       </c>
       <c r="C409" s="5">
-        <v>5.911329190000103E-2</v>
+        <v>5.8027930099999736E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>7.6063982150140319</v>
+        <v>7.4591108667789729</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.9223194686999996</v>
+        <v>9.9282204717999996</v>
       </c>
       <c r="C410" s="5">
-        <v>0.21655964859999877</v>
+        <v>0.21981997620000016</v>
       </c>
       <c r="D410" s="5">
-        <v>30.317875301883479</v>
+        <v>30.823194117643183</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.8348569937000008</v>
+        <v>9.8340623418999993</v>
       </c>
       <c r="C411" s="5">
-        <v>-8.7462474999998818E-2</v>
+        <v>-9.4158129900000276E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-10.079622553049383</v>
+        <v>-10.805406211449476</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.8858587959000008</v>
+        <v>9.8759386359000008</v>
       </c>
       <c r="C412" s="5">
-        <v>5.1001802200000057E-2</v>
+        <v>4.1876294000001479E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>6.4035807789924126</v>
+        <v>5.231341752860974</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.8694089137999992</v>
+        <v>9.8567395139999991</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.6449882100001645E-2</v>
+        <v>-1.9199121900001614E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-1.9786039921822929</v>
+        <v>-2.3080539700037872</v>
       </c>
       <c r="E413" s="5">
-        <v>6.6136348868560457</v>
+        <v>6.5660012973029369</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>9.7536666575000002</v>
+        <v>9.7617720200000004</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.11574225629999901</v>
+        <v>-9.4967493999998709E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>-13.199707367812575</v>
+        <v>-10.968318667166898</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>9.7631143063000003</v>
+        <v>9.7796594013</v>
       </c>
       <c r="C415" s="5">
-        <v>9.4476488000001524E-3</v>
+        <v>1.7887381299999561E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.168562811155871</v>
+        <v>2.2211654128044378</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>9.6688147796999999</v>
+        <v>9.6734291854999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-9.4299526600000405E-2</v>
+        <v>-0.10623021580000014</v>
       </c>
       <c r="D416" s="5">
-        <v>-10.994181037628648</v>
+        <v>-12.283615267738012</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>9.6837454075</v>
+        <v>9.6867627210999991</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4930627800000096E-2</v>
+        <v>1.333353559999928E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.8688649016964431</v>
+        <v>1.6666375067821981</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>9.8359767881</v>
+        <v>9.8363228232999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.15223138059999997</v>
+        <v>0.1495601022000006</v>
       </c>
       <c r="D418" s="5">
-        <v>20.583972193068647</v>
+        <v>20.184743962110009</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>9.8553495978000001</v>
+        <v>9.8360572606000005</v>
       </c>
       <c r="C419" s="5">
-        <v>1.9372809700000104E-2</v>
+        <v>-2.6556269999922222E-4</v>
       </c>
       <c r="D419" s="5">
-        <v>2.3892761526774553</v>
+        <v>-3.2392991763163792E-2</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>9.6399618234000002</v>
+        <v>9.6427007042999993</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.2153877743999999</v>
+        <v>-0.19335655630000126</v>
       </c>
       <c r="D420" s="5">
-        <v>-23.292230764572597</v>
+        <v>-21.199011535421562</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>9.6954527661000007</v>
+        <v>9.6968894545000008</v>
       </c>
       <c r="C421" s="5">
-        <v>5.5490942700000545E-2</v>
+        <v>5.4188750200001579E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>7.1305590282072284</v>
+        <v>6.9559847380617601</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>9.5124514948000005</v>
+        <v>9.5168242436000003</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.18300127130000021</v>
+        <v>-0.18006521090000049</v>
       </c>
       <c r="D422" s="5">
-        <v>-20.440448895867881</v>
+        <v>-20.14258451427424</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>10.013188616000001</v>
+        <v>10.010651121</v>
       </c>
       <c r="C423" s="5">
-        <v>0.50073712120000025</v>
+        <v>0.49382687740000009</v>
       </c>
       <c r="D423" s="5">
-        <v>85.079918747286371</v>
+        <v>83.503067071949232</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>10.085464684</v>
+        <v>10.076008192</v>
       </c>
       <c r="C424" s="5">
-        <v>7.2276067999998972E-2</v>
+        <v>6.5357070999999323E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>9.0139791595245544</v>
+        <v>8.122039544902492</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>9.7663385547000008</v>
+        <v>9.7495551692000006</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.31912612929999895</v>
+        <v>-0.3264530227999991</v>
       </c>
       <c r="D425" s="5">
-        <v>-32.012300345217128</v>
+        <v>-32.647228587136276</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.0443417635262797</v>
+        <v>-1.0874219070896585</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>9.8598020177999999</v>
+        <v>9.8704757518000008</v>
       </c>
       <c r="C426" s="5">
-        <v>9.3463463099999089E-2</v>
+        <v>0.12092058260000016</v>
       </c>
       <c r="D426" s="5">
-        <v>12.108110099898294</v>
+        <v>15.941634250333102</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>9.7741684124999999</v>
+        <v>9.7982218212000003</v>
       </c>
       <c r="C427" s="5">
-        <v>-8.5633605299999971E-2</v>
+        <v>-7.2253930600000515E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-9.9384370422576307</v>
+        <v>-8.4390742670852781</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>9.7825745283999996</v>
+        <v>9.7891959154000006</v>
       </c>
       <c r="C428" s="5">
-        <v>8.4061158999997332E-3</v>
+        <v>-9.0259057999997339E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>1.0369364122593261</v>
+        <v>-1.099830136229607</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>9.8003384007999994</v>
+        <v>9.8022445622000003</v>
       </c>
       <c r="C429" s="5">
-        <v>1.7763872399999769E-2</v>
+        <v>1.304864679999973E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>2.2009375981959955</v>
+        <v>1.6113360267347332</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>9.7362347131</v>
+        <v>9.7350570029999997</v>
       </c>
       <c r="C430" s="5">
-        <v>-6.4103687699999412E-2</v>
+        <v>-6.7187559200000635E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-7.5728511245508834</v>
+        <v>-7.922062940051644</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>9.7449264354</v>
+        <v>9.7247899851999993</v>
       </c>
       <c r="C431" s="5">
-        <v>8.6917223000000376E-3</v>
+        <v>-1.0267017800000389E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>1.0765384075709816</v>
+        <v>-1.2582573358504878</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>9.8373448695000008</v>
+        <v>9.8392968396999994</v>
       </c>
       <c r="C432" s="5">
-        <v>9.2418434100000724E-2</v>
+        <v>0.11450685450000009</v>
       </c>
       <c r="D432" s="5">
-        <v>11.993284551236695</v>
+        <v>15.081623772290786</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>9.7912854743000004</v>
+        <v>9.7919192899999992</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.6059395200000353E-2</v>
+        <v>-4.7377549700000188E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.4760645870677642</v>
+        <v>-5.6275680627972839</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>9.7134535201999999</v>
+        <v>9.7158588409999993</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.7831954100000544E-2</v>
+        <v>-7.6060448999999863E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.1327384001459233</v>
+        <v>-8.9331204430940225</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>9.6802989900000007</v>
+        <v>9.6693183130999998</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.3154530199999144E-2</v>
+        <v>-4.6540527899999518E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.019886445903853</v>
+        <v>-5.5991441663244101</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>9.5754136388000006</v>
+        <v>9.5594075177000004</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.10488535120000009</v>
+        <v>-0.10991079539999937</v>
       </c>
       <c r="D436" s="5">
-        <v>-12.254416061752416</v>
+        <v>-12.81908497084806</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>9.5777595243999993</v>
+        <v>9.5675539075000007</v>
       </c>
       <c r="C437" s="5">
-        <v>2.3458855999987094E-3</v>
+        <v>8.1463898000002644E-3</v>
       </c>
       <c r="D437" s="5">
-        <v>0.29438508621666415</v>
+        <v>1.0274294620816971</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.9309081826704544</v>
+        <v>-1.8667647758429329</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>9.6150482411000002</v>
+        <v>9.2735517472000009</v>
       </c>
       <c r="C438" s="5">
-        <v>3.728871670000089E-2</v>
+        <v>-0.29400216029999982</v>
       </c>
       <c r="D438" s="5">
-        <v>4.7732621636483286</v>
+        <v>-31.239000363883395</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>9.6482628125000005</v>
+        <v>9.4956616936000007</v>
       </c>
       <c r="C439" s="5">
-        <v>3.3214571400000281E-2</v>
+        <v>0.22210994639999981</v>
       </c>
       <c r="D439" s="5">
-        <v>4.2249961610872466</v>
+        <v>32.846343232500331</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>9.7071607614000008</v>
+        <v>9.5843245267999997</v>
       </c>
       <c r="C440" s="5">
-        <v>5.889794890000033E-2</v>
+        <v>8.8662833199999014E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>7.5764396275844748</v>
+        <v>11.798332506966558</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>9.7517572541999993</v>
+        <v>9.6290412208999996</v>
       </c>
       <c r="C441" s="5">
-        <v>4.4596492799998444E-2</v>
+        <v>4.4716694099999899E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>5.6544806890213017</v>
+        <v>5.7446547546828874</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>9.7858886418999997</v>
+        <v>9.6665241142999996</v>
       </c>
       <c r="C442" s="5">
-        <v>3.413138770000046E-2</v>
+        <v>3.7482893399999995E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>4.2818310661899339</v>
+        <v>4.7725498866609595</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>9.8378231926000002</v>
+        <v>9.7180902145000001</v>
       </c>
       <c r="C443" s="5">
-        <v>5.1934550700000415E-2</v>
+        <v>5.156610020000052E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>6.5577210711048384</v>
+        <v>6.5925991718226884</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>9.8456280995000007</v>
+        <v>9.7289978000000001</v>
       </c>
       <c r="C444" s="5">
-        <v>7.8049069000005744E-3</v>
+        <v>1.0907585500000039E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>0.95619367024268875</v>
+        <v>1.3552258762757674</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>9.7924501292000006</v>
+      </c>
+      <c r="C445" s="5">
+        <v>6.3452329200000435E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>8.1133088419152788</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>