--- v8 (2026-09-24)
+++ v9 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{246A6F82-FAD2-45D6-ADBA-01F186AC51C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{61CC3192-E7E3-4D54-BE3E-D29F9CB4C91E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B8B2FF85-B199-4656-97BC-E935F81DB16B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A001BF69-F365-4277-BF48-D0F58C52407E}"/>
   </bookViews>
   <sheets>
     <sheet name="larpbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F80AFB6D-A762-4117-A935-403949FB785D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C25533C-7AA9-4354-A547-C6986ADC2F0B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>5.156610020000052E-2</v>
       </c>
       <c r="D443" s="5">
         <v>6.5925991718226884</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>9.7289978000000001</v>
       </c>
       <c r="C444" s="5">
         <v>1.0907585500000039E-2</v>
       </c>
       <c r="D444" s="5">
         <v>1.3552258762757674</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>9.7924501292000006</v>
+        <v>9.7939070100999999</v>
       </c>
       <c r="C445" s="5">
-        <v>6.3452329200000435E-2</v>
+        <v>6.4909210099999726E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>8.1133088419152788</v>
+        <v>8.3064827590680004</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>9.8089982960000004</v>
+      </c>
+      <c r="C446" s="5">
+        <v>1.5091285900000528E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.8648135101249075</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>