--- v8 (2026-09-01)
+++ v9 (2026-09-27)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84C66F4D-211C-45E1-B207-4C022865E638}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9F9C4998-060B-4A0B-A9E2-98183B754CA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD008373-4303-4CA7-892A-09D0F331C9B7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{77BC586C-05F7-4C73-88EC-5BFF23BC252C}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F0FBA24-A222-425E-9E9F-24EA5B1331AC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36F21C7D-97CB-4070-921F-CF59986C637A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>43.660135762000003</v>
+        <v>43.660138101999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>43.849847435000001</v>
+        <v>43.849845465000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.18971167299999792</v>
+        <v>0.18970736300000368</v>
       </c>
       <c r="D7" s="5">
-        <v>5.3406656421586041</v>
+        <v>5.3405411019556093</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.304684387000002</v>
+        <v>44.304680222000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.45483695200000085</v>
+        <v>0.45483475700000042</v>
       </c>
       <c r="D8" s="5">
-        <v>13.182354787455797</v>
+        <v>13.182288124768625</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>43.606997137999997</v>
+        <v>43.606992986000002</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.69768724900000478</v>
+        <v>-0.69768723600000015</v>
       </c>
       <c r="D9" s="5">
-        <v>-17.343233721981143</v>
+        <v>-17.34323491814953</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>43.804782883999998</v>
+        <v>43.804777371999997</v>
       </c>
       <c r="C10" s="5">
-        <v>0.19778574600000098</v>
+        <v>0.19778438599999504</v>
       </c>
       <c r="D10" s="5">
-        <v>5.5806203135518651</v>
+        <v>5.5805815228997968</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>44.308240560000002</v>
+        <v>44.308231677999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.50345767600000357</v>
+        <v>0.50345430600000185</v>
       </c>
       <c r="D11" s="5">
-        <v>14.697954747460763</v>
+        <v>14.697852030906343</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>44.666510870000003</v>
+        <v>44.666504273000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.35827031000000176</v>
+        <v>0.35827259500000253</v>
       </c>
       <c r="D12" s="5">
-        <v>10.146394777447941</v>
+        <v>10.14646451968575</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>45.170350855000002</v>
+        <v>45.170342216000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50383998499999905</v>
+        <v>0.50383794300000062</v>
       </c>
       <c r="D13" s="5">
-        <v>14.408217920394485</v>
+        <v>14.408158117997093</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>45.553457447</v>
+        <v>45.553453048999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.38310659199999719</v>
+        <v>0.38311083299999638</v>
       </c>
       <c r="D14" s="5">
-        <v>10.666091645777055</v>
+        <v>10.666217417254199</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>45.555309012000002</v>
+        <v>45.555307440999997</v>
       </c>
       <c r="C15" s="5">
-        <v>1.8515650000026085E-3</v>
+        <v>1.8543919999984837E-3</v>
       </c>
       <c r="D15" s="5">
-        <v>4.8786083409035896E-2</v>
+        <v>4.8860592202526476E-2</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>45.789484737000002</v>
+        <v>45.789486562999997</v>
       </c>
       <c r="C16" s="5">
-        <v>0.23417572500000006</v>
+        <v>0.23417912200000046</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3459891631762355</v>
+        <v>6.3460840625978898</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>45.938946397000002</v>
+        <v>45.938988528000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.14946166000000005</v>
+        <v>0.14950196500000601</v>
       </c>
       <c r="D17" s="5">
-        <v>3.9880149521520414</v>
+        <v>3.9891096147498528</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>46.736816820999998</v>
+        <v>46.736820291000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.79787042399999564</v>
+        <v>0.79783176299999781</v>
       </c>
       <c r="D18" s="5">
-        <v>22.952451558991793</v>
+        <v>22.951207981026435</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>47.067633452999999</v>
+        <v>47.067629381000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.33081663200000122</v>
+        <v>0.33080909000000247</v>
       </c>
       <c r="D19" s="5">
-        <v>8.8325470732858911</v>
+        <v>8.8323371233065338</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>47.426565762000003</v>
+        <v>47.426564953000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.35893230900000361</v>
+        <v>0.35893557200000004</v>
       </c>
       <c r="D20" s="5">
-        <v>9.544803744880447</v>
+        <v>9.544895047257306</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>47.379469935000003</v>
+        <v>47.379465986</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.7095826999999701E-2</v>
+        <v>-4.7098967000003711E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.185144783734482</v>
+        <v>-1.1852233894061981</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>47.782837717</v>
+        <v>47.782830836000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.40336778199999657</v>
+        <v>0.40336485000000266</v>
       </c>
       <c r="D22" s="5">
-        <v>10.708478832656354</v>
+        <v>10.708398249290973</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>48.162302859999997</v>
+        <v>48.162290067000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.37946514299999734</v>
+        <v>0.37945923099999845</v>
       </c>
       <c r="D23" s="5">
-        <v>9.9572011054268827</v>
+        <v>9.957040633529779</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>47.972998537999999</v>
+        <v>47.972989491</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.18930432199999814</v>
+        <v>-0.18930057600000083</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.6160188946691498</v>
+        <v>-4.6159307169681423</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>48.473228419999998</v>
+        <v>48.473219094999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.50022988199999929</v>
+        <v>0.50022960399999761</v>
       </c>
       <c r="D25" s="5">
-        <v>13.255935133294505</v>
+        <v>13.255929983801916</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>48.249868349000003</v>
+        <v>48.249863124999997</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.22336007099999478</v>
+        <v>-0.22335597000000007</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.3914808212654597</v>
+        <v>-5.3913853371713394</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>48.029831303000002</v>
+        <v>48.029829884000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.22003704600000162</v>
+        <v>-0.22003324099999588</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3372443607606623</v>
+        <v>-5.3371549321403311</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>48.576487442000001</v>
+        <v>48.576493051999996</v>
       </c>
       <c r="C28" s="5">
-        <v>0.54665613899999954</v>
+        <v>0.54666316799999493</v>
       </c>
       <c r="D28" s="5">
-        <v>14.546166434994511</v>
+        <v>14.546365789626247</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>48.228976135000003</v>
+        <v>48.229025548999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.34751130699999777</v>
+        <v>-0.34746750299999718</v>
       </c>
       <c r="D29" s="5">
-        <v>-8.2548292682631761</v>
+        <v>-8.2538284158780844</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9849417925474038</v>
+        <v>4.9849530744548565</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>48.680800243</v>
+        <v>48.680812326000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.45182410799999673</v>
+        <v>0.45178677700000236</v>
       </c>
       <c r="D30" s="5">
-        <v>11.839701251919754</v>
+        <v>11.838659320242307</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>48.725693526000001</v>
+        <v>48.725682487</v>
       </c>
       <c r="C31" s="5">
-        <v>4.4893283000000395E-2</v>
+        <v>4.4870160999998632E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1122665191821923</v>
+        <v>1.1116904688105</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>48.971700085000002</v>
+        <v>48.971705051000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24600655900000135</v>
+        <v>0.24602256400000044</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2296674745146996</v>
+        <v>6.2300855436939528</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>49.251106206999999</v>
+        <v>49.251096462</v>
       </c>
       <c r="C33" s="5">
-        <v>0.27940612199999748</v>
+        <v>0.27939141099999887</v>
       </c>
       <c r="D33" s="5">
-        <v>7.065537108040898</v>
+        <v>7.0651526118533647</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>49.849174728999998</v>
+        <v>49.849161774999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59806852199999838</v>
+        <v>0.59806531299999932</v>
       </c>
       <c r="D34" s="5">
-        <v>15.585618279796343</v>
+        <v>15.585532283685932</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>49.916265430000003</v>
+        <v>49.916244988000003</v>
       </c>
       <c r="C35" s="5">
-        <v>6.7090701000005026E-2</v>
+        <v>6.7083213000003639E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>1.6270575076284821</v>
+        <v>1.6268749912897729</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>50.373123296999999</v>
+        <v>50.373109063999998</v>
       </c>
       <c r="C36" s="5">
-        <v>0.45685786699999653</v>
+        <v>0.45686407599999512</v>
       </c>
       <c r="D36" s="5">
-        <v>11.553070144043298</v>
+        <v>11.553240116788132</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>49.770024622999998</v>
+        <v>49.770013241999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.60309867400000172</v>
+        <v>-0.60309582200000023</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.457843102791855</v>
+        <v>-13.457787148382627</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>50.850309473999999</v>
+        <v>50.850303990999997</v>
       </c>
       <c r="C38" s="5">
-        <v>1.0802848510000018</v>
+        <v>1.0802907489999996</v>
       </c>
       <c r="D38" s="5">
-        <v>29.392450321963469</v>
+        <v>29.392637960062508</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.110954769000003</v>
+        <v>52.110956387999998</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2606452950000033</v>
+        <v>1.2606523970000012</v>
       </c>
       <c r="D39" s="5">
-        <v>34.160651723165557</v>
+        <v>34.160875333655923</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>52.260481747999997</v>
+        <v>52.260495235</v>
       </c>
       <c r="C40" s="5">
-        <v>0.14952697899999379</v>
+        <v>0.14953884700000231</v>
       </c>
       <c r="D40" s="5">
-        <v>3.4981393097484714</v>
+        <v>3.4984212443726292</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>52.59965012</v>
+        <v>52.59971007</v>
       </c>
       <c r="C41" s="5">
-        <v>0.33916837200000316</v>
+        <v>0.33921483499999994</v>
       </c>
       <c r="D41" s="5">
-        <v>8.0720421836824272</v>
+        <v>8.0731855938929833</v>
       </c>
       <c r="E41" s="5">
-        <v>9.06234039214484</v>
+        <v>9.0623529529110023</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>52.12024778</v>
+        <v>52.120274729000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.47940234000000004</v>
+        <v>-0.47943534099999852</v>
       </c>
       <c r="D42" s="5">
-        <v>-10.405077920412896</v>
+        <v>-10.40574739257022</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>52.906043433999997</v>
+        <v>52.906025292999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.78579565399999751</v>
+        <v>0.7857505639999971</v>
       </c>
       <c r="D43" s="5">
-        <v>19.670126309560466</v>
+        <v>19.668891399005517</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>53.135361150000001</v>
+        <v>53.135373629999997</v>
       </c>
       <c r="C44" s="5">
-        <v>0.22931771600000417</v>
+        <v>0.22934833699999757</v>
       </c>
       <c r="D44" s="5">
-        <v>5.3271253143218233</v>
+        <v>5.3278555659336257</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>53.227741876000003</v>
+        <v>53.227724489000003</v>
       </c>
       <c r="C45" s="5">
-        <v>9.23807260000018E-2</v>
+        <v>9.2350859000006835E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>2.106376583626135</v>
+        <v>2.1056885627484201</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>52.717105121000003</v>
+        <v>52.717081817999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.51063675500000016</v>
+        <v>-0.51064267100000649</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.923706433454738</v>
+        <v>-10.923829771001682</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>52.663140671999997</v>
+        <v>52.663108088000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-5.3964449000005743E-2</v>
+        <v>-5.3973729999995612E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.2215008247061343</v>
+        <v>-1.2217102582607109</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>52.960744179000002</v>
+        <v>52.960720281999997</v>
       </c>
       <c r="C48" s="5">
-        <v>0.29760350700000515</v>
+        <v>0.29761219399999561</v>
       </c>
       <c r="D48" s="5">
-        <v>6.9960834740548039</v>
+        <v>6.9962985416064161</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>53.297611508999999</v>
+        <v>53.297595182999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33686732999999691</v>
+        <v>0.33687490100000161</v>
       </c>
       <c r="D49" s="5">
-        <v>7.9056077292324778</v>
+        <v>7.9057953600547792</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>54.154835224000003</v>
+        <v>54.154828674999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.85722371500000349</v>
+        <v>0.85723349199999888</v>
       </c>
       <c r="D50" s="5">
-        <v>21.102721304328288</v>
+        <v>21.102990714599891</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>53.775096152000003</v>
+        <v>53.775099709000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.37973907199999957</v>
+        <v>-0.37972896599999473</v>
       </c>
       <c r="D51" s="5">
-        <v>-8.0974668652069042</v>
+        <v>-8.0972605508883522</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>54.385501128999998</v>
+        <v>54.385522915000003</v>
       </c>
       <c r="C52" s="5">
-        <v>0.61040497699999463</v>
+        <v>0.61042320600000011</v>
       </c>
       <c r="D52" s="5">
-        <v>14.504688223520601</v>
+        <v>14.505147762125103</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>54.472020843999999</v>
+        <v>54.472094091000002</v>
       </c>
       <c r="C53" s="5">
-        <v>8.651971500000144E-2</v>
+        <v>8.6571175999999639E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9258243342508585</v>
+        <v>1.9269790622647998</v>
       </c>
       <c r="E53" s="5">
-        <v>3.5596638375510192</v>
+        <v>3.5596850600663421</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>54.676357175</v>
+        <v>54.676404636999997</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20433633100000037</v>
+        <v>0.20431054599999499</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5955033886540209</v>
+        <v>4.5949051651574813</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>54.946608697999999</v>
+        <v>54.946592698000003</v>
       </c>
       <c r="C55" s="5">
-        <v>0.27025152299999888</v>
+        <v>0.27018806100000603</v>
       </c>
       <c r="D55" s="5">
-        <v>6.0952285667177586</v>
+        <v>6.0937526927870245</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>55.117412158999997</v>
+        <v>55.117441683000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17080346099999844</v>
+        <v>0.17084898499999923</v>
       </c>
       <c r="D56" s="5">
-        <v>3.7946833152755932</v>
+        <v>3.7957131897034868</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>56.202706611000004</v>
+        <v>56.202701992000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0852944520000065</v>
+        <v>1.0852603089999988</v>
       </c>
       <c r="D57" s="5">
-        <v>26.363296319283979</v>
+        <v>26.362359453633587</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>56.902383495999999</v>
+        <v>56.902378239000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.69967688499999525</v>
+        <v>0.69967624699999931</v>
       </c>
       <c r="D58" s="5">
-        <v>16.005539771929556</v>
+        <v>16.005525570576307</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>57.267366193000001</v>
+        <v>57.267193800999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.36498269700000208</v>
+        <v>0.36481556199999687</v>
       </c>
       <c r="D59" s="5">
-        <v>7.9744543167947324</v>
+        <v>7.9706736543547763</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>58.090905866</v>
+        <v>58.090901885000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.82353967299999908</v>
+        <v>0.82370808400000328</v>
       </c>
       <c r="D60" s="5">
-        <v>18.689218318341048</v>
+        <v>18.69340827576913</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>58.725084512000002</v>
+        <v>58.725076383000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.63417864600000229</v>
+        <v>0.63417449800000014</v>
       </c>
       <c r="D61" s="5">
-        <v>13.916338835714459</v>
+        <v>13.916243290727227</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>58.774843791999999</v>
+        <v>58.774847313000002</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9759279999996409E-2</v>
+        <v>4.9770930000001101E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0215429280642008</v>
+        <v>1.0217833570997481</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>57.886115095999997</v>
+        <v>57.886126666999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.88872869600000115</v>
+        <v>-0.888720646000003</v>
       </c>
       <c r="D63" s="5">
-        <v>-16.709581779355386</v>
+        <v>-16.709441865432705</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>58.196940601000001</v>
+        <v>58.196975535</v>
       </c>
       <c r="C64" s="5">
-        <v>0.31082550500000394</v>
+        <v>0.31084886800000078</v>
       </c>
       <c r="D64" s="5">
-        <v>6.6372675914038615</v>
+        <v>6.6377799370795021</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>58.534389908999998</v>
+        <v>58.534469285999997</v>
       </c>
       <c r="C65" s="5">
-        <v>0.33744930799999651</v>
+        <v>0.33749375099999668</v>
       </c>
       <c r="D65" s="5">
-        <v>7.1843305942065561</v>
+        <v>7.1853027198923725</v>
       </c>
       <c r="E65" s="5">
-        <v>7.457716827936367</v>
+        <v>7.4577180532356069</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>57.169232669000003</v>
+        <v>57.169301087000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.3651572399999949</v>
+        <v>-1.3651681989999958</v>
       </c>
       <c r="D66" s="5">
-        <v>-24.661806295279696</v>
+        <v>-24.661950322300108</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>56.542740500999997</v>
+        <v>56.542744507000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.62649216800000573</v>
+        <v>-0.62655657999999903</v>
       </c>
       <c r="D67" s="5">
-        <v>-12.385922999808407</v>
+        <v>-12.387106741577236</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>56.533252036999997</v>
+        <v>56.533306631999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.4884640000003628E-3</v>
+        <v>-9.4378750000032596E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.20118681258488591</v>
+        <v>-0.20011512888175043</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>55.272705801999997</v>
+        <v>55.272720172</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.2605462349999996</v>
+        <v>-1.260586459999999</v>
       </c>
       <c r="D69" s="5">
-        <v>-23.707634475612959</v>
+        <v>-23.708280575293628</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>55.495169586000003</v>
+        <v>55.495178209999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22246378400000566</v>
+        <v>0.22245803799999919</v>
       </c>
       <c r="D70" s="5">
-        <v>4.9381707924206042</v>
+        <v>4.9380390958718934</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>55.994757798999998</v>
+        <v>55.994428202000002</v>
       </c>
       <c r="C71" s="5">
-        <v>0.49958821299999556</v>
+        <v>0.49924999200000286</v>
       </c>
       <c r="D71" s="5">
-        <v>11.354110004518381</v>
+        <v>11.346037173245872</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>55.082423683000002</v>
+        <v>55.082415150999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.9123341159999967</v>
+        <v>-0.91201305100000241</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.891512695916944</v>
+        <v>-17.885865407845337</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>54.857889608999997</v>
+        <v>54.857872100999998</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.22453407400000458</v>
+        <v>-0.22454305000000119</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.7834026023463982</v>
+        <v>-4.7835902818438747</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>54.922349756999999</v>
+        <v>54.922364864000002</v>
       </c>
       <c r="C74" s="5">
-        <v>6.4460148000001993E-2</v>
+        <v>6.4492763000004061E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.4191950568223977</v>
+        <v>1.4199182346301242</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>54.775116941</v>
+        <v>54.775085021999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.14723281599999893</v>
+        <v>-0.14727984200000321</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.1698851151518381</v>
+        <v>-3.1708818280595463</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>54.901358029000001</v>
+        <v>54.901446440000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.12624108800000045</v>
+        <v>0.12636141800000189</v>
       </c>
       <c r="D76" s="5">
-        <v>2.8009872409012315</v>
+        <v>2.8036926956792163</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>55.194546256000002</v>
+        <v>55.194681582000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.29318822700000169</v>
+        <v>0.29323514200000034</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5999406349688483</v>
+        <v>6.6010170067880347</v>
       </c>
       <c r="E77" s="5">
-        <v>-5.7057802399448576</v>
+        <v>-5.7056769194946622</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>55.281698233999997</v>
+        <v>55.281830184999997</v>
       </c>
       <c r="C78" s="5">
-        <v>8.7151977999994301E-2</v>
+        <v>8.7148602999995717E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>1.9113376517839509</v>
+        <v>1.9112582636133801</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>55.886550858</v>
+        <v>55.886609859000004</v>
       </c>
       <c r="C79" s="5">
-        <v>0.60485262400000295</v>
+        <v>0.60477967400000665</v>
       </c>
       <c r="D79" s="5">
-        <v>13.949172203905636</v>
+        <v>13.947352012194303</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>56.115721358999998</v>
+        <v>56.115808749999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.22917050099999869</v>
+        <v>0.2291988909999958</v>
       </c>
       <c r="D80" s="5">
-        <v>5.0332768946157458</v>
+        <v>5.033909121256408</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>56.060887147999999</v>
+        <v>56.060914558</v>
       </c>
       <c r="C81" s="5">
-        <v>-5.48342109999993E-2</v>
+        <v>-5.4894191999999009E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.1663141806112498</v>
+        <v>-1.1675813013461989</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>56.294856887999998</v>
+        <v>56.294863088</v>
       </c>
       <c r="C82" s="5">
-        <v>0.23396973999999915</v>
+        <v>0.23394852999999927</v>
       </c>
       <c r="D82" s="5">
-        <v>5.1247655238052081</v>
+        <v>5.1242876720589248</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>56.189472098000003</v>
+        <v>56.188866924999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.10538478999999512</v>
+        <v>-0.10599616300000037</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2234318631468408</v>
+        <v>-2.2361972228705951</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>56.525900151999998</v>
+        <v>56.525853271000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.33642805399999531</v>
+        <v>0.33698634600000332</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4262514367520405</v>
+        <v>7.4390671724229529</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>56.900851848000002</v>
+        <v>56.900794314999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.37495169600000366</v>
+        <v>0.37494104399999628</v>
       </c>
       <c r="D85" s="5">
-        <v>8.2568468484280011</v>
+        <v>8.2566107563640134</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>57.410394214</v>
+        <v>57.410413050000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50954236599999803</v>
+        <v>0.50961873500000365</v>
       </c>
       <c r="D86" s="5">
-        <v>11.291278145584172</v>
+        <v>11.293066660650819</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>57.906933186000003</v>
+        <v>57.906887918000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.4965389720000033</v>
+        <v>0.49647486799999996</v>
       </c>
       <c r="D87" s="5">
-        <v>10.886947915983969</v>
+        <v>10.885471136172864</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>58.228562427999996</v>
+        <v>58.228765649000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.3216292419999931</v>
+        <v>0.32187773100000072</v>
       </c>
       <c r="D88" s="5">
-        <v>6.8725176121614107</v>
+        <v>6.8779961938457923</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>58.229880379999997</v>
+        <v>58.230138578999998</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3179520000008438E-3</v>
+        <v>1.372929999995165E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>2.7164319903771883E-2</v>
+        <v>2.829752010953257E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4993370358036753</v>
+        <v>5.4995461700243053</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>58.528631310999998</v>
+        <v>58.528887670000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.29875093100000072</v>
+        <v>0.2987490910000048</v>
       </c>
       <c r="D90" s="5">
-        <v>6.3333861237663713</v>
+        <v>6.333317129472138</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>59.017834356999998</v>
+        <v>59.017996859</v>
       </c>
       <c r="C91" s="5">
-        <v>0.48920304600000009</v>
+        <v>0.489109188999997</v>
       </c>
       <c r="D91" s="5">
-        <v>10.50420649296524</v>
+        <v>10.502049538118685</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>59.514271674</v>
+        <v>59.514401628999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.4964373170000016</v>
+        <v>0.49640476999999805</v>
       </c>
       <c r="D92" s="5">
-        <v>10.574312548530962</v>
+        <v>10.573556430360419</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>60.072685126000003</v>
+        <v>60.072608969000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.55841345200000347</v>
+        <v>0.55820734000000272</v>
       </c>
       <c r="D93" s="5">
-        <v>11.85903175166214</v>
+        <v>11.854399085163326</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>60.203967321999997</v>
+        <v>60.20394718</v>
       </c>
       <c r="C94" s="5">
-        <v>0.13128219599999369</v>
+        <v>0.13133821099999921</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6542188776048858</v>
+        <v>2.6553684293550539</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>60.596678548</v>
+        <v>60.595906337999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.39271122600000297</v>
+        <v>0.39195915799999881</v>
       </c>
       <c r="D95" s="5">
-        <v>8.1146395611544797</v>
+        <v>8.0985416817985545</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>60.747202590999997</v>
+        <v>60.747012843</v>
       </c>
       <c r="C96" s="5">
-        <v>0.15052404299999722</v>
+        <v>0.15110650500000133</v>
       </c>
       <c r="D96" s="5">
-        <v>3.021901308061925</v>
+        <v>3.033794776500609</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>61.072181401000002</v>
+        <v>61.071951603999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.32497881000000461</v>
+        <v>0.32493876099999852</v>
       </c>
       <c r="D97" s="5">
-        <v>6.611926041253291</v>
+        <v>6.6111083573427543</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>61.406328113999997</v>
+        <v>61.406140157000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.33414671299999554</v>
+        <v>0.33418855300000416</v>
       </c>
       <c r="D98" s="5">
-        <v>6.766831701117737</v>
+        <v>6.7677309042739831</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>61.820363377</v>
+        <v>61.820341089000003</v>
       </c>
       <c r="C99" s="5">
-        <v>0.41403526300000237</v>
+        <v>0.41420093199999997</v>
       </c>
       <c r="D99" s="5">
-        <v>8.3979566767295566</v>
+        <v>8.4014692822220738</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>62.457749939000003</v>
+        <v>62.457663363000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.63738656200000321</v>
+        <v>0.63732227399999886</v>
       </c>
       <c r="D100" s="5">
-        <v>13.098637482111265</v>
+        <v>13.09724552854048</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>62.558524769000002</v>
+        <v>62.560087447999997</v>
       </c>
       <c r="C101" s="5">
-        <v>0.10077482999999887</v>
+        <v>0.10242408499999556</v>
       </c>
       <c r="D101" s="5">
-        <v>1.9534604131627331</v>
+        <v>1.985721938002305</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4337167803744109</v>
+        <v>7.4359240329226139</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>62.978463662000003</v>
+        <v>62.978922986000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.4199388930000012</v>
+        <v>0.41883553800000328</v>
       </c>
       <c r="D102" s="5">
-        <v>8.3594414843055418</v>
+        <v>8.3364467946884346</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>63.149778918000003</v>
+        <v>63.149753205000003</v>
       </c>
       <c r="C103" s="5">
-        <v>0.17131525599999975</v>
+        <v>0.17083021900000261</v>
       </c>
       <c r="D103" s="5">
-        <v>3.3135464881079546</v>
+        <v>3.3040001392707019</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>63.433660244000002</v>
+        <v>63.433649598000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.28388132599999949</v>
+        <v>0.28389639299999914</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5298321463979061</v>
+        <v>5.5301352445685126</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>63.879351817</v>
+        <v>63.879036992000003</v>
       </c>
       <c r="C105" s="5">
-        <v>0.44569157299999773</v>
+        <v>0.44538739400000082</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7648956567122571</v>
+        <v>8.758682381183359</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>63.684481228000003</v>
+        <v>63.684404938</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.1948705889999971</v>
+        <v>-0.19463205400000305</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.5999239712175668</v>
+        <v>-3.5956084222042661</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>63.749077603000003</v>
+        <v>63.748084249999998</v>
       </c>
       <c r="C107" s="5">
-        <v>6.4596375000000705E-2</v>
+        <v>6.3679311999997879E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2239960929421034</v>
+        <v>1.2065250228925795</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>64.283232841</v>
+        <v>64.282938204999994</v>
       </c>
       <c r="C108" s="5">
-        <v>0.53415523799999676</v>
+        <v>0.53485395499999555</v>
       </c>
       <c r="D108" s="5">
-        <v>10.531395083613472</v>
+        <v>10.545984785427432</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>64.413427799999994</v>
+        <v>64.413044628999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13019495899999356</v>
+        <v>0.13010642400000449</v>
       </c>
       <c r="D109" s="5">
-        <v>2.4576563533747375</v>
+        <v>2.4559778358894224</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>64.149972579000007</v>
+        <v>64.149573149000005</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.26345522099998675</v>
+        <v>-0.26347147999999265</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.7991625724755016</v>
+        <v>-4.7994800303555962</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>64.112824630999995</v>
+        <v>64.112888423000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.7147948000011866E-2</v>
+        <v>-3.6684726000004275E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.69268672762082817</v>
+        <v>-0.68408056027033926</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>64.340384649000001</v>
+        <v>64.339998612000002</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22756001800000547</v>
+        <v>0.22711018900000113</v>
       </c>
       <c r="D112" s="5">
-        <v>4.3433803097102652</v>
+        <v>4.3346221804133611</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>64.346680930999995</v>
+        <v>64.349649561000007</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2962819999938802E-3</v>
+        <v>9.6509490000045162E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>0.11749395564724097</v>
+        <v>0.18014762539724227</v>
       </c>
       <c r="E113" s="5">
-        <v>2.8583732890167024</v>
+        <v>2.8605492511299513</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>64.212887038999995</v>
+        <v>64.213531928999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.13379389199999991</v>
+        <v>-0.13611763200000837</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.4667824297665675</v>
+        <v>-2.5090140496277669</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>64.47265093</v>
+        <v>64.472403775000004</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25976389100000574</v>
+        <v>0.25887184600000523</v>
       </c>
       <c r="D115" s="5">
-        <v>4.9639034656816294</v>
+        <v>4.9464266140170077</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>64.456825981999998</v>
+        <v>64.456621122000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.5824948000002337E-2</v>
+        <v>-1.5782653000002256E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.29414522481462368</v>
+        <v>-0.29336125040914096</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>64.860266789999997</v>
+        <v>64.859643642999998</v>
       </c>
       <c r="C117" s="5">
-        <v>0.40344080799999915</v>
+        <v>0.40302252099999691</v>
       </c>
       <c r="D117" s="5">
-        <v>7.7749369484933606</v>
+        <v>7.7666222341732594</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>65.363238311999993</v>
+        <v>65.363043959999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.50297152199999573</v>
+        <v>0.50340031700000054</v>
       </c>
       <c r="D118" s="5">
-        <v>9.7129661681824011</v>
+        <v>9.721700753516771</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>65.483285718999994</v>
+        <v>65.482290747999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.12004740700000127</v>
+        <v>0.11924678799999811</v>
       </c>
       <c r="D119" s="5">
-        <v>2.2263433571714675</v>
+        <v>2.2113527945794242</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>65.547995056999994</v>
+        <v>65.547600227999993</v>
       </c>
       <c r="C120" s="5">
-        <v>6.4709338000000116E-2</v>
+        <v>6.5309479999996256E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.1922833733771121</v>
+        <v>1.2034202312449116</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>65.717101253999999</v>
+        <v>65.716636136000005</v>
       </c>
       <c r="C121" s="5">
-        <v>0.16910619700000495</v>
+        <v>0.16903590800001211</v>
       </c>
       <c r="D121" s="5">
-        <v>3.1401685553411829</v>
+        <v>3.1388639522680784</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>66.290819870999997</v>
+        <v>66.290310876000007</v>
       </c>
       <c r="C122" s="5">
-        <v>0.57371861699999727</v>
+        <v>0.57367474000000129</v>
       </c>
       <c r="D122" s="5">
-        <v>10.99410139133572</v>
+        <v>10.993301387535936</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>66.738688909000004</v>
+        <v>66.738607611000006</v>
       </c>
       <c r="C123" s="5">
-        <v>0.44786903800000744</v>
+        <v>0.44829673499999956</v>
       </c>
       <c r="D123" s="5">
-        <v>8.415496673831413</v>
+        <v>8.4239014823783265</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>67.447872813999993</v>
+        <v>67.447029255999993</v>
       </c>
       <c r="C124" s="5">
-        <v>0.70918390499998907</v>
+        <v>0.70842164499998717</v>
       </c>
       <c r="D124" s="5">
-        <v>13.523831567734579</v>
+        <v>13.508454120519531</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>67.635684569999995</v>
+        <v>67.640115242999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.18781175600000211</v>
+        <v>0.19308598700000346</v>
       </c>
       <c r="D125" s="5">
-        <v>3.3931085227703051</v>
+        <v>3.4899455078334807</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1113804028631193</v>
+        <v>5.1134166300017103</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>67.432644010000004</v>
+        <v>67.433523393000002</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.20304055999999093</v>
+        <v>-0.20659184999999525</v>
       </c>
       <c r="D126" s="5">
-        <v>-3.5434816639340894</v>
+        <v>-3.6041895885151609</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>67.923630185999997</v>
+        <v>67.923134700999995</v>
       </c>
       <c r="C127" s="5">
-        <v>0.49098617599999272</v>
+        <v>0.48961130799999353</v>
       </c>
       <c r="D127" s="5">
-        <v>9.0958933076452197</v>
+        <v>9.0692742064097054</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>68.412965689999993</v>
+        <v>68.412543616999997</v>
       </c>
       <c r="C128" s="5">
-        <v>0.48933550399999604</v>
+        <v>0.48940891600000214</v>
       </c>
       <c r="D128" s="5">
-        <v>8.9959456762579215</v>
+        <v>8.9974174661403552</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>68.573950167999996</v>
+        <v>68.573032518999995</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16098447800000315</v>
+        <v>0.16048890199999732</v>
       </c>
       <c r="D129" s="5">
-        <v>2.8605876051412293</v>
+        <v>2.851685442034424</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>69.238049967999999</v>
+        <v>69.237727023000005</v>
       </c>
       <c r="C130" s="5">
-        <v>0.66409980000000246</v>
+        <v>0.66469450400001051</v>
       </c>
       <c r="D130" s="5">
-        <v>12.260746024029444</v>
+        <v>12.272490500659551</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>69.170588280000004</v>
+        <v>69.169578017000006</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.7461687999994524E-2</v>
+        <v>-6.8149005999998735E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.1629675820109875</v>
+        <v>-1.1747575940831312</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>68.88580528</v>
+        <v>68.885422727999995</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.28478300000000445</v>
+        <v>-0.28415528900001163</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.8301805840627265</v>
+        <v>-4.8198422362493165</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>69.368854787999993</v>
+        <v>69.368452743000006</v>
       </c>
       <c r="C133" s="5">
-        <v>0.48304950799999347</v>
+        <v>0.4830300150000113</v>
       </c>
       <c r="D133" s="5">
-        <v>8.7470340483863716</v>
+        <v>8.7467178099987599</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>69.632952778000003</v>
+        <v>69.632534309999997</v>
       </c>
       <c r="C134" s="5">
-        <v>0.26409799000001044</v>
+        <v>0.26408156699999097</v>
       </c>
       <c r="D134" s="5">
-        <v>4.6654738495161441</v>
+        <v>4.6652052314692272</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>69.183541726000001</v>
+        <v>69.183325816999997</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.44941105200000209</v>
+        <v>-0.44920849300000043</v>
       </c>
       <c r="D135" s="5">
-        <v>-7.475711808644836</v>
+        <v>-7.4725043157265354</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>69.461705143000003</v>
+        <v>69.460759116000006</v>
       </c>
       <c r="C136" s="5">
-        <v>0.2781634170000018</v>
+        <v>0.27743329900000901</v>
       </c>
       <c r="D136" s="5">
-        <v>4.9329271301598254</v>
+        <v>4.9197080799444404</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>69.782314486000004</v>
+        <v>69.786989180999996</v>
       </c>
       <c r="C137" s="5">
-        <v>0.32060934300000099</v>
+        <v>0.32623006499999008</v>
       </c>
       <c r="D137" s="5">
-        <v>5.6815451930293914</v>
+        <v>5.7838186326366392</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1738126547360412</v>
+        <v>3.173965523694422</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>69.135287615999999</v>
+        <v>69.136298217000004</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.64702687000000481</v>
+        <v>-0.65069096399999182</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.576255618847464</v>
+        <v>-10.632435222472992</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>69.861311817000001</v>
+        <v>69.860879058999998</v>
       </c>
       <c r="C139" s="5">
-        <v>0.72602420100000131</v>
+        <v>0.72458084199999462</v>
       </c>
       <c r="D139" s="5">
-        <v>13.35574841466407</v>
+        <v>13.327441796281715</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>70.271717179999996</v>
+        <v>70.271152168</v>
       </c>
       <c r="C140" s="5">
-        <v>0.4104053629999953</v>
+        <v>0.41027310900000202</v>
       </c>
       <c r="D140" s="5">
-        <v>7.2817770549763017</v>
+        <v>7.2794007390605486</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>70.101797394000002</v>
+        <v>70.100637249000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.16991978599999413</v>
+        <v>-0.1705149189999986</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.8633670815563783</v>
+        <v>-2.8732851747803601</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>70.309734899999995</v>
+        <v>70.309424660999994</v>
       </c>
       <c r="C142" s="5">
-        <v>0.20793750599999328</v>
+        <v>0.2087874119999924</v>
       </c>
       <c r="D142" s="5">
-        <v>3.6181145506804846</v>
+        <v>3.6332071291312884</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>70.873038570999995</v>
+        <v>70.872224086000003</v>
       </c>
       <c r="C143" s="5">
-        <v>0.56330367099999989</v>
+        <v>0.56279942500000857</v>
       </c>
       <c r="D143" s="5">
-        <v>10.049255524265233</v>
+        <v>10.039906447433889</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>70.633381157000002</v>
+        <v>70.63299662</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.23965741399999274</v>
+        <v>-0.23922746600000266</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.9831800521518357</v>
+        <v>-3.9762111725187399</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>71.015356589000007</v>
+        <v>71.015057928999994</v>
       </c>
       <c r="C145" s="5">
-        <v>0.38197543200000439</v>
+        <v>0.3820613089999938</v>
       </c>
       <c r="D145" s="5">
-        <v>6.6859706466178448</v>
+        <v>6.6875563051137288</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>71.117352901000004</v>
+        <v>71.117057028000005</v>
       </c>
       <c r="C146" s="5">
-        <v>0.10199631199999715</v>
+        <v>0.10199909900001103</v>
       </c>
       <c r="D146" s="5">
-        <v>1.7371886517189461</v>
+        <v>1.7372438590769423</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>71.498501974999996</v>
+        <v>71.498117444000002</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38114907399999254</v>
+        <v>0.38106041599999685</v>
       </c>
       <c r="D147" s="5">
-        <v>6.6243296645103866</v>
+        <v>6.6227714779071301</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>71.540894088000002</v>
+        <v>71.539747767999998</v>
       </c>
       <c r="C148" s="5">
-        <v>4.2392113000005338E-2</v>
+        <v>4.1630323999996222E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.71381569271959933</v>
+        <v>0.70095105556735593</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>72.255333686</v>
+        <v>72.260020772999994</v>
       </c>
       <c r="C149" s="5">
-        <v>0.71443959799999845</v>
+        <v>0.72027300499999569</v>
       </c>
       <c r="D149" s="5">
-        <v>12.664364262367833</v>
+        <v>12.773777989641722</v>
       </c>
       <c r="E149" s="5">
-        <v>3.5439053837862389</v>
+        <v>3.5436857514886233</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>71.776123526999996</v>
+        <v>71.777157684000002</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.47921015900000441</v>
+        <v>-0.48286308899999142</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.6746293667355081</v>
+        <v>-7.7305154155691502</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>72.534564700000004</v>
+        <v>72.534139761000006</v>
       </c>
       <c r="C151" s="5">
-        <v>0.75844117300000846</v>
+        <v>0.75698207700000353</v>
       </c>
       <c r="D151" s="5">
-        <v>13.443630577011611</v>
+        <v>13.416044749103495</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>72.960914066000001</v>
+        <v>72.960224866999994</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42634936599999662</v>
+        <v>0.42608510599998795</v>
       </c>
       <c r="D152" s="5">
-        <v>7.2860080932094951</v>
+        <v>7.2813892302973526</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>72.890290942999997</v>
+        <v>72.889068073000004</v>
       </c>
       <c r="C153" s="5">
-        <v>-7.0623123000004284E-2</v>
+        <v>-7.1156793999989532E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.1553860539580629</v>
+        <v>-1.1640810085572051</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>73.353616853000005</v>
+        <v>73.353410749999995</v>
       </c>
       <c r="C154" s="5">
-        <v>0.46332591000000889</v>
+        <v>0.46434267699999054</v>
       </c>
       <c r="D154" s="5">
-        <v>7.9001840063304796</v>
+        <v>7.918270381341852</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>73.743269698000006</v>
+        <v>73.742544525</v>
       </c>
       <c r="C155" s="5">
-        <v>0.38965284500000053</v>
+        <v>0.38913377500000479</v>
       </c>
       <c r="D155" s="5">
-        <v>6.5639446263904055</v>
+        <v>6.5549628437411744</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>74.354884390999999</v>
+        <v>74.354651239999995</v>
       </c>
       <c r="C156" s="5">
-        <v>0.61161469299999283</v>
+        <v>0.61210671499999592</v>
       </c>
       <c r="D156" s="5">
-        <v>10.419392716664344</v>
+        <v>10.428268332808877</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>74.475556304999998</v>
+        <v>74.475385987999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.12067191399999899</v>
+        <v>0.12073474800000383</v>
       </c>
       <c r="D157" s="5">
-        <v>1.9649800331744904</v>
+        <v>1.9660185752466752</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>75.031307153</v>
+        <v>75.031294848000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.55575084800000241</v>
+        <v>0.55590886000000239</v>
       </c>
       <c r="D158" s="5">
-        <v>9.3314428546705805</v>
+        <v>9.3342280722962236</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>74.719450701</v>
+        <v>74.719053912000007</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.31185645200000067</v>
+        <v>-0.31224093599999492</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.8751695488752578</v>
+        <v>-4.8810439728444788</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>75.418158469000005</v>
+        <v>75.417306761999996</v>
       </c>
       <c r="C160" s="5">
-        <v>0.69870776800000556</v>
+        <v>0.69825284999998871</v>
       </c>
       <c r="D160" s="5">
-        <v>11.816794736761448</v>
+        <v>11.808767302150791</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>75.210253143000003</v>
+        <v>75.213643056999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20790532600000233</v>
+        <v>-0.20366370499999675</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.2583433979523568</v>
+        <v>-3.1928875192566819</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0895520181820633</v>
+        <v>4.087491606567073</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>75.534955613999998</v>
+        <v>75.535781103999994</v>
       </c>
       <c r="C162" s="5">
-        <v>0.32470247099999483</v>
+        <v>0.32213804699999571</v>
       </c>
       <c r="D162" s="5">
-        <v>5.3055195025308644</v>
+        <v>5.262383034783702</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>75.311384490999998</v>
+        <v>75.311219496999996</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.22357112299999926</v>
+        <v>-0.22456160699999828</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.4945503746726447</v>
+        <v>-3.5097422433634673</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>75.352149690000005</v>
+        <v>75.351506615999995</v>
       </c>
       <c r="C164" s="5">
-        <v>4.0765199000006191E-2</v>
+        <v>4.0287118999998484E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.65148365156557642</v>
+        <v>0.64382220074419294</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>75.159118476000003</v>
+        <v>75.158052084000005</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.19303121400000123</v>
+        <v>-0.19345453199998985</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.0311214455510216</v>
+        <v>-3.0377006849556687</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>75.580722468000005</v>
+        <v>75.580673438000005</v>
       </c>
       <c r="C166" s="5">
-        <v>0.42160399200000143</v>
+        <v>0.42262135400000034</v>
       </c>
       <c r="D166" s="5">
-        <v>6.9429931482130058</v>
+        <v>6.9603704624979557</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>75.426323023999998</v>
+        <v>75.425810394999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.15439944400000627</v>
+        <v>-0.15486304300000597</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.4240534827824067</v>
+        <v>-2.4312516675299989</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>74.285037513999995</v>
+        <v>74.284918821000005</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.141285510000003</v>
+        <v>-1.1408915739999941</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.719960274514388</v>
+        <v>-16.714764799837866</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>75.238514992999995</v>
+        <v>75.238450807000007</v>
       </c>
       <c r="C169" s="5">
-        <v>0.95347747900000002</v>
+        <v>0.95353198600000155</v>
       </c>
       <c r="D169" s="5">
-        <v>16.537693326299706</v>
+        <v>16.538734766157216</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>75.731085809999996</v>
+        <v>75.731358877999995</v>
       </c>
       <c r="C170" s="5">
-        <v>0.49257081700000072</v>
+        <v>0.49290807099998801</v>
       </c>
       <c r="D170" s="5">
-        <v>8.1452931074345472</v>
+        <v>8.1510797092765763</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>76.446731255000003</v>
+        <v>76.446256069</v>
       </c>
       <c r="C171" s="5">
-        <v>0.71564544500000693</v>
+        <v>0.71489719100000571</v>
       </c>
       <c r="D171" s="5">
-        <v>11.948129287229325</v>
+        <v>11.934935838671134</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>76.759775950000005</v>
+        <v>76.759220067000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.31304469500000209</v>
+        <v>0.31296399800000074</v>
       </c>
       <c r="D172" s="5">
-        <v>5.0261236294611988</v>
+        <v>5.0248306191282843</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>76.733165759000002</v>
+        <v>76.735129607999994</v>
       </c>
       <c r="C173" s="5">
-        <v>-2.6610191000003169E-2</v>
+        <v>-2.4090459000007058E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.41520985020790935</v>
+        <v>-0.37596398970745071</v>
       </c>
       <c r="E173" s="5">
-        <v>2.0248736739449935</v>
+        <v>2.0228863928940966</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>76.932231408000007</v>
+        <v>76.932818236000003</v>
       </c>
       <c r="C174" s="5">
-        <v>0.1990656490000049</v>
+        <v>0.19768862800000875</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1579154390507069</v>
+        <v>3.1356789683381736</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>77.151327015000007</v>
+        <v>77.151374250999993</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21909560699999986</v>
+        <v>0.21855601499999011</v>
       </c>
       <c r="D175" s="5">
-        <v>3.4715258653382319</v>
+        <v>3.4628152837334447</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>77.887545036000006</v>
+        <v>77.887095975999998</v>
       </c>
       <c r="C176" s="5">
-        <v>0.73621802099999911</v>
+        <v>0.73572172500000477</v>
       </c>
       <c r="D176" s="5">
-        <v>12.071550343438942</v>
+        <v>12.062973486909744</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>77.710308026999996</v>
+        <v>77.709529861999997</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.17723700900000949</v>
+        <v>-0.17756611400000111</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.6967423505815935</v>
+        <v>-2.7017025965389907</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>77.630979456999995</v>
+        <v>77.631022299999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.9328570000001264E-2</v>
+        <v>-7.8507561999998643E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2181347545668575</v>
+        <v>-1.2056096900572189</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>77.557067625000002</v>
+        <v>77.556679215000003</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.3911831999993183E-2</v>
+        <v>-7.4343084999995313E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1365465458201274</v>
+        <v>-1.1431424322864148</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>77.369272988999995</v>
+        <v>77.369332345999993</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.18779463600000668</v>
+        <v>-0.18734686900000952</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.8672628196155348</v>
+        <v>-2.8605309877091978</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>76.895041212999999</v>
+        <v>76.894998240999996</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.47423177599999633</v>
+        <v>-0.47433410499999695</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.1123839683025603</v>
+        <v>-7.1138620181867118</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>77.679187369999994</v>
+        <v>77.679584503000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.78414615699999501</v>
+        <v>0.78458626200000481</v>
       </c>
       <c r="D182" s="5">
-        <v>12.947357556894069</v>
+        <v>12.955044522725112</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>78.282620488000006</v>
+        <v>78.282264096000006</v>
       </c>
       <c r="C183" s="5">
-        <v>0.60343311800001231</v>
+        <v>0.60267959300000484</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7307071502112699</v>
+        <v>9.7179811812075698</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>78.445220461000005</v>
+        <v>78.445094886999996</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16259997299999895</v>
+        <v>0.16283079099999043</v>
       </c>
       <c r="D184" s="5">
-        <v>2.521179290456721</v>
+        <v>2.5248108874928343</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>78.466215973999994</v>
+        <v>78.466683654999997</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0995512999988364E-2</v>
+        <v>2.1588768000000869E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.32164784934736179</v>
+        <v>0.33075071137185219</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2585412681174644</v>
+        <v>2.2565336839145411</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>78.725468340999996</v>
+        <v>78.725797134000004</v>
       </c>
       <c r="C186" s="5">
-        <v>0.25925236700000198</v>
+        <v>0.25911347900000692</v>
       </c>
       <c r="D186" s="5">
-        <v>4.0376476004225337</v>
+        <v>4.0354206040220664</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>79.208911940999997</v>
+        <v>79.209186513000006</v>
       </c>
       <c r="C187" s="5">
-        <v>0.48344360000000108</v>
+        <v>0.4833893790000019</v>
       </c>
       <c r="D187" s="5">
-        <v>7.6231095476715804</v>
+        <v>7.6221925776449373</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>79.266149726999998</v>
+        <v>79.265916677999996</v>
       </c>
       <c r="C188" s="5">
-        <v>5.7237786000001734E-2</v>
+        <v>5.6730164999990507E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.87059628876877682</v>
+        <v>0.862841846625928</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>79.989083583999999</v>
+        <v>79.988564159000006</v>
       </c>
       <c r="C189" s="5">
-        <v>0.72293385700000101</v>
+        <v>0.72264748100000986</v>
       </c>
       <c r="D189" s="5">
-        <v>11.510431151722035</v>
+        <v>11.50567604718853</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>80.117622428999994</v>
+        <v>80.117782552999998</v>
       </c>
       <c r="C190" s="5">
-        <v>0.12853884499999424</v>
+        <v>0.12921839399999158</v>
       </c>
       <c r="D190" s="5">
-        <v>1.9454806364068489</v>
+        <v>1.9558702207316481</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>80.071422749000007</v>
+        <v>80.071252653000002</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.6199679999986643E-2</v>
+        <v>-4.6529899999995905E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.68978735913244327</v>
+        <v>-0.69470060860675753</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>82.169334954999997</v>
+        <v>82.169392701999996</v>
       </c>
       <c r="C192" s="5">
-        <v>2.0979122059999895</v>
+        <v>2.0981400489999942</v>
       </c>
       <c r="D192" s="5">
-        <v>36.3913160018746</v>
+        <v>36.395943159938902</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>82.708030898999993</v>
+        <v>82.708001655000004</v>
       </c>
       <c r="C193" s="5">
-        <v>0.53869594399999698</v>
+        <v>0.53860895300000777</v>
       </c>
       <c r="D193" s="5">
-        <v>8.1570696213744363</v>
+        <v>8.1556985946477756</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>82.710873105000005</v>
+        <v>82.711105118999996</v>
       </c>
       <c r="C194" s="5">
-        <v>2.8422060000110605E-3</v>
+        <v>3.103463999991618E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>4.1244989901212392E-2</v>
+        <v>4.5037062955488594E-2</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>82.224774883999999</v>
+        <v>82.224578854000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.48609822100000599</v>
+        <v>-0.48652626499999485</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.8289362439888031</v>
+        <v>-6.8347378565615458</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>81.901434367999997</v>
+        <v>81.901308420000007</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.3233405160000018</v>
+        <v>-0.32327043399999411</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.6181425330374726</v>
+        <v>-4.6171738949024039</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>82.979036219999998</v>
+        <v>82.979158894999998</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0776018520000008</v>
+        <v>1.0778504749999911</v>
       </c>
       <c r="D197" s="5">
-        <v>16.982942841093962</v>
+        <v>16.987177024408172</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7512907816216652</v>
+        <v>5.7508168177978769</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>82.891283748000006</v>
+        <v>82.891446146000007</v>
       </c>
       <c r="C198" s="5">
-        <v>-8.7752471999991144E-2</v>
+        <v>-8.7712748999990708E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2616757409304347</v>
+        <v>-1.2611060796030471</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>82.880353607000004</v>
+        <v>82.880524472000005</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.0930141000002891E-2</v>
+        <v>-1.0921674000002213E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.15811868828589093</v>
+        <v>-0.15799598156436279</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>83.312720308999999</v>
+        <v>83.312612482000006</v>
       </c>
       <c r="C200" s="5">
-        <v>0.43236670199999594</v>
+        <v>0.43208801000000108</v>
       </c>
       <c r="D200" s="5">
-        <v>6.4428853702755529</v>
+        <v>6.438599006952872</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>83.693194419999998</v>
+        <v>83.692910061999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.38047411099999806</v>
+        <v>0.38029757999998992</v>
       </c>
       <c r="D201" s="5">
-        <v>5.6199483451413235</v>
+        <v>5.6172824661557597</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>83.814956713000001</v>
+        <v>83.815142274999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.1217622930000033</v>
+        <v>0.12223221300000375</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7598756499192403</v>
+        <v>1.7667282796803407</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>83.893873209999995</v>
+        <v>83.893867336</v>
       </c>
       <c r="C203" s="5">
-        <v>7.8916496999994479E-2</v>
+        <v>7.8725061000000096E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.1357369982488041</v>
+        <v>1.1329651527236084</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>84.512979575000003</v>
+        <v>84.512968685000004</v>
       </c>
       <c r="C204" s="5">
-        <v>0.61910636500000749</v>
+        <v>0.61910134900000457</v>
       </c>
       <c r="D204" s="5">
-        <v>9.2239846991304155</v>
+        <v>9.2239075797011516</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>85.284279569000006</v>
+        <v>85.284257926999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.77129999400000315</v>
+        <v>0.7712892419999946</v>
       </c>
       <c r="D205" s="5">
-        <v>11.518485075367391</v>
+        <v>11.51831792203215</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>85.303322003999995</v>
+        <v>85.303382798000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.90424349999887E-2</v>
+        <v>1.9124871000002486E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>0.26826755288966719</v>
+        <v>0.2694304026267913</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>85.240924336999996</v>
+        <v>85.240903891000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-6.2397666999999046E-2</v>
+        <v>-6.247890699999914E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.87425308324527995</v>
+        <v>-0.87538613332782678</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>85.989712576000002</v>
+        <v>85.989617003000006</v>
       </c>
       <c r="C208" s="5">
-        <v>0.74878823900000668</v>
+        <v>0.74871311200000434</v>
       </c>
       <c r="D208" s="5">
-        <v>11.065752120287776</v>
+        <v>11.064590485863857</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>85.914702414999994</v>
+        <v>85.914639148000006</v>
       </c>
       <c r="C209" s="5">
-        <v>-7.5010161000008679E-2</v>
+        <v>-7.4977855000000204E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.0417710338130992</v>
+        <v>-1.0413256565564799</v>
       </c>
       <c r="E209" s="5">
-        <v>3.5378407953748026</v>
+        <v>3.5376114823175042</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>86.441515628999994</v>
+        <v>86.441556462999998</v>
       </c>
       <c r="C210" s="5">
-        <v>0.52681321400000058</v>
+        <v>0.5269173149999915</v>
       </c>
       <c r="D210" s="5">
-        <v>7.6114775029579862</v>
+        <v>7.6130384601920786</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>86.132988062999999</v>
+        <v>86.133072326999994</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.30852756599999509</v>
+        <v>-0.30848413600000413</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.1999604648680471</v>
+        <v>-4.1993788664129834</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>86.907364448999999</v>
+        <v>86.907337623999993</v>
       </c>
       <c r="C212" s="5">
-        <v>0.77437638600000014</v>
+        <v>0.77426529699999946</v>
       </c>
       <c r="D212" s="5">
-        <v>11.338352878606406</v>
+        <v>11.336633432205346</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>86.429123665000006</v>
+        <v>86.429030119000004</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.47824078399999337</v>
+        <v>-0.47830750499998942</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.4072176889836685</v>
+        <v>-6.408086617614039</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>87.644617697000001</v>
+        <v>87.644792362999993</v>
       </c>
       <c r="C214" s="5">
-        <v>1.2154940319999952</v>
+        <v>1.2157622439999898</v>
       </c>
       <c r="D214" s="5">
-        <v>18.244703653886507</v>
+        <v>18.249067291967425</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>88.058728936999998</v>
+        <v>88.058899746999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.41411123999999688</v>
+        <v>0.41410738400000469</v>
       </c>
       <c r="D215" s="5">
-        <v>5.8195566069509708</v>
+        <v>5.819489101601838</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>88.459690551999998</v>
+        <v>88.459536881000005</v>
       </c>
       <c r="C216" s="5">
-        <v>0.40096161499999994</v>
+        <v>0.40063713400000722</v>
       </c>
       <c r="D216" s="5">
-        <v>5.6029475372880055</v>
+        <v>5.5982881239058147</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>88.585200659999998</v>
+        <v>88.585216903000003</v>
       </c>
       <c r="C217" s="5">
-        <v>0.12551010800000029</v>
+        <v>0.12568002199999739</v>
       </c>
       <c r="D217" s="5">
-        <v>1.7159570028933757</v>
+        <v>1.7183012349460736</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>88.476959895999997</v>
+        <v>88.476945427999993</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.10824076400000138</v>
+        <v>-0.10827147500000933</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.4564460138115076</v>
+        <v>-1.456856209953139</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>88.649754486000006</v>
+        <v>88.649727636999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.17279459000000941</v>
+        <v>0.17278220900000463</v>
       </c>
       <c r="D219" s="5">
-        <v>2.3689257360536509</v>
+        <v>2.3687545631416951</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>88.969834689999999</v>
+        <v>88.969696145</v>
       </c>
       <c r="C220" s="5">
-        <v>0.32008020399999282</v>
+        <v>0.31996850800000232</v>
       </c>
       <c r="D220" s="5">
-        <v>4.4198241641402181</v>
+        <v>4.4182524300014459</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>89.240768751000004</v>
+        <v>89.240669952000005</v>
       </c>
       <c r="C221" s="5">
-        <v>0.2709340610000055</v>
+        <v>0.27097380700000429</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7161124554589087</v>
+        <v>3.7166726579999088</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8713587343105482</v>
+        <v>3.8713202278257253</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>89.727997989000002</v>
+        <v>89.728013887000003</v>
       </c>
       <c r="C222" s="5">
-        <v>0.48722923799999762</v>
+        <v>0.4873439349999984</v>
       </c>
       <c r="D222" s="5">
-        <v>6.7520198582665225</v>
+        <v>6.7536650732446191</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>90.140719554</v>
+        <v>90.140757715999996</v>
       </c>
       <c r="C223" s="5">
-        <v>0.41272156499999824</v>
+        <v>0.41274382899999296</v>
       </c>
       <c r="D223" s="5">
-        <v>5.6614367559812306</v>
+        <v>5.6617488975842178</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>90.264449006999996</v>
+        <v>90.264505397999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12372945299999571</v>
+        <v>0.12374768200000119</v>
       </c>
       <c r="D224" s="5">
-        <v>1.6596427739561603</v>
+        <v>1.6598884294401151</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>90.864042173000001</v>
+        <v>90.864084095999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.59959316600000534</v>
+        <v>0.59957869800000196</v>
       </c>
       <c r="D225" s="5">
-        <v>8.2689211485451164</v>
+        <v>8.2687089209419362</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>91.479457651000004</v>
+        <v>91.479584146999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.61541547800000274</v>
+        <v>0.61550005099999794</v>
       </c>
       <c r="D226" s="5">
-        <v>8.4372110127870705</v>
+        <v>8.4384099852477199</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>91.384530789999999</v>
+        <v>91.384793575000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.4926861000004692E-2</v>
+        <v>-9.4790571999993745E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2381397096050462</v>
+        <v>-1.2363704984489243</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>90.139039549000003</v>
+        <v>90.138803304999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.2454912409999963</v>
+        <v>-1.2459902700000072</v>
       </c>
       <c r="D228" s="5">
-        <v>-15.183005456193865</v>
+        <v>-15.188599610436505</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>90.148906165</v>
+        <v>90.148908681999998</v>
       </c>
       <c r="C229" s="5">
-        <v>9.8666159999964975E-3</v>
+        <v>1.0105377000002136E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.13143106313227015</v>
+        <v>0.13461386127671116</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>91.210598610000005</v>
+        <v>91.210534757999994</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0616924450000056</v>
+        <v>1.061626075999996</v>
       </c>
       <c r="D230" s="5">
-        <v>15.084844081229765</v>
+        <v>15.083838744554367</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>91.109848497000002</v>
+        <v>91.109829259999998</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.10075011300000369</v>
+        <v>-0.1007054979999964</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.317482163665129</v>
+        <v>-1.3169031998653602</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>90.784487025000004</v>
+        <v>90.784337097000005</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.32536147199999732</v>
+        <v>-0.32549216299999273</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2021342238116706</v>
+        <v>-4.2037899784980848</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>90.443972748999997</v>
+        <v>90.443874640000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.3405142760000075</v>
+        <v>-0.340462457000001</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.4092567993441634</v>
+        <v>-4.4086067149416097</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3482671819616154</v>
+        <v>1.3482694478281765</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>90.090763686000003</v>
+        <v>90.090784503999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.35320906299999422</v>
+        <v>-0.35309013600000583</v>
       </c>
       <c r="D234" s="5">
-        <v>-4.5869772041342127</v>
+        <v>-4.5854706272495545</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>89.534351689999994</v>
+        <v>89.534388285999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.55641199600000846</v>
+        <v>-0.55639621800000327</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1647099452775258</v>
+        <v>-7.1645120289414272</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>89.039885433999999</v>
+        <v>89.039934604999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.4944662559999955</v>
+        <v>-0.49445368099999598</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.4295342773369235</v>
+        <v>-6.4293731504080238</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>88.178214165</v>
+        <v>88.178275626000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.86167126899999857</v>
+        <v>-0.86165897899999777</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.014247433703961</v>
+        <v>-11.014092840599666</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>87.813349275999997</v>
+        <v>87.813479352000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.36486488900000325</v>
+        <v>-0.3647962739999997</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.8539169759155065</v>
+        <v>-4.8530215308525637</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>87.245604068000006</v>
+        <v>87.245890032999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.56774520799999095</v>
+        <v>-0.56758931900000675</v>
       </c>
       <c r="D239" s="5">
-        <v>-7.4884099757549389</v>
+        <v>-7.4864156798976511</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>86.979513979999993</v>
+        <v>86.979287604000007</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.26609008800001277</v>
+        <v>-0.26660242899998821</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.5991036782096142</v>
+        <v>-3.6059058727651916</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>86.954663945999997</v>
+        <v>86.954660782000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.4850033999996413E-2</v>
+        <v>-2.462682200000188E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.34230161030752715</v>
+        <v>-0.33923260130825916</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>86.567128957999998</v>
+        <v>86.567021194000006</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.38753498799999875</v>
+        <v>-0.38763958799999898</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.2189320478292949</v>
+        <v>-5.2203065239113222</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>87.238929466000002</v>
+        <v>87.23891691</v>
       </c>
       <c r="C243" s="5">
-        <v>0.67180050800000402</v>
+        <v>0.67189571599999454</v>
       </c>
       <c r="D243" s="5">
-        <v>9.7204957186549414</v>
+        <v>9.7219452694420117</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>87.266187720999994</v>
+        <v>87.266049335000005</v>
       </c>
       <c r="C244" s="5">
-        <v>2.7258254999992459E-2</v>
+        <v>2.7132425000004901E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.3755912283011309</v>
+        <v>0.37385450499400896</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>87.463077158000004</v>
+        <v>87.463013074000003</v>
       </c>
       <c r="C245" s="5">
-        <v>0.19688943700001005</v>
+        <v>0.19696373899999742</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7412833002235182</v>
+        <v>2.7423350824841153</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.295847694873566</v>
+        <v>-3.2958136500287449</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>87.751674398000006</v>
+        <v>87.751709841999997</v>
       </c>
       <c r="C246" s="5">
-        <v>0.28859724000000142</v>
+        <v>0.28869676799999411</v>
       </c>
       <c r="D246" s="5">
-        <v>4.0322307120884027</v>
+        <v>4.0336496512233921</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>87.605166690000004</v>
+        <v>87.605187841000003</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.14650770800000146</v>
+        <v>-0.14652200099999391</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.9851906855931967</v>
+        <v>-1.9853817871581803</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>88.149397911999998</v>
+        <v>88.149424104000005</v>
       </c>
       <c r="C248" s="5">
-        <v>0.54423122199999341</v>
+        <v>0.54423626300000194</v>
       </c>
       <c r="D248" s="5">
-        <v>7.7148446982438612</v>
+        <v>7.7149166901846256</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>88.209675696000005</v>
+        <v>88.209734617999999</v>
       </c>
       <c r="C249" s="5">
-        <v>6.0277784000007273E-2</v>
+        <v>6.0310513999993987E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>0.8236699008696835</v>
+        <v>0.82411858071869126</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>88.469366014000002</v>
+        <v>88.469440957000003</v>
       </c>
       <c r="C250" s="5">
-        <v>0.25969031799999698</v>
+        <v>0.2597063390000045</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5905826978714028</v>
+        <v>3.5908053723316513</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>88.533370293000004</v>
+        <v>88.533507299999997</v>
       </c>
       <c r="C251" s="5">
-        <v>6.4004279000002384E-2</v>
+        <v>6.4066342999993253E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.87161791148668843</v>
+        <v>0.87246573360379998</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.824326085999999</v>
+        <v>88.824378401000004</v>
       </c>
       <c r="C252" s="5">
-        <v>0.29095579299999486</v>
+        <v>0.29087110100000757</v>
       </c>
       <c r="D252" s="5">
-        <v>4.0157456224825916</v>
+        <v>4.0145491833194713</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>89.190333202999994</v>
+        <v>89.190255726999993</v>
       </c>
       <c r="C253" s="5">
-        <v>0.36600711699999522</v>
+        <v>0.36587732599998901</v>
       </c>
       <c r="D253" s="5">
-        <v>5.0583033309992143</v>
+        <v>5.0564657123155277</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>88.673974469000001</v>
+        <v>88.673820476000003</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.51635873399999355</v>
+        <v>-0.5164352509999901</v>
       </c>
       <c r="D254" s="5">
-        <v>-6.7302834338583306</v>
+        <v>-6.7312548836330972</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>89.009553826000001</v>
+        <v>89.009542557000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.3355793570000003</v>
+        <v>0.33572208100000012</v>
       </c>
       <c r="D255" s="5">
-        <v>4.6370278222400696</v>
+        <v>4.6390494506691526</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>89.389943131999999</v>
+        <v>89.389865360000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.38038930599999787</v>
+        <v>0.38032280299999854</v>
       </c>
       <c r="D256" s="5">
-        <v>5.2505667214135077</v>
+        <v>5.2496277725713192</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>89.819560245999995</v>
+        <v>89.819562001999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.42961711399999558</v>
+        <v>0.42969664199999613</v>
       </c>
       <c r="D257" s="5">
-        <v>5.9222412007819525</v>
+        <v>5.9233719243401595</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6942604406006154</v>
+        <v>2.6943376922153206</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>90.347483036</v>
+        <v>90.347539863999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.52792279000000519</v>
+        <v>0.52797786200000019</v>
       </c>
       <c r="D258" s="5">
-        <v>7.285642137867776</v>
+        <v>7.2864267548248929</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>90.660230287999994</v>
+        <v>90.660234763000005</v>
       </c>
       <c r="C259" s="5">
-        <v>0.31274725199999409</v>
+        <v>0.31269489900000735</v>
       </c>
       <c r="D259" s="5">
-        <v>4.2339309258445867</v>
+        <v>4.2332059187431881</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.610645668999993</v>
+        <v>90.610626705000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.9584619000000885E-2</v>
+        <v>-4.9608058000004007E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.65434294275549254</v>
+        <v>-0.65465129278611256</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>90.788477967000006</v>
+        <v>90.788485929000004</v>
       </c>
       <c r="C261" s="5">
-        <v>0.17783229800001266</v>
+        <v>0.17785922400000231</v>
       </c>
       <c r="D261" s="5">
-        <v>2.3807068183495872</v>
+        <v>2.381071690880221</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.871380432999999</v>
+        <v>90.871383360999999</v>
       </c>
       <c r="C262" s="5">
-        <v>8.2902465999993069E-2</v>
+        <v>8.2897431999995774E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1012863621862046</v>
+        <v>1.1012190566754398</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>91.371985773999995</v>
+        <v>91.371955017000005</v>
       </c>
       <c r="C263" s="5">
-        <v>0.50060534099999643</v>
+        <v>0.50057165600000531</v>
       </c>
       <c r="D263" s="5">
-        <v>6.8147567232601958</v>
+        <v>6.8142839607731709</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>91.719633673999994</v>
+        <v>91.720007029000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.34764789999999834</v>
+        <v>0.34805201199999658</v>
       </c>
       <c r="D264" s="5">
-        <v>4.6624691784609595</v>
+        <v>4.6680045665641545</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>91.526174050999998</v>
+        <v>91.526030831</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19345962299999542</v>
+        <v>-0.19397619800000143</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.5019423118720852</v>
+        <v>-2.5085353788347753</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>92.367582480999999</v>
+        <v>92.367333693000006</v>
       </c>
       <c r="C266" s="5">
-        <v>0.84140843000000132</v>
+        <v>0.84130286200000626</v>
       </c>
       <c r="D266" s="5">
-        <v>11.606945617271091</v>
+        <v>11.605434032082872</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>92.392052620000001</v>
+        <v>92.391974790999996</v>
       </c>
       <c r="C267" s="5">
-        <v>2.4470139000001723E-2</v>
+        <v>2.464109799998937E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>0.31836916563565687</v>
+        <v>0.32059756001125983</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>92.456460949999993</v>
+        <v>92.456350458000003</v>
       </c>
       <c r="C268" s="5">
-        <v>6.440832999999202E-2</v>
+        <v>6.4375667000007297E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.83975867653725</v>
+        <v>0.83933189131726316</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>92.798200351999995</v>
+        <v>92.798674375999994</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34173940200000175</v>
+        <v>0.34232391799999107</v>
       </c>
       <c r="D269" s="5">
-        <v>4.5267534827799993</v>
+        <v>4.5346599863088199</v>
       </c>
       <c r="E269" s="5">
-        <v>3.3162488191236239</v>
+        <v>3.3167745506637702</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>92.847867676000007</v>
+        <v>92.847841231000004</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9667324000012059E-2</v>
+        <v>4.9166855000009946E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.64415634076828709</v>
+        <v>0.6376433560159267</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>92.711083060000007</v>
+        <v>92.711030843000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.13678461599999991</v>
+        <v>-0.13681038800000067</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.7536004708242348</v>
+        <v>-1.7539286944482591</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>93.174594479999996</v>
+        <v>93.174526506000007</v>
       </c>
       <c r="C272" s="5">
-        <v>0.46351141999998902</v>
+        <v>0.46349566300000333</v>
       </c>
       <c r="D272" s="5">
-        <v>6.1671796230204246</v>
+        <v>6.1669677421338331</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>93.064209501999997</v>
+        <v>93.064148008000004</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.11038497799999902</v>
+        <v>-0.11037849800000288</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.4124264588496249</v>
+        <v>-1.4123451074087967</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>92.974457255000004</v>
+        <v>92.974334064999994</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.9752246999992735E-2</v>
+        <v>-8.9813943000009999E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.1511755777192989</v>
+        <v>-1.1519634613515461</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>93.467656145999996</v>
+        <v>93.467466286999993</v>
       </c>
       <c r="C275" s="5">
-        <v>0.49319889099999159</v>
+        <v>0.49313222199999984</v>
       </c>
       <c r="D275" s="5">
-        <v>6.5546493982260312</v>
+        <v>6.5537462953622949</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>93.783899085000002</v>
+        <v>93.784563477000006</v>
       </c>
       <c r="C276" s="5">
-        <v>0.31624293900000566</v>
+        <v>0.31709719000001257</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1365509943187773</v>
+        <v>4.1479427525719315</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>94.074902612000002</v>
+        <v>94.074685478999996</v>
       </c>
       <c r="C277" s="5">
-        <v>0.29100352700000087</v>
+        <v>0.29012200199998972</v>
       </c>
       <c r="D277" s="5">
-        <v>3.787705993300583</v>
+        <v>3.7760089265596708</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>94.102632287999995</v>
+        <v>94.102268596000002</v>
       </c>
       <c r="C278" s="5">
-        <v>2.7729675999992764E-2</v>
+        <v>2.7583117000006041E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.35428801280719124</v>
+        <v>0.35241329680355538</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>94.187337912999993</v>
+        <v>94.187242842000003</v>
       </c>
       <c r="C279" s="5">
-        <v>8.4705624999998008E-2</v>
+        <v>8.4974246000001585E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0855327919174984</v>
+        <v>1.0889966106010673</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>94.432381030000002</v>
+        <v>94.432234743999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.24504311700000869</v>
+        <v>0.24499190199999532</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1670505821883577</v>
+        <v>3.1663823996116891</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>94.197043703000006</v>
+        <v>94.197991838999997</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.23533732699999632</v>
+        <v>-0.23424290500000211</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.9498984395293415</v>
+        <v>-2.9363712210123016</v>
       </c>
       <c r="E281" s="5">
-        <v>1.5074035333594304</v>
+        <v>1.5079067372560484</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>94.337000501000006</v>
+        <v>94.336908549</v>
       </c>
       <c r="C282" s="5">
-        <v>0.13995679800000005</v>
+        <v>0.13891671000000372</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7975874295254712</v>
+        <v>1.7841020294123044</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>95.062535671999996</v>
+        <v>95.062456081999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.72553517099998999</v>
+        <v>0.72554753299999675</v>
       </c>
       <c r="D283" s="5">
-        <v>9.6296355957547153</v>
+        <v>9.6298164585861379</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>94.709790114</v>
+        <v>94.709710865999995</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.35274555799999519</v>
+        <v>-0.35274521600000242</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.3630411198041124</v>
+        <v>-4.3630405543067852</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>95.245920159999997</v>
+        <v>95.245879439000007</v>
       </c>
       <c r="C285" s="5">
-        <v>0.5361300459999967</v>
+        <v>0.53616857300001186</v>
       </c>
       <c r="D285" s="5">
-        <v>7.0084545406498</v>
+        <v>7.0089800097179245</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>95.780187491999996</v>
+        <v>95.779737965999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.53426733199999887</v>
+        <v>0.53385852699999248</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9428151541879535</v>
+        <v>6.9373409544113418</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>95.615468974999999</v>
+        <v>95.615281823000004</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.16471851699999718</v>
+        <v>-0.16445614299999534</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.0442983340470788</v>
+        <v>-2.0410822258170258</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>95.765177823000002</v>
+        <v>95.765900278000004</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14970884800000306</v>
+        <v>0.15061845500000004</v>
       </c>
       <c r="D288" s="5">
-        <v>1.8951514341528419</v>
+        <v>1.9067697818956786</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>95.950558443999995</v>
+        <v>95.950357999999994</v>
       </c>
       <c r="C289" s="5">
-        <v>0.18538062099999308</v>
+        <v>0.18445772199999055</v>
       </c>
       <c r="D289" s="5">
-        <v>2.347831998458827</v>
+        <v>2.3360016404560202</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>95.712640858</v>
+        <v>95.712143405999996</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.23791758599999469</v>
+        <v>-0.23821459399999867</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.9352567278635888</v>
+        <v>-2.9388771668674485</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>95.472128484999999</v>
+        <v>95.472051074999996</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.24051237300000139</v>
+        <v>-0.2400923309999996</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.9741025020262435</v>
+        <v>-2.9689950606080151</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>95.904171137999995</v>
+        <v>95.903957020000007</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43204265299999633</v>
+        <v>0.43190594500001112</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5676114476310934</v>
+        <v>5.5658102927868658</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>95.845990090000001</v>
+        <v>95.847375025000005</v>
       </c>
       <c r="C293" s="5">
-        <v>-5.8181047999994462E-2</v>
+        <v>-5.6581995000001939E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.72556567206278899</v>
+        <v>-0.70569039851896553</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7505288087374282</v>
+        <v>1.7509748921389789</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>96.223006824999999</v>
+        <v>96.222954891000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37701673499999799</v>
+        <v>0.37557986599999538</v>
       </c>
       <c r="D294" s="5">
-        <v>4.8237542518989818</v>
+        <v>4.8049012462882068</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>96.116632327999994</v>
+        <v>96.116501002000007</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10637449700000445</v>
+        <v>-0.10645388899999375</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.3185631335745018</v>
+        <v>-1.3195419632274108</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>96.547202948999995</v>
+        <v>96.547171965999993</v>
       </c>
       <c r="C296" s="5">
-        <v>0.4305706210000011</v>
+        <v>0.43067096399998661</v>
       </c>
       <c r="D296" s="5">
-        <v>5.510044631556954</v>
+        <v>5.511368254542881</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>97.052540895999996</v>
+        <v>97.052528562999996</v>
       </c>
       <c r="C297" s="5">
-        <v>0.50533794700000101</v>
+        <v>0.50535659700000224</v>
       </c>
       <c r="D297" s="5">
-        <v>6.4649274495746534</v>
+        <v>6.4651750893229387</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>97.282235783999994</v>
+        <v>97.281433746999994</v>
       </c>
       <c r="C298" s="5">
-        <v>0.22969488799999738</v>
+        <v>0.22890518399999848</v>
       </c>
       <c r="D298" s="5">
-        <v>2.8773096919740171</v>
+        <v>2.8672890336803869</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>97.445623470000001</v>
+        <v>97.445393654</v>
       </c>
       <c r="C299" s="5">
-        <v>0.16338768600000719</v>
+        <v>0.16395990700000596</v>
       </c>
       <c r="D299" s="5">
-        <v>2.0341486500925043</v>
+        <v>2.0413558577592639</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>97.11988049</v>
+        <v>97.120598186999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.32574298000000113</v>
+        <v>-0.32479546700000128</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.9384459402817096</v>
+        <v>-3.9272081755038379</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>98.033658845000005</v>
+        <v>98.033458025000002</v>
       </c>
       <c r="C301" s="5">
-        <v>0.91377835500000515</v>
+        <v>0.91285983800000281</v>
       </c>
       <c r="D301" s="5">
-        <v>11.893502947216007</v>
+        <v>11.880830705010359</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>97.944738537999996</v>
+        <v>97.944258700000006</v>
       </c>
       <c r="C302" s="5">
-        <v>-8.8920307000009302E-2</v>
+        <v>-8.9199324999995611E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.0830326894979869</v>
+        <v>-1.0864163022880735</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>99.068941745000004</v>
+        <v>99.068935132999997</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1242032070000079</v>
+        <v>1.1246764329999905</v>
       </c>
       <c r="D303" s="5">
-        <v>14.677166012406961</v>
+        <v>14.683816112886872</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>99.095495244000006</v>
+        <v>99.095281401999998</v>
       </c>
       <c r="C304" s="5">
-        <v>2.6553499000002034E-2</v>
+        <v>2.6346269000001143E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.32211118244269699</v>
+        <v>0.31959369134602067</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>100.00855034</v>
+        <v>100.00999439</v>
       </c>
       <c r="C305" s="5">
-        <v>0.91305509599999368</v>
+        <v>0.91471298800000511</v>
       </c>
       <c r="D305" s="5">
-        <v>11.634552382456743</v>
+        <v>11.656788317507738</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3429675525197498</v>
+        <v>4.3429664755182396</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>99.470056181000004</v>
+        <v>99.470120412</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.53849415899999542</v>
+        <v>-0.53987397800000281</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.2734192036707048</v>
+        <v>-6.288931651450258</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>99.765963565999996</v>
+        <v>99.765804146999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.29590738499999247</v>
+        <v>0.29568373499999723</v>
       </c>
       <c r="D307" s="5">
-        <v>3.6287974596285411</v>
+        <v>3.6260074002256504</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>99.847618715999999</v>
+        <v>99.847619168999998</v>
       </c>
       <c r="C308" s="5">
-        <v>8.1655150000003118E-2</v>
+        <v>8.1815022000000681E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.98659376007854682</v>
+        <v>0.9885357120816618</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>99.761423317999999</v>
+        <v>99.761598489999997</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.6195398000000978E-2</v>
+        <v>-8.6020679000000655E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.0310189100060541</v>
+        <v>-1.0289389116233116</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>100.01760376999999</v>
+        <v>100.01639709</v>
       </c>
       <c r="C310" s="5">
-        <v>0.25618045199999528</v>
+        <v>0.25479860000000087</v>
       </c>
       <c r="D310" s="5">
-        <v>3.1254140863528068</v>
+        <v>3.1083123733289808</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>100.28099893</v>
+        <v>100.2808114</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26339516000000174</v>
+        <v>0.26441431000000648</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2063625153163411</v>
+        <v>3.2189891849749186</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>99.976512725999996</v>
+        <v>99.976980566999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.30448620399999982</v>
+        <v>-0.30383083300000635</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.583360259224011</v>
+        <v>-3.5757821398851863</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>99.89375081</v>
+        <v>99.893719360999995</v>
       </c>
       <c r="C313" s="5">
-        <v>-8.2761915999995495E-2</v>
+        <v>-8.3261206000003085E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.98886594871442357</v>
+        <v>-0.99479969354072662</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>100.62485218</v>
+        <v>100.62445811000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.73110137000000464</v>
+        <v>0.73073874900001101</v>
       </c>
       <c r="D314" s="5">
-        <v>9.1448430789237367</v>
+        <v>9.1401262736530153</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>100.56474728000001</v>
+        <v>100.56496466999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-6.0104899999998906E-2</v>
+        <v>-5.9493440000011333E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.71442987145240444</v>
+        <v>-0.7071882024881404</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>100.70328103999999</v>
+        <v>100.70298762</v>
       </c>
       <c r="C316" s="5">
-        <v>0.13853375999998718</v>
+        <v>0.13802295000000697</v>
       </c>
       <c r="D316" s="5">
-        <v>1.6656517387326764</v>
+        <v>1.6594599983536185</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>100.80026107</v>
+        <v>100.80165954</v>
       </c>
       <c r="C317" s="5">
-        <v>9.6980030000011652E-2</v>
+        <v>9.8671920000001023E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1617736888010821</v>
+        <v>1.1821545269584899</v>
       </c>
       <c r="E317" s="5">
-        <v>0.79164304182834933</v>
+        <v>0.79158603580440356</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>101.19826831</v>
+        <v>101.19834229</v>
       </c>
       <c r="C318" s="5">
-        <v>0.39800723999999832</v>
+        <v>0.39668274999999653</v>
       </c>
       <c r="D318" s="5">
-        <v>4.8424325167113702</v>
+        <v>4.8258990723562212</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>100.99798628000001</v>
+        <v>100.99769993</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.20028202999999678</v>
+        <v>-0.20064236000000335</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.3492448925150011</v>
+        <v>-2.3534237659569968</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>100.73414276</v>
+        <v>100.73416821000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.26384352000000888</v>
+        <v>-0.26353171999998892</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.0901855687112678</v>
+        <v>-3.086594581588531</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>101.45294015</v>
+        <v>101.4531628</v>
       </c>
       <c r="C321" s="5">
-        <v>0.71879739000000598</v>
+        <v>0.7189945899999941</v>
       </c>
       <c r="D321" s="5">
-        <v>8.9068787530429248</v>
+        <v>8.909416704054717</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>101.44781818</v>
+        <v>101.44642511000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-5.1219700000046942E-3</v>
+        <v>-6.7376899999942452E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.0566579866005998E-2</v>
+        <v>-7.9665090563574292E-2</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>101.51413482</v>
+        <v>101.51393384000001</v>
       </c>
       <c r="C323" s="5">
-        <v>6.6316639999996596E-2</v>
+        <v>6.7508730000000128E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.78726888869171674</v>
+        <v>0.80148350437099225</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>101.96861369</v>
+        <v>101.96884741</v>
       </c>
       <c r="C324" s="5">
-        <v>0.45447887000000264</v>
+        <v>0.454913569999988</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5066825859648727</v>
+        <v>5.5120912925494592</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>101.94872146</v>
+        <v>101.948802</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.9892229999996403E-2</v>
+        <v>-2.004540999999449E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.2338472568491512</v>
+        <v>-0.23564551021044711</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>102.51942844</v>
+        <v>102.51986746999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.57070697999999709</v>
+        <v>0.57106546999999352</v>
       </c>
       <c r="D326" s="5">
-        <v>6.9283120841694412</v>
+        <v>6.9327934075412712</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>102.06268457</v>
+        <v>102.06315662999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.45674386999999683</v>
+        <v>-0.45671083999999951</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.2171563164664985</v>
+        <v>-5.2167664312296136</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>102.22746311</v>
+        <v>102.22710604</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16477854000000036</v>
+        <v>0.16394941000000074</v>
       </c>
       <c r="D328" s="5">
-        <v>1.9546766314633812</v>
+        <v>1.9447449893265745</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>101.98613616</v>
+        <v>101.98689441</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.24132695000000126</v>
+        <v>-0.24021162999999035</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.796330464161445</v>
+        <v>-2.7835830667754968</v>
       </c>
       <c r="E329" s="5">
-        <v>1.176460335927576</v>
+        <v>1.1758088858940585</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>102.40028024999999</v>
+        <v>102.39999231</v>
       </c>
       <c r="C330" s="5">
-        <v>0.41414408999999353</v>
+        <v>0.4130978999999968</v>
       </c>
       <c r="D330" s="5">
-        <v>4.9832664641529689</v>
+        <v>4.9703584522131639</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>102.2801759</v>
+        <v>102.27988859</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.1201043499999912</v>
+        <v>-0.12010372000000302</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.3984249622070122</v>
+        <v>-1.3984215810083578</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>102.92696060999999</v>
+        <v>102.92696134000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.64678470999999149</v>
+        <v>0.64707275000000664</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8579561024603617</v>
+        <v>7.861601087904857</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>102.24532558</v>
+        <v>102.24547901</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.68163502999999537</v>
+        <v>-0.68148233000000857</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.6638494328804647</v>
+        <v>-7.6621945551954447</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>103.09227195</v>
+        <v>103.09074440000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.84694636999999773</v>
+        <v>0.84526539000000867</v>
       </c>
       <c r="D334" s="5">
-        <v>10.405772890109223</v>
+        <v>10.384155758481462</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>103.1887246</v>
+        <v>103.18857715</v>
       </c>
       <c r="C335" s="5">
-        <v>9.6452650000003359E-2</v>
+        <v>9.7832749999994917E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>1.1285097072881722</v>
+        <v>1.1447584994241478</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>103.12739434</v>
+        <v>103.12745183</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.133026000000541E-2</v>
+        <v>-6.1125320000002148E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.71089363001438644</v>
+        <v>-0.70852686496906125</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>103.16493493</v>
+        <v>103.16519518</v>
       </c>
       <c r="C337" s="5">
-        <v>3.7540590000006091E-2</v>
+        <v>3.7743349999999509E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.4377014532597423</v>
+        <v>0.44007003190686955</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>103.31145694</v>
+        <v>103.31316422</v>
       </c>
       <c r="C338" s="5">
-        <v>0.1465220099999982</v>
+        <v>0.14796904000000666</v>
       </c>
       <c r="D338" s="5">
-        <v>1.717699915562787</v>
+        <v>1.7347933066525378</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>103.35115842</v>
+        <v>103.35238339</v>
       </c>
       <c r="C339" s="5">
-        <v>3.9701480000005063E-2</v>
+        <v>3.9219169999995529E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.46212299903454213</v>
+        <v>0.45648965145097531</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>103.24552430999999</v>
+        <v>103.24516135</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.10563411000001111</v>
+        <v>-0.10722203999999635</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.2196357609346897</v>
+        <v>-1.2378506936958522</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>103.37364927</v>
+        <v>103.37360708</v>
       </c>
       <c r="C341" s="5">
-        <v>0.12812496000000806</v>
+        <v>0.12844572999999571</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4993744667095799</v>
+        <v>1.5031593009469546</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3604918886457318</v>
+        <v>1.3596969277495985</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>103.50372269</v>
+        <v>103.50363306</v>
       </c>
       <c r="C342" s="5">
-        <v>0.13007342000000222</v>
+        <v>0.13002597999999921</v>
       </c>
       <c r="D342" s="5">
-        <v>1.5204345226401905</v>
+        <v>1.5198767769216914</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>103.74707187</v>
+        <v>103.74437202</v>
       </c>
       <c r="C343" s="5">
-        <v>0.24334917999999561</v>
+        <v>0.24073896000000161</v>
       </c>
       <c r="D343" s="5">
-        <v>2.8581088313316849</v>
+        <v>2.8270613576164783</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>103.84185277</v>
+        <v>103.84213105000001</v>
       </c>
       <c r="C344" s="5">
-        <v>9.4780900000003498E-2</v>
+        <v>9.7759030000005964E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.1018172688471273</v>
+        <v>1.1366470572228726</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>103.6383203</v>
+        <v>103.63831994</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.20353246999999897</v>
+        <v>-0.20381111000000374</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.3268379401199635</v>
+        <v>-2.329982943059139</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>103.81582542</v>
+        <v>103.81462714</v>
       </c>
       <c r="C346" s="5">
-        <v>0.17750511999999219</v>
+        <v>0.17630719999999656</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0747554735308871</v>
+        <v>2.0606224180159671</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>104.01044186</v>
+        <v>104.01026788</v>
       </c>
       <c r="C347" s="5">
-        <v>0.19461644000000433</v>
+        <v>0.19564074000000176</v>
       </c>
       <c r="D347" s="5">
-        <v>2.2728976296489289</v>
+        <v>2.2850111956439045</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>105.03549196</v>
+        <v>105.035489</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0250501000000014</v>
+        <v>1.0252211199999977</v>
       </c>
       <c r="D348" s="5">
-        <v>12.488879433276324</v>
+        <v>12.491099360832415</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>105.40988301</v>
+        <v>105.41022477999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37439104999999984</v>
+        <v>0.37473577999999463</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3621671759682901</v>
+        <v>4.3662630180051565</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>104.35405894</v>
+        <v>104.35911793</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.0558240699999999</v>
+        <v>-1.0511068499999965</v>
       </c>
       <c r="D350" s="5">
-        <v>-11.379095993727573</v>
+        <v>-11.330977069563119</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>105.32331926000001</v>
+        <v>105.32525198</v>
       </c>
       <c r="C351" s="5">
-        <v>0.96926032000000362</v>
+        <v>0.96613405000000796</v>
       </c>
       <c r="D351" s="5">
-        <v>11.733215506844076</v>
+        <v>11.692827586396115</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>105.65135839</v>
+        <v>105.64982777</v>
       </c>
       <c r="C352" s="5">
-        <v>0.32803912999999341</v>
+        <v>0.32457578999999726</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8022038490437948</v>
+        <v>3.7613083367791011</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>106.01080781</v>
+        <v>106.01064529999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.35944942000000424</v>
+        <v>0.36081752999999139</v>
       </c>
       <c r="D353" s="5">
-        <v>4.1599357293867545</v>
+        <v>4.1761292022807428</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5510935897329556</v>
+        <v>2.5509782375681356</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>106.19258266999999</v>
+        <v>106.19210231</v>
       </c>
       <c r="C354" s="5">
-        <v>0.18177485999999021</v>
+        <v>0.18145701000000258</v>
       </c>
       <c r="D354" s="5">
-        <v>2.0771350423080204</v>
+        <v>2.0734719288628911</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>106.42228686</v>
+        <v>106.41607711</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22970419000000675</v>
+        <v>0.22397480000000769</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6268137582716289</v>
+        <v>2.5605444377378994</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>106.61745928000001</v>
+        <v>106.617935</v>
       </c>
       <c r="C356" s="5">
-        <v>0.19517242000000579</v>
+        <v>0.20185788999999943</v>
       </c>
       <c r="D356" s="5">
-        <v>2.2230660891291443</v>
+        <v>2.3001472633462416</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>106.90851025000001</v>
+        <v>106.90871459</v>
       </c>
       <c r="C357" s="5">
-        <v>0.29105097000000058</v>
+        <v>0.29077958999999964</v>
       </c>
       <c r="D357" s="5">
-        <v>3.3254691061638919</v>
+        <v>3.3223066868107942</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>107.43800536000001</v>
+        <v>107.43803373999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52949510999999916</v>
+        <v>0.52931914999999208</v>
       </c>
       <c r="D358" s="5">
-        <v>6.107946266939801</v>
+        <v>6.1058489158243967</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>107.43752413999999</v>
+        <v>107.43526283</v>
       </c>
       <c r="C359" s="5">
-        <v>-4.8122000001171727E-4</v>
+        <v>-2.7709099999952969E-3</v>
       </c>
       <c r="D359" s="5">
-        <v>-5.3747253832558961E-3</v>
+        <v>-3.0944538567811986E-2</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>106.95735082</v>
+        <v>106.95812775</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.48017331999999158</v>
+        <v>-0.47713507999999649</v>
       </c>
       <c r="D360" s="5">
-        <v>-5.2333014487684899</v>
+        <v>-5.2010997975308948</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>107.76600678</v>
+        <v>107.76715276</v>
       </c>
       <c r="C361" s="5">
-        <v>0.80865595999999584</v>
+        <v>0.80902500999999916</v>
       </c>
       <c r="D361" s="5">
-        <v>9.459594875946209</v>
+        <v>9.4640215272197246</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>107.60952091</v>
+        <v>107.61673953</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.15648586999999736</v>
+        <v>-0.15041322999999807</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.7286578334781422</v>
+        <v>-1.6620716412272807</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>107.66366323</v>
+        <v>107.66958336</v>
       </c>
       <c r="C363" s="5">
-        <v>5.4142319999996857E-2</v>
+        <v>5.284383000000048E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.60543784520881161</v>
+        <v>0.59083870796048377</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>107.87264037</v>
+        <v>107.86861948000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.20897714000000178</v>
+        <v>0.19903612000000237</v>
       </c>
       <c r="D364" s="5">
-        <v>2.3542493852654722</v>
+        <v>2.2409925947181053</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>107.82369393</v>
+        <v>107.82466522999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.8946439999994595E-2</v>
+        <v>-4.3954250000012962E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.54313465609183709</v>
+        <v>-0.48788101359262814</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7100955623781111</v>
+        <v>1.7111677085508648</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>108.18839874</v>
+        <v>108.18837082</v>
       </c>
       <c r="C366" s="5">
-        <v>0.36470480999999211</v>
+        <v>0.36370559000000924</v>
       </c>
       <c r="D366" s="5">
-        <v>4.1352684960871189</v>
+        <v>4.1236898162757996</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>107.97667529</v>
+        <v>107.96070274</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21172344999999382</v>
+        <v>-0.22766808000000083</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.3232736337857385</v>
+        <v>-2.4962177315088319</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>107.28164103</v>
+        <v>107.28256686</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.6950342599999999</v>
+        <v>-0.67813587999999925</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.4565927958339273</v>
+        <v>-7.2825587295621723</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>93.814902250000003</v>
+        <v>93.816695366999994</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.46673878</v>
+        <v>-13.465871493000009</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.003358164261243</v>
+        <v>-80.000842435912347</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>96.081178640999994</v>
+        <v>96.083110833000006</v>
       </c>
       <c r="C370" s="5">
-        <v>2.266276390999991</v>
+        <v>2.2664154660000122</v>
       </c>
       <c r="D370" s="5">
-        <v>33.16739340246906</v>
+        <v>33.168986028848394</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>98.220664057999997</v>
+        <v>98.217259533999993</v>
       </c>
       <c r="C371" s="5">
-        <v>2.1394854170000031</v>
+        <v>2.1341487009999867</v>
       </c>
       <c r="D371" s="5">
-        <v>30.249039240084443</v>
+        <v>30.163458759049711</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>98.937929545000003</v>
+        <v>98.939683889999998</v>
       </c>
       <c r="C372" s="5">
-        <v>0.71726548700000592</v>
+        <v>0.72242435600000476</v>
       </c>
       <c r="D372" s="5">
-        <v>9.1237848135702571</v>
+        <v>9.1924158415016564</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>99.258165743999996</v>
+        <v>99.260014480999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.32023619899999289</v>
+        <v>0.32033059100000116</v>
       </c>
       <c r="D373" s="5">
-        <v>3.9539823312567224</v>
+        <v>3.9550972442718768</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>99.38335275</v>
+        <v>99.393107178999998</v>
       </c>
       <c r="C374" s="5">
-        <v>0.12518700600000443</v>
+        <v>0.13309269799999868</v>
       </c>
       <c r="D374" s="5">
-        <v>1.5240143498194136</v>
+        <v>1.6209380611397206</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>99.411688100000006</v>
+        <v>99.420562294999996</v>
       </c>
       <c r="C375" s="5">
-        <v>2.8335350000006088E-2</v>
+        <v>2.7455115999998725E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>0.34267097490603415</v>
+        <v>0.33197713329748968</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>99.797936942000007</v>
+        <v>99.790752241000007</v>
       </c>
       <c r="C376" s="5">
-        <v>0.38624884200000054</v>
+        <v>0.37018994600001065</v>
       </c>
       <c r="D376" s="5">
-        <v>4.7633504125450976</v>
+        <v>4.5608190345130417</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>99.905204765999997</v>
+        <v>99.906421730000005</v>
       </c>
       <c r="C377" s="5">
-        <v>0.10726782399999024</v>
+        <v>0.11566948899999829</v>
       </c>
       <c r="D377" s="5">
-        <v>1.2974725215773919</v>
+        <v>1.3998462346268559</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3439230983319392</v>
+        <v>-7.3436291066702015</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>100.13373407</v>
+        <v>100.13230862</v>
       </c>
       <c r="C378" s="5">
-        <v>0.2285293040000056</v>
+        <v>0.22588688999999817</v>
       </c>
       <c r="D378" s="5">
-        <v>2.7797527807260858</v>
+        <v>2.7471767503486788</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>100.02382364</v>
+        <v>99.998379579000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.10991042999999934</v>
+        <v>-0.1339290410000018</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.3092409681459971</v>
+        <v>-1.5932702409551802</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>100.55458166</v>
+        <v>100.55706078</v>
       </c>
       <c r="C380" s="5">
-        <v>0.53075801999999328</v>
+        <v>0.55868120099999885</v>
       </c>
       <c r="D380" s="5">
-        <v>6.5567419816371375</v>
+        <v>6.9141771852620604</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>101.47165608</v>
+        <v>101.47769606</v>
       </c>
       <c r="C381" s="5">
-        <v>0.91707442000000583</v>
+        <v>0.92063527999999906</v>
       </c>
       <c r="D381" s="5">
-        <v>11.510206013703872</v>
+        <v>11.556873264298574</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>101.72151748</v>
+        <v>101.72752536</v>
       </c>
       <c r="C382" s="5">
-        <v>0.24986140000000034</v>
+        <v>0.24982930000000181</v>
       </c>
       <c r="D382" s="5">
-        <v>2.995199597290088</v>
+        <v>2.9946289023748518</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>102.30422122</v>
+        <v>102.29856444000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.58270373999999947</v>
+        <v>0.57103908000000558</v>
       </c>
       <c r="D383" s="5">
-        <v>7.0948730087287082</v>
+        <v>6.9480111045234993</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>103.54741177</v>
+        <v>103.55389954</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2431905499999942</v>
+        <v>1.2553350999999964</v>
       </c>
       <c r="D384" s="5">
-        <v>15.597470389232559</v>
+        <v>15.761200593714285</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>103.69083295999999</v>
+        <v>103.69588521</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14342118999999798</v>
+        <v>0.14198566999999684</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6748133399497878</v>
+        <v>1.6578186536346795</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>103.69941193</v>
+        <v>103.71204691</v>
       </c>
       <c r="C386" s="5">
-        <v>8.578970000002073E-3</v>
+        <v>1.6161699999997836E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>9.9328451829450159E-2</v>
+        <v>0.18718846368073194</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>104.58613149</v>
+        <v>104.59712368</v>
       </c>
       <c r="C387" s="5">
-        <v>0.88671956000000307</v>
+        <v>0.88507676999999774</v>
       </c>
       <c r="D387" s="5">
-        <v>10.757633750509843</v>
+        <v>10.735388776638644</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>104.76440927</v>
+        <v>104.75276759</v>
       </c>
       <c r="C388" s="5">
-        <v>0.17827778000000194</v>
+        <v>0.1556439100000091</v>
       </c>
       <c r="D388" s="5">
-        <v>2.0648097911677876</v>
+        <v>1.8003256088821473</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>105.42526546000001</v>
+        <v>105.42084549</v>
       </c>
       <c r="C389" s="5">
-        <v>0.66085619000000406</v>
+        <v>0.66807790000000011</v>
       </c>
       <c r="D389" s="5">
-        <v>7.8378490766870756</v>
+        <v>7.9274382068003746</v>
       </c>
       <c r="E389" s="5">
-        <v>5.5252984135603311</v>
+        <v>5.5195888957997985</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>104.82009708</v>
+        <v>104.81209564</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.60516838000000917</v>
+        <v>-0.60874985000000947</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.6749454941028796</v>
+        <v>-6.7134754086848218</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>105.51870599</v>
+        <v>105.48167402</v>
       </c>
       <c r="C391" s="5">
-        <v>0.69860891000000436</v>
+        <v>0.66957838000000436</v>
       </c>
       <c r="D391" s="5">
-        <v>8.2975892169119483</v>
+        <v>7.9412166415999685</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>105.76715317</v>
+        <v>105.77083626</v>
       </c>
       <c r="C392" s="5">
-        <v>0.24844717999999943</v>
+        <v>0.28916223999999602</v>
       </c>
       <c r="D392" s="5">
-        <v>2.8623164319896199</v>
+        <v>3.3396756545428952</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>106.74673059</v>
+        <v>106.7593408</v>
       </c>
       <c r="C393" s="5">
-        <v>0.97957741999999826</v>
+        <v>0.98850454000000809</v>
       </c>
       <c r="D393" s="5">
-        <v>11.697951643248871</v>
+        <v>11.80966483399053</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>106.8618869</v>
+        <v>106.87659347</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11515631000000326</v>
+        <v>0.11725266999999917</v>
       </c>
       <c r="D394" s="5">
-        <v>1.3022453632661302</v>
+        <v>1.3259378799358235</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>107.51020563</v>
+        <v>107.50837432</v>
       </c>
       <c r="C395" s="5">
-        <v>0.64831872999999973</v>
+        <v>0.6317808499999984</v>
       </c>
       <c r="D395" s="5">
-        <v>7.5281686464267139</v>
+        <v>7.3288071445399616</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>107.71266294</v>
+        <v>107.72535305</v>
       </c>
       <c r="C396" s="5">
-        <v>0.20245730999999978</v>
+        <v>0.2169787299999939</v>
       </c>
       <c r="D396" s="5">
-        <v>2.283326737145952</v>
+        <v>2.4489651539328472</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>107.63994391</v>
+        <v>107.65527903</v>
       </c>
       <c r="C397" s="5">
-        <v>-7.2719030000001794E-2</v>
+        <v>-7.0074019999992743E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.80714319535132306</v>
+        <v>-0.77779863213313094</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>108.58879222</v>
+        <v>108.59722893999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.94884831000000247</v>
+        <v>0.94194990999999106</v>
       </c>
       <c r="D398" s="5">
-        <v>11.106247269243163</v>
+        <v>11.019930622719221</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>108.0789453</v>
+        <v>108.08863451000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.50984692000000109</v>
+        <v>-0.50859442999998805</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.4910055123822747</v>
+        <v>-5.4774472212885446</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>108.34966802</v>
+        <v>108.33107704</v>
       </c>
       <c r="C400" s="5">
-        <v>0.27072271999999487</v>
+        <v>0.24244252999999105</v>
       </c>
       <c r="D400" s="5">
-        <v>3.0475913132992138</v>
+        <v>2.7250512886393796</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>109.06869829</v>
+        <v>109.0500916</v>
       </c>
       <c r="C401" s="5">
-        <v>0.71903027000000463</v>
+        <v>0.71901456000000508</v>
       </c>
       <c r="D401" s="5">
-        <v>8.2606273992003043</v>
+        <v>8.2619100162750989</v>
       </c>
       <c r="E401" s="5">
-        <v>3.4559389669095664</v>
+        <v>3.4426266390969795</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>109.13217553</v>
+        <v>109.10289425000001</v>
       </c>
       <c r="C402" s="5">
-        <v>6.3477239999997437E-2</v>
+        <v>5.2802650000003837E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>0.70063170054663892</v>
+        <v>0.58259645736677967</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>109.44366315000001</v>
+        <v>109.40100249</v>
       </c>
       <c r="C403" s="5">
-        <v>0.31148762000000829</v>
+        <v>0.29810823999999059</v>
       </c>
       <c r="D403" s="5">
-        <v>3.479350554236027</v>
+        <v>3.3285561423023191</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>110.46830147999999</v>
+        <v>110.48381870999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0246383299999877</v>
+        <v>1.082816219999998</v>
       </c>
       <c r="D404" s="5">
-        <v>11.831633673135489</v>
+        <v>12.54559438400813</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>110.32580579</v>
+        <v>110.34873258</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.14249568999998985</v>
+        <v>-0.13508612999999059</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.5369738664071542</v>
+        <v>-1.4573870399069544</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>110.8004562</v>
+        <v>110.83083664999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.4746504099999953</v>
+        <v>0.48210406999999122</v>
       </c>
       <c r="D406" s="5">
-        <v>5.28664454114669</v>
+        <v>5.3705258707970716</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>110.81451764000001</v>
+        <v>110.82188612</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4061440000006087E-2</v>
+        <v>-8.9505299999927956E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>0.15239567871276893</v>
+        <v>-9.6867143861245619E-2</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>110.71401508</v>
+        <v>110.73628368</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.10050256000000957</v>
+        <v>-8.5602440000002389E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.0829203454634673</v>
+        <v>-0.92299136303387597</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>110.98698648</v>
+        <v>111.01339357000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.27297140000000297</v>
+        <v>0.27710989000000552</v>
       </c>
       <c r="D409" s="5">
-        <v>2.9991176776775985</v>
+        <v>3.0445939518777942</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>111.69924769000001</v>
+        <v>111.69779754</v>
       </c>
       <c r="C410" s="5">
-        <v>0.7122612100000083</v>
+        <v>0.68440396999999109</v>
       </c>
       <c r="D410" s="5">
-        <v>7.9787416575287873</v>
+        <v>7.6541488245057243</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>111.59049155</v>
+        <v>111.59477354000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.10875614000001121</v>
+        <v>-0.10302399999999068</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.1621452795320231</v>
+        <v>-1.1012174822598975</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>111.70941320999999</v>
+        <v>111.67959361</v>
       </c>
       <c r="C412" s="5">
-        <v>0.11892165999999804</v>
+        <v>8.4820069999992143E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>1.2863588639352441</v>
+        <v>0.9159090381001489</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>111.72850492000001</v>
+        <v>111.68386021000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9091710000012085E-2</v>
+        <v>4.2666000000082249E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>0.20527902315192748</v>
+        <v>4.5854356892705006E-2</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4386525847479357</v>
+        <v>2.4151915613796815</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>112.29413635</v>
+        <v>112.23216232999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.56563142999999627</v>
+        <v>0.54830211999998824</v>
       </c>
       <c r="D414" s="5">
-        <v>6.2471046696459975</v>
+        <v>6.0530023707779268</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>112.34004254</v>
+        <v>112.30321135</v>
       </c>
       <c r="C415" s="5">
-        <v>4.5906189999996627E-2</v>
+        <v>7.1049020000003793E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.49166820494779273</v>
+        <v>0.76231539562965356</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>112.13683835</v>
+        <v>112.17451671000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.2032041899999939</v>
+        <v>-0.12869463999999198</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.1491329373274026</v>
+        <v>-1.3665140693957634</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>112.31378488</v>
+        <v>112.35102451</v>
       </c>
       <c r="C417" s="5">
-        <v>0.17694652999999505</v>
+        <v>0.176507799999996</v>
       </c>
       <c r="D417" s="5">
-        <v>1.910062500345111</v>
+        <v>1.9046400062133984</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>112.75778498</v>
+        <v>112.80477139</v>
       </c>
       <c r="C418" s="5">
-        <v>0.44400009999999668</v>
+        <v>0.45374687999999708</v>
       </c>
       <c r="D418" s="5">
-        <v>4.8483686357127631</v>
+        <v>4.9554976756272184</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>112.8349824</v>
+        <v>112.85612964000001</v>
       </c>
       <c r="C419" s="5">
-        <v>7.7197420000004513E-2</v>
+        <v>5.1358250000006933E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.8246572293880261</v>
+        <v>0.54771140354463732</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>113.33718283</v>
+        <v>113.36591077999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.50220043000000203</v>
+        <v>0.50978113999998698</v>
       </c>
       <c r="D420" s="5">
-        <v>5.4736012418923119</v>
+        <v>5.5572217814139568</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>113.51448019999999</v>
+        <v>113.55108927000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.17729736999999091</v>
+        <v>0.18517849000001263</v>
       </c>
       <c r="D421" s="5">
-        <v>1.8934381849729398</v>
+        <v>1.9778562478195871</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>113.66194015000001</v>
+        <v>113.64803664999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.14745995000001244</v>
+        <v>9.6947379999988925E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.5700349692251425</v>
+        <v>1.0293578544903648</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>114.28422162</v>
+        <v>114.27864503000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.62228146999999012</v>
+        <v>0.6306083800000124</v>
       </c>
       <c r="D423" s="5">
-        <v>6.7712966561094712</v>
+        <v>6.8655537753525619</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>114.84131514000001</v>
+        <v>114.8020684</v>
       </c>
       <c r="C424" s="5">
-        <v>0.55709352000000933</v>
+        <v>0.52342336999998906</v>
       </c>
       <c r="D424" s="5">
-        <v>6.0089642576997448</v>
+        <v>5.636879836925246</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>114.57250268999999</v>
+        <v>114.50302693</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.26881245000001286</v>
+        <v>-0.2990414699999917</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.7729945284418633</v>
+        <v>-3.0814168747999249</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5454540647763535</v>
+        <v>2.5242382513454453</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>114.92808770000001</v>
+        <v>114.82420741</v>
       </c>
       <c r="C426" s="5">
-        <v>0.35558501000001286</v>
+        <v>0.32118047999999533</v>
       </c>
       <c r="D426" s="5">
-        <v>3.7885317586563882</v>
+        <v>3.4184120610526225</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>115.01156611</v>
+        <v>114.97633654000001</v>
       </c>
       <c r="C427" s="5">
-        <v>8.3478409999997893E-2</v>
+        <v>0.15212913000000583</v>
       </c>
       <c r="D427" s="5">
-        <v>0.8751146425557188</v>
+        <v>1.601501186418286</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>114.82952139</v>
+        <v>114.90670249</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.18204472000000749</v>
+        <v>-6.9634050000004777E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.8829574889382528</v>
+        <v>-0.72434973694375238</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>115.10668535000001</v>
+        <v>115.15887186</v>
       </c>
       <c r="C429" s="5">
-        <v>0.27716396000000998</v>
+        <v>0.25216937000000428</v>
       </c>
       <c r="D429" s="5">
-        <v>2.9352017087809212</v>
+        <v>2.6654888646900243</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>115.01184433</v>
+        <v>115.07375364000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-9.484102000000405E-2</v>
+        <v>-8.5118219999998246E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.98425987656660663</v>
+        <v>-0.88336791559365802</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>115.03863201</v>
+        <v>115.07049795</v>
       </c>
       <c r="C431" s="5">
-        <v>2.6787679999998204E-2</v>
+        <v>-3.2556900000031419E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>0.27985314707188458</v>
+        <v>-3.3945361157805554E-2</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>115.3021184</v>
+        <v>115.33605919</v>
       </c>
       <c r="C432" s="5">
-        <v>0.26348638999999707</v>
+        <v>0.2655612399999967</v>
       </c>
       <c r="D432" s="5">
-        <v>2.7833892577385999</v>
+        <v>2.8047995492003874</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>115.29741145</v>
+        <v>115.33877883</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.7069499999992104E-3</v>
+        <v>2.7196399999951382E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.8976307257431184E-2</v>
+        <v>2.8299833640699212E-2</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>114.97533846</v>
+        <v>114.95378722</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.32207298999999523</v>
+        <v>-0.38499161000000015</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.301068304529553</v>
+        <v>-3.9327807188494046</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>114.95016407999999</v>
+        <v>115.10764962</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.5174380000009933E-2</v>
+        <v>0.15386240000000839</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.26242934733590184</v>
+        <v>1.6180429907566296</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>114.63002355</v>
+        <v>114.75535513</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.3201405299999891</v>
+        <v>-0.35229449000000557</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.2913249403110911</v>
+        <v>-3.6114822682588033</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>114.75594074999999</v>
+        <v>114.90244932</v>
       </c>
       <c r="C437" s="5">
-        <v>0.12591719999998929</v>
+        <v>0.14709419000000423</v>
       </c>
       <c r="D437" s="5">
-        <v>1.3261523490826432</v>
+        <v>1.5490585679672764</v>
       </c>
       <c r="E437" s="5">
-        <v>0.16010653140425823</v>
+        <v>0.348831293555385</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>114.85624304</v>
+        <v>115.00001224</v>
       </c>
       <c r="C438" s="5">
-        <v>0.1003022900000019</v>
+        <v>9.7562920000001441E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>1.0539153994698403</v>
+        <v>1.0236839977660672</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>114.51209599000001</v>
+        <v>115.08985692</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.34414704999998946</v>
+        <v>8.9844679999998789E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5369275108374731</v>
+        <v>0.94154851662036076</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>114.67388995</v>
+        <v>114.69480225</v>
       </c>
       <c r="C440" s="5">
-        <v>0.16179395999999713</v>
+        <v>-0.39505467000000749</v>
       </c>
       <c r="D440" s="5">
-        <v>1.7087158198822561</v>
+        <v>-4.0422090243599769</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>114.78973477</v>
+        <v>114.8080408</v>
       </c>
       <c r="C441" s="5">
-        <v>0.11584481999999241</v>
+        <v>0.11323855000000549</v>
       </c>
       <c r="D441" s="5">
-        <v>1.2190113524801927</v>
+        <v>1.1912185758030436</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>114.81536883</v>
+        <v>114.82168904</v>
       </c>
       <c r="C442" s="5">
-        <v>2.5634060000001568E-2</v>
+        <v>1.3648239999994871E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.26830518768143907</v>
+        <v>0.14274784709167321</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>115.46634447</v>
+        <v>115.4537905</v>
       </c>
       <c r="C443" s="5">
-        <v>0.65097563999999863</v>
+        <v>0.63210146000000123</v>
       </c>
       <c r="D443" s="5">
-        <v>7.0199387469541463</v>
+        <v>6.8098187690608603</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>115.42661019000001</v>
+        <v>115.32311857000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-3.9734279999990463E-2</v>
+        <v>-0.13067192999999122</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.41216334917381081</v>
+        <v>-1.3497510560878667</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>115.22623754999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-9.6881020000012086E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.0034550330612624</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>