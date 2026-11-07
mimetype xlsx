--- v9 (2026-09-27)
+++ v10 (2026-11-07)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9F9C4998-060B-4A0B-A9E2-98183B754CA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BA1922FB-149E-4762-A5F4-444FD6AE1151}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{77BC586C-05F7-4C73-88EC-5BFF23BC252C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AA45539E-A5BB-48E4-B8B2-D2AA03495BC8}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36F21C7D-97CB-4070-921F-CF59986C637A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9EE9158-A802-4F6E-9EA4-F21DEE4198FF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.63210146000000123</v>
       </c>
       <c r="D443" s="5">
         <v>6.8098187690608603</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>115.32311857000001</v>
       </c>
       <c r="C444" s="5">
         <v>-0.13067192999999122</v>
       </c>
       <c r="D444" s="5">
         <v>-1.3497510560878667</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>115.22623754999999</v>
+        <v>115.24034936</v>
       </c>
       <c r="C445" s="5">
-        <v>-9.6881020000012086E-2</v>
+        <v>-8.2769210000009252E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-1.0034550330612624</v>
+        <v>-0.85786716737329405</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>115.1699146</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-7.0434759999997709E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.73097802044077564</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>