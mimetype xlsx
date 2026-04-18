--- v2 (2026-02-15)
+++ v3 (2026-04-18)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6E561C40-A345-4A37-9A65-F3FF1D48624C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0FDCA2C2-FF03-4F65-868C-5FDC975CEF12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3753819B-528E-4AED-B3FE-13D93FC7A7CD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25A78B0E-FE96-4647-B372-A54BD50A7A33}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{925B69E5-CEBA-47A7-AD8C-6B5BD5A7AEE4}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D14EC88-15B5-4AC2-851D-331B21D4EEE2}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>43.657969494</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>43.660147909999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>43.848328637999998</v>
+        <v>43.849816842999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.19035914399999854</v>
+        <v>0.1896689330000001</v>
       </c>
       <c r="D7" s="5">
-        <v>5.3596045589321628</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.3394320337486256</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.304141184999999</v>
+        <v>44.304628069000003</v>
       </c>
       <c r="C8" s="5">
-        <v>0.45581254700000073</v>
+        <v>0.4548112260000039</v>
       </c>
       <c r="D8" s="5">
-        <v>13.212750010480923</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>13.181575870092409</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>43.607943319</v>
+        <v>43.606944237999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.69619786599999856</v>
+        <v>-0.69768383100000619</v>
       </c>
       <c r="D9" s="5">
-        <v>-17.309544203105698</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-17.343176148938909</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>43.806804454000002</v>
+        <v>43.804733521999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.19886113500000135</v>
+        <v>0.1977892840000024</v>
       </c>
       <c r="D10" s="5">
-        <v>5.6116032014124295</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.5807295831117099</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>44.310124274000003</v>
+        <v>44.308181410000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.50331982000000153</v>
+        <v>0.50344788800000373</v>
       </c>
       <c r="D11" s="5">
-        <v>14.692951025497813</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14.697668319782364</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>44.666861728000001</v>
+        <v>44.666455902000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.35673745399999746</v>
+        <v>0.35827449199999961</v>
       </c>
       <c r="D12" s="5">
-        <v>10.100594959725528</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.146532683150289</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>45.169550612999998</v>
+        <v>45.170300588000003</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50268888499999775</v>
+        <v>0.50384468600000076</v>
       </c>
       <c r="D13" s="5">
-        <v>14.373116540484654</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14.40837964736048</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>45.552651873000002</v>
+        <v>45.553440281999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.38310126000000366</v>
+        <v>0.38313969399999337</v>
       </c>
       <c r="D14" s="5">
-        <v>10.666134067691369</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10.667069082559856</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>45.555447942999997</v>
+        <v>45.555308781999997</v>
       </c>
       <c r="C15" s="5">
-        <v>2.7960699999951544E-3</v>
+        <v>1.8685000000004948E-3</v>
       </c>
       <c r="D15" s="5">
-        <v>7.3682141953157476E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.923241560634839E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>45.790139074000002</v>
+        <v>45.789512051999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.23469113100000527</v>
+        <v>0.23420327000000185</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3603344555214214</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3467568771776506</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>45.938733775000003</v>
+        <v>45.939284395000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.14859470100000038</v>
+        <v>0.14977234300000219</v>
       </c>
       <c r="D17" s="5">
-        <v>3.964410209327518</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9964520334420328</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>46.734759693000001</v>
+        <v>46.736844519000002</v>
       </c>
       <c r="C18" s="5">
-        <v>0.796025917999998</v>
+        <v>0.79756012400000031</v>
       </c>
       <c r="D18" s="5">
-        <v>22.894351449226981</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.942470856225473</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>47.066060264999997</v>
+        <v>47.067597696</v>
       </c>
       <c r="C19" s="5">
-        <v>0.33130057199999641</v>
+        <v>0.33075317699999829</v>
       </c>
       <c r="D19" s="5">
-        <v>8.8463804459565143</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8307809549820639</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>47.425911077000002</v>
+        <v>47.426513688999997</v>
       </c>
       <c r="C20" s="5">
-        <v>0.35985081200000479</v>
+        <v>0.35891599299999655</v>
       </c>
       <c r="D20" s="5">
-        <v>9.5705983620120385</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5443590673835565</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>47.380453641999999</v>
+        <v>47.379395856000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.5457435000002988E-2</v>
+        <v>-4.7117832999994391E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.1441482341820852</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1856968269432944</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>47.784937130000003</v>
+        <v>47.782771152000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.40448348800000389</v>
+        <v>0.40337529600000011</v>
       </c>
       <c r="D22" s="5">
-        <v>10.73926914169272</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.708705278876574</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>48.164328767999997</v>
+        <v>48.162229134</v>
       </c>
       <c r="C23" s="5">
-        <v>0.3793916379999942</v>
+        <v>0.37945798199999814</v>
       </c>
       <c r="D23" s="5">
-        <v>9.9547306798139612</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.9570194003037571</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>47.973322391000004</v>
+        <v>47.972933718</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.19100637699999368</v>
+        <v>-0.18929541600000022</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.6564293945068673</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6158133162544246</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>48.472402166000002</v>
+        <v>48.473178892</v>
       </c>
       <c r="C25" s="5">
-        <v>0.49907977499999845</v>
+        <v>0.50024517399999979</v>
       </c>
       <c r="D25" s="5">
-        <v>13.223598705312533</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.256382835692747</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>48.248859185000001</v>
+        <v>48.249862505000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.22354298100000136</v>
+        <v>-0.22331638699999701</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.3958741942750628</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3904583161266899</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>48.029701097999997</v>
+        <v>48.029838699000003</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.21915808700000383</v>
+        <v>-0.22002380600000038</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3165624524123212</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3369318514573605</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>48.576753095000001</v>
+        <v>48.576554778999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.54705199700000406</v>
+        <v>0.54671607999999594</v>
       </c>
       <c r="D28" s="5">
-        <v>14.557410377999712</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.547860196376172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>48.228577915000002</v>
+        <v>48.229344546999997</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.34817517999999836</v>
+        <v>-0.34721023200000189</v>
       </c>
       <c r="D29" s="5">
-        <v>-8.2699391559027049</v>
+        <v>-8.2479452856616184</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9845608527550267</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9849713206443491</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>48.679456672999997</v>
+        <v>48.680892081000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.45087875799999466</v>
+        <v>0.45154753400000658</v>
       </c>
       <c r="D30" s="5">
-        <v>11.813744383590707</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.831981561178573</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>48.724960465999999</v>
+        <v>48.725593594999999</v>
       </c>
       <c r="C31" s="5">
-        <v>4.5503793000001735E-2</v>
+        <v>4.4701513999996223E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1275015147661493</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1074891698319211</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>48.971389780999999</v>
+        <v>48.971649886999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24642931500000032</v>
+        <v>0.24605629199999868</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2407690482621847</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2309751907803523</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>49.251929556999997</v>
+        <v>49.250970453999997</v>
       </c>
       <c r="C33" s="5">
-        <v>0.28053977599999769</v>
+        <v>0.27932056699999919</v>
       </c>
       <c r="D33" s="5">
-        <v>7.0951602424887517</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0633127720708844</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>49.850710505000002</v>
+        <v>49.849071530000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59878094800000525</v>
+        <v>0.59810107600000606</v>
       </c>
       <c r="D34" s="5">
-        <v>15.605164158372142</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.58656995234362</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>49.917989634000001</v>
+        <v>49.916170512999997</v>
       </c>
       <c r="C35" s="5">
-        <v>6.7279128999999216E-2</v>
+        <v>6.709898299999395E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>1.6316105235956835</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6272632425208933</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>50.373321851</v>
+        <v>50.373051031999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.45533221699999871</v>
+        <v>0.45688051900000204</v>
       </c>
       <c r="D36" s="5">
-        <v>11.512115814253555</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.553695196642844</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>49.769117026000004</v>
+        <v>49.769983617000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.6042048249999965</v>
+        <v>-0.60306741499999816</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.480871647672954</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.457208899984241</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>50.848854826</v>
+        <v>50.850326052</v>
       </c>
       <c r="C38" s="5">
-        <v>1.0797377999999966</v>
+        <v>1.0803424349999986</v>
       </c>
       <c r="D38" s="5">
-        <v>29.376348329937073</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.394235834543615</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.110594355000003</v>
+        <v>52.110986795999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2617395290000033</v>
+        <v>1.2606607439999991</v>
       </c>
       <c r="D39" s="5">
-        <v>34.195576532011884</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.161116311485173</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>52.260755338000003</v>
+        <v>52.260606269999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.15016098299999925</v>
+        <v>0.14961947399999787</v>
       </c>
       <c r="D40" s="5">
-        <v>3.5132321939154165</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5003353024174011</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>52.599542092</v>
+        <v>52.600048536000003</v>
       </c>
       <c r="C41" s="5">
-        <v>0.33878675399999736</v>
+        <v>0.33944226600000604</v>
       </c>
       <c r="D41" s="5">
-        <v>8.0625898964528773</v>
+        <v>8.0787753962390916</v>
       </c>
       <c r="E41" s="5">
-        <v>9.0630169205974997</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0623333782624993</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>52.119695636000003</v>
+        <v>52.120420760999998</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.47984645599999709</v>
+        <v>-0.47962777500000442</v>
       </c>
       <c r="D42" s="5">
-        <v>-10.414259065065778</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.409653157821964</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>52.906016227999999</v>
+        <v>52.905847715</v>
       </c>
       <c r="C43" s="5">
-        <v>0.7863205919999956</v>
+        <v>0.78542695400000184</v>
       </c>
       <c r="D43" s="5">
-        <v>19.684601736824337</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.660048230286709</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>53.135291702000004</v>
+        <v>53.135313339</v>
       </c>
       <c r="C44" s="5">
-        <v>0.22927547400000492</v>
+        <v>0.22946562399999948</v>
       </c>
       <c r="D44" s="5">
-        <v>5.3261233169731748</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3306638338136647</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>53.228432482999999</v>
+        <v>53.227538739000003</v>
       </c>
       <c r="C45" s="5">
-        <v>9.3140780999995343E-2</v>
+        <v>9.2225400000003788E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>2.1238768539193931</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1028030228454453</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>52.717764858000002</v>
+        <v>52.716957823999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.51066762499999641</v>
+        <v>-0.51058091500000558</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.9241980223455</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.922613700763895</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>52.664262328</v>
+        <v>52.663024</v>
       </c>
       <c r="C47" s="5">
-        <v>-5.3502530000002935E-2</v>
+        <v>-5.3933823999997799E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.2110883782375681</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2208149069008356</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>52.960876904999999</v>
+        <v>52.960668714999997</v>
       </c>
       <c r="C48" s="5">
-        <v>0.29661457699999971</v>
+        <v>0.29764471499999701</v>
       </c>
       <c r="D48" s="5">
-        <v>6.9719577031886359</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9970984905185052</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>53.297133021</v>
+        <v>53.297585896000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33625611600000127</v>
+        <v>0.33691718100000401</v>
       </c>
       <c r="D49" s="5">
-        <v>7.890738730043978</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9068305307821163</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>54.153280885999997</v>
+        <v>54.154880480000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.85614786499999695</v>
+        <v>0.85729458400000169</v>
       </c>
       <c r="D50" s="5">
-        <v>21.074060483700197</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.104634127196341</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>53.774567900000001</v>
+        <v>53.775154006000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.37871298599999648</v>
+        <v>-0.3797264740000017</v>
       </c>
       <c r="D51" s="5">
-        <v>-8.0766444516908287</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0972019947187057</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>54.385584618000003</v>
+        <v>54.385673459000003</v>
       </c>
       <c r="C52" s="5">
-        <v>0.6110167180000019</v>
+        <v>0.61051945300000199</v>
       </c>
       <c r="D52" s="5">
-        <v>14.520296557581958</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.507563911773214</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>54.471814311999999</v>
+        <v>54.472454167999999</v>
       </c>
       <c r="C53" s="5">
-        <v>8.6229693999996471E-2</v>
+        <v>8.6780708999995682E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9193094471684713</v>
+        <v>1.9316786499779637</v>
       </c>
       <c r="E53" s="5">
-        <v>3.5594838767327497</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5597032400426443</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>54.676227855</v>
+        <v>54.676599705000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20441354300000114</v>
+        <v>0.20414553700000226</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5972936669353537</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5910863429647453</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>54.947143767999997</v>
+        <v>54.946313547999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.27091591299999607</v>
+        <v>0.26971384299999812</v>
       </c>
       <c r="D55" s="5">
-        <v>6.1106387163416764</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0827431821471878</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>55.117552857</v>
+        <v>55.117352857999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17040908900000318</v>
+        <v>0.17103930999999761</v>
       </c>
       <c r="D56" s="5">
-        <v>3.7857342016176299</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8000338890234131</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>56.203385480999998</v>
+        <v>56.202448869000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0858326239999982</v>
+        <v>1.0850960110000045</v>
       </c>
       <c r="D57" s="5">
-        <v>26.377742274048476</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.357973944946277</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>56.902678018000003</v>
+        <v>56.902204263999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.69929253700000515</v>
+        <v>0.69975539499999684</v>
       </c>
       <c r="D58" s="5">
-        <v>15.995930763798016</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.007538971941827</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>57.268171131999999</v>
+        <v>57.267240114000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.36549311399999596</v>
+        <v>0.36503585000000527</v>
       </c>
       <c r="D59" s="5">
-        <v>7.9859604337726209</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9756829423261344</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>58.090969837999999</v>
+        <v>58.090842346999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.82279870600000038</v>
+        <v>0.82360223299999546</v>
       </c>
       <c r="D60" s="5">
-        <v>18.670769083480245</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.690796628479276</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>58.724639838000002</v>
+        <v>58.725082202000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.63367000000000218</v>
+        <v>0.63423985500000413</v>
       </c>
       <c r="D61" s="5">
-        <v>13.904482951765452</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.917779803776442</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>58.773157044000001</v>
+        <v>58.774915188999998</v>
       </c>
       <c r="C62" s="5">
-        <v>4.8517205999999646E-2</v>
+        <v>4.9832986999994944E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.99593512664741812</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0230632201692957</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>57.885596243000002</v>
+        <v>57.8862077</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.88756080099999934</v>
+        <v>-0.88870748899999796</v>
       </c>
       <c r="D63" s="5">
-        <v>-16.689854107958602</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.709196969803219</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>58.197243888000003</v>
+        <v>58.197144725999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.31164764500000075</v>
+        <v>0.31093702599999773</v>
       </c>
       <c r="D64" s="5">
-        <v>6.6554078244345227</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6397088279720906</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>58.534386840000003</v>
+        <v>58.534781107999997</v>
       </c>
       <c r="C65" s="5">
-        <v>0.33714295200000066</v>
+        <v>0.33763638199999946</v>
       </c>
       <c r="D65" s="5">
-        <v>7.1775604352850575</v>
+        <v>7.1884153347548052</v>
       </c>
       <c r="E65" s="5">
-        <v>7.4581186239376374</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.457580169733613</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>57.169000165999996</v>
+        <v>57.169486227</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.3653866740000069</v>
+        <v>-1.365294880999997</v>
       </c>
       <c r="D66" s="5">
-        <v>-24.665435552603498</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.663838593919618</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>56.543170150999998</v>
+        <v>56.542406299</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.62583001499999824</v>
+        <v>-0.62707992800000056</v>
       </c>
       <c r="D67" s="5">
-        <v>-12.373657311611153</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.396799612899434</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>56.533430289999998</v>
+        <v>56.533183643999998</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.7398609999999053E-3</v>
+        <v>-9.2226550000020779E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.20651064350264425</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.19555699283280159</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>55.273628056</v>
+        <v>55.272445865999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.2598022339999986</v>
+        <v>-1.2607377779999993</v>
       </c>
       <c r="D69" s="5">
-        <v>-23.695244513521885</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.710832295908236</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>55.495447366999997</v>
+        <v>55.494989425</v>
       </c>
       <c r="C70" s="5">
-        <v>0.2218193109999973</v>
+        <v>0.22254355900000178</v>
       </c>
       <c r="D70" s="5">
-        <v>4.9234638181047785</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9400047545874237</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>55.995274344000002</v>
+        <v>55.994636696000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.499826977000005</v>
+        <v>0.49964727100000061</v>
       </c>
       <c r="D71" s="5">
-        <v>11.359748254391477</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.355558072041539</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>55.082429748999999</v>
+        <v>55.082378141</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.91284459500000281</v>
+        <v>-0.91225855500000108</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.900492948342549</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.890196360809028</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>54.857665079999997</v>
+        <v>54.857906733</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.22476466900000247</v>
+        <v>-0.22447140799999943</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.7882048884918538</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7821012305768296</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>54.920815042999998</v>
+        <v>54.922434359999997</v>
       </c>
       <c r="C74" s="5">
-        <v>6.3149963000000753E-2</v>
+        <v>6.4527626999996812E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.3901720592677247</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.420689895105709</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>54.774373574999998</v>
+        <v>54.775215332999998</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.14644146799999902</v>
+        <v>-0.14721902699999845</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.1531834954176663</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.16958779374098</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>54.901272142000003</v>
+        <v>54.901557216</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1268985670000049</v>
+        <v>0.12634188300000204</v>
       </c>
       <c r="D76" s="5">
-        <v>2.8158002097568913</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8032469881438926</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>55.194441283000003</v>
+        <v>55.194874513000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.29316914099999991</v>
+        <v>0.29331729700000153</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5995089243251481</v>
+        <v>6.6029073600701427</v>
       </c>
       <c r="E77" s="5">
-        <v>-5.7059546316416192</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7058496363686313</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>55.281776905999997</v>
+        <v>55.281930719000002</v>
       </c>
       <c r="C78" s="5">
-        <v>8.73356229999942E-2</v>
+        <v>8.7056205999999747E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>1.9154039764601505</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9092075603631686</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>55.887441084999999</v>
+        <v>55.886220113</v>
       </c>
       <c r="C79" s="5">
-        <v>0.60566417900000147</v>
+        <v>0.60428939399999848</v>
       </c>
       <c r="D79" s="5">
-        <v>13.96900921452322</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.935330108163058</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>56.116157645000001</v>
+        <v>56.115645975</v>
       </c>
       <c r="C80" s="5">
-        <v>0.22871656000000229</v>
+        <v>0.22942586199999937</v>
       </c>
       <c r="D80" s="5">
-        <v>5.0229996862230175</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0390431276100989</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>56.061664933000003</v>
+        <v>56.060656936000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-5.4492711999998278E-2</v>
+        <v>-5.4989038999998741E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.1590803434345154</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1695911798016101</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>56.294896565000002</v>
+        <v>56.294703392999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.23323163199999897</v>
+        <v>0.23404645699999804</v>
       </c>
       <c r="D82" s="5">
-        <v>5.1081541416940546</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1265062060414479</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>56.189478286000003</v>
+        <v>56.189374276999999</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.10541827899999845</v>
+        <v>-0.10532911600000006</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2241296089563267</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2222752989046635</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>56.525861261999999</v>
+        <v>56.525880229000002</v>
       </c>
       <c r="C84" s="5">
-        <v>0.33638297599999589</v>
+        <v>0.33650595200000311</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4252225592549514</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4280413322613814</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>56.900602374000002</v>
+        <v>56.900883843999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.37474111200000237</v>
+        <v>0.37500361499999713</v>
       </c>
       <c r="D85" s="5">
-        <v>8.2520450674203438</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2580352153576619</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>57.408754604999999</v>
+        <v>57.410476754999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50815223099999685</v>
+        <v>0.50959291099999859</v>
       </c>
       <c r="D86" s="5">
-        <v>11.2589965873783</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.292447276193119</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>57.906166218000003</v>
+        <v>57.907031336999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.49741161300000414</v>
+        <v>0.49655458200000169</v>
       </c>
       <c r="D87" s="5">
-        <v>10.907328493917046</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.887290213630042</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>58.228945576999998</v>
+        <v>58.228727890999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32277935899999477</v>
+        <v>0.32169655399999897</v>
       </c>
       <c r="D88" s="5">
-        <v>6.8979455981601712</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.873988142801668</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>58.230307007</v>
+        <v>58.230096627000002</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3614300000028834E-3</v>
+        <v>1.3687360000034232E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>2.8060375908789403E-2</v>
+        <v>2.8211084512386186E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>5.5003106353303188</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4991013944331257</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>58.528850767999998</v>
+        <v>58.528791368</v>
       </c>
       <c r="C90" s="5">
-        <v>0.29854376099999769</v>
+        <v>0.29869474099999849</v>
       </c>
       <c r="D90" s="5">
-        <v>6.3288219510039934</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3321369319378595</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>59.018415026</v>
+        <v>59.017567749999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.48956425800000147</v>
+        <v>0.48877638199999751</v>
       </c>
       <c r="D91" s="5">
-        <v>10.512281461328499</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.494590284135397</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>59.514440624999999</v>
+        <v>59.514199595999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.49602559899999932</v>
+        <v>0.49663184599999965</v>
       </c>
       <c r="D92" s="5">
-        <v>10.565024699907388</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.578699740694253</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>60.073078498000001</v>
+        <v>60.072530464000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.55863787300000212</v>
+        <v>0.55833086800000586</v>
       </c>
       <c r="D93" s="5">
-        <v>11.864011045639122</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.85720155704686</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>60.203876024000003</v>
+        <v>60.203864320999998</v>
       </c>
       <c r="C94" s="5">
-        <v>0.13079752600000205</v>
+        <v>0.13133385699999423</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6442848215769033</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6552828517690363</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>60.596524096000003</v>
+        <v>60.596608848000002</v>
       </c>
       <c r="C95" s="5">
-        <v>0.39264807200000007</v>
+        <v>0.39274452700000495</v>
       </c>
       <c r="D95" s="5">
-        <v>8.1133001892442547</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1153669243753122</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>60.747284004000001</v>
+        <v>60.747202172000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.15075990799999772</v>
+        <v>0.15059332399999903</v>
       </c>
       <c r="D96" s="5">
-        <v>3.0267093060824424</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0233147757110945</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>61.072068363</v>
+        <v>61.072213453000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.3247843589999988</v>
+        <v>0.32501128100000187</v>
       </c>
       <c r="D97" s="5">
-        <v>6.607843625497889</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6126062943359321</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>61.405020342</v>
+        <v>61.406388114000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.33295197900000062</v>
+        <v>0.33417466099999871</v>
       </c>
       <c r="D98" s="5">
-        <v>6.7419198973596384</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7674111596655262</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>61.819459715999997</v>
+        <v>61.820447559999998</v>
       </c>
       <c r="C99" s="5">
-        <v>0.41443937399999697</v>
+        <v>0.414059445999996</v>
       </c>
       <c r="D99" s="5">
-        <v>8.4066457024196914</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3984570046848006</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>62.457517961999997</v>
+        <v>62.457851533000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.63805824599999994</v>
+        <v>0.63740397300000495</v>
       </c>
       <c r="D100" s="5">
-        <v>13.113436484417607</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.098996956416853</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>62.560114693000003</v>
+        <v>62.558670239999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.10259673100000555</v>
+        <v>0.10081870699999484</v>
       </c>
       <c r="D101" s="5">
-        <v>1.9891040407668426</v>
+        <v>1.9543153008878988</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4356600686984242</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4335676286563679</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>62.978936077999997</v>
+        <v>62.978539212999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.418821384999994</v>
+        <v>0.41986897299999981</v>
       </c>
       <c r="D102" s="5">
-        <v>8.3361508777734183</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3579776999852751</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>63.150391947000003</v>
+        <v>63.149602074000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.17145586900000609</v>
+        <v>0.1710628610000029</v>
       </c>
       <c r="D103" s="5">
-        <v>3.316281800053944</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3085875254462271</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>63.433946611000003</v>
+        <v>63.433586931999997</v>
       </c>
       <c r="C104" s="5">
-        <v>0.2835546640000004</v>
+        <v>0.28398485799999662</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5232560654587148</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5319149028830727</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>63.879358943</v>
+        <v>63.879270122999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.44541233199999652</v>
+        <v>0.44568319100000053</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7591492779525595</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7647349206033667</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>63.684293854000003</v>
+        <v>63.684428742000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.19506508899999631</v>
+        <v>-0.19484138099999626</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.603456524552795</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5993979455091196</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>63.748326233999997</v>
+        <v>63.749036230999998</v>
       </c>
       <c r="C107" s="5">
-        <v>6.4032379999993339E-2</v>
+        <v>6.4607488999996576E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2132537292736778</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2242088761488246</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>64.282959442000006</v>
+        <v>64.283246332999994</v>
       </c>
       <c r="C108" s="5">
-        <v>0.53463320800000957</v>
+        <v>0.53421010199999586</v>
       </c>
       <c r="D108" s="5">
-        <v>10.541387627117803</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.53253426908427</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>64.413029577000003</v>
+        <v>64.413454833000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13007013499999687</v>
+        <v>0.13020850000000905</v>
       </c>
       <c r="D109" s="5">
-        <v>2.4552843584577655</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4579142959951561</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>64.149012268000007</v>
+        <v>64.150009013000002</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.2640173089999962</v>
+        <v>-0.26344582000000116</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.8092010576213813</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7989931863742346</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>64.112476016000002</v>
+        <v>64.112897472</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.6536252000004765E-2</v>
+        <v>-3.711154100000158E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.68132648833421072</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69200962393720644</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>64.340284408000002</v>
+        <v>64.340432223999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22780839200000003</v>
+        <v>0.22753475199999684</v>
       </c>
       <c r="D112" s="5">
-        <v>4.3482380967868162</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3428835813343669</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>64.349688061999998</v>
+        <v>64.346765839</v>
       </c>
       <c r="C113" s="5">
-        <v>9.4036539999962088E-3</v>
+        <v>6.3336150000026237E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>0.17552704818231124</v>
+        <v>0.11819091084017685</v>
       </c>
       <c r="E113" s="5">
-        <v>2.8605659976519204</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8582698323672107</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>64.213019711000001</v>
+        <v>64.212886236000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.1366683509999973</v>
+        <v>-0.13387960299999691</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.5190455118023536</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4683414398784298</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>64.472359754999999</v>
+        <v>64.472558429000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25934004399999822</v>
+        <v>0.25967219300000011</v>
       </c>
       <c r="D115" s="5">
-        <v>4.9556128311310621</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9621120895709581</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>64.456634308000005</v>
+        <v>64.456757827000004</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.5725446999994119E-2</v>
+        <v>-1.5800601999998776E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.29229955493070836</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.29369372567139562</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>64.860011345999993</v>
+        <v>64.860239226999994</v>
       </c>
       <c r="C117" s="5">
-        <v>0.40337703799998792</v>
+        <v>0.40348139999998978</v>
       </c>
       <c r="D117" s="5">
-        <v>7.7736893136663321</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7757548536923959</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>65.363545341999995</v>
+        <v>65.363219533000006</v>
       </c>
       <c r="C118" s="5">
-        <v>0.50353399600000159</v>
+        <v>0.50298030600001198</v>
       </c>
       <c r="D118" s="5">
-        <v>9.7243360832361745</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7131474022020381</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>65.482851839999995</v>
+        <v>65.483258011999993</v>
       </c>
       <c r="C119" s="5">
-        <v>0.11930649800000026</v>
+        <v>0.12003847899998732</v>
       </c>
       <c r="D119" s="5">
-        <v>2.2124540748855059</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2261767527151255</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>65.547559612000001</v>
+        <v>65.548028049999999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.4707772000005548E-2</v>
+        <v>6.4770038000006025E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.1922623051671355</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.193408382818939</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>65.716320495999994</v>
+        <v>65.717122833000005</v>
       </c>
       <c r="C121" s="5">
-        <v>0.16876088399999389</v>
+        <v>0.16909478300000558</v>
       </c>
       <c r="D121" s="5">
-        <v>3.133686409382519</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1399519871934567</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>66.289901681000003</v>
+        <v>66.290836390999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.57358118500000899</v>
+        <v>0.57371355799999435</v>
       </c>
       <c r="D122" s="5">
-        <v>10.991477026549568</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.993995959795244</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>66.738177984999993</v>
+        <v>66.738745102999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.44827630399998952</v>
+        <v>0.44790871200000026</v>
       </c>
       <c r="D123" s="5">
-        <v>8.4235571209550599</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.416267894666273</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>67.447108494999995</v>
+        <v>67.447891718999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.70893051000000185</v>
+        <v>0.70914661599999818</v>
       </c>
       <c r="D124" s="5">
-        <v>13.518823314015327</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.523066361318993</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>67.640064742999996</v>
+        <v>67.635763076999993</v>
       </c>
       <c r="C125" s="5">
-        <v>0.19295624800000155</v>
+        <v>0.18787135799999533</v>
       </c>
       <c r="D125" s="5">
-        <v>3.4875593498374657</v>
+        <v>3.3942009084912073</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1132752622355726</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1113637105387522</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>67.432949253000004</v>
+        <v>67.432565703999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.20711548999999252</v>
+        <v>-0.20319737299999474</v>
       </c>
       <c r="D126" s="5">
-        <v>-3.6131743394505311</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5461692690267554</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>67.923459847999993</v>
+        <v>67.923578003000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.49051059499998928</v>
+        <v>0.49101229900000476</v>
       </c>
       <c r="D127" s="5">
-        <v>9.0866845862780821</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0964077895881346</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>68.412947325000005</v>
+        <v>68.412908927000004</v>
       </c>
       <c r="C128" s="5">
-        <v>0.48948747700001149</v>
+        <v>0.48933092400000078</v>
       </c>
       <c r="D128" s="5">
-        <v>8.9988746723949742</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9958653009609471</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>68.573362848000002</v>
+        <v>68.573933663000005</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16041552299999751</v>
+        <v>0.16102473600000167</v>
       </c>
       <c r="D129" s="5">
-        <v>2.8503476911343029</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8613146539843815</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>69.238002277999996</v>
+        <v>69.238043863000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.66463942999999404</v>
+        <v>0.6641101999999961</v>
       </c>
       <c r="D130" s="5">
-        <v>12.271356542295099</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.260951481630688</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>69.169682571999999</v>
+        <v>69.17057552</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.8319705999996927E-2</v>
+        <v>-6.7468343000001596E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.1776795259074047</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1630817949612404</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>68.885149690000006</v>
+        <v>68.885860632000004</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.28453288199999349</v>
+        <v>-0.28471488799999634</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.8260956366297902</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.829052239535403</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>69.368150417999999</v>
+        <v>69.368885512999995</v>
       </c>
       <c r="C133" s="5">
-        <v>0.48300072799999327</v>
+        <v>0.48302488099999152</v>
       </c>
       <c r="D133" s="5">
-        <v>8.7462028783032775</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7465634656663802</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>69.632525208999994</v>
+        <v>69.632971452999996</v>
       </c>
       <c r="C134" s="5">
-        <v>0.2643747909999945</v>
+        <v>0.26408594000000107</v>
       </c>
       <c r="D134" s="5">
-        <v>4.6705151051609217</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.665254391282625</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>69.183628580999994</v>
+        <v>69.183587342999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.44889662799999996</v>
+        <v>-0.44938410999999689</v>
       </c>
       <c r="D135" s="5">
-        <v>-7.4674999814727361</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4752774950782142</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>69.461494172000002</v>
+        <v>69.461718368999996</v>
       </c>
       <c r="C136" s="5">
-        <v>0.27786559100000829</v>
+        <v>0.27813102599999695</v>
       </c>
       <c r="D136" s="5">
-        <v>4.927521972887039</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9323366262863155</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>69.786894290999996</v>
+        <v>69.782383586999998</v>
       </c>
       <c r="C137" s="5">
-        <v>0.32540011899999399</v>
+        <v>0.32066521800000203</v>
       </c>
       <c r="D137" s="5">
-        <v>5.7686605071084252</v>
+        <v>5.6825595239078153</v>
       </c>
       <c r="E137" s="5">
-        <v>3.1739022665884908</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.17379506394595</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>69.134858413000003</v>
+        <v>69.135156816999995</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.65203587799999241</v>
+        <v>-0.64722677000000317</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.653308433443842</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.579348374346376</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>69.860108647000004</v>
+        <v>69.861258602000007</v>
       </c>
       <c r="C139" s="5">
-        <v>0.72525023400000066</v>
+        <v>0.72610178500001155</v>
       </c>
       <c r="D139" s="5">
-        <v>13.340767085753736</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.357285809577334</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>70.270942989000005</v>
+        <v>70.271695450999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.41083434200000113</v>
+        <v>0.41043684899999278</v>
       </c>
       <c r="D140" s="5">
-        <v>7.2897658697612222</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2823596090724418</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>70.100955169000002</v>
+        <v>70.101756710999993</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.1699878200000029</v>
+        <v>-0.16993874000000631</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.8645294723055881</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8636831184066902</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>70.310097314999993</v>
+        <v>70.309698683999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.2091421459999907</v>
+        <v>0.20794197300000405</v>
       </c>
       <c r="D142" s="5">
-        <v>3.6394648861177492</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6181956831148332</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>70.872980788999996</v>
+        <v>70.872994781000003</v>
       </c>
       <c r="C143" s="5">
-        <v>0.56288347400000305</v>
+        <v>0.5632960970000056</v>
       </c>
       <c r="D143" s="5">
-        <v>10.041372108688229</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.049119802945761</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>70.633616953000001</v>
+        <v>70.633576184999995</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.23936383599999544</v>
+        <v>-0.23941859600000726</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.9783941566532088</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9792866917957026</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>71.015176384</v>
+        <v>71.015416948999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.38155943099999945</v>
+        <v>0.38184076400000322</v>
       </c>
       <c r="D145" s="5">
-        <v>6.6784484554484491</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6835239339958274</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>71.117072153999999</v>
+        <v>71.117347284000004</v>
       </c>
       <c r="C146" s="5">
-        <v>0.10189576999999872</v>
+        <v>0.10193033500000581</v>
       </c>
       <c r="D146" s="5">
-        <v>1.7354671350861439</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7360545666016858</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>71.497976378999994</v>
+        <v>71.498528222000004</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38090422499999477</v>
+        <v>0.38118093799999997</v>
       </c>
       <c r="D147" s="5">
-        <v>6.61997499223963</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6249004226619279</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>71.539771459999997</v>
+        <v>71.540898768999995</v>
       </c>
       <c r="C148" s="5">
-        <v>4.179508100000362E-2</v>
+        <v>4.2370546999990211E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.70373547146227455</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.71345110844798221</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>72.259414571999997</v>
+        <v>72.255392932000007</v>
       </c>
       <c r="C149" s="5">
-        <v>0.71964311199999997</v>
+        <v>0.71449416300001189</v>
       </c>
       <c r="D149" s="5">
-        <v>12.761977459060292</v>
+        <v>12.665384359704213</v>
       </c>
       <c r="E149" s="5">
-        <v>3.5429578950597618</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5438877520095335</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>71.775778059999993</v>
+        <v>71.775951438999996</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.4836365120000039</v>
+        <v>-0.47944149300001015</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.7425081060841672</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6781940047868202</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>72.533960213</v>
+        <v>72.534518339000002</v>
       </c>
       <c r="C151" s="5">
-        <v>0.75818215300000702</v>
+        <v>0.75856690000000526</v>
       </c>
       <c r="D151" s="5">
-        <v>13.438837889467713</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.44602436916562</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>72.960441443999997</v>
+        <v>72.960926934</v>
       </c>
       <c r="C152" s="5">
-        <v>0.4264812309999968</v>
+        <v>0.42640859499999806</v>
       </c>
       <c r="D152" s="5">
-        <v>7.2883976581557652</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2870580326192869</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>72.889321985999999</v>
+        <v>72.890221478000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-7.1119457999998303E-2</v>
+        <v>-7.070545599999889E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.1634700504615902</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1567256382025937</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>73.353557013</v>
+        <v>73.353540515000006</v>
       </c>
       <c r="C154" s="5">
-        <v>0.46423502700000085</v>
+        <v>0.4633190370000051</v>
       </c>
       <c r="D154" s="5">
-        <v>7.9163413375127112</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9000704815186173</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>73.742736917000002</v>
+        <v>73.743176903000005</v>
       </c>
       <c r="C155" s="5">
-        <v>0.38917990400000235</v>
+        <v>0.38963638799999956</v>
       </c>
       <c r="D155" s="5">
-        <v>6.5557492451160382</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5636662806741519</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>74.355407897999996</v>
+        <v>74.355149644999997</v>
       </c>
       <c r="C156" s="5">
-        <v>0.61267098099999373</v>
+        <v>0.61197274199999185</v>
       </c>
       <c r="D156" s="5">
-        <v>10.438296540578374</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.425787180723445</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>74.476066033999999</v>
+        <v>74.475753573999995</v>
       </c>
       <c r="C157" s="5">
-        <v>0.12065813600000297</v>
+        <v>0.12060392899999783</v>
       </c>
       <c r="D157" s="5">
-        <v>1.9647397140408529</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.96385602570055</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>75.031578295000003</v>
+        <v>75.031253063999998</v>
       </c>
       <c r="C158" s="5">
-        <v>0.55551226100000406</v>
+        <v>0.55549949000000254</v>
       </c>
       <c r="D158" s="5">
-        <v>9.3272045802926371</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.327022029707166</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>74.719146781000006</v>
+        <v>74.719454439000003</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.31243151399999647</v>
+        <v>-0.31179862499999444</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.8839372208601795</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8742895490226257</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>75.417280610000006</v>
+        <v>75.418144807999994</v>
       </c>
       <c r="C160" s="5">
-        <v>0.69813382899999965</v>
+        <v>0.6986903689999906</v>
       </c>
       <c r="D160" s="5">
-        <v>11.806634450754473</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.816484561117724</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>75.212974204000005</v>
+        <v>75.210266543000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20430640600000061</v>
+        <v>-0.20787826499999085</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.2028147546711905</v>
+        <v>-3.2579262811452403</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0874391932099741</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0894852150078931</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>75.534478233000002</v>
+        <v>75.534828098999995</v>
       </c>
       <c r="C162" s="5">
-        <v>0.32150402899999619</v>
+        <v>0.32456155599999192</v>
       </c>
       <c r="D162" s="5">
-        <v>5.2518289520588901</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3031611140157642</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>75.310654197000005</v>
+        <v>75.311325619000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.22382403599999634</v>
+        <v>-0.2235024799999934</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.4984611047403247</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4935006458711615</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>75.351412647000004</v>
+        <v>75.352184698000002</v>
       </c>
       <c r="C164" s="5">
-        <v>4.0758449999998447E-2</v>
+        <v>4.085907900000052E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.65138180731780793</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6529889741251127</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>75.158147937999999</v>
+        <v>75.159024600999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.19326470900000459</v>
+        <v>-0.19316009700000336</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.0347656604944317</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0331154263978366</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>75.580919757999993</v>
+        <v>75.580611598000004</v>
       </c>
       <c r="C166" s="5">
-        <v>0.42277181999999414</v>
+        <v>0.42158699700000568</v>
       </c>
       <c r="D166" s="5">
-        <v>6.9629165740767496</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9427135243554483</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>75.426179090000005</v>
+        <v>75.426179341999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.15474066799998809</v>
+        <v>-0.15443225600000687</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.4293442110977614</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4245663688018726</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>74.285864060999998</v>
+        <v>74.285357863000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.140315029000007</v>
+        <v>-1.140821478999996</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.706932683477305</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.713746664895258</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>75.239291696999999</v>
+        <v>75.238843183</v>
       </c>
       <c r="C169" s="5">
-        <v>0.95342763600000069</v>
+        <v>0.95348531999999864</v>
       </c>
       <c r="D169" s="5">
-        <v>16.53656972623272</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.53776264027973</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>75.731329165999995</v>
+        <v>75.730971803000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.49203746899999601</v>
+        <v>0.49212862000000257</v>
       </c>
       <c r="D170" s="5">
-        <v>8.1360668658415403</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1376789885992284</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>76.445988415000002</v>
+        <v>76.446704756000003</v>
       </c>
       <c r="C171" s="5">
-        <v>0.71465924900000743</v>
+        <v>0.71573295299999984</v>
       </c>
       <c r="D171" s="5">
-        <v>11.930760013600782</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.949685985612613</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>76.758691339999999</v>
+        <v>76.759741414999993</v>
       </c>
       <c r="C172" s="5">
-        <v>0.31270292499999641</v>
+        <v>0.31303665899999089</v>
       </c>
       <c r="D172" s="5">
-        <v>5.0205621567616099</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0259934686059271</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>76.734556616000006</v>
+        <v>76.733145002000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-2.4134723999992502E-2</v>
+        <v>-2.6596412999992936E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.37665620029532221</v>
+        <v>-0.41499546223933148</v>
       </c>
       <c r="E173" s="5">
-        <v>2.0230318347377318</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0248278978366896</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>76.932487018000003</v>
+        <v>76.932148304999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.19793040199999723</v>
+        <v>0.1990033029999978</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1395922623809192</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1569131176909071</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>77.151692142000002</v>
+        <v>77.151282722999994</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21920512399999836</v>
+        <v>0.21913441799999589</v>
       </c>
       <c r="D175" s="5">
-        <v>3.4732767026681488</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4721542932910632</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>77.887422440999998</v>
+        <v>77.887563416000006</v>
       </c>
       <c r="C176" s="5">
-        <v>0.73573029899999653</v>
+        <v>0.73628069300001187</v>
       </c>
       <c r="D176" s="5">
-        <v>12.063069181439779</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.072639783598383</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>77.709470214999996</v>
+        <v>77.710235167999997</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.17795222600000216</v>
+        <v>-0.17732824800000913</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.7074925341375455</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6981126279271184</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>77.630567677000002</v>
+        <v>77.630889398999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.8902537999994138E-2</v>
+        <v>-7.9345768999999677E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2116422738798205</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2183985094514904</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>77.556392665000004</v>
+        <v>77.556987712999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.4175011999997764E-2</v>
+        <v>-7.3901685999999245E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.14057825490399</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1363926575528649</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>77.369311690000004</v>
+        <v>77.369399380000004</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.18708097500000065</v>
+        <v>-0.18758833299999367</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.856535273739369</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.864157665324818</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>76.895827147999995</v>
+        <v>76.895453861999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.47348454200000845</v>
+        <v>-0.47394551800000784</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.1015482375754502</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1082231349255736</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>77.679701066999996</v>
+        <v>77.679072259999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.78387391900000125</v>
+        <v>0.78361839800000155</v>
       </c>
       <c r="D182" s="5">
-        <v>12.942467776664458</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.938076045955803</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>78.282689876000006</v>
+        <v>78.282591436000004</v>
       </c>
       <c r="C183" s="5">
-        <v>0.60298880900000995</v>
+        <v>0.60351917600000604</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7231667254672907</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7321697582959832</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>78.445272037999999</v>
+        <v>78.445179717000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16258216199999254</v>
+        <v>0.16258828099999789</v>
       </c>
       <c r="D184" s="5">
-        <v>2.5208977013474465</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5209968716027431</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>78.466389724999999</v>
+        <v>78.466170281000004</v>
       </c>
       <c r="C185" s="5">
-        <v>2.1117687000000274E-2</v>
+        <v>2.0990564000001655E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.3235220942858108</v>
+        <v>0.32157208712371155</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2569142057685232</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2585093820341129</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>78.725336953999999</v>
+        <v>78.725416620999994</v>
       </c>
       <c r="C186" s="5">
-        <v>0.25894722900000033</v>
+        <v>0.25924633999999003</v>
       </c>
       <c r="D186" s="5">
-        <v>4.0327996421852585</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0375544165788035</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>79.208912918999999</v>
+        <v>79.208868026999994</v>
       </c>
       <c r="C187" s="5">
-        <v>0.483575965</v>
+        <v>0.48345140600000036</v>
       </c>
       <c r="D187" s="5">
-        <v>7.6252808977482323</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6232420007725565</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>79.265848114999997</v>
+        <v>79.266144548</v>
       </c>
       <c r="C188" s="5">
-        <v>5.6935195999997745E-2</v>
+        <v>5.7276521000005687E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.86597562323937893</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87118828464789466</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>79.988591205000006</v>
+        <v>79.989069717999996</v>
       </c>
       <c r="C189" s="5">
-        <v>0.72274309000000869</v>
+        <v>0.72292516999999634</v>
       </c>
       <c r="D189" s="5">
-        <v>11.507285886137941</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.510286618474929</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>80.117640851000004</v>
+        <v>80.117569732999996</v>
       </c>
       <c r="C190" s="5">
-        <v>0.12904964599999857</v>
+        <v>0.12850001500000019</v>
       </c>
       <c r="D190" s="5">
-        <v>1.9532926508528448</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9448880684068692</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>80.071612442000003</v>
+        <v>80.071453309000006</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.6028409000001602E-2</v>
+        <v>-4.6116423999990275E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.6872381034756625</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68854868410153092</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>82.169097438999998</v>
+        <v>82.169345190000001</v>
       </c>
       <c r="C192" s="5">
-        <v>2.0974849969999951</v>
+        <v>2.0978918809999954</v>
       </c>
       <c r="D192" s="5">
-        <v>36.382707881808372</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36.390895209106318</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>82.708288340999999</v>
+        <v>82.708293952000005</v>
       </c>
       <c r="C193" s="5">
-        <v>0.53919090200000142</v>
+        <v>0.53894876200000397</v>
       </c>
       <c r="D193" s="5">
-        <v>8.1648613992751695</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1610359476146357</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>82.711126289000006</v>
+        <v>82.710810436000003</v>
       </c>
       <c r="C194" s="5">
-        <v>2.8379480000069179E-3</v>
+        <v>2.5164839999973765E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>4.118305958376034E-2</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6517331532381903E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>82.224820674</v>
+        <v>82.224759297000006</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.48630561500000624</v>
+        <v>-0.48605113899999708</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.8317360074139355</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8283010513418008</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>81.901280439999994</v>
+        <v>81.901378491000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.32354023400000642</v>
+        <v>-0.32338080600000296</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.6209310605078269</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6187064457547837</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>82.978791685000004</v>
+        <v>82.978983412000005</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0775112450000108</v>
+        <v>1.0776049210000025</v>
       </c>
       <c r="D197" s="5">
-        <v>16.981444268480985</v>
+        <v>16.983007198431153</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7507449696800883</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7512850631538326</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>82.891158661999995</v>
+        <v>82.891247804000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-8.7633023000009302E-2</v>
+        <v>-8.7735608000002685E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2599719978036217</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2614354823447749</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>82.880722358</v>
+        <v>82.880328182</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.0436303999995289E-2</v>
+        <v>-1.091962200000296E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.15097986857537382</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.15796669597218926</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>83.313026234000006</v>
+        <v>83.312700602000007</v>
       </c>
       <c r="C200" s="5">
-        <v>0.43230387600000597</v>
+        <v>0.4323724200000072</v>
       </c>
       <c r="D200" s="5">
-        <v>6.4418926647539232</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4429750697615695</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>83.693398849999994</v>
+        <v>83.693248315999995</v>
       </c>
       <c r="C201" s="5">
-        <v>0.38037261599998828</v>
+        <v>0.38054771399998799</v>
       </c>
       <c r="D201" s="5">
-        <v>5.6183901761060806</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6210643484572387</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>83.815052999000002</v>
+        <v>83.814941126999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.12165414900000826</v>
+        <v>0.12169281100000262</v>
       </c>
       <c r="D202" s="5">
-        <v>1.7582957581909087</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.758862214290513</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>83.894128046000006</v>
+        <v>83.894006324000003</v>
       </c>
       <c r="C203" s="5">
-        <v>7.9075047000003451E-2</v>
+        <v>7.9065197000005583E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.1380293301767708</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1378883616983693</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>84.511947225</v>
+        <v>84.512872107000007</v>
       </c>
       <c r="C204" s="5">
-        <v>0.61781917899999428</v>
+        <v>0.61886578300000394</v>
       </c>
       <c r="D204" s="5">
-        <v>9.2039946688534879</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2202384112809668</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>85.283906626999993</v>
+        <v>85.284380752000004</v>
       </c>
       <c r="C205" s="5">
-        <v>0.77195940199999313</v>
+        <v>0.77150864499999727</v>
       </c>
       <c r="D205" s="5">
-        <v>11.528980467661199</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.521774520921934</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>85.303392693999996</v>
+        <v>85.303309835999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.9486067000002549E-2</v>
+        <v>1.8929083999992713E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>0.27452644568299878</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26666841088600624</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>85.241236939000004</v>
+        <v>85.240941556999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-6.2155754999992041E-2</v>
+        <v>-6.2368278999997528E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.870876509645091</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87384310677561805</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>85.989703296000002</v>
+        <v>85.989642478999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.74846635699999808</v>
+        <v>0.7487009219999976</v>
       </c>
       <c r="D208" s="5">
-        <v>11.060720703502191</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.064396422413903</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>85.914568368000005</v>
+        <v>85.914640218000002</v>
       </c>
       <c r="C209" s="5">
-        <v>-7.5134927999997103E-2</v>
+        <v>-7.5002260999994519E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.0434956408643448</v>
+        <v>-1.0416626863419043</v>
       </c>
       <c r="E209" s="5">
-        <v>3.5379843733380101</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5378317319508801</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>86.441488304999993</v>
+        <v>86.441492952999994</v>
       </c>
       <c r="C210" s="5">
-        <v>0.52691993699998818</v>
+        <v>0.52685273499999141</v>
       </c>
       <c r="D210" s="5">
-        <v>7.6130841154715245</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6120736009939849</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>86.133363290999995</v>
+        <v>86.132971334999993</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.30812501399999803</v>
+        <v>-0.30852161800000033</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.1945888424267057</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.1998821582309827</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>86.907727858000001</v>
+        <v>86.907354364</v>
       </c>
       <c r="C212" s="5">
-        <v>0.77436456700000633</v>
+        <v>0.77438302900000622</v>
       </c>
       <c r="D212" s="5">
-        <v>11.33811932006601</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.338457316101591</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>86.429319543999995</v>
+        <v>86.429230660000002</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.47840831400000638</v>
+        <v>-0.47812370399999793</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.4093686589875798</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4056969888426352</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>87.644385697000004</v>
+        <v>87.644621805</v>
       </c>
       <c r="C214" s="5">
-        <v>1.2150661530000093</v>
+        <v>1.2153911449999981</v>
       </c>
       <c r="D214" s="5">
-        <v>18.237732044831901</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.243013600708146</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>88.058956570999996</v>
+        <v>88.058861860999997</v>
       </c>
       <c r="C215" s="5">
-        <v>0.41457087399999182</v>
+        <v>0.41424005599999703</v>
       </c>
       <c r="D215" s="5">
-        <v>5.8262006903410546</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.821413909307438</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>88.458731618000002</v>
+        <v>88.459598615999994</v>
       </c>
       <c r="C216" s="5">
-        <v>0.39977504700000566</v>
+        <v>0.40073675499999695</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5859357277032506</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5997176695425255</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>88.585180621000006</v>
+        <v>88.585170770000005</v>
       </c>
       <c r="C217" s="5">
-        <v>0.12644900300000472</v>
+        <v>0.12557215400001098</v>
       </c>
       <c r="D217" s="5">
-        <v>1.7289134265471517</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7168137194491617</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>88.477517449999993</v>
+        <v>88.476962337000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.10766317100001288</v>
+        <v>-0.10820843300000149</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.4487263484124213</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4560143868532438</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>88.650022200999999</v>
+        <v>88.649798777000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.17250475100000529</v>
+        <v>0.17283643999999754</v>
       </c>
       <c r="D219" s="5">
-        <v>2.3648944218657153</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.369505590454879</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>88.969127056999994</v>
+        <v>88.969753784999995</v>
       </c>
       <c r="C220" s="5">
-        <v>0.31910485599999561</v>
+        <v>0.31995500799999377</v>
       </c>
       <c r="D220" s="5">
-        <v>4.4060747659972588</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4180586846429337</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>89.240170528999997</v>
+        <v>89.240700077</v>
       </c>
       <c r="C221" s="5">
-        <v>0.27104347200000234</v>
+        <v>0.27094629200000497</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7176684286901907</v>
+        <v>3.7162864710338583</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8708244994671404</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8713539980618439</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>89.727985046000001</v>
+        <v>89.727993756999993</v>
       </c>
       <c r="C222" s="5">
-        <v>0.48781451700000389</v>
+        <v>0.4872936799999934</v>
       </c>
       <c r="D222" s="5">
-        <v>6.7604227295844366</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7529452379419874</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>90.141174058000004</v>
+        <v>90.140721945999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.41318901200000369</v>
+        <v>0.4127281890000063</v>
       </c>
       <c r="D223" s="5">
-        <v>5.6680129841537585</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6615302043327764</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>90.265149539999996</v>
+        <v>90.264453650999997</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12397548199999164</v>
+        <v>0.12373170499999731</v>
       </c>
       <c r="D224" s="5">
-        <v>1.6629594346361465</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6596731651582264</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>90.864565722999998</v>
+        <v>90.864128516999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.59941618300000243</v>
+        <v>0.59967486600000086</v>
       </c>
       <c r="D225" s="5">
-        <v>8.2663240543862528</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2700889074054817</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>91.479294546000006</v>
+        <v>91.479478212999993</v>
       </c>
       <c r="C226" s="5">
-        <v>0.6147288230000072</v>
+        <v>0.61534969599999556</v>
       </c>
       <c r="D226" s="5">
-        <v>8.4273937358437578</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4362669850680305</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>91.384728989999999</v>
+        <v>91.384644137999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.4565556000006268E-2</v>
+        <v>-9.48340749999943E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2334561234221608</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2369361088251929</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>90.138089272000002</v>
+        <v>90.138949694000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.2466397179999973</v>
+        <v>-1.2456944439999944</v>
       </c>
       <c r="D228" s="5">
-        <v>-15.195942036993825</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.185282446226667</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>90.149005856000002</v>
+        <v>90.148875587000006</v>
       </c>
       <c r="C229" s="5">
-        <v>1.0916584000000285E-2</v>
+        <v>9.9258930000019063E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.14542831234745091</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13222128943606304</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>91.211018711999998</v>
+        <v>91.210595667999996</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0620128559999955</v>
+        <v>1.06172008099999</v>
       </c>
       <c r="D230" s="5">
-        <v>15.089677729873374</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.085267970869154</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>91.109929324000007</v>
+        <v>91.109897152000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.10108938799999123</v>
+        <v>-0.10069851599999424</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.321885711432913</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3168115774716438</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>90.783656066999995</v>
+        <v>90.784411581000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.32627325700001109</v>
+        <v>-0.32548557100000153</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2136755577449447</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2037034362513159</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>90.443401859000005</v>
+        <v>90.443905450000003</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.3402542079999904</v>
+        <v>-0.34050613099999794</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.4059978400173954</v>
+        <v>-4.4091570861951475</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3483068475412585</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3482697602795968</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>90.090930306000004</v>
+        <v>90.090761456999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.35247155300000088</v>
+        <v>-0.35314399300000332</v>
       </c>
       <c r="D234" s="5">
-        <v>-4.5776321047144908</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5861535710403185</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>89.534781738000007</v>
+        <v>89.534355930999993</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.55614856799999757</v>
+        <v>-0.55640552600000603</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1614194135752101</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1646296141139043</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>89.040247206000004</v>
+        <v>89.039886625999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.49453453200000297</v>
+        <v>-0.49446930499999553</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.4303653205082583</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4295724316610015</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>88.178343678000005</v>
+        <v>88.178266941000004</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.86190352799999914</v>
+        <v>-0.86161968499999375</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.017017618597002</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.013622615117303</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>87.813202707000002</v>
+        <v>87.813386311000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.36514097100000242</v>
+        <v>-0.36488063000000182</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.8574995712247997</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8541188014172736</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>87.245982462000001</v>
+        <v>87.245696887999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.56722024500000146</v>
+        <v>-0.56768942300000447</v>
       </c>
       <c r="D239" s="5">
-        <v>-7.4817420164400179</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4876971017983518</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>86.979176507000005</v>
+        <v>86.979453491000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.26680595499999527</v>
+        <v>-0.26624339699999666</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.608608751592679</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6011388714131787</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>86.955231548</v>
+        <v>86.954646277999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.3944959000004928E-2</v>
+        <v>-2.4807213000002548E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.32985462821957245</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.34171292636070438</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>86.567675953000006</v>
+        <v>86.567122534000006</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.38755559499999492</v>
+        <v>-0.38752374399999212</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.2191695573646335</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2187853515845646</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>87.238675104999999</v>
+        <v>87.238969123000004</v>
       </c>
       <c r="C243" s="5">
-        <v>0.67099915199999316</v>
+        <v>0.67184658899999761</v>
       </c>
       <c r="D243" s="5">
-        <v>9.7083379510466639</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7211919466172922</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>87.264907805000007</v>
+        <v>87.266126692</v>
       </c>
       <c r="C244" s="5">
-        <v>2.6232700000008435E-2</v>
+        <v>2.7157568999996329E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.36143779329900205</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37420133028140956</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>87.462371394000002</v>
+        <v>87.463031849000004</v>
       </c>
       <c r="C245" s="5">
-        <v>0.1974635889999945</v>
+        <v>0.19690515700000333</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7494177715149393</v>
+        <v>2.7415068335228776</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2960176239803407</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2958258338898427</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>87.751965877999993</v>
+        <v>87.751677134999994</v>
       </c>
       <c r="C246" s="5">
-        <v>0.28959448399999133</v>
+        <v>0.28864528599999062</v>
       </c>
       <c r="D246" s="5">
-        <v>4.0464519982656988</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0329163610224317</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>87.605461486999999</v>
+        <v>87.605157237</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.14650439099999346</v>
+        <v>-0.14651989799999399</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.9851396183911851</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9853542857636519</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>88.149399759000005</v>
+        <v>88.149384343999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.54393827200000544</v>
+        <v>0.54422710699999755</v>
       </c>
       <c r="D248" s="5">
-        <v>7.7105222675009299</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7147852190905475</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>88.209694352</v>
+        <v>88.20967709</v>
       </c>
       <c r="C249" s="5">
-        <v>6.0294592999994734E-2</v>
+        <v>6.0292746000001785E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>0.82390043605116148</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.82387524716351912</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>88.470020410000004</v>
+        <v>88.469368920999997</v>
       </c>
       <c r="C250" s="5">
-        <v>0.26032605800000397</v>
+        <v>0.25969183099999782</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5995150882330185</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5906038994384382</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>88.533835619000001</v>
+        <v>88.533385440000004</v>
       </c>
       <c r="C251" s="5">
-        <v>6.3815208999997708E-2</v>
+        <v>6.4016519000006156E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.86902645663451406</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87178523244426653</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.824350215999999</v>
+        <v>88.824527602000003</v>
       </c>
       <c r="C252" s="5">
-        <v>0.29051459699999782</v>
+        <v>0.29114216199999987</v>
       </c>
       <c r="D252" s="5">
-        <v>4.0095245034470262</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0183638718498171</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>89.190517921999998</v>
+        <v>89.190246861000006</v>
       </c>
       <c r="C253" s="5">
-        <v>0.36616770599999882</v>
+        <v>0.36571925900000224</v>
       </c>
       <c r="D253" s="5">
-        <v>5.0605718626215879</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0542228214248697</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>88.673883971999999</v>
+        <v>88.673916325999997</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.51663394999999923</v>
+        <v>-0.51633053500000869</v>
       </c>
       <c r="D254" s="5">
-        <v>-6.7337436265818003</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7299338164528049</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>89.008971661000004</v>
+        <v>89.009567176999994</v>
       </c>
       <c r="C255" s="5">
-        <v>0.33508768900000518</v>
+        <v>0.33565085099999692</v>
       </c>
       <c r="D255" s="5">
-        <v>4.6300969706527084</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6380394864816932</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>89.388906106999997</v>
+        <v>89.389919863000003</v>
       </c>
       <c r="C256" s="5">
-        <v>0.37993444599999293</v>
+        <v>0.38035268600000904</v>
       </c>
       <c r="D256" s="5">
-        <v>5.2441752100430117</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2500485058433188</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>89.819433941</v>
+        <v>89.819563107999997</v>
       </c>
       <c r="C257" s="5">
-        <v>0.43052783400000294</v>
+        <v>0.42964324499999407</v>
       </c>
       <c r="D257" s="5">
-        <v>5.935200514614869</v>
+        <v>5.9226125726595358</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6949447052857955</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6943169121651511</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>90.348399752999995</v>
+        <v>90.347504934</v>
       </c>
       <c r="C258" s="5">
-        <v>0.52896581199999559</v>
+        <v>0.52794182600000283</v>
       </c>
       <c r="D258" s="5">
-        <v>7.3005164697124592</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2859131564270596</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>90.660914278999996</v>
+        <v>90.660208435000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.31251452600000107</v>
+        <v>0.31270350100000144</v>
       </c>
       <c r="D259" s="5">
-        <v>4.2306763859727203</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.233326264690862</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.610289550000005</v>
+        <v>90.610597056000003</v>
       </c>
       <c r="C260" s="5">
-        <v>-5.062472899999193E-2</v>
+        <v>-4.9611378999998124E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.6680215936148981</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65469517600099669</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>90.787531758</v>
+        <v>90.788440287</v>
       </c>
       <c r="C261" s="5">
-        <v>0.17724220799999557</v>
+        <v>0.1778432309999971</v>
       </c>
       <c r="D261" s="5">
-        <v>2.3727313096285618</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3808560572268656</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.871589667999999</v>
+        <v>90.871336709000005</v>
       </c>
       <c r="C262" s="5">
-        <v>8.4057909999998515E-2</v>
+        <v>8.2896422000004577E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1167253655206544</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1012061286599817</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>91.371730060000004</v>
+        <v>91.371907231999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.50014039200000582</v>
+        <v>0.50057052299999327</v>
       </c>
       <c r="D263" s="5">
-        <v>6.8082183921973183</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8142716719883145</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>91.719999896000004</v>
+        <v>91.720097942999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.34826983600000005</v>
+        <v>0.34819071100000087</v>
       </c>
       <c r="D264" s="5">
-        <v>4.6709992348997975</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6699064235566246</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>91.526363778000004</v>
+        <v>91.526031204999995</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19363611800000058</v>
+        <v>-0.19406673800000362</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.5041885359038063</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5096902077815564</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>92.369221198999995</v>
+        <v>92.367415191999996</v>
       </c>
       <c r="C266" s="5">
-        <v>0.84285742099999084</v>
+        <v>0.84138398700000039</v>
       </c>
       <c r="D266" s="5">
-        <v>11.627931731007269</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.606610246724024</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>92.391634119000003</v>
+        <v>92.391985716999997</v>
       </c>
       <c r="C267" s="5">
-        <v>2.241292000000783E-2</v>
+        <v>2.4570525000001453E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>0.29156277393611596</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31967773068470873</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>92.455569326000003</v>
+        <v>92.456370179000004</v>
       </c>
       <c r="C268" s="5">
-        <v>6.3935207000000105E-2</v>
+        <v>6.4384462000006693E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.83357037160103342</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.83944690099704289</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>92.798194533</v>
+        <v>92.79865135</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34262520699999754</v>
+        <v>0.34228117099999622</v>
       </c>
       <c r="D269" s="5">
-        <v>4.5387718964950974</v>
+        <v>4.534081163768966</v>
       </c>
       <c r="E269" s="5">
-        <v>3.3163876249283408</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3167476426242626</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>92.847987767000006</v>
+        <v>92.847809799000004</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9793234000006237E-2</v>
+        <v>4.9158449000003657E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.64579418316208503</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.63753417970409121</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>92.711013278999999</v>
+        <v>92.711009442999995</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.136974488000007</v>
+        <v>-0.13680035600000906</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.7560126904920592</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7538017121140115</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>93.174071554999998</v>
+        <v>93.174512144000005</v>
       </c>
       <c r="C272" s="5">
-        <v>0.46305827599999816</v>
+        <v>0.46350270100001012</v>
       </c>
       <c r="D272" s="5">
-        <v>6.1609885706250367</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1670654377658174</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>93.063488671000002</v>
+        <v>93.064116678000005</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.11058288399999583</v>
+        <v>-0.11039546599999994</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.4149501395383957</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4125610244460463</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>92.974984422000006</v>
+        <v>92.974325891000007</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.8504248999996094E-2</v>
+        <v>-8.9790786999998318E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.1352609524569401</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.151668419890417</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>93.467622200999998</v>
+        <v>93.467476071999997</v>
       </c>
       <c r="C275" s="5">
-        <v>0.49263777899999184</v>
+        <v>0.49315018099999008</v>
       </c>
       <c r="D275" s="5">
-        <v>6.5469353202342928</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5539925697844836</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>93.784047212000004</v>
+        <v>93.784609184999994</v>
       </c>
       <c r="C276" s="5">
-        <v>0.31642501100000686</v>
+        <v>0.31713311299999702</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1389785990695094</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1484210218988515</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>94.073942940999999</v>
+        <v>94.074681025999993</v>
       </c>
       <c r="C277" s="5">
-        <v>0.28989572899999416</v>
+        <v>0.29007184099999961</v>
       </c>
       <c r="D277" s="5">
-        <v>3.7730348052180007</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7753430516810349</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>94.104543382000003</v>
+        <v>94.102327422000002</v>
       </c>
       <c r="C278" s="5">
-        <v>3.0600441000004253E-2</v>
+        <v>2.7646396000008622E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.39103596571106181</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.3532230994067076</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>94.187951905999995</v>
+        <v>94.187250437000003</v>
       </c>
       <c r="C279" s="5">
-        <v>8.3408523999992212E-2</v>
+        <v>8.4923015000001101E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0688070512945513</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0883361082283161</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>94.432210393000005</v>
+        <v>94.432215913999997</v>
       </c>
       <c r="C280" s="5">
-        <v>0.2442584870000104</v>
+        <v>0.24496547699999383</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1567437126975184</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1660357122322402</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>94.197862588999996</v>
+        <v>94.197953780999995</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.23434780400000932</v>
+        <v>-0.23426213300000143</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.9376690424096963</v>
+        <v>-2.9366095536630277</v>
       </c>
       <c r="E281" s="5">
-        <v>1.5082923359055922</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5078909128995566</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>94.336660343000005</v>
+        <v>94.336886637000006</v>
       </c>
       <c r="C282" s="5">
-        <v>0.13879775400000938</v>
+        <v>0.13893285600001093</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7825643455837925</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7843118036386274</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>95.061816637999996</v>
+        <v>95.062443431000005</v>
       </c>
       <c r="C283" s="5">
-        <v>0.72515629499999079</v>
+        <v>0.72555679399999917</v>
       </c>
       <c r="D283" s="5">
-        <v>9.624428688398833</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6299469527505455</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>94.708673101000002</v>
+        <v>94.709708723000006</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.35314353699999401</v>
+        <v>-0.35273470799999984</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.367895874718986</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3629137925181087</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>95.244769642999998</v>
+        <v>95.245849496000005</v>
       </c>
       <c r="C285" s="5">
-        <v>0.53609654199999568</v>
+        <v>0.53614077299999963</v>
       </c>
       <c r="D285" s="5">
-        <v>7.0080880858395922</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0086053734519815</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>95.779815483999997</v>
+        <v>95.779764912999994</v>
       </c>
       <c r="C286" s="5">
-        <v>0.53504584099999875</v>
+        <v>0.53391541699998868</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9533331014599353</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9381054127272135</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>95.615874390000002</v>
+        <v>95.615338774999998</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.16394109399999479</v>
+        <v>-0.16442613799999606</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.0347483258668309</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.040712770981834</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>95.764977466000005</v>
+        <v>95.765922754000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14910307600000294</v>
+        <v>0.15058397900000386</v>
       </c>
       <c r="D288" s="5">
-        <v>1.8874090587836623</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9063283966656464</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>95.949267366000001</v>
+        <v>95.950340267000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.18428989999999601</v>
+        <v>0.18441751299999964</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3338764994616179</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3354864680430465</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>95.717110179000002</v>
+        <v>95.712166951</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.23215718699999854</v>
+        <v>-0.23817331600000102</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.8651702677198632</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9383753840073079</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>95.473542823000002</v>
+        <v>95.472059892000004</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.24356735599999979</v>
+        <v>-0.24010705899999607</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.0112137176354747</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9691739619978175</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>95.903474957</v>
+        <v>95.90392095</v>
       </c>
       <c r="C292" s="5">
-        <v>0.42993213399999775</v>
+        <v>0.43186105799999552</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5396525786126194</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5652168577613237</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>95.846417063999994</v>
+        <v>95.847328137000005</v>
       </c>
       <c r="C293" s="5">
-        <v>-5.7057893000006743E-2</v>
+        <v>-5.6592812999994635E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.71160995335847188</v>
+        <v>-0.70582514757855375</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7500975390417173</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7509662256938396</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>96.223756089999995</v>
+        <v>96.222852798000005</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37733902600000135</v>
+        <v>0.37552466100000004</v>
       </c>
       <c r="D294" s="5">
-        <v>4.8279455360941359</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8041821060419876</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>96.114354853999998</v>
+        <v>96.116685649000004</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.10940123599999652</v>
+        <v>-0.1061671490000009</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.3558362488537701</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3160106258528148</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>96.544220214000006</v>
+        <v>96.547072903</v>
       </c>
       <c r="C296" s="5">
-        <v>0.42986536000000797</v>
+        <v>0.43038725399999578</v>
       </c>
       <c r="D296" s="5">
-        <v>5.5009297733512597</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5076368498421679</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>97.051000058</v>
+        <v>97.052449228</v>
       </c>
       <c r="C297" s="5">
-        <v>0.50677984399999332</v>
+        <v>0.50537632500000029</v>
       </c>
       <c r="D297" s="5">
-        <v>6.4841159668016957</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4654416115329072</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>97.281899761000005</v>
+        <v>97.281502082000003</v>
       </c>
       <c r="C298" s="5">
-        <v>0.23089970300000573</v>
+        <v>0.22905285400000253</v>
       </c>
       <c r="D298" s="5">
-        <v>2.892646562953316</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8691652149575253</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>97.44755653</v>
+        <v>97.445526631999996</v>
       </c>
       <c r="C299" s="5">
-        <v>0.1656567689999946</v>
+        <v>0.1640245499999935</v>
       </c>
       <c r="D299" s="5">
-        <v>2.0626706499125902</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0421667151299339</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>97.119506060000006</v>
+        <v>97.120604545999996</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.32805046999999377</v>
+        <v>-0.32492208600000083</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.9657532827763631</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9287059367145938</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>98.033323641999999</v>
+        <v>98.033443297999995</v>
       </c>
       <c r="C301" s="5">
-        <v>0.91381758199999297</v>
+        <v>0.91283875199999898</v>
       </c>
       <c r="D301" s="5">
-        <v>11.894088476977727</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.88054111367598</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>97.949787723</v>
+        <v>97.944180220999996</v>
       </c>
       <c r="C302" s="5">
-        <v>-8.3535918999999126E-2</v>
+        <v>-8.9263076999998248E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.0177623991223572</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0871890572407339</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>99.071021032000004</v>
+        <v>99.068947694000002</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1212333090000044</v>
+        <v>1.1247674730000057</v>
       </c>
       <c r="D303" s="5">
-        <v>14.635116597139497</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.685093311481934</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>99.095067771999993</v>
+        <v>99.095310827999995</v>
       </c>
       <c r="C304" s="5">
-        <v>2.4046739999988631E-2</v>
+        <v>2.6363133999993238E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.29165583398405026</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.31979853131569591</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>100.00646119</v>
+        <v>100.0099199</v>
       </c>
       <c r="C305" s="5">
-        <v>0.91139341800000295</v>
+        <v>0.91460907200000463</v>
       </c>
       <c r="D305" s="5">
-        <v>11.612348891204416</v>
+        <v>11.655392474811578</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3403230432935258</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3429398021926691</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>99.471385190999996</v>
+        <v>99.469986602999995</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.53507599900000002</v>
+        <v>-0.53993329700000459</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.2348888199511343</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2896068107685217</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>99.763923720999998</v>
+        <v>99.766192555999993</v>
       </c>
       <c r="C307" s="5">
-        <v>0.29253853000000163</v>
+        <v>0.29620595299999763</v>
       </c>
       <c r="D307" s="5">
-        <v>3.5867650346952162</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6325216424380358</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>99.843512184000005</v>
+        <v>99.847457879000004</v>
       </c>
       <c r="C308" s="5">
-        <v>7.9588463000007437E-2</v>
+        <v>8.1265323000010881E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.96153321784060442</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98186031223064241</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>99.759307187000005</v>
+        <v>99.761337523999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.4204997000000503E-2</v>
+        <v>-8.6120355000005588E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.0073624624720945</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0301271949352597</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>100.01623357</v>
+        <v>100.01646536</v>
       </c>
       <c r="C310" s="5">
-        <v>0.2569263829999926</v>
+        <v>0.25512783599999977</v>
       </c>
       <c r="D310" s="5">
-        <v>3.1347112113319531</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1123936719794187</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>100.28360752</v>
+        <v>100.28096999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26737395000000674</v>
+        <v>0.26450463000000468</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2555567923680639</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2201025564003949</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>99.976666535999996</v>
+        <v>99.977025108000007</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.30694098400000769</v>
+        <v>-0.30394488199999614</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.6116725183509168</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5770965226606166</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>99.893676619000004</v>
+        <v>99.893523450999993</v>
       </c>
       <c r="C313" s="5">
-        <v>-8.298991699999192E-2</v>
+        <v>-8.3501657000013552E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.99157623394283689</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99765896053938263</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>100.63595599999999</v>
+        <v>100.62445482</v>
       </c>
       <c r="C314" s="5">
-        <v>0.7422793809999888</v>
+        <v>0.73093136900000388</v>
       </c>
       <c r="D314" s="5">
-        <v>9.2904327400256115</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1426520111775424</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>100.56546161</v>
+        <v>100.56519613</v>
       </c>
       <c r="C315" s="5">
-        <v>-7.0494389999993246E-2</v>
+        <v>-5.9258689999992953E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.83735594614903208</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.70440682495499507</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>100.70177117999999</v>
+        <v>100.70313822</v>
       </c>
       <c r="C316" s="5">
-        <v>0.13630956999999455</v>
+        <v>0.13794208999999569</v>
       </c>
       <c r="D316" s="5">
-        <v>1.6386979392155832</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6584766206364288</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>100.79379326999999</v>
+        <v>100.80156341</v>
       </c>
       <c r="C317" s="5">
-        <v>9.2022090000000389E-2</v>
+        <v>9.8425190000000384E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1020977903219986</v>
+        <v>1.1791808580767782</v>
       </c>
       <c r="E317" s="5">
-        <v>0.78728121226503411</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.79156498754480165</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>101.19927842</v>
+        <v>101.19825708</v>
       </c>
       <c r="C318" s="5">
-        <v>0.40548515000000407</v>
+        <v>0.39669367000000477</v>
       </c>
       <c r="D318" s="5">
-        <v>4.9357603364907021</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8260395121452859</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>100.99560574</v>
+        <v>100.99819992</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.20367267999999683</v>
+        <v>-0.20005716000000007</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.3885533942385462</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3466361086683873</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>100.73011338000001</v>
+        <v>100.73366944</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.2654923599999961</v>
+        <v>-0.26453048000000479</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.1092909954096748</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.098109370293578</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>101.45168135</v>
+        <v>101.45268789000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.72156796999999528</v>
+        <v>0.71901845000000719</v>
       </c>
       <c r="D321" s="5">
-        <v>8.9429457191655857</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9097699288830832</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>101.4474987</v>
+        <v>101.44646654</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.1826500000041733E-3</v>
+        <v>-6.2213500000041222E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-4.9462384166132356E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3562393516568569E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>101.51822446</v>
+        <v>101.51400823</v>
       </c>
       <c r="C323" s="5">
-        <v>7.0725760000001969E-2</v>
+        <v>6.7541689999998766E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.83981468967746498</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.80187592053304613</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>101.96718405</v>
+        <v>101.96888389</v>
       </c>
       <c r="C324" s="5">
-        <v>0.44895959000000119</v>
+        <v>0.45487565999999902</v>
       </c>
       <c r="D324" s="5">
-        <v>5.4379491208765174</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5116164268161461</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>101.94812261</v>
+        <v>101.94858857</v>
       </c>
       <c r="C325" s="5">
-        <v>-1.9061440000001539E-2</v>
+        <v>-2.0295320000002448E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.22409390979084565</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23858004780457076</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>102.53405118000001</v>
+        <v>102.51991434</v>
       </c>
       <c r="C326" s="5">
-        <v>0.5859285700000072</v>
+        <v>0.5713257700000014</v>
       </c>
       <c r="D326" s="5">
-        <v>7.1190252830143574</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9360664782505133</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>102.06376032</v>
+        <v>102.06386304</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.47029086000000575</v>
+        <v>-0.45605129999999861</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3672684718631398</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2094138874229534</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>102.22662092</v>
+        <v>102.22750292000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16286060000000191</v>
+        <v>0.16363988000000518</v>
       </c>
       <c r="D328" s="5">
-        <v>1.93170459510561</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9410273973016645</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>101.97657432</v>
+        <v>101.98687767</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.25004660000000456</v>
+        <v>-0.2406252500000079</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.8960362013351948</v>
+        <v>-2.7883035489896124</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1734661546387581</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1758887659101713</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>102.39674139</v>
+        <v>102.40019688</v>
       </c>
       <c r="C330" s="5">
-        <v>0.42016707000000508</v>
+        <v>0.41331920999999738</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0578743166648232</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9730817009774109</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>102.27744663</v>
+        <v>102.2802597</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.1192947600000025</v>
+        <v>-0.11993717999999376</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.389106585352462</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3964921835523336</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>102.9240004</v>
+        <v>102.92550208</v>
       </c>
       <c r="C332" s="5">
-        <v>0.64655376999999703</v>
+        <v>0.64524237999999912</v>
       </c>
       <c r="D332" s="5">
-        <v>7.855269045394353</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8385564200079694</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>102.24587664000001</v>
+        <v>102.24479028</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.67812375999999119</v>
+        <v>-0.68071179999999742</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.6260020106365793</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6539484276876397</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>103.09364184</v>
+        <v>103.09072917</v>
       </c>
       <c r="C334" s="5">
-        <v>0.84776519999999778</v>
+        <v>0.84593888999999933</v>
       </c>
       <c r="D334" s="5">
-        <v>10.416237652601112</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.392883073466352</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>103.19192483</v>
+        <v>103.18850297</v>
       </c>
       <c r="C335" s="5">
-        <v>9.8282990000001291E-2</v>
+        <v>9.7773799999998801E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>1.1500220017649498</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1440652827175768</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>103.12500162000001</v>
+        <v>103.12745888000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.6923209999998789E-2</v>
+        <v>-6.1044089999995776E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.7754678337921761</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.70758886556492318</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>103.16323413000001</v>
+        <v>103.16492035</v>
       </c>
       <c r="C337" s="5">
-        <v>3.8232510000000275E-2</v>
+        <v>3.7461469999996666E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.44579565935307652</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43677684234129099</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>103.33535388999999</v>
+        <v>103.31452127</v>
       </c>
       <c r="C338" s="5">
-        <v>0.17211975999998685</v>
+        <v>0.14960091999999747</v>
       </c>
       <c r="D338" s="5">
-        <v>2.0205803441670112</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7540830788325135</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>103.35301117</v>
+        <v>103.35354014000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.7657280000008768E-2</v>
+        <v>3.90188700000067E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.20524108951596176</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.45414744653176076</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>103.24246442</v>
+        <v>103.24521761</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.11054674999999747</v>
+        <v>-0.10832253000000946</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.2760004017035365</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2504685051077491</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>103.35621618</v>
+        <v>103.37336781</v>
       </c>
       <c r="C341" s="5">
-        <v>0.11375175999999954</v>
+        <v>0.12815020000000743</v>
       </c>
       <c r="D341" s="5">
-        <v>1.330192394063201</v>
+        <v>1.4996763409488523</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3529007707894891</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3594789561911069</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>103.49858792000001</v>
+        <v>103.5032065</v>
       </c>
       <c r="C342" s="5">
-        <v>0.14237174000000152</v>
+        <v>0.1298386899999997</v>
       </c>
       <c r="D342" s="5">
-        <v>1.6655641580344716</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5176759313211496</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>103.74381726</v>
+        <v>103.7466123</v>
       </c>
       <c r="C343" s="5">
-        <v>0.24522933999999452</v>
+        <v>0.24340579999999079</v>
       </c>
       <c r="D343" s="5">
-        <v>2.8806244315992213</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8587968937282993</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>103.83937114</v>
+        <v>103.83838236</v>
       </c>
       <c r="C344" s="5">
-        <v>9.5553879999997093E-2</v>
+        <v>9.1770060000001763E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.1108836684733392</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0666508965837984</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>103.64038947</v>
+        <v>103.6374283</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.19898166999999489</v>
+        <v>-0.20095406000000082</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.2754129049236349</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2977498860569323</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>103.82125769</v>
+        <v>103.81458327</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18086821999999358</v>
+        <v>0.17715497000000369</v>
       </c>
       <c r="D346" s="5">
-        <v>2.1144003027831815</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0706422071340658</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>104.0129276</v>
+        <v>104.01041566000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.19166991000000166</v>
+        <v>0.19583239000000674</v>
       </c>
       <c r="D347" s="5">
-        <v>2.2380170663949039</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2872738475399723</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>105.02924446999999</v>
+        <v>105.03549912</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0163168699999972</v>
+        <v>1.0250834599999905</v>
       </c>
       <c r="D348" s="5">
-        <v>12.376383539211577</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.489311479480868</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>105.40733727</v>
+        <v>105.40982210999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37809280000000456</v>
+        <v>0.37432298999999603</v>
       </c>
       <c r="D349" s="5">
-        <v>4.4064224550737663</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3613582734299383</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>104.38990038</v>
+        <v>104.3626012</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.017436889999999</v>
+        <v>-1.047220909999993</v>
       </c>
       <c r="D350" s="5">
-        <v>-10.987359090902061</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.291389358354165</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>105.32639577</v>
+        <v>105.32669093</v>
       </c>
       <c r="C351" s="5">
-        <v>0.93649539000000459</v>
+        <v>0.96408972999999776</v>
       </c>
       <c r="D351" s="5">
-        <v>11.312741465266951</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.666406026104248</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>105.64471733000001</v>
+        <v>105.64947139</v>
       </c>
       <c r="C352" s="5">
-        <v>0.31832156000000111</v>
+        <v>0.32278046000000415</v>
       </c>
       <c r="D352" s="5">
-        <v>3.6875824099500409</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.740099496948468</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>105.98521355</v>
+        <v>106.00778108</v>
       </c>
       <c r="C353" s="5">
-        <v>0.34049621999999147</v>
+        <v>0.35830968999999868</v>
       </c>
       <c r="D353" s="5">
-        <v>3.9369397207979606</v>
+        <v>4.1465739976038529</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5436277247431915</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5484448517165914</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>106.17970262</v>
+        <v>106.19192501000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19448907000000304</v>
+        <v>0.18414393000000473</v>
       </c>
       <c r="D354" s="5">
-        <v>2.2244318475162839</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1045261500427515</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>106.4194646</v>
+        <v>106.42114395999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.23976197999999727</v>
+        <v>0.22921894999998926</v>
       </c>
       <c r="D355" s="5">
-        <v>2.7436002242424928</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6212151144660467</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>106.61539781</v>
+        <v>106.61181627000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.19593321000000685</v>
+        <v>0.19067231000001073</v>
       </c>
       <c r="D356" s="5">
-        <v>2.2318794167379474</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1713260783065236</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>106.91651355</v>
+        <v>106.90755996</v>
       </c>
       <c r="C357" s="5">
-        <v>0.30111574000000019</v>
+        <v>0.29574368999999479</v>
       </c>
       <c r="D357" s="5">
-        <v>3.4423265499336386</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3800892063675869</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>107.44795293</v>
+        <v>107.43753703</v>
       </c>
       <c r="C358" s="5">
-        <v>0.5314393799999948</v>
+        <v>0.52997707000000105</v>
       </c>
       <c r="D358" s="5">
-        <v>6.130519407176771</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1137141630029923</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>107.44041253</v>
+        <v>107.43613855</v>
       </c>
       <c r="C359" s="5">
-        <v>-7.5403999999963389E-3</v>
+        <v>-1.3984800000059749E-3</v>
       </c>
       <c r="D359" s="5">
-        <v>-8.4180182917559243E-2</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5618897343316895E-2</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>106.94875888</v>
+        <v>106.95841842999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.49165365000000349</v>
+        <v>-0.47772012000000075</v>
       </c>
       <c r="D360" s="5">
-        <v>-5.3551511201670898</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2072805745770001</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>107.75788828</v>
+        <v>107.76704407</v>
       </c>
       <c r="C361" s="5">
-        <v>0.80912940000000333</v>
+        <v>0.80862564000000248</v>
       </c>
       <c r="D361" s="5">
-        <v>9.4661579147185648</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4591269408577325</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>107.65750874</v>
+        <v>107.62446975</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.10037954000000582</v>
+        <v>-0.14257431999999426</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.1121247822970304</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5760823882370323</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>107.67267739</v>
+        <v>107.67000864000001</v>
       </c>
       <c r="C363" s="5">
-        <v>1.5168650000006778E-2</v>
+        <v>4.5538890000003107E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.1692078193345159</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.50893650402559221</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>107.86387614</v>
+        <v>107.86600403</v>
       </c>
       <c r="C364" s="5">
-        <v>0.19119874999999809</v>
+        <v>0.19599538999999311</v>
       </c>
       <c r="D364" s="5">
-        <v>2.1518239400698747</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2064040534213847</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>107.77762591</v>
+        <v>107.81539832</v>
       </c>
       <c r="C365" s="5">
-        <v>-8.6250230000004535E-2</v>
+        <v>-5.0605709999999249E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.95533653381014716</v>
+        <v>-0.56153373958388597</v>
       </c>
       <c r="E365" s="5">
-        <v>1.6911909689689031</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7051741123001785</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>108.16915199</v>
+        <v>108.18921763</v>
       </c>
       <c r="C366" s="5">
-        <v>0.39152608000000555</v>
+        <v>0.37381931000000179</v>
       </c>
       <c r="D366" s="5">
-        <v>4.4474269203907291</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2409262730313202</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>107.97381559</v>
+        <v>107.97544963999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.19533640000000219</v>
+        <v>-0.21376799000000801</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1456164255233223</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3454478858174976</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>107.28363256</v>
+        <v>107.27116507</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.69018303000000003</v>
+        <v>-0.70428456999999867</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.4065523384381997</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.5523842258579998</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>93.827398549999998</v>
+        <v>93.813386051999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.456234010000003</v>
+        <v>-13.457779017999997</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.975832803879072</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-79.983793758740603</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>96.093010970999998</v>
+        <v>96.081311173000003</v>
       </c>
       <c r="C370" s="5">
-        <v>2.2656124210000002</v>
+        <v>2.2679251210000047</v>
       </c>
       <c r="D370" s="5">
-        <v>33.151332684739799</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.195427175686042</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>98.232271005000001</v>
+        <v>98.218554760999993</v>
       </c>
       <c r="C371" s="5">
-        <v>2.139260034000003</v>
+        <v>2.1372435879999898</v>
       </c>
       <c r="D371" s="5">
-        <v>30.241261180322553</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.21332252300666</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>98.929174553999999</v>
+        <v>98.941315367000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.69690354899999818</v>
+        <v>0.72276060600000847</v>
       </c>
       <c r="D372" s="5">
-        <v>8.8535033816578679</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1967428249850833</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>99.243635448999996</v>
+        <v>99.261846543999994</v>
       </c>
       <c r="C373" s="5">
-        <v>0.3144608949999963</v>
+        <v>0.32053117699999234</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8817727353979592</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9575517332973931</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>99.433783065</v>
+        <v>99.408757475000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.1901476160000044</v>
+        <v>0.14691093100000785</v>
       </c>
       <c r="D374" s="5">
-        <v>2.3235449945134601</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7905699518691254</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>99.432720649000004</v>
+        <v>99.419304875999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.0624159999963467E-3</v>
+        <v>1.0547400999996626E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.2820836572102756E-2</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.12739591711898868</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>99.792920413000004</v>
+        <v>99.783866893999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.36019976400000076</v>
+        <v>0.36456201800000088</v>
       </c>
       <c r="D376" s="5">
-        <v>4.4347223563595328</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4901355570836188</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>99.832612605999998</v>
+        <v>99.890503781999996</v>
       </c>
       <c r="C377" s="5">
-        <v>3.9692192999993381E-2</v>
+        <v>0.10663688799999704</v>
       </c>
       <c r="D377" s="5">
-        <v>0.47834021165753526</v>
+        <v>1.2899789826781971</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3716722157477381</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3504292165008085</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>100.11014408</v>
+        <v>100.13472836</v>
       </c>
       <c r="C378" s="5">
-        <v>0.27753147399999989</v>
+        <v>0.24422457800000075</v>
       </c>
       <c r="D378" s="5">
-        <v>3.3874435573440387</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9736832329317231</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>100.01556139</v>
+        <v>100.02059126</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.458268999999575E-2</v>
+        <v>-0.11413709999999355</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.1278707433542423</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3592599966711028</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>100.54899627</v>
+        <v>100.53939929000001</v>
       </c>
       <c r="C380" s="5">
-        <v>0.5334348800000015</v>
+        <v>0.51880803000000242</v>
       </c>
       <c r="D380" s="5">
-        <v>6.5913472179875976</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4050946940821918</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>101.49418762000001</v>
+        <v>101.47158228000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.94519135000000176</v>
+        <v>0.93218299000000115</v>
       </c>
       <c r="D381" s="5">
-        <v>11.882248426269104</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.711467700689205</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>101.73185814</v>
+        <v>101.72090967</v>
       </c>
       <c r="C382" s="5">
-        <v>0.23767051999999467</v>
+        <v>0.2493273899999906</v>
       </c>
       <c r="D382" s="5">
-        <v>2.846534659456923</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9887136299977746</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>102.32063006</v>
+        <v>102.29830979</v>
       </c>
       <c r="C383" s="5">
-        <v>0.58877191999999923</v>
+        <v>0.57740012000000718</v>
       </c>
       <c r="D383" s="5">
-        <v>7.1703736596191003</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.02831161356825</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>103.65224018000001</v>
+        <v>103.55983136</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3316101200000077</v>
+        <v>1.2615215699999993</v>
       </c>
       <c r="D384" s="5">
-        <v>16.784671543854213</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.84425905738771</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>103.69280995</v>
+        <v>103.70399571</v>
       </c>
       <c r="C385" s="5">
-        <v>4.0569769999990513E-2</v>
+        <v>0.14416434999999694</v>
       </c>
       <c r="D385" s="5">
-        <v>0.47069569314519555</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6833547651119218</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>103.75659263999999</v>
+        <v>103.7400727</v>
       </c>
       <c r="C386" s="5">
-        <v>6.3782689999996478E-2</v>
+        <v>3.6076989999997977E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.74063670160298134</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41826081927578418</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>104.62654686</v>
+        <v>104.59627757</v>
       </c>
       <c r="C387" s="5">
-        <v>0.86995422000001099</v>
+        <v>0.85620486999999912</v>
       </c>
       <c r="D387" s="5">
-        <v>10.53868395182409</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.366220575861362</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>104.86124992000001</v>
+        <v>104.74005287</v>
       </c>
       <c r="C388" s="5">
-        <v>0.23470306000000107</v>
+        <v>0.14377530000000149</v>
       </c>
       <c r="D388" s="5">
-        <v>2.7253567417909519</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6620162342737554</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>105.30570403999999</v>
+        <v>105.40075084999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.44445411999998896</v>
+        <v>0.6606979799999948</v>
       </c>
       <c r="D389" s="5">
-        <v>5.206456028406814</v>
+        <v>7.8377929773371324</v>
       </c>
       <c r="E389" s="5">
-        <v>5.4822680596371187</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5162871938512881</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>104.78068524</v>
+        <v>104.81725665</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.52501879999999801</v>
+        <v>-0.58349419999998986</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.8214370697194928</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4445676945218295</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>105.49672313000001</v>
+        <v>105.50551427000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.71603789000000972</v>
+        <v>0.68825762000000168</v>
       </c>
       <c r="D391" s="5">
-        <v>8.5157632205719693</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1704006867473478</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>105.75106991</v>
+        <v>105.74345879000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.25434677999999167</v>
+        <v>0.23794451999999922</v>
       </c>
       <c r="D392" s="5">
-        <v>2.9318073147393653</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7401596576904108</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>106.78134061</v>
+        <v>106.74529569000001</v>
       </c>
       <c r="C393" s="5">
-        <v>1.0302707000000026</v>
+        <v>1.0018369000000007</v>
       </c>
       <c r="D393" s="5">
-        <v>12.338129624602946</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.980600974980193</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>106.86962615</v>
+        <v>106.86029542</v>
       </c>
       <c r="C394" s="5">
-        <v>8.8285540000001106E-2</v>
+        <v>0.11499972999999386</v>
       </c>
       <c r="D394" s="5">
-        <v>0.99666977602641538</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3004817580979156</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>107.53303019000001</v>
+        <v>107.50446938</v>
       </c>
       <c r="C395" s="5">
-        <v>0.66340404000000319</v>
+        <v>0.64417396000000338</v>
       </c>
       <c r="D395" s="5">
-        <v>7.7087849113266049</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4785487381767046</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>107.74024503</v>
+        <v>107.73431212</v>
       </c>
       <c r="C396" s="5">
-        <v>0.2072148399999918</v>
+        <v>0.22984273999999516</v>
       </c>
       <c r="D396" s="5">
-        <v>2.3370511566755292</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5959641845270554</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>107.68652754999999</v>
+        <v>107.67988169</v>
       </c>
       <c r="C397" s="5">
-        <v>-5.3717480000003093E-2</v>
+        <v>-5.4430429999996477E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.59666194406738926</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60459218026248651</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>108.6578765</v>
+        <v>108.64711532</v>
       </c>
       <c r="C398" s="5">
-        <v>0.97134895000000654</v>
+        <v>0.96723362999999551</v>
       </c>
       <c r="D398" s="5">
-        <v>11.377658848115214</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.327783423226357</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>108.14339282</v>
+        <v>108.10787132999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.51448367999999789</v>
+        <v>-0.53924399000000278</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.536218204404042</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7959890871746689</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>108.32522462</v>
+        <v>108.29864975</v>
       </c>
       <c r="C400" s="5">
-        <v>0.18183179999999766</v>
+        <v>0.19077842000000089</v>
       </c>
       <c r="D400" s="5">
-        <v>2.0364382135001247</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1383200800606517</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>108.90365715999999</v>
+        <v>109.02335881</v>
       </c>
       <c r="C401" s="5">
-        <v>0.57843253999999433</v>
+        <v>0.72470906000000923</v>
       </c>
       <c r="D401" s="5">
-        <v>6.599309789575325</v>
+        <v>8.3323562484011848</v>
       </c>
       <c r="E401" s="5">
-        <v>3.4166744838753704</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4369849652736262</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>109.05267225</v>
+        <v>109.11750459</v>
       </c>
       <c r="C402" s="5">
-        <v>0.14901509000000601</v>
+        <v>9.4145779999990964E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>1.6543981365382709</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0411810310648084</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>109.40183485</v>
+        <v>109.41746916</v>
       </c>
       <c r="C403" s="5">
-        <v>0.34916259999999966</v>
+        <v>0.29996457000000021</v>
       </c>
       <c r="D403" s="5">
-        <v>3.9105217961804106</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3491423108644947</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>110.44006194000001</v>
+        <v>110.43863623</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0382270900000066</v>
+        <v>1.0211670700000042</v>
       </c>
       <c r="D404" s="5">
-        <v>12.001651808773794</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.792440519106906</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>110.38418476</v>
+        <v>110.32286873</v>
       </c>
       <c r="C405" s="5">
-        <v>-5.5877180000010185E-2</v>
+        <v>-0.11576750000000402</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.60545367375677284</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2506751593706622</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>110.81426269000001</v>
+        <v>110.80009551000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.43007793000001016</v>
+        <v>0.4772267800000094</v>
       </c>
       <c r="D406" s="5">
-        <v>4.7769325972559784</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3161711395196543</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>110.73724366</v>
+        <v>110.81231188</v>
       </c>
       <c r="C407" s="5">
-        <v>-7.7019030000002431E-2</v>
+        <v>1.2216369999990206E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.83085291016171681</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13238740383694214</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>110.65743827999999</v>
+        <v>110.74836501999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-7.9805380000010473E-2</v>
+        <v>-6.3946860000001493E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.86138839481697538</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.69029465311888361</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>111.09558724</v>
+        <v>111.05596806</v>
       </c>
       <c r="C409" s="5">
-        <v>0.43814896000000658</v>
+        <v>0.3076030400000036</v>
       </c>
       <c r="D409" s="5">
-        <v>4.8562597692577425</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3843840199100805</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>111.66311248</v>
+        <v>111.76349276000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.56752523999999482</v>
+        <v>0.70752470000000756</v>
       </c>
       <c r="D410" s="5">
-        <v>6.3053305959178463</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9187139892866742</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>111.48243449</v>
+        <v>111.6474564</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.18067798999999241</v>
+        <v>-0.11603636000000961</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.9244892302874295</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2387878620283121</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>111.46493947</v>
+        <v>111.63479491</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.7495019999998362E-2</v>
+        <v>-1.2661489999999276E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.18815442298070195</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.13600233453802124</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>111.42404934</v>
+        <v>111.66555123000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-4.0890130000008185E-2</v>
+        <v>3.0756320000008941E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.43932446828087723</v>
+        <v>0.33111147234032856</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3143319937337647</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4235103823985638</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>112.06836443</v>
+        <v>112.26522217</v>
       </c>
       <c r="C414" s="5">
-        <v>0.64431509000000631</v>
+        <v>0.59967093999999577</v>
       </c>
       <c r="D414" s="5">
-        <v>7.1640592023610061</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6380788102537114</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>112.17760766000001</v>
+        <v>112.30015883</v>
       </c>
       <c r="C415" s="5">
-        <v>0.10924323000000413</v>
+        <v>3.493665999999962E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.1760410252127818</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37407687091985942</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>112.00623795</v>
+        <v>112.10003894</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.17136971000000756</v>
+        <v>-0.2001198899999963</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.8178723478624037</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1175760881304462</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>112.19461681</v>
+        <v>112.30587276999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.18837886000000026</v>
+        <v>0.20583382999998889</v>
       </c>
       <c r="D417" s="5">
-        <v>2.0370067009416015</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2257829789014805</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>112.77937805000001</v>
+        <v>112.75831924000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.58476124000000596</v>
+        <v>0.45244647000001237</v>
       </c>
       <c r="D418" s="5">
-        <v>6.4368731167951942</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9430102160901823</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>112.66155935</v>
+        <v>112.84127788000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.11781870000000083</v>
+        <v>8.2958640000001083E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.2464416415143509</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88644620832443177</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>112.69415711000001</v>
+        <v>113.37949926</v>
       </c>
       <c r="C420" s="5">
-        <v>3.2597760000001585E-2</v>
+        <v>0.53822137999999597</v>
       </c>
       <c r="D420" s="5">
-        <v>0.34776389503237137</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8762294932008796</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>113.44702263000001</v>
+        <v>113.61064899</v>
       </c>
       <c r="C421" s="5">
-        <v>0.75286552000000029</v>
+        <v>0.2311497299999985</v>
       </c>
       <c r="D421" s="5">
-        <v>8.3179505844189094</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4740907127242862</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>112.80296164000001</v>
+        <v>113.7240817</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.64406098999999983</v>
+        <v>0.11343270999999788</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.6038881943161982</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2047218271439286</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>113.20431512</v>
+        <v>114.37600205</v>
       </c>
       <c r="C423" s="5">
-        <v>0.40135347999999738</v>
+        <v>0.65192034999999748</v>
       </c>
       <c r="D423" s="5">
-        <v>4.3541567058593467</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1000514246818414</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>113.60985497999999</v>
+        <v>114.74453805</v>
       </c>
       <c r="C424" s="5">
-        <v>0.40553985999999043</v>
+        <v>0.36853600000000597</v>
       </c>
       <c r="D424" s="5">
-        <v>4.3845651959646181</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9358372848247836</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>113.21489931000001</v>
+        <v>114.49466476000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.39495566999998744</v>
+        <v>-0.24987328999999647</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.0928578458489406</v>
+        <v>-2.5821062615934642</v>
       </c>
       <c r="E425" s="5">
-        <v>1.607238276303713</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5335598121687619</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>113.69244479</v>
+        <v>114.88267643</v>
       </c>
       <c r="C426" s="5">
-        <v>0.4775454799999892</v>
+        <v>0.38801166999999737</v>
       </c>
       <c r="D426" s="5">
-        <v>5.1807467089430848</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1433490776244364</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>113.66747220000001</v>
+        <v>114.96434517</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.4972589999990191E-2</v>
+        <v>8.1668739999997797E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.26326227719031259</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.85640915561471243</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>113.25062243000001</v>
+        <v>114.78756066</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.4168497699999989</v>
+        <v>-0.1767845100000045</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.3130422721018524</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8297532463317001</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>113.44174713</v>
+        <v>115.09536722</v>
       </c>
       <c r="C429" s="5">
-        <v>0.19112469999998893</v>
+        <v>0.30780656000000306</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0440547382723162</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2657236846397542</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>113.21914423</v>
+        <v>115.0135677</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.22260289999999827</v>
+        <v>-8.1799520000004122E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.329471645663328</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84952711483823329</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>112.28102183999999</v>
+        <v>115.05203623</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.93812239000000375</v>
+        <v>3.8468530000002943E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-9.5022334015383727</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.40210255973573972</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>112.63042295</v>
+        <v>115.35337423</v>
       </c>
       <c r="C432" s="5">
-        <v>0.34940111000000229</v>
+        <v>0.30133800000000122</v>
       </c>
       <c r="D432" s="5">
-        <v>3.7987929398094034</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1886474625520522</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>112.80815151</v>
+        <v>115.40744174</v>
       </c>
       <c r="C433" s="5">
-        <v>0.17772856000000559</v>
+        <v>5.4067509999995877E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>1.9100969442660709</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56390662020717741</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>112.64874605</v>
+        <v>115.02729166</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.15940546000000211</v>
+        <v>-0.38015007999999284</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.6825635021931129</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8819472481823492</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>112.49605652</v>
+        <v>115.19033238999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.15268953000000351</v>
+        <v>0.16304072999999164</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.614466571042994</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7142134894446936</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>112.44550735999999</v>
+        <v>115.12693329</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.0549160000002757E-2</v>
+        <v>-6.3399099999998043E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.53787934288817008</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65846708083832084</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>112.47022445</v>
+        <v>115.51040141</v>
       </c>
       <c r="C437" s="5">
-        <v>2.4717090000009989E-2</v>
+        <v>0.38346812000000341</v>
       </c>
       <c r="D437" s="5">
-        <v>0.26409586160149878</v>
+        <v>4.0710370017120079</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.6577534092584103</v>
+        <v>0.88714758205472588</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>115.55513089999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>4.4729489999994598E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>0.46567107384198891</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>115.27066250999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.28446839000000068</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.9144345185108445</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>