--- v3 (2026-04-18)
+++ v4 (2026-05-09)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0FDCA2C2-FF03-4F65-868C-5FDC975CEF12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{167A1A93-EC36-4E7B-A063-9EB7489D0FF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25A78B0E-FE96-4647-B372-A54BD50A7A33}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{057052F4-7216-45C6-A3AF-3CC841048067}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D14EC88-15B5-4AC2-851D-331B21D4EEE2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8664FB28-7016-4AB3-A46E-DDC2681C6B58}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>43.660147909999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.849816842999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.1896689330000001</v>
       </c>
       <c r="D7" s="5">
         <v>5.3394320337486256</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.304628069000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.4548112260000039</v>
       </c>
       <c r="D8" s="5">
         <v>13.181575870092409</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.606944237999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.69768383100000619</v>
       </c>
       <c r="D9" s="5">
         <v>-17.343176148938909</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.804733521999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.1977892840000024</v>
       </c>
       <c r="D10" s="5">
         <v>5.5807295831117099</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.308181410000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.50344788800000373</v>
       </c>
       <c r="D11" s="5">
         <v>14.697668319782364</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>44.666455902000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.35827449199999961</v>
       </c>
       <c r="D12" s="5">
         <v>10.146532683150289</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>45.170300588000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.50384468600000076</v>
       </c>
       <c r="D13" s="5">
         <v>14.40837964736048</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>45.553440281999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.38313969399999337</v>
       </c>
       <c r="D14" s="5">
         <v>10.667069082559856</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>45.555308781999997</v>
       </c>
       <c r="C15" s="5">
         <v>1.8685000000004948E-3</v>
       </c>
       <c r="D15" s="5">
         <v>4.923241560634839E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.789512051999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.23420327000000185</v>
       </c>
       <c r="D16" s="5">
         <v>6.3467568771776506</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>45.939284395000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.14977234300000219</v>
       </c>
       <c r="D17" s="5">
         <v>3.9964520334420328</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.736844519000002</v>
       </c>
       <c r="C18" s="5">
         <v>0.79756012400000031</v>
       </c>
       <c r="D18" s="5">
         <v>22.942470856225473</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>47.067597696</v>
       </c>
       <c r="C19" s="5">
         <v>0.33075317699999829</v>
       </c>
       <c r="D19" s="5">
         <v>8.8307809549820639</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>47.426513688999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.35891599299999655</v>
       </c>
       <c r="D20" s="5">
         <v>9.5443590673835565</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>47.379395856000002</v>
       </c>
       <c r="C21" s="5">
         <v>-4.7117832999994391E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.1856968269432944</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>47.782771152000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.40337529600000011</v>
       </c>
       <c r="D22" s="5">
         <v>10.708705278876574</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.162229134</v>
       </c>
       <c r="C23" s="5">
         <v>0.37945798199999814</v>
       </c>
       <c r="D23" s="5">
         <v>9.9570194003037571</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>47.972933718</v>
       </c>
       <c r="C24" s="5">
         <v>-0.18929541600000022</v>
       </c>
       <c r="D24" s="5">
         <v>-4.6158133162544246</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>48.473178892</v>
       </c>
       <c r="C25" s="5">
         <v>0.50024517399999979</v>
       </c>
       <c r="D25" s="5">
         <v>13.256382835692747</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>48.249862505000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.22331638699999701</v>
       </c>
       <c r="D26" s="5">
         <v>-5.3904583161266899</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>48.029838699000003</v>
       </c>
       <c r="C27" s="5">
         <v>-0.22002380600000038</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3369318514573605</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>48.576554778999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.54671607999999594</v>
       </c>
       <c r="D28" s="5">
         <v>14.547860196376172</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>48.229344546999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.34721023200000189</v>
       </c>
       <c r="D29" s="5">
         <v>-8.2479452856616184</v>
       </c>
       <c r="E29" s="5">
         <v>4.9849713206443491</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>48.680892081000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.45154753400000658</v>
       </c>
       <c r="D30" s="5">
         <v>11.831981561178573</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>48.725593594999999</v>
       </c>
       <c r="C31" s="5">
         <v>4.4701513999996223E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.1074891698319211</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.971649886999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.24605629199999868</v>
       </c>
       <c r="D32" s="5">
         <v>6.2309751907803523</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>49.250970453999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.27932056699999919</v>
       </c>
       <c r="D33" s="5">
         <v>7.0633127720708844</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>49.849071530000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.59810107600000606</v>
       </c>
       <c r="D34" s="5">
         <v>15.58656995234362</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>49.916170512999997</v>
       </c>
       <c r="C35" s="5">
         <v>6.709898299999395E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.6272632425208933</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>50.373051031999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.45688051900000204</v>
       </c>
       <c r="D36" s="5">
         <v>11.553695196642844</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>49.769983617000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.60306741499999816</v>
       </c>
       <c r="D37" s="5">
         <v>-13.457208899984241</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>50.850326052</v>
       </c>
       <c r="C38" s="5">
         <v>1.0803424349999986</v>
       </c>
       <c r="D38" s="5">
         <v>29.394235834543615</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.110986795999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.2606607439999991</v>
       </c>
       <c r="D39" s="5">
         <v>34.161116311485173</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.260606269999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.14961947399999787</v>
       </c>
       <c r="D40" s="5">
         <v>3.5003353024174011</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>52.600048536000003</v>
       </c>
       <c r="C41" s="5">
         <v>0.33944226600000604</v>
       </c>
       <c r="D41" s="5">
         <v>8.0787753962390916</v>
       </c>
       <c r="E41" s="5">
         <v>9.0623333782624993</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>52.120420760999998</v>
       </c>
       <c r="C42" s="5">
         <v>-0.47962777500000442</v>
       </c>
       <c r="D42" s="5">
         <v>-10.409653157821964</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>52.905847715</v>
       </c>
       <c r="C43" s="5">
         <v>0.78542695400000184</v>
       </c>
       <c r="D43" s="5">
         <v>19.660048230286709</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>53.135313339</v>
       </c>
       <c r="C44" s="5">
         <v>0.22946562399999948</v>
       </c>
       <c r="D44" s="5">
         <v>5.3306638338136647</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>53.227538739000003</v>
       </c>
       <c r="C45" s="5">
         <v>9.2225400000003788E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.1028030228454453</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>52.716957823999998</v>
       </c>
       <c r="C46" s="5">
         <v>-0.51058091500000558</v>
       </c>
       <c r="D46" s="5">
         <v>-10.922613700763895</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>52.663024</v>
       </c>
       <c r="C47" s="5">
         <v>-5.3933823999997799E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2208149069008356</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>52.960668714999997</v>
       </c>
       <c r="C48" s="5">
         <v>0.29764471499999701</v>
       </c>
       <c r="D48" s="5">
         <v>6.9970984905185052</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>53.297585896000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.33691718100000401</v>
       </c>
       <c r="D49" s="5">
         <v>7.9068305307821163</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>54.154880480000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.85729458400000169</v>
       </c>
       <c r="D50" s="5">
         <v>21.104634127196341</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>53.775154006000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.3797264740000017</v>
       </c>
       <c r="D51" s="5">
         <v>-8.0972019947187057</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>54.385673459000003</v>
       </c>
       <c r="C52" s="5">
         <v>0.61051945300000199</v>
       </c>
       <c r="D52" s="5">
         <v>14.507563911773214</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>54.472454167999999</v>
       </c>
       <c r="C53" s="5">
         <v>8.6780708999995682E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.9316786499779637</v>
       </c>
       <c r="E53" s="5">
         <v>3.5597032400426443</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.676599705000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.20414553700000226</v>
       </c>
       <c r="D54" s="5">
         <v>4.5910863429647453</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.946313547999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.26971384299999812</v>
       </c>
       <c r="D55" s="5">
         <v>6.0827431821471878</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>55.117352857999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.17103930999999761</v>
       </c>
       <c r="D56" s="5">
         <v>3.8000338890234131</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>56.202448869000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.0850960110000045</v>
       </c>
       <c r="D57" s="5">
         <v>26.357973944946277</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>56.902204263999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.69975539499999684</v>
       </c>
       <c r="D58" s="5">
         <v>16.007538971941827</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>57.267240114000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.36503585000000527</v>
       </c>
       <c r="D59" s="5">
         <v>7.9756829423261344</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.090842346999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.82360223299999546</v>
       </c>
       <c r="D60" s="5">
         <v>18.690796628479276</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.725082202000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.63423985500000413</v>
       </c>
       <c r="D61" s="5">
         <v>13.917779803776442</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.774915188999998</v>
       </c>
       <c r="C62" s="5">
         <v>4.9832986999994944E-2</v>
       </c>
       <c r="D62" s="5">
         <v>1.0230632201692957</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.8862077</v>
       </c>
       <c r="C63" s="5">
         <v>-0.88870748899999796</v>
       </c>
       <c r="D63" s="5">
         <v>-16.709196969803219</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>58.197144725999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.31093702599999773</v>
       </c>
       <c r="D64" s="5">
         <v>6.6397088279720906</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>58.534781107999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.33763638199999946</v>
       </c>
       <c r="D65" s="5">
         <v>7.1884153347548052</v>
       </c>
       <c r="E65" s="5">
         <v>7.457580169733613</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.169486227</v>
       </c>
       <c r="C66" s="5">
         <v>-1.365294880999997</v>
       </c>
       <c r="D66" s="5">
         <v>-24.663838593919618</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>56.542406299</v>
       </c>
       <c r="C67" s="5">
         <v>-0.62707992800000056</v>
       </c>
       <c r="D67" s="5">
         <v>-12.396799612899434</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>56.533183643999998</v>
       </c>
       <c r="C68" s="5">
         <v>-9.2226550000020779E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.19555699283280159</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>55.272445865999998</v>
       </c>
       <c r="C69" s="5">
         <v>-1.2607377779999993</v>
       </c>
       <c r="D69" s="5">
         <v>-23.710832295908236</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>55.494989425</v>
       </c>
       <c r="C70" s="5">
         <v>0.22254355900000178</v>
       </c>
       <c r="D70" s="5">
         <v>4.9400047545874237</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>55.994636696000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.49964727100000061</v>
       </c>
       <c r="D71" s="5">
         <v>11.355558072041539</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>55.082378141</v>
       </c>
       <c r="C72" s="5">
         <v>-0.91225855500000108</v>
       </c>
       <c r="D72" s="5">
         <v>-17.890196360809028</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>54.857906733</v>
       </c>
       <c r="C73" s="5">
         <v>-0.22447140799999943</v>
       </c>
       <c r="D73" s="5">
         <v>-4.7821012305768296</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>54.922434359999997</v>
       </c>
       <c r="C74" s="5">
         <v>6.4527626999996812E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.420689895105709</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>54.775215332999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.14721902699999845</v>
       </c>
       <c r="D75" s="5">
         <v>-3.16958779374098</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.901557216</v>
       </c>
       <c r="C76" s="5">
         <v>0.12634188300000204</v>
       </c>
       <c r="D76" s="5">
         <v>2.8032469881438926</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>55.194874513000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.29331729700000153</v>
       </c>
       <c r="D77" s="5">
         <v>6.6029073600701427</v>
       </c>
       <c r="E77" s="5">
         <v>-5.7058496363686313</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>55.281930719000002</v>
       </c>
       <c r="C78" s="5">
         <v>8.7056205999999747E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.9092075603631686</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>55.886220113</v>
       </c>
       <c r="C79" s="5">
         <v>0.60428939399999848</v>
       </c>
       <c r="D79" s="5">
         <v>13.935330108163058</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>56.115645975</v>
       </c>
       <c r="C80" s="5">
         <v>0.22942586199999937</v>
       </c>
       <c r="D80" s="5">
         <v>5.0390431276100989</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>56.060656936000001</v>
       </c>
       <c r="C81" s="5">
         <v>-5.4989038999998741E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1695911798016101</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>56.294703392999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.23404645699999804</v>
       </c>
       <c r="D82" s="5">
         <v>5.1265062060414479</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>56.189374276999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.10532911600000006</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2222752989046635</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>56.525880229000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.33650595200000311</v>
       </c>
       <c r="D84" s="5">
         <v>7.4280413322613814</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.900883843999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.37500361499999713</v>
       </c>
       <c r="D85" s="5">
         <v>8.2580352153576619</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>57.410476754999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.50959291099999859</v>
       </c>
       <c r="D86" s="5">
         <v>11.292447276193119</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>57.907031336999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.49655458200000169</v>
       </c>
       <c r="D87" s="5">
         <v>10.887290213630042</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>58.228727890999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.32169655399999897</v>
       </c>
       <c r="D88" s="5">
         <v>6.873988142801668</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>58.230096627000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.3687360000034232E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.8211084512386186E-2</v>
       </c>
       <c r="E89" s="5">
         <v>5.4991013944331257</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>58.528791368</v>
       </c>
       <c r="C90" s="5">
         <v>0.29869474099999849</v>
       </c>
       <c r="D90" s="5">
         <v>6.3321369319378595</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>59.017567749999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.48877638199999751</v>
       </c>
       <c r="D91" s="5">
         <v>10.494590284135397</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>59.514199595999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.49663184599999965</v>
       </c>
       <c r="D92" s="5">
         <v>10.578699740694253</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>60.072530464000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.55833086800000586</v>
       </c>
       <c r="D93" s="5">
         <v>11.85720155704686</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>60.203864320999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.13133385699999423</v>
       </c>
       <c r="D94" s="5">
         <v>2.6552828517690363</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>60.596608848000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.39274452700000495</v>
       </c>
       <c r="D95" s="5">
         <v>8.1153669243753122</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>60.747202172000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.15059332399999903</v>
       </c>
       <c r="D96" s="5">
         <v>3.0233147757110945</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>61.072213453000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.32501128100000187</v>
       </c>
       <c r="D97" s="5">
         <v>6.6126062943359321</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>61.406388114000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.33417466099999871</v>
       </c>
       <c r="D98" s="5">
         <v>6.7674111596655262</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>61.820447559999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.414059445999996</v>
       </c>
       <c r="D99" s="5">
         <v>8.3984570046848006</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>62.457851533000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.63740397300000495</v>
       </c>
       <c r="D100" s="5">
         <v>13.098996956416853</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>62.558670239999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.10081870699999484</v>
       </c>
       <c r="D101" s="5">
         <v>1.9543153008878988</v>
       </c>
       <c r="E101" s="5">
         <v>7.4335676286563679</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>62.978539212999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.41986897299999981</v>
       </c>
       <c r="D102" s="5">
         <v>8.3579776999852751</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>63.149602074000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.1710628610000029</v>
       </c>
       <c r="D103" s="5">
         <v>3.3085875254462271</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>63.433586931999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.28398485799999662</v>
       </c>
       <c r="D104" s="5">
         <v>5.5319149028830727</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>63.879270122999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.44568319100000053</v>
       </c>
       <c r="D105" s="5">
         <v>8.7647349206033667</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>63.684428742000001</v>
       </c>
       <c r="C106" s="5">
         <v>-0.19484138099999626</v>
       </c>
       <c r="D106" s="5">
         <v>-3.5993979455091196</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>63.749036230999998</v>
       </c>
       <c r="C107" s="5">
         <v>6.4607488999996576E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.2242088761488246</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>64.283246332999994</v>
       </c>
       <c r="C108" s="5">
         <v>0.53421010199999586</v>
       </c>
       <c r="D108" s="5">
         <v>10.53253426908427</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>64.413454833000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.13020850000000905</v>
       </c>
       <c r="D109" s="5">
         <v>2.4579142959951561</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>64.150009013000002</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26344582000000116</v>
       </c>
       <c r="D110" s="5">
         <v>-4.7989931863742346</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>64.112897472</v>
       </c>
       <c r="C111" s="5">
         <v>-3.711154100000158E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.69200962393720644</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>64.340432223999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22753475199999684</v>
       </c>
       <c r="D112" s="5">
         <v>4.3428835813343669</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>64.346765839</v>
       </c>
       <c r="C113" s="5">
         <v>6.3336150000026237E-3</v>
       </c>
       <c r="D113" s="5">
         <v>0.11819091084017685</v>
       </c>
       <c r="E113" s="5">
         <v>2.8582698323672107</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>64.212886236000003</v>
       </c>
       <c r="C114" s="5">
         <v>-0.13387960299999691</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4683414398784298</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>64.472558429000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.25967219300000011</v>
       </c>
       <c r="D115" s="5">
         <v>4.9621120895709581</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>64.456757827000004</v>
       </c>
       <c r="C116" s="5">
         <v>-1.5800601999998776E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.29369372567139562</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>64.860239226999994</v>
       </c>
       <c r="C117" s="5">
         <v>0.40348139999998978</v>
       </c>
       <c r="D117" s="5">
         <v>7.7757548536923959</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>65.363219533000006</v>
       </c>
       <c r="C118" s="5">
         <v>0.50298030600001198</v>
       </c>
       <c r="D118" s="5">
         <v>9.7131474022020381</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>65.483258011999993</v>
       </c>
       <c r="C119" s="5">
         <v>0.12003847899998732</v>
       </c>
       <c r="D119" s="5">
         <v>2.2261767527151255</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>65.548028049999999</v>
       </c>
       <c r="C120" s="5">
         <v>6.4770038000006025E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.193408382818939</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>65.717122833000005</v>
       </c>
       <c r="C121" s="5">
         <v>0.16909478300000558</v>
       </c>
       <c r="D121" s="5">
         <v>3.1399519871934567</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>66.290836390999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.57371355799999435</v>
       </c>
       <c r="D122" s="5">
         <v>10.993995959795244</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>66.738745102999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.44790871200000026</v>
       </c>
       <c r="D123" s="5">
         <v>8.416267894666273</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>67.447891718999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.70914661599999818</v>
       </c>
       <c r="D124" s="5">
         <v>13.523066361318993</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>67.635763076999993</v>
       </c>
       <c r="C125" s="5">
         <v>0.18787135799999533</v>
       </c>
       <c r="D125" s="5">
         <v>3.3942009084912073</v>
       </c>
       <c r="E125" s="5">
         <v>5.1113637105387522</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>67.432565703999998</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20319737299999474</v>
       </c>
       <c r="D126" s="5">
         <v>-3.5461692690267554</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>67.923578003000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.49101229900000476</v>
       </c>
       <c r="D127" s="5">
         <v>9.0964077895881346</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>68.412908927000004</v>
       </c>
       <c r="C128" s="5">
         <v>0.48933092400000078</v>
       </c>
       <c r="D128" s="5">
         <v>8.9958653009609471</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>68.573933663000005</v>
       </c>
       <c r="C129" s="5">
         <v>0.16102473600000167</v>
       </c>
       <c r="D129" s="5">
         <v>2.8613146539843815</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>69.238043863000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.6641101999999961</v>
       </c>
       <c r="D130" s="5">
         <v>12.260951481630688</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>69.17057552</v>
       </c>
       <c r="C131" s="5">
         <v>-6.7468343000001596E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.1630817949612404</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>68.885860632000004</v>
       </c>
       <c r="C132" s="5">
         <v>-0.28471488799999634</v>
       </c>
       <c r="D132" s="5">
         <v>-4.829052239535403</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>69.368885512999995</v>
       </c>
       <c r="C133" s="5">
         <v>0.48302488099999152</v>
       </c>
       <c r="D133" s="5">
         <v>8.7465634656663802</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>69.632971452999996</v>
       </c>
       <c r="C134" s="5">
         <v>0.26408594000000107</v>
       </c>
       <c r="D134" s="5">
         <v>4.665254391282625</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>69.183587342999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.44938410999999689</v>
       </c>
       <c r="D135" s="5">
         <v>-7.4752774950782142</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>69.461718368999996</v>
       </c>
       <c r="C136" s="5">
         <v>0.27813102599999695</v>
       </c>
       <c r="D136" s="5">
         <v>4.9323366262863155</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>69.782383586999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.32066521800000203</v>
       </c>
       <c r="D137" s="5">
         <v>5.6825595239078153</v>
       </c>
       <c r="E137" s="5">
         <v>3.17379506394595</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>69.135156816999995</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64722677000000317</v>
       </c>
       <c r="D138" s="5">
         <v>-10.579348374346376</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>69.861258602000007</v>
       </c>
       <c r="C139" s="5">
         <v>0.72610178500001155</v>
       </c>
       <c r="D139" s="5">
         <v>13.357285809577334</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>70.271695450999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.41043684899999278</v>
       </c>
       <c r="D140" s="5">
         <v>7.2823596090724418</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>70.101756710999993</v>
       </c>
       <c r="C141" s="5">
         <v>-0.16993874000000631</v>
       </c>
       <c r="D141" s="5">
         <v>-2.8636831184066902</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>70.309698683999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.20794197300000405</v>
       </c>
       <c r="D142" s="5">
         <v>3.6181956831148332</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>70.872994781000003</v>
       </c>
       <c r="C143" s="5">
         <v>0.5632960970000056</v>
       </c>
       <c r="D143" s="5">
         <v>10.049119802945761</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>70.633576184999995</v>
       </c>
       <c r="C144" s="5">
         <v>-0.23941859600000726</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9792866917957026</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>71.015416948999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.38184076400000322</v>
       </c>
       <c r="D145" s="5">
         <v>6.6835239339958274</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>71.117347284000004</v>
       </c>
       <c r="C146" s="5">
         <v>0.10193033500000581</v>
       </c>
       <c r="D146" s="5">
         <v>1.7360545666016858</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.498528222000004</v>
       </c>
       <c r="C147" s="5">
         <v>0.38118093799999997</v>
       </c>
       <c r="D147" s="5">
         <v>6.6249004226619279</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.540898768999995</v>
       </c>
       <c r="C148" s="5">
         <v>4.2370546999990211E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.71345110844798221</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.255392932000007</v>
       </c>
       <c r="C149" s="5">
         <v>0.71449416300001189</v>
       </c>
       <c r="D149" s="5">
         <v>12.665384359704213</v>
       </c>
       <c r="E149" s="5">
         <v>3.5438877520095335</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.775951438999996</v>
       </c>
       <c r="C150" s="5">
         <v>-0.47944149300001015</v>
       </c>
       <c r="D150" s="5">
         <v>-7.6781940047868202</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>72.534518339000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.75856690000000526</v>
       </c>
       <c r="D151" s="5">
         <v>13.44602436916562</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.960926934</v>
       </c>
       <c r="C152" s="5">
         <v>0.42640859499999806</v>
       </c>
       <c r="D152" s="5">
         <v>7.2870580326192869</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.890221478000001</v>
       </c>
       <c r="C153" s="5">
         <v>-7.070545599999889E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1567256382025937</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.353540515000006</v>
       </c>
       <c r="C154" s="5">
         <v>0.4633190370000051</v>
       </c>
       <c r="D154" s="5">
         <v>7.9000704815186173</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>73.743176903000005</v>
       </c>
       <c r="C155" s="5">
         <v>0.38963638799999956</v>
       </c>
       <c r="D155" s="5">
         <v>6.5636662806741519</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>74.355149644999997</v>
       </c>
       <c r="C156" s="5">
         <v>0.61197274199999185</v>
       </c>
       <c r="D156" s="5">
         <v>10.425787180723445</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>74.475753573999995</v>
       </c>
       <c r="C157" s="5">
         <v>0.12060392899999783</v>
       </c>
       <c r="D157" s="5">
         <v>1.96385602570055</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>75.031253063999998</v>
       </c>
       <c r="C158" s="5">
         <v>0.55549949000000254</v>
       </c>
       <c r="D158" s="5">
         <v>9.327022029707166</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>74.719454439000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.31179862499999444</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8742895490226257</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>75.418144807999994</v>
       </c>
       <c r="C160" s="5">
         <v>0.6986903689999906</v>
       </c>
       <c r="D160" s="5">
         <v>11.816484561117724</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>75.210266543000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20787826499999085</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2579262811452403</v>
       </c>
       <c r="E161" s="5">
         <v>4.0894852150078931</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.534828098999995</v>
       </c>
       <c r="C162" s="5">
         <v>0.32456155599999192</v>
       </c>
       <c r="D162" s="5">
         <v>5.3031611140157642</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.311325619000002</v>
       </c>
       <c r="C163" s="5">
         <v>-0.2235024799999934</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4935006458711615</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.352184698000002</v>
       </c>
       <c r="C164" s="5">
         <v>4.085907900000052E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.6529889741251127</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>75.159024600999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.19316009700000336</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0331154263978366</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>75.580611598000004</v>
       </c>
       <c r="C166" s="5">
         <v>0.42158699700000568</v>
       </c>
       <c r="D166" s="5">
         <v>6.9427135243554483</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>75.426179341999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.15443225600000687</v>
       </c>
       <c r="D167" s="5">
         <v>-2.4245663688018726</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.285357863000002</v>
       </c>
       <c r="C168" s="5">
         <v>-1.140821478999996</v>
       </c>
       <c r="D168" s="5">
         <v>-16.713746664895258</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.238843183</v>
       </c>
       <c r="C169" s="5">
         <v>0.95348531999999864</v>
       </c>
       <c r="D169" s="5">
         <v>16.53776264027973</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.730971803000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.49212862000000257</v>
       </c>
       <c r="D170" s="5">
         <v>8.1376789885992284</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>76.446704756000003</v>
       </c>
       <c r="C171" s="5">
         <v>0.71573295299999984</v>
       </c>
       <c r="D171" s="5">
         <v>11.949685985612613</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>76.759741414999993</v>
       </c>
       <c r="C172" s="5">
         <v>0.31303665899999089</v>
       </c>
       <c r="D172" s="5">
         <v>5.0259934686059271</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>76.733145002000001</v>
       </c>
       <c r="C173" s="5">
         <v>-2.6596412999992936E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.41499546223933148</v>
       </c>
       <c r="E173" s="5">
         <v>2.0248278978366896</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>76.932148304999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.1990033029999978</v>
       </c>
       <c r="D174" s="5">
         <v>3.1569131176909071</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>77.151282722999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.21913441799999589</v>
       </c>
       <c r="D175" s="5">
         <v>3.4721542932910632</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>77.887563416000006</v>
       </c>
       <c r="C176" s="5">
         <v>0.73628069300001187</v>
       </c>
       <c r="D176" s="5">
         <v>12.072639783598383</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>77.710235167999997</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17732824800000913</v>
       </c>
       <c r="D177" s="5">
         <v>-2.6981126279271184</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>77.630889398999997</v>
       </c>
       <c r="C178" s="5">
         <v>-7.9345768999999677E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2183985094514904</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.556987712999998</v>
       </c>
       <c r="C179" s="5">
         <v>-7.3901685999999245E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1363926575528649</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.369399380000004</v>
       </c>
       <c r="C180" s="5">
         <v>-0.18758833299999367</v>
       </c>
       <c r="D180" s="5">
         <v>-2.864157665324818</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>76.895453861999997</v>
       </c>
       <c r="C181" s="5">
         <v>-0.47394551800000784</v>
       </c>
       <c r="D181" s="5">
         <v>-7.1082231349255736</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>77.679072259999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.78361839800000155</v>
       </c>
       <c r="D182" s="5">
         <v>12.938076045955803</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>78.282591436000004</v>
       </c>
       <c r="C183" s="5">
         <v>0.60351917600000604</v>
       </c>
       <c r="D183" s="5">
         <v>9.7321697582959832</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>78.445179717000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.16258828099999789</v>
       </c>
       <c r="D184" s="5">
         <v>2.5209968716027431</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>78.466170281000004</v>
       </c>
       <c r="C185" s="5">
         <v>2.0990564000001655E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32157208712371155</v>
       </c>
       <c r="E185" s="5">
         <v>2.2585093820341129</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>78.725416620999994</v>
       </c>
       <c r="C186" s="5">
         <v>0.25924633999999003</v>
       </c>
       <c r="D186" s="5">
         <v>4.0375544165788035</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>79.208868026999994</v>
       </c>
       <c r="C187" s="5">
         <v>0.48345140600000036</v>
       </c>
       <c r="D187" s="5">
         <v>7.6232420007725565</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>79.266144548</v>
       </c>
       <c r="C188" s="5">
         <v>5.7276521000005687E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.87118828464789466</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>79.989069717999996</v>
       </c>
       <c r="C189" s="5">
         <v>0.72292516999999634</v>
       </c>
       <c r="D189" s="5">
         <v>11.510286618474929</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>80.117569732999996</v>
       </c>
       <c r="C190" s="5">
         <v>0.12850001500000019</v>
       </c>
       <c r="D190" s="5">
         <v>1.9448880684068692</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>80.071453309000006</v>
       </c>
       <c r="C191" s="5">
         <v>-4.6116423999990275E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-0.68854868410153092</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>82.169345190000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.0978918809999954</v>
       </c>
       <c r="D192" s="5">
         <v>36.390895209106318</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>82.708293952000005</v>
       </c>
       <c r="C193" s="5">
         <v>0.53894876200000397</v>
       </c>
       <c r="D193" s="5">
         <v>8.1610359476146357</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>82.710810436000003</v>
       </c>
       <c r="C194" s="5">
         <v>2.5164839999973765E-3</v>
       </c>
       <c r="D194" s="5">
         <v>3.6517331532381903E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>82.224759297000006</v>
       </c>
       <c r="C195" s="5">
         <v>-0.48605113899999708</v>
       </c>
       <c r="D195" s="5">
         <v>-6.8283010513418008</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>81.901378491000003</v>
       </c>
       <c r="C196" s="5">
         <v>-0.32338080600000296</v>
       </c>
       <c r="D196" s="5">
         <v>-4.6187064457547837</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>82.978983412000005</v>
       </c>
       <c r="C197" s="5">
         <v>1.0776049210000025</v>
       </c>
       <c r="D197" s="5">
         <v>16.983007198431153</v>
       </c>
       <c r="E197" s="5">
         <v>5.7512850631538326</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>82.891247804000002</v>
       </c>
       <c r="C198" s="5">
         <v>-8.7735608000002685E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.2614354823447749</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>82.880328182</v>
       </c>
       <c r="C199" s="5">
         <v>-1.091962200000296E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.15796669597218926</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>83.312700602000007</v>
       </c>
       <c r="C200" s="5">
         <v>0.4323724200000072</v>
       </c>
       <c r="D200" s="5">
         <v>6.4429750697615695</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>83.693248315999995</v>
       </c>
       <c r="C201" s="5">
         <v>0.38054771399998799</v>
       </c>
       <c r="D201" s="5">
         <v>5.6210643484572387</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>83.814941126999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.12169281100000262</v>
       </c>
       <c r="D202" s="5">
         <v>1.758862214290513</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>83.894006324000003</v>
       </c>
       <c r="C203" s="5">
         <v>7.9065197000005583E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.1378883616983693</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>84.512872107000007</v>
       </c>
       <c r="C204" s="5">
         <v>0.61886578300000394</v>
       </c>
       <c r="D204" s="5">
         <v>9.2202384112809668</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>85.284380752000004</v>
       </c>
       <c r="C205" s="5">
         <v>0.77150864499999727</v>
       </c>
       <c r="D205" s="5">
         <v>11.521774520921934</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>85.303309835999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.8929083999992713E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.26666841088600624</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>85.240941556999999</v>
       </c>
       <c r="C207" s="5">
         <v>-6.2368278999997528E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.87384310677561805</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>85.989642478999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.7487009219999976</v>
       </c>
       <c r="D208" s="5">
         <v>11.064396422413903</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>85.914640218000002</v>
       </c>
       <c r="C209" s="5">
         <v>-7.5002260999994519E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0416626863419043</v>
       </c>
       <c r="E209" s="5">
         <v>3.5378317319508801</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>86.441492952999994</v>
       </c>
       <c r="C210" s="5">
         <v>0.52685273499999141</v>
       </c>
       <c r="D210" s="5">
         <v>7.6120736009939849</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>86.132971334999993</v>
       </c>
       <c r="C211" s="5">
         <v>-0.30852161800000033</v>
       </c>
       <c r="D211" s="5">
         <v>-4.1998821582309827</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>86.907354364</v>
       </c>
       <c r="C212" s="5">
         <v>0.77438302900000622</v>
       </c>
       <c r="D212" s="5">
         <v>11.338457316101591</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>86.429230660000002</v>
       </c>
       <c r="C213" s="5">
         <v>-0.47812370399999793</v>
       </c>
       <c r="D213" s="5">
         <v>-6.4056969888426352</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>87.644621805</v>
       </c>
       <c r="C214" s="5">
         <v>1.2153911449999981</v>
       </c>
       <c r="D214" s="5">
         <v>18.243013600708146</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>88.058861860999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.41424005599999703</v>
       </c>
       <c r="D215" s="5">
         <v>5.821413909307438</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>88.459598615999994</v>
       </c>
       <c r="C216" s="5">
         <v>0.40073675499999695</v>
       </c>
       <c r="D216" s="5">
         <v>5.5997176695425255</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>88.585170770000005</v>
       </c>
       <c r="C217" s="5">
         <v>0.12557215400001098</v>
       </c>
       <c r="D217" s="5">
         <v>1.7168137194491617</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>88.476962337000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.10820843300000149</v>
       </c>
       <c r="D218" s="5">
         <v>-1.4560143868532438</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>88.649798777000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.17283643999999754</v>
       </c>
       <c r="D219" s="5">
         <v>2.369505590454879</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>88.969753784999995</v>
       </c>
       <c r="C220" s="5">
         <v>0.31995500799999377</v>
       </c>
       <c r="D220" s="5">
         <v>4.4180586846429337</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>89.240700077</v>
       </c>
       <c r="C221" s="5">
         <v>0.27094629200000497</v>
       </c>
       <c r="D221" s="5">
         <v>3.7162864710338583</v>
       </c>
       <c r="E221" s="5">
         <v>3.8713539980618439</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>89.727993756999993</v>
       </c>
       <c r="C222" s="5">
         <v>0.4872936799999934</v>
       </c>
       <c r="D222" s="5">
         <v>6.7529452379419874</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>90.140721945999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.4127281890000063</v>
       </c>
       <c r="D223" s="5">
         <v>5.6615302043327764</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>90.264453650999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.12373170499999731</v>
       </c>
       <c r="D224" s="5">
         <v>1.6596731651582264</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>90.864128516999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.59967486600000086</v>
       </c>
       <c r="D225" s="5">
         <v>8.2700889074054817</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>91.479478212999993</v>
       </c>
       <c r="C226" s="5">
         <v>0.61534969599999556</v>
       </c>
       <c r="D226" s="5">
         <v>8.4362669850680305</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>91.384644137999999</v>
       </c>
       <c r="C227" s="5">
         <v>-9.48340749999943E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2369361088251929</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>90.138949694000004</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2456944439999944</v>
       </c>
       <c r="D228" s="5">
         <v>-15.185282446226667</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>90.148875587000006</v>
       </c>
       <c r="C229" s="5">
         <v>9.9258930000019063E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.13222128943606304</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>91.210595667999996</v>
       </c>
       <c r="C230" s="5">
         <v>1.06172008099999</v>
       </c>
       <c r="D230" s="5">
         <v>15.085267970869154</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>91.109897152000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10069851599999424</v>
       </c>
       <c r="D231" s="5">
         <v>-1.3168115774716438</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>90.784411581000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.32548557100000153</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2037034362513159</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>90.443905450000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.34050613099999794</v>
       </c>
       <c r="D233" s="5">
         <v>-4.4091570861951475</v>
       </c>
       <c r="E233" s="5">
         <v>1.3482697602795968</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>90.090761456999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.35314399300000332</v>
       </c>
       <c r="D234" s="5">
         <v>-4.5861535710403185</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>89.534355930999993</v>
       </c>
       <c r="C235" s="5">
         <v>-0.55640552600000603</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1646296141139043</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>89.039886625999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.49446930499999553</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4295724316610015</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>88.178266941000004</v>
       </c>
       <c r="C237" s="5">
         <v>-0.86161968499999375</v>
       </c>
       <c r="D237" s="5">
         <v>-11.013622615117303</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>87.813386311000002</v>
       </c>
       <c r="C238" s="5">
         <v>-0.36488063000000182</v>
       </c>
       <c r="D238" s="5">
         <v>-4.8541188014172736</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>87.245696887999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56768942300000447</v>
       </c>
       <c r="D239" s="5">
         <v>-7.4876971017983518</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>86.979453491000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26624339699999666</v>
       </c>
       <c r="D240" s="5">
         <v>-3.6011388714131787</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>86.954646277999998</v>
       </c>
       <c r="C241" s="5">
         <v>-2.4807213000002548E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.34171292636070438</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>86.567122534000006</v>
       </c>
       <c r="C242" s="5">
         <v>-0.38752374399999212</v>
       </c>
       <c r="D242" s="5">
         <v>-5.2187853515845646</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>87.238969123000004</v>
       </c>
       <c r="C243" s="5">
         <v>0.67184658899999761</v>
       </c>
       <c r="D243" s="5">
         <v>9.7211919466172922</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>87.266126692</v>
       </c>
       <c r="C244" s="5">
         <v>2.7157568999996329E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.37420133028140956</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>87.463031849000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.19690515700000333</v>
       </c>
       <c r="D245" s="5">
         <v>2.7415068335228776</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2958258338898427</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>87.751677134999994</v>
       </c>
       <c r="C246" s="5">
         <v>0.28864528599999062</v>
       </c>
       <c r="D246" s="5">
         <v>4.0329163610224317</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>87.605157237</v>
       </c>
       <c r="C247" s="5">
         <v>-0.14651989799999399</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9853542857636519</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>88.149384343999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.54422710699999755</v>
       </c>
       <c r="D248" s="5">
         <v>7.7147852190905475</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>88.20967709</v>
       </c>
       <c r="C249" s="5">
         <v>6.0292746000001785E-2</v>
       </c>
       <c r="D249" s="5">
         <v>0.82387524716351912</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>88.469368920999997</v>
       </c>
       <c r="C250" s="5">
         <v>0.25969183099999782</v>
       </c>
       <c r="D250" s="5">
         <v>3.5906038994384382</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>88.533385440000004</v>
       </c>
       <c r="C251" s="5">
         <v>6.4016519000006156E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.87178523244426653</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.824527602000003</v>
       </c>
       <c r="C252" s="5">
         <v>0.29114216199999987</v>
       </c>
       <c r="D252" s="5">
         <v>4.0183638718498171</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>89.190246861000006</v>
       </c>
       <c r="C253" s="5">
         <v>0.36571925900000224</v>
       </c>
       <c r="D253" s="5">
         <v>5.0542228214248697</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.673916325999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.51633053500000869</v>
       </c>
       <c r="D254" s="5">
         <v>-6.7299338164528049</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.009567176999994</v>
       </c>
       <c r="C255" s="5">
         <v>0.33565085099999692</v>
       </c>
       <c r="D255" s="5">
         <v>4.6380394864816932</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.389919863000003</v>
       </c>
       <c r="C256" s="5">
         <v>0.38035268600000904</v>
       </c>
       <c r="D256" s="5">
         <v>5.2500485058433188</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.819563107999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.42964324499999407</v>
       </c>
       <c r="D257" s="5">
         <v>5.9226125726595358</v>
       </c>
       <c r="E257" s="5">
         <v>2.6943169121651511</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>90.347504934</v>
       </c>
       <c r="C258" s="5">
         <v>0.52794182600000283</v>
       </c>
       <c r="D258" s="5">
         <v>7.2859131564270596</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>90.660208435000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.31270350100000144</v>
       </c>
       <c r="D259" s="5">
         <v>4.233326264690862</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.610597056000003</v>
       </c>
       <c r="C260" s="5">
         <v>-4.9611378999998124E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-0.65469517600099669</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.788440287</v>
       </c>
       <c r="C261" s="5">
         <v>0.1778432309999971</v>
       </c>
       <c r="D261" s="5">
         <v>2.3808560572268656</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.871336709000005</v>
       </c>
       <c r="C262" s="5">
         <v>8.2896422000004577E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1012061286599817</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>91.371907231999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.50057052299999327</v>
       </c>
       <c r="D263" s="5">
         <v>6.8142716719883145</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>91.720097942999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.34819071100000087</v>
       </c>
       <c r="D264" s="5">
         <v>4.6699064235566246</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>91.526031204999995</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19406673800000362</v>
       </c>
       <c r="D265" s="5">
         <v>-2.5096902077815564</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>92.367415191999996</v>
       </c>
       <c r="C266" s="5">
         <v>0.84138398700000039</v>
       </c>
       <c r="D266" s="5">
         <v>11.606610246724024</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>92.391985716999997</v>
       </c>
       <c r="C267" s="5">
         <v>2.4570525000001453E-2</v>
       </c>
       <c r="D267" s="5">
         <v>0.31967773068470873</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>92.456370179000004</v>
       </c>
       <c r="C268" s="5">
         <v>6.4384462000006693E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.83944690099704289</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>92.79865135</v>
       </c>
       <c r="C269" s="5">
         <v>0.34228117099999622</v>
       </c>
       <c r="D269" s="5">
         <v>4.534081163768966</v>
       </c>
       <c r="E269" s="5">
         <v>3.3167476426242626</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.847809799000004</v>
       </c>
       <c r="C270" s="5">
         <v>4.9158449000003657E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.63753417970409121</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.711009442999995</v>
       </c>
       <c r="C271" s="5">
         <v>-0.13680035600000906</v>
       </c>
       <c r="D271" s="5">
         <v>-1.7538017121140115</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>93.174512144000005</v>
       </c>
       <c r="C272" s="5">
         <v>0.46350270100001012</v>
       </c>
       <c r="D272" s="5">
         <v>6.1670654377658174</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.064116678000005</v>
       </c>
       <c r="C273" s="5">
         <v>-0.11039546599999994</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4125610244460463</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>92.974325891000007</v>
       </c>
       <c r="C274" s="5">
         <v>-8.9790786999998318E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.151668419890417</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.467476071999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.49315018099999008</v>
       </c>
       <c r="D275" s="5">
         <v>6.5539925697844836</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.784609184999994</v>
       </c>
       <c r="C276" s="5">
         <v>0.31713311299999702</v>
       </c>
       <c r="D276" s="5">
         <v>4.1484210218988515</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.074681025999993</v>
       </c>
       <c r="C277" s="5">
         <v>0.29007184099999961</v>
       </c>
       <c r="D277" s="5">
         <v>3.7753430516810349</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.102327422000002</v>
       </c>
       <c r="C278" s="5">
         <v>2.7646396000008622E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.3532230994067076</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>94.187250437000003</v>
       </c>
       <c r="C279" s="5">
         <v>8.4923015000001101E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.0883361082283161</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>94.432215913999997</v>
       </c>
       <c r="C280" s="5">
         <v>0.24496547699999383</v>
       </c>
       <c r="D280" s="5">
         <v>3.1660357122322402</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>94.197953780999995</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23426213300000143</v>
       </c>
       <c r="D281" s="5">
         <v>-2.9366095536630277</v>
       </c>
       <c r="E281" s="5">
         <v>1.5078909128995566</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>94.336886637000006</v>
       </c>
       <c r="C282" s="5">
         <v>0.13893285600001093</v>
       </c>
       <c r="D282" s="5">
         <v>1.7843118036386274</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>95.062443431000005</v>
       </c>
       <c r="C283" s="5">
         <v>0.72555679399999917</v>
       </c>
       <c r="D283" s="5">
         <v>9.6299469527505455</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>94.709708723000006</v>
       </c>
       <c r="C284" s="5">
         <v>-0.35273470799999984</v>
       </c>
       <c r="D284" s="5">
         <v>-4.3629137925181087</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>95.245849496000005</v>
       </c>
       <c r="C285" s="5">
         <v>0.53614077299999963</v>
       </c>
       <c r="D285" s="5">
         <v>7.0086053734519815</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>95.779764912999994</v>
       </c>
       <c r="C286" s="5">
         <v>0.53391541699998868</v>
       </c>
       <c r="D286" s="5">
         <v>6.9381054127272135</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>95.615338774999998</v>
       </c>
       <c r="C287" s="5">
         <v>-0.16442613799999606</v>
       </c>
       <c r="D287" s="5">
         <v>-2.040712770981834</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>95.765922754000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.15058397900000386</v>
       </c>
       <c r="D288" s="5">
         <v>1.9063283966656464</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>95.950340267000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.18441751299999964</v>
       </c>
       <c r="D289" s="5">
         <v>2.3354864680430465</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>95.712166951</v>
       </c>
       <c r="C290" s="5">
         <v>-0.23817331600000102</v>
       </c>
       <c r="D290" s="5">
         <v>-2.9383753840073079</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>95.472059892000004</v>
       </c>
       <c r="C291" s="5">
         <v>-0.24010705899999607</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9691739619978175</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>95.90392095</v>
       </c>
       <c r="C292" s="5">
         <v>0.43186105799999552</v>
       </c>
       <c r="D292" s="5">
         <v>5.5652168577613237</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>95.847328137000005</v>
       </c>
       <c r="C293" s="5">
         <v>-5.6592812999994635E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.70582514757855375</v>
       </c>
       <c r="E293" s="5">
         <v>1.7509662256938396</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>96.222852798000005</v>
       </c>
       <c r="C294" s="5">
         <v>0.37552466100000004</v>
       </c>
       <c r="D294" s="5">
         <v>4.8041821060419876</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>96.116685649000004</v>
       </c>
       <c r="C295" s="5">
         <v>-0.1061671490000009</v>
       </c>
       <c r="D295" s="5">
         <v>-1.3160106258528148</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>96.547072903</v>
       </c>
       <c r="C296" s="5">
         <v>0.43038725399999578</v>
       </c>
       <c r="D296" s="5">
         <v>5.5076368498421679</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>97.052449228</v>
       </c>
       <c r="C297" s="5">
         <v>0.50537632500000029</v>
       </c>
       <c r="D297" s="5">
         <v>6.4654416115329072</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>97.281502082000003</v>
       </c>
       <c r="C298" s="5">
         <v>0.22905285400000253</v>
       </c>
       <c r="D298" s="5">
         <v>2.8691652149575253</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>97.445526631999996</v>
       </c>
       <c r="C299" s="5">
         <v>0.1640245499999935</v>
       </c>
       <c r="D299" s="5">
         <v>2.0421667151299339</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>97.120604545999996</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32492208600000083</v>
       </c>
       <c r="D300" s="5">
         <v>-3.9287059367145938</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>98.033443297999995</v>
       </c>
       <c r="C301" s="5">
         <v>0.91283875199999898</v>
       </c>
       <c r="D301" s="5">
         <v>11.88054111367598</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>97.944180220999996</v>
       </c>
       <c r="C302" s="5">
         <v>-8.9263076999998248E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.0871890572407339</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>99.068947694000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.1247674730000057</v>
       </c>
       <c r="D303" s="5">
         <v>14.685093311481934</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>99.095310827999995</v>
       </c>
       <c r="C304" s="5">
         <v>2.6363133999993238E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.31979853131569591</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>100.0099199</v>
       </c>
       <c r="C305" s="5">
         <v>0.91460907200000463</v>
       </c>
       <c r="D305" s="5">
         <v>11.655392474811578</v>
       </c>
       <c r="E305" s="5">
         <v>4.3429398021926691</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>99.469986602999995</v>
       </c>
       <c r="C306" s="5">
         <v>-0.53993329700000459</v>
       </c>
       <c r="D306" s="5">
         <v>-6.2896068107685217</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>99.766192555999993</v>
       </c>
       <c r="C307" s="5">
         <v>0.29620595299999763</v>
       </c>
       <c r="D307" s="5">
         <v>3.6325216424380358</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>99.847457879000004</v>
       </c>
       <c r="C308" s="5">
         <v>8.1265323000010881E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.98186031223064241</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>99.761337523999998</v>
       </c>
       <c r="C309" s="5">
         <v>-8.6120355000005588E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-1.0301271949352597</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>100.01646536</v>
       </c>
       <c r="C310" s="5">
         <v>0.25512783599999977</v>
       </c>
       <c r="D310" s="5">
         <v>3.1123936719794187</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>100.28096999</v>
       </c>
       <c r="C311" s="5">
         <v>0.26450463000000468</v>
       </c>
       <c r="D311" s="5">
         <v>3.2201025564003949</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>99.977025108000007</v>
       </c>
       <c r="C312" s="5">
         <v>-0.30394488199999614</v>
       </c>
       <c r="D312" s="5">
         <v>-3.5770965226606166</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>99.893523450999993</v>
       </c>
       <c r="C313" s="5">
         <v>-8.3501657000013552E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.99765896053938263</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>100.62445482</v>
       </c>
       <c r="C314" s="5">
         <v>0.73093136900000388</v>
       </c>
       <c r="D314" s="5">
         <v>9.1426520111775424</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>100.56519613</v>
       </c>
       <c r="C315" s="5">
         <v>-5.9258689999992953E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.70440682495499507</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>100.70313822</v>
       </c>
       <c r="C316" s="5">
         <v>0.13794208999999569</v>
       </c>
       <c r="D316" s="5">
         <v>1.6584766206364288</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>100.80156341</v>
       </c>
       <c r="C317" s="5">
         <v>9.8425190000000384E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.1791808580767782</v>
       </c>
       <c r="E317" s="5">
         <v>0.79156498754480165</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>101.19825708</v>
       </c>
       <c r="C318" s="5">
         <v>0.39669367000000477</v>
       </c>
       <c r="D318" s="5">
         <v>4.8260395121452859</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>100.99819992</v>
       </c>
       <c r="C319" s="5">
         <v>-0.20005716000000007</v>
       </c>
       <c r="D319" s="5">
         <v>-2.3466361086683873</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>100.73366944</v>
       </c>
       <c r="C320" s="5">
         <v>-0.26453048000000479</v>
       </c>
       <c r="D320" s="5">
         <v>-3.098109370293578</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>101.45268789000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.71901845000000719</v>
       </c>
       <c r="D321" s="5">
         <v>8.9097699288830832</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>101.44646654</v>
       </c>
       <c r="C322" s="5">
         <v>-6.2213500000041222E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-7.3562393516568569E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>101.51400823</v>
       </c>
       <c r="C323" s="5">
         <v>6.7541689999998766E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.80187592053304613</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>101.96888389</v>
       </c>
       <c r="C324" s="5">
         <v>0.45487565999999902</v>
       </c>
       <c r="D324" s="5">
         <v>5.5116164268161461</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>101.94858857</v>
       </c>
       <c r="C325" s="5">
         <v>-2.0295320000002448E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.23858004780457076</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>102.51991434</v>
       </c>
       <c r="C326" s="5">
         <v>0.5713257700000014</v>
       </c>
       <c r="D326" s="5">
         <v>6.9360664782505133</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>102.06386304</v>
       </c>
       <c r="C327" s="5">
         <v>-0.45605129999999861</v>
       </c>
       <c r="D327" s="5">
         <v>-5.2094138874229534</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>102.22750292000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.16363988000000518</v>
       </c>
       <c r="D328" s="5">
         <v>1.9410273973016645</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>101.98687767</v>
       </c>
       <c r="C329" s="5">
         <v>-0.2406252500000079</v>
       </c>
       <c r="D329" s="5">
         <v>-2.7883035489896124</v>
       </c>
       <c r="E329" s="5">
         <v>1.1758887659101713</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>102.40019688</v>
       </c>
       <c r="C330" s="5">
         <v>0.41331920999999738</v>
       </c>
       <c r="D330" s="5">
         <v>4.9730817009774109</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>102.2802597</v>
       </c>
       <c r="C331" s="5">
         <v>-0.11993717999999376</v>
       </c>
       <c r="D331" s="5">
         <v>-1.3964921835523336</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>102.92550208</v>
       </c>
       <c r="C332" s="5">
         <v>0.64524237999999912</v>
       </c>
       <c r="D332" s="5">
         <v>7.8385564200079694</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>102.24479028</v>
       </c>
       <c r="C333" s="5">
         <v>-0.68071179999999742</v>
       </c>
       <c r="D333" s="5">
         <v>-7.6539484276876397</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>103.09072917</v>
       </c>
       <c r="C334" s="5">
         <v>0.84593888999999933</v>
       </c>
       <c r="D334" s="5">
         <v>10.392883073466352</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>103.18850297</v>
       </c>
       <c r="C335" s="5">
         <v>9.7773799999998801E-2</v>
       </c>
       <c r="D335" s="5">
         <v>1.1440652827175768</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>103.12745888000001</v>
       </c>
       <c r="C336" s="5">
         <v>-6.1044089999995776E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.70758886556492318</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>103.16492035</v>
       </c>
       <c r="C337" s="5">
         <v>3.7461469999996666E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.43677684234129099</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>103.31452127</v>
       </c>
       <c r="C338" s="5">
         <v>0.14960091999999747</v>
       </c>
       <c r="D338" s="5">
         <v>1.7540830788325135</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>103.35354014000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.90188700000067E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.45414744653176076</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>103.24521761</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10832253000000946</v>
       </c>
       <c r="D340" s="5">
         <v>-1.2504685051077491</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>103.37336781</v>
       </c>
       <c r="C341" s="5">
         <v>0.12815020000000743</v>
       </c>
       <c r="D341" s="5">
         <v>1.4996763409488523</v>
       </c>
       <c r="E341" s="5">
         <v>1.3594789561911069</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>103.5032065</v>
       </c>
       <c r="C342" s="5">
         <v>0.1298386899999997</v>
       </c>
       <c r="D342" s="5">
         <v>1.5176759313211496</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>103.7466123</v>
       </c>
       <c r="C343" s="5">
         <v>0.24340579999999079</v>
       </c>
       <c r="D343" s="5">
         <v>2.8587968937282993</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>103.83838236</v>
       </c>
       <c r="C344" s="5">
         <v>9.1770060000001763E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.0666508965837984</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>103.6374283</v>
       </c>
       <c r="C345" s="5">
         <v>-0.20095406000000082</v>
       </c>
       <c r="D345" s="5">
         <v>-2.2977498860569323</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>103.81458327</v>
       </c>
       <c r="C346" s="5">
         <v>0.17715497000000369</v>
       </c>
       <c r="D346" s="5">
         <v>2.0706422071340658</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>104.01041566000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.19583239000000674</v>
       </c>
       <c r="D347" s="5">
         <v>2.2872738475399723</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>105.03549912</v>
       </c>
       <c r="C348" s="5">
         <v>1.0250834599999905</v>
       </c>
       <c r="D348" s="5">
         <v>12.489311479480868</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>105.40982210999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.37432298999999603</v>
       </c>
       <c r="D349" s="5">
         <v>4.3613582734299383</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>104.3626012</v>
       </c>
       <c r="C350" s="5">
         <v>-1.047220909999993</v>
       </c>
       <c r="D350" s="5">
         <v>-11.291389358354165</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>105.32669093</v>
       </c>
       <c r="C351" s="5">
         <v>0.96408972999999776</v>
       </c>
       <c r="D351" s="5">
         <v>11.666406026104248</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>105.64947139</v>
       </c>
       <c r="C352" s="5">
         <v>0.32278046000000415</v>
       </c>
       <c r="D352" s="5">
         <v>3.740099496948468</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>106.00778108</v>
       </c>
       <c r="C353" s="5">
         <v>0.35830968999999868</v>
       </c>
       <c r="D353" s="5">
         <v>4.1465739976038529</v>
       </c>
       <c r="E353" s="5">
         <v>2.5484448517165914</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>106.19192501000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.18414393000000473</v>
       </c>
       <c r="D354" s="5">
         <v>2.1045261500427515</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>106.42114395999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.22921894999998926</v>
       </c>
       <c r="D355" s="5">
         <v>2.6212151144660467</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>106.61181627000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.19067231000001073</v>
       </c>
       <c r="D356" s="5">
         <v>2.1713260783065236</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>106.90755996</v>
       </c>
       <c r="C357" s="5">
         <v>0.29574368999999479</v>
       </c>
       <c r="D357" s="5">
         <v>3.3800892063675869</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>107.43753703</v>
       </c>
       <c r="C358" s="5">
         <v>0.52997707000000105</v>
       </c>
       <c r="D358" s="5">
         <v>6.1137141630029923</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>107.43613855</v>
       </c>
       <c r="C359" s="5">
         <v>-1.3984800000059749E-3</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5618897343316895E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>106.95841842999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.47772012000000075</v>
       </c>
       <c r="D360" s="5">
         <v>-5.2072805745770001</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>107.76704407</v>
       </c>
       <c r="C361" s="5">
         <v>0.80862564000000248</v>
       </c>
       <c r="D361" s="5">
         <v>9.4591269408577325</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>107.62446975</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14257431999999426</v>
       </c>
       <c r="D362" s="5">
         <v>-1.5760823882370323</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>107.67000864000001</v>
       </c>
       <c r="C363" s="5">
         <v>4.5538890000003107E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.50893650402559221</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>107.86600403</v>
       </c>
       <c r="C364" s="5">
         <v>0.19599538999999311</v>
       </c>
       <c r="D364" s="5">
         <v>2.2064040534213847</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>107.81539832</v>
       </c>
       <c r="C365" s="5">
         <v>-5.0605709999999249E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.56153373958388597</v>
       </c>
       <c r="E365" s="5">
         <v>1.7051741123001785</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>108.18921763</v>
       </c>
       <c r="C366" s="5">
         <v>0.37381931000000179</v>
       </c>
       <c r="D366" s="5">
         <v>4.2409262730313202</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>107.97544963999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21376799000000801</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3454478858174976</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>107.27116507</v>
       </c>
       <c r="C368" s="5">
         <v>-0.70428456999999867</v>
       </c>
       <c r="D368" s="5">
         <v>-7.5523842258579998</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>93.813386051999998</v>
       </c>
       <c r="C369" s="5">
         <v>-13.457779017999997</v>
       </c>
       <c r="D369" s="5">
         <v>-79.983793758740603</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>96.081311173000003</v>
       </c>
       <c r="C370" s="5">
         <v>2.2679251210000047</v>
       </c>
       <c r="D370" s="5">
         <v>33.195427175686042</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>98.218554760999993</v>
       </c>
       <c r="C371" s="5">
         <v>2.1372435879999898</v>
       </c>
       <c r="D371" s="5">
         <v>30.21332252300666</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>98.941315367000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.72276060600000847</v>
       </c>
       <c r="D372" s="5">
         <v>9.1967428249850833</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>99.261846543999994</v>
       </c>
       <c r="C373" s="5">
         <v>0.32053117699999234</v>
       </c>
       <c r="D373" s="5">
         <v>3.9575517332973931</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>99.408757475000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.14691093100000785</v>
       </c>
       <c r="D374" s="5">
         <v>1.7905699518691254</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>99.419304875999998</v>
       </c>
       <c r="C375" s="5">
         <v>1.0547400999996626E-2</v>
       </c>
       <c r="D375" s="5">
         <v>0.12739591711898868</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>99.783866893999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.36456201800000088</v>
       </c>
       <c r="D376" s="5">
         <v>4.4901355570836188</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>99.890503781999996</v>
       </c>
       <c r="C377" s="5">
         <v>0.10663688799999704</v>
       </c>
       <c r="D377" s="5">
         <v>1.2899789826781971</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3504292165008085</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>100.13472836</v>
       </c>
       <c r="C378" s="5">
         <v>0.24422457800000075</v>
       </c>
       <c r="D378" s="5">
         <v>2.9736832329317231</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>100.02059126</v>
       </c>
       <c r="C379" s="5">
         <v>-0.11413709999999355</v>
       </c>
       <c r="D379" s="5">
         <v>-1.3592599966711028</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>100.53939929000001</v>
       </c>
       <c r="C380" s="5">
         <v>0.51880803000000242</v>
       </c>
       <c r="D380" s="5">
         <v>6.4050946940821918</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>101.47158228000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.93218299000000115</v>
       </c>
       <c r="D381" s="5">
         <v>11.711467700689205</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>101.72090967</v>
       </c>
       <c r="C382" s="5">
         <v>0.2493273899999906</v>
       </c>
       <c r="D382" s="5">
         <v>2.9887136299977746</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>102.29830979</v>
       </c>
       <c r="C383" s="5">
         <v>0.57740012000000718</v>
       </c>
       <c r="D383" s="5">
         <v>7.02831161356825</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>103.55983136</v>
       </c>
       <c r="C384" s="5">
         <v>1.2615215699999993</v>
       </c>
       <c r="D384" s="5">
         <v>15.84425905738771</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>103.70399571</v>
       </c>
       <c r="C385" s="5">
         <v>0.14416434999999694</v>
       </c>
       <c r="D385" s="5">
         <v>1.6833547651119218</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>103.7400727</v>
       </c>
       <c r="C386" s="5">
         <v>3.6076989999997977E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.41826081927578418</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>104.59627757</v>
       </c>
       <c r="C387" s="5">
         <v>0.85620486999999912</v>
       </c>
       <c r="D387" s="5">
         <v>10.366220575861362</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>104.74005287</v>
       </c>
       <c r="C388" s="5">
         <v>0.14377530000000149</v>
       </c>
       <c r="D388" s="5">
         <v>1.6620162342737554</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>105.40075084999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.6606979799999948</v>
       </c>
       <c r="D389" s="5">
         <v>7.8377929773371324</v>
       </c>
       <c r="E389" s="5">
         <v>5.5162871938512881</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>104.81725665</v>
       </c>
       <c r="C390" s="5">
         <v>-0.58349419999998986</v>
       </c>
       <c r="D390" s="5">
         <v>-6.4445676945218295</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>105.50551427000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.68825762000000168</v>
       </c>
       <c r="D391" s="5">
         <v>8.1704006867473478</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>105.74345879000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.23794451999999922</v>
       </c>
       <c r="D392" s="5">
         <v>2.7401596576904108</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>106.74529569000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.0018369000000007</v>
       </c>
       <c r="D393" s="5">
         <v>11.980600974980193</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>106.86029542</v>
       </c>
       <c r="C394" s="5">
         <v>0.11499972999999386</v>
       </c>
       <c r="D394" s="5">
         <v>1.3004817580979156</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>107.50446938</v>
       </c>
       <c r="C395" s="5">
         <v>0.64417396000000338</v>
       </c>
       <c r="D395" s="5">
         <v>7.4785487381767046</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>107.73431212</v>
       </c>
       <c r="C396" s="5">
         <v>0.22984273999999516</v>
       </c>
       <c r="D396" s="5">
         <v>2.5959641845270554</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>107.67988169</v>
       </c>
       <c r="C397" s="5">
         <v>-5.4430429999996477E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.60459218026248651</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>108.64711532</v>
       </c>
       <c r="C398" s="5">
         <v>0.96723362999999551</v>
       </c>
       <c r="D398" s="5">
         <v>11.327783423226357</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>108.10787132999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.53924399000000278</v>
       </c>
       <c r="D399" s="5">
         <v>-5.7959890871746689</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>108.29864975</v>
       </c>
       <c r="C400" s="5">
         <v>0.19077842000000089</v>
       </c>
       <c r="D400" s="5">
         <v>2.1383200800606517</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>109.02335881</v>
       </c>
       <c r="C401" s="5">
         <v>0.72470906000000923</v>
       </c>
       <c r="D401" s="5">
         <v>8.3323562484011848</v>
       </c>
       <c r="E401" s="5">
         <v>3.4369849652736262</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>109.11750459</v>
       </c>
       <c r="C402" s="5">
         <v>9.4145779999990964E-2</v>
       </c>
       <c r="D402" s="5">
         <v>1.0411810310648084</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>109.41746916</v>
       </c>
       <c r="C403" s="5">
         <v>0.29996457000000021</v>
       </c>
       <c r="D403" s="5">
         <v>3.3491423108644947</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>110.43863623</v>
       </c>
       <c r="C404" s="5">
         <v>1.0211670700000042</v>
       </c>
       <c r="D404" s="5">
         <v>11.792440519106906</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>110.32286873</v>
       </c>
       <c r="C405" s="5">
         <v>-0.11576750000000402</v>
       </c>
       <c r="D405" s="5">
         <v>-1.2506751593706622</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>110.80009551000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.4772267800000094</v>
       </c>
       <c r="D406" s="5">
         <v>5.3161711395196543</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>110.81231188</v>
       </c>
       <c r="C407" s="5">
         <v>1.2216369999990206E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.13238740383694214</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>110.74836501999999</v>
       </c>
       <c r="C408" s="5">
         <v>-6.3946860000001493E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.69029465311888361</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>111.05596806</v>
       </c>
       <c r="C409" s="5">
         <v>0.3076030400000036</v>
       </c>
       <c r="D409" s="5">
         <v>3.3843840199100805</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>111.76349276000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.70752470000000756</v>
       </c>
       <c r="D410" s="5">
         <v>7.9187139892866742</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>111.6474564</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11603636000000961</v>
       </c>
       <c r="D411" s="5">
         <v>-1.2387878620283121</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>111.63479491</v>
       </c>
       <c r="C412" s="5">
         <v>-1.2661489999999276E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.13600233453802124</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>111.66555123000001</v>
       </c>
       <c r="C413" s="5">
         <v>3.0756320000008941E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.33111147234032856</v>
       </c>
       <c r="E413" s="5">
         <v>2.4235103823985638</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>112.26522217</v>
       </c>
       <c r="C414" s="5">
         <v>0.59967093999999577</v>
       </c>
       <c r="D414" s="5">
         <v>6.6380788102537114</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>112.30015883</v>
       </c>
       <c r="C415" s="5">
         <v>3.493665999999962E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.37407687091985942</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>112.10003894</v>
       </c>
       <c r="C416" s="5">
         <v>-0.2001198899999963</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1175760881304462</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>112.30587276999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.20583382999998889</v>
       </c>
       <c r="D417" s="5">
         <v>2.2257829789014805</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>112.75831924000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.45244647000001237</v>
       </c>
       <c r="D418" s="5">
         <v>4.9430102160901823</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>112.84127788000001</v>
       </c>
       <c r="C419" s="5">
         <v>8.2958640000001083E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.88644620832443177</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>113.37949926</v>
       </c>
       <c r="C420" s="5">
         <v>0.53822137999999597</v>
       </c>
       <c r="D420" s="5">
         <v>5.8762294932008796</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>113.61064899</v>
       </c>
       <c r="C421" s="5">
         <v>0.2311497299999985</v>
       </c>
       <c r="D421" s="5">
         <v>2.4740907127242862</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>113.7240817</v>
       </c>
       <c r="C422" s="5">
         <v>0.11343270999999788</v>
       </c>
       <c r="D422" s="5">
         <v>1.2047218271439286</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>114.37600205</v>
       </c>
       <c r="C423" s="5">
         <v>0.65192034999999748</v>
       </c>
       <c r="D423" s="5">
         <v>7.1000514246818414</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>114.74453805</v>
       </c>
       <c r="C424" s="5">
         <v>0.36853600000000597</v>
       </c>
       <c r="D424" s="5">
         <v>3.9358372848247836</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>114.49466476000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.24987328999999647</v>
       </c>
       <c r="D425" s="5">
         <v>-2.5821062615934642</v>
       </c>
       <c r="E425" s="5">
         <v>2.5335598121687619</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>114.88267643</v>
       </c>
       <c r="C426" s="5">
         <v>0.38801166999999737</v>
       </c>
       <c r="D426" s="5">
         <v>4.1433490776244364</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>114.96434517</v>
       </c>
       <c r="C427" s="5">
         <v>8.1668739999997797E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.85640915561471243</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>114.78756066</v>
       </c>
       <c r="C428" s="5">
         <v>-0.1767845100000045</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8297532463317001</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>115.09536722</v>
       </c>
       <c r="C429" s="5">
         <v>0.30780656000000306</v>
       </c>
       <c r="D429" s="5">
         <v>3.2657236846397542</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>115.0135677</v>
       </c>
       <c r="C430" s="5">
         <v>-8.1799520000004122E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.84952711483823329</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>115.05203623</v>
       </c>
       <c r="C431" s="5">
         <v>3.8468530000002943E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.40210255973573972</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>115.35337423</v>
       </c>
       <c r="C432" s="5">
         <v>0.30133800000000122</v>
       </c>
       <c r="D432" s="5">
         <v>3.1886474625520522</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>115.40744174</v>
       </c>
       <c r="C433" s="5">
         <v>5.4067509999995877E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.56390662020717741</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>115.02729166</v>
       </c>
       <c r="C434" s="5">
         <v>-0.38015007999999284</v>
       </c>
       <c r="D434" s="5">
         <v>-3.8819472481823492</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>115.19033238999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.16304072999999164</v>
       </c>
       <c r="D435" s="5">
         <v>1.7142134894446936</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>115.12693329</v>
       </c>
       <c r="C436" s="5">
         <v>-6.3399099999998043E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.65846708083832084</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>115.51040141</v>
       </c>
       <c r="C437" s="5">
         <v>0.38346812000000341</v>
       </c>
       <c r="D437" s="5">
         <v>4.0710370017120079</v>
       </c>
       <c r="E437" s="5">
         <v>0.88714758205472588</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>115.55513089999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.4729489999994598E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.46567107384198891</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>115.27066250999999</v>
+        <v>115.20680908999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.28446839000000068</v>
+        <v>-0.34832181000000162</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.9144345185108445</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.5578308084557864</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>115.30769232999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.10088324000000171</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.0558806509280982</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>