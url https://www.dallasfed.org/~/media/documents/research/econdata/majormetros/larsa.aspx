--- v4 (2026-05-09)
+++ v5 (2026-05-29)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{167A1A93-EC36-4E7B-A063-9EB7489D0FF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{58C50EF4-B2B3-403B-8D5C-2FB6CD8E63EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{057052F4-7216-45C6-A3AF-3CC841048067}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{96A8C6EA-93CD-49B7-B4C3-443FDB6FAC56}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8664FB28-7016-4AB3-A46E-DDC2681C6B58}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FDD4AD6-09B1-4BE7-92E2-7C3FEE011B6F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>43.660147909999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.849816842999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.1896689330000001</v>
       </c>
       <c r="D7" s="5">
         <v>5.3394320337486256</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.304628069000003</v>
       </c>
       <c r="C8" s="5">
         <v>0.4548112260000039</v>
       </c>
       <c r="D8" s="5">
         <v>13.181575870092409</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.606944237999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.69768383100000619</v>
       </c>
       <c r="D9" s="5">
         <v>-17.343176148938909</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.804733521999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.1977892840000024</v>
       </c>
       <c r="D10" s="5">
         <v>5.5807295831117099</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.308181410000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.50344788800000373</v>
       </c>
       <c r="D11" s="5">
         <v>14.697668319782364</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>44.666455902000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.35827449199999961</v>
       </c>
       <c r="D12" s="5">
         <v>10.146532683150289</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>45.170300588000003</v>
       </c>
       <c r="C13" s="5">
         <v>0.50384468600000076</v>
       </c>
       <c r="D13" s="5">
         <v>14.40837964736048</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>45.553440281999997</v>
       </c>
       <c r="C14" s="5">
         <v>0.38313969399999337</v>
       </c>
       <c r="D14" s="5">
         <v>10.667069082559856</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>45.555308781999997</v>
       </c>
       <c r="C15" s="5">
         <v>1.8685000000004948E-3</v>
       </c>
       <c r="D15" s="5">
         <v>4.923241560634839E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.789512051999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.23420327000000185</v>
       </c>
       <c r="D16" s="5">
         <v>6.3467568771776506</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>45.939284395000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.14977234300000219</v>
       </c>
       <c r="D17" s="5">
         <v>3.9964520334420328</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.736844519000002</v>
       </c>
       <c r="C18" s="5">
         <v>0.79756012400000031</v>
       </c>
       <c r="D18" s="5">
         <v>22.942470856225473</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>47.067597696</v>
       </c>
       <c r="C19" s="5">
         <v>0.33075317699999829</v>
       </c>
       <c r="D19" s="5">
         <v>8.8307809549820639</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>47.426513688999997</v>
       </c>
       <c r="C20" s="5">
         <v>0.35891599299999655</v>
       </c>
       <c r="D20" s="5">
         <v>9.5443590673835565</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>47.379395856000002</v>
       </c>
       <c r="C21" s="5">
         <v>-4.7117832999994391E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.1856968269432944</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>47.782771152000002</v>
       </c>
       <c r="C22" s="5">
         <v>0.40337529600000011</v>
       </c>
       <c r="D22" s="5">
         <v>10.708705278876574</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.162229134</v>
       </c>
       <c r="C23" s="5">
         <v>0.37945798199999814</v>
       </c>
       <c r="D23" s="5">
         <v>9.9570194003037571</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>47.972933718</v>
       </c>
       <c r="C24" s="5">
         <v>-0.18929541600000022</v>
       </c>
       <c r="D24" s="5">
         <v>-4.6158133162544246</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>48.473178892</v>
       </c>
       <c r="C25" s="5">
         <v>0.50024517399999979</v>
       </c>
       <c r="D25" s="5">
         <v>13.256382835692747</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>48.249862505000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.22331638699999701</v>
       </c>
       <c r="D26" s="5">
         <v>-5.3904583161266899</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>48.029838699000003</v>
       </c>
       <c r="C27" s="5">
         <v>-0.22002380600000038</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3369318514573605</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>48.576554778999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.54671607999999594</v>
       </c>
       <c r="D28" s="5">
         <v>14.547860196376172</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>48.229344546999997</v>
       </c>
       <c r="C29" s="5">
         <v>-0.34721023200000189</v>
       </c>
       <c r="D29" s="5">
         <v>-8.2479452856616184</v>
       </c>
       <c r="E29" s="5">
         <v>4.9849713206443491</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>48.680892081000003</v>
       </c>
       <c r="C30" s="5">
         <v>0.45154753400000658</v>
       </c>
       <c r="D30" s="5">
         <v>11.831981561178573</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>48.725593594999999</v>
       </c>
       <c r="C31" s="5">
         <v>4.4701513999996223E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.1074891698319211</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.971649886999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.24605629199999868</v>
       </c>
       <c r="D32" s="5">
         <v>6.2309751907803523</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>49.250970453999997</v>
       </c>
       <c r="C33" s="5">
         <v>0.27932056699999919</v>
       </c>
       <c r="D33" s="5">
         <v>7.0633127720708844</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>49.849071530000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.59810107600000606</v>
       </c>
       <c r="D34" s="5">
         <v>15.58656995234362</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>49.916170512999997</v>
       </c>
       <c r="C35" s="5">
         <v>6.709898299999395E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.6272632425208933</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>50.373051031999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.45688051900000204</v>
       </c>
       <c r="D36" s="5">
         <v>11.553695196642844</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>49.769983617000001</v>
       </c>
       <c r="C37" s="5">
         <v>-0.60306741499999816</v>
       </c>
       <c r="D37" s="5">
         <v>-13.457208899984241</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>50.850326052</v>
       </c>
       <c r="C38" s="5">
         <v>1.0803424349999986</v>
       </c>
       <c r="D38" s="5">
         <v>29.394235834543615</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.110986795999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.2606607439999991</v>
       </c>
       <c r="D39" s="5">
         <v>34.161116311485173</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.260606269999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.14961947399999787</v>
       </c>
       <c r="D40" s="5">
         <v>3.5003353024174011</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>52.600048536000003</v>
       </c>
       <c r="C41" s="5">
         <v>0.33944226600000604</v>
       </c>
       <c r="D41" s="5">
         <v>8.0787753962390916</v>
       </c>
       <c r="E41" s="5">
         <v>9.0623333782624993</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>52.120420760999998</v>
       </c>
       <c r="C42" s="5">
         <v>-0.47962777500000442</v>
       </c>
       <c r="D42" s="5">
         <v>-10.409653157821964</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>52.905847715</v>
       </c>
       <c r="C43" s="5">
         <v>0.78542695400000184</v>
       </c>
       <c r="D43" s="5">
         <v>19.660048230286709</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>53.135313339</v>
       </c>
       <c r="C44" s="5">
         <v>0.22946562399999948</v>
       </c>
       <c r="D44" s="5">
         <v>5.3306638338136647</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>53.227538739000003</v>
       </c>
       <c r="C45" s="5">
         <v>9.2225400000003788E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.1028030228454453</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>52.716957823999998</v>
       </c>
       <c r="C46" s="5">
         <v>-0.51058091500000558</v>
       </c>
       <c r="D46" s="5">
         <v>-10.922613700763895</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>52.663024</v>
       </c>
       <c r="C47" s="5">
         <v>-5.3933823999997799E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2208149069008356</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>52.960668714999997</v>
       </c>
       <c r="C48" s="5">
         <v>0.29764471499999701</v>
       </c>
       <c r="D48" s="5">
         <v>6.9970984905185052</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>53.297585896000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.33691718100000401</v>
       </c>
       <c r="D49" s="5">
         <v>7.9068305307821163</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>54.154880480000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.85729458400000169</v>
       </c>
       <c r="D50" s="5">
         <v>21.104634127196341</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>53.775154006000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.3797264740000017</v>
       </c>
       <c r="D51" s="5">
         <v>-8.0972019947187057</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>54.385673459000003</v>
       </c>
       <c r="C52" s="5">
         <v>0.61051945300000199</v>
       </c>
       <c r="D52" s="5">
         <v>14.507563911773214</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>54.472454167999999</v>
       </c>
       <c r="C53" s="5">
         <v>8.6780708999995682E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.9316786499779637</v>
       </c>
       <c r="E53" s="5">
         <v>3.5597032400426443</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.676599705000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.20414553700000226</v>
       </c>
       <c r="D54" s="5">
         <v>4.5910863429647453</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.946313547999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.26971384299999812</v>
       </c>
       <c r="D55" s="5">
         <v>6.0827431821471878</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>55.117352857999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.17103930999999761</v>
       </c>
       <c r="D56" s="5">
         <v>3.8000338890234131</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>56.202448869000001</v>
       </c>
       <c r="C57" s="5">
         <v>1.0850960110000045</v>
       </c>
       <c r="D57" s="5">
         <v>26.357973944946277</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>56.902204263999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.69975539499999684</v>
       </c>
       <c r="D58" s="5">
         <v>16.007538971941827</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>57.267240114000003</v>
       </c>
       <c r="C59" s="5">
         <v>0.36503585000000527</v>
       </c>
       <c r="D59" s="5">
         <v>7.9756829423261344</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.090842346999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.82360223299999546</v>
       </c>
       <c r="D60" s="5">
         <v>18.690796628479276</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.725082202000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.63423985500000413</v>
       </c>
       <c r="D61" s="5">
         <v>13.917779803776442</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.774915188999998</v>
       </c>
       <c r="C62" s="5">
         <v>4.9832986999994944E-2</v>
       </c>
       <c r="D62" s="5">
         <v>1.0230632201692957</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.8862077</v>
       </c>
       <c r="C63" s="5">
         <v>-0.88870748899999796</v>
       </c>
       <c r="D63" s="5">
         <v>-16.709196969803219</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>58.197144725999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.31093702599999773</v>
       </c>
       <c r="D64" s="5">
         <v>6.6397088279720906</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>58.534781107999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.33763638199999946</v>
       </c>
       <c r="D65" s="5">
         <v>7.1884153347548052</v>
       </c>
       <c r="E65" s="5">
         <v>7.457580169733613</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.169486227</v>
       </c>
       <c r="C66" s="5">
         <v>-1.365294880999997</v>
       </c>
       <c r="D66" s="5">
         <v>-24.663838593919618</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>56.542406299</v>
       </c>
       <c r="C67" s="5">
         <v>-0.62707992800000056</v>
       </c>
       <c r="D67" s="5">
         <v>-12.396799612899434</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>56.533183643999998</v>
       </c>
       <c r="C68" s="5">
         <v>-9.2226550000020779E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.19555699283280159</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>55.272445865999998</v>
       </c>
       <c r="C69" s="5">
         <v>-1.2607377779999993</v>
       </c>
       <c r="D69" s="5">
         <v>-23.710832295908236</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>55.494989425</v>
       </c>
       <c r="C70" s="5">
         <v>0.22254355900000178</v>
       </c>
       <c r="D70" s="5">
         <v>4.9400047545874237</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>55.994636696000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.49964727100000061</v>
       </c>
       <c r="D71" s="5">
         <v>11.355558072041539</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>55.082378141</v>
       </c>
       <c r="C72" s="5">
         <v>-0.91225855500000108</v>
       </c>
       <c r="D72" s="5">
         <v>-17.890196360809028</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>54.857906733</v>
       </c>
       <c r="C73" s="5">
         <v>-0.22447140799999943</v>
       </c>
       <c r="D73" s="5">
         <v>-4.7821012305768296</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>54.922434359999997</v>
       </c>
       <c r="C74" s="5">
         <v>6.4527626999996812E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.420689895105709</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>54.775215332999998</v>
       </c>
       <c r="C75" s="5">
         <v>-0.14721902699999845</v>
       </c>
       <c r="D75" s="5">
         <v>-3.16958779374098</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.901557216</v>
       </c>
       <c r="C76" s="5">
         <v>0.12634188300000204</v>
       </c>
       <c r="D76" s="5">
         <v>2.8032469881438926</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>55.194874513000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.29331729700000153</v>
       </c>
       <c r="D77" s="5">
         <v>6.6029073600701427</v>
       </c>
       <c r="E77" s="5">
         <v>-5.7058496363686313</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>55.281930719000002</v>
       </c>
       <c r="C78" s="5">
         <v>8.7056205999999747E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.9092075603631686</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>55.886220113</v>
       </c>
       <c r="C79" s="5">
         <v>0.60428939399999848</v>
       </c>
       <c r="D79" s="5">
         <v>13.935330108163058</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>56.115645975</v>
       </c>
       <c r="C80" s="5">
         <v>0.22942586199999937</v>
       </c>
       <c r="D80" s="5">
         <v>5.0390431276100989</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>56.060656936000001</v>
       </c>
       <c r="C81" s="5">
         <v>-5.4989038999998741E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1695911798016101</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>56.294703392999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.23404645699999804</v>
       </c>
       <c r="D82" s="5">
         <v>5.1265062060414479</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>56.189374276999999</v>
       </c>
       <c r="C83" s="5">
         <v>-0.10532911600000006</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2222752989046635</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>56.525880229000002</v>
       </c>
       <c r="C84" s="5">
         <v>0.33650595200000311</v>
       </c>
       <c r="D84" s="5">
         <v>7.4280413322613814</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.900883843999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.37500361499999713</v>
       </c>
       <c r="D85" s="5">
         <v>8.2580352153576619</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>57.410476754999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.50959291099999859</v>
       </c>
       <c r="D86" s="5">
         <v>11.292447276193119</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>57.907031336999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.49655458200000169</v>
       </c>
       <c r="D87" s="5">
         <v>10.887290213630042</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>58.228727890999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.32169655399999897</v>
       </c>
       <c r="D88" s="5">
         <v>6.873988142801668</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>58.230096627000002</v>
       </c>
       <c r="C89" s="5">
         <v>1.3687360000034232E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.8211084512386186E-2</v>
       </c>
       <c r="E89" s="5">
         <v>5.4991013944331257</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>58.528791368</v>
       </c>
       <c r="C90" s="5">
         <v>0.29869474099999849</v>
       </c>
       <c r="D90" s="5">
         <v>6.3321369319378595</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>59.017567749999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.48877638199999751</v>
       </c>
       <c r="D91" s="5">
         <v>10.494590284135397</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>59.514199595999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.49663184599999965</v>
       </c>
       <c r="D92" s="5">
         <v>10.578699740694253</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>60.072530464000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.55833086800000586</v>
       </c>
       <c r="D93" s="5">
         <v>11.85720155704686</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>60.203864320999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.13133385699999423</v>
       </c>
       <c r="D94" s="5">
         <v>2.6552828517690363</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>60.596608848000002</v>
       </c>
       <c r="C95" s="5">
         <v>0.39274452700000495</v>
       </c>
       <c r="D95" s="5">
         <v>8.1153669243753122</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>60.747202172000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.15059332399999903</v>
       </c>
       <c r="D96" s="5">
         <v>3.0233147757110945</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>61.072213453000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.32501128100000187</v>
       </c>
       <c r="D97" s="5">
         <v>6.6126062943359321</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>61.406388114000002</v>
       </c>
       <c r="C98" s="5">
         <v>0.33417466099999871</v>
       </c>
       <c r="D98" s="5">
         <v>6.7674111596655262</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>61.820447559999998</v>
       </c>
       <c r="C99" s="5">
         <v>0.414059445999996</v>
       </c>
       <c r="D99" s="5">
         <v>8.3984570046848006</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>62.457851533000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.63740397300000495</v>
       </c>
       <c r="D100" s="5">
         <v>13.098996956416853</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>62.558670239999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.10081870699999484</v>
       </c>
       <c r="D101" s="5">
         <v>1.9543153008878988</v>
       </c>
       <c r="E101" s="5">
         <v>7.4335676286563679</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>62.978539212999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.41986897299999981</v>
       </c>
       <c r="D102" s="5">
         <v>8.3579776999852751</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>63.149602074000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.1710628610000029</v>
       </c>
       <c r="D103" s="5">
         <v>3.3085875254462271</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>63.433586931999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.28398485799999662</v>
       </c>
       <c r="D104" s="5">
         <v>5.5319149028830727</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>63.879270122999998</v>
       </c>
       <c r="C105" s="5">
         <v>0.44568319100000053</v>
       </c>
       <c r="D105" s="5">
         <v>8.7647349206033667</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>63.684428742000001</v>
       </c>
       <c r="C106" s="5">
         <v>-0.19484138099999626</v>
       </c>
       <c r="D106" s="5">
         <v>-3.5993979455091196</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>63.749036230999998</v>
       </c>
       <c r="C107" s="5">
         <v>6.4607488999996576E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.2242088761488246</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>64.283246332999994</v>
       </c>
       <c r="C108" s="5">
         <v>0.53421010199999586</v>
       </c>
       <c r="D108" s="5">
         <v>10.53253426908427</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>64.413454833000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.13020850000000905</v>
       </c>
       <c r="D109" s="5">
         <v>2.4579142959951561</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>64.150009013000002</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26344582000000116</v>
       </c>
       <c r="D110" s="5">
         <v>-4.7989931863742346</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>64.112897472</v>
       </c>
       <c r="C111" s="5">
         <v>-3.711154100000158E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.69200962393720644</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>64.340432223999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.22753475199999684</v>
       </c>
       <c r="D112" s="5">
         <v>4.3428835813343669</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>64.346765839</v>
       </c>
       <c r="C113" s="5">
         <v>6.3336150000026237E-3</v>
       </c>
       <c r="D113" s="5">
         <v>0.11819091084017685</v>
       </c>
       <c r="E113" s="5">
         <v>2.8582698323672107</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>64.212886236000003</v>
       </c>
       <c r="C114" s="5">
         <v>-0.13387960299999691</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4683414398784298</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>64.472558429000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.25967219300000011</v>
       </c>
       <c r="D115" s="5">
         <v>4.9621120895709581</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>64.456757827000004</v>
       </c>
       <c r="C116" s="5">
         <v>-1.5800601999998776E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.29369372567139562</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>64.860239226999994</v>
       </c>
       <c r="C117" s="5">
         <v>0.40348139999998978</v>
       </c>
       <c r="D117" s="5">
         <v>7.7757548536923959</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>65.363219533000006</v>
       </c>
       <c r="C118" s="5">
         <v>0.50298030600001198</v>
       </c>
       <c r="D118" s="5">
         <v>9.7131474022020381</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>65.483258011999993</v>
       </c>
       <c r="C119" s="5">
         <v>0.12003847899998732</v>
       </c>
       <c r="D119" s="5">
         <v>2.2261767527151255</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>65.548028049999999</v>
       </c>
       <c r="C120" s="5">
         <v>6.4770038000006025E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.193408382818939</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>65.717122833000005</v>
       </c>
       <c r="C121" s="5">
         <v>0.16909478300000558</v>
       </c>
       <c r="D121" s="5">
         <v>3.1399519871934567</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>66.290836390999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.57371355799999435</v>
       </c>
       <c r="D122" s="5">
         <v>10.993995959795244</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>66.738745102999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.44790871200000026</v>
       </c>
       <c r="D123" s="5">
         <v>8.416267894666273</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>67.447891718999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.70914661599999818</v>
       </c>
       <c r="D124" s="5">
         <v>13.523066361318993</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>67.635763076999993</v>
       </c>
       <c r="C125" s="5">
         <v>0.18787135799999533</v>
       </c>
       <c r="D125" s="5">
         <v>3.3942009084912073</v>
       </c>
       <c r="E125" s="5">
         <v>5.1113637105387522</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>67.432565703999998</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20319737299999474</v>
       </c>
       <c r="D126" s="5">
         <v>-3.5461692690267554</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>67.923578003000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.49101229900000476</v>
       </c>
       <c r="D127" s="5">
         <v>9.0964077895881346</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>68.412908927000004</v>
       </c>
       <c r="C128" s="5">
         <v>0.48933092400000078</v>
       </c>
       <c r="D128" s="5">
         <v>8.9958653009609471</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>68.573933663000005</v>
       </c>
       <c r="C129" s="5">
         <v>0.16102473600000167</v>
       </c>
       <c r="D129" s="5">
         <v>2.8613146539843815</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>69.238043863000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.6641101999999961</v>
       </c>
       <c r="D130" s="5">
         <v>12.260951481630688</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>69.17057552</v>
       </c>
       <c r="C131" s="5">
         <v>-6.7468343000001596E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.1630817949612404</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>68.885860632000004</v>
       </c>
       <c r="C132" s="5">
         <v>-0.28471488799999634</v>
       </c>
       <c r="D132" s="5">
         <v>-4.829052239535403</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>69.368885512999995</v>
       </c>
       <c r="C133" s="5">
         <v>0.48302488099999152</v>
       </c>
       <c r="D133" s="5">
         <v>8.7465634656663802</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>69.632971452999996</v>
       </c>
       <c r="C134" s="5">
         <v>0.26408594000000107</v>
       </c>
       <c r="D134" s="5">
         <v>4.665254391282625</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>69.183587342999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.44938410999999689</v>
       </c>
       <c r="D135" s="5">
         <v>-7.4752774950782142</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>69.461718368999996</v>
       </c>
       <c r="C136" s="5">
         <v>0.27813102599999695</v>
       </c>
       <c r="D136" s="5">
         <v>4.9323366262863155</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>69.782383586999998</v>
       </c>
       <c r="C137" s="5">
         <v>0.32066521800000203</v>
       </c>
       <c r="D137" s="5">
         <v>5.6825595239078153</v>
       </c>
       <c r="E137" s="5">
         <v>3.17379506394595</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>69.135156816999995</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64722677000000317</v>
       </c>
       <c r="D138" s="5">
         <v>-10.579348374346376</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>69.861258602000007</v>
       </c>
       <c r="C139" s="5">
         <v>0.72610178500001155</v>
       </c>
       <c r="D139" s="5">
         <v>13.357285809577334</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>70.271695450999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.41043684899999278</v>
       </c>
       <c r="D140" s="5">
         <v>7.2823596090724418</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>70.101756710999993</v>
       </c>
       <c r="C141" s="5">
         <v>-0.16993874000000631</v>
       </c>
       <c r="D141" s="5">
         <v>-2.8636831184066902</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>70.309698683999997</v>
       </c>
       <c r="C142" s="5">
         <v>0.20794197300000405</v>
       </c>
       <c r="D142" s="5">
         <v>3.6181956831148332</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>70.872994781000003</v>
       </c>
       <c r="C143" s="5">
         <v>0.5632960970000056</v>
       </c>
       <c r="D143" s="5">
         <v>10.049119802945761</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>70.633576184999995</v>
       </c>
       <c r="C144" s="5">
         <v>-0.23941859600000726</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9792866917957026</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>71.015416948999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.38184076400000322</v>
       </c>
       <c r="D145" s="5">
         <v>6.6835239339958274</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>71.117347284000004</v>
       </c>
       <c r="C146" s="5">
         <v>0.10193033500000581</v>
       </c>
       <c r="D146" s="5">
         <v>1.7360545666016858</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.498528222000004</v>
       </c>
       <c r="C147" s="5">
         <v>0.38118093799999997</v>
       </c>
       <c r="D147" s="5">
         <v>6.6249004226619279</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.540898768999995</v>
       </c>
       <c r="C148" s="5">
         <v>4.2370546999990211E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.71345110844798221</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.255392932000007</v>
       </c>
       <c r="C149" s="5">
         <v>0.71449416300001189</v>
       </c>
       <c r="D149" s="5">
         <v>12.665384359704213</v>
       </c>
       <c r="E149" s="5">
         <v>3.5438877520095335</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.775951438999996</v>
       </c>
       <c r="C150" s="5">
         <v>-0.47944149300001015</v>
       </c>
       <c r="D150" s="5">
         <v>-7.6781940047868202</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>72.534518339000002</v>
       </c>
       <c r="C151" s="5">
         <v>0.75856690000000526</v>
       </c>
       <c r="D151" s="5">
         <v>13.44602436916562</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.960926934</v>
       </c>
       <c r="C152" s="5">
         <v>0.42640859499999806</v>
       </c>
       <c r="D152" s="5">
         <v>7.2870580326192869</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.890221478000001</v>
       </c>
       <c r="C153" s="5">
         <v>-7.070545599999889E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1567256382025937</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.353540515000006</v>
       </c>
       <c r="C154" s="5">
         <v>0.4633190370000051</v>
       </c>
       <c r="D154" s="5">
         <v>7.9000704815186173</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>73.743176903000005</v>
       </c>
       <c r="C155" s="5">
         <v>0.38963638799999956</v>
       </c>
       <c r="D155" s="5">
         <v>6.5636662806741519</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>74.355149644999997</v>
       </c>
       <c r="C156" s="5">
         <v>0.61197274199999185</v>
       </c>
       <c r="D156" s="5">
         <v>10.425787180723445</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>74.475753573999995</v>
       </c>
       <c r="C157" s="5">
         <v>0.12060392899999783</v>
       </c>
       <c r="D157" s="5">
         <v>1.96385602570055</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>75.031253063999998</v>
       </c>
       <c r="C158" s="5">
         <v>0.55549949000000254</v>
       </c>
       <c r="D158" s="5">
         <v>9.327022029707166</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>74.719454439000003</v>
       </c>
       <c r="C159" s="5">
         <v>-0.31179862499999444</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8742895490226257</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>75.418144807999994</v>
       </c>
       <c r="C160" s="5">
         <v>0.6986903689999906</v>
       </c>
       <c r="D160" s="5">
         <v>11.816484561117724</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>75.210266543000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20787826499999085</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2579262811452403</v>
       </c>
       <c r="E161" s="5">
         <v>4.0894852150078931</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.534828098999995</v>
       </c>
       <c r="C162" s="5">
         <v>0.32456155599999192</v>
       </c>
       <c r="D162" s="5">
         <v>5.3031611140157642</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.311325619000002</v>
       </c>
       <c r="C163" s="5">
         <v>-0.2235024799999934</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4935006458711615</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.352184698000002</v>
       </c>
       <c r="C164" s="5">
         <v>4.085907900000052E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.6529889741251127</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>75.159024600999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.19316009700000336</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0331154263978366</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>75.580611598000004</v>
       </c>
       <c r="C166" s="5">
         <v>0.42158699700000568</v>
       </c>
       <c r="D166" s="5">
         <v>6.9427135243554483</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>75.426179341999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.15443225600000687</v>
       </c>
       <c r="D167" s="5">
         <v>-2.4245663688018726</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.285357863000002</v>
       </c>
       <c r="C168" s="5">
         <v>-1.140821478999996</v>
       </c>
       <c r="D168" s="5">
         <v>-16.713746664895258</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.238843183</v>
       </c>
       <c r="C169" s="5">
         <v>0.95348531999999864</v>
       </c>
       <c r="D169" s="5">
         <v>16.53776264027973</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.730971803000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.49212862000000257</v>
       </c>
       <c r="D170" s="5">
         <v>8.1376789885992284</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>76.446704756000003</v>
       </c>
       <c r="C171" s="5">
         <v>0.71573295299999984</v>
       </c>
       <c r="D171" s="5">
         <v>11.949685985612613</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>76.759741414999993</v>
       </c>
       <c r="C172" s="5">
         <v>0.31303665899999089</v>
       </c>
       <c r="D172" s="5">
         <v>5.0259934686059271</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>76.733145002000001</v>
       </c>
       <c r="C173" s="5">
         <v>-2.6596412999992936E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.41499546223933148</v>
       </c>
       <c r="E173" s="5">
         <v>2.0248278978366896</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>76.932148304999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.1990033029999978</v>
       </c>
       <c r="D174" s="5">
         <v>3.1569131176909071</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>77.151282722999994</v>
       </c>
       <c r="C175" s="5">
         <v>0.21913441799999589</v>
       </c>
       <c r="D175" s="5">
         <v>3.4721542932910632</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>77.887563416000006</v>
       </c>
       <c r="C176" s="5">
         <v>0.73628069300001187</v>
       </c>
       <c r="D176" s="5">
         <v>12.072639783598383</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>77.710235167999997</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17732824800000913</v>
       </c>
       <c r="D177" s="5">
         <v>-2.6981126279271184</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>77.630889398999997</v>
       </c>
       <c r="C178" s="5">
         <v>-7.9345768999999677E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2183985094514904</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.556987712999998</v>
       </c>
       <c r="C179" s="5">
         <v>-7.3901685999999245E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1363926575528649</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.369399380000004</v>
       </c>
       <c r="C180" s="5">
         <v>-0.18758833299999367</v>
       </c>
       <c r="D180" s="5">
         <v>-2.864157665324818</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>76.895453861999997</v>
       </c>
       <c r="C181" s="5">
         <v>-0.47394551800000784</v>
       </c>
       <c r="D181" s="5">
         <v>-7.1082231349255736</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>77.679072259999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.78361839800000155</v>
       </c>
       <c r="D182" s="5">
         <v>12.938076045955803</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>78.282591436000004</v>
       </c>
       <c r="C183" s="5">
         <v>0.60351917600000604</v>
       </c>
       <c r="D183" s="5">
         <v>9.7321697582959832</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>78.445179717000002</v>
       </c>
       <c r="C184" s="5">
         <v>0.16258828099999789</v>
       </c>
       <c r="D184" s="5">
         <v>2.5209968716027431</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>78.466170281000004</v>
       </c>
       <c r="C185" s="5">
         <v>2.0990564000001655E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32157208712371155</v>
       </c>
       <c r="E185" s="5">
         <v>2.2585093820341129</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>78.725416620999994</v>
       </c>
       <c r="C186" s="5">
         <v>0.25924633999999003</v>
       </c>
       <c r="D186" s="5">
         <v>4.0375544165788035</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>79.208868026999994</v>
       </c>
       <c r="C187" s="5">
         <v>0.48345140600000036</v>
       </c>
       <c r="D187" s="5">
         <v>7.6232420007725565</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>79.266144548</v>
       </c>
       <c r="C188" s="5">
         <v>5.7276521000005687E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.87118828464789466</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>79.989069717999996</v>
       </c>
       <c r="C189" s="5">
         <v>0.72292516999999634</v>
       </c>
       <c r="D189" s="5">
         <v>11.510286618474929</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>80.117569732999996</v>
       </c>
       <c r="C190" s="5">
         <v>0.12850001500000019</v>
       </c>
       <c r="D190" s="5">
         <v>1.9448880684068692</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>80.071453309000006</v>
       </c>
       <c r="C191" s="5">
         <v>-4.6116423999990275E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-0.68854868410153092</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>82.169345190000001</v>
       </c>
       <c r="C192" s="5">
         <v>2.0978918809999954</v>
       </c>
       <c r="D192" s="5">
         <v>36.390895209106318</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>82.708293952000005</v>
       </c>
       <c r="C193" s="5">
         <v>0.53894876200000397</v>
       </c>
       <c r="D193" s="5">
         <v>8.1610359476146357</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>82.710810436000003</v>
       </c>
       <c r="C194" s="5">
         <v>2.5164839999973765E-3</v>
       </c>
       <c r="D194" s="5">
         <v>3.6517331532381903E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>82.224759297000006</v>
       </c>
       <c r="C195" s="5">
         <v>-0.48605113899999708</v>
       </c>
       <c r="D195" s="5">
         <v>-6.8283010513418008</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>81.901378491000003</v>
       </c>
       <c r="C196" s="5">
         <v>-0.32338080600000296</v>
       </c>
       <c r="D196" s="5">
         <v>-4.6187064457547837</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>82.978983412000005</v>
       </c>
       <c r="C197" s="5">
         <v>1.0776049210000025</v>
       </c>
       <c r="D197" s="5">
         <v>16.983007198431153</v>
       </c>
       <c r="E197" s="5">
         <v>5.7512850631538326</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>82.891247804000002</v>
       </c>
       <c r="C198" s="5">
         <v>-8.7735608000002685E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.2614354823447749</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>82.880328182</v>
       </c>
       <c r="C199" s="5">
         <v>-1.091962200000296E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.15796669597218926</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>83.312700602000007</v>
       </c>
       <c r="C200" s="5">
         <v>0.4323724200000072</v>
       </c>
       <c r="D200" s="5">
         <v>6.4429750697615695</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>83.693248315999995</v>
       </c>
       <c r="C201" s="5">
         <v>0.38054771399998799</v>
       </c>
       <c r="D201" s="5">
         <v>5.6210643484572387</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>83.814941126999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.12169281100000262</v>
       </c>
       <c r="D202" s="5">
         <v>1.758862214290513</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>83.894006324000003</v>
       </c>
       <c r="C203" s="5">
         <v>7.9065197000005583E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.1378883616983693</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>84.512872107000007</v>
       </c>
       <c r="C204" s="5">
         <v>0.61886578300000394</v>
       </c>
       <c r="D204" s="5">
         <v>9.2202384112809668</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>85.284380752000004</v>
       </c>
       <c r="C205" s="5">
         <v>0.77150864499999727</v>
       </c>
       <c r="D205" s="5">
         <v>11.521774520921934</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>85.303309835999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.8929083999992713E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.26666841088600624</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>85.240941556999999</v>
       </c>
       <c r="C207" s="5">
         <v>-6.2368278999997528E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.87384310677561805</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>85.989642478999997</v>
       </c>
       <c r="C208" s="5">
         <v>0.7487009219999976</v>
       </c>
       <c r="D208" s="5">
         <v>11.064396422413903</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>85.914640218000002</v>
       </c>
       <c r="C209" s="5">
         <v>-7.5002260999994519E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0416626863419043</v>
       </c>
       <c r="E209" s="5">
         <v>3.5378317319508801</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>86.441492952999994</v>
       </c>
       <c r="C210" s="5">
         <v>0.52685273499999141</v>
       </c>
       <c r="D210" s="5">
         <v>7.6120736009939849</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>86.132971334999993</v>
       </c>
       <c r="C211" s="5">
         <v>-0.30852161800000033</v>
       </c>
       <c r="D211" s="5">
         <v>-4.1998821582309827</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>86.907354364</v>
       </c>
       <c r="C212" s="5">
         <v>0.77438302900000622</v>
       </c>
       <c r="D212" s="5">
         <v>11.338457316101591</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>86.429230660000002</v>
       </c>
       <c r="C213" s="5">
         <v>-0.47812370399999793</v>
       </c>
       <c r="D213" s="5">
         <v>-6.4056969888426352</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>87.644621805</v>
       </c>
       <c r="C214" s="5">
         <v>1.2153911449999981</v>
       </c>
       <c r="D214" s="5">
         <v>18.243013600708146</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>88.058861860999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.41424005599999703</v>
       </c>
       <c r="D215" s="5">
         <v>5.821413909307438</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>88.459598615999994</v>
       </c>
       <c r="C216" s="5">
         <v>0.40073675499999695</v>
       </c>
       <c r="D216" s="5">
         <v>5.5997176695425255</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>88.585170770000005</v>
       </c>
       <c r="C217" s="5">
         <v>0.12557215400001098</v>
       </c>
       <c r="D217" s="5">
         <v>1.7168137194491617</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>88.476962337000003</v>
       </c>
       <c r="C218" s="5">
         <v>-0.10820843300000149</v>
       </c>
       <c r="D218" s="5">
         <v>-1.4560143868532438</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>88.649798777000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.17283643999999754</v>
       </c>
       <c r="D219" s="5">
         <v>2.369505590454879</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>88.969753784999995</v>
       </c>
       <c r="C220" s="5">
         <v>0.31995500799999377</v>
       </c>
       <c r="D220" s="5">
         <v>4.4180586846429337</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>89.240700077</v>
       </c>
       <c r="C221" s="5">
         <v>0.27094629200000497</v>
       </c>
       <c r="D221" s="5">
         <v>3.7162864710338583</v>
       </c>
       <c r="E221" s="5">
         <v>3.8713539980618439</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>89.727993756999993</v>
       </c>
       <c r="C222" s="5">
         <v>0.4872936799999934</v>
       </c>
       <c r="D222" s="5">
         <v>6.7529452379419874</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>90.140721945999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.4127281890000063</v>
       </c>
       <c r="D223" s="5">
         <v>5.6615302043327764</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>90.264453650999997</v>
       </c>
       <c r="C224" s="5">
         <v>0.12373170499999731</v>
       </c>
       <c r="D224" s="5">
         <v>1.6596731651582264</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>90.864128516999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.59967486600000086</v>
       </c>
       <c r="D225" s="5">
         <v>8.2700889074054817</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>91.479478212999993</v>
       </c>
       <c r="C226" s="5">
         <v>0.61534969599999556</v>
       </c>
       <c r="D226" s="5">
         <v>8.4362669850680305</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>91.384644137999999</v>
       </c>
       <c r="C227" s="5">
         <v>-9.48340749999943E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2369361088251929</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>90.138949694000004</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2456944439999944</v>
       </c>
       <c r="D228" s="5">
         <v>-15.185282446226667</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>90.148875587000006</v>
       </c>
       <c r="C229" s="5">
         <v>9.9258930000019063E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.13222128943606304</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>91.210595667999996</v>
       </c>
       <c r="C230" s="5">
         <v>1.06172008099999</v>
       </c>
       <c r="D230" s="5">
         <v>15.085267970869154</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>91.109897152000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10069851599999424</v>
       </c>
       <c r="D231" s="5">
         <v>-1.3168115774716438</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>90.784411581000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.32548557100000153</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2037034362513159</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>90.443905450000003</v>
       </c>
       <c r="C233" s="5">
         <v>-0.34050613099999794</v>
       </c>
       <c r="D233" s="5">
         <v>-4.4091570861951475</v>
       </c>
       <c r="E233" s="5">
         <v>1.3482697602795968</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>90.090761456999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.35314399300000332</v>
       </c>
       <c r="D234" s="5">
         <v>-4.5861535710403185</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>89.534355930999993</v>
       </c>
       <c r="C235" s="5">
         <v>-0.55640552600000603</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1646296141139043</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>89.039886625999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.49446930499999553</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4295724316610015</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>88.178266941000004</v>
       </c>
       <c r="C237" s="5">
         <v>-0.86161968499999375</v>
       </c>
       <c r="D237" s="5">
         <v>-11.013622615117303</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>87.813386311000002</v>
       </c>
       <c r="C238" s="5">
         <v>-0.36488063000000182</v>
       </c>
       <c r="D238" s="5">
         <v>-4.8541188014172736</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>87.245696887999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56768942300000447</v>
       </c>
       <c r="D239" s="5">
         <v>-7.4876971017983518</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>86.979453491000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26624339699999666</v>
       </c>
       <c r="D240" s="5">
         <v>-3.6011388714131787</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>86.954646277999998</v>
       </c>
       <c r="C241" s="5">
         <v>-2.4807213000002548E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.34171292636070438</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>86.567122534000006</v>
       </c>
       <c r="C242" s="5">
         <v>-0.38752374399999212</v>
       </c>
       <c r="D242" s="5">
         <v>-5.2187853515845646</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>87.238969123000004</v>
       </c>
       <c r="C243" s="5">
         <v>0.67184658899999761</v>
       </c>
       <c r="D243" s="5">
         <v>9.7211919466172922</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>87.266126692</v>
       </c>
       <c r="C244" s="5">
         <v>2.7157568999996329E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.37420133028140956</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>87.463031849000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.19690515700000333</v>
       </c>
       <c r="D245" s="5">
         <v>2.7415068335228776</v>
       </c>
       <c r="E245" s="5">
         <v>-3.2958258338898427</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>87.751677134999994</v>
       </c>
       <c r="C246" s="5">
         <v>0.28864528599999062</v>
       </c>
       <c r="D246" s="5">
         <v>4.0329163610224317</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>87.605157237</v>
       </c>
       <c r="C247" s="5">
         <v>-0.14651989799999399</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9853542857636519</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>88.149384343999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.54422710699999755</v>
       </c>
       <c r="D248" s="5">
         <v>7.7147852190905475</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>88.20967709</v>
       </c>
       <c r="C249" s="5">
         <v>6.0292746000001785E-2</v>
       </c>
       <c r="D249" s="5">
         <v>0.82387524716351912</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>88.469368920999997</v>
       </c>
       <c r="C250" s="5">
         <v>0.25969183099999782</v>
       </c>
       <c r="D250" s="5">
         <v>3.5906038994384382</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>88.533385440000004</v>
       </c>
       <c r="C251" s="5">
         <v>6.4016519000006156E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.87178523244426653</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.824527602000003</v>
       </c>
       <c r="C252" s="5">
         <v>0.29114216199999987</v>
       </c>
       <c r="D252" s="5">
         <v>4.0183638718498171</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>89.190246861000006</v>
       </c>
       <c r="C253" s="5">
         <v>0.36571925900000224</v>
       </c>
       <c r="D253" s="5">
         <v>5.0542228214248697</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.673916325999997</v>
       </c>
       <c r="C254" s="5">
         <v>-0.51633053500000869</v>
       </c>
       <c r="D254" s="5">
         <v>-6.7299338164528049</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.009567176999994</v>
       </c>
       <c r="C255" s="5">
         <v>0.33565085099999692</v>
       </c>
       <c r="D255" s="5">
         <v>4.6380394864816932</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.389919863000003</v>
       </c>
       <c r="C256" s="5">
         <v>0.38035268600000904</v>
       </c>
       <c r="D256" s="5">
         <v>5.2500485058433188</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.819563107999997</v>
       </c>
       <c r="C257" s="5">
         <v>0.42964324499999407</v>
       </c>
       <c r="D257" s="5">
         <v>5.9226125726595358</v>
       </c>
       <c r="E257" s="5">
         <v>2.6943169121651511</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>90.347504934</v>
       </c>
       <c r="C258" s="5">
         <v>0.52794182600000283</v>
       </c>
       <c r="D258" s="5">
         <v>7.2859131564270596</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>90.660208435000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.31270350100000144</v>
       </c>
       <c r="D259" s="5">
         <v>4.233326264690862</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.610597056000003</v>
       </c>
       <c r="C260" s="5">
         <v>-4.9611378999998124E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-0.65469517600099669</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.788440287</v>
       </c>
       <c r="C261" s="5">
         <v>0.1778432309999971</v>
       </c>
       <c r="D261" s="5">
         <v>2.3808560572268656</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.871336709000005</v>
       </c>
       <c r="C262" s="5">
         <v>8.2896422000004577E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1012061286599817</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>91.371907231999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.50057052299999327</v>
       </c>
       <c r="D263" s="5">
         <v>6.8142716719883145</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>91.720097942999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.34819071100000087</v>
       </c>
       <c r="D264" s="5">
         <v>4.6699064235566246</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>91.526031204999995</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19406673800000362</v>
       </c>
       <c r="D265" s="5">
         <v>-2.5096902077815564</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>92.367415191999996</v>
       </c>
       <c r="C266" s="5">
         <v>0.84138398700000039</v>
       </c>
       <c r="D266" s="5">
         <v>11.606610246724024</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>92.391985716999997</v>
       </c>
       <c r="C267" s="5">
         <v>2.4570525000001453E-2</v>
       </c>
       <c r="D267" s="5">
         <v>0.31967773068470873</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>92.456370179000004</v>
       </c>
       <c r="C268" s="5">
         <v>6.4384462000006693E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.83944690099704289</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>92.79865135</v>
       </c>
       <c r="C269" s="5">
         <v>0.34228117099999622</v>
       </c>
       <c r="D269" s="5">
         <v>4.534081163768966</v>
       </c>
       <c r="E269" s="5">
         <v>3.3167476426242626</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.847809799000004</v>
       </c>
       <c r="C270" s="5">
         <v>4.9158449000003657E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.63753417970409121</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.711009442999995</v>
       </c>
       <c r="C271" s="5">
         <v>-0.13680035600000906</v>
       </c>
       <c r="D271" s="5">
         <v>-1.7538017121140115</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>93.174512144000005</v>
       </c>
       <c r="C272" s="5">
         <v>0.46350270100001012</v>
       </c>
       <c r="D272" s="5">
         <v>6.1670654377658174</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.064116678000005</v>
       </c>
       <c r="C273" s="5">
         <v>-0.11039546599999994</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4125610244460463</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>92.974325891000007</v>
       </c>
       <c r="C274" s="5">
         <v>-8.9790786999998318E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.151668419890417</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.467476071999997</v>
       </c>
       <c r="C275" s="5">
         <v>0.49315018099999008</v>
       </c>
       <c r="D275" s="5">
         <v>6.5539925697844836</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.784609184999994</v>
       </c>
       <c r="C276" s="5">
         <v>0.31713311299999702</v>
       </c>
       <c r="D276" s="5">
         <v>4.1484210218988515</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.074681025999993</v>
       </c>
       <c r="C277" s="5">
         <v>0.29007184099999961</v>
       </c>
       <c r="D277" s="5">
         <v>3.7753430516810349</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.102327422000002</v>
       </c>
       <c r="C278" s="5">
         <v>2.7646396000008622E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.3532230994067076</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>94.187250437000003</v>
       </c>
       <c r="C279" s="5">
         <v>8.4923015000001101E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.0883361082283161</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>94.432215913999997</v>
       </c>
       <c r="C280" s="5">
         <v>0.24496547699999383</v>
       </c>
       <c r="D280" s="5">
         <v>3.1660357122322402</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>94.197953780999995</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23426213300000143</v>
       </c>
       <c r="D281" s="5">
         <v>-2.9366095536630277</v>
       </c>
       <c r="E281" s="5">
         <v>1.5078909128995566</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>94.336886637000006</v>
       </c>
       <c r="C282" s="5">
         <v>0.13893285600001093</v>
       </c>
       <c r="D282" s="5">
         <v>1.7843118036386274</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>95.062443431000005</v>
       </c>
       <c r="C283" s="5">
         <v>0.72555679399999917</v>
       </c>
       <c r="D283" s="5">
         <v>9.6299469527505455</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>94.709708723000006</v>
       </c>
       <c r="C284" s="5">
         <v>-0.35273470799999984</v>
       </c>
       <c r="D284" s="5">
         <v>-4.3629137925181087</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>95.245849496000005</v>
       </c>
       <c r="C285" s="5">
         <v>0.53614077299999963</v>
       </c>
       <c r="D285" s="5">
         <v>7.0086053734519815</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>95.779764912999994</v>
       </c>
       <c r="C286" s="5">
         <v>0.53391541699998868</v>
       </c>
       <c r="D286" s="5">
         <v>6.9381054127272135</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>95.615338774999998</v>
       </c>
       <c r="C287" s="5">
         <v>-0.16442613799999606</v>
       </c>
       <c r="D287" s="5">
         <v>-2.040712770981834</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>95.765922754000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.15058397900000386</v>
       </c>
       <c r="D288" s="5">
         <v>1.9063283966656464</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>95.950340267000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.18441751299999964</v>
       </c>
       <c r="D289" s="5">
         <v>2.3354864680430465</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>95.712166951</v>
       </c>
       <c r="C290" s="5">
         <v>-0.23817331600000102</v>
       </c>
       <c r="D290" s="5">
         <v>-2.9383753840073079</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>95.472059892000004</v>
       </c>
       <c r="C291" s="5">
         <v>-0.24010705899999607</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9691739619978175</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>95.90392095</v>
       </c>
       <c r="C292" s="5">
         <v>0.43186105799999552</v>
       </c>
       <c r="D292" s="5">
         <v>5.5652168577613237</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>95.847328137000005</v>
       </c>
       <c r="C293" s="5">
         <v>-5.6592812999994635E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.70582514757855375</v>
       </c>
       <c r="E293" s="5">
         <v>1.7509662256938396</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>96.222852798000005</v>
       </c>
       <c r="C294" s="5">
         <v>0.37552466100000004</v>
       </c>
       <c r="D294" s="5">
         <v>4.8041821060419876</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>96.116685649000004</v>
       </c>
       <c r="C295" s="5">
         <v>-0.1061671490000009</v>
       </c>
       <c r="D295" s="5">
         <v>-1.3160106258528148</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>96.547072903</v>
       </c>
       <c r="C296" s="5">
         <v>0.43038725399999578</v>
       </c>
       <c r="D296" s="5">
         <v>5.5076368498421679</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>97.052449228</v>
       </c>
       <c r="C297" s="5">
         <v>0.50537632500000029</v>
       </c>
       <c r="D297" s="5">
         <v>6.4654416115329072</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>97.281502082000003</v>
       </c>
       <c r="C298" s="5">
         <v>0.22905285400000253</v>
       </c>
       <c r="D298" s="5">
         <v>2.8691652149575253</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>97.445526631999996</v>
       </c>
       <c r="C299" s="5">
         <v>0.1640245499999935</v>
       </c>
       <c r="D299" s="5">
         <v>2.0421667151299339</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>97.120604545999996</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32492208600000083</v>
       </c>
       <c r="D300" s="5">
         <v>-3.9287059367145938</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>98.033443297999995</v>
       </c>
       <c r="C301" s="5">
         <v>0.91283875199999898</v>
       </c>
       <c r="D301" s="5">
         <v>11.88054111367598</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>97.944180220999996</v>
       </c>
       <c r="C302" s="5">
         <v>-8.9263076999998248E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.0871890572407339</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>99.068947694000002</v>
       </c>
       <c r="C303" s="5">
         <v>1.1247674730000057</v>
       </c>
       <c r="D303" s="5">
         <v>14.685093311481934</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>99.095310827999995</v>
       </c>
       <c r="C304" s="5">
         <v>2.6363133999993238E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.31979853131569591</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>100.0099199</v>
       </c>
       <c r="C305" s="5">
         <v>0.91460907200000463</v>
       </c>
       <c r="D305" s="5">
         <v>11.655392474811578</v>
       </c>
       <c r="E305" s="5">
         <v>4.3429398021926691</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>99.469986602999995</v>
       </c>
       <c r="C306" s="5">
         <v>-0.53993329700000459</v>
       </c>
       <c r="D306" s="5">
         <v>-6.2896068107685217</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>99.766192555999993</v>
       </c>
       <c r="C307" s="5">
         <v>0.29620595299999763</v>
       </c>
       <c r="D307" s="5">
         <v>3.6325216424380358</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>99.847457879000004</v>
       </c>
       <c r="C308" s="5">
         <v>8.1265323000010881E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.98186031223064241</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>99.761337523999998</v>
       </c>
       <c r="C309" s="5">
         <v>-8.6120355000005588E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-1.0301271949352597</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>100.01646536</v>
       </c>
       <c r="C310" s="5">
         <v>0.25512783599999977</v>
       </c>
       <c r="D310" s="5">
         <v>3.1123936719794187</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>100.28096999</v>
       </c>
       <c r="C311" s="5">
         <v>0.26450463000000468</v>
       </c>
       <c r="D311" s="5">
         <v>3.2201025564003949</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>99.977025108000007</v>
       </c>
       <c r="C312" s="5">
         <v>-0.30394488199999614</v>
       </c>
       <c r="D312" s="5">
         <v>-3.5770965226606166</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>99.893523450999993</v>
       </c>
       <c r="C313" s="5">
         <v>-8.3501657000013552E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.99765896053938263</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>100.62445482</v>
       </c>
       <c r="C314" s="5">
         <v>0.73093136900000388</v>
       </c>
       <c r="D314" s="5">
         <v>9.1426520111775424</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>100.56519613</v>
       </c>
       <c r="C315" s="5">
         <v>-5.9258689999992953E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.70440682495499507</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>100.70313822</v>
       </c>
       <c r="C316" s="5">
         <v>0.13794208999999569</v>
       </c>
       <c r="D316" s="5">
         <v>1.6584766206364288</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>100.80156341</v>
       </c>
       <c r="C317" s="5">
         <v>9.8425190000000384E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.1791808580767782</v>
       </c>
       <c r="E317" s="5">
         <v>0.79156498754480165</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>101.19825708</v>
       </c>
       <c r="C318" s="5">
         <v>0.39669367000000477</v>
       </c>
       <c r="D318" s="5">
         <v>4.8260395121452859</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>100.99819992</v>
       </c>
       <c r="C319" s="5">
         <v>-0.20005716000000007</v>
       </c>
       <c r="D319" s="5">
         <v>-2.3466361086683873</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>100.73366944</v>
       </c>
       <c r="C320" s="5">
         <v>-0.26453048000000479</v>
       </c>
       <c r="D320" s="5">
         <v>-3.098109370293578</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>101.45268789000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.71901845000000719</v>
       </c>
       <c r="D321" s="5">
         <v>8.9097699288830832</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>101.44646654</v>
       </c>
       <c r="C322" s="5">
         <v>-6.2213500000041222E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-7.3562393516568569E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>101.51400823</v>
       </c>
       <c r="C323" s="5">
         <v>6.7541689999998766E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.80187592053304613</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>101.96888389</v>
       </c>
       <c r="C324" s="5">
         <v>0.45487565999999902</v>
       </c>
       <c r="D324" s="5">
         <v>5.5116164268161461</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>101.94858857</v>
       </c>
       <c r="C325" s="5">
         <v>-2.0295320000002448E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.23858004780457076</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>102.51991434</v>
       </c>
       <c r="C326" s="5">
         <v>0.5713257700000014</v>
       </c>
       <c r="D326" s="5">
         <v>6.9360664782505133</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>102.06386304</v>
       </c>
       <c r="C327" s="5">
         <v>-0.45605129999999861</v>
       </c>
       <c r="D327" s="5">
         <v>-5.2094138874229534</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>102.22750292000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.16363988000000518</v>
       </c>
       <c r="D328" s="5">
         <v>1.9410273973016645</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>101.98687767</v>
       </c>
       <c r="C329" s="5">
         <v>-0.2406252500000079</v>
       </c>
       <c r="D329" s="5">
         <v>-2.7883035489896124</v>
       </c>
       <c r="E329" s="5">
         <v>1.1758887659101713</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>102.40019688</v>
       </c>
       <c r="C330" s="5">
         <v>0.41331920999999738</v>
       </c>
       <c r="D330" s="5">
         <v>4.9730817009774109</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>102.2802597</v>
       </c>
       <c r="C331" s="5">
         <v>-0.11993717999999376</v>
       </c>
       <c r="D331" s="5">
         <v>-1.3964921835523336</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>102.92550208</v>
       </c>
       <c r="C332" s="5">
         <v>0.64524237999999912</v>
       </c>
       <c r="D332" s="5">
         <v>7.8385564200079694</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>102.24479028</v>
       </c>
       <c r="C333" s="5">
         <v>-0.68071179999999742</v>
       </c>
       <c r="D333" s="5">
         <v>-7.6539484276876397</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>103.09072917</v>
       </c>
       <c r="C334" s="5">
         <v>0.84593888999999933</v>
       </c>
       <c r="D334" s="5">
         <v>10.392883073466352</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>103.18850297</v>
       </c>
       <c r="C335" s="5">
         <v>9.7773799999998801E-2</v>
       </c>
       <c r="D335" s="5">
         <v>1.1440652827175768</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>103.12745888000001</v>
       </c>
       <c r="C336" s="5">
         <v>-6.1044089999995776E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.70758886556492318</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>103.16492035</v>
       </c>
       <c r="C337" s="5">
         <v>3.7461469999996666E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.43677684234129099</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>103.31452127</v>
       </c>
       <c r="C338" s="5">
         <v>0.14960091999999747</v>
       </c>
       <c r="D338" s="5">
         <v>1.7540830788325135</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>103.35354014000001</v>
       </c>
       <c r="C339" s="5">
         <v>3.90188700000067E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.45414744653176076</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>103.24521761</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10832253000000946</v>
       </c>
       <c r="D340" s="5">
         <v>-1.2504685051077491</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>103.37336781</v>
       </c>
       <c r="C341" s="5">
         <v>0.12815020000000743</v>
       </c>
       <c r="D341" s="5">
         <v>1.4996763409488523</v>
       </c>
       <c r="E341" s="5">
         <v>1.3594789561911069</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>103.5032065</v>
       </c>
       <c r="C342" s="5">
         <v>0.1298386899999997</v>
       </c>
       <c r="D342" s="5">
         <v>1.5176759313211496</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>103.7466123</v>
       </c>
       <c r="C343" s="5">
         <v>0.24340579999999079</v>
       </c>
       <c r="D343" s="5">
         <v>2.8587968937282993</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>103.83838236</v>
       </c>
       <c r="C344" s="5">
         <v>9.1770060000001763E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.0666508965837984</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>103.6374283</v>
       </c>
       <c r="C345" s="5">
         <v>-0.20095406000000082</v>
       </c>
       <c r="D345" s="5">
         <v>-2.2977498860569323</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>103.81458327</v>
       </c>
       <c r="C346" s="5">
         <v>0.17715497000000369</v>
       </c>
       <c r="D346" s="5">
         <v>2.0706422071340658</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>104.01041566000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.19583239000000674</v>
       </c>
       <c r="D347" s="5">
         <v>2.2872738475399723</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>105.03549912</v>
       </c>
       <c r="C348" s="5">
         <v>1.0250834599999905</v>
       </c>
       <c r="D348" s="5">
         <v>12.489311479480868</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>105.40982210999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.37432298999999603</v>
       </c>
       <c r="D349" s="5">
         <v>4.3613582734299383</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>104.3626012</v>
       </c>
       <c r="C350" s="5">
         <v>-1.047220909999993</v>
       </c>
       <c r="D350" s="5">
         <v>-11.291389358354165</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>105.32669093</v>
       </c>
       <c r="C351" s="5">
         <v>0.96408972999999776</v>
       </c>
       <c r="D351" s="5">
         <v>11.666406026104248</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>105.64947139</v>
       </c>
       <c r="C352" s="5">
         <v>0.32278046000000415</v>
       </c>
       <c r="D352" s="5">
         <v>3.740099496948468</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>106.00778108</v>
       </c>
       <c r="C353" s="5">
         <v>0.35830968999999868</v>
       </c>
       <c r="D353" s="5">
         <v>4.1465739976038529</v>
       </c>
       <c r="E353" s="5">
         <v>2.5484448517165914</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>106.19192501000001</v>
       </c>
       <c r="C354" s="5">
         <v>0.18414393000000473</v>
       </c>
       <c r="D354" s="5">
         <v>2.1045261500427515</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>106.42114395999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.22921894999998926</v>
       </c>
       <c r="D355" s="5">
         <v>2.6212151144660467</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>106.61181627000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.19067231000001073</v>
       </c>
       <c r="D356" s="5">
         <v>2.1713260783065236</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>106.90755996</v>
       </c>
       <c r="C357" s="5">
         <v>0.29574368999999479</v>
       </c>
       <c r="D357" s="5">
         <v>3.3800892063675869</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>107.43753703</v>
       </c>
       <c r="C358" s="5">
         <v>0.52997707000000105</v>
       </c>
       <c r="D358" s="5">
         <v>6.1137141630029923</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>107.43613855</v>
       </c>
       <c r="C359" s="5">
         <v>-1.3984800000059749E-3</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5618897343316895E-2</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>106.95841842999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.47772012000000075</v>
       </c>
       <c r="D360" s="5">
         <v>-5.2072805745770001</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>107.76704407</v>
       </c>
       <c r="C361" s="5">
         <v>0.80862564000000248</v>
       </c>
       <c r="D361" s="5">
         <v>9.4591269408577325</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>107.62446975</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14257431999999426</v>
       </c>
       <c r="D362" s="5">
         <v>-1.5760823882370323</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>107.67000864000001</v>
       </c>
       <c r="C363" s="5">
         <v>4.5538890000003107E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.50893650402559221</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>107.86600403</v>
       </c>
       <c r="C364" s="5">
         <v>0.19599538999999311</v>
       </c>
       <c r="D364" s="5">
         <v>2.2064040534213847</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>107.81539832</v>
       </c>
       <c r="C365" s="5">
         <v>-5.0605709999999249E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.56153373958388597</v>
       </c>
       <c r="E365" s="5">
         <v>1.7051741123001785</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>108.18921763</v>
       </c>
       <c r="C366" s="5">
         <v>0.37381931000000179</v>
       </c>
       <c r="D366" s="5">
         <v>4.2409262730313202</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>107.97544963999999</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21376799000000801</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3454478858174976</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>107.27116507</v>
       </c>
       <c r="C368" s="5">
         <v>-0.70428456999999867</v>
       </c>
       <c r="D368" s="5">
         <v>-7.5523842258579998</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>93.813386051999998</v>
       </c>
       <c r="C369" s="5">
         <v>-13.457779017999997</v>
       </c>
       <c r="D369" s="5">
         <v>-79.983793758740603</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>96.081311173000003</v>
       </c>
       <c r="C370" s="5">
         <v>2.2679251210000047</v>
       </c>
       <c r="D370" s="5">
         <v>33.195427175686042</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>98.218554760999993</v>
       </c>
       <c r="C371" s="5">
         <v>2.1372435879999898</v>
       </c>
       <c r="D371" s="5">
         <v>30.21332252300666</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>98.941315367000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.72276060600000847</v>
       </c>
       <c r="D372" s="5">
         <v>9.1967428249850833</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>99.261846543999994</v>
       </c>
       <c r="C373" s="5">
         <v>0.32053117699999234</v>
       </c>
       <c r="D373" s="5">
         <v>3.9575517332973931</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>99.408757475000002</v>
       </c>
       <c r="C374" s="5">
         <v>0.14691093100000785</v>
       </c>
       <c r="D374" s="5">
         <v>1.7905699518691254</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>99.419304875999998</v>
       </c>
       <c r="C375" s="5">
         <v>1.0547400999996626E-2</v>
       </c>
       <c r="D375" s="5">
         <v>0.12739591711898868</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>99.783866893999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.36456201800000088</v>
       </c>
       <c r="D376" s="5">
         <v>4.4901355570836188</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>99.890503781999996</v>
       </c>
       <c r="C377" s="5">
         <v>0.10663688799999704</v>
       </c>
       <c r="D377" s="5">
         <v>1.2899789826781971</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3504292165008085</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>100.13472836</v>
       </c>
       <c r="C378" s="5">
         <v>0.24422457800000075</v>
       </c>
       <c r="D378" s="5">
         <v>2.9736832329317231</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>100.02059126</v>
       </c>
       <c r="C379" s="5">
         <v>-0.11413709999999355</v>
       </c>
       <c r="D379" s="5">
         <v>-1.3592599966711028</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>100.53939929000001</v>
       </c>
       <c r="C380" s="5">
         <v>0.51880803000000242</v>
       </c>
       <c r="D380" s="5">
         <v>6.4050946940821918</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>101.47158228000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.93218299000000115</v>
       </c>
       <c r="D381" s="5">
         <v>11.711467700689205</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>101.72090967</v>
       </c>
       <c r="C382" s="5">
         <v>0.2493273899999906</v>
       </c>
       <c r="D382" s="5">
         <v>2.9887136299977746</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>102.29830979</v>
       </c>
       <c r="C383" s="5">
         <v>0.57740012000000718</v>
       </c>
       <c r="D383" s="5">
         <v>7.02831161356825</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>103.55983136</v>
       </c>
       <c r="C384" s="5">
         <v>1.2615215699999993</v>
       </c>
       <c r="D384" s="5">
         <v>15.84425905738771</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>103.70399571</v>
       </c>
       <c r="C385" s="5">
         <v>0.14416434999999694</v>
       </c>
       <c r="D385" s="5">
         <v>1.6833547651119218</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>103.7400727</v>
       </c>
       <c r="C386" s="5">
         <v>3.6076989999997977E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.41826081927578418</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>104.59627757</v>
       </c>
       <c r="C387" s="5">
         <v>0.85620486999999912</v>
       </c>
       <c r="D387" s="5">
         <v>10.366220575861362</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>104.74005287</v>
       </c>
       <c r="C388" s="5">
         <v>0.14377530000000149</v>
       </c>
       <c r="D388" s="5">
         <v>1.6620162342737554</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>105.40075084999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.6606979799999948</v>
       </c>
       <c r="D389" s="5">
         <v>7.8377929773371324</v>
       </c>
       <c r="E389" s="5">
         <v>5.5162871938512881</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>104.81725665</v>
       </c>
       <c r="C390" s="5">
         <v>-0.58349419999998986</v>
       </c>
       <c r="D390" s="5">
         <v>-6.4445676945218295</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>105.50551427000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.68825762000000168</v>
       </c>
       <c r="D391" s="5">
         <v>8.1704006867473478</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>105.74345879000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.23794451999999922</v>
       </c>
       <c r="D392" s="5">
         <v>2.7401596576904108</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>106.74529569000001</v>
       </c>
       <c r="C393" s="5">
         <v>1.0018369000000007</v>
       </c>
       <c r="D393" s="5">
         <v>11.980600974980193</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>106.86029542</v>
       </c>
       <c r="C394" s="5">
         <v>0.11499972999999386</v>
       </c>
       <c r="D394" s="5">
         <v>1.3004817580979156</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>107.50446938</v>
       </c>
       <c r="C395" s="5">
         <v>0.64417396000000338</v>
       </c>
       <c r="D395" s="5">
         <v>7.4785487381767046</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>107.73431212</v>
       </c>
       <c r="C396" s="5">
         <v>0.22984273999999516</v>
       </c>
       <c r="D396" s="5">
         <v>2.5959641845270554</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>107.67988169</v>
       </c>
       <c r="C397" s="5">
         <v>-5.4430429999996477E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.60459218026248651</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>108.64711532</v>
       </c>
       <c r="C398" s="5">
         <v>0.96723362999999551</v>
       </c>
       <c r="D398" s="5">
         <v>11.327783423226357</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>108.10787132999999</v>
       </c>
       <c r="C399" s="5">
         <v>-0.53924399000000278</v>
       </c>
       <c r="D399" s="5">
         <v>-5.7959890871746689</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>108.29864975</v>
       </c>
       <c r="C400" s="5">
         <v>0.19077842000000089</v>
       </c>
       <c r="D400" s="5">
         <v>2.1383200800606517</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>109.02335881</v>
       </c>
       <c r="C401" s="5">
         <v>0.72470906000000923</v>
       </c>
       <c r="D401" s="5">
         <v>8.3323562484011848</v>
       </c>
       <c r="E401" s="5">
         <v>3.4369849652736262</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>109.11750459</v>
       </c>
       <c r="C402" s="5">
         <v>9.4145779999990964E-2</v>
       </c>
       <c r="D402" s="5">
         <v>1.0411810310648084</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>109.41746916</v>
       </c>
       <c r="C403" s="5">
         <v>0.29996457000000021</v>
       </c>
       <c r="D403" s="5">
         <v>3.3491423108644947</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>110.43863623</v>
       </c>
       <c r="C404" s="5">
         <v>1.0211670700000042</v>
       </c>
       <c r="D404" s="5">
         <v>11.792440519106906</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>110.32286873</v>
       </c>
       <c r="C405" s="5">
         <v>-0.11576750000000402</v>
       </c>
       <c r="D405" s="5">
         <v>-1.2506751593706622</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>110.80009551000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.4772267800000094</v>
       </c>
       <c r="D406" s="5">
         <v>5.3161711395196543</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>110.81231188</v>
       </c>
       <c r="C407" s="5">
         <v>1.2216369999990206E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.13238740383694214</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>110.74836501999999</v>
       </c>
       <c r="C408" s="5">
         <v>-6.3946860000001493E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.69029465311888361</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>111.05596806</v>
       </c>
       <c r="C409" s="5">
         <v>0.3076030400000036</v>
       </c>
       <c r="D409" s="5">
         <v>3.3843840199100805</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>111.76349276000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.70752470000000756</v>
       </c>
       <c r="D410" s="5">
         <v>7.9187139892866742</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>111.6474564</v>
       </c>
       <c r="C411" s="5">
         <v>-0.11603636000000961</v>
       </c>
       <c r="D411" s="5">
         <v>-1.2387878620283121</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>111.63479491</v>
       </c>
       <c r="C412" s="5">
         <v>-1.2661489999999276E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.13600233453802124</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>111.66555123000001</v>
       </c>
       <c r="C413" s="5">
         <v>3.0756320000008941E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.33111147234032856</v>
       </c>
       <c r="E413" s="5">
         <v>2.4235103823985638</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>112.26522217</v>
       </c>
       <c r="C414" s="5">
         <v>0.59967093999999577</v>
       </c>
       <c r="D414" s="5">
         <v>6.6380788102537114</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>112.30015883</v>
       </c>
       <c r="C415" s="5">
         <v>3.493665999999962E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.37407687091985942</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>112.10003894</v>
       </c>
       <c r="C416" s="5">
         <v>-0.2001198899999963</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1175760881304462</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>112.30587276999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.20583382999998889</v>
       </c>
       <c r="D417" s="5">
         <v>2.2257829789014805</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>112.75831924000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.45244647000001237</v>
       </c>
       <c r="D418" s="5">
         <v>4.9430102160901823</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>112.84127788000001</v>
       </c>
       <c r="C419" s="5">
         <v>8.2958640000001083E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.88644620832443177</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>113.37949926</v>
       </c>
       <c r="C420" s="5">
         <v>0.53822137999999597</v>
       </c>
       <c r="D420" s="5">
         <v>5.8762294932008796</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>113.61064899</v>
       </c>
       <c r="C421" s="5">
         <v>0.2311497299999985</v>
       </c>
       <c r="D421" s="5">
         <v>2.4740907127242862</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>113.7240817</v>
       </c>
       <c r="C422" s="5">
         <v>0.11343270999999788</v>
       </c>
       <c r="D422" s="5">
         <v>1.2047218271439286</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>114.37600205</v>
       </c>
       <c r="C423" s="5">
         <v>0.65192034999999748</v>
       </c>
       <c r="D423" s="5">
         <v>7.1000514246818414</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>114.74453805</v>
       </c>
       <c r="C424" s="5">
         <v>0.36853600000000597</v>
       </c>
       <c r="D424" s="5">
         <v>3.9358372848247836</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>114.49466476000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.24987328999999647</v>
       </c>
       <c r="D425" s="5">
         <v>-2.5821062615934642</v>
       </c>
       <c r="E425" s="5">
         <v>2.5335598121687619</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>114.88267643</v>
       </c>
       <c r="C426" s="5">
         <v>0.38801166999999737</v>
       </c>
       <c r="D426" s="5">
         <v>4.1433490776244364</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>114.96434517</v>
       </c>
       <c r="C427" s="5">
         <v>8.1668739999997797E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.85640915561471243</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>114.78756066</v>
       </c>
       <c r="C428" s="5">
         <v>-0.1767845100000045</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8297532463317001</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>115.09536722</v>
       </c>
       <c r="C429" s="5">
         <v>0.30780656000000306</v>
       </c>
       <c r="D429" s="5">
         <v>3.2657236846397542</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>115.0135677</v>
       </c>
       <c r="C430" s="5">
         <v>-8.1799520000004122E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.84952711483823329</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>115.05203623</v>
       </c>
       <c r="C431" s="5">
         <v>3.8468530000002943E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.40210255973573972</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>115.35337423</v>
       </c>
       <c r="C432" s="5">
         <v>0.30133800000000122</v>
       </c>
       <c r="D432" s="5">
         <v>3.1886474625520522</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>115.40744174</v>
       </c>
       <c r="C433" s="5">
         <v>5.4067509999995877E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.56390662020717741</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>115.02729166</v>
       </c>
       <c r="C434" s="5">
         <v>-0.38015007999999284</v>
       </c>
       <c r="D434" s="5">
         <v>-3.8819472481823492</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>115.19033238999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.16304072999999164</v>
       </c>
       <c r="D435" s="5">
         <v>1.7142134894446936</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>115.12693329</v>
       </c>
       <c r="C436" s="5">
         <v>-6.3399099999998043E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.65846708083832084</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>115.51040141</v>
       </c>
       <c r="C437" s="5">
         <v>0.38346812000000341</v>
       </c>
       <c r="D437" s="5">
         <v>4.0710370017120079</v>
       </c>
       <c r="E437" s="5">
         <v>0.88714758205472588</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>115.55513089999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.4729489999994598E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.46567107384198891</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>115.20680908999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.34832181000000162</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5578308084557864</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>115.30769232999999</v>
+        <v>115.37245375000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.10088324000000171</v>
+        <v>0.16564466000001232</v>
       </c>
       <c r="D440" s="5">
-        <v>1.0558806509280982</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7390728566496039</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>115.41157034</v>
+      </c>
+      <c r="C441" s="5">
+        <v>3.9116589999991902E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.407614962257008</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>