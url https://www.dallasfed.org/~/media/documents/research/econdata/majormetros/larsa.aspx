--- v5 (2026-05-29)
+++ v6 (2026-07-08)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{58C50EF4-B2B3-403B-8D5C-2FB6CD8E63EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA8CE515-A35A-4B1E-9926-ABEF7EA0571A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{96A8C6EA-93CD-49B7-B4C3-443FDB6FAC56}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EB904EEC-4F07-4D49-934B-5EC90013F7AC}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FDD4AD6-09B1-4BE7-92E2-7C3FEE011B6F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91198814-E016-4C2A-BCEB-BCFAE84344EF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>43.660147909999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>43.660135762000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>43.849816842999999</v>
+        <v>43.849847435000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.1896689330000001</v>
+        <v>0.18971167299999792</v>
       </c>
       <c r="D7" s="5">
-        <v>5.3394320337486256</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.3406656421586041</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.304628069000003</v>
+        <v>44.304684387000002</v>
       </c>
       <c r="C8" s="5">
-        <v>0.4548112260000039</v>
+        <v>0.45483695200000085</v>
       </c>
       <c r="D8" s="5">
-        <v>13.181575870092409</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>13.182354787455797</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>43.606944237999997</v>
+        <v>43.606997137999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.69768383100000619</v>
+        <v>-0.69768724900000478</v>
       </c>
       <c r="D9" s="5">
-        <v>-17.343176148938909</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-17.343233721981143</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>43.804733521999999</v>
+        <v>43.804782883999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.1977892840000024</v>
+        <v>0.19778574600000098</v>
       </c>
       <c r="D10" s="5">
-        <v>5.5807295831117099</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.5806203135518651</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>44.308181410000003</v>
+        <v>44.308240560000002</v>
       </c>
       <c r="C11" s="5">
-        <v>0.50344788800000373</v>
+        <v>0.50345767600000357</v>
       </c>
       <c r="D11" s="5">
-        <v>14.697668319782364</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>14.697954747460763</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>44.666455902000003</v>
+        <v>44.666510870000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.35827449199999961</v>
+        <v>0.35827031000000176</v>
       </c>
       <c r="D12" s="5">
-        <v>10.146532683150289</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>10.146394777447941</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>45.170300588000003</v>
+        <v>45.170350855000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.50384468600000076</v>
+        <v>0.50383998499999905</v>
       </c>
       <c r="D13" s="5">
-        <v>14.40837964736048</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>14.408217920394485</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>45.553440281999997</v>
+        <v>45.553457447</v>
       </c>
       <c r="C14" s="5">
-        <v>0.38313969399999337</v>
+        <v>0.38310659199999719</v>
       </c>
       <c r="D14" s="5">
-        <v>10.667069082559856</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>10.666091645777055</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>45.555308781999997</v>
+        <v>45.555309012000002</v>
       </c>
       <c r="C15" s="5">
-        <v>1.8685000000004948E-3</v>
+        <v>1.8515650000026085E-3</v>
       </c>
       <c r="D15" s="5">
-        <v>4.923241560634839E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.8786083409035896E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>45.789512051999999</v>
+        <v>45.789484737000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.23420327000000185</v>
+        <v>0.23417572500000006</v>
       </c>
       <c r="D16" s="5">
-        <v>6.3467568771776506</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.3459891631762355</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>45.939284395000001</v>
+        <v>45.938946397000002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.14977234300000219</v>
+        <v>0.14946166000000005</v>
       </c>
       <c r="D17" s="5">
-        <v>3.9964520334420328</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.9880149521520414</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>46.736844519000002</v>
+        <v>46.736816820999998</v>
       </c>
       <c r="C18" s="5">
-        <v>0.79756012400000031</v>
+        <v>0.79787042399999564</v>
       </c>
       <c r="D18" s="5">
-        <v>22.942470856225473</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>22.952451558991793</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>47.067597696</v>
+        <v>47.067633452999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.33075317699999829</v>
+        <v>0.33081663200000122</v>
       </c>
       <c r="D19" s="5">
-        <v>8.8307809549820639</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>8.8325470732858911</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>47.426513688999997</v>
+        <v>47.426565762000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.35891599299999655</v>
+        <v>0.35893230900000361</v>
       </c>
       <c r="D20" s="5">
-        <v>9.5443590673835565</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>9.544803744880447</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>47.379395856000002</v>
+        <v>47.379469935000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.7117832999994391E-2</v>
+        <v>-4.7095826999999701E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.1856968269432944</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-1.185144783734482</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>47.782771152000002</v>
+        <v>47.782837717</v>
       </c>
       <c r="C22" s="5">
-        <v>0.40337529600000011</v>
+        <v>0.40336778199999657</v>
       </c>
       <c r="D22" s="5">
-        <v>10.708705278876574</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>10.708478832656354</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>48.162229134</v>
+        <v>48.162302859999997</v>
       </c>
       <c r="C23" s="5">
-        <v>0.37945798199999814</v>
+        <v>0.37946514299999734</v>
       </c>
       <c r="D23" s="5">
-        <v>9.9570194003037571</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>9.9572011054268827</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>47.972933718</v>
+        <v>47.972998537999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.18929541600000022</v>
+        <v>-0.18930432199999814</v>
       </c>
       <c r="D24" s="5">
-        <v>-4.6158133162544246</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-4.6160188946691498</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>48.473178892</v>
+        <v>48.473228419999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.50024517399999979</v>
+        <v>0.50022988199999929</v>
       </c>
       <c r="D25" s="5">
-        <v>13.256382835692747</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>13.255935133294505</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>48.249862505000003</v>
+        <v>48.249868349000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.22331638699999701</v>
+        <v>-0.22336007099999478</v>
       </c>
       <c r="D26" s="5">
-        <v>-5.3904583161266899</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-5.3914808212654597</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>48.029838699000003</v>
+        <v>48.029831303000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.22002380600000038</v>
+        <v>-0.22003704600000162</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.3369318514573605</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.3372443607606623</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>48.576554778999999</v>
+        <v>48.576487442000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.54671607999999594</v>
+        <v>0.54665613899999954</v>
       </c>
       <c r="D28" s="5">
-        <v>14.547860196376172</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>14.546166434994511</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>48.229344546999997</v>
+        <v>48.228976135000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.34721023200000189</v>
+        <v>-0.34751130699999777</v>
       </c>
       <c r="D29" s="5">
-        <v>-8.2479452856616184</v>
+        <v>-8.2548292682631761</v>
       </c>
       <c r="E29" s="5">
-        <v>4.9849713206443491</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.9849417925474038</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>48.680892081000003</v>
+        <v>48.680800243</v>
       </c>
       <c r="C30" s="5">
-        <v>0.45154753400000658</v>
+        <v>0.45182410799999673</v>
       </c>
       <c r="D30" s="5">
-        <v>11.831981561178573</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>11.839701251919754</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>48.725593594999999</v>
+        <v>48.725693526000001</v>
       </c>
       <c r="C31" s="5">
-        <v>4.4701513999996223E-2</v>
+        <v>4.4893283000000395E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1074891698319211</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.1122665191821923</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>48.971649886999998</v>
+        <v>48.971700085000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.24605629199999868</v>
+        <v>0.24600655900000135</v>
       </c>
       <c r="D32" s="5">
-        <v>6.2309751907803523</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>6.2296674745146996</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>49.250970453999997</v>
+        <v>49.251106206999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.27932056699999919</v>
+        <v>0.27940612199999748</v>
       </c>
       <c r="D33" s="5">
-        <v>7.0633127720708844</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.065537108040898</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>49.849071530000003</v>
+        <v>49.849174728999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59810107600000606</v>
+        <v>0.59806852199999838</v>
       </c>
       <c r="D34" s="5">
-        <v>15.58656995234362</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>15.585618279796343</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>49.916170512999997</v>
+        <v>49.916265430000003</v>
       </c>
       <c r="C35" s="5">
-        <v>6.709898299999395E-2</v>
+        <v>6.7090701000005026E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>1.6272632425208933</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>1.6270575076284821</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>50.373051031999999</v>
+        <v>50.373123296999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.45688051900000204</v>
+        <v>0.45685786699999653</v>
       </c>
       <c r="D36" s="5">
-        <v>11.553695196642844</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>11.553070144043298</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>49.769983617000001</v>
+        <v>49.770024622999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.60306741499999816</v>
+        <v>-0.60309867400000172</v>
       </c>
       <c r="D37" s="5">
-        <v>-13.457208899984241</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-13.457843102791855</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>50.850326052</v>
+        <v>50.850309473999999</v>
       </c>
       <c r="C38" s="5">
-        <v>1.0803424349999986</v>
+        <v>1.0802848510000018</v>
       </c>
       <c r="D38" s="5">
-        <v>29.394235834543615</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>29.392450321963469</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.110986795999999</v>
+        <v>52.110954769000003</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2606607439999991</v>
+        <v>1.2606452950000033</v>
       </c>
       <c r="D39" s="5">
-        <v>34.161116311485173</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>34.160651723165557</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>52.260606269999997</v>
+        <v>52.260481747999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.14961947399999787</v>
+        <v>0.14952697899999379</v>
       </c>
       <c r="D40" s="5">
-        <v>3.5003353024174011</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.4981393097484714</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>52.600048536000003</v>
+        <v>52.59965012</v>
       </c>
       <c r="C41" s="5">
-        <v>0.33944226600000604</v>
+        <v>0.33916837200000316</v>
       </c>
       <c r="D41" s="5">
-        <v>8.0787753962390916</v>
+        <v>8.0720421836824272</v>
       </c>
       <c r="E41" s="5">
-        <v>9.0623333782624993</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>9.06234039214484</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>52.120420760999998</v>
+        <v>52.12024778</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.47962777500000442</v>
+        <v>-0.47940234000000004</v>
       </c>
       <c r="D42" s="5">
-        <v>-10.409653157821964</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-10.405077920412896</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>52.905847715</v>
+        <v>52.906043433999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.78542695400000184</v>
+        <v>0.78579565399999751</v>
       </c>
       <c r="D43" s="5">
-        <v>19.660048230286709</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>19.670126309560466</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>53.135313339</v>
+        <v>53.135361150000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.22946562399999948</v>
+        <v>0.22931771600000417</v>
       </c>
       <c r="D44" s="5">
-        <v>5.3306638338136647</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.3271253143218233</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>53.227538739000003</v>
+        <v>53.227741876000003</v>
       </c>
       <c r="C45" s="5">
-        <v>9.2225400000003788E-2</v>
+        <v>9.23807260000018E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>2.1028030228454453</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.106376583626135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>52.716957823999998</v>
+        <v>52.717105121000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.51058091500000558</v>
+        <v>-0.51063675500000016</v>
       </c>
       <c r="D46" s="5">
-        <v>-10.922613700763895</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-10.923706433454738</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>52.663024</v>
+        <v>52.663140671999997</v>
       </c>
       <c r="C47" s="5">
-        <v>-5.3933823999997799E-2</v>
+        <v>-5.3964449000005743E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.2208149069008356</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-1.2215008247061343</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>52.960668714999997</v>
+        <v>52.960744179000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.29764471499999701</v>
+        <v>0.29760350700000515</v>
       </c>
       <c r="D48" s="5">
-        <v>6.9970984905185052</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.9960834740548039</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>53.297585896000001</v>
+        <v>53.297611508999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.33691718100000401</v>
+        <v>0.33686732999999691</v>
       </c>
       <c r="D49" s="5">
-        <v>7.9068305307821163</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>7.9056077292324778</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>54.154880480000003</v>
+        <v>54.154835224000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.85729458400000169</v>
+        <v>0.85722371500000349</v>
       </c>
       <c r="D50" s="5">
-        <v>21.104634127196341</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>21.102721304328288</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>53.775154006000001</v>
+        <v>53.775096152000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.3797264740000017</v>
+        <v>-0.37973907199999957</v>
       </c>
       <c r="D51" s="5">
-        <v>-8.0972019947187057</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-8.0974668652069042</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>54.385673459000003</v>
+        <v>54.385501128999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.61051945300000199</v>
+        <v>0.61040497699999463</v>
       </c>
       <c r="D52" s="5">
-        <v>14.507563911773214</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>14.504688223520601</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>54.472454167999999</v>
+        <v>54.472020843999999</v>
       </c>
       <c r="C53" s="5">
-        <v>8.6780708999995682E-2</v>
+        <v>8.651971500000144E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9316786499779637</v>
+        <v>1.9258243342508585</v>
       </c>
       <c r="E53" s="5">
-        <v>3.5597032400426443</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.5596638375510192</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>54.676599705000001</v>
+        <v>54.676357175</v>
       </c>
       <c r="C54" s="5">
-        <v>0.20414553700000226</v>
+        <v>0.20433633100000037</v>
       </c>
       <c r="D54" s="5">
-        <v>4.5910863429647453</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>4.5955033886540209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>54.946313547999999</v>
+        <v>54.946608697999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.26971384299999812</v>
+        <v>0.27025152299999888</v>
       </c>
       <c r="D55" s="5">
-        <v>6.0827431821471878</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>6.0952285667177586</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>55.117352857999997</v>
+        <v>55.117412158999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17103930999999761</v>
+        <v>0.17080346099999844</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8000338890234131</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.7946833152755932</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>56.202448869000001</v>
+        <v>56.202706611000004</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0850960110000045</v>
+        <v>1.0852944520000065</v>
       </c>
       <c r="D57" s="5">
-        <v>26.357973944946277</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>26.363296319283979</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>56.902204263999998</v>
+        <v>56.902383495999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.69975539499999684</v>
+        <v>0.69967688499999525</v>
       </c>
       <c r="D58" s="5">
-        <v>16.007538971941827</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>16.005539771929556</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>57.267240114000003</v>
+        <v>57.267366193000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.36503585000000527</v>
+        <v>0.36498269700000208</v>
       </c>
       <c r="D59" s="5">
-        <v>7.9756829423261344</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>7.9744543167947324</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>58.090842346999999</v>
+        <v>58.090905866</v>
       </c>
       <c r="C60" s="5">
-        <v>0.82360223299999546</v>
+        <v>0.82353967299999908</v>
       </c>
       <c r="D60" s="5">
-        <v>18.690796628479276</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>18.689218318341048</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>58.725082202000003</v>
+        <v>58.725084512000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.63423985500000413</v>
+        <v>0.63417864600000229</v>
       </c>
       <c r="D61" s="5">
-        <v>13.917779803776442</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>13.916338835714459</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>58.774915188999998</v>
+        <v>58.774843791999999</v>
       </c>
       <c r="C62" s="5">
-        <v>4.9832986999994944E-2</v>
+        <v>4.9759279999996409E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0230632201692957</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.0215429280642008</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>57.8862077</v>
+        <v>57.886115095999997</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.88870748899999796</v>
+        <v>-0.88872869600000115</v>
       </c>
       <c r="D63" s="5">
-        <v>-16.709196969803219</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-16.709581779355386</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>58.197144725999998</v>
+        <v>58.196940601000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.31093702599999773</v>
+        <v>0.31082550500000394</v>
       </c>
       <c r="D64" s="5">
-        <v>6.6397088279720906</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.6372675914038615</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>58.534781107999997</v>
+        <v>58.534389908999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.33763638199999946</v>
+        <v>0.33744930799999651</v>
       </c>
       <c r="D65" s="5">
-        <v>7.1884153347548052</v>
+        <v>7.1843305942065561</v>
       </c>
       <c r="E65" s="5">
-        <v>7.457580169733613</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.457716827936367</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>57.169486227</v>
+        <v>57.169232669000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.365294880999997</v>
+        <v>-1.3651572399999949</v>
       </c>
       <c r="D66" s="5">
-        <v>-24.663838593919618</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-24.661806295279696</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>56.542406299</v>
+        <v>56.542740500999997</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.62707992800000056</v>
+        <v>-0.62649216800000573</v>
       </c>
       <c r="D67" s="5">
-        <v>-12.396799612899434</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-12.385922999808407</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>56.533183643999998</v>
+        <v>56.533252036999997</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.2226550000020779E-3</v>
+        <v>-9.4884640000003628E-3</v>
       </c>
       <c r="D68" s="5">
-        <v>-0.19555699283280159</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-0.20118681258488591</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>55.272445865999998</v>
+        <v>55.272705801999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.2607377779999993</v>
+        <v>-1.2605462349999996</v>
       </c>
       <c r="D69" s="5">
-        <v>-23.710832295908236</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-23.707634475612959</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>55.494989425</v>
+        <v>55.495169586000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22254355900000178</v>
+        <v>0.22246378400000566</v>
       </c>
       <c r="D70" s="5">
-        <v>4.9400047545874237</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>4.9381707924206042</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>55.994636696000001</v>
+        <v>55.994757798999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.49964727100000061</v>
+        <v>0.49958821299999556</v>
       </c>
       <c r="D71" s="5">
-        <v>11.355558072041539</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>11.354110004518381</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>55.082378141</v>
+        <v>55.082423683000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.91225855500000108</v>
+        <v>-0.9123341159999967</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.890196360809028</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-17.891512695916944</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>54.857906733</v>
+        <v>54.857889608999997</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.22447140799999943</v>
+        <v>-0.22453407400000458</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.7821012305768296</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-4.7834026023463982</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>54.922434359999997</v>
+        <v>54.922349756999999</v>
       </c>
       <c r="C74" s="5">
-        <v>6.4527626999996812E-2</v>
+        <v>6.4460148000001993E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>1.420689895105709</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>1.4191950568223977</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>54.775215332999998</v>
+        <v>54.775116941</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.14721902699999845</v>
+        <v>-0.14723281599999893</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.16958779374098</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-3.1698851151518381</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>54.901557216</v>
+        <v>54.901358029000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.12634188300000204</v>
+        <v>0.12624108800000045</v>
       </c>
       <c r="D76" s="5">
-        <v>2.8032469881438926</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.8009872409012315</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>55.194874513000002</v>
+        <v>55.194546256000002</v>
       </c>
       <c r="C77" s="5">
-        <v>0.29331729700000153</v>
+        <v>0.29318822700000169</v>
       </c>
       <c r="D77" s="5">
-        <v>6.6029073600701427</v>
+        <v>6.5999406349688483</v>
       </c>
       <c r="E77" s="5">
-        <v>-5.7058496363686313</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-5.7057802399448576</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>55.281930719000002</v>
+        <v>55.281698233999997</v>
       </c>
       <c r="C78" s="5">
-        <v>8.7056205999999747E-2</v>
+        <v>8.7151977999994301E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>1.9092075603631686</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>1.9113376517839509</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>55.886220113</v>
+        <v>55.886550858</v>
       </c>
       <c r="C79" s="5">
-        <v>0.60428939399999848</v>
+        <v>0.60485262400000295</v>
       </c>
       <c r="D79" s="5">
-        <v>13.935330108163058</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>13.949172203905636</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>56.115645975</v>
+        <v>56.115721358999998</v>
       </c>
       <c r="C80" s="5">
-        <v>0.22942586199999937</v>
+        <v>0.22917050099999869</v>
       </c>
       <c r="D80" s="5">
-        <v>5.0390431276100989</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.0332768946157458</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>56.060656936000001</v>
+        <v>56.060887147999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-5.4989038999998741E-2</v>
+        <v>-5.48342109999993E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.1695911798016101</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-1.1663141806112498</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>56.294703392999999</v>
+        <v>56.294856887999998</v>
       </c>
       <c r="C82" s="5">
-        <v>0.23404645699999804</v>
+        <v>0.23396973999999915</v>
       </c>
       <c r="D82" s="5">
-        <v>5.1265062060414479</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.1247655238052081</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>56.189374276999999</v>
+        <v>56.189472098000003</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.10532911600000006</v>
+        <v>-0.10538478999999512</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.2222752989046635</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-2.2234318631468408</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>56.525880229000002</v>
+        <v>56.525900151999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.33650595200000311</v>
+        <v>0.33642805399999531</v>
       </c>
       <c r="D84" s="5">
-        <v>7.4280413322613814</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>7.4262514367520405</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>56.900883843999999</v>
+        <v>56.900851848000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.37500361499999713</v>
+        <v>0.37495169600000366</v>
       </c>
       <c r="D85" s="5">
-        <v>8.2580352153576619</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>8.2568468484280011</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>57.410476754999998</v>
+        <v>57.410394214</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50959291099999859</v>
+        <v>0.50954236599999803</v>
       </c>
       <c r="D86" s="5">
-        <v>11.292447276193119</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>11.291278145584172</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>57.907031336999999</v>
+        <v>57.906933186000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.49655458200000169</v>
+        <v>0.4965389720000033</v>
       </c>
       <c r="D87" s="5">
-        <v>10.887290213630042</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>10.886947915983969</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>58.228727890999998</v>
+        <v>58.228562427999996</v>
       </c>
       <c r="C88" s="5">
-        <v>0.32169655399999897</v>
+        <v>0.3216292419999931</v>
       </c>
       <c r="D88" s="5">
-        <v>6.873988142801668</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.8725176121614107</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>58.230096627000002</v>
+        <v>58.229880379999997</v>
       </c>
       <c r="C89" s="5">
-        <v>1.3687360000034232E-3</v>
+        <v>1.3179520000008438E-3</v>
       </c>
       <c r="D89" s="5">
-        <v>2.8211084512386186E-2</v>
+        <v>2.7164319903771883E-2</v>
       </c>
       <c r="E89" s="5">
-        <v>5.4991013944331257</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.4993370358036753</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>58.528791368</v>
+        <v>58.528631310999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.29869474099999849</v>
+        <v>0.29875093100000072</v>
       </c>
       <c r="D90" s="5">
-        <v>6.3321369319378595</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>6.3333861237663713</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>59.017567749999998</v>
+        <v>59.017834356999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.48877638199999751</v>
+        <v>0.48920304600000009</v>
       </c>
       <c r="D91" s="5">
-        <v>10.494590284135397</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>10.50420649296524</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>59.514199595999997</v>
+        <v>59.514271674</v>
       </c>
       <c r="C92" s="5">
-        <v>0.49663184599999965</v>
+        <v>0.4964373170000016</v>
       </c>
       <c r="D92" s="5">
-        <v>10.578699740694253</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>10.574312548530962</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>60.072530464000003</v>
+        <v>60.072685126000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.55833086800000586</v>
+        <v>0.55841345200000347</v>
       </c>
       <c r="D93" s="5">
-        <v>11.85720155704686</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>11.85903175166214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>60.203864320999998</v>
+        <v>60.203967321999997</v>
       </c>
       <c r="C94" s="5">
-        <v>0.13133385699999423</v>
+        <v>0.13128219599999369</v>
       </c>
       <c r="D94" s="5">
-        <v>2.6552828517690363</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.6542188776048858</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>60.596608848000002</v>
+        <v>60.596678548</v>
       </c>
       <c r="C95" s="5">
-        <v>0.39274452700000495</v>
+        <v>0.39271122600000297</v>
       </c>
       <c r="D95" s="5">
-        <v>8.1153669243753122</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>8.1146395611544797</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>60.747202172000001</v>
+        <v>60.747202590999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.15059332399999903</v>
+        <v>0.15052404299999722</v>
       </c>
       <c r="D96" s="5">
-        <v>3.0233147757110945</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.021901308061925</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>61.072213453000003</v>
+        <v>61.072181401000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.32501128100000187</v>
+        <v>0.32497881000000461</v>
       </c>
       <c r="D97" s="5">
-        <v>6.6126062943359321</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.611926041253291</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>61.406388114000002</v>
+        <v>61.406328113999997</v>
       </c>
       <c r="C98" s="5">
-        <v>0.33417466099999871</v>
+        <v>0.33414671299999554</v>
       </c>
       <c r="D98" s="5">
-        <v>6.7674111596655262</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>6.766831701117737</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>61.820447559999998</v>
+        <v>61.820363377</v>
       </c>
       <c r="C99" s="5">
-        <v>0.414059445999996</v>
+        <v>0.41403526300000237</v>
       </c>
       <c r="D99" s="5">
-        <v>8.3984570046848006</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>8.3979566767295566</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>62.457851533000003</v>
+        <v>62.457749939000003</v>
       </c>
       <c r="C100" s="5">
-        <v>0.63740397300000495</v>
+        <v>0.63738656200000321</v>
       </c>
       <c r="D100" s="5">
-        <v>13.098996956416853</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>13.098637482111265</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>62.558670239999998</v>
+        <v>62.558524769000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.10081870699999484</v>
+        <v>0.10077482999999887</v>
       </c>
       <c r="D101" s="5">
-        <v>1.9543153008878988</v>
+        <v>1.9534604131627331</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4335676286563679</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.4337167803744109</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>62.978539212999998</v>
+        <v>62.978463662000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.41986897299999981</v>
+        <v>0.4199388930000012</v>
       </c>
       <c r="D102" s="5">
-        <v>8.3579776999852751</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>8.3594414843055418</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>63.149602074000001</v>
+        <v>63.149778918000003</v>
       </c>
       <c r="C103" s="5">
-        <v>0.1710628610000029</v>
+        <v>0.17131525599999975</v>
       </c>
       <c r="D103" s="5">
-        <v>3.3085875254462271</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.3135464881079546</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>63.433586931999997</v>
+        <v>63.433660244000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.28398485799999662</v>
+        <v>0.28388132599999949</v>
       </c>
       <c r="D104" s="5">
-        <v>5.5319149028830727</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.5298321463979061</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>63.879270122999998</v>
+        <v>63.879351817</v>
       </c>
       <c r="C105" s="5">
-        <v>0.44568319100000053</v>
+        <v>0.44569157299999773</v>
       </c>
       <c r="D105" s="5">
-        <v>8.7647349206033667</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.7648956567122571</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>63.684428742000001</v>
+        <v>63.684481228000003</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.19484138099999626</v>
+        <v>-0.1948705889999971</v>
       </c>
       <c r="D106" s="5">
-        <v>-3.5993979455091196</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-3.5999239712175668</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>63.749036230999998</v>
+        <v>63.749077603000003</v>
       </c>
       <c r="C107" s="5">
-        <v>6.4607488999996576E-2</v>
+        <v>6.4596375000000705E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2242088761488246</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.2239960929421034</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>64.283246332999994</v>
+        <v>64.283232841</v>
       </c>
       <c r="C108" s="5">
-        <v>0.53421010199999586</v>
+        <v>0.53415523799999676</v>
       </c>
       <c r="D108" s="5">
-        <v>10.53253426908427</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>10.531395083613472</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>64.413454833000003</v>
+        <v>64.413427799999994</v>
       </c>
       <c r="C109" s="5">
-        <v>0.13020850000000905</v>
+        <v>0.13019495899999356</v>
       </c>
       <c r="D109" s="5">
-        <v>2.4579142959951561</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>2.4576563533747375</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>64.150009013000002</v>
+        <v>64.149972579000007</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.26344582000000116</v>
+        <v>-0.26345522099998675</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.7989931863742346</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-4.7991625724755016</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>64.112897472</v>
+        <v>64.112824630999995</v>
       </c>
       <c r="C111" s="5">
-        <v>-3.711154100000158E-2</v>
+        <v>-3.7147948000011866E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-0.69200962393720644</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-0.69268672762082817</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>64.340432223999997</v>
+        <v>64.340384649000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22753475199999684</v>
+        <v>0.22756001800000547</v>
       </c>
       <c r="D112" s="5">
-        <v>4.3428835813343669</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.3433803097102652</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>64.346765839</v>
+        <v>64.346680930999995</v>
       </c>
       <c r="C113" s="5">
-        <v>6.3336150000026237E-3</v>
+        <v>6.2962819999938802E-3</v>
       </c>
       <c r="D113" s="5">
-        <v>0.11819091084017685</v>
+        <v>0.11749395564724097</v>
       </c>
       <c r="E113" s="5">
-        <v>2.8582698323672107</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.8583732890167024</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>64.212886236000003</v>
+        <v>64.212887038999995</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.13387960299999691</v>
+        <v>-0.13379389199999991</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.4683414398784298</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.4667824297665675</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>64.472558429000003</v>
+        <v>64.47265093</v>
       </c>
       <c r="C115" s="5">
-        <v>0.25967219300000011</v>
+        <v>0.25976389100000574</v>
       </c>
       <c r="D115" s="5">
-        <v>4.9621120895709581</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>4.9639034656816294</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>64.456757827000004</v>
+        <v>64.456825981999998</v>
       </c>
       <c r="C116" s="5">
-        <v>-1.5800601999998776E-2</v>
+        <v>-1.5824948000002337E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-0.29369372567139562</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-0.29414522481462368</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>64.860239226999994</v>
+        <v>64.860266789999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.40348139999998978</v>
+        <v>0.40344080799999915</v>
       </c>
       <c r="D117" s="5">
-        <v>7.7757548536923959</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>7.7749369484933606</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>65.363219533000006</v>
+        <v>65.363238311999993</v>
       </c>
       <c r="C118" s="5">
-        <v>0.50298030600001198</v>
+        <v>0.50297152199999573</v>
       </c>
       <c r="D118" s="5">
-        <v>9.7131474022020381</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>9.7129661681824011</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>65.483258011999993</v>
+        <v>65.483285718999994</v>
       </c>
       <c r="C119" s="5">
-        <v>0.12003847899998732</v>
+        <v>0.12004740700000127</v>
       </c>
       <c r="D119" s="5">
-        <v>2.2261767527151255</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>2.2263433571714675</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>65.548028049999999</v>
+        <v>65.547995056999994</v>
       </c>
       <c r="C120" s="5">
-        <v>6.4770038000006025E-2</v>
+        <v>6.4709338000000116E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.193408382818939</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>1.1922833733771121</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>65.717122833000005</v>
+        <v>65.717101253999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.16909478300000558</v>
+        <v>0.16910619700000495</v>
       </c>
       <c r="D121" s="5">
-        <v>3.1399519871934567</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.1401685553411829</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>66.290836390999999</v>
+        <v>66.290819870999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.57371355799999435</v>
+        <v>0.57371861699999727</v>
       </c>
       <c r="D122" s="5">
-        <v>10.993995959795244</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>10.99410139133572</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>66.738745102999999</v>
+        <v>66.738688909000004</v>
       </c>
       <c r="C123" s="5">
-        <v>0.44790871200000026</v>
+        <v>0.44786903800000744</v>
       </c>
       <c r="D123" s="5">
-        <v>8.416267894666273</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.415496673831413</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>67.447891718999998</v>
+        <v>67.447872813999993</v>
       </c>
       <c r="C124" s="5">
-        <v>0.70914661599999818</v>
+        <v>0.70918390499998907</v>
       </c>
       <c r="D124" s="5">
-        <v>13.523066361318993</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>13.523831567734579</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>67.635763076999993</v>
+        <v>67.635684569999995</v>
       </c>
       <c r="C125" s="5">
-        <v>0.18787135799999533</v>
+        <v>0.18781175600000211</v>
       </c>
       <c r="D125" s="5">
-        <v>3.3942009084912073</v>
+        <v>3.3931085227703051</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1113637105387522</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.1113804028631193</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>67.432565703999998</v>
+        <v>67.432644010000004</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.20319737299999474</v>
+        <v>-0.20304055999999093</v>
       </c>
       <c r="D126" s="5">
-        <v>-3.5461692690267554</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-3.5434816639340894</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>67.923578003000003</v>
+        <v>67.923630185999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.49101229900000476</v>
+        <v>0.49098617599999272</v>
       </c>
       <c r="D127" s="5">
-        <v>9.0964077895881346</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>9.0958933076452197</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>68.412908927000004</v>
+        <v>68.412965689999993</v>
       </c>
       <c r="C128" s="5">
-        <v>0.48933092400000078</v>
+        <v>0.48933550399999604</v>
       </c>
       <c r="D128" s="5">
-        <v>8.9958653009609471</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>8.9959456762579215</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>68.573933663000005</v>
+        <v>68.573950167999996</v>
       </c>
       <c r="C129" s="5">
-        <v>0.16102473600000167</v>
+        <v>0.16098447800000315</v>
       </c>
       <c r="D129" s="5">
-        <v>2.8613146539843815</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>2.8605876051412293</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>69.238043863000001</v>
+        <v>69.238049967999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.6641101999999961</v>
+        <v>0.66409980000000246</v>
       </c>
       <c r="D130" s="5">
-        <v>12.260951481630688</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>12.260746024029444</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>69.17057552</v>
+        <v>69.170588280000004</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.7468343000001596E-2</v>
+        <v>-6.7461687999994524E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.1630817949612404</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-1.1629675820109875</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>68.885860632000004</v>
+        <v>68.88580528</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.28471488799999634</v>
+        <v>-0.28478300000000445</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.829052239535403</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-4.8301805840627265</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>69.368885512999995</v>
+        <v>69.368854787999993</v>
       </c>
       <c r="C133" s="5">
-        <v>0.48302488099999152</v>
+        <v>0.48304950799999347</v>
       </c>
       <c r="D133" s="5">
-        <v>8.7465634656663802</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.7470340483863716</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>69.632971452999996</v>
+        <v>69.632952778000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.26408594000000107</v>
+        <v>0.26409799000001044</v>
       </c>
       <c r="D134" s="5">
-        <v>4.665254391282625</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.6654738495161441</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>69.183587342999999</v>
+        <v>69.183541726000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.44938410999999689</v>
+        <v>-0.44941105200000209</v>
       </c>
       <c r="D135" s="5">
-        <v>-7.4752774950782142</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-7.475711808644836</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>69.461718368999996</v>
+        <v>69.461705143000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.27813102599999695</v>
+        <v>0.2781634170000018</v>
       </c>
       <c r="D136" s="5">
-        <v>4.9323366262863155</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.9329271301598254</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>69.782383586999998</v>
+        <v>69.782314486000004</v>
       </c>
       <c r="C137" s="5">
-        <v>0.32066521800000203</v>
+        <v>0.32060934300000099</v>
       </c>
       <c r="D137" s="5">
-        <v>5.6825595239078153</v>
+        <v>5.6815451930293914</v>
       </c>
       <c r="E137" s="5">
-        <v>3.17379506394595</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.1738126547360412</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>69.135156816999995</v>
+        <v>69.135287615999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.64722677000000317</v>
+        <v>-0.64702687000000481</v>
       </c>
       <c r="D138" s="5">
-        <v>-10.579348374346376</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-10.576255618847464</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>69.861258602000007</v>
+        <v>69.861311817000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.72610178500001155</v>
+        <v>0.72602420100000131</v>
       </c>
       <c r="D139" s="5">
-        <v>13.357285809577334</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>13.35574841466407</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>70.271695450999999</v>
+        <v>70.271717179999996</v>
       </c>
       <c r="C140" s="5">
-        <v>0.41043684899999278</v>
+        <v>0.4104053629999953</v>
       </c>
       <c r="D140" s="5">
-        <v>7.2823596090724418</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.2817770549763017</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>70.101756710999993</v>
+        <v>70.101797394000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.16993874000000631</v>
+        <v>-0.16991978599999413</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.8636831184066902</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.8633670815563783</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>70.309698683999997</v>
+        <v>70.309734899999995</v>
       </c>
       <c r="C142" s="5">
-        <v>0.20794197300000405</v>
+        <v>0.20793750599999328</v>
       </c>
       <c r="D142" s="5">
-        <v>3.6181956831148332</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.6181145506804846</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>70.872994781000003</v>
+        <v>70.873038570999995</v>
       </c>
       <c r="C143" s="5">
-        <v>0.5632960970000056</v>
+        <v>0.56330367099999989</v>
       </c>
       <c r="D143" s="5">
-        <v>10.049119802945761</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>10.049255524265233</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>70.633576184999995</v>
+        <v>70.633381157000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.23941859600000726</v>
+        <v>-0.23965741399999274</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.9792866917957026</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.9831800521518357</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>71.015416948999999</v>
+        <v>71.015356589000007</v>
       </c>
       <c r="C145" s="5">
-        <v>0.38184076400000322</v>
+        <v>0.38197543200000439</v>
       </c>
       <c r="D145" s="5">
-        <v>6.6835239339958274</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.6859706466178448</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>71.117347284000004</v>
+        <v>71.117352901000004</v>
       </c>
       <c r="C146" s="5">
-        <v>0.10193033500000581</v>
+        <v>0.10199631199999715</v>
       </c>
       <c r="D146" s="5">
-        <v>1.7360545666016858</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>1.7371886517189461</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>71.498528222000004</v>
+        <v>71.498501974999996</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38118093799999997</v>
+        <v>0.38114907399999254</v>
       </c>
       <c r="D147" s="5">
-        <v>6.6249004226619279</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>6.6243296645103866</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>71.540898768999995</v>
+        <v>71.540894088000002</v>
       </c>
       <c r="C148" s="5">
-        <v>4.2370546999990211E-2</v>
+        <v>4.2392113000005338E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.71345110844798221</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>0.71381569271959933</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>72.255392932000007</v>
+        <v>72.255333686</v>
       </c>
       <c r="C149" s="5">
-        <v>0.71449416300001189</v>
+        <v>0.71443959799999845</v>
       </c>
       <c r="D149" s="5">
-        <v>12.665384359704213</v>
+        <v>12.664364262367833</v>
       </c>
       <c r="E149" s="5">
-        <v>3.5438877520095335</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.5439053837862389</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>71.775951438999996</v>
+        <v>71.776123526999996</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.47944149300001015</v>
+        <v>-0.47921015900000441</v>
       </c>
       <c r="D150" s="5">
-        <v>-7.6781940047868202</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-7.6746293667355081</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>72.534518339000002</v>
+        <v>72.534564700000004</v>
       </c>
       <c r="C151" s="5">
-        <v>0.75856690000000526</v>
+        <v>0.75844117300000846</v>
       </c>
       <c r="D151" s="5">
-        <v>13.44602436916562</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>13.443630577011611</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>72.960926934</v>
+        <v>72.960914066000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42640859499999806</v>
+        <v>0.42634936599999662</v>
       </c>
       <c r="D152" s="5">
-        <v>7.2870580326192869</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>7.2860080932094951</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>72.890221478000001</v>
+        <v>72.890290942999997</v>
       </c>
       <c r="C153" s="5">
-        <v>-7.070545599999889E-2</v>
+        <v>-7.0623123000004284E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.1567256382025937</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.1553860539580629</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>73.353540515000006</v>
+        <v>73.353616853000005</v>
       </c>
       <c r="C154" s="5">
-        <v>0.4633190370000051</v>
+        <v>0.46332591000000889</v>
       </c>
       <c r="D154" s="5">
-        <v>7.9000704815186173</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>7.9001840063304796</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>73.743176903000005</v>
+        <v>73.743269698000006</v>
       </c>
       <c r="C155" s="5">
-        <v>0.38963638799999956</v>
+        <v>0.38965284500000053</v>
       </c>
       <c r="D155" s="5">
-        <v>6.5636662806741519</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>6.5639446263904055</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>74.355149644999997</v>
+        <v>74.354884390999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.61197274199999185</v>
+        <v>0.61161469299999283</v>
       </c>
       <c r="D156" s="5">
-        <v>10.425787180723445</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>10.419392716664344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>74.475753573999995</v>
+        <v>74.475556304999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.12060392899999783</v>
+        <v>0.12067191399999899</v>
       </c>
       <c r="D157" s="5">
-        <v>1.96385602570055</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>1.9649800331744904</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>75.031253063999998</v>
+        <v>75.031307153</v>
       </c>
       <c r="C158" s="5">
-        <v>0.55549949000000254</v>
+        <v>0.55575084800000241</v>
       </c>
       <c r="D158" s="5">
-        <v>9.327022029707166</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>9.3314428546705805</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>74.719454439000003</v>
+        <v>74.719450701</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.31179862499999444</v>
+        <v>-0.31185645200000067</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.8742895490226257</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.8751695488752578</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>75.418144807999994</v>
+        <v>75.418158469000005</v>
       </c>
       <c r="C160" s="5">
-        <v>0.6986903689999906</v>
+        <v>0.69870776800000556</v>
       </c>
       <c r="D160" s="5">
-        <v>11.816484561117724</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>11.816794736761448</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>75.210266543000003</v>
+        <v>75.210253143000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20787826499999085</v>
+        <v>-0.20790532600000233</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.2579262811452403</v>
+        <v>-3.2583433979523568</v>
       </c>
       <c r="E161" s="5">
-        <v>4.0894852150078931</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.0895520181820633</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>75.534828098999995</v>
+        <v>75.534955613999998</v>
       </c>
       <c r="C162" s="5">
-        <v>0.32456155599999192</v>
+        <v>0.32470247099999483</v>
       </c>
       <c r="D162" s="5">
-        <v>5.3031611140157642</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>5.3055195025308644</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>75.311325619000002</v>
+        <v>75.311384490999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.2235024799999934</v>
+        <v>-0.22357112299999926</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.4935006458711615</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.4945503746726447</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>75.352184698000002</v>
+        <v>75.352149690000005</v>
       </c>
       <c r="C164" s="5">
-        <v>4.085907900000052E-2</v>
+        <v>4.0765199000006191E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.6529889741251127</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.65148365156557642</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>75.159024600999999</v>
+        <v>75.159118476000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.19316009700000336</v>
+        <v>-0.19303121400000123</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.0331154263978366</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-3.0311214455510216</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>75.580611598000004</v>
+        <v>75.580722468000005</v>
       </c>
       <c r="C166" s="5">
-        <v>0.42158699700000568</v>
+        <v>0.42160399200000143</v>
       </c>
       <c r="D166" s="5">
-        <v>6.9427135243554483</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>6.9429931482130058</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>75.426179341999998</v>
+        <v>75.426323023999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.15443225600000687</v>
+        <v>-0.15439944400000627</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.4245663688018726</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-2.4240534827824067</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>74.285357863000002</v>
+        <v>74.285037513999995</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.140821478999996</v>
+        <v>-1.141285510000003</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.713746664895258</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-16.719960274514388</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>75.238843183</v>
+        <v>75.238514992999995</v>
       </c>
       <c r="C169" s="5">
-        <v>0.95348531999999864</v>
+        <v>0.95347747900000002</v>
       </c>
       <c r="D169" s="5">
-        <v>16.53776264027973</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>16.537693326299706</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>75.730971803000003</v>
+        <v>75.731085809999996</v>
       </c>
       <c r="C170" s="5">
-        <v>0.49212862000000257</v>
+        <v>0.49257081700000072</v>
       </c>
       <c r="D170" s="5">
-        <v>8.1376789885992284</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>8.1452931074345472</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>76.446704756000003</v>
+        <v>76.446731255000003</v>
       </c>
       <c r="C171" s="5">
-        <v>0.71573295299999984</v>
+        <v>0.71564544500000693</v>
       </c>
       <c r="D171" s="5">
-        <v>11.949685985612613</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>11.948129287229325</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>76.759741414999993</v>
+        <v>76.759775950000005</v>
       </c>
       <c r="C172" s="5">
-        <v>0.31303665899999089</v>
+        <v>0.31304469500000209</v>
       </c>
       <c r="D172" s="5">
-        <v>5.0259934686059271</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>5.0261236294611988</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>76.733145002000001</v>
+        <v>76.733165759000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-2.6596412999992936E-2</v>
+        <v>-2.6610191000003169E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.41499546223933148</v>
+        <v>-0.41520985020790935</v>
       </c>
       <c r="E173" s="5">
-        <v>2.0248278978366896</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.0248736739449935</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>76.932148304999998</v>
+        <v>76.932231408000007</v>
       </c>
       <c r="C174" s="5">
-        <v>0.1990033029999978</v>
+        <v>0.1990656490000049</v>
       </c>
       <c r="D174" s="5">
-        <v>3.1569131176909071</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.1579154390507069</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>77.151282722999994</v>
+        <v>77.151327015000007</v>
       </c>
       <c r="C175" s="5">
-        <v>0.21913441799999589</v>
+        <v>0.21909560699999986</v>
       </c>
       <c r="D175" s="5">
-        <v>3.4721542932910632</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.4715258653382319</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>77.887563416000006</v>
+        <v>77.887545036000006</v>
       </c>
       <c r="C176" s="5">
-        <v>0.73628069300001187</v>
+        <v>0.73621802099999911</v>
       </c>
       <c r="D176" s="5">
-        <v>12.072639783598383</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>12.071550343438942</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>77.710235167999997</v>
+        <v>77.710308026999996</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.17732824800000913</v>
+        <v>-0.17723700900000949</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.6981126279271184</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-2.6967423505815935</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>77.630889398999997</v>
+        <v>77.630979456999995</v>
       </c>
       <c r="C178" s="5">
-        <v>-7.9345768999999677E-2</v>
+        <v>-7.9328570000001264E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.2183985094514904</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.2181347545668575</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>77.556987712999998</v>
+        <v>77.557067625000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.3901685999999245E-2</v>
+        <v>-7.3911831999993183E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-1.1363926575528649</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-1.1365465458201274</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>77.369399380000004</v>
+        <v>77.369272988999995</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.18758833299999367</v>
+        <v>-0.18779463600000668</v>
       </c>
       <c r="D180" s="5">
-        <v>-2.864157665324818</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-2.8672628196155348</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>76.895453861999997</v>
+        <v>76.895041212999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.47394551800000784</v>
+        <v>-0.47423177599999633</v>
       </c>
       <c r="D181" s="5">
-        <v>-7.1082231349255736</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-7.1123839683025603</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>77.679072259999998</v>
+        <v>77.679187369999994</v>
       </c>
       <c r="C182" s="5">
-        <v>0.78361839800000155</v>
+        <v>0.78414615699999501</v>
       </c>
       <c r="D182" s="5">
-        <v>12.938076045955803</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>12.947357556894069</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>78.282591436000004</v>
+        <v>78.282620488000006</v>
       </c>
       <c r="C183" s="5">
-        <v>0.60351917600000604</v>
+        <v>0.60343311800001231</v>
       </c>
       <c r="D183" s="5">
-        <v>9.7321697582959832</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>9.7307071502112699</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>78.445179717000002</v>
+        <v>78.445220461000005</v>
       </c>
       <c r="C184" s="5">
-        <v>0.16258828099999789</v>
+        <v>0.16259997299999895</v>
       </c>
       <c r="D184" s="5">
-        <v>2.5209968716027431</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.521179290456721</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>78.466170281000004</v>
+        <v>78.466215973999994</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0990564000001655E-2</v>
+        <v>2.0995512999988364E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.32157208712371155</v>
+        <v>0.32164784934736179</v>
       </c>
       <c r="E185" s="5">
-        <v>2.2585093820341129</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.2585412681174644</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>78.725416620999994</v>
+        <v>78.725468340999996</v>
       </c>
       <c r="C186" s="5">
-        <v>0.25924633999999003</v>
+        <v>0.25925236700000198</v>
       </c>
       <c r="D186" s="5">
-        <v>4.0375544165788035</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.0376476004225337</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>79.208868026999994</v>
+        <v>79.208911940999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.48345140600000036</v>
+        <v>0.48344360000000108</v>
       </c>
       <c r="D187" s="5">
-        <v>7.6232420007725565</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.6231095476715804</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>79.266144548</v>
+        <v>79.266149726999998</v>
       </c>
       <c r="C188" s="5">
-        <v>5.7276521000005687E-2</v>
+        <v>5.7237786000001734E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>0.87118828464789466</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.87059628876877682</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>79.989069717999996</v>
+        <v>79.989083583999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.72292516999999634</v>
+        <v>0.72293385700000101</v>
       </c>
       <c r="D189" s="5">
-        <v>11.510286618474929</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>11.510431151722035</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>80.117569732999996</v>
+        <v>80.117622428999994</v>
       </c>
       <c r="C190" s="5">
-        <v>0.12850001500000019</v>
+        <v>0.12853884499999424</v>
       </c>
       <c r="D190" s="5">
-        <v>1.9448880684068692</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.9454806364068489</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>80.071453309000006</v>
+        <v>80.071422749000007</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.6116423999990275E-2</v>
+        <v>-4.6199679999986643E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-0.68854868410153092</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-0.68978735913244327</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>82.169345190000001</v>
+        <v>82.169334954999997</v>
       </c>
       <c r="C192" s="5">
-        <v>2.0978918809999954</v>
+        <v>2.0979122059999895</v>
       </c>
       <c r="D192" s="5">
-        <v>36.390895209106318</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>36.3913160018746</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>82.708293952000005</v>
+        <v>82.708030898999993</v>
       </c>
       <c r="C193" s="5">
-        <v>0.53894876200000397</v>
+        <v>0.53869594399999698</v>
       </c>
       <c r="D193" s="5">
-        <v>8.1610359476146357</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>8.1570696213744363</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>82.710810436000003</v>
+        <v>82.710873105000005</v>
       </c>
       <c r="C194" s="5">
-        <v>2.5164839999973765E-3</v>
+        <v>2.8422060000110605E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>3.6517331532381903E-2</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.1244989901212392E-2</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>82.224759297000006</v>
+        <v>82.224774883999999</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.48605113899999708</v>
+        <v>-0.48609822100000599</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.8283010513418008</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-6.8289362439888031</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>81.901378491000003</v>
+        <v>81.901434367999997</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.32338080600000296</v>
+        <v>-0.3233405160000018</v>
       </c>
       <c r="D196" s="5">
-        <v>-4.6187064457547837</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-4.6181425330374726</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>82.978983412000005</v>
+        <v>82.979036219999998</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0776049210000025</v>
+        <v>1.0776018520000008</v>
       </c>
       <c r="D197" s="5">
-        <v>16.983007198431153</v>
+        <v>16.982942841093962</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7512850631538326</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.7512907816216652</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>82.891247804000002</v>
+        <v>82.891283748000006</v>
       </c>
       <c r="C198" s="5">
-        <v>-8.7735608000002685E-2</v>
+        <v>-8.7752471999991144E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.2614354823447749</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-1.2616757409304347</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>82.880328182</v>
+        <v>82.880353607000004</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.091962200000296E-2</v>
+        <v>-1.0930141000002891E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.15796669597218926</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-0.15811868828589093</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>83.312700602000007</v>
+        <v>83.312720308999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.4323724200000072</v>
+        <v>0.43236670199999594</v>
       </c>
       <c r="D200" s="5">
-        <v>6.4429750697615695</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>6.4428853702755529</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>83.693248315999995</v>
+        <v>83.693194419999998</v>
       </c>
       <c r="C201" s="5">
-        <v>0.38054771399998799</v>
+        <v>0.38047411099999806</v>
       </c>
       <c r="D201" s="5">
-        <v>5.6210643484572387</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>5.6199483451413235</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>83.814941126999997</v>
+        <v>83.814956713000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.12169281100000262</v>
+        <v>0.1217622930000033</v>
       </c>
       <c r="D202" s="5">
-        <v>1.758862214290513</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.7598756499192403</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>83.894006324000003</v>
+        <v>83.893873209999995</v>
       </c>
       <c r="C203" s="5">
-        <v>7.9065197000005583E-2</v>
+        <v>7.8916496999994479E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.1378883616983693</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.1357369982488041</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>84.512872107000007</v>
+        <v>84.512979575000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.61886578300000394</v>
+        <v>0.61910636500000749</v>
       </c>
       <c r="D204" s="5">
-        <v>9.2202384112809668</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>9.2239846991304155</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>85.284380752000004</v>
+        <v>85.284279569000006</v>
       </c>
       <c r="C205" s="5">
-        <v>0.77150864499999727</v>
+        <v>0.77129999400000315</v>
       </c>
       <c r="D205" s="5">
-        <v>11.521774520921934</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>11.518485075367391</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>85.303309835999997</v>
+        <v>85.303322003999995</v>
       </c>
       <c r="C206" s="5">
-        <v>1.8929083999992713E-2</v>
+        <v>1.90424349999887E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>0.26666841088600624</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>0.26826755288966719</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>85.240941556999999</v>
+        <v>85.240924336999996</v>
       </c>
       <c r="C207" s="5">
-        <v>-6.2368278999997528E-2</v>
+        <v>-6.2397666999999046E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.87384310677561805</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-0.87425308324527995</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>85.989642478999997</v>
+        <v>85.989712576000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.7487009219999976</v>
+        <v>0.74878823900000668</v>
       </c>
       <c r="D208" s="5">
-        <v>11.064396422413903</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>11.065752120287776</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>85.914640218000002</v>
+        <v>85.914702414999994</v>
       </c>
       <c r="C209" s="5">
-        <v>-7.5002260999994519E-2</v>
+        <v>-7.5010161000008679E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.0416626863419043</v>
+        <v>-1.0417710338130992</v>
       </c>
       <c r="E209" s="5">
-        <v>3.5378317319508801</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.5378407953748026</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>86.441492952999994</v>
+        <v>86.441515628999994</v>
       </c>
       <c r="C210" s="5">
-        <v>0.52685273499999141</v>
+        <v>0.52681321400000058</v>
       </c>
       <c r="D210" s="5">
-        <v>7.6120736009939849</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>7.6114775029579862</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>86.132971334999993</v>
+        <v>86.132988062999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.30852161800000033</v>
+        <v>-0.30852756599999509</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.1998821582309827</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-4.1999604648680471</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>86.907354364</v>
+        <v>86.907364448999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.77438302900000622</v>
+        <v>0.77437638600000014</v>
       </c>
       <c r="D212" s="5">
-        <v>11.338457316101591</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>11.338352878606406</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>86.429230660000002</v>
+        <v>86.429123665000006</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.47812370399999793</v>
+        <v>-0.47824078399999337</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.4056969888426352</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-6.4072176889836685</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>87.644621805</v>
+        <v>87.644617697000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.2153911449999981</v>
+        <v>1.2154940319999952</v>
       </c>
       <c r="D214" s="5">
-        <v>18.243013600708146</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>18.244703653886507</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>88.058861860999997</v>
+        <v>88.058728936999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.41424005599999703</v>
+        <v>0.41411123999999688</v>
       </c>
       <c r="D215" s="5">
-        <v>5.821413909307438</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.8195566069509708</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>88.459598615999994</v>
+        <v>88.459690551999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.40073675499999695</v>
+        <v>0.40096161499999994</v>
       </c>
       <c r="D216" s="5">
-        <v>5.5997176695425255</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>5.6029475372880055</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>88.585170770000005</v>
+        <v>88.585200659999998</v>
       </c>
       <c r="C217" s="5">
-        <v>0.12557215400001098</v>
+        <v>0.12551010800000029</v>
       </c>
       <c r="D217" s="5">
-        <v>1.7168137194491617</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.7159570028933757</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>88.476962337000003</v>
+        <v>88.476959895999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.10820843300000149</v>
+        <v>-0.10824076400000138</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.4560143868532438</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.4564460138115076</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>88.649798777000001</v>
+        <v>88.649754486000006</v>
       </c>
       <c r="C219" s="5">
-        <v>0.17283643999999754</v>
+        <v>0.17279459000000941</v>
       </c>
       <c r="D219" s="5">
-        <v>2.369505590454879</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>2.3689257360536509</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>88.969753784999995</v>
+        <v>88.969834689999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.31995500799999377</v>
+        <v>0.32008020399999282</v>
       </c>
       <c r="D220" s="5">
-        <v>4.4180586846429337</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.4198241641402181</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>89.240700077</v>
+        <v>89.240768751000004</v>
       </c>
       <c r="C221" s="5">
-        <v>0.27094629200000497</v>
+        <v>0.2709340610000055</v>
       </c>
       <c r="D221" s="5">
-        <v>3.7162864710338583</v>
+        <v>3.7161124554589087</v>
       </c>
       <c r="E221" s="5">
-        <v>3.8713539980618439</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.8713587343105482</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>89.727993756999993</v>
+        <v>89.727997989000002</v>
       </c>
       <c r="C222" s="5">
-        <v>0.4872936799999934</v>
+        <v>0.48722923799999762</v>
       </c>
       <c r="D222" s="5">
-        <v>6.7529452379419874</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.7520198582665225</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>90.140721945999999</v>
+        <v>90.140719554</v>
       </c>
       <c r="C223" s="5">
-        <v>0.4127281890000063</v>
+        <v>0.41272156499999824</v>
       </c>
       <c r="D223" s="5">
-        <v>5.6615302043327764</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.6614367559812306</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>90.264453650999997</v>
+        <v>90.264449006999996</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12373170499999731</v>
+        <v>0.12372945299999571</v>
       </c>
       <c r="D224" s="5">
-        <v>1.6596731651582264</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>1.6596427739561603</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>90.864128516999997</v>
+        <v>90.864042173000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.59967486600000086</v>
+        <v>0.59959316600000534</v>
       </c>
       <c r="D225" s="5">
-        <v>8.2700889074054817</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>8.2689211485451164</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>91.479478212999993</v>
+        <v>91.479457651000004</v>
       </c>
       <c r="C226" s="5">
-        <v>0.61534969599999556</v>
+        <v>0.61541547800000274</v>
       </c>
       <c r="D226" s="5">
-        <v>8.4362669850680305</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>8.4372110127870705</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>91.384644137999999</v>
+        <v>91.384530789999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-9.48340749999943E-2</v>
+        <v>-9.4926861000004692E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2369361088251929</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.2381397096050462</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>90.138949694000004</v>
+        <v>90.139039549000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.2456944439999944</v>
+        <v>-1.2454912409999963</v>
       </c>
       <c r="D228" s="5">
-        <v>-15.185282446226667</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-15.183005456193865</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>90.148875587000006</v>
+        <v>90.148906165</v>
       </c>
       <c r="C229" s="5">
-        <v>9.9258930000019063E-3</v>
+        <v>9.8666159999964975E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>0.13222128943606304</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.13143106313227015</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>91.210595667999996</v>
+        <v>91.210598610000005</v>
       </c>
       <c r="C230" s="5">
-        <v>1.06172008099999</v>
+        <v>1.0616924450000056</v>
       </c>
       <c r="D230" s="5">
-        <v>15.085267970869154</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>15.084844081229765</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>91.109897152000002</v>
+        <v>91.109848497000002</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.10069851599999424</v>
+        <v>-0.10075011300000369</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.3168115774716438</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-1.317482163665129</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>90.784411581000001</v>
+        <v>90.784487025000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.32548557100000153</v>
+        <v>-0.32536147199999732</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2037034362513159</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.2021342238116706</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>90.443905450000003</v>
+        <v>90.443972748999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.34050613099999794</v>
+        <v>-0.3405142760000075</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.4091570861951475</v>
+        <v>-4.4092567993441634</v>
       </c>
       <c r="E233" s="5">
-        <v>1.3482697602795968</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.3482671819616154</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>90.090761456999999</v>
+        <v>90.090763686000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.35314399300000332</v>
+        <v>-0.35320906299999422</v>
       </c>
       <c r="D234" s="5">
-        <v>-4.5861535710403185</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-4.5869772041342127</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>89.534355930999993</v>
+        <v>89.534351689999994</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.55640552600000603</v>
+        <v>-0.55641199600000846</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1646296141139043</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.1647099452775258</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>89.039886625999998</v>
+        <v>89.039885433999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.49446930499999553</v>
+        <v>-0.4944662559999955</v>
       </c>
       <c r="D236" s="5">
-        <v>-6.4295724316610015</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-6.4295342773369235</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>88.178266941000004</v>
+        <v>88.178214165</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.86161968499999375</v>
+        <v>-0.86167126899999857</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.013622615117303</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-11.014247433703961</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>87.813386311000002</v>
+        <v>87.813349275999997</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.36488063000000182</v>
+        <v>-0.36486488900000325</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.8541188014172736</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.8539169759155065</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>87.245696887999998</v>
+        <v>87.245604068000006</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.56768942300000447</v>
+        <v>-0.56774520799999095</v>
       </c>
       <c r="D239" s="5">
-        <v>-7.4876971017983518</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-7.4884099757549389</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>86.979453491000001</v>
+        <v>86.979513979999993</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.26624339699999666</v>
+        <v>-0.26609008800001277</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.6011388714131787</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.5991036782096142</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>86.954646277999998</v>
+        <v>86.954663945999997</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.4807213000002548E-2</v>
+        <v>-2.4850033999996413E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.34171292636070438</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.34230161030752715</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>86.567122534000006</v>
+        <v>86.567128957999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.38752374399999212</v>
+        <v>-0.38753498799999875</v>
       </c>
       <c r="D242" s="5">
-        <v>-5.2187853515845646</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-5.2189320478292949</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>87.238969123000004</v>
+        <v>87.238929466000002</v>
       </c>
       <c r="C243" s="5">
-        <v>0.67184658899999761</v>
+        <v>0.67180050800000402</v>
       </c>
       <c r="D243" s="5">
-        <v>9.7211919466172922</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>9.7204957186549414</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>87.266126692</v>
+        <v>87.266187720999994</v>
       </c>
       <c r="C244" s="5">
-        <v>2.7157568999996329E-2</v>
+        <v>2.7258254999992459E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.37420133028140956</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.3755912283011309</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>87.463031849000004</v>
+        <v>87.463077158000004</v>
       </c>
       <c r="C245" s="5">
-        <v>0.19690515700000333</v>
+        <v>0.19688943700001005</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7415068335228776</v>
+        <v>2.7412833002235182</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.2958258338898427</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.295847694873566</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>87.751677134999994</v>
+        <v>87.751674398000006</v>
       </c>
       <c r="C246" s="5">
-        <v>0.28864528599999062</v>
+        <v>0.28859724000000142</v>
       </c>
       <c r="D246" s="5">
-        <v>4.0329163610224317</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.0322307120884027</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>87.605157237</v>
+        <v>87.605166690000004</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.14651989799999399</v>
+        <v>-0.14650770800000146</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.9853542857636519</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.9851906855931967</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>88.149384343999998</v>
+        <v>88.149397911999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.54422710699999755</v>
+        <v>0.54423122199999341</v>
       </c>
       <c r="D248" s="5">
-        <v>7.7147852190905475</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.7148446982438612</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>88.20967709</v>
+        <v>88.209675696000005</v>
       </c>
       <c r="C249" s="5">
-        <v>6.0292746000001785E-2</v>
+        <v>6.0277784000007273E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>0.82387524716351912</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>0.8236699008696835</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>88.469368920999997</v>
+        <v>88.469366014000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.25969183099999782</v>
+        <v>0.25969031799999698</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5906038994384382</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.5905826978714028</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>88.533385440000004</v>
+        <v>88.533370293000004</v>
       </c>
       <c r="C251" s="5">
-        <v>6.4016519000006156E-2</v>
+        <v>6.4004279000002384E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.87178523244426653</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.87161791148668843</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>88.824527602000003</v>
+        <v>88.824326085999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.29114216199999987</v>
+        <v>0.29095579299999486</v>
       </c>
       <c r="D252" s="5">
-        <v>4.0183638718498171</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.0157456224825916</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>89.190246861000006</v>
+        <v>89.190333202999994</v>
       </c>
       <c r="C253" s="5">
-        <v>0.36571925900000224</v>
+        <v>0.36600711699999522</v>
       </c>
       <c r="D253" s="5">
-        <v>5.0542228214248697</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>5.0583033309992143</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>88.673916325999997</v>
+        <v>88.673974469000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.51633053500000869</v>
+        <v>-0.51635873399999355</v>
       </c>
       <c r="D254" s="5">
-        <v>-6.7299338164528049</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-6.7302834338583306</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>89.009567176999994</v>
+        <v>89.009553826000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.33565085099999692</v>
+        <v>0.3355793570000003</v>
       </c>
       <c r="D255" s="5">
-        <v>4.6380394864816932</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.6370278222400696</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>89.389919863000003</v>
+        <v>89.389943131999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.38035268600000904</v>
+        <v>0.38038930599999787</v>
       </c>
       <c r="D256" s="5">
-        <v>5.2500485058433188</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>5.2505667214135077</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>89.819563107999997</v>
+        <v>89.819560245999995</v>
       </c>
       <c r="C257" s="5">
-        <v>0.42964324499999407</v>
+        <v>0.42961711399999558</v>
       </c>
       <c r="D257" s="5">
-        <v>5.9226125726595358</v>
+        <v>5.9222412007819525</v>
       </c>
       <c r="E257" s="5">
-        <v>2.6943169121651511</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.6942604406006154</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>90.347504934</v>
+        <v>90.347483036</v>
       </c>
       <c r="C258" s="5">
-        <v>0.52794182600000283</v>
+        <v>0.52792279000000519</v>
       </c>
       <c r="D258" s="5">
-        <v>7.2859131564270596</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.285642137867776</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>90.660208435000001</v>
+        <v>90.660230287999994</v>
       </c>
       <c r="C259" s="5">
-        <v>0.31270350100000144</v>
+        <v>0.31274725199999409</v>
       </c>
       <c r="D259" s="5">
-        <v>4.233326264690862</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.2339309258445867</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.610597056000003</v>
+        <v>90.610645668999993</v>
       </c>
       <c r="C260" s="5">
-        <v>-4.9611378999998124E-2</v>
+        <v>-4.9584619000000885E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-0.65469517600099669</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-0.65434294275549254</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>90.788440287</v>
+        <v>90.788477967000006</v>
       </c>
       <c r="C261" s="5">
-        <v>0.1778432309999971</v>
+        <v>0.17783229800001266</v>
       </c>
       <c r="D261" s="5">
-        <v>2.3808560572268656</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.3807068183495872</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.871336709000005</v>
+        <v>90.871380432999999</v>
       </c>
       <c r="C262" s="5">
-        <v>8.2896422000004577E-2</v>
+        <v>8.2902465999993069E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1012061286599817</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.1012863621862046</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>91.371907231999998</v>
+        <v>91.371985773999995</v>
       </c>
       <c r="C263" s="5">
-        <v>0.50057052299999327</v>
+        <v>0.50060534099999643</v>
       </c>
       <c r="D263" s="5">
-        <v>6.8142716719883145</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.8147567232601958</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>91.720097942999999</v>
+        <v>91.719633673999994</v>
       </c>
       <c r="C264" s="5">
-        <v>0.34819071100000087</v>
+        <v>0.34764789999999834</v>
       </c>
       <c r="D264" s="5">
-        <v>4.6699064235566246</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.6624691784609595</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>91.526031204999995</v>
+        <v>91.526174050999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19406673800000362</v>
+        <v>-0.19345962299999542</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.5096902077815564</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.5019423118720852</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>92.367415191999996</v>
+        <v>92.367582480999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.84138398700000039</v>
+        <v>0.84140843000000132</v>
       </c>
       <c r="D266" s="5">
-        <v>11.606610246724024</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.606945617271091</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>92.391985716999997</v>
+        <v>92.392052620000001</v>
       </c>
       <c r="C267" s="5">
-        <v>2.4570525000001453E-2</v>
+        <v>2.4470139000001723E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>0.31967773068470873</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>0.31836916563565687</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>92.456370179000004</v>
+        <v>92.456460949999993</v>
       </c>
       <c r="C268" s="5">
-        <v>6.4384462000006693E-2</v>
+        <v>6.440832999999202E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.83944690099704289</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.83975867653725</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>92.79865135</v>
+        <v>92.798200351999995</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34228117099999622</v>
+        <v>0.34173940200000175</v>
       </c>
       <c r="D269" s="5">
-        <v>4.534081163768966</v>
+        <v>4.5267534827799993</v>
       </c>
       <c r="E269" s="5">
-        <v>3.3167476426242626</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.3162488191236239</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>92.847809799000004</v>
+        <v>92.847867676000007</v>
       </c>
       <c r="C270" s="5">
-        <v>4.9158449000003657E-2</v>
+        <v>4.9667324000012059E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>0.63753417970409121</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>0.64415634076828709</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>92.711009442999995</v>
+        <v>92.711083060000007</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.13680035600000906</v>
+        <v>-0.13678461599999991</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.7538017121140115</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.7536004708242348</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>93.174512144000005</v>
+        <v>93.174594479999996</v>
       </c>
       <c r="C272" s="5">
-        <v>0.46350270100001012</v>
+        <v>0.46351141999998902</v>
       </c>
       <c r="D272" s="5">
-        <v>6.1670654377658174</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>6.1671796230204246</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>93.064116678000005</v>
+        <v>93.064209501999997</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.11039546599999994</v>
+        <v>-0.11038497799999902</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.4125610244460463</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.4124264588496249</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>92.974325891000007</v>
+        <v>92.974457255000004</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.9790786999998318E-2</v>
+        <v>-8.9752246999992735E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.151668419890417</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.1511755777192989</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>93.467476071999997</v>
+        <v>93.467656145999996</v>
       </c>
       <c r="C275" s="5">
-        <v>0.49315018099999008</v>
+        <v>0.49319889099999159</v>
       </c>
       <c r="D275" s="5">
-        <v>6.5539925697844836</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.5546493982260312</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>93.784609184999994</v>
+        <v>93.783899085000002</v>
       </c>
       <c r="C276" s="5">
-        <v>0.31713311299999702</v>
+        <v>0.31624293900000566</v>
       </c>
       <c r="D276" s="5">
-        <v>4.1484210218988515</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.1365509943187773</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>94.074681025999993</v>
+        <v>94.074902612000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.29007184099999961</v>
+        <v>0.29100352700000087</v>
       </c>
       <c r="D277" s="5">
-        <v>3.7753430516810349</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>3.787705993300583</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>94.102327422000002</v>
+        <v>94.102632287999995</v>
       </c>
       <c r="C278" s="5">
-        <v>2.7646396000008622E-2</v>
+        <v>2.7729675999992764E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.3532230994067076</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.35428801280719124</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>94.187250437000003</v>
+        <v>94.187337912999993</v>
       </c>
       <c r="C279" s="5">
-        <v>8.4923015000001101E-2</v>
+        <v>8.4705624999998008E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.0883361082283161</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.0855327919174984</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>94.432215913999997</v>
+        <v>94.432381030000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.24496547699999383</v>
+        <v>0.24504311700000869</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1660357122322402</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.1670505821883577</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>94.197953780999995</v>
+        <v>94.197043703000006</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.23426213300000143</v>
+        <v>-0.23533732699999632</v>
       </c>
       <c r="D281" s="5">
-        <v>-2.9366095536630277</v>
+        <v>-2.9498984395293415</v>
       </c>
       <c r="E281" s="5">
-        <v>1.5078909128995566</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.5074035333594304</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>94.336886637000006</v>
+        <v>94.337000501000006</v>
       </c>
       <c r="C282" s="5">
-        <v>0.13893285600001093</v>
+        <v>0.13995679800000005</v>
       </c>
       <c r="D282" s="5">
-        <v>1.7843118036386274</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.7975874295254712</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>95.062443431000005</v>
+        <v>95.062535671999996</v>
       </c>
       <c r="C283" s="5">
-        <v>0.72555679399999917</v>
+        <v>0.72553517099998999</v>
       </c>
       <c r="D283" s="5">
-        <v>9.6299469527505455</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>9.6296355957547153</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>94.709708723000006</v>
+        <v>94.709790114</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.35273470799999984</v>
+        <v>-0.35274555799999519</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.3629137925181087</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-4.3630411198041124</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>95.245849496000005</v>
+        <v>95.245920159999997</v>
       </c>
       <c r="C285" s="5">
-        <v>0.53614077299999963</v>
+        <v>0.5361300459999967</v>
       </c>
       <c r="D285" s="5">
-        <v>7.0086053734519815</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>7.0084545406498</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>95.779764912999994</v>
+        <v>95.780187491999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.53391541699998868</v>
+        <v>0.53426733199999887</v>
       </c>
       <c r="D286" s="5">
-        <v>6.9381054127272135</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.9428151541879535</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>95.615338774999998</v>
+        <v>95.615468974999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.16442613799999606</v>
+        <v>-0.16471851699999718</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.040712770981834</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-2.0442983340470788</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>95.765922754000002</v>
+        <v>95.765177823000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.15058397900000386</v>
+        <v>0.14970884800000306</v>
       </c>
       <c r="D288" s="5">
-        <v>1.9063283966656464</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>1.8951514341528419</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>95.950340267000001</v>
+        <v>95.950558443999995</v>
       </c>
       <c r="C289" s="5">
-        <v>0.18441751299999964</v>
+        <v>0.18538062099999308</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3354864680430465</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.347831998458827</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>95.712166951</v>
+        <v>95.712640858</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.23817331600000102</v>
+        <v>-0.23791758599999469</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.9383753840073079</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-2.9352567278635888</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>95.472059892000004</v>
+        <v>95.472128484999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.24010705899999607</v>
+        <v>-0.24051237300000139</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.9691739619978175</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.9741025020262435</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>95.90392095</v>
+        <v>95.904171137999995</v>
       </c>
       <c r="C292" s="5">
-        <v>0.43186105799999552</v>
+        <v>0.43204265299999633</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5652168577613237</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5676114476310934</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>95.847328137000005</v>
+        <v>95.845990090000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-5.6592812999994635E-2</v>
+        <v>-5.8181047999994462E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.70582514757855375</v>
+        <v>-0.72556567206278899</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7509662256938396</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.7505288087374282</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>96.222852798000005</v>
+        <v>96.223006824999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.37552466100000004</v>
+        <v>0.37701673499999799</v>
       </c>
       <c r="D294" s="5">
-        <v>4.8041821060419876</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.8237542518989818</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>96.116685649000004</v>
+        <v>96.116632327999994</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.1061671490000009</v>
+        <v>-0.10637449700000445</v>
       </c>
       <c r="D295" s="5">
-        <v>-1.3160106258528148</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-1.3185631335745018</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>96.547072903</v>
+        <v>96.547202948999995</v>
       </c>
       <c r="C296" s="5">
-        <v>0.43038725399999578</v>
+        <v>0.4305706210000011</v>
       </c>
       <c r="D296" s="5">
-        <v>5.5076368498421679</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>5.510044631556954</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>97.052449228</v>
+        <v>97.052540895999996</v>
       </c>
       <c r="C297" s="5">
-        <v>0.50537632500000029</v>
+        <v>0.50533794700000101</v>
       </c>
       <c r="D297" s="5">
-        <v>6.4654416115329072</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>6.4649274495746534</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>97.281502082000003</v>
+        <v>97.282235783999994</v>
       </c>
       <c r="C298" s="5">
-        <v>0.22905285400000253</v>
+        <v>0.22969488799999738</v>
       </c>
       <c r="D298" s="5">
-        <v>2.8691652149575253</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>2.8773096919740171</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>97.445526631999996</v>
+        <v>97.445623470000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.1640245499999935</v>
+        <v>0.16338768600000719</v>
       </c>
       <c r="D299" s="5">
-        <v>2.0421667151299339</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.0341486500925043</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>97.120604545999996</v>
+        <v>97.11988049</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.32492208600000083</v>
+        <v>-0.32574298000000113</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.9287059367145938</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-3.9384459402817096</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>98.033443297999995</v>
+        <v>98.033658845000005</v>
       </c>
       <c r="C301" s="5">
-        <v>0.91283875199999898</v>
+        <v>0.91377835500000515</v>
       </c>
       <c r="D301" s="5">
-        <v>11.88054111367598</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>11.893502947216007</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>97.944180220999996</v>
+        <v>97.944738537999996</v>
       </c>
       <c r="C302" s="5">
-        <v>-8.9263076999998248E-2</v>
+        <v>-8.8920307000009302E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.0871890572407339</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-1.0830326894979869</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>99.068947694000002</v>
+        <v>99.068941745000004</v>
       </c>
       <c r="C303" s="5">
-        <v>1.1247674730000057</v>
+        <v>1.1242032070000079</v>
       </c>
       <c r="D303" s="5">
-        <v>14.685093311481934</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>14.677166012406961</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>99.095310827999995</v>
+        <v>99.095495244000006</v>
       </c>
       <c r="C304" s="5">
-        <v>2.6363133999993238E-2</v>
+        <v>2.6553499000002034E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.31979853131569591</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>0.32211118244269699</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>100.0099199</v>
+        <v>100.00855034</v>
       </c>
       <c r="C305" s="5">
-        <v>0.91460907200000463</v>
+        <v>0.91305509599999368</v>
       </c>
       <c r="D305" s="5">
-        <v>11.655392474811578</v>
+        <v>11.634552382456743</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3429398021926691</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.3429675525197498</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>99.469986602999995</v>
+        <v>99.470056181000004</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.53993329700000459</v>
+        <v>-0.53849415899999542</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.2896068107685217</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-6.2734192036707048</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>99.766192555999993</v>
+        <v>99.765963565999996</v>
       </c>
       <c r="C307" s="5">
-        <v>0.29620595299999763</v>
+        <v>0.29590738499999247</v>
       </c>
       <c r="D307" s="5">
-        <v>3.6325216424380358</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.6287974596285411</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>99.847457879000004</v>
+        <v>99.847618715999999</v>
       </c>
       <c r="C308" s="5">
-        <v>8.1265323000010881E-2</v>
+        <v>8.1655150000003118E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>0.98186031223064241</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>0.98659376007854682</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>99.761337523999998</v>
+        <v>99.761423317999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-8.6120355000005588E-2</v>
+        <v>-8.6195398000000978E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.0301271949352597</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.0310189100060541</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>100.01646536</v>
+        <v>100.01760376999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.25512783599999977</v>
+        <v>0.25618045199999528</v>
       </c>
       <c r="D310" s="5">
-        <v>3.1123936719794187</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.1254140863528068</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>100.28096999</v>
+        <v>100.28099893</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26450463000000468</v>
+        <v>0.26339516000000174</v>
       </c>
       <c r="D311" s="5">
-        <v>3.2201025564003949</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.2063625153163411</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>99.977025108000007</v>
+        <v>99.976512725999996</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.30394488199999614</v>
+        <v>-0.30448620399999982</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.5770965226606166</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-3.583360259224011</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>99.893523450999993</v>
+        <v>99.89375081</v>
       </c>
       <c r="C313" s="5">
-        <v>-8.3501657000013552E-2</v>
+        <v>-8.2761915999995495E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.99765896053938263</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.98886594871442357</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>100.62445482</v>
+        <v>100.62485218</v>
       </c>
       <c r="C314" s="5">
-        <v>0.73093136900000388</v>
+        <v>0.73110137000000464</v>
       </c>
       <c r="D314" s="5">
-        <v>9.1426520111775424</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>9.1448430789237367</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>100.56519613</v>
+        <v>100.56474728000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-5.9258689999992953E-2</v>
+        <v>-6.0104899999998906E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.70440682495499507</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.71442987145240444</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>100.70313822</v>
+        <v>100.70328103999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.13794208999999569</v>
+        <v>0.13853375999998718</v>
       </c>
       <c r="D316" s="5">
-        <v>1.6584766206364288</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.6656517387326764</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>100.80156341</v>
+        <v>100.80026107</v>
       </c>
       <c r="C317" s="5">
-        <v>9.8425190000000384E-2</v>
+        <v>9.6980030000011652E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1791808580767782</v>
+        <v>1.1617736888010821</v>
       </c>
       <c r="E317" s="5">
-        <v>0.79156498754480165</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.79164304182834933</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>101.19825708</v>
+        <v>101.19826831</v>
       </c>
       <c r="C318" s="5">
-        <v>0.39669367000000477</v>
+        <v>0.39800723999999832</v>
       </c>
       <c r="D318" s="5">
-        <v>4.8260395121452859</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.8424325167113702</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>100.99819992</v>
+        <v>100.99798628000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.20005716000000007</v>
+        <v>-0.20028202999999678</v>
       </c>
       <c r="D319" s="5">
-        <v>-2.3466361086683873</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-2.3492448925150011</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>100.73366944</v>
+        <v>100.73414276</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.26453048000000479</v>
+        <v>-0.26384352000000888</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.098109370293578</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.0901855687112678</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>101.45268789000001</v>
+        <v>101.45294015</v>
       </c>
       <c r="C321" s="5">
-        <v>0.71901845000000719</v>
+        <v>0.71879739000000598</v>
       </c>
       <c r="D321" s="5">
-        <v>8.9097699288830832</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>8.9068787530429248</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>101.44646654</v>
+        <v>101.44781818</v>
       </c>
       <c r="C322" s="5">
-        <v>-6.2213500000041222E-3</v>
+        <v>-5.1219700000046942E-3</v>
       </c>
       <c r="D322" s="5">
-        <v>-7.3562393516568569E-2</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-6.0566579866005998E-2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>101.51400823</v>
+        <v>101.51413482</v>
       </c>
       <c r="C323" s="5">
-        <v>6.7541689999998766E-2</v>
+        <v>6.6316639999996596E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.80187592053304613</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.78726888869171674</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>101.96888389</v>
+        <v>101.96861369</v>
       </c>
       <c r="C324" s="5">
-        <v>0.45487565999999902</v>
+        <v>0.45447887000000264</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5116164268161461</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.5066825859648727</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>101.94858857</v>
+        <v>101.94872146</v>
       </c>
       <c r="C325" s="5">
-        <v>-2.0295320000002448E-2</v>
+        <v>-1.9892229999996403E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.23858004780457076</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.2338472568491512</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>102.51991434</v>
+        <v>102.51942844</v>
       </c>
       <c r="C326" s="5">
-        <v>0.5713257700000014</v>
+        <v>0.57070697999999709</v>
       </c>
       <c r="D326" s="5">
-        <v>6.9360664782505133</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.9283120841694412</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>102.06386304</v>
+        <v>102.06268457</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.45605129999999861</v>
+        <v>-0.45674386999999683</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.2094138874229534</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.2171563164664985</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>102.22750292000001</v>
+        <v>102.22746311</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16363988000000518</v>
+        <v>0.16477854000000036</v>
       </c>
       <c r="D328" s="5">
-        <v>1.9410273973016645</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.9546766314633812</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>101.98687767</v>
+        <v>101.98613616</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.2406252500000079</v>
+        <v>-0.24132695000000126</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.7883035489896124</v>
+        <v>-2.796330464161445</v>
       </c>
       <c r="E329" s="5">
-        <v>1.1758887659101713</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.176460335927576</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>102.40019688</v>
+        <v>102.40028024999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.41331920999999738</v>
+        <v>0.41414408999999353</v>
       </c>
       <c r="D330" s="5">
-        <v>4.9730817009774109</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.9832664641529689</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>102.2802597</v>
+        <v>102.2801759</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.11993717999999376</v>
+        <v>-0.1201043499999912</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.3964921835523336</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-1.3984249622070122</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>102.92550208</v>
+        <v>102.92696060999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.64524237999999912</v>
+        <v>0.64678470999999149</v>
       </c>
       <c r="D332" s="5">
-        <v>7.8385564200079694</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>7.8579561024603617</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>102.24479028</v>
+        <v>102.24532558</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.68071179999999742</v>
+        <v>-0.68163502999999537</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.6539484276876397</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-7.6638494328804647</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>103.09072917</v>
+        <v>103.09227195</v>
       </c>
       <c r="C334" s="5">
-        <v>0.84593888999999933</v>
+        <v>0.84694636999999773</v>
       </c>
       <c r="D334" s="5">
-        <v>10.392883073466352</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>10.405772890109223</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>103.18850297</v>
+        <v>103.1887246</v>
       </c>
       <c r="C335" s="5">
-        <v>9.7773799999998801E-2</v>
+        <v>9.6452650000003359E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>1.1440652827175768</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.1285097072881722</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>103.12745888000001</v>
+        <v>103.12739434</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.1044089999995776E-2</v>
+        <v>-6.133026000000541E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.70758886556492318</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.71089363001438644</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>103.16492035</v>
+        <v>103.16493493</v>
       </c>
       <c r="C337" s="5">
-        <v>3.7461469999996666E-2</v>
+        <v>3.7540590000006091E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.43677684234129099</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.4377014532597423</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>103.31452127</v>
+        <v>103.31145694</v>
       </c>
       <c r="C338" s="5">
-        <v>0.14960091999999747</v>
+        <v>0.1465220099999982</v>
       </c>
       <c r="D338" s="5">
-        <v>1.7540830788325135</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.717699915562787</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>103.35354014000001</v>
+        <v>103.35115842</v>
       </c>
       <c r="C339" s="5">
-        <v>3.90188700000067E-2</v>
+        <v>3.9701480000005063E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.45414744653176076</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.46212299903454213</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>103.24521761</v>
+        <v>103.24552430999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-0.10832253000000946</v>
+        <v>-0.10563411000001111</v>
       </c>
       <c r="D340" s="5">
-        <v>-1.2504685051077491</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-1.2196357609346897</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>103.37336781</v>
+        <v>103.37364927</v>
       </c>
       <c r="C341" s="5">
-        <v>0.12815020000000743</v>
+        <v>0.12812496000000806</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4996763409488523</v>
+        <v>1.4993744667095799</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3594789561911069</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.3604918886457318</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>103.5032065</v>
+        <v>103.50372269</v>
       </c>
       <c r="C342" s="5">
-        <v>0.1298386899999997</v>
+        <v>0.13007342000000222</v>
       </c>
       <c r="D342" s="5">
-        <v>1.5176759313211496</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.5204345226401905</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>103.7466123</v>
+        <v>103.74707187</v>
       </c>
       <c r="C343" s="5">
-        <v>0.24340579999999079</v>
+        <v>0.24334917999999561</v>
       </c>
       <c r="D343" s="5">
-        <v>2.8587968937282993</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.8581088313316849</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>103.83838236</v>
+        <v>103.84185277</v>
       </c>
       <c r="C344" s="5">
-        <v>9.1770060000001763E-2</v>
+        <v>9.4780900000003498E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.0666508965837984</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.1018172688471273</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>103.6374283</v>
+        <v>103.6383203</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.20095406000000082</v>
+        <v>-0.20353246999999897</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.2977498860569323</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.3268379401199635</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>103.81458327</v>
+        <v>103.81582542</v>
       </c>
       <c r="C346" s="5">
-        <v>0.17715497000000369</v>
+        <v>0.17750511999999219</v>
       </c>
       <c r="D346" s="5">
-        <v>2.0706422071340658</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.0747554735308871</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>104.01041566000001</v>
+        <v>104.01044186</v>
       </c>
       <c r="C347" s="5">
-        <v>0.19583239000000674</v>
+        <v>0.19461644000000433</v>
       </c>
       <c r="D347" s="5">
-        <v>2.2872738475399723</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.2728976296489289</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>105.03549912</v>
+        <v>105.03549196</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0250834599999905</v>
+        <v>1.0250501000000014</v>
       </c>
       <c r="D348" s="5">
-        <v>12.489311479480868</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>12.488879433276324</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>105.40982210999999</v>
+        <v>105.40988301</v>
       </c>
       <c r="C349" s="5">
-        <v>0.37432298999999603</v>
+        <v>0.37439104999999984</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3613582734299383</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.3621671759682901</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>104.3626012</v>
+        <v>104.35405894</v>
       </c>
       <c r="C350" s="5">
-        <v>-1.047220909999993</v>
+        <v>-1.0558240699999999</v>
       </c>
       <c r="D350" s="5">
-        <v>-11.291389358354165</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-11.379095993727573</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>105.32669093</v>
+        <v>105.32331926000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.96408972999999776</v>
+        <v>0.96926032000000362</v>
       </c>
       <c r="D351" s="5">
-        <v>11.666406026104248</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>11.733215506844076</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>105.64947139</v>
+        <v>105.65135839</v>
       </c>
       <c r="C352" s="5">
-        <v>0.32278046000000415</v>
+        <v>0.32803912999999341</v>
       </c>
       <c r="D352" s="5">
-        <v>3.740099496948468</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.8022038490437948</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>106.00778108</v>
+        <v>106.01080781</v>
       </c>
       <c r="C353" s="5">
-        <v>0.35830968999999868</v>
+        <v>0.35944942000000424</v>
       </c>
       <c r="D353" s="5">
-        <v>4.1465739976038529</v>
+        <v>4.1599357293867545</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5484448517165914</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5510935897329556</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>106.19192501000001</v>
+        <v>106.19258266999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.18414393000000473</v>
+        <v>0.18177485999999021</v>
       </c>
       <c r="D354" s="5">
-        <v>2.1045261500427515</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.0771350423080204</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>106.42114395999999</v>
+        <v>106.42228686</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22921894999998926</v>
+        <v>0.22970419000000675</v>
       </c>
       <c r="D355" s="5">
-        <v>2.6212151144660467</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.6268137582716289</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>106.61181627000001</v>
+        <v>106.61745928000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.19067231000001073</v>
+        <v>0.19517242000000579</v>
       </c>
       <c r="D356" s="5">
-        <v>2.1713260783065236</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.2230660891291443</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>106.90755996</v>
+        <v>106.90851025000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.29574368999999479</v>
+        <v>0.29105097000000058</v>
       </c>
       <c r="D357" s="5">
-        <v>3.3800892063675869</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.3254691061638919</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>107.43753703</v>
+        <v>107.43800536000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.52997707000000105</v>
+        <v>0.52949510999999916</v>
       </c>
       <c r="D358" s="5">
-        <v>6.1137141630029923</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.107946266939801</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>107.43613855</v>
+        <v>107.43752413999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-1.3984800000059749E-3</v>
+        <v>-4.8122000001171727E-4</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.5618897343316895E-2</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-5.3747253832558961E-3</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>106.95841842999999</v>
+        <v>106.95735082</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.47772012000000075</v>
+        <v>-0.48017331999999158</v>
       </c>
       <c r="D360" s="5">
-        <v>-5.2072805745770001</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-5.2333014487684899</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>107.76704407</v>
+        <v>107.76600678</v>
       </c>
       <c r="C361" s="5">
-        <v>0.80862564000000248</v>
+        <v>0.80865595999999584</v>
       </c>
       <c r="D361" s="5">
-        <v>9.4591269408577325</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>9.459594875946209</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>107.62446975</v>
+        <v>107.60952091</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.14257431999999426</v>
+        <v>-0.15648586999999736</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.5760823882370323</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.7286578334781422</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>107.67000864000001</v>
+        <v>107.66366323</v>
       </c>
       <c r="C363" s="5">
-        <v>4.5538890000003107E-2</v>
+        <v>5.4142319999996857E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.50893650402559221</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.60543784520881161</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>107.86600403</v>
+        <v>107.87264037</v>
       </c>
       <c r="C364" s="5">
-        <v>0.19599538999999311</v>
+        <v>0.20897714000000178</v>
       </c>
       <c r="D364" s="5">
-        <v>2.2064040534213847</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.3542493852654722</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>107.81539832</v>
+        <v>107.82369393</v>
       </c>
       <c r="C365" s="5">
-        <v>-5.0605709999999249E-2</v>
+        <v>-4.8946439999994595E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.56153373958388597</v>
+        <v>-0.54313465609183709</v>
       </c>
       <c r="E365" s="5">
-        <v>1.7051741123001785</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.7100955623781111</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>108.18921763</v>
+        <v>108.18839874</v>
       </c>
       <c r="C366" s="5">
-        <v>0.37381931000000179</v>
+        <v>0.36470480999999211</v>
       </c>
       <c r="D366" s="5">
-        <v>4.2409262730313202</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>4.1352684960871189</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>107.97544963999999</v>
+        <v>107.97667529</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21376799000000801</v>
+        <v>-0.21172344999999382</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.3454478858174976</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.3232736337857385</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>107.27116507</v>
+        <v>107.28164103</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.70428456999999867</v>
+        <v>-0.6950342599999999</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.5523842258579998</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-7.4565927958339273</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>93.813386051999998</v>
+        <v>93.814902250000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.457779017999997</v>
+        <v>-13.46673878</v>
       </c>
       <c r="D369" s="5">
-        <v>-79.983793758740603</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-80.003358164261243</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>96.081311173000003</v>
+        <v>96.081178640999994</v>
       </c>
       <c r="C370" s="5">
-        <v>2.2679251210000047</v>
+        <v>2.266276390999991</v>
       </c>
       <c r="D370" s="5">
-        <v>33.195427175686042</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>33.16739340246906</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>98.218554760999993</v>
+        <v>98.220664057999997</v>
       </c>
       <c r="C371" s="5">
-        <v>2.1372435879999898</v>
+        <v>2.1394854170000031</v>
       </c>
       <c r="D371" s="5">
-        <v>30.21332252300666</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>30.249039240084443</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>98.941315367000001</v>
+        <v>98.937929545000003</v>
       </c>
       <c r="C372" s="5">
-        <v>0.72276060600000847</v>
+        <v>0.71726548700000592</v>
       </c>
       <c r="D372" s="5">
-        <v>9.1967428249850833</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>9.1237848135702571</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>99.261846543999994</v>
+        <v>99.258165743999996</v>
       </c>
       <c r="C373" s="5">
-        <v>0.32053117699999234</v>
+        <v>0.32023619899999289</v>
       </c>
       <c r="D373" s="5">
-        <v>3.9575517332973931</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.9539823312567224</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>99.408757475000002</v>
+        <v>99.38335275</v>
       </c>
       <c r="C374" s="5">
-        <v>0.14691093100000785</v>
+        <v>0.12518700600000443</v>
       </c>
       <c r="D374" s="5">
-        <v>1.7905699518691254</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>1.5240143498194136</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>99.419304875999998</v>
+        <v>99.411688100000006</v>
       </c>
       <c r="C375" s="5">
-        <v>1.0547400999996626E-2</v>
+        <v>2.8335350000006088E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>0.12739591711898868</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>0.34267097490603415</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>99.783866893999999</v>
+        <v>99.797936942000007</v>
       </c>
       <c r="C376" s="5">
-        <v>0.36456201800000088</v>
+        <v>0.38624884200000054</v>
       </c>
       <c r="D376" s="5">
-        <v>4.4901355570836188</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.7633504125450976</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>99.890503781999996</v>
+        <v>99.905204765999997</v>
       </c>
       <c r="C377" s="5">
-        <v>0.10663688799999704</v>
+        <v>0.10726782399999024</v>
       </c>
       <c r="D377" s="5">
-        <v>1.2899789826781971</v>
+        <v>1.2974725215773919</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3504292165008085</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.3439230983319392</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>100.13472836</v>
+        <v>100.13373407</v>
       </c>
       <c r="C378" s="5">
-        <v>0.24422457800000075</v>
+        <v>0.2285293040000056</v>
       </c>
       <c r="D378" s="5">
-        <v>2.9736832329317231</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.7797527807260858</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>100.02059126</v>
+        <v>100.02382364</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.11413709999999355</v>
+        <v>-0.10991042999999934</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.3592599966711028</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.3092409681459971</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>100.53939929000001</v>
+        <v>100.55458166</v>
       </c>
       <c r="C380" s="5">
-        <v>0.51880803000000242</v>
+        <v>0.53075801999999328</v>
       </c>
       <c r="D380" s="5">
-        <v>6.4050946940821918</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>6.5567419816371375</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>101.47158228000001</v>
+        <v>101.47165608</v>
       </c>
       <c r="C381" s="5">
-        <v>0.93218299000000115</v>
+        <v>0.91707442000000583</v>
       </c>
       <c r="D381" s="5">
-        <v>11.711467700689205</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>11.510206013703872</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>101.72090967</v>
+        <v>101.72151748</v>
       </c>
       <c r="C382" s="5">
-        <v>0.2493273899999906</v>
+        <v>0.24986140000000034</v>
       </c>
       <c r="D382" s="5">
-        <v>2.9887136299977746</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.995199597290088</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>102.29830979</v>
+        <v>102.30422122</v>
       </c>
       <c r="C383" s="5">
-        <v>0.57740012000000718</v>
+        <v>0.58270373999999947</v>
       </c>
       <c r="D383" s="5">
-        <v>7.02831161356825</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.0948730087287082</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>103.55983136</v>
+        <v>103.54741177</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2615215699999993</v>
+        <v>1.2431905499999942</v>
       </c>
       <c r="D384" s="5">
-        <v>15.84425905738771</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.597470389232559</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>103.70399571</v>
+        <v>103.69083295999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14416434999999694</v>
+        <v>0.14342118999999798</v>
       </c>
       <c r="D385" s="5">
-        <v>1.6833547651119218</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.6748133399497878</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>103.7400727</v>
+        <v>103.69941193</v>
       </c>
       <c r="C386" s="5">
-        <v>3.6076989999997977E-2</v>
+        <v>8.578970000002073E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>0.41826081927578418</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>9.9328451829450159E-2</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>104.59627757</v>
+        <v>104.58613149</v>
       </c>
       <c r="C387" s="5">
-        <v>0.85620486999999912</v>
+        <v>0.88671956000000307</v>
       </c>
       <c r="D387" s="5">
-        <v>10.366220575861362</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.757633750509843</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>104.74005287</v>
+        <v>104.76440927</v>
       </c>
       <c r="C388" s="5">
-        <v>0.14377530000000149</v>
+        <v>0.17827778000000194</v>
       </c>
       <c r="D388" s="5">
-        <v>1.6620162342737554</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.0648097911677876</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>105.40075084999999</v>
+        <v>105.42526546000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.6606979799999948</v>
+        <v>0.66085619000000406</v>
       </c>
       <c r="D389" s="5">
-        <v>7.8377929773371324</v>
+        <v>7.8378490766870756</v>
       </c>
       <c r="E389" s="5">
-        <v>5.5162871938512881</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.5252984135603311</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>104.81725665</v>
+        <v>104.82009708</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.58349419999998986</v>
+        <v>-0.60516838000000917</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.4445676945218295</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-6.6749454941028796</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>105.50551427000001</v>
+        <v>105.51870599</v>
       </c>
       <c r="C391" s="5">
-        <v>0.68825762000000168</v>
+        <v>0.69860891000000436</v>
       </c>
       <c r="D391" s="5">
-        <v>8.1704006867473478</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.2975892169119483</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>105.74345879000001</v>
+        <v>105.76715317</v>
       </c>
       <c r="C392" s="5">
-        <v>0.23794451999999922</v>
+        <v>0.24844717999999943</v>
       </c>
       <c r="D392" s="5">
-        <v>2.7401596576904108</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>2.8623164319896199</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>106.74529569000001</v>
+        <v>106.74673059</v>
       </c>
       <c r="C393" s="5">
-        <v>1.0018369000000007</v>
+        <v>0.97957741999999826</v>
       </c>
       <c r="D393" s="5">
-        <v>11.980600974980193</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>11.697951643248871</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>106.86029542</v>
+        <v>106.8618869</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11499972999999386</v>
+        <v>0.11515631000000326</v>
       </c>
       <c r="D394" s="5">
-        <v>1.3004817580979156</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.3022453632661302</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>107.50446938</v>
+        <v>107.51020563</v>
       </c>
       <c r="C395" s="5">
-        <v>0.64417396000000338</v>
+        <v>0.64831872999999973</v>
       </c>
       <c r="D395" s="5">
-        <v>7.4785487381767046</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>7.5281686464267139</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>107.73431212</v>
+        <v>107.71266294</v>
       </c>
       <c r="C396" s="5">
-        <v>0.22984273999999516</v>
+        <v>0.20245730999999978</v>
       </c>
       <c r="D396" s="5">
-        <v>2.5959641845270554</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>2.283326737145952</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>107.67988169</v>
+        <v>107.63994391</v>
       </c>
       <c r="C397" s="5">
-        <v>-5.4430429999996477E-2</v>
+        <v>-7.2719030000001794E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.60459218026248651</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-0.80714319535132306</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>108.64711532</v>
+        <v>108.58879222</v>
       </c>
       <c r="C398" s="5">
-        <v>0.96723362999999551</v>
+        <v>0.94884831000000247</v>
       </c>
       <c r="D398" s="5">
-        <v>11.327783423226357</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>11.106247269243163</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>108.10787132999999</v>
+        <v>108.0789453</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.53924399000000278</v>
+        <v>-0.50984692000000109</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.7959890871746689</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-5.4910055123822747</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>108.29864975</v>
+        <v>108.34966802</v>
       </c>
       <c r="C400" s="5">
-        <v>0.19077842000000089</v>
+        <v>0.27072271999999487</v>
       </c>
       <c r="D400" s="5">
-        <v>2.1383200800606517</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.0475913132992138</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>109.02335881</v>
+        <v>109.06869829</v>
       </c>
       <c r="C401" s="5">
-        <v>0.72470906000000923</v>
+        <v>0.71903027000000463</v>
       </c>
       <c r="D401" s="5">
-        <v>8.3323562484011848</v>
+        <v>8.2606273992003043</v>
       </c>
       <c r="E401" s="5">
-        <v>3.4369849652736262</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.4559389669095664</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>109.11750459</v>
+        <v>109.13217553</v>
       </c>
       <c r="C402" s="5">
-        <v>9.4145779999990964E-2</v>
+        <v>6.3477239999997437E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>1.0411810310648084</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>0.70063170054663892</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>109.41746916</v>
+        <v>109.44366315000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.29996457000000021</v>
+        <v>0.31148762000000829</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3491423108644947</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.479350554236027</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>110.43863623</v>
+        <v>110.46830147999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0211670700000042</v>
+        <v>1.0246383299999877</v>
       </c>
       <c r="D404" s="5">
-        <v>11.792440519106906</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>11.831633673135489</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>110.32286873</v>
+        <v>110.32580579</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.11576750000000402</v>
+        <v>-0.14249568999998985</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.2506751593706622</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-1.5369738664071542</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>110.80009551000001</v>
+        <v>110.8004562</v>
       </c>
       <c r="C406" s="5">
-        <v>0.4772267800000094</v>
+        <v>0.4746504099999953</v>
       </c>
       <c r="D406" s="5">
-        <v>5.3161711395196543</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>5.28664454114669</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>110.81231188</v>
+        <v>110.81451764000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.2216369999990206E-2</v>
+        <v>1.4061440000006087E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.13238740383694214</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.15239567871276893</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>110.74836501999999</v>
+        <v>110.71401508</v>
       </c>
       <c r="C408" s="5">
-        <v>-6.3946860000001493E-2</v>
+        <v>-0.10050256000000957</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.69029465311888361</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.0829203454634673</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>111.05596806</v>
+        <v>110.98698648</v>
       </c>
       <c r="C409" s="5">
-        <v>0.3076030400000036</v>
+        <v>0.27297140000000297</v>
       </c>
       <c r="D409" s="5">
-        <v>3.3843840199100805</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>2.9991176776775985</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>111.76349276000001</v>
+        <v>111.69924769000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.70752470000000756</v>
+        <v>0.7122612100000083</v>
       </c>
       <c r="D410" s="5">
-        <v>7.9187139892866742</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.9787416575287873</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>111.6474564</v>
+        <v>111.59049155</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.11603636000000961</v>
+        <v>-0.10875614000001121</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.2387878620283121</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.1621452795320231</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>111.63479491</v>
+        <v>111.70941320999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.2661489999999276E-2</v>
+        <v>0.11892165999999804</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.13600233453802124</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.2863588639352441</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>111.66555123000001</v>
+        <v>111.72850492000001</v>
       </c>
       <c r="C413" s="5">
-        <v>3.0756320000008941E-2</v>
+        <v>1.9091710000012085E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.33111147234032856</v>
+        <v>0.20527902315192748</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4235103823985638</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.4386525847479357</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>112.26522217</v>
+        <v>112.29413635</v>
       </c>
       <c r="C414" s="5">
-        <v>0.59967093999999577</v>
+        <v>0.56563142999999627</v>
       </c>
       <c r="D414" s="5">
-        <v>6.6380788102537114</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>6.2471046696459975</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>112.30015883</v>
+        <v>112.34004254</v>
       </c>
       <c r="C415" s="5">
-        <v>3.493665999999962E-2</v>
+        <v>4.5906189999996627E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.37407687091985942</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.49166820494779273</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>112.10003894</v>
+        <v>112.13683835</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.2001198899999963</v>
+        <v>-0.2032041899999939</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.1175760881304462</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-2.1491329373274026</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>112.30587276999999</v>
+        <v>112.31378488</v>
       </c>
       <c r="C417" s="5">
-        <v>0.20583382999998889</v>
+        <v>0.17694652999999505</v>
       </c>
       <c r="D417" s="5">
-        <v>2.2257829789014805</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.910062500345111</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>112.75831924000001</v>
+        <v>112.75778498</v>
       </c>
       <c r="C418" s="5">
-        <v>0.45244647000001237</v>
+        <v>0.44400009999999668</v>
       </c>
       <c r="D418" s="5">
-        <v>4.9430102160901823</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.8483686357127631</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>112.84127788000001</v>
+        <v>112.8349824</v>
       </c>
       <c r="C419" s="5">
-        <v>8.2958640000001083E-2</v>
+        <v>7.7197420000004513E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.88644620832443177</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.8246572293880261</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>113.37949926</v>
+        <v>113.33718283</v>
       </c>
       <c r="C420" s="5">
-        <v>0.53822137999999597</v>
+        <v>0.50220043000000203</v>
       </c>
       <c r="D420" s="5">
-        <v>5.8762294932008796</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.4736012418923119</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>113.61064899</v>
+        <v>113.51448019999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.2311497299999985</v>
+        <v>0.17729736999999091</v>
       </c>
       <c r="D421" s="5">
-        <v>2.4740907127242862</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.8934381849729398</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>113.7240817</v>
+        <v>113.66194015000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.11343270999999788</v>
+        <v>0.14745995000001244</v>
       </c>
       <c r="D422" s="5">
-        <v>1.2047218271439286</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.5700349692251425</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>114.37600205</v>
+        <v>114.28422162</v>
       </c>
       <c r="C423" s="5">
-        <v>0.65192034999999748</v>
+        <v>0.62228146999999012</v>
       </c>
       <c r="D423" s="5">
-        <v>7.1000514246818414</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.7712966561094712</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>114.74453805</v>
+        <v>114.84131514000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.36853600000000597</v>
+        <v>0.55709352000000933</v>
       </c>
       <c r="D424" s="5">
-        <v>3.9358372848247836</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.0089642576997448</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>114.49466476000001</v>
+        <v>114.57250268999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.24987328999999647</v>
+        <v>-0.26881245000001286</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.5821062615934642</v>
+        <v>-2.7729945284418633</v>
       </c>
       <c r="E425" s="5">
-        <v>2.5335598121687619</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.5454540647763535</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>114.88267643</v>
+        <v>114.92808770000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.38801166999999737</v>
+        <v>0.35558501000001286</v>
       </c>
       <c r="D426" s="5">
-        <v>4.1433490776244364</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.7885317586563882</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>114.96434517</v>
+        <v>115.01156611</v>
       </c>
       <c r="C427" s="5">
-        <v>8.1668739999997797E-2</v>
+        <v>8.3478409999997893E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.85640915561471243</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.8751146425557188</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>114.78756066</v>
+        <v>114.82952139</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.1767845100000045</v>
+        <v>-0.18204472000000749</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.8297532463317001</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.8829574889382528</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>115.09536722</v>
+        <v>115.10668535000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.30780656000000306</v>
+        <v>0.27716396000000998</v>
       </c>
       <c r="D429" s="5">
-        <v>3.2657236846397542</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.9352017087809212</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>115.0135677</v>
+        <v>115.01184433</v>
       </c>
       <c r="C430" s="5">
-        <v>-8.1799520000004122E-2</v>
+        <v>-9.484102000000405E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.84952711483823329</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.98425987656660663</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>115.05203623</v>
+        <v>115.03863201</v>
       </c>
       <c r="C431" s="5">
-        <v>3.8468530000002943E-2</v>
+        <v>2.6787679999998204E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>0.40210255973573972</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>0.27985314707188458</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>115.35337423</v>
+        <v>115.3021184</v>
       </c>
       <c r="C432" s="5">
-        <v>0.30133800000000122</v>
+        <v>0.26348638999999707</v>
       </c>
       <c r="D432" s="5">
-        <v>3.1886474625520522</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.7833892577385999</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>115.40744174</v>
+        <v>115.29741145</v>
       </c>
       <c r="C433" s="5">
-        <v>5.4067509999995877E-2</v>
+        <v>-4.7069499999992104E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>0.56390662020717741</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-4.8976307257431184E-2</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>115.02729166</v>
+        <v>114.97533846</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.38015007999999284</v>
+        <v>-0.32207298999999523</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.8819472481823492</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.301068304529553</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>115.19033238999999</v>
+        <v>114.95016407999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.16304072999999164</v>
+        <v>-2.5174380000009933E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.7142134894446936</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.26242934733590184</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>115.12693329</v>
+        <v>114.63002355</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.3399099999998043E-2</v>
+        <v>-0.3201405299999891</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.65846708083832084</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.2913249403110911</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>115.51040141</v>
+        <v>114.75594074999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.38346812000000341</v>
+        <v>0.12591719999998929</v>
       </c>
       <c r="D437" s="5">
-        <v>4.0710370017120079</v>
+        <v>1.3261523490826432</v>
       </c>
       <c r="E437" s="5">
-        <v>0.88714758205472588</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.16010653140425823</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>115.55513089999999</v>
+        <v>114.85624304</v>
       </c>
       <c r="C438" s="5">
-        <v>4.4729489999994598E-2</v>
+        <v>0.1003022900000019</v>
       </c>
       <c r="D438" s="5">
-        <v>0.46567107384198891</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.0539153994698403</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>115.20680908999999</v>
+        <v>114.51209599000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.34832181000000162</v>
+        <v>-0.34414704999998946</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5578308084557864</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.5369275108374731</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>115.37245375000001</v>
+        <v>114.67388995</v>
       </c>
       <c r="C440" s="5">
-        <v>0.16564466000001232</v>
+        <v>0.16179395999999713</v>
       </c>
       <c r="D440" s="5">
-        <v>1.7390728566496039</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.7087158198822561</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>115.41157034</v>
+        <v>114.78973477</v>
       </c>
       <c r="C441" s="5">
-        <v>3.9116589999991902E-2</v>
+        <v>0.11584481999999241</v>
       </c>
       <c r="D441" s="5">
-        <v>0.407614962257008</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.2190113524801927</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>114.72726919</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-6.2465579999994247E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.65105781870452573</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>