--- v6 (2026-07-08)
+++ v7 (2026-08-12)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CA8CE515-A35A-4B1E-9926-ABEF7EA0571A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6D1FF8F7-2E6E-476B-9888-7A9C9DA2D212}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EB904EEC-4F07-4D49-934B-5EC90013F7AC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2D515D5B-076C-4DDE-B7D8-F055B309A8F7}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91198814-E016-4C2A-BCEB-BCFAE84344EF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4D37D07-6B91-4352-AF7D-5AB8F2FD3E96}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>43.660135762000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.849847435000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.18971167299999792</v>
       </c>
       <c r="D7" s="5">
         <v>5.3406656421586041</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.304684387000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.45483695200000085</v>
       </c>
       <c r="D8" s="5">
         <v>13.182354787455797</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.606997137999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.69768724900000478</v>
       </c>
       <c r="D9" s="5">
         <v>-17.343233721981143</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.804782883999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.19778574600000098</v>
       </c>
       <c r="D10" s="5">
         <v>5.5806203135518651</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.308240560000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.50345767600000357</v>
       </c>
       <c r="D11" s="5">
         <v>14.697954747460763</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>44.666510870000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.35827031000000176</v>
       </c>
       <c r="D12" s="5">
         <v>10.146394777447941</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>45.170350855000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.50383998499999905</v>
       </c>
       <c r="D13" s="5">
         <v>14.408217920394485</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>45.553457447</v>
       </c>
       <c r="C14" s="5">
         <v>0.38310659199999719</v>
       </c>
       <c r="D14" s="5">
         <v>10.666091645777055</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>45.555309012000002</v>
       </c>
       <c r="C15" s="5">
         <v>1.8515650000026085E-3</v>
       </c>
       <c r="D15" s="5">
         <v>4.8786083409035896E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.789484737000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.23417572500000006</v>
       </c>
       <c r="D16" s="5">
         <v>6.3459891631762355</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>45.938946397000002</v>
       </c>
       <c r="C17" s="5">
         <v>0.14946166000000005</v>
       </c>
       <c r="D17" s="5">
         <v>3.9880149521520414</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.736816820999998</v>
       </c>
       <c r="C18" s="5">
         <v>0.79787042399999564</v>
       </c>
       <c r="D18" s="5">
         <v>22.952451558991793</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>47.067633452999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.33081663200000122</v>
       </c>
       <c r="D19" s="5">
         <v>8.8325470732858911</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>47.426565762000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.35893230900000361</v>
       </c>
       <c r="D20" s="5">
         <v>9.544803744880447</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>47.379469935000003</v>
       </c>
       <c r="C21" s="5">
         <v>-4.7095826999999701E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.185144783734482</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>47.782837717</v>
       </c>
       <c r="C22" s="5">
         <v>0.40336778199999657</v>
       </c>
       <c r="D22" s="5">
         <v>10.708478832656354</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.162302859999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.37946514299999734</v>
       </c>
       <c r="D23" s="5">
         <v>9.9572011054268827</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>47.972998537999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.18930432199999814</v>
       </c>
       <c r="D24" s="5">
         <v>-4.6160188946691498</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>48.473228419999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.50022988199999929</v>
       </c>
       <c r="D25" s="5">
         <v>13.255935133294505</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>48.249868349000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.22336007099999478</v>
       </c>
       <c r="D26" s="5">
         <v>-5.3914808212654597</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>48.029831303000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.22003704600000162</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3372443607606623</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>48.576487442000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.54665613899999954</v>
       </c>
       <c r="D28" s="5">
         <v>14.546166434994511</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>48.228976135000003</v>
       </c>
       <c r="C29" s="5">
         <v>-0.34751130699999777</v>
       </c>
       <c r="D29" s="5">
         <v>-8.2548292682631761</v>
       </c>
       <c r="E29" s="5">
         <v>4.9849417925474038</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>48.680800243</v>
       </c>
       <c r="C30" s="5">
         <v>0.45182410799999673</v>
       </c>
       <c r="D30" s="5">
         <v>11.839701251919754</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>48.725693526000001</v>
       </c>
       <c r="C31" s="5">
         <v>4.4893283000000395E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.1122665191821923</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.971700085000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.24600655900000135</v>
       </c>
       <c r="D32" s="5">
         <v>6.2296674745146996</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>49.251106206999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.27940612199999748</v>
       </c>
       <c r="D33" s="5">
         <v>7.065537108040898</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>49.849174728999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.59806852199999838</v>
       </c>
       <c r="D34" s="5">
         <v>15.585618279796343</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>49.916265430000003</v>
       </c>
       <c r="C35" s="5">
         <v>6.7090701000005026E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.6270575076284821</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>50.373123296999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.45685786699999653</v>
       </c>
       <c r="D36" s="5">
         <v>11.553070144043298</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>49.770024622999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.60309867400000172</v>
       </c>
       <c r="D37" s="5">
         <v>-13.457843102791855</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>50.850309473999999</v>
       </c>
       <c r="C38" s="5">
         <v>1.0802848510000018</v>
       </c>
       <c r="D38" s="5">
         <v>29.392450321963469</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.110954769000003</v>
       </c>
       <c r="C39" s="5">
         <v>1.2606452950000033</v>
       </c>
       <c r="D39" s="5">
         <v>34.160651723165557</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.260481747999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.14952697899999379</v>
       </c>
       <c r="D40" s="5">
         <v>3.4981393097484714</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>52.59965012</v>
       </c>
       <c r="C41" s="5">
         <v>0.33916837200000316</v>
       </c>
       <c r="D41" s="5">
         <v>8.0720421836824272</v>
       </c>
       <c r="E41" s="5">
         <v>9.06234039214484</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>52.12024778</v>
       </c>
       <c r="C42" s="5">
         <v>-0.47940234000000004</v>
       </c>
       <c r="D42" s="5">
         <v>-10.405077920412896</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>52.906043433999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.78579565399999751</v>
       </c>
       <c r="D43" s="5">
         <v>19.670126309560466</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>53.135361150000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.22931771600000417</v>
       </c>
       <c r="D44" s="5">
         <v>5.3271253143218233</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>53.227741876000003</v>
       </c>
       <c r="C45" s="5">
         <v>9.23807260000018E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.106376583626135</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>52.717105121000003</v>
       </c>
       <c r="C46" s="5">
         <v>-0.51063675500000016</v>
       </c>
       <c r="D46" s="5">
         <v>-10.923706433454738</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>52.663140671999997</v>
       </c>
       <c r="C47" s="5">
         <v>-5.3964449000005743E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2215008247061343</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>52.960744179000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.29760350700000515</v>
       </c>
       <c r="D48" s="5">
         <v>6.9960834740548039</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>53.297611508999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.33686732999999691</v>
       </c>
       <c r="D49" s="5">
         <v>7.9056077292324778</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>54.154835224000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.85722371500000349</v>
       </c>
       <c r="D50" s="5">
         <v>21.102721304328288</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>53.775096152000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.37973907199999957</v>
       </c>
       <c r="D51" s="5">
         <v>-8.0974668652069042</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>54.385501128999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.61040497699999463</v>
       </c>
       <c r="D52" s="5">
         <v>14.504688223520601</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>54.472020843999999</v>
       </c>
       <c r="C53" s="5">
         <v>8.651971500000144E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.9258243342508585</v>
       </c>
       <c r="E53" s="5">
         <v>3.5596638375510192</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.676357175</v>
       </c>
       <c r="C54" s="5">
         <v>0.20433633100000037</v>
       </c>
       <c r="D54" s="5">
         <v>4.5955033886540209</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.946608697999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.27025152299999888</v>
       </c>
       <c r="D55" s="5">
         <v>6.0952285667177586</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>55.117412158999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.17080346099999844</v>
       </c>
       <c r="D56" s="5">
         <v>3.7946833152755932</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>56.202706611000004</v>
       </c>
       <c r="C57" s="5">
         <v>1.0852944520000065</v>
       </c>
       <c r="D57" s="5">
         <v>26.363296319283979</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>56.902383495999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.69967688499999525</v>
       </c>
       <c r="D58" s="5">
         <v>16.005539771929556</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>57.267366193000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.36498269700000208</v>
       </c>
       <c r="D59" s="5">
         <v>7.9744543167947324</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.090905866</v>
       </c>
       <c r="C60" s="5">
         <v>0.82353967299999908</v>
       </c>
       <c r="D60" s="5">
         <v>18.689218318341048</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.725084512000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.63417864600000229</v>
       </c>
       <c r="D61" s="5">
         <v>13.916338835714459</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.774843791999999</v>
       </c>
       <c r="C62" s="5">
         <v>4.9759279999996409E-2</v>
       </c>
       <c r="D62" s="5">
         <v>1.0215429280642008</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.886115095999997</v>
       </c>
       <c r="C63" s="5">
         <v>-0.88872869600000115</v>
       </c>
       <c r="D63" s="5">
         <v>-16.709581779355386</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>58.196940601000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.31082550500000394</v>
       </c>
       <c r="D64" s="5">
         <v>6.6372675914038615</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>58.534389908999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.33744930799999651</v>
       </c>
       <c r="D65" s="5">
         <v>7.1843305942065561</v>
       </c>
       <c r="E65" s="5">
         <v>7.457716827936367</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.169232669000003</v>
       </c>
       <c r="C66" s="5">
         <v>-1.3651572399999949</v>
       </c>
       <c r="D66" s="5">
         <v>-24.661806295279696</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>56.542740500999997</v>
       </c>
       <c r="C67" s="5">
         <v>-0.62649216800000573</v>
       </c>
       <c r="D67" s="5">
         <v>-12.385922999808407</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>56.533252036999997</v>
       </c>
       <c r="C68" s="5">
         <v>-9.4884640000003628E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.20118681258488591</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>55.272705801999997</v>
       </c>
       <c r="C69" s="5">
         <v>-1.2605462349999996</v>
       </c>
       <c r="D69" s="5">
         <v>-23.707634475612959</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>55.495169586000003</v>
       </c>
       <c r="C70" s="5">
         <v>0.22246378400000566</v>
       </c>
       <c r="D70" s="5">
         <v>4.9381707924206042</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>55.994757798999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.49958821299999556</v>
       </c>
       <c r="D71" s="5">
         <v>11.354110004518381</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>55.082423683000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.9123341159999967</v>
       </c>
       <c r="D72" s="5">
         <v>-17.891512695916944</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>54.857889608999997</v>
       </c>
       <c r="C73" s="5">
         <v>-0.22453407400000458</v>
       </c>
       <c r="D73" s="5">
         <v>-4.7834026023463982</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>54.922349756999999</v>
       </c>
       <c r="C74" s="5">
         <v>6.4460148000001993E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.4191950568223977</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>54.775116941</v>
       </c>
       <c r="C75" s="5">
         <v>-0.14723281599999893</v>
       </c>
       <c r="D75" s="5">
         <v>-3.1698851151518381</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.901358029000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.12624108800000045</v>
       </c>
       <c r="D76" s="5">
         <v>2.8009872409012315</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>55.194546256000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.29318822700000169</v>
       </c>
       <c r="D77" s="5">
         <v>6.5999406349688483</v>
       </c>
       <c r="E77" s="5">
         <v>-5.7057802399448576</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>55.281698233999997</v>
       </c>
       <c r="C78" s="5">
         <v>8.7151977999994301E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.9113376517839509</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>55.886550858</v>
       </c>
       <c r="C79" s="5">
         <v>0.60485262400000295</v>
       </c>
       <c r="D79" s="5">
         <v>13.949172203905636</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>56.115721358999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.22917050099999869</v>
       </c>
       <c r="D80" s="5">
         <v>5.0332768946157458</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>56.060887147999999</v>
       </c>
       <c r="C81" s="5">
         <v>-5.48342109999993E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1663141806112498</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>56.294856887999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.23396973999999915</v>
       </c>
       <c r="D82" s="5">
         <v>5.1247655238052081</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>56.189472098000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.10538478999999512</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2234318631468408</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>56.525900151999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.33642805399999531</v>
       </c>
       <c r="D84" s="5">
         <v>7.4262514367520405</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.900851848000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.37495169600000366</v>
       </c>
       <c r="D85" s="5">
         <v>8.2568468484280011</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>57.410394214</v>
       </c>
       <c r="C86" s="5">
         <v>0.50954236599999803</v>
       </c>
       <c r="D86" s="5">
         <v>11.291278145584172</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>57.906933186000003</v>
       </c>
       <c r="C87" s="5">
         <v>0.4965389720000033</v>
       </c>
       <c r="D87" s="5">
         <v>10.886947915983969</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>58.228562427999996</v>
       </c>
       <c r="C88" s="5">
         <v>0.3216292419999931</v>
       </c>
       <c r="D88" s="5">
         <v>6.8725176121614107</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>58.229880379999997</v>
       </c>
       <c r="C89" s="5">
         <v>1.3179520000008438E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.7164319903771883E-2</v>
       </c>
       <c r="E89" s="5">
         <v>5.4993370358036753</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>58.528631310999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.29875093100000072</v>
       </c>
       <c r="D90" s="5">
         <v>6.3333861237663713</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>59.017834356999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.48920304600000009</v>
       </c>
       <c r="D91" s="5">
         <v>10.50420649296524</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>59.514271674</v>
       </c>
       <c r="C92" s="5">
         <v>0.4964373170000016</v>
       </c>
       <c r="D92" s="5">
         <v>10.574312548530962</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>60.072685126000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.55841345200000347</v>
       </c>
       <c r="D93" s="5">
         <v>11.85903175166214</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>60.203967321999997</v>
       </c>
       <c r="C94" s="5">
         <v>0.13128219599999369</v>
       </c>
       <c r="D94" s="5">
         <v>2.6542188776048858</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>60.596678548</v>
       </c>
       <c r="C95" s="5">
         <v>0.39271122600000297</v>
       </c>
       <c r="D95" s="5">
         <v>8.1146395611544797</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>60.747202590999997</v>
       </c>
       <c r="C96" s="5">
         <v>0.15052404299999722</v>
       </c>
       <c r="D96" s="5">
         <v>3.021901308061925</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>61.072181401000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.32497881000000461</v>
       </c>
       <c r="D97" s="5">
         <v>6.611926041253291</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>61.406328113999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.33414671299999554</v>
       </c>
       <c r="D98" s="5">
         <v>6.766831701117737</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>61.820363377</v>
       </c>
       <c r="C99" s="5">
         <v>0.41403526300000237</v>
       </c>
       <c r="D99" s="5">
         <v>8.3979566767295566</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>62.457749939000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.63738656200000321</v>
       </c>
       <c r="D100" s="5">
         <v>13.098637482111265</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>62.558524769000002</v>
       </c>
       <c r="C101" s="5">
         <v>0.10077482999999887</v>
       </c>
       <c r="D101" s="5">
         <v>1.9534604131627331</v>
       </c>
       <c r="E101" s="5">
         <v>7.4337167803744109</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>62.978463662000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.4199388930000012</v>
       </c>
       <c r="D102" s="5">
         <v>8.3594414843055418</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>63.149778918000003</v>
       </c>
       <c r="C103" s="5">
         <v>0.17131525599999975</v>
       </c>
       <c r="D103" s="5">
         <v>3.3135464881079546</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>63.433660244000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.28388132599999949</v>
       </c>
       <c r="D104" s="5">
         <v>5.5298321463979061</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>63.879351817</v>
       </c>
       <c r="C105" s="5">
         <v>0.44569157299999773</v>
       </c>
       <c r="D105" s="5">
         <v>8.7648956567122571</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>63.684481228000003</v>
       </c>
       <c r="C106" s="5">
         <v>-0.1948705889999971</v>
       </c>
       <c r="D106" s="5">
         <v>-3.5999239712175668</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>63.749077603000003</v>
       </c>
       <c r="C107" s="5">
         <v>6.4596375000000705E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.2239960929421034</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>64.283232841</v>
       </c>
       <c r="C108" s="5">
         <v>0.53415523799999676</v>
       </c>
       <c r="D108" s="5">
         <v>10.531395083613472</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>64.413427799999994</v>
       </c>
       <c r="C109" s="5">
         <v>0.13019495899999356</v>
       </c>
       <c r="D109" s="5">
         <v>2.4576563533747375</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>64.149972579000007</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26345522099998675</v>
       </c>
       <c r="D110" s="5">
         <v>-4.7991625724755016</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>64.112824630999995</v>
       </c>
       <c r="C111" s="5">
         <v>-3.7147948000011866E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.69268672762082817</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>64.340384649000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.22756001800000547</v>
       </c>
       <c r="D112" s="5">
         <v>4.3433803097102652</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>64.346680930999995</v>
       </c>
       <c r="C113" s="5">
         <v>6.2962819999938802E-3</v>
       </c>
       <c r="D113" s="5">
         <v>0.11749395564724097</v>
       </c>
       <c r="E113" s="5">
         <v>2.8583732890167024</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>64.212887038999995</v>
       </c>
       <c r="C114" s="5">
         <v>-0.13379389199999991</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4667824297665675</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>64.47265093</v>
       </c>
       <c r="C115" s="5">
         <v>0.25976389100000574</v>
       </c>
       <c r="D115" s="5">
         <v>4.9639034656816294</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>64.456825981999998</v>
       </c>
       <c r="C116" s="5">
         <v>-1.5824948000002337E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.29414522481462368</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>64.860266789999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.40344080799999915</v>
       </c>
       <c r="D117" s="5">
         <v>7.7749369484933606</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>65.363238311999993</v>
       </c>
       <c r="C118" s="5">
         <v>0.50297152199999573</v>
       </c>
       <c r="D118" s="5">
         <v>9.7129661681824011</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>65.483285718999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.12004740700000127</v>
       </c>
       <c r="D119" s="5">
         <v>2.2263433571714675</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>65.547995056999994</v>
       </c>
       <c r="C120" s="5">
         <v>6.4709338000000116E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.1922833733771121</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>65.717101253999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.16910619700000495</v>
       </c>
       <c r="D121" s="5">
         <v>3.1401685553411829</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>66.290819870999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.57371861699999727</v>
       </c>
       <c r="D122" s="5">
         <v>10.99410139133572</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>66.738688909000004</v>
       </c>
       <c r="C123" s="5">
         <v>0.44786903800000744</v>
       </c>
       <c r="D123" s="5">
         <v>8.415496673831413</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>67.447872813999993</v>
       </c>
       <c r="C124" s="5">
         <v>0.70918390499998907</v>
       </c>
       <c r="D124" s="5">
         <v>13.523831567734579</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>67.635684569999995</v>
       </c>
       <c r="C125" s="5">
         <v>0.18781175600000211</v>
       </c>
       <c r="D125" s="5">
         <v>3.3931085227703051</v>
       </c>
       <c r="E125" s="5">
         <v>5.1113804028631193</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>67.432644010000004</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20304055999999093</v>
       </c>
       <c r="D126" s="5">
         <v>-3.5434816639340894</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>67.923630185999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.49098617599999272</v>
       </c>
       <c r="D127" s="5">
         <v>9.0958933076452197</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>68.412965689999993</v>
       </c>
       <c r="C128" s="5">
         <v>0.48933550399999604</v>
       </c>
       <c r="D128" s="5">
         <v>8.9959456762579215</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>68.573950167999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.16098447800000315</v>
       </c>
       <c r="D129" s="5">
         <v>2.8605876051412293</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>69.238049967999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.66409980000000246</v>
       </c>
       <c r="D130" s="5">
         <v>12.260746024029444</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>69.170588280000004</v>
       </c>
       <c r="C131" s="5">
         <v>-6.7461687999994524E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.1629675820109875</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>68.88580528</v>
       </c>
       <c r="C132" s="5">
         <v>-0.28478300000000445</v>
       </c>
       <c r="D132" s="5">
         <v>-4.8301805840627265</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>69.368854787999993</v>
       </c>
       <c r="C133" s="5">
         <v>0.48304950799999347</v>
       </c>
       <c r="D133" s="5">
         <v>8.7470340483863716</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>69.632952778000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.26409799000001044</v>
       </c>
       <c r="D134" s="5">
         <v>4.6654738495161441</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>69.183541726000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.44941105200000209</v>
       </c>
       <c r="D135" s="5">
         <v>-7.475711808644836</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>69.461705143000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.2781634170000018</v>
       </c>
       <c r="D136" s="5">
         <v>4.9329271301598254</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>69.782314486000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.32060934300000099</v>
       </c>
       <c r="D137" s="5">
         <v>5.6815451930293914</v>
       </c>
       <c r="E137" s="5">
         <v>3.1738126547360412</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>69.135287615999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64702687000000481</v>
       </c>
       <c r="D138" s="5">
         <v>-10.576255618847464</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>69.861311817000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.72602420100000131</v>
       </c>
       <c r="D139" s="5">
         <v>13.35574841466407</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>70.271717179999996</v>
       </c>
       <c r="C140" s="5">
         <v>0.4104053629999953</v>
       </c>
       <c r="D140" s="5">
         <v>7.2817770549763017</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>70.101797394000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.16991978599999413</v>
       </c>
       <c r="D141" s="5">
         <v>-2.8633670815563783</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>70.309734899999995</v>
       </c>
       <c r="C142" s="5">
         <v>0.20793750599999328</v>
       </c>
       <c r="D142" s="5">
         <v>3.6181145506804846</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>70.873038570999995</v>
       </c>
       <c r="C143" s="5">
         <v>0.56330367099999989</v>
       </c>
       <c r="D143" s="5">
         <v>10.049255524265233</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>70.633381157000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.23965741399999274</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9831800521518357</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>71.015356589000007</v>
       </c>
       <c r="C145" s="5">
         <v>0.38197543200000439</v>
       </c>
       <c r="D145" s="5">
         <v>6.6859706466178448</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>71.117352901000004</v>
       </c>
       <c r="C146" s="5">
         <v>0.10199631199999715</v>
       </c>
       <c r="D146" s="5">
         <v>1.7371886517189461</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.498501974999996</v>
       </c>
       <c r="C147" s="5">
         <v>0.38114907399999254</v>
       </c>
       <c r="D147" s="5">
         <v>6.6243296645103866</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.540894088000002</v>
       </c>
       <c r="C148" s="5">
         <v>4.2392113000005338E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.71381569271959933</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.255333686</v>
       </c>
       <c r="C149" s="5">
         <v>0.71443959799999845</v>
       </c>
       <c r="D149" s="5">
         <v>12.664364262367833</v>
       </c>
       <c r="E149" s="5">
         <v>3.5439053837862389</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.776123526999996</v>
       </c>
       <c r="C150" s="5">
         <v>-0.47921015900000441</v>
       </c>
       <c r="D150" s="5">
         <v>-7.6746293667355081</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>72.534564700000004</v>
       </c>
       <c r="C151" s="5">
         <v>0.75844117300000846</v>
       </c>
       <c r="D151" s="5">
         <v>13.443630577011611</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.960914066000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.42634936599999662</v>
       </c>
       <c r="D152" s="5">
         <v>7.2860080932094951</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.890290942999997</v>
       </c>
       <c r="C153" s="5">
         <v>-7.0623123000004284E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1553860539580629</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.353616853000005</v>
       </c>
       <c r="C154" s="5">
         <v>0.46332591000000889</v>
       </c>
       <c r="D154" s="5">
         <v>7.9001840063304796</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>73.743269698000006</v>
       </c>
       <c r="C155" s="5">
         <v>0.38965284500000053</v>
       </c>
       <c r="D155" s="5">
         <v>6.5639446263904055</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>74.354884390999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.61161469299999283</v>
       </c>
       <c r="D156" s="5">
         <v>10.419392716664344</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>74.475556304999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.12067191399999899</v>
       </c>
       <c r="D157" s="5">
         <v>1.9649800331744904</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>75.031307153</v>
       </c>
       <c r="C158" s="5">
         <v>0.55575084800000241</v>
       </c>
       <c r="D158" s="5">
         <v>9.3314428546705805</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>74.719450701</v>
       </c>
       <c r="C159" s="5">
         <v>-0.31185645200000067</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8751695488752578</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>75.418158469000005</v>
       </c>
       <c r="C160" s="5">
         <v>0.69870776800000556</v>
       </c>
       <c r="D160" s="5">
         <v>11.816794736761448</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>75.210253143000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20790532600000233</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2583433979523568</v>
       </c>
       <c r="E161" s="5">
         <v>4.0895520181820633</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.534955613999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.32470247099999483</v>
       </c>
       <c r="D162" s="5">
         <v>5.3055195025308644</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.311384490999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.22357112299999926</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4945503746726447</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.352149690000005</v>
       </c>
       <c r="C164" s="5">
         <v>4.0765199000006191E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.65148365156557642</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>75.159118476000003</v>
       </c>
       <c r="C165" s="5">
         <v>-0.19303121400000123</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0311214455510216</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>75.580722468000005</v>
       </c>
       <c r="C166" s="5">
         <v>0.42160399200000143</v>
       </c>
       <c r="D166" s="5">
         <v>6.9429931482130058</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>75.426323023999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.15439944400000627</v>
       </c>
       <c r="D167" s="5">
         <v>-2.4240534827824067</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.285037513999995</v>
       </c>
       <c r="C168" s="5">
         <v>-1.141285510000003</v>
       </c>
       <c r="D168" s="5">
         <v>-16.719960274514388</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.238514992999995</v>
       </c>
       <c r="C169" s="5">
         <v>0.95347747900000002</v>
       </c>
       <c r="D169" s="5">
         <v>16.537693326299706</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.731085809999996</v>
       </c>
       <c r="C170" s="5">
         <v>0.49257081700000072</v>
       </c>
       <c r="D170" s="5">
         <v>8.1452931074345472</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>76.446731255000003</v>
       </c>
       <c r="C171" s="5">
         <v>0.71564544500000693</v>
       </c>
       <c r="D171" s="5">
         <v>11.948129287229325</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>76.759775950000005</v>
       </c>
       <c r="C172" s="5">
         <v>0.31304469500000209</v>
       </c>
       <c r="D172" s="5">
         <v>5.0261236294611988</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>76.733165759000002</v>
       </c>
       <c r="C173" s="5">
         <v>-2.6610191000003169E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.41520985020790935</v>
       </c>
       <c r="E173" s="5">
         <v>2.0248736739449935</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>76.932231408000007</v>
       </c>
       <c r="C174" s="5">
         <v>0.1990656490000049</v>
       </c>
       <c r="D174" s="5">
         <v>3.1579154390507069</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>77.151327015000007</v>
       </c>
       <c r="C175" s="5">
         <v>0.21909560699999986</v>
       </c>
       <c r="D175" s="5">
         <v>3.4715258653382319</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>77.887545036000006</v>
       </c>
       <c r="C176" s="5">
         <v>0.73621802099999911</v>
       </c>
       <c r="D176" s="5">
         <v>12.071550343438942</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>77.710308026999996</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17723700900000949</v>
       </c>
       <c r="D177" s="5">
         <v>-2.6967423505815935</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>77.630979456999995</v>
       </c>
       <c r="C178" s="5">
         <v>-7.9328570000001264E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2181347545668575</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.557067625000002</v>
       </c>
       <c r="C179" s="5">
         <v>-7.3911831999993183E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1365465458201274</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.369272988999995</v>
       </c>
       <c r="C180" s="5">
         <v>-0.18779463600000668</v>
       </c>
       <c r="D180" s="5">
         <v>-2.8672628196155348</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>76.895041212999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.47423177599999633</v>
       </c>
       <c r="D181" s="5">
         <v>-7.1123839683025603</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>77.679187369999994</v>
       </c>
       <c r="C182" s="5">
         <v>0.78414615699999501</v>
       </c>
       <c r="D182" s="5">
         <v>12.947357556894069</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>78.282620488000006</v>
       </c>
       <c r="C183" s="5">
         <v>0.60343311800001231</v>
       </c>
       <c r="D183" s="5">
         <v>9.7307071502112699</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>78.445220461000005</v>
       </c>
       <c r="C184" s="5">
         <v>0.16259997299999895</v>
       </c>
       <c r="D184" s="5">
         <v>2.521179290456721</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>78.466215973999994</v>
       </c>
       <c r="C185" s="5">
         <v>2.0995512999988364E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32164784934736179</v>
       </c>
       <c r="E185" s="5">
         <v>2.2585412681174644</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>78.725468340999996</v>
       </c>
       <c r="C186" s="5">
         <v>0.25925236700000198</v>
       </c>
       <c r="D186" s="5">
         <v>4.0376476004225337</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>79.208911940999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.48344360000000108</v>
       </c>
       <c r="D187" s="5">
         <v>7.6231095476715804</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>79.266149726999998</v>
       </c>
       <c r="C188" s="5">
         <v>5.7237786000001734E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.87059628876877682</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>79.989083583999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.72293385700000101</v>
       </c>
       <c r="D189" s="5">
         <v>11.510431151722035</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>80.117622428999994</v>
       </c>
       <c r="C190" s="5">
         <v>0.12853884499999424</v>
       </c>
       <c r="D190" s="5">
         <v>1.9454806364068489</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>80.071422749000007</v>
       </c>
       <c r="C191" s="5">
         <v>-4.6199679999986643E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-0.68978735913244327</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>82.169334954999997</v>
       </c>
       <c r="C192" s="5">
         <v>2.0979122059999895</v>
       </c>
       <c r="D192" s="5">
         <v>36.3913160018746</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>82.708030898999993</v>
       </c>
       <c r="C193" s="5">
         <v>0.53869594399999698</v>
       </c>
       <c r="D193" s="5">
         <v>8.1570696213744363</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>82.710873105000005</v>
       </c>
       <c r="C194" s="5">
         <v>2.8422060000110605E-3</v>
       </c>
       <c r="D194" s="5">
         <v>4.1244989901212392E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>82.224774883999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.48609822100000599</v>
       </c>
       <c r="D195" s="5">
         <v>-6.8289362439888031</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>81.901434367999997</v>
       </c>
       <c r="C196" s="5">
         <v>-0.3233405160000018</v>
       </c>
       <c r="D196" s="5">
         <v>-4.6181425330374726</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>82.979036219999998</v>
       </c>
       <c r="C197" s="5">
         <v>1.0776018520000008</v>
       </c>
       <c r="D197" s="5">
         <v>16.982942841093962</v>
       </c>
       <c r="E197" s="5">
         <v>5.7512907816216652</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>82.891283748000006</v>
       </c>
       <c r="C198" s="5">
         <v>-8.7752471999991144E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.2616757409304347</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>82.880353607000004</v>
       </c>
       <c r="C199" s="5">
         <v>-1.0930141000002891E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.15811868828589093</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>83.312720308999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.43236670199999594</v>
       </c>
       <c r="D200" s="5">
         <v>6.4428853702755529</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>83.693194419999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.38047411099999806</v>
       </c>
       <c r="D201" s="5">
         <v>5.6199483451413235</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>83.814956713000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.1217622930000033</v>
       </c>
       <c r="D202" s="5">
         <v>1.7598756499192403</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>83.893873209999995</v>
       </c>
       <c r="C203" s="5">
         <v>7.8916496999994479E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.1357369982488041</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>84.512979575000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.61910636500000749</v>
       </c>
       <c r="D204" s="5">
         <v>9.2239846991304155</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>85.284279569000006</v>
       </c>
       <c r="C205" s="5">
         <v>0.77129999400000315</v>
       </c>
       <c r="D205" s="5">
         <v>11.518485075367391</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>85.303322003999995</v>
       </c>
       <c r="C206" s="5">
         <v>1.90424349999887E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.26826755288966719</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>85.240924336999996</v>
       </c>
       <c r="C207" s="5">
         <v>-6.2397666999999046E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.87425308324527995</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>85.989712576000002</v>
       </c>
       <c r="C208" s="5">
         <v>0.74878823900000668</v>
       </c>
       <c r="D208" s="5">
         <v>11.065752120287776</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>85.914702414999994</v>
       </c>
       <c r="C209" s="5">
         <v>-7.5010161000008679E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0417710338130992</v>
       </c>
       <c r="E209" s="5">
         <v>3.5378407953748026</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>86.441515628999994</v>
       </c>
       <c r="C210" s="5">
         <v>0.52681321400000058</v>
       </c>
       <c r="D210" s="5">
         <v>7.6114775029579862</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>86.132988062999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.30852756599999509</v>
       </c>
       <c r="D211" s="5">
         <v>-4.1999604648680471</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>86.907364448999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.77437638600000014</v>
       </c>
       <c r="D212" s="5">
         <v>11.338352878606406</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>86.429123665000006</v>
       </c>
       <c r="C213" s="5">
         <v>-0.47824078399999337</v>
       </c>
       <c r="D213" s="5">
         <v>-6.4072176889836685</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>87.644617697000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.2154940319999952</v>
       </c>
       <c r="D214" s="5">
         <v>18.244703653886507</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>88.058728936999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.41411123999999688</v>
       </c>
       <c r="D215" s="5">
         <v>5.8195566069509708</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>88.459690551999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.40096161499999994</v>
       </c>
       <c r="D216" s="5">
         <v>5.6029475372880055</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>88.585200659999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.12551010800000029</v>
       </c>
       <c r="D217" s="5">
         <v>1.7159570028933757</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>88.476959895999997</v>
       </c>
       <c r="C218" s="5">
         <v>-0.10824076400000138</v>
       </c>
       <c r="D218" s="5">
         <v>-1.4564460138115076</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>88.649754486000006</v>
       </c>
       <c r="C219" s="5">
         <v>0.17279459000000941</v>
       </c>
       <c r="D219" s="5">
         <v>2.3689257360536509</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>88.969834689999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.32008020399999282</v>
       </c>
       <c r="D220" s="5">
         <v>4.4198241641402181</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>89.240768751000004</v>
       </c>
       <c r="C221" s="5">
         <v>0.2709340610000055</v>
       </c>
       <c r="D221" s="5">
         <v>3.7161124554589087</v>
       </c>
       <c r="E221" s="5">
         <v>3.8713587343105482</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>89.727997989000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.48722923799999762</v>
       </c>
       <c r="D222" s="5">
         <v>6.7520198582665225</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>90.140719554</v>
       </c>
       <c r="C223" s="5">
         <v>0.41272156499999824</v>
       </c>
       <c r="D223" s="5">
         <v>5.6614367559812306</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>90.264449006999996</v>
       </c>
       <c r="C224" s="5">
         <v>0.12372945299999571</v>
       </c>
       <c r="D224" s="5">
         <v>1.6596427739561603</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>90.864042173000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.59959316600000534</v>
       </c>
       <c r="D225" s="5">
         <v>8.2689211485451164</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>91.479457651000004</v>
       </c>
       <c r="C226" s="5">
         <v>0.61541547800000274</v>
       </c>
       <c r="D226" s="5">
         <v>8.4372110127870705</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>91.384530789999999</v>
       </c>
       <c r="C227" s="5">
         <v>-9.4926861000004692E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2381397096050462</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>90.139039549000003</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2454912409999963</v>
       </c>
       <c r="D228" s="5">
         <v>-15.183005456193865</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>90.148906165</v>
       </c>
       <c r="C229" s="5">
         <v>9.8666159999964975E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.13143106313227015</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>91.210598610000005</v>
       </c>
       <c r="C230" s="5">
         <v>1.0616924450000056</v>
       </c>
       <c r="D230" s="5">
         <v>15.084844081229765</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>91.109848497000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10075011300000369</v>
       </c>
       <c r="D231" s="5">
         <v>-1.317482163665129</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>90.784487025000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.32536147199999732</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2021342238116706</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>90.443972748999997</v>
       </c>
       <c r="C233" s="5">
         <v>-0.3405142760000075</v>
       </c>
       <c r="D233" s="5">
         <v>-4.4092567993441634</v>
       </c>
       <c r="E233" s="5">
         <v>1.3482671819616154</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>90.090763686000003</v>
       </c>
       <c r="C234" s="5">
         <v>-0.35320906299999422</v>
       </c>
       <c r="D234" s="5">
         <v>-4.5869772041342127</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>89.534351689999994</v>
       </c>
       <c r="C235" s="5">
         <v>-0.55641199600000846</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1647099452775258</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>89.039885433999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.4944662559999955</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4295342773369235</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>88.178214165</v>
       </c>
       <c r="C237" s="5">
         <v>-0.86167126899999857</v>
       </c>
       <c r="D237" s="5">
         <v>-11.014247433703961</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>87.813349275999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.36486488900000325</v>
       </c>
       <c r="D238" s="5">
         <v>-4.8539169759155065</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>87.245604068000006</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56774520799999095</v>
       </c>
       <c r="D239" s="5">
         <v>-7.4884099757549389</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>86.979513979999993</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26609008800001277</v>
       </c>
       <c r="D240" s="5">
         <v>-3.5991036782096142</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>86.954663945999997</v>
       </c>
       <c r="C241" s="5">
         <v>-2.4850033999996413E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.34230161030752715</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>86.567128957999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.38753498799999875</v>
       </c>
       <c r="D242" s="5">
         <v>-5.2189320478292949</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>87.238929466000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.67180050800000402</v>
       </c>
       <c r="D243" s="5">
         <v>9.7204957186549414</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>87.266187720999994</v>
       </c>
       <c r="C244" s="5">
         <v>2.7258254999992459E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.3755912283011309</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>87.463077158000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.19688943700001005</v>
       </c>
       <c r="D245" s="5">
         <v>2.7412833002235182</v>
       </c>
       <c r="E245" s="5">
         <v>-3.295847694873566</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>87.751674398000006</v>
       </c>
       <c r="C246" s="5">
         <v>0.28859724000000142</v>
       </c>
       <c r="D246" s="5">
         <v>4.0322307120884027</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>87.605166690000004</v>
       </c>
       <c r="C247" s="5">
         <v>-0.14650770800000146</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9851906855931967</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>88.149397911999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.54423122199999341</v>
       </c>
       <c r="D248" s="5">
         <v>7.7148446982438612</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>88.209675696000005</v>
       </c>
       <c r="C249" s="5">
         <v>6.0277784000007273E-2</v>
       </c>
       <c r="D249" s="5">
         <v>0.8236699008696835</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>88.469366014000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.25969031799999698</v>
       </c>
       <c r="D250" s="5">
         <v>3.5905826978714028</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>88.533370293000004</v>
       </c>
       <c r="C251" s="5">
         <v>6.4004279000002384E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.87161791148668843</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.824326085999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.29095579299999486</v>
       </c>
       <c r="D252" s="5">
         <v>4.0157456224825916</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>89.190333202999994</v>
       </c>
       <c r="C253" s="5">
         <v>0.36600711699999522</v>
       </c>
       <c r="D253" s="5">
         <v>5.0583033309992143</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.673974469000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.51635873399999355</v>
       </c>
       <c r="D254" s="5">
         <v>-6.7302834338583306</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.009553826000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.3355793570000003</v>
       </c>
       <c r="D255" s="5">
         <v>4.6370278222400696</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.389943131999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.38038930599999787</v>
       </c>
       <c r="D256" s="5">
         <v>5.2505667214135077</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.819560245999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.42961711399999558</v>
       </c>
       <c r="D257" s="5">
         <v>5.9222412007819525</v>
       </c>
       <c r="E257" s="5">
         <v>2.6942604406006154</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>90.347483036</v>
       </c>
       <c r="C258" s="5">
         <v>0.52792279000000519</v>
       </c>
       <c r="D258" s="5">
         <v>7.285642137867776</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>90.660230287999994</v>
       </c>
       <c r="C259" s="5">
         <v>0.31274725199999409</v>
       </c>
       <c r="D259" s="5">
         <v>4.2339309258445867</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.610645668999993</v>
       </c>
       <c r="C260" s="5">
         <v>-4.9584619000000885E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-0.65434294275549254</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.788477967000006</v>
       </c>
       <c r="C261" s="5">
         <v>0.17783229800001266</v>
       </c>
       <c r="D261" s="5">
         <v>2.3807068183495872</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.871380432999999</v>
       </c>
       <c r="C262" s="5">
         <v>8.2902465999993069E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1012863621862046</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>91.371985773999995</v>
       </c>
       <c r="C263" s="5">
         <v>0.50060534099999643</v>
       </c>
       <c r="D263" s="5">
         <v>6.8147567232601958</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>91.719633673999994</v>
       </c>
       <c r="C264" s="5">
         <v>0.34764789999999834</v>
       </c>
       <c r="D264" s="5">
         <v>4.6624691784609595</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>91.526174050999998</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19345962299999542</v>
       </c>
       <c r="D265" s="5">
         <v>-2.5019423118720852</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>92.367582480999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.84140843000000132</v>
       </c>
       <c r="D266" s="5">
         <v>11.606945617271091</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>92.392052620000001</v>
       </c>
       <c r="C267" s="5">
         <v>2.4470139000001723E-2</v>
       </c>
       <c r="D267" s="5">
         <v>0.31836916563565687</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>92.456460949999993</v>
       </c>
       <c r="C268" s="5">
         <v>6.440832999999202E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.83975867653725</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>92.798200351999995</v>
       </c>
       <c r="C269" s="5">
         <v>0.34173940200000175</v>
       </c>
       <c r="D269" s="5">
         <v>4.5267534827799993</v>
       </c>
       <c r="E269" s="5">
         <v>3.3162488191236239</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.847867676000007</v>
       </c>
       <c r="C270" s="5">
         <v>4.9667324000012059E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.64415634076828709</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.711083060000007</v>
       </c>
       <c r="C271" s="5">
         <v>-0.13678461599999991</v>
       </c>
       <c r="D271" s="5">
         <v>-1.7536004708242348</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>93.174594479999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.46351141999998902</v>
       </c>
       <c r="D272" s="5">
         <v>6.1671796230204246</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.064209501999997</v>
       </c>
       <c r="C273" s="5">
         <v>-0.11038497799999902</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4124264588496249</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>92.974457255000004</v>
       </c>
       <c r="C274" s="5">
         <v>-8.9752246999992735E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.1511755777192989</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.467656145999996</v>
       </c>
       <c r="C275" s="5">
         <v>0.49319889099999159</v>
       </c>
       <c r="D275" s="5">
         <v>6.5546493982260312</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.783899085000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.31624293900000566</v>
       </c>
       <c r="D276" s="5">
         <v>4.1365509943187773</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.074902612000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.29100352700000087</v>
       </c>
       <c r="D277" s="5">
         <v>3.787705993300583</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.102632287999995</v>
       </c>
       <c r="C278" s="5">
         <v>2.7729675999992764E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.35428801280719124</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>94.187337912999993</v>
       </c>
       <c r="C279" s="5">
         <v>8.4705624999998008E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.0855327919174984</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>94.432381030000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.24504311700000869</v>
       </c>
       <c r="D280" s="5">
         <v>3.1670505821883577</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>94.197043703000006</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23533732699999632</v>
       </c>
       <c r="D281" s="5">
         <v>-2.9498984395293415</v>
       </c>
       <c r="E281" s="5">
         <v>1.5074035333594304</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>94.337000501000006</v>
       </c>
       <c r="C282" s="5">
         <v>0.13995679800000005</v>
       </c>
       <c r="D282" s="5">
         <v>1.7975874295254712</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>95.062535671999996</v>
       </c>
       <c r="C283" s="5">
         <v>0.72553517099998999</v>
       </c>
       <c r="D283" s="5">
         <v>9.6296355957547153</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>94.709790114</v>
       </c>
       <c r="C284" s="5">
         <v>-0.35274555799999519</v>
       </c>
       <c r="D284" s="5">
         <v>-4.3630411198041124</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>95.245920159999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.5361300459999967</v>
       </c>
       <c r="D285" s="5">
         <v>7.0084545406498</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>95.780187491999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.53426733199999887</v>
       </c>
       <c r="D286" s="5">
         <v>6.9428151541879535</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>95.615468974999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.16471851699999718</v>
       </c>
       <c r="D287" s="5">
         <v>-2.0442983340470788</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>95.765177823000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.14970884800000306</v>
       </c>
       <c r="D288" s="5">
         <v>1.8951514341528419</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>95.950558443999995</v>
       </c>
       <c r="C289" s="5">
         <v>0.18538062099999308</v>
       </c>
       <c r="D289" s="5">
         <v>2.347831998458827</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>95.712640858</v>
       </c>
       <c r="C290" s="5">
         <v>-0.23791758599999469</v>
       </c>
       <c r="D290" s="5">
         <v>-2.9352567278635888</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>95.472128484999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.24051237300000139</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9741025020262435</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>95.904171137999995</v>
       </c>
       <c r="C292" s="5">
         <v>0.43204265299999633</v>
       </c>
       <c r="D292" s="5">
         <v>5.5676114476310934</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>95.845990090000001</v>
       </c>
       <c r="C293" s="5">
         <v>-5.8181047999994462E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.72556567206278899</v>
       </c>
       <c r="E293" s="5">
         <v>1.7505288087374282</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>96.223006824999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.37701673499999799</v>
       </c>
       <c r="D294" s="5">
         <v>4.8237542518989818</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>96.116632327999994</v>
       </c>
       <c r="C295" s="5">
         <v>-0.10637449700000445</v>
       </c>
       <c r="D295" s="5">
         <v>-1.3185631335745018</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>96.547202948999995</v>
       </c>
       <c r="C296" s="5">
         <v>0.4305706210000011</v>
       </c>
       <c r="D296" s="5">
         <v>5.510044631556954</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>97.052540895999996</v>
       </c>
       <c r="C297" s="5">
         <v>0.50533794700000101</v>
       </c>
       <c r="D297" s="5">
         <v>6.4649274495746534</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>97.282235783999994</v>
       </c>
       <c r="C298" s="5">
         <v>0.22969488799999738</v>
       </c>
       <c r="D298" s="5">
         <v>2.8773096919740171</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>97.445623470000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.16338768600000719</v>
       </c>
       <c r="D299" s="5">
         <v>2.0341486500925043</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>97.11988049</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32574298000000113</v>
       </c>
       <c r="D300" s="5">
         <v>-3.9384459402817096</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>98.033658845000005</v>
       </c>
       <c r="C301" s="5">
         <v>0.91377835500000515</v>
       </c>
       <c r="D301" s="5">
         <v>11.893502947216007</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>97.944738537999996</v>
       </c>
       <c r="C302" s="5">
         <v>-8.8920307000009302E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.0830326894979869</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>99.068941745000004</v>
       </c>
       <c r="C303" s="5">
         <v>1.1242032070000079</v>
       </c>
       <c r="D303" s="5">
         <v>14.677166012406961</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>99.095495244000006</v>
       </c>
       <c r="C304" s="5">
         <v>2.6553499000002034E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.32211118244269699</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>100.00855034</v>
       </c>
       <c r="C305" s="5">
         <v>0.91305509599999368</v>
       </c>
       <c r="D305" s="5">
         <v>11.634552382456743</v>
       </c>
       <c r="E305" s="5">
         <v>4.3429675525197498</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>99.470056181000004</v>
       </c>
       <c r="C306" s="5">
         <v>-0.53849415899999542</v>
       </c>
       <c r="D306" s="5">
         <v>-6.2734192036707048</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>99.765963565999996</v>
       </c>
       <c r="C307" s="5">
         <v>0.29590738499999247</v>
       </c>
       <c r="D307" s="5">
         <v>3.6287974596285411</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>99.847618715999999</v>
       </c>
       <c r="C308" s="5">
         <v>8.1655150000003118E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.98659376007854682</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>99.761423317999999</v>
       </c>
       <c r="C309" s="5">
         <v>-8.6195398000000978E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-1.0310189100060541</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>100.01760376999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.25618045199999528</v>
       </c>
       <c r="D310" s="5">
         <v>3.1254140863528068</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>100.28099893</v>
       </c>
       <c r="C311" s="5">
         <v>0.26339516000000174</v>
       </c>
       <c r="D311" s="5">
         <v>3.2063625153163411</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>99.976512725999996</v>
       </c>
       <c r="C312" s="5">
         <v>-0.30448620399999982</v>
       </c>
       <c r="D312" s="5">
         <v>-3.583360259224011</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>99.89375081</v>
       </c>
       <c r="C313" s="5">
         <v>-8.2761915999995495E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.98886594871442357</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>100.62485218</v>
       </c>
       <c r="C314" s="5">
         <v>0.73110137000000464</v>
       </c>
       <c r="D314" s="5">
         <v>9.1448430789237367</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>100.56474728000001</v>
       </c>
       <c r="C315" s="5">
         <v>-6.0104899999998906E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.71442987145240444</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>100.70328103999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.13853375999998718</v>
       </c>
       <c r="D316" s="5">
         <v>1.6656517387326764</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>100.80026107</v>
       </c>
       <c r="C317" s="5">
         <v>9.6980030000011652E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.1617736888010821</v>
       </c>
       <c r="E317" s="5">
         <v>0.79164304182834933</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>101.19826831</v>
       </c>
       <c r="C318" s="5">
         <v>0.39800723999999832</v>
       </c>
       <c r="D318" s="5">
         <v>4.8424325167113702</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>100.99798628000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.20028202999999678</v>
       </c>
       <c r="D319" s="5">
         <v>-2.3492448925150011</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>100.73414276</v>
       </c>
       <c r="C320" s="5">
         <v>-0.26384352000000888</v>
       </c>
       <c r="D320" s="5">
         <v>-3.0901855687112678</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>101.45294015</v>
       </c>
       <c r="C321" s="5">
         <v>0.71879739000000598</v>
       </c>
       <c r="D321" s="5">
         <v>8.9068787530429248</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>101.44781818</v>
       </c>
       <c r="C322" s="5">
         <v>-5.1219700000046942E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-6.0566579866005998E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>101.51413482</v>
       </c>
       <c r="C323" s="5">
         <v>6.6316639999996596E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.78726888869171674</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>101.96861369</v>
       </c>
       <c r="C324" s="5">
         <v>0.45447887000000264</v>
       </c>
       <c r="D324" s="5">
         <v>5.5066825859648727</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>101.94872146</v>
       </c>
       <c r="C325" s="5">
         <v>-1.9892229999996403E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.2338472568491512</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>102.51942844</v>
       </c>
       <c r="C326" s="5">
         <v>0.57070697999999709</v>
       </c>
       <c r="D326" s="5">
         <v>6.9283120841694412</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>102.06268457</v>
       </c>
       <c r="C327" s="5">
         <v>-0.45674386999999683</v>
       </c>
       <c r="D327" s="5">
         <v>-5.2171563164664985</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>102.22746311</v>
       </c>
       <c r="C328" s="5">
         <v>0.16477854000000036</v>
       </c>
       <c r="D328" s="5">
         <v>1.9546766314633812</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>101.98613616</v>
       </c>
       <c r="C329" s="5">
         <v>-0.24132695000000126</v>
       </c>
       <c r="D329" s="5">
         <v>-2.796330464161445</v>
       </c>
       <c r="E329" s="5">
         <v>1.176460335927576</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>102.40028024999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.41414408999999353</v>
       </c>
       <c r="D330" s="5">
         <v>4.9832664641529689</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>102.2801759</v>
       </c>
       <c r="C331" s="5">
         <v>-0.1201043499999912</v>
       </c>
       <c r="D331" s="5">
         <v>-1.3984249622070122</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>102.92696060999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.64678470999999149</v>
       </c>
       <c r="D332" s="5">
         <v>7.8579561024603617</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>102.24532558</v>
       </c>
       <c r="C333" s="5">
         <v>-0.68163502999999537</v>
       </c>
       <c r="D333" s="5">
         <v>-7.6638494328804647</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>103.09227195</v>
       </c>
       <c r="C334" s="5">
         <v>0.84694636999999773</v>
       </c>
       <c r="D334" s="5">
         <v>10.405772890109223</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>103.1887246</v>
       </c>
       <c r="C335" s="5">
         <v>9.6452650000003359E-2</v>
       </c>
       <c r="D335" s="5">
         <v>1.1285097072881722</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>103.12739434</v>
       </c>
       <c r="C336" s="5">
         <v>-6.133026000000541E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.71089363001438644</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>103.16493493</v>
       </c>
       <c r="C337" s="5">
         <v>3.7540590000006091E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.4377014532597423</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>103.31145694</v>
       </c>
       <c r="C338" s="5">
         <v>0.1465220099999982</v>
       </c>
       <c r="D338" s="5">
         <v>1.717699915562787</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>103.35115842</v>
       </c>
       <c r="C339" s="5">
         <v>3.9701480000005063E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.46212299903454213</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>103.24552430999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10563411000001111</v>
       </c>
       <c r="D340" s="5">
         <v>-1.2196357609346897</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>103.37364927</v>
       </c>
       <c r="C341" s="5">
         <v>0.12812496000000806</v>
       </c>
       <c r="D341" s="5">
         <v>1.4993744667095799</v>
       </c>
       <c r="E341" s="5">
         <v>1.3604918886457318</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>103.50372269</v>
       </c>
       <c r="C342" s="5">
         <v>0.13007342000000222</v>
       </c>
       <c r="D342" s="5">
         <v>1.5204345226401905</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>103.74707187</v>
       </c>
       <c r="C343" s="5">
         <v>0.24334917999999561</v>
       </c>
       <c r="D343" s="5">
         <v>2.8581088313316849</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>103.84185277</v>
       </c>
       <c r="C344" s="5">
         <v>9.4780900000003498E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.1018172688471273</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>103.6383203</v>
       </c>
       <c r="C345" s="5">
         <v>-0.20353246999999897</v>
       </c>
       <c r="D345" s="5">
         <v>-2.3268379401199635</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>103.81582542</v>
       </c>
       <c r="C346" s="5">
         <v>0.17750511999999219</v>
       </c>
       <c r="D346" s="5">
         <v>2.0747554735308871</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>104.01044186</v>
       </c>
       <c r="C347" s="5">
         <v>0.19461644000000433</v>
       </c>
       <c r="D347" s="5">
         <v>2.2728976296489289</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>105.03549196</v>
       </c>
       <c r="C348" s="5">
         <v>1.0250501000000014</v>
       </c>
       <c r="D348" s="5">
         <v>12.488879433276324</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>105.40988301</v>
       </c>
       <c r="C349" s="5">
         <v>0.37439104999999984</v>
       </c>
       <c r="D349" s="5">
         <v>4.3621671759682901</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>104.35405894</v>
       </c>
       <c r="C350" s="5">
         <v>-1.0558240699999999</v>
       </c>
       <c r="D350" s="5">
         <v>-11.379095993727573</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>105.32331926000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.96926032000000362</v>
       </c>
       <c r="D351" s="5">
         <v>11.733215506844076</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>105.65135839</v>
       </c>
       <c r="C352" s="5">
         <v>0.32803912999999341</v>
       </c>
       <c r="D352" s="5">
         <v>3.8022038490437948</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>106.01080781</v>
       </c>
       <c r="C353" s="5">
         <v>0.35944942000000424</v>
       </c>
       <c r="D353" s="5">
         <v>4.1599357293867545</v>
       </c>
       <c r="E353" s="5">
         <v>2.5510935897329556</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>106.19258266999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.18177485999999021</v>
       </c>
       <c r="D354" s="5">
         <v>2.0771350423080204</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>106.42228686</v>
       </c>
       <c r="C355" s="5">
         <v>0.22970419000000675</v>
       </c>
       <c r="D355" s="5">
         <v>2.6268137582716289</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>106.61745928000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.19517242000000579</v>
       </c>
       <c r="D356" s="5">
         <v>2.2230660891291443</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>106.90851025000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.29105097000000058</v>
       </c>
       <c r="D357" s="5">
         <v>3.3254691061638919</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>107.43800536000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.52949510999999916</v>
       </c>
       <c r="D358" s="5">
         <v>6.107946266939801</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>107.43752413999999</v>
       </c>
       <c r="C359" s="5">
         <v>-4.8122000001171727E-4</v>
       </c>
       <c r="D359" s="5">
         <v>-5.3747253832558961E-3</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>106.95735082</v>
       </c>
       <c r="C360" s="5">
         <v>-0.48017331999999158</v>
       </c>
       <c r="D360" s="5">
         <v>-5.2333014487684899</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>107.76600678</v>
       </c>
       <c r="C361" s="5">
         <v>0.80865595999999584</v>
       </c>
       <c r="D361" s="5">
         <v>9.459594875946209</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>107.60952091</v>
       </c>
       <c r="C362" s="5">
         <v>-0.15648586999999736</v>
       </c>
       <c r="D362" s="5">
         <v>-1.7286578334781422</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>107.66366323</v>
       </c>
       <c r="C363" s="5">
         <v>5.4142319999996857E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.60543784520881161</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>107.87264037</v>
       </c>
       <c r="C364" s="5">
         <v>0.20897714000000178</v>
       </c>
       <c r="D364" s="5">
         <v>2.3542493852654722</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>107.82369393</v>
       </c>
       <c r="C365" s="5">
         <v>-4.8946439999994595E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.54313465609183709</v>
       </c>
       <c r="E365" s="5">
         <v>1.7100955623781111</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>108.18839874</v>
       </c>
       <c r="C366" s="5">
         <v>0.36470480999999211</v>
       </c>
       <c r="D366" s="5">
         <v>4.1352684960871189</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>107.97667529</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21172344999999382</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3232736337857385</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>107.28164103</v>
       </c>
       <c r="C368" s="5">
         <v>-0.6950342599999999</v>
       </c>
       <c r="D368" s="5">
         <v>-7.4565927958339273</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>93.814902250000003</v>
       </c>
       <c r="C369" s="5">
         <v>-13.46673878</v>
       </c>
       <c r="D369" s="5">
         <v>-80.003358164261243</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>96.081178640999994</v>
       </c>
       <c r="C370" s="5">
         <v>2.266276390999991</v>
       </c>
       <c r="D370" s="5">
         <v>33.16739340246906</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>98.220664057999997</v>
       </c>
       <c r="C371" s="5">
         <v>2.1394854170000031</v>
       </c>
       <c r="D371" s="5">
         <v>30.249039240084443</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>98.937929545000003</v>
       </c>
       <c r="C372" s="5">
         <v>0.71726548700000592</v>
       </c>
       <c r="D372" s="5">
         <v>9.1237848135702571</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>99.258165743999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.32023619899999289</v>
       </c>
       <c r="D373" s="5">
         <v>3.9539823312567224</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>99.38335275</v>
       </c>
       <c r="C374" s="5">
         <v>0.12518700600000443</v>
       </c>
       <c r="D374" s="5">
         <v>1.5240143498194136</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>99.411688100000006</v>
       </c>
       <c r="C375" s="5">
         <v>2.8335350000006088E-2</v>
       </c>
       <c r="D375" s="5">
         <v>0.34267097490603415</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>99.797936942000007</v>
       </c>
       <c r="C376" s="5">
         <v>0.38624884200000054</v>
       </c>
       <c r="D376" s="5">
         <v>4.7633504125450976</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>99.905204765999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.10726782399999024</v>
       </c>
       <c r="D377" s="5">
         <v>1.2974725215773919</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3439230983319392</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>100.13373407</v>
       </c>
       <c r="C378" s="5">
         <v>0.2285293040000056</v>
       </c>
       <c r="D378" s="5">
         <v>2.7797527807260858</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>100.02382364</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10991042999999934</v>
       </c>
       <c r="D379" s="5">
         <v>-1.3092409681459971</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>100.55458166</v>
       </c>
       <c r="C380" s="5">
         <v>0.53075801999999328</v>
       </c>
       <c r="D380" s="5">
         <v>6.5567419816371375</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>101.47165608</v>
       </c>
       <c r="C381" s="5">
         <v>0.91707442000000583</v>
       </c>
       <c r="D381" s="5">
         <v>11.510206013703872</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>101.72151748</v>
       </c>
       <c r="C382" s="5">
         <v>0.24986140000000034</v>
       </c>
       <c r="D382" s="5">
         <v>2.995199597290088</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>102.30422122</v>
       </c>
       <c r="C383" s="5">
         <v>0.58270373999999947</v>
       </c>
       <c r="D383" s="5">
         <v>7.0948730087287082</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>103.54741177</v>
       </c>
       <c r="C384" s="5">
         <v>1.2431905499999942</v>
       </c>
       <c r="D384" s="5">
         <v>15.597470389232559</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>103.69083295999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.14342118999999798</v>
       </c>
       <c r="D385" s="5">
         <v>1.6748133399497878</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>103.69941193</v>
       </c>
       <c r="C386" s="5">
         <v>8.578970000002073E-3</v>
       </c>
       <c r="D386" s="5">
         <v>9.9328451829450159E-2</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>104.58613149</v>
       </c>
       <c r="C387" s="5">
         <v>0.88671956000000307</v>
       </c>
       <c r="D387" s="5">
         <v>10.757633750509843</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>104.76440927</v>
       </c>
       <c r="C388" s="5">
         <v>0.17827778000000194</v>
       </c>
       <c r="D388" s="5">
         <v>2.0648097911677876</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>105.42526546000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.66085619000000406</v>
       </c>
       <c r="D389" s="5">
         <v>7.8378490766870756</v>
       </c>
       <c r="E389" s="5">
         <v>5.5252984135603311</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>104.82009708</v>
       </c>
       <c r="C390" s="5">
         <v>-0.60516838000000917</v>
       </c>
       <c r="D390" s="5">
         <v>-6.6749454941028796</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>105.51870599</v>
       </c>
       <c r="C391" s="5">
         <v>0.69860891000000436</v>
       </c>
       <c r="D391" s="5">
         <v>8.2975892169119483</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>105.76715317</v>
       </c>
       <c r="C392" s="5">
         <v>0.24844717999999943</v>
       </c>
       <c r="D392" s="5">
         <v>2.8623164319896199</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>106.74673059</v>
       </c>
       <c r="C393" s="5">
         <v>0.97957741999999826</v>
       </c>
       <c r="D393" s="5">
         <v>11.697951643248871</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>106.8618869</v>
       </c>
       <c r="C394" s="5">
         <v>0.11515631000000326</v>
       </c>
       <c r="D394" s="5">
         <v>1.3022453632661302</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>107.51020563</v>
       </c>
       <c r="C395" s="5">
         <v>0.64831872999999973</v>
       </c>
       <c r="D395" s="5">
         <v>7.5281686464267139</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>107.71266294</v>
       </c>
       <c r="C396" s="5">
         <v>0.20245730999999978</v>
       </c>
       <c r="D396" s="5">
         <v>2.283326737145952</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>107.63994391</v>
       </c>
       <c r="C397" s="5">
         <v>-7.2719030000001794E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.80714319535132306</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>108.58879222</v>
       </c>
       <c r="C398" s="5">
         <v>0.94884831000000247</v>
       </c>
       <c r="D398" s="5">
         <v>11.106247269243163</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>108.0789453</v>
       </c>
       <c r="C399" s="5">
         <v>-0.50984692000000109</v>
       </c>
       <c r="D399" s="5">
         <v>-5.4910055123822747</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>108.34966802</v>
       </c>
       <c r="C400" s="5">
         <v>0.27072271999999487</v>
       </c>
       <c r="D400" s="5">
         <v>3.0475913132992138</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>109.06869829</v>
       </c>
       <c r="C401" s="5">
         <v>0.71903027000000463</v>
       </c>
       <c r="D401" s="5">
         <v>8.2606273992003043</v>
       </c>
       <c r="E401" s="5">
         <v>3.4559389669095664</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>109.13217553</v>
       </c>
       <c r="C402" s="5">
         <v>6.3477239999997437E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.70063170054663892</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>109.44366315000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.31148762000000829</v>
       </c>
       <c r="D403" s="5">
         <v>3.479350554236027</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>110.46830147999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.0246383299999877</v>
       </c>
       <c r="D404" s="5">
         <v>11.831633673135489</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>110.32580579</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14249568999998985</v>
       </c>
       <c r="D405" s="5">
         <v>-1.5369738664071542</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>110.8004562</v>
       </c>
       <c r="C406" s="5">
         <v>0.4746504099999953</v>
       </c>
       <c r="D406" s="5">
         <v>5.28664454114669</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>110.81451764000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.4061440000006087E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.15239567871276893</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>110.71401508</v>
       </c>
       <c r="C408" s="5">
         <v>-0.10050256000000957</v>
       </c>
       <c r="D408" s="5">
         <v>-1.0829203454634673</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>110.98698648</v>
       </c>
       <c r="C409" s="5">
         <v>0.27297140000000297</v>
       </c>
       <c r="D409" s="5">
         <v>2.9991176776775985</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>111.69924769000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.7122612100000083</v>
       </c>
       <c r="D410" s="5">
         <v>7.9787416575287873</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>111.59049155</v>
       </c>
       <c r="C411" s="5">
         <v>-0.10875614000001121</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1621452795320231</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>111.70941320999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.11892165999999804</v>
       </c>
       <c r="D412" s="5">
         <v>1.2863588639352441</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>111.72850492000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.9091710000012085E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.20527902315192748</v>
       </c>
       <c r="E413" s="5">
         <v>2.4386525847479357</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>112.29413635</v>
       </c>
       <c r="C414" s="5">
         <v>0.56563142999999627</v>
       </c>
       <c r="D414" s="5">
         <v>6.2471046696459975</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>112.34004254</v>
       </c>
       <c r="C415" s="5">
         <v>4.5906189999996627E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.49166820494779273</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>112.13683835</v>
       </c>
       <c r="C416" s="5">
         <v>-0.2032041899999939</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1491329373274026</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>112.31378488</v>
       </c>
       <c r="C417" s="5">
         <v>0.17694652999999505</v>
       </c>
       <c r="D417" s="5">
         <v>1.910062500345111</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>112.75778498</v>
       </c>
       <c r="C418" s="5">
         <v>0.44400009999999668</v>
       </c>
       <c r="D418" s="5">
         <v>4.8483686357127631</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>112.8349824</v>
       </c>
       <c r="C419" s="5">
         <v>7.7197420000004513E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.8246572293880261</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>113.33718283</v>
       </c>
       <c r="C420" s="5">
         <v>0.50220043000000203</v>
       </c>
       <c r="D420" s="5">
         <v>5.4736012418923119</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>113.51448019999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.17729736999999091</v>
       </c>
       <c r="D421" s="5">
         <v>1.8934381849729398</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>113.66194015000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.14745995000001244</v>
       </c>
       <c r="D422" s="5">
         <v>1.5700349692251425</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>114.28422162</v>
       </c>
       <c r="C423" s="5">
         <v>0.62228146999999012</v>
       </c>
       <c r="D423" s="5">
         <v>6.7712966561094712</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>114.84131514000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.55709352000000933</v>
       </c>
       <c r="D424" s="5">
         <v>6.0089642576997448</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>114.57250268999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.26881245000001286</v>
       </c>
       <c r="D425" s="5">
         <v>-2.7729945284418633</v>
       </c>
       <c r="E425" s="5">
         <v>2.5454540647763535</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>114.92808770000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.35558501000001286</v>
       </c>
       <c r="D426" s="5">
         <v>3.7885317586563882</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>115.01156611</v>
       </c>
       <c r="C427" s="5">
         <v>8.3478409999997893E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.8751146425557188</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>114.82952139</v>
       </c>
       <c r="C428" s="5">
         <v>-0.18204472000000749</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8829574889382528</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>115.10668535000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.27716396000000998</v>
       </c>
       <c r="D429" s="5">
         <v>2.9352017087809212</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>115.01184433</v>
       </c>
       <c r="C430" s="5">
         <v>-9.484102000000405E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.98425987656660663</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>115.03863201</v>
       </c>
       <c r="C431" s="5">
         <v>2.6787679999998204E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.27985314707188458</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>115.3021184</v>
       </c>
       <c r="C432" s="5">
         <v>0.26348638999999707</v>
       </c>
       <c r="D432" s="5">
         <v>2.7833892577385999</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>115.29741145</v>
       </c>
       <c r="C433" s="5">
         <v>-4.7069499999992104E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-4.8976307257431184E-2</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>114.97533846</v>
       </c>
       <c r="C434" s="5">
         <v>-0.32207298999999523</v>
       </c>
       <c r="D434" s="5">
         <v>-3.301068304529553</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>114.95016407999999</v>
       </c>
       <c r="C435" s="5">
         <v>-2.5174380000009933E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.26242934733590184</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>114.63002355</v>
       </c>
       <c r="C436" s="5">
         <v>-0.3201405299999891</v>
       </c>
       <c r="D436" s="5">
         <v>-3.2913249403110911</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>114.75594074999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.12591719999998929</v>
       </c>
       <c r="D437" s="5">
         <v>1.3261523490826432</v>
       </c>
       <c r="E437" s="5">
         <v>0.16010653140425823</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>114.85624304</v>
       </c>
       <c r="C438" s="5">
         <v>0.1003022900000019</v>
       </c>
       <c r="D438" s="5">
         <v>1.0539153994698403</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>114.51209599000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.34414704999998946</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5369275108374731</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>114.67388995</v>
       </c>
       <c r="C440" s="5">
         <v>0.16179395999999713</v>
       </c>
       <c r="D440" s="5">
         <v>1.7087158198822561</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>114.78973477</v>
       </c>
       <c r="C441" s="5">
         <v>0.11584481999999241</v>
       </c>
       <c r="D441" s="5">
         <v>1.2190113524801927</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>114.72726919</v>
+        <v>114.81536883</v>
       </c>
       <c r="C442" s="5">
-        <v>-6.2465579999994247E-2</v>
+        <v>2.5634060000001568E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.65105781870452573</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26830518768143907</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>115.49392622000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.67855739000000881</v>
+      </c>
+      <c r="D443" s="5">
+        <v>7.3271117194742441</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E4F7E84-AD18-4B89-AB55-145460D4F454}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97995B11-12A7-4BE5-8018-1DBE66E45CE4}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C682F11D-865B-4B7E-A809-845BDE82009D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>