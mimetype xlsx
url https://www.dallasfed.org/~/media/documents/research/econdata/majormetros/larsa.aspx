--- v7 (2026-08-12)
+++ v8 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6D1FF8F7-2E6E-476B-9888-7A9C9DA2D212}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{84C66F4D-211C-45E1-B207-4C022865E638}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2D515D5B-076C-4DDE-B7D8-F055B309A8F7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD008373-4303-4CA7-892A-09D0F331C9B7}"/>
   </bookViews>
   <sheets>
     <sheet name="larnaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4D37D07-6B91-4352-AF7D-5AB8F2FD3E96}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F0FBA24-A222-425E-9E9F-24EA5B1331AC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>43.660135762000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>43.849847435000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.18971167299999792</v>
       </c>
       <c r="D7" s="5">
         <v>5.3406656421586041</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.304684387000002</v>
       </c>
       <c r="C8" s="5">
         <v>0.45483695200000085</v>
       </c>
       <c r="D8" s="5">
         <v>13.182354787455797</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.606997137999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.69768724900000478</v>
       </c>
       <c r="D9" s="5">
         <v>-17.343233721981143</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.804782883999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.19778574600000098</v>
       </c>
       <c r="D10" s="5">
         <v>5.5806203135518651</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>44.308240560000002</v>
       </c>
       <c r="C11" s="5">
         <v>0.50345767600000357</v>
       </c>
       <c r="D11" s="5">
         <v>14.697954747460763</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>44.666510870000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.35827031000000176</v>
       </c>
       <c r="D12" s="5">
         <v>10.146394777447941</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>45.170350855000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.50383998499999905</v>
       </c>
       <c r="D13" s="5">
         <v>14.408217920394485</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>45.553457447</v>
       </c>
       <c r="C14" s="5">
         <v>0.38310659199999719</v>
       </c>
       <c r="D14" s="5">
         <v>10.666091645777055</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>45.555309012000002</v>
       </c>
       <c r="C15" s="5">
         <v>1.8515650000026085E-3</v>
       </c>
       <c r="D15" s="5">
         <v>4.8786083409035896E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>45.789484737000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.23417572500000006</v>
       </c>
       <c r="D16" s="5">
         <v>6.3459891631762355</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>45.938946397000002</v>
       </c>
       <c r="C17" s="5">
         <v>0.14946166000000005</v>
       </c>
       <c r="D17" s="5">
         <v>3.9880149521520414</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>46.736816820999998</v>
       </c>
       <c r="C18" s="5">
         <v>0.79787042399999564</v>
       </c>
       <c r="D18" s="5">
         <v>22.952451558991793</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>47.067633452999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.33081663200000122</v>
       </c>
       <c r="D19" s="5">
         <v>8.8325470732858911</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>47.426565762000003</v>
       </c>
       <c r="C20" s="5">
         <v>0.35893230900000361</v>
       </c>
       <c r="D20" s="5">
         <v>9.544803744880447</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>47.379469935000003</v>
       </c>
       <c r="C21" s="5">
         <v>-4.7095826999999701E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.185144783734482</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>47.782837717</v>
       </c>
       <c r="C22" s="5">
         <v>0.40336778199999657</v>
       </c>
       <c r="D22" s="5">
         <v>10.708478832656354</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>48.162302859999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.37946514299999734</v>
       </c>
       <c r="D23" s="5">
         <v>9.9572011054268827</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>47.972998537999999</v>
       </c>
       <c r="C24" s="5">
         <v>-0.18930432199999814</v>
       </c>
       <c r="D24" s="5">
         <v>-4.6160188946691498</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>48.473228419999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.50022988199999929</v>
       </c>
       <c r="D25" s="5">
         <v>13.255935133294505</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>48.249868349000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.22336007099999478</v>
       </c>
       <c r="D26" s="5">
         <v>-5.3914808212654597</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>48.029831303000002</v>
       </c>
       <c r="C27" s="5">
         <v>-0.22003704600000162</v>
       </c>
       <c r="D27" s="5">
         <v>-5.3372443607606623</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>48.576487442000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.54665613899999954</v>
       </c>
       <c r="D28" s="5">
         <v>14.546166434994511</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>48.228976135000003</v>
       </c>
       <c r="C29" s="5">
         <v>-0.34751130699999777</v>
       </c>
       <c r="D29" s="5">
         <v>-8.2548292682631761</v>
       </c>
       <c r="E29" s="5">
         <v>4.9849417925474038</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>48.680800243</v>
       </c>
       <c r="C30" s="5">
         <v>0.45182410799999673</v>
       </c>
       <c r="D30" s="5">
         <v>11.839701251919754</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>48.725693526000001</v>
       </c>
       <c r="C31" s="5">
         <v>4.4893283000000395E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.1122665191821923</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>48.971700085000002</v>
       </c>
       <c r="C32" s="5">
         <v>0.24600655900000135</v>
       </c>
       <c r="D32" s="5">
         <v>6.2296674745146996</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>49.251106206999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.27940612199999748</v>
       </c>
       <c r="D33" s="5">
         <v>7.065537108040898</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>49.849174728999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.59806852199999838</v>
       </c>
       <c r="D34" s="5">
         <v>15.585618279796343</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>49.916265430000003</v>
       </c>
       <c r="C35" s="5">
         <v>6.7090701000005026E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.6270575076284821</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>50.373123296999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.45685786699999653</v>
       </c>
       <c r="D36" s="5">
         <v>11.553070144043298</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>49.770024622999998</v>
       </c>
       <c r="C37" s="5">
         <v>-0.60309867400000172</v>
       </c>
       <c r="D37" s="5">
         <v>-13.457843102791855</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>50.850309473999999</v>
       </c>
       <c r="C38" s="5">
         <v>1.0802848510000018</v>
       </c>
       <c r="D38" s="5">
         <v>29.392450321963469</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.110954769000003</v>
       </c>
       <c r="C39" s="5">
         <v>1.2606452950000033</v>
       </c>
       <c r="D39" s="5">
         <v>34.160651723165557</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>52.260481747999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.14952697899999379</v>
       </c>
       <c r="D40" s="5">
         <v>3.4981393097484714</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>52.59965012</v>
       </c>
       <c r="C41" s="5">
         <v>0.33916837200000316</v>
       </c>
       <c r="D41" s="5">
         <v>8.0720421836824272</v>
       </c>
       <c r="E41" s="5">
         <v>9.06234039214484</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>52.12024778</v>
       </c>
       <c r="C42" s="5">
         <v>-0.47940234000000004</v>
       </c>
       <c r="D42" s="5">
         <v>-10.405077920412896</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>52.906043433999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.78579565399999751</v>
       </c>
       <c r="D43" s="5">
         <v>19.670126309560466</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>53.135361150000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.22931771600000417</v>
       </c>
       <c r="D44" s="5">
         <v>5.3271253143218233</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>53.227741876000003</v>
       </c>
       <c r="C45" s="5">
         <v>9.23807260000018E-2</v>
       </c>
       <c r="D45" s="5">
         <v>2.106376583626135</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>52.717105121000003</v>
       </c>
       <c r="C46" s="5">
         <v>-0.51063675500000016</v>
       </c>
       <c r="D46" s="5">
         <v>-10.923706433454738</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>52.663140671999997</v>
       </c>
       <c r="C47" s="5">
         <v>-5.3964449000005743E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2215008247061343</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>52.960744179000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.29760350700000515</v>
       </c>
       <c r="D48" s="5">
         <v>6.9960834740548039</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>53.297611508999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.33686732999999691</v>
       </c>
       <c r="D49" s="5">
         <v>7.9056077292324778</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>54.154835224000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.85722371500000349</v>
       </c>
       <c r="D50" s="5">
         <v>21.102721304328288</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>53.775096152000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.37973907199999957</v>
       </c>
       <c r="D51" s="5">
         <v>-8.0974668652069042</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>54.385501128999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.61040497699999463</v>
       </c>
       <c r="D52" s="5">
         <v>14.504688223520601</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>54.472020843999999</v>
       </c>
       <c r="C53" s="5">
         <v>8.651971500000144E-2</v>
       </c>
       <c r="D53" s="5">
         <v>1.9258243342508585</v>
       </c>
       <c r="E53" s="5">
         <v>3.5596638375510192</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>54.676357175</v>
       </c>
       <c r="C54" s="5">
         <v>0.20433633100000037</v>
       </c>
       <c r="D54" s="5">
         <v>4.5955033886540209</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>54.946608697999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.27025152299999888</v>
       </c>
       <c r="D55" s="5">
         <v>6.0952285667177586</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>55.117412158999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.17080346099999844</v>
       </c>
       <c r="D56" s="5">
         <v>3.7946833152755932</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>56.202706611000004</v>
       </c>
       <c r="C57" s="5">
         <v>1.0852944520000065</v>
       </c>
       <c r="D57" s="5">
         <v>26.363296319283979</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>56.902383495999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.69967688499999525</v>
       </c>
       <c r="D58" s="5">
         <v>16.005539771929556</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>57.267366193000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.36498269700000208</v>
       </c>
       <c r="D59" s="5">
         <v>7.9744543167947324</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>58.090905866</v>
       </c>
       <c r="C60" s="5">
         <v>0.82353967299999908</v>
       </c>
       <c r="D60" s="5">
         <v>18.689218318341048</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>58.725084512000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.63417864600000229</v>
       </c>
       <c r="D61" s="5">
         <v>13.916338835714459</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>58.774843791999999</v>
       </c>
       <c r="C62" s="5">
         <v>4.9759279999996409E-2</v>
       </c>
       <c r="D62" s="5">
         <v>1.0215429280642008</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>57.886115095999997</v>
       </c>
       <c r="C63" s="5">
         <v>-0.88872869600000115</v>
       </c>
       <c r="D63" s="5">
         <v>-16.709581779355386</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>58.196940601000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.31082550500000394</v>
       </c>
       <c r="D64" s="5">
         <v>6.6372675914038615</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>58.534389908999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.33744930799999651</v>
       </c>
       <c r="D65" s="5">
         <v>7.1843305942065561</v>
       </c>
       <c r="E65" s="5">
         <v>7.457716827936367</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>57.169232669000003</v>
       </c>
       <c r="C66" s="5">
         <v>-1.3651572399999949</v>
       </c>
       <c r="D66" s="5">
         <v>-24.661806295279696</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>56.542740500999997</v>
       </c>
       <c r="C67" s="5">
         <v>-0.62649216800000573</v>
       </c>
       <c r="D67" s="5">
         <v>-12.385922999808407</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>56.533252036999997</v>
       </c>
       <c r="C68" s="5">
         <v>-9.4884640000003628E-3</v>
       </c>
       <c r="D68" s="5">
         <v>-0.20118681258488591</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>55.272705801999997</v>
       </c>
       <c r="C69" s="5">
         <v>-1.2605462349999996</v>
       </c>
       <c r="D69" s="5">
         <v>-23.707634475612959</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>55.495169586000003</v>
       </c>
       <c r="C70" s="5">
         <v>0.22246378400000566</v>
       </c>
       <c r="D70" s="5">
         <v>4.9381707924206042</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>55.994757798999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.49958821299999556</v>
       </c>
       <c r="D71" s="5">
         <v>11.354110004518381</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>55.082423683000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.9123341159999967</v>
       </c>
       <c r="D72" s="5">
         <v>-17.891512695916944</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>54.857889608999997</v>
       </c>
       <c r="C73" s="5">
         <v>-0.22453407400000458</v>
       </c>
       <c r="D73" s="5">
         <v>-4.7834026023463982</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>54.922349756999999</v>
       </c>
       <c r="C74" s="5">
         <v>6.4460148000001993E-2</v>
       </c>
       <c r="D74" s="5">
         <v>1.4191950568223977</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>54.775116941</v>
       </c>
       <c r="C75" s="5">
         <v>-0.14723281599999893</v>
       </c>
       <c r="D75" s="5">
         <v>-3.1698851151518381</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>54.901358029000001</v>
       </c>
       <c r="C76" s="5">
         <v>0.12624108800000045</v>
       </c>
       <c r="D76" s="5">
         <v>2.8009872409012315</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>55.194546256000002</v>
       </c>
       <c r="C77" s="5">
         <v>0.29318822700000169</v>
       </c>
       <c r="D77" s="5">
         <v>6.5999406349688483</v>
       </c>
       <c r="E77" s="5">
         <v>-5.7057802399448576</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>55.281698233999997</v>
       </c>
       <c r="C78" s="5">
         <v>8.7151977999994301E-2</v>
       </c>
       <c r="D78" s="5">
         <v>1.9113376517839509</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>55.886550858</v>
       </c>
       <c r="C79" s="5">
         <v>0.60485262400000295</v>
       </c>
       <c r="D79" s="5">
         <v>13.949172203905636</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>56.115721358999998</v>
       </c>
       <c r="C80" s="5">
         <v>0.22917050099999869</v>
       </c>
       <c r="D80" s="5">
         <v>5.0332768946157458</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>56.060887147999999</v>
       </c>
       <c r="C81" s="5">
         <v>-5.48342109999993E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.1663141806112498</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>56.294856887999998</v>
       </c>
       <c r="C82" s="5">
         <v>0.23396973999999915</v>
       </c>
       <c r="D82" s="5">
         <v>5.1247655238052081</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>56.189472098000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.10538478999999512</v>
       </c>
       <c r="D83" s="5">
         <v>-2.2234318631468408</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>56.525900151999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.33642805399999531</v>
       </c>
       <c r="D84" s="5">
         <v>7.4262514367520405</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>56.900851848000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.37495169600000366</v>
       </c>
       <c r="D85" s="5">
         <v>8.2568468484280011</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>57.410394214</v>
       </c>
       <c r="C86" s="5">
         <v>0.50954236599999803</v>
       </c>
       <c r="D86" s="5">
         <v>11.291278145584172</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>57.906933186000003</v>
       </c>
       <c r="C87" s="5">
         <v>0.4965389720000033</v>
       </c>
       <c r="D87" s="5">
         <v>10.886947915983969</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>58.228562427999996</v>
       </c>
       <c r="C88" s="5">
         <v>0.3216292419999931</v>
       </c>
       <c r="D88" s="5">
         <v>6.8725176121614107</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>58.229880379999997</v>
       </c>
       <c r="C89" s="5">
         <v>1.3179520000008438E-3</v>
       </c>
       <c r="D89" s="5">
         <v>2.7164319903771883E-2</v>
       </c>
       <c r="E89" s="5">
         <v>5.4993370358036753</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>58.528631310999998</v>
       </c>
       <c r="C90" s="5">
         <v>0.29875093100000072</v>
       </c>
       <c r="D90" s="5">
         <v>6.3333861237663713</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>59.017834356999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.48920304600000009</v>
       </c>
       <c r="D91" s="5">
         <v>10.50420649296524</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>59.514271674</v>
       </c>
       <c r="C92" s="5">
         <v>0.4964373170000016</v>
       </c>
       <c r="D92" s="5">
         <v>10.574312548530962</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>60.072685126000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.55841345200000347</v>
       </c>
       <c r="D93" s="5">
         <v>11.85903175166214</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>60.203967321999997</v>
       </c>
       <c r="C94" s="5">
         <v>0.13128219599999369</v>
       </c>
       <c r="D94" s="5">
         <v>2.6542188776048858</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>60.596678548</v>
       </c>
       <c r="C95" s="5">
         <v>0.39271122600000297</v>
       </c>
       <c r="D95" s="5">
         <v>8.1146395611544797</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>60.747202590999997</v>
       </c>
       <c r="C96" s="5">
         <v>0.15052404299999722</v>
       </c>
       <c r="D96" s="5">
         <v>3.021901308061925</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>61.072181401000002</v>
       </c>
       <c r="C97" s="5">
         <v>0.32497881000000461</v>
       </c>
       <c r="D97" s="5">
         <v>6.611926041253291</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>61.406328113999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.33414671299999554</v>
       </c>
       <c r="D98" s="5">
         <v>6.766831701117737</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>61.820363377</v>
       </c>
       <c r="C99" s="5">
         <v>0.41403526300000237</v>
       </c>
       <c r="D99" s="5">
         <v>8.3979566767295566</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>62.457749939000003</v>
       </c>
       <c r="C100" s="5">
         <v>0.63738656200000321</v>
       </c>
       <c r="D100" s="5">
         <v>13.098637482111265</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>62.558524769000002</v>
       </c>
       <c r="C101" s="5">
         <v>0.10077482999999887</v>
       </c>
       <c r="D101" s="5">
         <v>1.9534604131627331</v>
       </c>
       <c r="E101" s="5">
         <v>7.4337167803744109</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>62.978463662000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.4199388930000012</v>
       </c>
       <c r="D102" s="5">
         <v>8.3594414843055418</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>63.149778918000003</v>
       </c>
       <c r="C103" s="5">
         <v>0.17131525599999975</v>
       </c>
       <c r="D103" s="5">
         <v>3.3135464881079546</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>63.433660244000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.28388132599999949</v>
       </c>
       <c r="D104" s="5">
         <v>5.5298321463979061</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>63.879351817</v>
       </c>
       <c r="C105" s="5">
         <v>0.44569157299999773</v>
       </c>
       <c r="D105" s="5">
         <v>8.7648956567122571</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>63.684481228000003</v>
       </c>
       <c r="C106" s="5">
         <v>-0.1948705889999971</v>
       </c>
       <c r="D106" s="5">
         <v>-3.5999239712175668</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>63.749077603000003</v>
       </c>
       <c r="C107" s="5">
         <v>6.4596375000000705E-2</v>
       </c>
       <c r="D107" s="5">
         <v>1.2239960929421034</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>64.283232841</v>
       </c>
       <c r="C108" s="5">
         <v>0.53415523799999676</v>
       </c>
       <c r="D108" s="5">
         <v>10.531395083613472</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>64.413427799999994</v>
       </c>
       <c r="C109" s="5">
         <v>0.13019495899999356</v>
       </c>
       <c r="D109" s="5">
         <v>2.4576563533747375</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>64.149972579000007</v>
       </c>
       <c r="C110" s="5">
         <v>-0.26345522099998675</v>
       </c>
       <c r="D110" s="5">
         <v>-4.7991625724755016</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>64.112824630999995</v>
       </c>
       <c r="C111" s="5">
         <v>-3.7147948000011866E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-0.69268672762082817</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>64.340384649000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.22756001800000547</v>
       </c>
       <c r="D112" s="5">
         <v>4.3433803097102652</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>64.346680930999995</v>
       </c>
       <c r="C113" s="5">
         <v>6.2962819999938802E-3</v>
       </c>
       <c r="D113" s="5">
         <v>0.11749395564724097</v>
       </c>
       <c r="E113" s="5">
         <v>2.8583732890167024</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>64.212887038999995</v>
       </c>
       <c r="C114" s="5">
         <v>-0.13379389199999991</v>
       </c>
       <c r="D114" s="5">
         <v>-2.4667824297665675</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>64.47265093</v>
       </c>
       <c r="C115" s="5">
         <v>0.25976389100000574</v>
       </c>
       <c r="D115" s="5">
         <v>4.9639034656816294</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>64.456825981999998</v>
       </c>
       <c r="C116" s="5">
         <v>-1.5824948000002337E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-0.29414522481462368</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>64.860266789999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.40344080799999915</v>
       </c>
       <c r="D117" s="5">
         <v>7.7749369484933606</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>65.363238311999993</v>
       </c>
       <c r="C118" s="5">
         <v>0.50297152199999573</v>
       </c>
       <c r="D118" s="5">
         <v>9.7129661681824011</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>65.483285718999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.12004740700000127</v>
       </c>
       <c r="D119" s="5">
         <v>2.2263433571714675</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>65.547995056999994</v>
       </c>
       <c r="C120" s="5">
         <v>6.4709338000000116E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.1922833733771121</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>65.717101253999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.16910619700000495</v>
       </c>
       <c r="D121" s="5">
         <v>3.1401685553411829</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>66.290819870999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.57371861699999727</v>
       </c>
       <c r="D122" s="5">
         <v>10.99410139133572</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>66.738688909000004</v>
       </c>
       <c r="C123" s="5">
         <v>0.44786903800000744</v>
       </c>
       <c r="D123" s="5">
         <v>8.415496673831413</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>67.447872813999993</v>
       </c>
       <c r="C124" s="5">
         <v>0.70918390499998907</v>
       </c>
       <c r="D124" s="5">
         <v>13.523831567734579</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>67.635684569999995</v>
       </c>
       <c r="C125" s="5">
         <v>0.18781175600000211</v>
       </c>
       <c r="D125" s="5">
         <v>3.3931085227703051</v>
       </c>
       <c r="E125" s="5">
         <v>5.1113804028631193</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>67.432644010000004</v>
       </c>
       <c r="C126" s="5">
         <v>-0.20304055999999093</v>
       </c>
       <c r="D126" s="5">
         <v>-3.5434816639340894</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>67.923630185999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.49098617599999272</v>
       </c>
       <c r="D127" s="5">
         <v>9.0958933076452197</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>68.412965689999993</v>
       </c>
       <c r="C128" s="5">
         <v>0.48933550399999604</v>
       </c>
       <c r="D128" s="5">
         <v>8.9959456762579215</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>68.573950167999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.16098447800000315</v>
       </c>
       <c r="D129" s="5">
         <v>2.8605876051412293</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>69.238049967999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.66409980000000246</v>
       </c>
       <c r="D130" s="5">
         <v>12.260746024029444</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>69.170588280000004</v>
       </c>
       <c r="C131" s="5">
         <v>-6.7461687999994524E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.1629675820109875</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>68.88580528</v>
       </c>
       <c r="C132" s="5">
         <v>-0.28478300000000445</v>
       </c>
       <c r="D132" s="5">
         <v>-4.8301805840627265</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>69.368854787999993</v>
       </c>
       <c r="C133" s="5">
         <v>0.48304950799999347</v>
       </c>
       <c r="D133" s="5">
         <v>8.7470340483863716</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>69.632952778000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.26409799000001044</v>
       </c>
       <c r="D134" s="5">
         <v>4.6654738495161441</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>69.183541726000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.44941105200000209</v>
       </c>
       <c r="D135" s="5">
         <v>-7.475711808644836</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>69.461705143000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.2781634170000018</v>
       </c>
       <c r="D136" s="5">
         <v>4.9329271301598254</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>69.782314486000004</v>
       </c>
       <c r="C137" s="5">
         <v>0.32060934300000099</v>
       </c>
       <c r="D137" s="5">
         <v>5.6815451930293914</v>
       </c>
       <c r="E137" s="5">
         <v>3.1738126547360412</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>69.135287615999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.64702687000000481</v>
       </c>
       <c r="D138" s="5">
         <v>-10.576255618847464</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>69.861311817000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.72602420100000131</v>
       </c>
       <c r="D139" s="5">
         <v>13.35574841466407</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>70.271717179999996</v>
       </c>
       <c r="C140" s="5">
         <v>0.4104053629999953</v>
       </c>
       <c r="D140" s="5">
         <v>7.2817770549763017</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>70.101797394000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.16991978599999413</v>
       </c>
       <c r="D141" s="5">
         <v>-2.8633670815563783</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>70.309734899999995</v>
       </c>
       <c r="C142" s="5">
         <v>0.20793750599999328</v>
       </c>
       <c r="D142" s="5">
         <v>3.6181145506804846</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>70.873038570999995</v>
       </c>
       <c r="C143" s="5">
         <v>0.56330367099999989</v>
       </c>
       <c r="D143" s="5">
         <v>10.049255524265233</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>70.633381157000002</v>
       </c>
       <c r="C144" s="5">
         <v>-0.23965741399999274</v>
       </c>
       <c r="D144" s="5">
         <v>-3.9831800521518357</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>71.015356589000007</v>
       </c>
       <c r="C145" s="5">
         <v>0.38197543200000439</v>
       </c>
       <c r="D145" s="5">
         <v>6.6859706466178448</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>71.117352901000004</v>
       </c>
       <c r="C146" s="5">
         <v>0.10199631199999715</v>
       </c>
       <c r="D146" s="5">
         <v>1.7371886517189461</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>71.498501974999996</v>
       </c>
       <c r="C147" s="5">
         <v>0.38114907399999254</v>
       </c>
       <c r="D147" s="5">
         <v>6.6243296645103866</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>71.540894088000002</v>
       </c>
       <c r="C148" s="5">
         <v>4.2392113000005338E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.71381569271959933</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>72.255333686</v>
       </c>
       <c r="C149" s="5">
         <v>0.71443959799999845</v>
       </c>
       <c r="D149" s="5">
         <v>12.664364262367833</v>
       </c>
       <c r="E149" s="5">
         <v>3.5439053837862389</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>71.776123526999996</v>
       </c>
       <c r="C150" s="5">
         <v>-0.47921015900000441</v>
       </c>
       <c r="D150" s="5">
         <v>-7.6746293667355081</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>72.534564700000004</v>
       </c>
       <c r="C151" s="5">
         <v>0.75844117300000846</v>
       </c>
       <c r="D151" s="5">
         <v>13.443630577011611</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>72.960914066000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.42634936599999662</v>
       </c>
       <c r="D152" s="5">
         <v>7.2860080932094951</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>72.890290942999997</v>
       </c>
       <c r="C153" s="5">
         <v>-7.0623123000004284E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1553860539580629</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>73.353616853000005</v>
       </c>
       <c r="C154" s="5">
         <v>0.46332591000000889</v>
       </c>
       <c r="D154" s="5">
         <v>7.9001840063304796</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>73.743269698000006</v>
       </c>
       <c r="C155" s="5">
         <v>0.38965284500000053</v>
       </c>
       <c r="D155" s="5">
         <v>6.5639446263904055</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>74.354884390999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.61161469299999283</v>
       </c>
       <c r="D156" s="5">
         <v>10.419392716664344</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>74.475556304999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.12067191399999899</v>
       </c>
       <c r="D157" s="5">
         <v>1.9649800331744904</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>75.031307153</v>
       </c>
       <c r="C158" s="5">
         <v>0.55575084800000241</v>
       </c>
       <c r="D158" s="5">
         <v>9.3314428546705805</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>74.719450701</v>
       </c>
       <c r="C159" s="5">
         <v>-0.31185645200000067</v>
       </c>
       <c r="D159" s="5">
         <v>-4.8751695488752578</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>75.418158469000005</v>
       </c>
       <c r="C160" s="5">
         <v>0.69870776800000556</v>
       </c>
       <c r="D160" s="5">
         <v>11.816794736761448</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>75.210253143000003</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20790532600000233</v>
       </c>
       <c r="D161" s="5">
         <v>-3.2583433979523568</v>
       </c>
       <c r="E161" s="5">
         <v>4.0895520181820633</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>75.534955613999998</v>
       </c>
       <c r="C162" s="5">
         <v>0.32470247099999483</v>
       </c>
       <c r="D162" s="5">
         <v>5.3055195025308644</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>75.311384490999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.22357112299999926</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4945503746726447</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>75.352149690000005</v>
       </c>
       <c r="C164" s="5">
         <v>4.0765199000006191E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.65148365156557642</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>75.159118476000003</v>
       </c>
       <c r="C165" s="5">
         <v>-0.19303121400000123</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0311214455510216</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>75.580722468000005</v>
       </c>
       <c r="C166" s="5">
         <v>0.42160399200000143</v>
       </c>
       <c r="D166" s="5">
         <v>6.9429931482130058</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>75.426323023999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.15439944400000627</v>
       </c>
       <c r="D167" s="5">
         <v>-2.4240534827824067</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>74.285037513999995</v>
       </c>
       <c r="C168" s="5">
         <v>-1.141285510000003</v>
       </c>
       <c r="D168" s="5">
         <v>-16.719960274514388</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>75.238514992999995</v>
       </c>
       <c r="C169" s="5">
         <v>0.95347747900000002</v>
       </c>
       <c r="D169" s="5">
         <v>16.537693326299706</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>75.731085809999996</v>
       </c>
       <c r="C170" s="5">
         <v>0.49257081700000072</v>
       </c>
       <c r="D170" s="5">
         <v>8.1452931074345472</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>76.446731255000003</v>
       </c>
       <c r="C171" s="5">
         <v>0.71564544500000693</v>
       </c>
       <c r="D171" s="5">
         <v>11.948129287229325</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>76.759775950000005</v>
       </c>
       <c r="C172" s="5">
         <v>0.31304469500000209</v>
       </c>
       <c r="D172" s="5">
         <v>5.0261236294611988</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>76.733165759000002</v>
       </c>
       <c r="C173" s="5">
         <v>-2.6610191000003169E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.41520985020790935</v>
       </c>
       <c r="E173" s="5">
         <v>2.0248736739449935</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>76.932231408000007</v>
       </c>
       <c r="C174" s="5">
         <v>0.1990656490000049</v>
       </c>
       <c r="D174" s="5">
         <v>3.1579154390507069</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>77.151327015000007</v>
       </c>
       <c r="C175" s="5">
         <v>0.21909560699999986</v>
       </c>
       <c r="D175" s="5">
         <v>3.4715258653382319</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>77.887545036000006</v>
       </c>
       <c r="C176" s="5">
         <v>0.73621802099999911</v>
       </c>
       <c r="D176" s="5">
         <v>12.071550343438942</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>77.710308026999996</v>
       </c>
       <c r="C177" s="5">
         <v>-0.17723700900000949</v>
       </c>
       <c r="D177" s="5">
         <v>-2.6967423505815935</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>77.630979456999995</v>
       </c>
       <c r="C178" s="5">
         <v>-7.9328570000001264E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.2181347545668575</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>77.557067625000002</v>
       </c>
       <c r="C179" s="5">
         <v>-7.3911831999993183E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-1.1365465458201274</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>77.369272988999995</v>
       </c>
       <c r="C180" s="5">
         <v>-0.18779463600000668</v>
       </c>
       <c r="D180" s="5">
         <v>-2.8672628196155348</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>76.895041212999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.47423177599999633</v>
       </c>
       <c r="D181" s="5">
         <v>-7.1123839683025603</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>77.679187369999994</v>
       </c>
       <c r="C182" s="5">
         <v>0.78414615699999501</v>
       </c>
       <c r="D182" s="5">
         <v>12.947357556894069</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>78.282620488000006</v>
       </c>
       <c r="C183" s="5">
         <v>0.60343311800001231</v>
       </c>
       <c r="D183" s="5">
         <v>9.7307071502112699</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>78.445220461000005</v>
       </c>
       <c r="C184" s="5">
         <v>0.16259997299999895</v>
       </c>
       <c r="D184" s="5">
         <v>2.521179290456721</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>78.466215973999994</v>
       </c>
       <c r="C185" s="5">
         <v>2.0995512999988364E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32164784934736179</v>
       </c>
       <c r="E185" s="5">
         <v>2.2585412681174644</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>78.725468340999996</v>
       </c>
       <c r="C186" s="5">
         <v>0.25925236700000198</v>
       </c>
       <c r="D186" s="5">
         <v>4.0376476004225337</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>79.208911940999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.48344360000000108</v>
       </c>
       <c r="D187" s="5">
         <v>7.6231095476715804</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>79.266149726999998</v>
       </c>
       <c r="C188" s="5">
         <v>5.7237786000001734E-2</v>
       </c>
       <c r="D188" s="5">
         <v>0.87059628876877682</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>79.989083583999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.72293385700000101</v>
       </c>
       <c r="D189" s="5">
         <v>11.510431151722035</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>80.117622428999994</v>
       </c>
       <c r="C190" s="5">
         <v>0.12853884499999424</v>
       </c>
       <c r="D190" s="5">
         <v>1.9454806364068489</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>80.071422749000007</v>
       </c>
       <c r="C191" s="5">
         <v>-4.6199679999986643E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-0.68978735913244327</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>82.169334954999997</v>
       </c>
       <c r="C192" s="5">
         <v>2.0979122059999895</v>
       </c>
       <c r="D192" s="5">
         <v>36.3913160018746</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>82.708030898999993</v>
       </c>
       <c r="C193" s="5">
         <v>0.53869594399999698</v>
       </c>
       <c r="D193" s="5">
         <v>8.1570696213744363</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>82.710873105000005</v>
       </c>
       <c r="C194" s="5">
         <v>2.8422060000110605E-3</v>
       </c>
       <c r="D194" s="5">
         <v>4.1244989901212392E-2</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>82.224774883999999</v>
       </c>
       <c r="C195" s="5">
         <v>-0.48609822100000599</v>
       </c>
       <c r="D195" s="5">
         <v>-6.8289362439888031</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>81.901434367999997</v>
       </c>
       <c r="C196" s="5">
         <v>-0.3233405160000018</v>
       </c>
       <c r="D196" s="5">
         <v>-4.6181425330374726</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>82.979036219999998</v>
       </c>
       <c r="C197" s="5">
         <v>1.0776018520000008</v>
       </c>
       <c r="D197" s="5">
         <v>16.982942841093962</v>
       </c>
       <c r="E197" s="5">
         <v>5.7512907816216652</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>82.891283748000006</v>
       </c>
       <c r="C198" s="5">
         <v>-8.7752471999991144E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.2616757409304347</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>82.880353607000004</v>
       </c>
       <c r="C199" s="5">
         <v>-1.0930141000002891E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.15811868828589093</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>83.312720308999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.43236670199999594</v>
       </c>
       <c r="D200" s="5">
         <v>6.4428853702755529</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>83.693194419999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.38047411099999806</v>
       </c>
       <c r="D201" s="5">
         <v>5.6199483451413235</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>83.814956713000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.1217622930000033</v>
       </c>
       <c r="D202" s="5">
         <v>1.7598756499192403</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>83.893873209999995</v>
       </c>
       <c r="C203" s="5">
         <v>7.8916496999994479E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.1357369982488041</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>84.512979575000003</v>
       </c>
       <c r="C204" s="5">
         <v>0.61910636500000749</v>
       </c>
       <c r="D204" s="5">
         <v>9.2239846991304155</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>85.284279569000006</v>
       </c>
       <c r="C205" s="5">
         <v>0.77129999400000315</v>
       </c>
       <c r="D205" s="5">
         <v>11.518485075367391</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>85.303322003999995</v>
       </c>
       <c r="C206" s="5">
         <v>1.90424349999887E-2</v>
       </c>
       <c r="D206" s="5">
         <v>0.26826755288966719</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>85.240924336999996</v>
       </c>
       <c r="C207" s="5">
         <v>-6.2397666999999046E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.87425308324527995</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>85.989712576000002</v>
       </c>
       <c r="C208" s="5">
         <v>0.74878823900000668</v>
       </c>
       <c r="D208" s="5">
         <v>11.065752120287776</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>85.914702414999994</v>
       </c>
       <c r="C209" s="5">
         <v>-7.5010161000008679E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-1.0417710338130992</v>
       </c>
       <c r="E209" s="5">
         <v>3.5378407953748026</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>86.441515628999994</v>
       </c>
       <c r="C210" s="5">
         <v>0.52681321400000058</v>
       </c>
       <c r="D210" s="5">
         <v>7.6114775029579862</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>86.132988062999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.30852756599999509</v>
       </c>
       <c r="D211" s="5">
         <v>-4.1999604648680471</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>86.907364448999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.77437638600000014</v>
       </c>
       <c r="D212" s="5">
         <v>11.338352878606406</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>86.429123665000006</v>
       </c>
       <c r="C213" s="5">
         <v>-0.47824078399999337</v>
       </c>
       <c r="D213" s="5">
         <v>-6.4072176889836685</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>87.644617697000001</v>
       </c>
       <c r="C214" s="5">
         <v>1.2154940319999952</v>
       </c>
       <c r="D214" s="5">
         <v>18.244703653886507</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>88.058728936999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.41411123999999688</v>
       </c>
       <c r="D215" s="5">
         <v>5.8195566069509708</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>88.459690551999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.40096161499999994</v>
       </c>
       <c r="D216" s="5">
         <v>5.6029475372880055</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>88.585200659999998</v>
       </c>
       <c r="C217" s="5">
         <v>0.12551010800000029</v>
       </c>
       <c r="D217" s="5">
         <v>1.7159570028933757</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>88.476959895999997</v>
       </c>
       <c r="C218" s="5">
         <v>-0.10824076400000138</v>
       </c>
       <c r="D218" s="5">
         <v>-1.4564460138115076</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>88.649754486000006</v>
       </c>
       <c r="C219" s="5">
         <v>0.17279459000000941</v>
       </c>
       <c r="D219" s="5">
         <v>2.3689257360536509</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>88.969834689999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.32008020399999282</v>
       </c>
       <c r="D220" s="5">
         <v>4.4198241641402181</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>89.240768751000004</v>
       </c>
       <c r="C221" s="5">
         <v>0.2709340610000055</v>
       </c>
       <c r="D221" s="5">
         <v>3.7161124554589087</v>
       </c>
       <c r="E221" s="5">
         <v>3.8713587343105482</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>89.727997989000002</v>
       </c>
       <c r="C222" s="5">
         <v>0.48722923799999762</v>
       </c>
       <c r="D222" s="5">
         <v>6.7520198582665225</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>90.140719554</v>
       </c>
       <c r="C223" s="5">
         <v>0.41272156499999824</v>
       </c>
       <c r="D223" s="5">
         <v>5.6614367559812306</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>90.264449006999996</v>
       </c>
       <c r="C224" s="5">
         <v>0.12372945299999571</v>
       </c>
       <c r="D224" s="5">
         <v>1.6596427739561603</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>90.864042173000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.59959316600000534</v>
       </c>
       <c r="D225" s="5">
         <v>8.2689211485451164</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>91.479457651000004</v>
       </c>
       <c r="C226" s="5">
         <v>0.61541547800000274</v>
       </c>
       <c r="D226" s="5">
         <v>8.4372110127870705</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>91.384530789999999</v>
       </c>
       <c r="C227" s="5">
         <v>-9.4926861000004692E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2381397096050462</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>90.139039549000003</v>
       </c>
       <c r="C228" s="5">
         <v>-1.2454912409999963</v>
       </c>
       <c r="D228" s="5">
         <v>-15.183005456193865</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>90.148906165</v>
       </c>
       <c r="C229" s="5">
         <v>9.8666159999964975E-3</v>
       </c>
       <c r="D229" s="5">
         <v>0.13143106313227015</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>91.210598610000005</v>
       </c>
       <c r="C230" s="5">
         <v>1.0616924450000056</v>
       </c>
       <c r="D230" s="5">
         <v>15.084844081229765</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>91.109848497000002</v>
       </c>
       <c r="C231" s="5">
         <v>-0.10075011300000369</v>
       </c>
       <c r="D231" s="5">
         <v>-1.317482163665129</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>90.784487025000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.32536147199999732</v>
       </c>
       <c r="D232" s="5">
         <v>-4.2021342238116706</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>90.443972748999997</v>
       </c>
       <c r="C233" s="5">
         <v>-0.3405142760000075</v>
       </c>
       <c r="D233" s="5">
         <v>-4.4092567993441634</v>
       </c>
       <c r="E233" s="5">
         <v>1.3482671819616154</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>90.090763686000003</v>
       </c>
       <c r="C234" s="5">
         <v>-0.35320906299999422</v>
       </c>
       <c r="D234" s="5">
         <v>-4.5869772041342127</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>89.534351689999994</v>
       </c>
       <c r="C235" s="5">
         <v>-0.55641199600000846</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1647099452775258</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>89.039885433999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.4944662559999955</v>
       </c>
       <c r="D236" s="5">
         <v>-6.4295342773369235</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>88.178214165</v>
       </c>
       <c r="C237" s="5">
         <v>-0.86167126899999857</v>
       </c>
       <c r="D237" s="5">
         <v>-11.014247433703961</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>87.813349275999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.36486488900000325</v>
       </c>
       <c r="D238" s="5">
         <v>-4.8539169759155065</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>87.245604068000006</v>
       </c>
       <c r="C239" s="5">
         <v>-0.56774520799999095</v>
       </c>
       <c r="D239" s="5">
         <v>-7.4884099757549389</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>86.979513979999993</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26609008800001277</v>
       </c>
       <c r="D240" s="5">
         <v>-3.5991036782096142</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>86.954663945999997</v>
       </c>
       <c r="C241" s="5">
         <v>-2.4850033999996413E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.34230161030752715</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>86.567128957999998</v>
       </c>
       <c r="C242" s="5">
         <v>-0.38753498799999875</v>
       </c>
       <c r="D242" s="5">
         <v>-5.2189320478292949</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>87.238929466000002</v>
       </c>
       <c r="C243" s="5">
         <v>0.67180050800000402</v>
       </c>
       <c r="D243" s="5">
         <v>9.7204957186549414</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>87.266187720999994</v>
       </c>
       <c r="C244" s="5">
         <v>2.7258254999992459E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.3755912283011309</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>87.463077158000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.19688943700001005</v>
       </c>
       <c r="D245" s="5">
         <v>2.7412833002235182</v>
       </c>
       <c r="E245" s="5">
         <v>-3.295847694873566</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>87.751674398000006</v>
       </c>
       <c r="C246" s="5">
         <v>0.28859724000000142</v>
       </c>
       <c r="D246" s="5">
         <v>4.0322307120884027</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>87.605166690000004</v>
       </c>
       <c r="C247" s="5">
         <v>-0.14650770800000146</v>
       </c>
       <c r="D247" s="5">
         <v>-1.9851906855931967</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>88.149397911999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.54423122199999341</v>
       </c>
       <c r="D248" s="5">
         <v>7.7148446982438612</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>88.209675696000005</v>
       </c>
       <c r="C249" s="5">
         <v>6.0277784000007273E-2</v>
       </c>
       <c r="D249" s="5">
         <v>0.8236699008696835</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>88.469366014000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.25969031799999698</v>
       </c>
       <c r="D250" s="5">
         <v>3.5905826978714028</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>88.533370293000004</v>
       </c>
       <c r="C251" s="5">
         <v>6.4004279000002384E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.87161791148668843</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>88.824326085999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.29095579299999486</v>
       </c>
       <c r="D252" s="5">
         <v>4.0157456224825916</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>89.190333202999994</v>
       </c>
       <c r="C253" s="5">
         <v>0.36600711699999522</v>
       </c>
       <c r="D253" s="5">
         <v>5.0583033309992143</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>88.673974469000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.51635873399999355</v>
       </c>
       <c r="D254" s="5">
         <v>-6.7302834338583306</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>89.009553826000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.3355793570000003</v>
       </c>
       <c r="D255" s="5">
         <v>4.6370278222400696</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>89.389943131999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.38038930599999787</v>
       </c>
       <c r="D256" s="5">
         <v>5.2505667214135077</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>89.819560245999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.42961711399999558</v>
       </c>
       <c r="D257" s="5">
         <v>5.9222412007819525</v>
       </c>
       <c r="E257" s="5">
         <v>2.6942604406006154</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>90.347483036</v>
       </c>
       <c r="C258" s="5">
         <v>0.52792279000000519</v>
       </c>
       <c r="D258" s="5">
         <v>7.285642137867776</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>90.660230287999994</v>
       </c>
       <c r="C259" s="5">
         <v>0.31274725199999409</v>
       </c>
       <c r="D259" s="5">
         <v>4.2339309258445867</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.610645668999993</v>
       </c>
       <c r="C260" s="5">
         <v>-4.9584619000000885E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-0.65434294275549254</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>90.788477967000006</v>
       </c>
       <c r="C261" s="5">
         <v>0.17783229800001266</v>
       </c>
       <c r="D261" s="5">
         <v>2.3807068183495872</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.871380432999999</v>
       </c>
       <c r="C262" s="5">
         <v>8.2902465999993069E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1012863621862046</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>91.371985773999995</v>
       </c>
       <c r="C263" s="5">
         <v>0.50060534099999643</v>
       </c>
       <c r="D263" s="5">
         <v>6.8147567232601958</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>91.719633673999994</v>
       </c>
       <c r="C264" s="5">
         <v>0.34764789999999834</v>
       </c>
       <c r="D264" s="5">
         <v>4.6624691784609595</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>91.526174050999998</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19345962299999542</v>
       </c>
       <c r="D265" s="5">
         <v>-2.5019423118720852</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>92.367582480999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.84140843000000132</v>
       </c>
       <c r="D266" s="5">
         <v>11.606945617271091</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>92.392052620000001</v>
       </c>
       <c r="C267" s="5">
         <v>2.4470139000001723E-2</v>
       </c>
       <c r="D267" s="5">
         <v>0.31836916563565687</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>92.456460949999993</v>
       </c>
       <c r="C268" s="5">
         <v>6.440832999999202E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.83975867653725</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>92.798200351999995</v>
       </c>
       <c r="C269" s="5">
         <v>0.34173940200000175</v>
       </c>
       <c r="D269" s="5">
         <v>4.5267534827799993</v>
       </c>
       <c r="E269" s="5">
         <v>3.3162488191236239</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>92.847867676000007</v>
       </c>
       <c r="C270" s="5">
         <v>4.9667324000012059E-2</v>
       </c>
       <c r="D270" s="5">
         <v>0.64415634076828709</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>92.711083060000007</v>
       </c>
       <c r="C271" s="5">
         <v>-0.13678461599999991</v>
       </c>
       <c r="D271" s="5">
         <v>-1.7536004708242348</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>93.174594479999996</v>
       </c>
       <c r="C272" s="5">
         <v>0.46351141999998902</v>
       </c>
       <c r="D272" s="5">
         <v>6.1671796230204246</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>93.064209501999997</v>
       </c>
       <c r="C273" s="5">
         <v>-0.11038497799999902</v>
       </c>
       <c r="D273" s="5">
         <v>-1.4124264588496249</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>92.974457255000004</v>
       </c>
       <c r="C274" s="5">
         <v>-8.9752246999992735E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.1511755777192989</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>93.467656145999996</v>
       </c>
       <c r="C275" s="5">
         <v>0.49319889099999159</v>
       </c>
       <c r="D275" s="5">
         <v>6.5546493982260312</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>93.783899085000002</v>
       </c>
       <c r="C276" s="5">
         <v>0.31624293900000566</v>
       </c>
       <c r="D276" s="5">
         <v>4.1365509943187773</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>94.074902612000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.29100352700000087</v>
       </c>
       <c r="D277" s="5">
         <v>3.787705993300583</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>94.102632287999995</v>
       </c>
       <c r="C278" s="5">
         <v>2.7729675999992764E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.35428801280719124</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>94.187337912999993</v>
       </c>
       <c r="C279" s="5">
         <v>8.4705624999998008E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.0855327919174984</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>94.432381030000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.24504311700000869</v>
       </c>
       <c r="D280" s="5">
         <v>3.1670505821883577</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>94.197043703000006</v>
       </c>
       <c r="C281" s="5">
         <v>-0.23533732699999632</v>
       </c>
       <c r="D281" s="5">
         <v>-2.9498984395293415</v>
       </c>
       <c r="E281" s="5">
         <v>1.5074035333594304</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>94.337000501000006</v>
       </c>
       <c r="C282" s="5">
         <v>0.13995679800000005</v>
       </c>
       <c r="D282" s="5">
         <v>1.7975874295254712</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>95.062535671999996</v>
       </c>
       <c r="C283" s="5">
         <v>0.72553517099998999</v>
       </c>
       <c r="D283" s="5">
         <v>9.6296355957547153</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>94.709790114</v>
       </c>
       <c r="C284" s="5">
         <v>-0.35274555799999519</v>
       </c>
       <c r="D284" s="5">
         <v>-4.3630411198041124</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>95.245920159999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.5361300459999967</v>
       </c>
       <c r="D285" s="5">
         <v>7.0084545406498</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>95.780187491999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.53426733199999887</v>
       </c>
       <c r="D286" s="5">
         <v>6.9428151541879535</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>95.615468974999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.16471851699999718</v>
       </c>
       <c r="D287" s="5">
         <v>-2.0442983340470788</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>95.765177823000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.14970884800000306</v>
       </c>
       <c r="D288" s="5">
         <v>1.8951514341528419</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>95.950558443999995</v>
       </c>
       <c r="C289" s="5">
         <v>0.18538062099999308</v>
       </c>
       <c r="D289" s="5">
         <v>2.347831998458827</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>95.712640858</v>
       </c>
       <c r="C290" s="5">
         <v>-0.23791758599999469</v>
       </c>
       <c r="D290" s="5">
         <v>-2.9352567278635888</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>95.472128484999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.24051237300000139</v>
       </c>
       <c r="D291" s="5">
         <v>-2.9741025020262435</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>95.904171137999995</v>
       </c>
       <c r="C292" s="5">
         <v>0.43204265299999633</v>
       </c>
       <c r="D292" s="5">
         <v>5.5676114476310934</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>95.845990090000001</v>
       </c>
       <c r="C293" s="5">
         <v>-5.8181047999994462E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.72556567206278899</v>
       </c>
       <c r="E293" s="5">
         <v>1.7505288087374282</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>96.223006824999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.37701673499999799</v>
       </c>
       <c r="D294" s="5">
         <v>4.8237542518989818</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>96.116632327999994</v>
       </c>
       <c r="C295" s="5">
         <v>-0.10637449700000445</v>
       </c>
       <c r="D295" s="5">
         <v>-1.3185631335745018</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>96.547202948999995</v>
       </c>
       <c r="C296" s="5">
         <v>0.4305706210000011</v>
       </c>
       <c r="D296" s="5">
         <v>5.510044631556954</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>97.052540895999996</v>
       </c>
       <c r="C297" s="5">
         <v>0.50533794700000101</v>
       </c>
       <c r="D297" s="5">
         <v>6.4649274495746534</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>97.282235783999994</v>
       </c>
       <c r="C298" s="5">
         <v>0.22969488799999738</v>
       </c>
       <c r="D298" s="5">
         <v>2.8773096919740171</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>97.445623470000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.16338768600000719</v>
       </c>
       <c r="D299" s="5">
         <v>2.0341486500925043</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>97.11988049</v>
       </c>
       <c r="C300" s="5">
         <v>-0.32574298000000113</v>
       </c>
       <c r="D300" s="5">
         <v>-3.9384459402817096</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>98.033658845000005</v>
       </c>
       <c r="C301" s="5">
         <v>0.91377835500000515</v>
       </c>
       <c r="D301" s="5">
         <v>11.893502947216007</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>97.944738537999996</v>
       </c>
       <c r="C302" s="5">
         <v>-8.8920307000009302E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-1.0830326894979869</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>99.068941745000004</v>
       </c>
       <c r="C303" s="5">
         <v>1.1242032070000079</v>
       </c>
       <c r="D303" s="5">
         <v>14.677166012406961</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>99.095495244000006</v>
       </c>
       <c r="C304" s="5">
         <v>2.6553499000002034E-2</v>
       </c>
       <c r="D304" s="5">
         <v>0.32211118244269699</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>100.00855034</v>
       </c>
       <c r="C305" s="5">
         <v>0.91305509599999368</v>
       </c>
       <c r="D305" s="5">
         <v>11.634552382456743</v>
       </c>
       <c r="E305" s="5">
         <v>4.3429675525197498</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>99.470056181000004</v>
       </c>
       <c r="C306" s="5">
         <v>-0.53849415899999542</v>
       </c>
       <c r="D306" s="5">
         <v>-6.2734192036707048</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>99.765963565999996</v>
       </c>
       <c r="C307" s="5">
         <v>0.29590738499999247</v>
       </c>
       <c r="D307" s="5">
         <v>3.6287974596285411</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>99.847618715999999</v>
       </c>
       <c r="C308" s="5">
         <v>8.1655150000003118E-2</v>
       </c>
       <c r="D308" s="5">
         <v>0.98659376007854682</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>99.761423317999999</v>
       </c>
       <c r="C309" s="5">
         <v>-8.6195398000000978E-2</v>
       </c>
       <c r="D309" s="5">
         <v>-1.0310189100060541</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>100.01760376999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.25618045199999528</v>
       </c>
       <c r="D310" s="5">
         <v>3.1254140863528068</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>100.28099893</v>
       </c>
       <c r="C311" s="5">
         <v>0.26339516000000174</v>
       </c>
       <c r="D311" s="5">
         <v>3.2063625153163411</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>99.976512725999996</v>
       </c>
       <c r="C312" s="5">
         <v>-0.30448620399999982</v>
       </c>
       <c r="D312" s="5">
         <v>-3.583360259224011</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>99.89375081</v>
       </c>
       <c r="C313" s="5">
         <v>-8.2761915999995495E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.98886594871442357</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>100.62485218</v>
       </c>
       <c r="C314" s="5">
         <v>0.73110137000000464</v>
       </c>
       <c r="D314" s="5">
         <v>9.1448430789237367</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>100.56474728000001</v>
       </c>
       <c r="C315" s="5">
         <v>-6.0104899999998906E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.71442987145240444</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>100.70328103999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.13853375999998718</v>
       </c>
       <c r="D316" s="5">
         <v>1.6656517387326764</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>100.80026107</v>
       </c>
       <c r="C317" s="5">
         <v>9.6980030000011652E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.1617736888010821</v>
       </c>
       <c r="E317" s="5">
         <v>0.79164304182834933</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>101.19826831</v>
       </c>
       <c r="C318" s="5">
         <v>0.39800723999999832</v>
       </c>
       <c r="D318" s="5">
         <v>4.8424325167113702</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>100.99798628000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.20028202999999678</v>
       </c>
       <c r="D319" s="5">
         <v>-2.3492448925150011</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>100.73414276</v>
       </c>
       <c r="C320" s="5">
         <v>-0.26384352000000888</v>
       </c>
       <c r="D320" s="5">
         <v>-3.0901855687112678</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>101.45294015</v>
       </c>
       <c r="C321" s="5">
         <v>0.71879739000000598</v>
       </c>
       <c r="D321" s="5">
         <v>8.9068787530429248</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>101.44781818</v>
       </c>
       <c r="C322" s="5">
         <v>-5.1219700000046942E-3</v>
       </c>
       <c r="D322" s="5">
         <v>-6.0566579866005998E-2</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>101.51413482</v>
       </c>
       <c r="C323" s="5">
         <v>6.6316639999996596E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.78726888869171674</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>101.96861369</v>
       </c>
       <c r="C324" s="5">
         <v>0.45447887000000264</v>
       </c>
       <c r="D324" s="5">
         <v>5.5066825859648727</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>101.94872146</v>
       </c>
       <c r="C325" s="5">
         <v>-1.9892229999996403E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-0.2338472568491512</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>102.51942844</v>
       </c>
       <c r="C326" s="5">
         <v>0.57070697999999709</v>
       </c>
       <c r="D326" s="5">
         <v>6.9283120841694412</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>102.06268457</v>
       </c>
       <c r="C327" s="5">
         <v>-0.45674386999999683</v>
       </c>
       <c r="D327" s="5">
         <v>-5.2171563164664985</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>102.22746311</v>
       </c>
       <c r="C328" s="5">
         <v>0.16477854000000036</v>
       </c>
       <c r="D328" s="5">
         <v>1.9546766314633812</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>101.98613616</v>
       </c>
       <c r="C329" s="5">
         <v>-0.24132695000000126</v>
       </c>
       <c r="D329" s="5">
         <v>-2.796330464161445</v>
       </c>
       <c r="E329" s="5">
         <v>1.176460335927576</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>102.40028024999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.41414408999999353</v>
       </c>
       <c r="D330" s="5">
         <v>4.9832664641529689</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>102.2801759</v>
       </c>
       <c r="C331" s="5">
         <v>-0.1201043499999912</v>
       </c>
       <c r="D331" s="5">
         <v>-1.3984249622070122</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>102.92696060999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.64678470999999149</v>
       </c>
       <c r="D332" s="5">
         <v>7.8579561024603617</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>102.24532558</v>
       </c>
       <c r="C333" s="5">
         <v>-0.68163502999999537</v>
       </c>
       <c r="D333" s="5">
         <v>-7.6638494328804647</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>103.09227195</v>
       </c>
       <c r="C334" s="5">
         <v>0.84694636999999773</v>
       </c>
       <c r="D334" s="5">
         <v>10.405772890109223</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>103.1887246</v>
       </c>
       <c r="C335" s="5">
         <v>9.6452650000003359E-2</v>
       </c>
       <c r="D335" s="5">
         <v>1.1285097072881722</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>103.12739434</v>
       </c>
       <c r="C336" s="5">
         <v>-6.133026000000541E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-0.71089363001438644</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>103.16493493</v>
       </c>
       <c r="C337" s="5">
         <v>3.7540590000006091E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.4377014532597423</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>103.31145694</v>
       </c>
       <c r="C338" s="5">
         <v>0.1465220099999982</v>
       </c>
       <c r="D338" s="5">
         <v>1.717699915562787</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>103.35115842</v>
       </c>
       <c r="C339" s="5">
         <v>3.9701480000005063E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.46212299903454213</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>103.24552430999999</v>
       </c>
       <c r="C340" s="5">
         <v>-0.10563411000001111</v>
       </c>
       <c r="D340" s="5">
         <v>-1.2196357609346897</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>103.37364927</v>
       </c>
       <c r="C341" s="5">
         <v>0.12812496000000806</v>
       </c>
       <c r="D341" s="5">
         <v>1.4993744667095799</v>
       </c>
       <c r="E341" s="5">
         <v>1.3604918886457318</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>103.50372269</v>
       </c>
       <c r="C342" s="5">
         <v>0.13007342000000222</v>
       </c>
       <c r="D342" s="5">
         <v>1.5204345226401905</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>103.74707187</v>
       </c>
       <c r="C343" s="5">
         <v>0.24334917999999561</v>
       </c>
       <c r="D343" s="5">
         <v>2.8581088313316849</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>103.84185277</v>
       </c>
       <c r="C344" s="5">
         <v>9.4780900000003498E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.1018172688471273</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>103.6383203</v>
       </c>
       <c r="C345" s="5">
         <v>-0.20353246999999897</v>
       </c>
       <c r="D345" s="5">
         <v>-2.3268379401199635</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>103.81582542</v>
       </c>
       <c r="C346" s="5">
         <v>0.17750511999999219</v>
       </c>
       <c r="D346" s="5">
         <v>2.0747554735308871</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>104.01044186</v>
       </c>
       <c r="C347" s="5">
         <v>0.19461644000000433</v>
       </c>
       <c r="D347" s="5">
         <v>2.2728976296489289</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>105.03549196</v>
       </c>
       <c r="C348" s="5">
         <v>1.0250501000000014</v>
       </c>
       <c r="D348" s="5">
         <v>12.488879433276324</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>105.40988301</v>
       </c>
       <c r="C349" s="5">
         <v>0.37439104999999984</v>
       </c>
       <c r="D349" s="5">
         <v>4.3621671759682901</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>104.35405894</v>
       </c>
       <c r="C350" s="5">
         <v>-1.0558240699999999</v>
       </c>
       <c r="D350" s="5">
         <v>-11.379095993727573</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>105.32331926000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.96926032000000362</v>
       </c>
       <c r="D351" s="5">
         <v>11.733215506844076</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>105.65135839</v>
       </c>
       <c r="C352" s="5">
         <v>0.32803912999999341</v>
       </c>
       <c r="D352" s="5">
         <v>3.8022038490437948</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>106.01080781</v>
       </c>
       <c r="C353" s="5">
         <v>0.35944942000000424</v>
       </c>
       <c r="D353" s="5">
         <v>4.1599357293867545</v>
       </c>
       <c r="E353" s="5">
         <v>2.5510935897329556</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>106.19258266999999</v>
       </c>
       <c r="C354" s="5">
         <v>0.18177485999999021</v>
       </c>
       <c r="D354" s="5">
         <v>2.0771350423080204</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>106.42228686</v>
       </c>
       <c r="C355" s="5">
         <v>0.22970419000000675</v>
       </c>
       <c r="D355" s="5">
         <v>2.6268137582716289</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>106.61745928000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.19517242000000579</v>
       </c>
       <c r="D356" s="5">
         <v>2.2230660891291443</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>106.90851025000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.29105097000000058</v>
       </c>
       <c r="D357" s="5">
         <v>3.3254691061638919</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>107.43800536000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.52949510999999916</v>
       </c>
       <c r="D358" s="5">
         <v>6.107946266939801</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>107.43752413999999</v>
       </c>
       <c r="C359" s="5">
         <v>-4.8122000001171727E-4</v>
       </c>
       <c r="D359" s="5">
         <v>-5.3747253832558961E-3</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>106.95735082</v>
       </c>
       <c r="C360" s="5">
         <v>-0.48017331999999158</v>
       </c>
       <c r="D360" s="5">
         <v>-5.2333014487684899</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>107.76600678</v>
       </c>
       <c r="C361" s="5">
         <v>0.80865595999999584</v>
       </c>
       <c r="D361" s="5">
         <v>9.459594875946209</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>107.60952091</v>
       </c>
       <c r="C362" s="5">
         <v>-0.15648586999999736</v>
       </c>
       <c r="D362" s="5">
         <v>-1.7286578334781422</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>107.66366323</v>
       </c>
       <c r="C363" s="5">
         <v>5.4142319999996857E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.60543784520881161</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>107.87264037</v>
       </c>
       <c r="C364" s="5">
         <v>0.20897714000000178</v>
       </c>
       <c r="D364" s="5">
         <v>2.3542493852654722</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>107.82369393</v>
       </c>
       <c r="C365" s="5">
         <v>-4.8946439999994595E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.54313465609183709</v>
       </c>
       <c r="E365" s="5">
         <v>1.7100955623781111</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>108.18839874</v>
       </c>
       <c r="C366" s="5">
         <v>0.36470480999999211</v>
       </c>
       <c r="D366" s="5">
         <v>4.1352684960871189</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>107.97667529</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21172344999999382</v>
       </c>
       <c r="D367" s="5">
         <v>-2.3232736337857385</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>107.28164103</v>
       </c>
       <c r="C368" s="5">
         <v>-0.6950342599999999</v>
       </c>
       <c r="D368" s="5">
         <v>-7.4565927958339273</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>93.814902250000003</v>
       </c>
       <c r="C369" s="5">
         <v>-13.46673878</v>
       </c>
       <c r="D369" s="5">
         <v>-80.003358164261243</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>96.081178640999994</v>
       </c>
       <c r="C370" s="5">
         <v>2.266276390999991</v>
       </c>
       <c r="D370" s="5">
         <v>33.16739340246906</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>98.220664057999997</v>
       </c>
       <c r="C371" s="5">
         <v>2.1394854170000031</v>
       </c>
       <c r="D371" s="5">
         <v>30.249039240084443</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>98.937929545000003</v>
       </c>
       <c r="C372" s="5">
         <v>0.71726548700000592</v>
       </c>
       <c r="D372" s="5">
         <v>9.1237848135702571</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>99.258165743999996</v>
       </c>
       <c r="C373" s="5">
         <v>0.32023619899999289</v>
       </c>
       <c r="D373" s="5">
         <v>3.9539823312567224</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>99.38335275</v>
       </c>
       <c r="C374" s="5">
         <v>0.12518700600000443</v>
       </c>
       <c r="D374" s="5">
         <v>1.5240143498194136</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>99.411688100000006</v>
       </c>
       <c r="C375" s="5">
         <v>2.8335350000006088E-2</v>
       </c>
       <c r="D375" s="5">
         <v>0.34267097490603415</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>99.797936942000007</v>
       </c>
       <c r="C376" s="5">
         <v>0.38624884200000054</v>
       </c>
       <c r="D376" s="5">
         <v>4.7633504125450976</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>99.905204765999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.10726782399999024</v>
       </c>
       <c r="D377" s="5">
         <v>1.2974725215773919</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3439230983319392</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>100.13373407</v>
       </c>
       <c r="C378" s="5">
         <v>0.2285293040000056</v>
       </c>
       <c r="D378" s="5">
         <v>2.7797527807260858</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>100.02382364</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10991042999999934</v>
       </c>
       <c r="D379" s="5">
         <v>-1.3092409681459971</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>100.55458166</v>
       </c>
       <c r="C380" s="5">
         <v>0.53075801999999328</v>
       </c>
       <c r="D380" s="5">
         <v>6.5567419816371375</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>101.47165608</v>
       </c>
       <c r="C381" s="5">
         <v>0.91707442000000583</v>
       </c>
       <c r="D381" s="5">
         <v>11.510206013703872</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>101.72151748</v>
       </c>
       <c r="C382" s="5">
         <v>0.24986140000000034</v>
       </c>
       <c r="D382" s="5">
         <v>2.995199597290088</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>102.30422122</v>
       </c>
       <c r="C383" s="5">
         <v>0.58270373999999947</v>
       </c>
       <c r="D383" s="5">
         <v>7.0948730087287082</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>103.54741177</v>
       </c>
       <c r="C384" s="5">
         <v>1.2431905499999942</v>
       </c>
       <c r="D384" s="5">
         <v>15.597470389232559</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>103.69083295999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.14342118999999798</v>
       </c>
       <c r="D385" s="5">
         <v>1.6748133399497878</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>103.69941193</v>
       </c>
       <c r="C386" s="5">
         <v>8.578970000002073E-3</v>
       </c>
       <c r="D386" s="5">
         <v>9.9328451829450159E-2</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>104.58613149</v>
       </c>
       <c r="C387" s="5">
         <v>0.88671956000000307</v>
       </c>
       <c r="D387" s="5">
         <v>10.757633750509843</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>104.76440927</v>
       </c>
       <c r="C388" s="5">
         <v>0.17827778000000194</v>
       </c>
       <c r="D388" s="5">
         <v>2.0648097911677876</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>105.42526546000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.66085619000000406</v>
       </c>
       <c r="D389" s="5">
         <v>7.8378490766870756</v>
       </c>
       <c r="E389" s="5">
         <v>5.5252984135603311</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>104.82009708</v>
       </c>
       <c r="C390" s="5">
         <v>-0.60516838000000917</v>
       </c>
       <c r="D390" s="5">
         <v>-6.6749454941028796</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>105.51870599</v>
       </c>
       <c r="C391" s="5">
         <v>0.69860891000000436</v>
       </c>
       <c r="D391" s="5">
         <v>8.2975892169119483</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>105.76715317</v>
       </c>
       <c r="C392" s="5">
         <v>0.24844717999999943</v>
       </c>
       <c r="D392" s="5">
         <v>2.8623164319896199</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>106.74673059</v>
       </c>
       <c r="C393" s="5">
         <v>0.97957741999999826</v>
       </c>
       <c r="D393" s="5">
         <v>11.697951643248871</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>106.8618869</v>
       </c>
       <c r="C394" s="5">
         <v>0.11515631000000326</v>
       </c>
       <c r="D394" s="5">
         <v>1.3022453632661302</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>107.51020563</v>
       </c>
       <c r="C395" s="5">
         <v>0.64831872999999973</v>
       </c>
       <c r="D395" s="5">
         <v>7.5281686464267139</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>107.71266294</v>
       </c>
       <c r="C396" s="5">
         <v>0.20245730999999978</v>
       </c>
       <c r="D396" s="5">
         <v>2.283326737145952</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>107.63994391</v>
       </c>
       <c r="C397" s="5">
         <v>-7.2719030000001794E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.80714319535132306</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>108.58879222</v>
       </c>
       <c r="C398" s="5">
         <v>0.94884831000000247</v>
       </c>
       <c r="D398" s="5">
         <v>11.106247269243163</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>108.0789453</v>
       </c>
       <c r="C399" s="5">
         <v>-0.50984692000000109</v>
       </c>
       <c r="D399" s="5">
         <v>-5.4910055123822747</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>108.34966802</v>
       </c>
       <c r="C400" s="5">
         <v>0.27072271999999487</v>
       </c>
       <c r="D400" s="5">
         <v>3.0475913132992138</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>109.06869829</v>
       </c>
       <c r="C401" s="5">
         <v>0.71903027000000463</v>
       </c>
       <c r="D401" s="5">
         <v>8.2606273992003043</v>
       </c>
       <c r="E401" s="5">
         <v>3.4559389669095664</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>109.13217553</v>
       </c>
       <c r="C402" s="5">
         <v>6.3477239999997437E-2</v>
       </c>
       <c r="D402" s="5">
         <v>0.70063170054663892</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>109.44366315000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.31148762000000829</v>
       </c>
       <c r="D403" s="5">
         <v>3.479350554236027</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>110.46830147999999</v>
       </c>
       <c r="C404" s="5">
         <v>1.0246383299999877</v>
       </c>
       <c r="D404" s="5">
         <v>11.831633673135489</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>110.32580579</v>
       </c>
       <c r="C405" s="5">
         <v>-0.14249568999998985</v>
       </c>
       <c r="D405" s="5">
         <v>-1.5369738664071542</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>110.8004562</v>
       </c>
       <c r="C406" s="5">
         <v>0.4746504099999953</v>
       </c>
       <c r="D406" s="5">
         <v>5.28664454114669</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>110.81451764000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.4061440000006087E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.15239567871276893</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>110.71401508</v>
       </c>
       <c r="C408" s="5">
         <v>-0.10050256000000957</v>
       </c>
       <c r="D408" s="5">
         <v>-1.0829203454634673</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>110.98698648</v>
       </c>
       <c r="C409" s="5">
         <v>0.27297140000000297</v>
       </c>
       <c r="D409" s="5">
         <v>2.9991176776775985</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>111.69924769000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.7122612100000083</v>
       </c>
       <c r="D410" s="5">
         <v>7.9787416575287873</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>111.59049155</v>
       </c>
       <c r="C411" s="5">
         <v>-0.10875614000001121</v>
       </c>
       <c r="D411" s="5">
         <v>-1.1621452795320231</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>111.70941320999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.11892165999999804</v>
       </c>
       <c r="D412" s="5">
         <v>1.2863588639352441</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>111.72850492000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.9091710000012085E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.20527902315192748</v>
       </c>
       <c r="E413" s="5">
         <v>2.4386525847479357</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>112.29413635</v>
       </c>
       <c r="C414" s="5">
         <v>0.56563142999999627</v>
       </c>
       <c r="D414" s="5">
         <v>6.2471046696459975</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>112.34004254</v>
       </c>
       <c r="C415" s="5">
         <v>4.5906189999996627E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.49166820494779273</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>112.13683835</v>
       </c>
       <c r="C416" s="5">
         <v>-0.2032041899999939</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1491329373274026</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>112.31378488</v>
       </c>
       <c r="C417" s="5">
         <v>0.17694652999999505</v>
       </c>
       <c r="D417" s="5">
         <v>1.910062500345111</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>112.75778498</v>
       </c>
       <c r="C418" s="5">
         <v>0.44400009999999668</v>
       </c>
       <c r="D418" s="5">
         <v>4.8483686357127631</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>112.8349824</v>
       </c>
       <c r="C419" s="5">
         <v>7.7197420000004513E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.8246572293880261</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>113.33718283</v>
       </c>
       <c r="C420" s="5">
         <v>0.50220043000000203</v>
       </c>
       <c r="D420" s="5">
         <v>5.4736012418923119</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>113.51448019999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.17729736999999091</v>
       </c>
       <c r="D421" s="5">
         <v>1.8934381849729398</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>113.66194015000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.14745995000001244</v>
       </c>
       <c r="D422" s="5">
         <v>1.5700349692251425</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>114.28422162</v>
       </c>
       <c r="C423" s="5">
         <v>0.62228146999999012</v>
       </c>
       <c r="D423" s="5">
         <v>6.7712966561094712</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>114.84131514000001</v>
       </c>
       <c r="C424" s="5">
         <v>0.55709352000000933</v>
       </c>
       <c r="D424" s="5">
         <v>6.0089642576997448</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>114.57250268999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.26881245000001286</v>
       </c>
       <c r="D425" s="5">
         <v>-2.7729945284418633</v>
       </c>
       <c r="E425" s="5">
         <v>2.5454540647763535</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>114.92808770000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.35558501000001286</v>
       </c>
       <c r="D426" s="5">
         <v>3.7885317586563882</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>115.01156611</v>
       </c>
       <c r="C427" s="5">
         <v>8.3478409999997893E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.8751146425557188</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>114.82952139</v>
       </c>
       <c r="C428" s="5">
         <v>-0.18204472000000749</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8829574889382528</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>115.10668535000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.27716396000000998</v>
       </c>
       <c r="D429" s="5">
         <v>2.9352017087809212</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>115.01184433</v>
       </c>
       <c r="C430" s="5">
         <v>-9.484102000000405E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.98425987656660663</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>115.03863201</v>
       </c>
       <c r="C431" s="5">
         <v>2.6787679999998204E-2</v>
       </c>
       <c r="D431" s="5">
         <v>0.27985314707188458</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>115.3021184</v>
       </c>
       <c r="C432" s="5">
         <v>0.26348638999999707</v>
       </c>
       <c r="D432" s="5">
         <v>2.7833892577385999</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>115.29741145</v>
       </c>
       <c r="C433" s="5">
         <v>-4.7069499999992104E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-4.8976307257431184E-2</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>114.97533846</v>
       </c>
       <c r="C434" s="5">
         <v>-0.32207298999999523</v>
       </c>
       <c r="D434" s="5">
         <v>-3.301068304529553</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>114.95016407999999</v>
       </c>
       <c r="C435" s="5">
         <v>-2.5174380000009933E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.26242934733590184</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>114.63002355</v>
       </c>
       <c r="C436" s="5">
         <v>-0.3201405299999891</v>
       </c>
       <c r="D436" s="5">
         <v>-3.2913249403110911</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>114.75594074999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.12591719999998929</v>
       </c>
       <c r="D437" s="5">
         <v>1.3261523490826432</v>
       </c>
       <c r="E437" s="5">
         <v>0.16010653140425823</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>114.85624304</v>
       </c>
       <c r="C438" s="5">
         <v>0.1003022900000019</v>
       </c>
       <c r="D438" s="5">
         <v>1.0539153994698403</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>114.51209599000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.34414704999998946</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5369275108374731</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>114.67388995</v>
       </c>
       <c r="C440" s="5">
         <v>0.16179395999999713</v>
       </c>
       <c r="D440" s="5">
         <v>1.7087158198822561</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>114.78973477</v>
       </c>
       <c r="C441" s="5">
         <v>0.11584481999999241</v>
       </c>
       <c r="D441" s="5">
         <v>1.2190113524801927</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>114.81536883</v>
       </c>
       <c r="C442" s="5">
         <v>2.5634060000001568E-2</v>
       </c>
       <c r="D442" s="5">
         <v>0.26830518768143907</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>115.49392622000001</v>
+        <v>115.46634447</v>
       </c>
       <c r="C443" s="5">
-        <v>0.67855739000000881</v>
+        <v>0.65097563999999863</v>
       </c>
       <c r="D443" s="5">
-        <v>7.3271117194742441</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>7.0199387469541463</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>115.42661019000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-3.9734279999990463E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.41216334917381081</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C682F11D-865B-4B7E-A809-845BDE82009D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larnaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>