--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B06AAEB9-068E-40A9-B7AE-11C1B7D8A67F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{697A6A3F-4600-42E1-AD0E-D1C175CB690B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{868FD2E0-DEA6-4F35-8C37-133FD5D825D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{932B0C3A-AFD5-4586-9B62-B08302B15A62}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2301D8CC-E280-495C-9F57-D03095419654}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA6854BD-7551-4C2B-BE6C-8350CF8D401F}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>39.378683213999999</v>
+        <v>39.380861631000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>39.556662418000002</v>
+        <v>39.558150623000003</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17797920400000322</v>
+        <v>0.17728899200000114</v>
       </c>
       <c r="D7" s="5">
-        <v>5.5604945506512404</v>
+        <v>5.5380799710064155</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>39.913100782999997</v>
+        <v>39.913587667999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.35643836499999537</v>
+        <v>0.35543704499999507</v>
       </c>
       <c r="D8" s="5">
-        <v>11.365310588746947</v>
+        <v>11.331341090543368</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>39.207740944000001</v>
+        <v>39.206741862999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.70535983899999621</v>
+        <v>-0.70684580500000038</v>
       </c>
       <c r="D9" s="5">
-        <v>-19.262329335374439</v>
+        <v>-19.298828014116896</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>39.450676884000003</v>
+        <v>39.448605952000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.2429359400000024</v>
+        <v>0.24186408900000345</v>
       </c>
       <c r="D10" s="5">
-        <v>7.694039991656787</v>
+        <v>7.6591352926248968</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>39.921877324999997</v>
+        <v>39.919934460999997</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47120044099999348</v>
+        <v>0.47132850899999568</v>
       </c>
       <c r="D11" s="5">
-        <v>15.312917425754623</v>
+        <v>15.318214217608105</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>40.328730444000001</v>
+        <v>40.328324617</v>
       </c>
       <c r="C12" s="5">
-        <v>0.40685311900000443</v>
+        <v>0.40839015600000295</v>
       </c>
       <c r="D12" s="5">
-        <v>12.938791758404889</v>
+        <v>12.991123643506119</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>40.736007553999997</v>
+        <v>40.736757529000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.40727710999999545</v>
+        <v>0.40843291200000209</v>
       </c>
       <c r="D13" s="5">
-        <v>12.815024873300462</v>
+        <v>12.853578285101896</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>41.273774312</v>
+        <v>41.274562719999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.53776675800000362</v>
+        <v>0.5378051909999968</v>
       </c>
       <c r="D14" s="5">
-        <v>17.043869417004199</v>
+        <v>17.044840345901125</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>41.237397600999998</v>
+        <v>41.237258439999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.6376711000002615E-2</v>
+        <v>-3.7304280000000745E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.0525103138730008</v>
+        <v>-1.0791944752041593</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>41.412406124999997</v>
+        <v>41.411779103000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.175008523999999</v>
+        <v>0.17452066300000268</v>
       </c>
       <c r="D16" s="5">
-        <v>5.2132828060272862</v>
+        <v>5.1984280763351043</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>41.488100305000003</v>
+        <v>41.488650923999998</v>
       </c>
       <c r="C17" s="5">
-        <v>7.5694180000006384E-2</v>
+        <v>7.6871820999997453E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>2.2155617922233528</v>
+        <v>2.2504183525560162</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>42.261110924</v>
+        <v>42.263195750000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.77301061899999723</v>
+        <v>0.77454482600000318</v>
       </c>
       <c r="D18" s="5">
-        <v>24.798198954645411</v>
+        <v>24.852212056645318</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>42.469446507000001</v>
+        <v>42.470983938000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.20833558300000021</v>
+        <v>0.20778818800000209</v>
       </c>
       <c r="D19" s="5">
-        <v>6.0787274198222718</v>
+        <v>6.0620142249371733</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>42.825091678</v>
+        <v>42.825694290000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.35564517099999904</v>
+        <v>0.3547103519999979</v>
       </c>
       <c r="D20" s="5">
-        <v>10.524969690093776</v>
+        <v>10.495624106605028</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>42.783139646999999</v>
+        <v>42.782081861000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.1952031000001E-2</v>
+        <v>-4.3612428999999509E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.1692230024385908</v>
+        <v>-1.2152232104349348</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>43.127359151999997</v>
+        <v>43.125193174000003</v>
       </c>
       <c r="C22" s="5">
-        <v>0.34421950499999809</v>
+        <v>0.34311131300000142</v>
       </c>
       <c r="D22" s="5">
-        <v>10.093723408562694</v>
+        <v>10.060040650373381</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>43.459227437000003</v>
+        <v>43.457127802999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.33186828500000587</v>
+        <v>0.3319346289999956</v>
       </c>
       <c r="D23" s="5">
-        <v>9.6351044273629505</v>
+        <v>9.6376175449246269</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>43.135731501999999</v>
+        <v>43.135342829000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.32349593500000395</v>
+        <v>-0.32178497399999628</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.5756278406258435</v>
+        <v>-8.5324982139149181</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>43.644634420000003</v>
+        <v>43.645411144999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.50890291800000398</v>
+        <v>0.51006831599999458</v>
       </c>
       <c r="D25" s="5">
-        <v>15.112984434707721</v>
+        <v>15.150020288882082</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>43.471056937</v>
+        <v>43.472060257000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.17357748300000253</v>
+        <v>-0.17335088799999454</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.6694553998895767</v>
+        <v>-4.6634110594842904</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>43.225253586999997</v>
+        <v>43.225391188000003</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.24580335000000275</v>
+        <v>-0.2466690689999993</v>
       </c>
       <c r="D27" s="5">
-        <v>-6.578206027051503</v>
+        <v>-6.6005086497486376</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>43.806351820000003</v>
+        <v>43.806153504000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.58109823300000585</v>
+        <v>0.58076231599999772</v>
       </c>
       <c r="D28" s="5">
-        <v>17.38009146436066</v>
+        <v>17.369231314683596</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>43.375893003000002</v>
+        <v>43.376659635000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.43045881700000166</v>
+        <v>-0.42949386899999809</v>
       </c>
       <c r="D29" s="5">
-        <v>-11.174817975077234</v>
+        <v>-11.15115061177997</v>
       </c>
       <c r="E29" s="5">
-        <v>4.5502027909735121</v>
+        <v>4.5506630583349361</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>43.823435717999999</v>
+        <v>43.824871125999998</v>
       </c>
       <c r="C30" s="5">
-        <v>0.44754271499999732</v>
+        <v>0.44821149099999502</v>
       </c>
       <c r="D30" s="5">
-        <v>13.108678126113226</v>
+        <v>13.129147876441749</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>43.916085262999999</v>
+        <v>43.916718392999996</v>
       </c>
       <c r="C31" s="5">
-        <v>9.2649545000000444E-2</v>
+        <v>9.1847266999998567E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5666948405548728</v>
+        <v>2.5441280136484945</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>44.156042741</v>
+        <v>44.156302846000003</v>
       </c>
       <c r="C32" s="5">
-        <v>0.23995747800000089</v>
+        <v>0.23958445300000619</v>
       </c>
       <c r="D32" s="5">
-        <v>6.7574779638974958</v>
+        <v>6.7465557722945491</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>44.460164638999998</v>
+        <v>44.459205535000002</v>
       </c>
       <c r="C33" s="5">
-        <v>0.30412189799999823</v>
+        <v>0.30290268899999973</v>
       </c>
       <c r="D33" s="5">
-        <v>8.5853057302198508</v>
+        <v>8.5495266716371088</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>44.895006492</v>
+        <v>44.893367517000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43484185300000178</v>
+        <v>0.43416198199999911</v>
       </c>
       <c r="D34" s="5">
-        <v>12.388963325330661</v>
+        <v>12.368822688574888</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>44.994493912999999</v>
+        <v>44.992674792999999</v>
       </c>
       <c r="C35" s="5">
-        <v>9.9487420999999188E-2</v>
+        <v>9.9307275999997557E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.691853303977676</v>
+        <v>2.687018920284534</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>45.347369872000002</v>
+        <v>45.347099053000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.35287595900000213</v>
+        <v>0.35442426000000182</v>
       </c>
       <c r="D36" s="5">
-        <v>9.8279260678857838</v>
+        <v>9.873349572957224</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.853088714000002</v>
+        <v>44.853955306000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.49428115799999972</v>
+        <v>-0.49314374699999775</v>
       </c>
       <c r="D37" s="5">
-        <v>-12.323536580462536</v>
+        <v>-12.296921746040423</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>45.765105052000003</v>
+        <v>45.766576278000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.91201633800000081</v>
+        <v>0.91262097199999914</v>
       </c>
       <c r="D38" s="5">
-        <v>27.322542071043209</v>
+        <v>27.342140543278525</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>47.023926308</v>
+        <v>47.024318749000003</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2588212559999974</v>
+        <v>1.2577424710000003</v>
       </c>
       <c r="D39" s="5">
-        <v>38.488303267002166</v>
+        <v>38.448754512748607</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>47.094312815000002</v>
+        <v>47.094163747000003</v>
       </c>
       <c r="C40" s="5">
-        <v>7.0386507000002041E-2</v>
+        <v>6.9844998000000658E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>1.8110491159277098</v>
+        <v>1.7969869211052814</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>47.440962269000003</v>
+        <v>47.441468712999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.34664945400000136</v>
+        <v>0.34730496599999583</v>
       </c>
       <c r="D41" s="5">
-        <v>9.1994128364007786</v>
+        <v>9.2175508403739883</v>
       </c>
       <c r="E41" s="5">
-        <v>9.3717246713948867</v>
+        <v>9.3709592029538324</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.889311634999999</v>
+        <v>46.890036760000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.55165063400000491</v>
+        <v>-0.55143195299999803</v>
       </c>
       <c r="D42" s="5">
-        <v>-13.095070564489875</v>
+        <v>-13.090075853584182</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.471776638000001</v>
+        <v>47.471608123999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.58246500300000292</v>
+        <v>0.58157136399999843</v>
       </c>
       <c r="D43" s="5">
-        <v>15.968367041780729</v>
+        <v>15.941909413067634</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.709777217000003</v>
+        <v>47.709798853999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.23800057900000127</v>
+        <v>0.23819072999999946</v>
       </c>
       <c r="D44" s="5">
-        <v>6.1849181459730618</v>
+        <v>6.1900193386097868</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>47.732072912</v>
+        <v>47.731179167999997</v>
       </c>
       <c r="C45" s="5">
-        <v>2.229569499999684E-2</v>
+        <v>2.1380313999998179E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.56222664534710809</v>
+        <v>0.53908647679516974</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>47.257496201999999</v>
+        <v>47.256689168000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.4745767100000009</v>
+        <v>-0.47448999999999586</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.299727702908168</v>
+        <v>-11.297974788269038</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>47.208226529999997</v>
+        <v>47.206988201999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.9269672000001208E-2</v>
+        <v>-4.9700966000003177E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.2439456363347201</v>
+        <v>-1.2547932118777472</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>47.550840117</v>
+        <v>47.550631926999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.34261358700000244</v>
+        <v>0.34364372499999973</v>
       </c>
       <c r="D48" s="5">
-        <v>9.0651760983406113</v>
+        <v>9.0937810099802832</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>47.694936181000003</v>
+        <v>47.695389056000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.14409606400000285</v>
+        <v>0.14475712900000559</v>
       </c>
       <c r="D49" s="5">
-        <v>3.6976541456788414</v>
+        <v>3.7149193365340949</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>48.464497119999997</v>
+        <v>48.466096714999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.76956093899999445</v>
+        <v>0.77070765899999572</v>
       </c>
       <c r="D50" s="5">
-        <v>21.176182043026849</v>
+        <v>21.210372738895366</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>47.912630372000002</v>
+        <v>47.913216478000002</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.5518667479999948</v>
+        <v>-0.55288023699999655</v>
       </c>
       <c r="D51" s="5">
-        <v>-12.840317614460107</v>
+        <v>-12.862040911368799</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>48.421660441999997</v>
+        <v>48.421749282999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.50903006999999434</v>
+        <v>0.50853280499999443</v>
       </c>
       <c r="D52" s="5">
-        <v>13.520936887880053</v>
+        <v>13.506773085932355</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>48.204483875999998</v>
+        <v>48.205123733000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.21717656599999913</v>
+        <v>-0.21662554999999628</v>
       </c>
       <c r="D53" s="5">
-        <v>-5.2513322128118762</v>
+        <v>-5.2383253787376187</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6094142498009889</v>
+        <v>1.6096782850880453</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>49.066543633000002</v>
+        <v>49.066915483000002</v>
       </c>
       <c r="C54" s="5">
-        <v>0.86205975700000437</v>
+        <v>0.86179175000000185</v>
       </c>
       <c r="D54" s="5">
-        <v>23.701893846876978</v>
+        <v>23.693439957011208</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>49.204975861999998</v>
+        <v>49.204145642</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13843222899999574</v>
+        <v>0.1372301589999978</v>
       </c>
       <c r="D55" s="5">
-        <v>3.4386113571911681</v>
+        <v>3.4082653306201305</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>49.292372221999997</v>
+        <v>49.292172223000001</v>
       </c>
       <c r="C56" s="5">
-        <v>8.7396359999999618E-2</v>
+        <v>8.8026581000001158E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.1523482726501841</v>
+        <v>2.1680589778781956</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>50.318688065000003</v>
+        <v>50.317751453</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0263158430000061</v>
+        <v>1.0255792299999982</v>
       </c>
       <c r="D57" s="5">
-        <v>28.054569790476979</v>
+        <v>28.032203637201512</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>50.944162331999998</v>
+        <v>50.943688577000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.6254742669999942</v>
+        <v>0.62593712400000356</v>
       </c>
       <c r="D58" s="5">
-        <v>15.979543196053392</v>
+        <v>15.99250705057791</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>51.380283918000003</v>
+        <v>51.379352900000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.43612158600000583</v>
+        <v>0.43566432299999747</v>
       </c>
       <c r="D59" s="5">
-        <v>10.770697439263532</v>
+        <v>10.758973069890377</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>51.980729511</v>
+        <v>51.980602019999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.60044559299999634</v>
+        <v>0.60124911999999853</v>
       </c>
       <c r="D60" s="5">
-        <v>14.96097680836581</v>
+        <v>14.982592851483245</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>52.532027675999998</v>
+        <v>52.53247004</v>
       </c>
       <c r="C61" s="5">
-        <v>0.55129816499999862</v>
+        <v>0.55186802000000057</v>
       </c>
       <c r="D61" s="5">
-        <v>13.496254673509856</v>
+        <v>13.511064817543893</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>52.561888994999997</v>
+        <v>52.56364714</v>
       </c>
       <c r="C62" s="5">
-        <v>2.9861318999998332E-2</v>
+        <v>3.1177100000000735E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.68426496782227897</v>
+        <v>0.71450822877108244</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>52.227818366999998</v>
+        <v>52.228429824000003</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.3340706279999992</v>
+        <v>-0.33521731599999782</v>
       </c>
       <c r="D63" s="5">
-        <v>-7.3658662840213829</v>
+        <v>-7.390030700415906</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>52.516933723000001</v>
+        <v>52.516834561000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.28911535600000349</v>
+        <v>0.28840473700000047</v>
       </c>
       <c r="D64" s="5">
-        <v>6.8488159393048198</v>
+        <v>6.8313852495371474</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>52.770446907</v>
+        <v>52.770841175000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.25351318399999911</v>
+        <v>0.25400661399999791</v>
       </c>
       <c r="D65" s="5">
-        <v>5.9490168974281943</v>
+        <v>5.9609171791131121</v>
       </c>
       <c r="E65" s="5">
-        <v>9.4720711930976531</v>
+        <v>9.4714359977348792</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>51.270257764</v>
+        <v>51.270743826</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.5001891430000001</v>
+        <v>-1.5000973490000007</v>
       </c>
       <c r="D66" s="5">
-        <v>-29.254838164020747</v>
+        <v>-29.253132624721758</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>50.800194503</v>
+        <v>50.799430651000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.47006326099999995</v>
+        <v>-0.47131317499999881</v>
       </c>
       <c r="D67" s="5">
-        <v>-10.463834616874079</v>
+        <v>-10.490172486140315</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>50.644296842000003</v>
+        <v>50.644050196000002</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.15589766099999736</v>
+        <v>-0.15538045499999953</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.621081946129534</v>
+        <v>-3.6093233822509729</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.286703041999999</v>
+        <v>49.285520851999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.3575938000000036</v>
+        <v>-1.3585293440000044</v>
       </c>
       <c r="D69" s="5">
-        <v>-27.82435658895308</v>
+        <v>-27.840911287582337</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.530071020999998</v>
+        <v>49.529613079999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.24336797899999851</v>
+        <v>0.24409222799999952</v>
       </c>
       <c r="D70" s="5">
-        <v>6.088961122100689</v>
+        <v>6.10772844773384</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.976425798999998</v>
+        <v>49.975788151000003</v>
       </c>
       <c r="C71" s="5">
-        <v>0.4463547779999999</v>
+        <v>0.44617507100000608</v>
       </c>
       <c r="D71" s="5">
-        <v>11.366586707164107</v>
+        <v>11.361891638455003</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>49.164281887000001</v>
+        <v>49.164230277999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.81214391199999625</v>
+        <v>-0.81155787300000526</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.848767566943437</v>
+        <v>-17.837223524246692</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>48.974378426000001</v>
+        <v>48.974620078999997</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.18990346100000011</v>
+        <v>-0.18961019900000053</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.5379422232797006</v>
+        <v>-4.5310870516560353</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>49.004668678999998</v>
+        <v>49.006287995999998</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0290252999996881E-2</v>
+        <v>3.1667917000000045E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.74472012202901894</v>
+        <v>0.77870825249017894</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>48.721059347000001</v>
+        <v>48.721901105000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.28360933199999749</v>
+        <v>-0.28438689099999692</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.7280225321715514</v>
+        <v>-6.7456679059429536</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>48.803957924999999</v>
+        <v>48.804242999000003</v>
       </c>
       <c r="C76" s="5">
-        <v>8.2898577999998224E-2</v>
+        <v>8.2341894000002469E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0610088223556922</v>
+        <v>2.0470040548127733</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.046827616999998</v>
+        <v>49.047260846</v>
       </c>
       <c r="C77" s="5">
-        <v>0.2428696919999993</v>
+        <v>0.24301784699999729</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1379114370250676</v>
+        <v>6.1417219476472384</v>
       </c>
       <c r="E77" s="5">
-        <v>-7.0562587740867988</v>
+        <v>-7.0561322239525603</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>48.984723764999998</v>
+        <v>48.984877578999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.2103851999999904E-2</v>
+        <v>-6.2383267000001297E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5089213119232725</v>
+        <v>-1.515649471649716</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.567091834999999</v>
+        <v>49.565870863000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.58236807000000113</v>
+        <v>0.58099328400000161</v>
       </c>
       <c r="D79" s="5">
-        <v>15.237362200699089</v>
+        <v>15.198962679906568</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>49.560782060999998</v>
+        <v>49.560270391000003</v>
       </c>
       <c r="C80" s="5">
-        <v>-6.3097740000017666E-3</v>
+        <v>-5.6004719999975805E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.15265026695939765</v>
+        <v>-0.13550435763958202</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.757063242999997</v>
+        <v>49.756055246000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19628118199999989</v>
+        <v>0.19578485499999942</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8573950288531176</v>
+        <v>4.844895390694548</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.119262266</v>
+        <v>50.119069093999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.36219902300000228</v>
+        <v>0.36301384799999425</v>
       </c>
       <c r="D82" s="5">
-        <v>9.093572105861881</v>
+        <v>9.1150494916361069</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>49.852895238000002</v>
+        <v>49.852791228999997</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.26636702799999767</v>
+        <v>-0.26627786499999928</v>
       </c>
       <c r="D83" s="5">
-        <v>-6.1944386391341588</v>
+        <v>-6.1924485137747842</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>50.095756248999997</v>
+        <v>50.095775217000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.24286101099999513</v>
+        <v>0.24298398800000598</v>
       </c>
       <c r="D84" s="5">
-        <v>6.0050662837926039</v>
+        <v>6.0082019029359834</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.419310993000003</v>
+        <v>50.419592463999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.32355474400000617</v>
+        <v>0.32381724699999381</v>
       </c>
       <c r="D85" s="5">
-        <v>8.0318050571988042</v>
+        <v>8.0385515766721483</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.885281057999997</v>
+        <v>50.887003209</v>
       </c>
       <c r="C86" s="5">
-        <v>0.46597006499999338</v>
+        <v>0.46741074500000224</v>
       </c>
       <c r="D86" s="5">
-        <v>11.671732354678888</v>
+        <v>11.709609744995353</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>51.552054224999999</v>
+        <v>51.552919344000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.66677316700000233</v>
+        <v>0.66591613500000335</v>
       </c>
       <c r="D87" s="5">
-        <v>16.908361846319899</v>
+        <v>16.884428154561661</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>51.822872036</v>
+        <v>51.822654350999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.27081781100000057</v>
+        <v>0.2697350069999942</v>
       </c>
       <c r="D88" s="5">
-        <v>6.4893140725708065</v>
+        <v>6.4625052808640726</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>51.823075783</v>
+        <v>51.822865403999998</v>
       </c>
       <c r="C89" s="5">
-        <v>2.0374700000047596E-4</v>
+        <v>2.1105300000101579E-4</v>
       </c>
       <c r="D89" s="5">
-        <v>4.718026566341571E-3</v>
+        <v>4.8872308100245121E-3</v>
       </c>
       <c r="E89" s="5">
-        <v>5.6604031308188807</v>
+        <v>5.6590409130387931</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>52.219060964000001</v>
+        <v>52.219001564000003</v>
       </c>
       <c r="C90" s="5">
-        <v>0.39598518100000035</v>
+        <v>0.39613616000000462</v>
       </c>
       <c r="D90" s="5">
-        <v>9.5646530209809519</v>
+        <v>9.5684949345063544</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>52.624098255</v>
+        <v>52.623250978999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.4050372909999993</v>
+        <v>0.40424941499999534</v>
       </c>
       <c r="D91" s="5">
-        <v>9.7153292071644906</v>
+        <v>9.6956307382202631</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>53.102333395000002</v>
+        <v>53.102092366000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.47823514000000245</v>
+        <v>0.47884138700000278</v>
       </c>
       <c r="D92" s="5">
-        <v>11.467242174192771</v>
+        <v>11.482708255010587</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>53.210939359000001</v>
+        <v>53.210391325000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10860596399999878</v>
+        <v>0.10829895900000253</v>
       </c>
       <c r="D93" s="5">
-        <v>2.4820606070093953</v>
+        <v>2.4749768456229226</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>53.292294034000001</v>
+        <v>53.292282329999999</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1354675000000043E-2</v>
+        <v>8.1891004999995687E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>1.8501974030741053</v>
+        <v>1.8625175901646918</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>53.836140641999997</v>
+        <v>53.836225395</v>
       </c>
       <c r="C95" s="5">
-        <v>0.54384660799999551</v>
+        <v>0.54394306500000056</v>
       </c>
       <c r="D95" s="5">
-        <v>12.957232478971758</v>
+        <v>12.959664105870239</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>54.124750524</v>
+        <v>54.124668692</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28860988200000293</v>
+        <v>0.2884432970000006</v>
       </c>
       <c r="D96" s="5">
-        <v>6.626183058057955</v>
+        <v>6.6222343053001342</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>54.395224224000003</v>
+        <v>54.395369314</v>
       </c>
       <c r="C97" s="5">
-        <v>0.2704737000000037</v>
+        <v>0.27070062199999967</v>
       </c>
       <c r="D97" s="5">
-        <v>6.1642668040809534</v>
+        <v>6.1695911714525709</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>54.717282916999999</v>
+        <v>54.718650689999997</v>
       </c>
       <c r="C98" s="5">
-        <v>0.32205869299999534</v>
+        <v>0.32328137599999707</v>
       </c>
       <c r="D98" s="5">
-        <v>7.3408493401829533</v>
+        <v>7.3696155449667566</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>54.857500967</v>
+        <v>54.858488811000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.14021805000000143</v>
+        <v>0.13983812100000392</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1188236734571051</v>
+        <v>3.1101750638199865</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>55.538661716</v>
+        <v>55.538995288000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.68116074900000001</v>
+        <v>0.68050647700000155</v>
       </c>
       <c r="D100" s="5">
-        <v>15.961198107710262</v>
+        <v>15.944499243293819</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>55.691002249999997</v>
+        <v>55.689557796999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.15234053399999681</v>
+        <v>0.15056250899999668</v>
       </c>
       <c r="D101" s="5">
-        <v>3.3416707132767343</v>
+        <v>3.3020653429044478</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4637145876795374</v>
+        <v>7.461363556137024</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>56.146281408999997</v>
+        <v>56.145884543000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.45527915899999982</v>
+        <v>0.456326746000002</v>
       </c>
       <c r="D102" s="5">
-        <v>10.263448528504892</v>
+        <v>10.288417824314156</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>56.276741149999999</v>
+        <v>56.275951276999997</v>
       </c>
       <c r="C103" s="5">
-        <v>0.13045974100000279</v>
+        <v>0.13006673399999613</v>
       </c>
       <c r="D103" s="5">
-        <v>2.8241930633680967</v>
+        <v>2.8155967129564585</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>56.741375910000002</v>
+        <v>56.741016231000003</v>
       </c>
       <c r="C104" s="5">
-        <v>0.4646347600000027</v>
+        <v>0.46506495400000603</v>
       </c>
       <c r="D104" s="5">
-        <v>10.370005932566762</v>
+        <v>10.380200185951871</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>57.502065074000001</v>
+        <v>57.501976253000002</v>
       </c>
       <c r="C105" s="5">
-        <v>0.76068916399999864</v>
+        <v>0.76096002199999901</v>
       </c>
       <c r="D105" s="5">
-        <v>17.328346219544844</v>
+        <v>17.335096473858869</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>57.571199368999999</v>
+        <v>57.571334256999997</v>
       </c>
       <c r="C106" s="5">
-        <v>6.9134294999997792E-2</v>
+        <v>6.9358003999994366E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>1.4523295468160224</v>
+        <v>1.4570625704127371</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>58.014233296</v>
+        <v>58.014943293000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.44303392700000188</v>
+        <v>0.44360903600000512</v>
       </c>
       <c r="D107" s="5">
-        <v>9.6355398589943029</v>
+        <v>9.6485591178442363</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>58.562019114000002</v>
+        <v>58.562306005000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54778581800000126</v>
+        <v>0.54736271200000175</v>
       </c>
       <c r="D108" s="5">
-        <v>11.938071173017551</v>
+        <v>11.928212994612419</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>58.836122007999997</v>
+        <v>58.836547265</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27410289399999499</v>
+        <v>0.2742412599999966</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7635390138552456</v>
+        <v>5.7664947842205327</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>58.694271110999999</v>
+        <v>58.695267856000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.14185089699999764</v>
+        <v>-0.14127940899999913</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.8550819364057012</v>
+        <v>-2.8437106044377325</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>58.702957400999999</v>
+        <v>58.703378856999997</v>
       </c>
       <c r="C111" s="5">
-        <v>8.6862899999999854E-3</v>
+        <v>8.1110009999960653E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>0.17773517425110352</v>
+        <v>0.16595208686911445</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>58.900990929000002</v>
+        <v>58.901138744999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.1980335280000034</v>
+        <v>0.19775988800000022</v>
       </c>
       <c r="D112" s="5">
-        <v>4.1241433209270095</v>
+        <v>4.1183085198378766</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>58.981884346000001</v>
+        <v>58.978962123999999</v>
       </c>
       <c r="C113" s="5">
-        <v>8.0893416999998635E-2</v>
+        <v>7.782337900000158E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.6605613691626164</v>
+        <v>1.5970776807406439</v>
       </c>
       <c r="E113" s="5">
-        <v>5.9091809503212911</v>
+        <v>5.9066806365936086</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>58.832095869</v>
+        <v>58.831962394000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.14978847700000131</v>
+        <v>-0.14699972999999744</v>
       </c>
       <c r="D114" s="5">
-        <v>-3.0052732287334294</v>
+        <v>-2.9502303211489167</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>59.192634437999999</v>
+        <v>59.192833112999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.36053856899999914</v>
+        <v>0.36087071899999756</v>
       </c>
       <c r="D115" s="5">
-        <v>7.6069167048094188</v>
+        <v>7.6141806179846672</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>59.270442756999998</v>
+        <v>59.270566275999997</v>
       </c>
       <c r="C116" s="5">
-        <v>7.780831899999896E-2</v>
+        <v>7.7733162999997774E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.5888461192550274</v>
+        <v>1.5872949658107594</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>59.712568709999999</v>
+        <v>59.712796591999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.44212595300000146</v>
+        <v>0.44223031599999985</v>
       </c>
       <c r="D117" s="5">
-        <v>9.3278960719544344</v>
+        <v>9.3301687870869454</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>60.257619005999999</v>
+        <v>60.257293197000003</v>
       </c>
       <c r="C118" s="5">
-        <v>0.54505029599999943</v>
+        <v>0.54449660500000618</v>
       </c>
       <c r="D118" s="5">
-        <v>11.520461371452551</v>
+        <v>11.508119071535482</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>60.263680186999999</v>
+        <v>60.264086358999997</v>
       </c>
       <c r="C119" s="5">
-        <v>6.061180999999749E-3</v>
+        <v>6.793161999993913E-3</v>
       </c>
       <c r="D119" s="5">
-        <v>0.12077215401151697</v>
+        <v>0.13536702974530357</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>60.326513798999997</v>
+        <v>60.326982237999999</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2833611999998595E-2</v>
+        <v>6.2895879000002708E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2583736532403522</v>
+        <v>1.2596193077234474</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>60.553389906</v>
+        <v>60.554192243000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.22687610700000249</v>
+        <v>0.22721000500000343</v>
       </c>
       <c r="D121" s="5">
-        <v>4.6074912311306448</v>
+        <v>4.6143766701414402</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>61.170058879000003</v>
+        <v>61.170993588999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.61666897300000301</v>
+        <v>0.61680134599999548</v>
       </c>
       <c r="D122" s="5">
-        <v>12.92894002781042</v>
+        <v>12.931691566328251</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>61.601568071999999</v>
+        <v>61.602135189999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.43150919299999657</v>
+        <v>0.43114160100000021</v>
       </c>
       <c r="D123" s="5">
-        <v>8.8013853713346357</v>
+        <v>8.793455065703526</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>62.285177410999999</v>
+        <v>62.285960635000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.6836093390000002</v>
+        <v>0.68382544500000364</v>
       </c>
       <c r="D124" s="5">
-        <v>14.160342270821168</v>
+        <v>14.164957011343859</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>62.464012124999996</v>
+        <v>62.459710459</v>
       </c>
       <c r="C125" s="5">
-        <v>0.17883471399999706</v>
+        <v>0.17374982399999794</v>
       </c>
       <c r="D125" s="5">
-        <v>3.5004031965012006</v>
+        <v>3.3992995036302487</v>
       </c>
       <c r="E125" s="5">
-        <v>5.903724198727045</v>
+        <v>5.9016778350251764</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>62.325723959000001</v>
+        <v>62.325340410000003</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.13828816599999527</v>
+        <v>-0.13437004899999749</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.6245515388671037</v>
+        <v>-2.5512414707325681</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>62.831300554999999</v>
+        <v>62.831418710000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.50557659599999738</v>
+        <v>0.50607829999999865</v>
       </c>
       <c r="D127" s="5">
-        <v>10.180467258739668</v>
+        <v>10.191090674318914</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>63.322318056</v>
+        <v>63.322279657999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.49101750100000174</v>
+        <v>0.49086094799999813</v>
       </c>
       <c r="D128" s="5">
-        <v>9.7915877404387111</v>
+        <v>9.7883113011187017</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>63.646872184999999</v>
+        <v>63.647443000999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.32455412899999914</v>
+        <v>0.32516334299999983</v>
       </c>
       <c r="D129" s="5">
-        <v>6.3268952611972518</v>
+        <v>6.3391127119780899</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>64.234622096999999</v>
+        <v>64.234663682000004</v>
       </c>
       <c r="C130" s="5">
-        <v>0.5877499119999996</v>
+        <v>0.58722068100000513</v>
       </c>
       <c r="D130" s="5">
-        <v>11.661971346027556</v>
+        <v>11.6508221613008</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>64.172983528000003</v>
+        <v>64.173876476000004</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.1638568999995869E-2</v>
+        <v>-6.0787206000000538E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.1454438943261147</v>
+        <v>-1.1297043468346923</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>63.879008061999997</v>
+        <v>63.879719004000002</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.29397546600000624</v>
+        <v>-0.29415747200000197</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.3607713511276796</v>
+        <v>-5.3639343218049751</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>64.235686736000005</v>
+        <v>64.236421831000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.3566786740000083</v>
+        <v>0.35670282699999944</v>
       </c>
       <c r="D133" s="5">
-        <v>6.910040524368255</v>
+        <v>6.9104436239552092</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>64.542947454</v>
+        <v>64.543393698000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.30726071799999488</v>
+        <v>0.30697186700000145</v>
       </c>
       <c r="D134" s="5">
-        <v>5.8934440380615349</v>
+        <v>5.8876881228116185</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>64.221010019999994</v>
+        <v>64.220968782</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32193743400000585</v>
+        <v>-0.32242491600000278</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.8240418393430975</v>
+        <v>-5.8325805866822789</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>64.578137819999995</v>
+        <v>64.578362017000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.35712780000000066</v>
+        <v>0.35739323500000353</v>
       </c>
       <c r="D136" s="5">
-        <v>6.8810303080842683</v>
+        <v>6.8863067322151972</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>64.974949941000006</v>
+        <v>64.970439237999997</v>
       </c>
       <c r="C137" s="5">
-        <v>0.39681212100001062</v>
+        <v>0.39207722099999387</v>
       </c>
       <c r="D137" s="5">
-        <v>7.6279907567577077</v>
+        <v>7.5338837282399318</v>
       </c>
       <c r="E137" s="5">
-        <v>4.019815139276095</v>
+        <v>4.0197573132332964</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>64.202922139999998</v>
+        <v>64.203220544000004</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.77202780100000723</v>
+        <v>-0.76721869399999321</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.362462923661788</v>
+        <v>-13.28541927393484</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>65.056754381999994</v>
+        <v>65.057904338</v>
       </c>
       <c r="C139" s="5">
-        <v>0.85383224199999574</v>
+        <v>0.85468379399999606</v>
       </c>
       <c r="D139" s="5">
-        <v>17.179374347395626</v>
+        <v>17.197695451466476</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>65.369782756999996</v>
+        <v>65.370535219000004</v>
       </c>
       <c r="C140" s="5">
-        <v>0.3130283750000018</v>
+        <v>0.31263088100000402</v>
       </c>
       <c r="D140" s="5">
-        <v>5.9292225011190469</v>
+        <v>5.9213858251339735</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>65.084631857999995</v>
+        <v>65.085433399999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.28515089900000135</v>
+        <v>-0.28510181900000475</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.1107679530246646</v>
+        <v>-5.1098518683595611</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>65.422485236</v>
+        <v>65.422086605000004</v>
       </c>
       <c r="C142" s="5">
-        <v>0.33785337800000548</v>
+        <v>0.33665320500000462</v>
       </c>
       <c r="D142" s="5">
-        <v>6.4101418959288781</v>
+        <v>6.3866382744345751</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>65.804448324000006</v>
+        <v>65.804462315999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.38196308800000622</v>
+        <v>0.38237571099999457</v>
       </c>
       <c r="D143" s="5">
-        <v>7.2354987826589667</v>
+        <v>7.2436135941285729</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>65.660375252999998</v>
+        <v>65.660334485000007</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.14407307100000821</v>
+        <v>-0.1441278309999916</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.5958872871560512</v>
+        <v>-2.5968615441044673</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>66.010799817999995</v>
+        <v>66.011040382000004</v>
       </c>
       <c r="C145" s="5">
-        <v>0.3504245649999973</v>
+        <v>0.35070589699999744</v>
       </c>
       <c r="D145" s="5">
-        <v>6.5956822979093666</v>
+        <v>6.6011382581884881</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>66.056284082999994</v>
+        <v>66.056559213</v>
       </c>
       <c r="C146" s="5">
-        <v>4.5484264999998913E-2</v>
+        <v>4.551883099999543E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>0.82999209171483734</v>
+        <v>0.83062220405905052</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>66.508149606000003</v>
+        <v>66.508701447999997</v>
       </c>
       <c r="C147" s="5">
-        <v>0.45186552300000926</v>
+        <v>0.45214223499999662</v>
       </c>
       <c r="D147" s="5">
-        <v>8.5247286115467169</v>
+        <v>8.5301101592850426</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>66.528552755999996</v>
+        <v>66.529680064999994</v>
       </c>
       <c r="C148" s="5">
-        <v>2.040314999999282E-2</v>
+        <v>2.0978616999997257E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.36875380250160905</v>
+        <v>0.37916933305599532</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>67.098137854000001</v>
+        <v>67.094116213999996</v>
       </c>
       <c r="C149" s="5">
-        <v>0.56958509800000456</v>
+        <v>0.56443614900000227</v>
       </c>
       <c r="D149" s="5">
-        <v>10.771668737612528</v>
+        <v>10.669518264563283</v>
       </c>
       <c r="E149" s="5">
-        <v>3.2677022682248147</v>
+        <v>3.2686818819563923</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>66.717215996999997</v>
+        <v>66.717389376</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.38092185700000414</v>
+        <v>-0.37672683799999618</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.6037634326290391</v>
+        <v>-6.5336482652510686</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>67.319182224000002</v>
+        <v>67.319740350999993</v>
       </c>
       <c r="C151" s="5">
-        <v>0.60196622700000546</v>
+        <v>0.60235097499999313</v>
       </c>
       <c r="D151" s="5">
-        <v>11.380969176680411</v>
+        <v>11.38857721791231</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>67.740115474000007</v>
+        <v>67.740600963999995</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42093325000000448</v>
+        <v>0.4208606130000021</v>
       </c>
       <c r="D152" s="5">
-        <v>7.7668557648680858</v>
+        <v>7.7654024753839757</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>67.703442092000003</v>
+        <v>67.704341583000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.6673382000003585E-2</v>
+        <v>-3.6259380999993596E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.64772927346393727</v>
+        <v>-0.64043407989292644</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>68.083221256000002</v>
+        <v>68.083204757999994</v>
       </c>
       <c r="C154" s="5">
-        <v>0.37977916399999856</v>
+        <v>0.37886317499999222</v>
       </c>
       <c r="D154" s="5">
-        <v>6.9429494412999171</v>
+        <v>6.9255901818190191</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>68.502082698999999</v>
+        <v>68.502522685000002</v>
       </c>
       <c r="C155" s="5">
-        <v>0.41886144299999728</v>
+        <v>0.41931792700000869</v>
       </c>
       <c r="D155" s="5">
-        <v>7.6376387785976663</v>
+        <v>7.6462483151243932</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>69.205477032000005</v>
+        <v>69.205218779999996</v>
       </c>
       <c r="C156" s="5">
-        <v>0.70339433300000564</v>
+        <v>0.70269609499999319</v>
       </c>
       <c r="D156" s="5">
-        <v>13.042119044524902</v>
+        <v>13.028345094336057</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>69.391386767</v>
+        <v>69.391074306999997</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18590973499999564</v>
+        <v>0.18585552700000108</v>
       </c>
       <c r="D157" s="5">
-        <v>3.271670712371888</v>
+        <v>3.2707150024972931</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>69.973919721000001</v>
+        <v>69.973594489000007</v>
       </c>
       <c r="C158" s="5">
-        <v>0.58253295400000127</v>
+        <v>0.58252018200001032</v>
       </c>
       <c r="D158" s="5">
-        <v>10.552260474923546</v>
+        <v>10.552068061808328</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>69.709696223999998</v>
+        <v>69.710003881999995</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.26422349700000325</v>
+        <v>-0.2635906070000118</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.4383029988466216</v>
+        <v>-4.4279114504507948</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>70.382671087999995</v>
+        <v>70.383535287000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.67297486399999684</v>
+        <v>0.67353140500000563</v>
       </c>
       <c r="D160" s="5">
-        <v>12.220100647793753</v>
+        <v>12.230692606099636</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>70.314427852999998</v>
+        <v>70.311720191000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-6.8243234999997071E-2</v>
+        <v>-7.1815095999994583E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.1573385158769489</v>
+        <v>-1.2175594168257642</v>
       </c>
       <c r="E161" s="5">
-        <v>4.7934117128531684</v>
+        <v>4.7956574414622422</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>70.553996522000006</v>
+        <v>70.554346387999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.23956866900000762</v>
+        <v>0.24262619699999277</v>
       </c>
       <c r="D162" s="5">
-        <v>4.1660185692188323</v>
+        <v>4.2203667595553274</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>70.401297142999994</v>
+        <v>70.401968565000004</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.15269937900001196</v>
+        <v>-0.15237782299999481</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5664557130028687</v>
+        <v>-2.5611027286262522</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>70.418469314000006</v>
+        <v>70.419241365000005</v>
       </c>
       <c r="C164" s="5">
-        <v>1.7172171000012781E-2</v>
+        <v>1.7272800000000643E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.29309506133223806</v>
+        <v>0.29481210262176649</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>70.312999880999996</v>
+        <v>70.313876543999996</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.10546943300001033</v>
+        <v>-0.1053648210000091</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7825710438659881</v>
+        <v>-1.7807981256381944</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>70.734191112999994</v>
+        <v>70.733882952000002</v>
       </c>
       <c r="C166" s="5">
-        <v>0.42119123199999819</v>
+        <v>0.4200064080000061</v>
       </c>
       <c r="D166" s="5">
-        <v>7.4298994965760423</v>
+        <v>7.4082121756495534</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>70.608767008000001</v>
+        <v>70.608767259999993</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.12542410499999335</v>
+        <v>-0.12511569200000849</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.1071808720004914</v>
+        <v>-2.1020587690504522</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>69.537848632000006</v>
+        <v>69.537342433999996</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0709183759999945</v>
+        <v>-1.0714248259999977</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.756281782517679</v>
+        <v>-16.763556688184909</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>70.351313852999994</v>
+        <v>70.350865338999995</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81346522099998708</v>
+        <v>0.81352290499999924</v>
       </c>
       <c r="D169" s="5">
-        <v>14.977151998334847</v>
+        <v>14.978399442658574</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>70.850222200000005</v>
+        <v>70.849864836999998</v>
       </c>
       <c r="C170" s="5">
-        <v>0.49890834700001108</v>
+        <v>0.49899949800000343</v>
       </c>
       <c r="D170" s="5">
-        <v>8.8499035926607803</v>
+        <v>8.8516427214756952</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>71.428940835999995</v>
+        <v>71.429657176999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.57871863599999074</v>
+        <v>0.57979233999999735</v>
       </c>
       <c r="D171" s="5">
-        <v>10.254398658235363</v>
+        <v>10.274342315982121</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>71.822181929999999</v>
+        <v>71.823232004999994</v>
       </c>
       <c r="C172" s="5">
-        <v>0.39324109400000395</v>
+        <v>0.39357482799999843</v>
       </c>
       <c r="D172" s="5">
-        <v>6.8101713927996022</v>
+        <v>6.8160568437698688</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>71.811531555000002</v>
+        <v>71.810119943000004</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.0650374999997325E-2</v>
+        <v>-1.3112061999990487E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.17780066366329672</v>
+        <v>-0.21885238083616532</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1291557760092505</v>
+        <v>2.1310810600702501</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>71.948219468000005</v>
+        <v>71.947880756999993</v>
       </c>
       <c r="C174" s="5">
-        <v>0.13668791300000294</v>
+        <v>0.1377608139999893</v>
       </c>
       <c r="D174" s="5">
-        <v>2.3081751721087951</v>
+        <v>2.3265304805913267</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>72.148279932999998</v>
+        <v>72.147870514000005</v>
       </c>
       <c r="C175" s="5">
-        <v>0.20006046499999286</v>
+        <v>0.19998975700001154</v>
       </c>
       <c r="D175" s="5">
-        <v>3.3882468325936888</v>
+        <v>3.387047136958321</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>72.949455028000003</v>
+        <v>72.949596001000003</v>
       </c>
       <c r="C176" s="5">
-        <v>0.80117509500000494</v>
+        <v>0.80172548699999879</v>
       </c>
       <c r="D176" s="5">
-        <v>14.170221073528699</v>
+        <v>14.180643706967256</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>72.586464551000006</v>
+        <v>72.587229502</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.36299047699999676</v>
+        <v>-0.36236649900000373</v>
       </c>
       <c r="D177" s="5">
-        <v>-5.8103670773494542</v>
+        <v>-5.8006394784035127</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>72.491611649999996</v>
+        <v>72.491933369999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.4852901000010093E-2</v>
+        <v>-9.5296132000001421E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5568875905682455</v>
+        <v>-1.5640938393157611</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>72.354620263000001</v>
+        <v>72.355215309000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.1369913869999948</v>
+        <v>-0.13671806099999628</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.244284115770534</v>
+        <v>-2.2398428153742267</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>72.133129588000003</v>
+        <v>72.133217277</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.2214906749999983</v>
+        <v>-0.2219980320000019</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.6121978720639492</v>
+        <v>-3.6203037462195109</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>71.611130256999999</v>
+        <v>71.610756972000004</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.52199933100000351</v>
+        <v>-0.52246030499999563</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.3465029621662801</v>
+        <v>-8.3535728422849171</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>72.475641069999995</v>
+        <v>72.475012262999996</v>
       </c>
       <c r="C182" s="5">
-        <v>0.86451081299999544</v>
+        <v>0.8642552909999921</v>
       </c>
       <c r="D182" s="5">
-        <v>15.488421608688663</v>
+        <v>15.483621817795434</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>73.061200088999996</v>
+        <v>73.061101649999998</v>
       </c>
       <c r="C183" s="5">
-        <v>0.58555901900000151</v>
+        <v>0.58608938700000124</v>
       </c>
       <c r="D183" s="5">
-        <v>10.137910429564002</v>
+        <v>10.147597002610853</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>73.208645712000006</v>
+        <v>73.208553394000006</v>
       </c>
       <c r="C184" s="5">
-        <v>0.14744562300001007</v>
+        <v>0.14745174400000849</v>
       </c>
       <c r="D184" s="5">
-        <v>2.448795335619991</v>
+        <v>2.4489014612524951</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>73.228645946</v>
+        <v>73.228426505000002</v>
       </c>
       <c r="C185" s="5">
-        <v>2.0000233999994066E-2</v>
+        <v>1.9873110999995447E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.32832701089884342</v>
+        <v>0.32623743487412149</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9733799855175649</v>
+        <v>1.9750789486576492</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>73.543030568000006</v>
+        <v>73.543110237999997</v>
       </c>
       <c r="C186" s="5">
-        <v>0.31438462200000572</v>
+        <v>0.31468373299999541</v>
       </c>
       <c r="D186" s="5">
-        <v>5.2752358183904224</v>
+        <v>5.280390182744954</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>74.013705227000003</v>
+        <v>74.013660336000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.47067465899999661</v>
+        <v>0.47055009800000391</v>
       </c>
       <c r="D187" s="5">
-        <v>7.9561741785592499</v>
+        <v>7.9539850649092969</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>74.021322253999998</v>
+        <v>74.021618685000007</v>
       </c>
       <c r="C188" s="5">
-        <v>7.6170269999948914E-3</v>
+        <v>7.9583490000061374E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>0.12356641064650287</v>
+        <v>0.12910682385587346</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>74.673913352</v>
+        <v>74.674391861999993</v>
       </c>
       <c r="C189" s="5">
-        <v>0.65259109800000203</v>
+        <v>0.65277317699998605</v>
       </c>
       <c r="D189" s="5">
-        <v>11.107883237549277</v>
+        <v>11.111087605616742</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>74.781045535000004</v>
+        <v>74.780974403000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10713218300000449</v>
+        <v>0.10658254100000875</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7352498874830369</v>
+        <v>1.7262660308135169</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>74.783201973000004</v>
+        <v>74.783042836000007</v>
       </c>
       <c r="C191" s="5">
-        <v>2.1564380000000938E-3</v>
+        <v>2.0684330000051432E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>3.4609519549966272E-2</v>
+        <v>3.3196909480004422E-2</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>76.739306216000003</v>
+        <v>76.739553981</v>
       </c>
       <c r="C192" s="5">
-        <v>1.9561042429999986</v>
+        <v>1.9565111449999932</v>
       </c>
       <c r="D192" s="5">
-        <v>36.321936474053018</v>
+        <v>36.330699475125527</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>77.308189632999998</v>
+        <v>77.308195240000003</v>
       </c>
       <c r="C193" s="5">
-        <v>0.56888341699999501</v>
+        <v>0.56864125900000317</v>
       </c>
       <c r="D193" s="5">
-        <v>9.2676536128277078</v>
+        <v>9.2635153424189589</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>77.283363291000001</v>
+        <v>77.283047435</v>
       </c>
       <c r="C194" s="5">
-        <v>-2.4826341999997226E-2</v>
+        <v>-2.5147805000003132E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.38468172218177887</v>
+        <v>-0.38965382330601317</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>76.807463072999994</v>
+        <v>76.807401702000007</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.4759002180000067</v>
+        <v>-0.47564573299999324</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.1442328245724607</v>
+        <v>-7.1405690687877943</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>76.574154973000006</v>
+        <v>76.574253021000004</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.23330809999998792</v>
+        <v>-0.23314868100000297</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.5848001373930405</v>
+        <v>-3.5823942140360887</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>77.437630615000003</v>
+        <v>77.437822349000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.86347564199999738</v>
+        <v>0.86356932799999697</v>
       </c>
       <c r="D197" s="5">
-        <v>14.403186291594405</v>
+        <v>14.404827593826397</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7477297506002945</v>
+        <v>5.7483084710451715</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>77.517794500999997</v>
+        <v>77.517883648999998</v>
       </c>
       <c r="C198" s="5">
-        <v>8.0163885999994022E-2</v>
+        <v>8.0061299999997004E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2493443460547038</v>
+        <v>1.2477333466651475</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>77.488815091999996</v>
+        <v>77.488420923999996</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.897940900000151E-2</v>
+        <v>-2.946272500000191E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.44768917244271123</v>
+        <v>-0.45513956917142551</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>77.772061343999994</v>
+        <v>77.771735715999995</v>
       </c>
       <c r="C200" s="5">
-        <v>0.28324625199999787</v>
+        <v>0.28331479199999876</v>
       </c>
       <c r="D200" s="5">
-        <v>4.475649737717835</v>
+        <v>4.4767778596332963</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>78.178588278000007</v>
+        <v>78.178437743000003</v>
       </c>
       <c r="C201" s="5">
-        <v>0.40652693400001283</v>
+        <v>0.40670202700000857</v>
       </c>
       <c r="D201" s="5">
-        <v>6.4561032849220323</v>
+        <v>6.4589922444286296</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>78.477434160000001</v>
+        <v>78.477322268999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.29884588199999484</v>
+        <v>0.29888452599999482</v>
       </c>
       <c r="D202" s="5">
-        <v>4.684807042371042</v>
+        <v>4.6854348455063199</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>78.408598826000002</v>
+        <v>78.408477089000002</v>
       </c>
       <c r="C203" s="5">
-        <v>-6.8835333999999193E-2</v>
+        <v>-6.8845179999996731E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-1.0474994539498073</v>
+        <v>-1.0476500494613239</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>79.178480414999996</v>
+        <v>79.179405325000005</v>
       </c>
       <c r="C204" s="5">
-        <v>0.76988158899999348</v>
+        <v>0.77092823600000315</v>
       </c>
       <c r="D204" s="5">
-        <v>12.440206510464002</v>
+        <v>12.458064145241199</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>79.964487503000001</v>
+        <v>79.964961603999996</v>
       </c>
       <c r="C205" s="5">
-        <v>0.78600708800000518</v>
+        <v>0.78555627899999081</v>
       </c>
       <c r="D205" s="5">
-        <v>12.58484838508458</v>
+        <v>12.577077075917597</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>80.155038785000002</v>
+        <v>80.154955915000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.19055128200000127</v>
+        <v>0.18999431100000663</v>
       </c>
       <c r="D206" s="5">
-        <v>2.8973156287962487</v>
+        <v>2.8887186101415052</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>79.925073398999999</v>
+        <v>79.924778023000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.22996538600000349</v>
+        <v>-0.23017789200000038</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.3889989424990552</v>
+        <v>-3.3920847987766511</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>80.568018023999997</v>
+        <v>80.567957199999995</v>
       </c>
       <c r="C208" s="5">
-        <v>0.64294462499999838</v>
+        <v>0.64317917699999327</v>
       </c>
       <c r="D208" s="5">
-        <v>10.09196821411631</v>
+        <v>10.095853289170487</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>80.586746250999994</v>
+        <v>80.586818113000007</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8728226999996878E-2</v>
+        <v>1.8860913000011692E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.27929974950477998</v>
+        <v>0.28128129731554985</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0666477150580471</v>
+        <v>4.0664828484044735</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>80.977094175999994</v>
+        <v>80.977098835000007</v>
       </c>
       <c r="C210" s="5">
-        <v>0.39034792500000037</v>
+        <v>0.39028072199999997</v>
       </c>
       <c r="D210" s="5">
-        <v>5.9699684785978535</v>
+        <v>5.9689076827194487</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>80.742242442000006</v>
+        <v>80.741850509000002</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.23485173399998871</v>
+        <v>-0.23524832600000423</v>
       </c>
       <c r="D211" s="5">
-        <v>-3.4252877374263302</v>
+        <v>-3.4309796897998401</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>81.372055451999998</v>
+        <v>81.371681980999995</v>
       </c>
       <c r="C212" s="5">
-        <v>0.62981300999999235</v>
+        <v>0.62983147199999223</v>
       </c>
       <c r="D212" s="5">
-        <v>9.7725504060281807</v>
+        <v>9.7728987661273248</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>81.014914656000002</v>
+        <v>81.014825782000003</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.35714079599999593</v>
+        <v>-0.3568561989999921</v>
       </c>
       <c r="D213" s="5">
-        <v>-5.1414876355623811</v>
+        <v>-5.1375118344957009</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>82.106967491999995</v>
+        <v>82.107203576000003</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0920528359999935</v>
+        <v>1.0923777940000008</v>
       </c>
       <c r="D214" s="5">
-        <v>17.430362695068524</v>
+        <v>17.435960489689563</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>82.478009771000004</v>
+        <v>82.477915027999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.37104227900000808</v>
+        <v>0.37071145199999478</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5596457400124644</v>
+        <v>5.5545485671409933</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>82.917162810999997</v>
+        <v>82.918029841000006</v>
       </c>
       <c r="C216" s="5">
-        <v>0.43915303999999367</v>
+        <v>0.4401148130000081</v>
       </c>
       <c r="D216" s="5">
-        <v>6.5798557114848277</v>
+        <v>6.5946993535224152</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>83.049749558000002</v>
+        <v>83.049739658999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.13258674700000483</v>
+        <v>0.13170981799999026</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9357976116777476</v>
+        <v>1.9228618995669189</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>83.018330247999998</v>
+        <v>83.017775121</v>
       </c>
       <c r="C218" s="5">
-        <v>-3.1419310000003975E-2</v>
+        <v>-3.1964537999996878E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.45303953321513823</v>
+        <v>-0.46088467422307211</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>83.239065740000001</v>
+        <v>83.238842337999998</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22073549200000286</v>
+        <v>0.2210672169999981</v>
       </c>
       <c r="D219" s="5">
-        <v>3.2377274131902167</v>
+        <v>3.2426866090977668</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>83.460152918000006</v>
+        <v>83.460779646999995</v>
       </c>
       <c r="C220" s="5">
-        <v>0.22108717800000477</v>
+        <v>0.22193730899999764</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2342359194143633</v>
+        <v>3.246864083125689</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>83.822698482999996</v>
+        <v>83.823228030999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.36254556499999069</v>
+        <v>0.3624483840000039</v>
       </c>
       <c r="D221" s="5">
-        <v>5.3390848496842835</v>
+        <v>5.3375782994507626</v>
       </c>
       <c r="E221" s="5">
-        <v>4.0154893733035601</v>
+        <v>4.0160537340757863</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>84.277026203999995</v>
+        <v>84.277034885999996</v>
       </c>
       <c r="C222" s="5">
-        <v>0.45432772099999852</v>
+        <v>0.45380685499999629</v>
       </c>
       <c r="D222" s="5">
-        <v>6.7015622781069872</v>
+        <v>6.6936054892964947</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>84.743153473999996</v>
+        <v>84.742701320999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.4661272700000012</v>
+        <v>0.46566643500000282</v>
       </c>
       <c r="D223" s="5">
-        <v>6.8427405829390553</v>
+        <v>6.8357679096516577</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>84.936139628999996</v>
+        <v>84.935443629999995</v>
       </c>
       <c r="C224" s="5">
-        <v>0.19298615499999983</v>
+        <v>0.19274230899999623</v>
       </c>
       <c r="D224" s="5">
-        <v>2.7672576906927038</v>
+        <v>2.7637322222052285</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>85.547082918000001</v>
+        <v>85.546645624000007</v>
       </c>
       <c r="C225" s="5">
-        <v>0.61094328900000505</v>
+        <v>0.61120199400001241</v>
       </c>
       <c r="D225" s="5">
-        <v>8.9813644904547019</v>
+        <v>8.9853960023568149</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>86.048382040999996</v>
+        <v>86.048566058000006</v>
       </c>
       <c r="C226" s="5">
-        <v>0.50129912299999546</v>
+        <v>0.50192043399999875</v>
       </c>
       <c r="D226" s="5">
-        <v>7.263025880908347</v>
+        <v>7.2723585241451838</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>86.104617504999993</v>
+        <v>86.104532773000003</v>
       </c>
       <c r="C227" s="5">
-        <v>5.6235463999996682E-2</v>
+        <v>5.5966714999996725E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.78706474003094051</v>
+        <v>0.78328821499735746</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>84.977207097999994</v>
+        <v>84.978067100999993</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1274104069999993</v>
+        <v>-1.126465672000009</v>
       </c>
       <c r="D228" s="5">
-        <v>-14.628652404319343</v>
+        <v>-14.617275670984565</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>84.997014716999999</v>
+        <v>84.996884793999996</v>
       </c>
       <c r="C229" s="5">
-        <v>1.9807619000005161E-2</v>
+        <v>1.8817693000002578E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.28007085261185782</v>
+        <v>0.26605399527828144</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>86.041227406000004</v>
+        <v>86.040804750999996</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0442126890000054</v>
+        <v>1.043919957</v>
       </c>
       <c r="D230" s="5">
-        <v>15.780412927492593</v>
+        <v>15.775711843348494</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>86.008587497999997</v>
+        <v>86.008555612999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2639908000007267E-2</v>
+        <v>-3.2249137999997401E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.45427375621782673</v>
+        <v>-0.44884852794386809</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>85.784916632000005</v>
+        <v>85.785672215999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22367086599999197</v>
+        <v>-0.22288339700000392</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.0764265126656865</v>
+        <v>-3.065750488480834</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>85.431838377999995</v>
+        <v>85.432341664000006</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.35307825400001036</v>
+        <v>-0.35333055199998853</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.8287397554191092</v>
+        <v>-4.832070826239498</v>
       </c>
       <c r="E233" s="5">
-        <v>1.9196946938260906</v>
+        <v>1.9196512360570406</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>85.352782336999994</v>
+        <v>85.352613011000003</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.9056041000001187E-2</v>
+        <v>-7.9728653000003646E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.1048094849585466</v>
+        <v>-1.1141545248995799</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>84.829032901999994</v>
+        <v>84.828606410999996</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.52374943499999915</v>
+        <v>-0.52400660000000698</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1200451103072604</v>
+        <v>-7.1234375750222956</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>84.307093043999998</v>
+        <v>84.306731588999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.52193985799999609</v>
+        <v>-0.5218748220000009</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.1386082939687734</v>
+        <v>-7.1377833519095546</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.871682882000002</v>
+        <v>83.871605517000006</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.4354101619999966</v>
+        <v>-0.43512607199998854</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.024443023772208</v>
+        <v>-6.020648271157258</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.498432136000005</v>
+        <v>83.498616346000006</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.37325074599999652</v>
+        <v>-0.3729891710000004</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.2115192800429311</v>
+        <v>-5.2079605865443579</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>83.064513312000003</v>
+        <v>83.064228456999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.4339188240000027</v>
+        <v>-0.43438788900000702</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.0608883504702504</v>
+        <v>-6.0672408339699331</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>82.796598650000007</v>
+        <v>82.796875990999993</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.26791466199999547</v>
+        <v>-0.26735246600000551</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.8025291394465754</v>
+        <v>-3.7947033616343551</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>82.785719830000005</v>
+        <v>82.785136136000006</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.0878820000002065E-2</v>
+        <v>-1.1739854999987642E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.15755664316876583</v>
+        <v>-0.17001661743054619</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>82.487499967000005</v>
+        <v>82.486947912000005</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.29821986299999992</v>
+        <v>-0.29818822400000045</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.2381468249812375</v>
+        <v>-4.2377353471577113</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>83.245776774000007</v>
+        <v>83.246071482000005</v>
       </c>
       <c r="C243" s="5">
-        <v>0.75827680700000144</v>
+        <v>0.75912356999999986</v>
       </c>
       <c r="D243" s="5">
-        <v>11.606329898831525</v>
+        <v>11.62003531217346</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>83.275247462999999</v>
+        <v>83.276466174999996</v>
       </c>
       <c r="C244" s="5">
-        <v>2.9470688999992944E-2</v>
+        <v>3.039469299999098E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.42565243245993312</v>
+        <v>0.43902330503442499</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>83.459509597999997</v>
+        <v>83.460168737000004</v>
       </c>
       <c r="C245" s="5">
-        <v>0.18426213499999733</v>
+        <v>0.18370256200000767</v>
       </c>
       <c r="D245" s="5">
-        <v>2.6877785602380966</v>
+        <v>2.6794772555423396</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.3086577761247229</v>
+        <v>-2.3084617471407221</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>83.711219725999996</v>
+        <v>83.710929035000007</v>
       </c>
       <c r="C246" s="5">
-        <v>0.25171012799999914</v>
+        <v>0.25076029800000299</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6797871817629613</v>
+        <v>3.6656417903981442</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>83.59531484</v>
+        <v>83.595008179000004</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.1159048859999956</v>
+        <v>-0.11592085600000246</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6489016820400826</v>
+        <v>-1.6491328321813326</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>84.109070209999999</v>
+        <v>84.109052169999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.51375536999999838</v>
+        <v>0.51404399099999409</v>
       </c>
       <c r="D248" s="5">
-        <v>7.6293534688586018</v>
+        <v>7.6338144828654864</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>84.106203285000007</v>
+        <v>84.106184049999996</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.8669249999921931E-3</v>
+        <v>-2.86812000000225E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.0895293494602747E-2</v>
+        <v>-4.0912345166310704E-2</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>84.365570950000006</v>
+        <v>84.364919983999997</v>
       </c>
       <c r="C250" s="5">
-        <v>0.25936766499999919</v>
+        <v>0.25873593400000061</v>
       </c>
       <c r="D250" s="5">
-        <v>3.7639886070800266</v>
+        <v>3.7546660236883911</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>84.457472756000001</v>
+        <v>84.457025629</v>
       </c>
       <c r="C251" s="5">
-        <v>9.1901805999995645E-2</v>
+        <v>9.2105645000003733E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3150542954371902</v>
+        <v>1.3179988646368823</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>84.732132887000006</v>
+        <v>84.732312696999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.27466013100000453</v>
+        <v>0.27528706799999725</v>
       </c>
       <c r="D252" s="5">
-        <v>3.9730257308940642</v>
+        <v>3.982279183731019</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>85.118253844999998</v>
+        <v>85.117987444999997</v>
       </c>
       <c r="C253" s="5">
-        <v>0.38612095799999224</v>
+        <v>0.38567474799999957</v>
       </c>
       <c r="D253" s="5">
-        <v>5.6075104477841142</v>
+        <v>5.6008550203463514</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>84.593224758999995</v>
+        <v>84.593261475999995</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.52502908600000353</v>
+        <v>-0.52472596900000212</v>
       </c>
       <c r="D254" s="5">
-        <v>-7.1558590371258557</v>
+        <v>-7.1518884055661758</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>84.821399821</v>
+        <v>84.821998707000006</v>
       </c>
       <c r="C255" s="5">
-        <v>0.22817506200000537</v>
+        <v>0.22873723100001087</v>
       </c>
       <c r="D255" s="5">
-        <v>3.2852378512639113</v>
+        <v>3.293451196557684</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>85.201199685000006</v>
+        <v>85.202212631999998</v>
       </c>
       <c r="C256" s="5">
-        <v>0.37979986400000598</v>
+        <v>0.38021392499999251</v>
       </c>
       <c r="D256" s="5">
-        <v>5.5074907164579523</v>
+        <v>5.513603933857314</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>85.616889752000006</v>
+        <v>85.617014075</v>
       </c>
       <c r="C257" s="5">
-        <v>0.41569006699999989</v>
+        <v>0.41480144300000177</v>
       </c>
       <c r="D257" s="5">
-        <v>6.0143961784280942</v>
+        <v>6.0011196897252095</v>
       </c>
       <c r="E257" s="5">
-        <v>2.584942284458025</v>
+        <v>2.5842810656142579</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>86.099492095000002</v>
+        <v>86.098587679999994</v>
       </c>
       <c r="C258" s="5">
-        <v>0.48260234299999638</v>
+        <v>0.48157360499999413</v>
       </c>
       <c r="D258" s="5">
-        <v>6.9778119892022206</v>
+        <v>6.9624642043595308</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>86.447146271999998</v>
+        <v>86.446436161999998</v>
       </c>
       <c r="C259" s="5">
-        <v>0.34765417699999546</v>
+        <v>0.3478484820000034</v>
       </c>
       <c r="D259" s="5">
-        <v>4.9544508159517164</v>
+        <v>4.9573349274284029</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>86.364099874999994</v>
+        <v>86.364402420999994</v>
       </c>
       <c r="C260" s="5">
-        <v>-8.3046397000003935E-2</v>
+        <v>-8.2033741000003602E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.1467216547880521</v>
+        <v>-1.1328208511700133</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>86.493001320999994</v>
+        <v>86.493903750000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.12890144600000042</v>
+        <v>0.1295013290000071</v>
       </c>
       <c r="D261" s="5">
-        <v>1.8058180132033197</v>
+        <v>1.8142849716149767</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>86.576698066000006</v>
+        <v>86.576441482999996</v>
       </c>
       <c r="C262" s="5">
-        <v>8.3696745000011674E-2</v>
+        <v>8.2537732999995228E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.167404995601129</v>
+        <v>1.1511420453413246</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>87.003733060000002</v>
+        <v>87.003912013000004</v>
       </c>
       <c r="C263" s="5">
-        <v>0.427034993999996</v>
+        <v>0.4274705300000079</v>
       </c>
       <c r="D263" s="5">
-        <v>6.0821778720716591</v>
+        <v>6.0885690847255258</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>87.216251412000005</v>
+        <v>87.216368536000004</v>
       </c>
       <c r="C264" s="5">
-        <v>0.21251835200000357</v>
+        <v>0.21245652300000017</v>
       </c>
       <c r="D264" s="5">
-        <v>2.9708629057343172</v>
+        <v>2.9699807457268523</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>87.045628074000007</v>
+        <v>87.045316202999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.17062333799999863</v>
+        <v>-0.17105233300000577</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.3224944941746539</v>
+        <v>-2.3282679613263246</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>87.880895404</v>
+        <v>87.879110345000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.83526732999999354</v>
+        <v>0.83379414200000213</v>
       </c>
       <c r="D266" s="5">
-        <v>12.142470540236472</v>
+        <v>12.11995960502037</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>88.014221679000002</v>
+        <v>88.014580471000002</v>
       </c>
       <c r="C267" s="5">
-        <v>0.13332627500000171</v>
+        <v>0.1354701260000013</v>
       </c>
       <c r="D267" s="5">
-        <v>1.8358177007609777</v>
+        <v>1.8656261161087651</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>87.976899435999997</v>
+        <v>87.977689338999994</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.7322243000005528E-2</v>
+        <v>-3.6891132000008042E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.507672327227493</v>
+        <v>-0.50181965140019269</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>88.399072923999995</v>
+        <v>88.399505298999998</v>
       </c>
       <c r="C269" s="5">
-        <v>0.42217348799999854</v>
+        <v>0.42181596000000354</v>
       </c>
       <c r="D269" s="5">
-        <v>5.9128610358481382</v>
+        <v>5.9076663562350529</v>
       </c>
       <c r="E269" s="5">
-        <v>3.249572812162338</v>
+        <v>3.2499278958298516</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>88.394353402999997</v>
+        <v>88.394144886000007</v>
       </c>
       <c r="C270" s="5">
-        <v>-4.7195209999983945E-3</v>
+        <v>-5.3604129999911265E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-6.4047758752694417E-2</v>
+        <v>-7.2741931067477061E-2</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>88.296253747999998</v>
+        <v>88.296232669000005</v>
       </c>
       <c r="C271" s="5">
-        <v>-9.809965499999862E-2</v>
+        <v>-9.7912217000001078E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.323655723881012</v>
+        <v>-1.3211451139721442</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>88.625645104</v>
+        <v>88.626072929000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.32939135600000213</v>
+        <v>0.32984025999999744</v>
       </c>
       <c r="D272" s="5">
-        <v>4.569632441649718</v>
+        <v>4.5759896898544206</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>88.467982820000003</v>
+        <v>88.468595816000004</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.15766228399999704</v>
+        <v>-0.15747711299999878</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.1139990583163626</v>
+        <v>-2.1115303318329892</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>88.383455009000002</v>
+        <v>88.382801189000006</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.4527811000000952E-2</v>
+        <v>-8.5794626999998513E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.140548561901189</v>
+        <v>-1.1575428877782734</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>88.910557965999999</v>
+        <v>88.910431090000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.52710295699999676</v>
+        <v>0.5276299009999974</v>
       </c>
       <c r="D275" s="5">
-        <v>7.39605609262588</v>
+        <v>7.4037509403304336</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>89.272435075000004</v>
+        <v>89.273052845999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.36187710900000525</v>
+        <v>0.3626217559999958</v>
       </c>
       <c r="D276" s="5">
-        <v>4.9949824289376332</v>
+        <v>5.0054997343181418</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>89.487384844999994</v>
+        <v>89.488183980000002</v>
       </c>
       <c r="C277" s="5">
-        <v>0.21494976999998983</v>
+        <v>0.2151311340000035</v>
       </c>
       <c r="D277" s="5">
-        <v>2.9279267690832667</v>
+        <v>2.9304094960451277</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>89.505493964999999</v>
+        <v>89.503334515999995</v>
       </c>
       <c r="C278" s="5">
-        <v>1.8109120000005419E-2</v>
+        <v>1.5150535999993053E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.24310853503086705</v>
+        <v>0.20335178413868338</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>89.619005469000001</v>
+        <v>89.618322109999994</v>
       </c>
       <c r="C279" s="5">
-        <v>0.11351150400000165</v>
+        <v>0.11498759399999869</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5325086416581479</v>
+        <v>1.5526159522736505</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>89.853562722000007</v>
+        <v>89.853531110000006</v>
       </c>
       <c r="C280" s="5">
-        <v>0.23455725300000552</v>
+        <v>0.23520900000001177</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1863330696102921</v>
+        <v>3.1953396103093556</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>89.600854670999993</v>
+        <v>89.600860781999998</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.25270805100001326</v>
+        <v>-0.25267032800000777</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.3232133689402255</v>
+        <v>-3.3227260941862569</v>
       </c>
       <c r="E281" s="5">
-        <v>1.3594958716741434</v>
+        <v>1.359007020386116</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>89.785649492000005</v>
+        <v>89.785773823</v>
       </c>
       <c r="C282" s="5">
-        <v>0.18479482100001121</v>
+        <v>0.1849130410000015</v>
       </c>
       <c r="D282" s="5">
-        <v>2.5031746007658562</v>
+        <v>2.5047940204014463</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>90.453783842000007</v>
+        <v>90.454335864000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.66813435000000254</v>
+        <v>0.66856204100000127</v>
       </c>
       <c r="D283" s="5">
-        <v>9.3044198250823875</v>
+        <v>9.3106084264101163</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>90.164688347999999</v>
+        <v>90.165684064000004</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.28909549400000856</v>
+        <v>-0.28865179999999668</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.7685645215684405</v>
+        <v>-3.7628592289424612</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>90.643938703000003</v>
+        <v>90.645004439999994</v>
       </c>
       <c r="C285" s="5">
-        <v>0.4792503550000049</v>
+        <v>0.47932037599998978</v>
       </c>
       <c r="D285" s="5">
-        <v>6.5681411238382559</v>
+        <v>6.5690543162064685</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>91.090194326000002</v>
+        <v>91.090190226000004</v>
       </c>
       <c r="C286" s="5">
-        <v>0.44625562299999899</v>
+        <v>0.44518578600001035</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0704281003817639</v>
+        <v>6.0554066121448091</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>90.863318243999998</v>
+        <v>90.862863441000002</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.22687608200000398</v>
+        <v>-0.22732678500000247</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.9482053284984655</v>
+        <v>-2.9539820932751315</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>91.148711005999999</v>
+        <v>91.149795092999994</v>
       </c>
       <c r="C288" s="5">
-        <v>0.28539276200000074</v>
+        <v>0.28693165199999271</v>
       </c>
       <c r="D288" s="5">
-        <v>3.8348794628624061</v>
+        <v>3.8559379441172714</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>91.356787104000006</v>
+        <v>91.358005208999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.20807609800000648</v>
+        <v>0.20821011600000361</v>
       </c>
       <c r="D289" s="5">
-        <v>2.7740413996912405</v>
+        <v>2.7758171856622216</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>91.111152331</v>
+        <v>91.106340524000004</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.24563477300000613</v>
+        <v>-0.25166468499999439</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.1792011216844163</v>
+        <v>-3.2560238292820509</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>90.912140023999996</v>
+        <v>90.910711661999997</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.19901230700000383</v>
+        <v>-0.19562886200000662</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.5898755290154285</v>
+        <v>-2.5464961874531733</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>91.427510909999995</v>
+        <v>91.427893455000003</v>
       </c>
       <c r="C292" s="5">
-        <v>0.51537088599999947</v>
+        <v>0.517181793000006</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0188266597369431</v>
+        <v>7.0443802890600038</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>91.358428965000002</v>
+        <v>91.359174044</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.9081944999993539E-2</v>
+        <v>-6.8719411000003561E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.90295244720911549</v>
+        <v>-0.89822968721694485</v>
       </c>
       <c r="E293" s="5">
-        <v>1.961559742318908</v>
+        <v>1.9623843416839426</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>91.569013487999996</v>
+        <v>91.567903944999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.21058452299999431</v>
+        <v>0.20872990099999811</v>
       </c>
       <c r="D294" s="5">
-        <v>2.8013818444538208</v>
+        <v>2.7763762554225968</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>91.611494628000003</v>
+        <v>91.613368492999996</v>
       </c>
       <c r="C295" s="5">
-        <v>4.248114000000669E-2</v>
+        <v>4.5464547999998217E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.55813250116962809</v>
+        <v>0.59744395607612688</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>91.900130116</v>
+        <v>91.902814000999996</v>
       </c>
       <c r="C296" s="5">
-        <v>0.28863548799999705</v>
+        <v>0.28944550800000002</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8469848591081712</v>
+        <v>3.8578889582743248</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>92.435030800000007</v>
+        <v>92.436333457000003</v>
       </c>
       <c r="C297" s="5">
-        <v>0.53490068400000723</v>
+        <v>0.53351945600000761</v>
       </c>
       <c r="D297" s="5">
-        <v>7.212535740563264</v>
+        <v>7.1930959741424827</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>92.690040558000007</v>
+        <v>92.690451155000005</v>
       </c>
       <c r="C298" s="5">
-        <v>0.25500975799999992</v>
+        <v>0.25411769800000172</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3612572022873488</v>
+        <v>3.3492727852202142</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>92.897116444000005</v>
+        <v>92.895082662999997</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20707588599999838</v>
+        <v>0.20463150799999141</v>
       </c>
       <c r="D299" s="5">
-        <v>2.7140695712660756</v>
+        <v>2.6816299731610149</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>92.604933549999998</v>
+        <v>92.606170696999996</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.29218289400000685</v>
+        <v>-0.28891196600000058</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.709666580197879</v>
+        <v>-3.6689243907961133</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>93.540326405000002</v>
+        <v>93.540670245000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.93539285500000346</v>
+        <v>0.93449954800000512</v>
       </c>
       <c r="D301" s="5">
-        <v>12.817657777894143</v>
+        <v>12.804548933511706</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>93.444850904000006</v>
+        <v>93.439483402999997</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.5475500999995688E-2</v>
+        <v>-0.10118684200000416</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.2179731901704072</v>
+        <v>-1.2903947096853274</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>94.412019232000006</v>
+        <v>94.410138656000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.96716832799999963</v>
+        <v>0.97065525300000388</v>
       </c>
       <c r="D303" s="5">
-        <v>13.152180927208201</v>
+        <v>13.203142028707916</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>94.411419339000005</v>
+        <v>94.411749915000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-5.9989300000040657E-4</v>
+        <v>1.6112590000005866E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-7.6245212112024952E-3</v>
+        <v>2.0481828850571482E-2</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>95.318742693000004</v>
+        <v>95.322195995000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.90732335399999897</v>
+        <v>0.91044607999999982</v>
       </c>
       <c r="D305" s="5">
-        <v>12.161895851080363</v>
+        <v>12.205953037296812</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3349188168693598</v>
+        <v>4.3378478324370029</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>94.920584176000006</v>
+        <v>94.917659333000003</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.39815851699999882</v>
+        <v>-0.40453666199999816</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.8989817874312003</v>
+        <v>-4.9754606147895286</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>95.263552473999994</v>
+        <v>95.265221292000007</v>
       </c>
       <c r="C307" s="5">
-        <v>0.34296829799998818</v>
+        <v>0.34756195900000364</v>
       </c>
       <c r="D307" s="5">
-        <v>4.4230670173956099</v>
+        <v>4.4836480506625476</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>95.408501689000005</v>
+        <v>95.412348445999996</v>
       </c>
       <c r="C308" s="5">
-        <v>0.14494921500001112</v>
+        <v>0.14712715399998899</v>
       </c>
       <c r="D308" s="5">
-        <v>1.8412297722500526</v>
+        <v>1.8690976401251946</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>95.437380666999999</v>
+        <v>95.439273655999997</v>
       </c>
       <c r="C309" s="5">
-        <v>2.8878977999994504E-2</v>
+        <v>2.6925210000001698E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.36383051705268787</v>
+        <v>0.33916414577013221</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>95.719817574999993</v>
+        <v>95.721603830999996</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28243690799999399</v>
+        <v>0.28233017499999846</v>
       </c>
       <c r="D310" s="5">
-        <v>3.6096509552254741</v>
+        <v>3.6081918599141893</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>96.031237087999997</v>
+        <v>96.028421015000006</v>
       </c>
       <c r="C311" s="5">
-        <v>0.31141951300000414</v>
+        <v>0.30681718400001046</v>
       </c>
       <c r="D311" s="5">
-        <v>3.9747621285248336</v>
+        <v>3.9149072366968296</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>95.767192042000005</v>
+        <v>95.767746862999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.26404504599999257</v>
+        <v>-0.2606741520000071</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.2500469107892616</v>
+        <v>-3.2092658756467829</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>95.701456528999998</v>
+        <v>95.701639710999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.5735513000007018E-2</v>
+        <v>-6.6107152000000724E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.82058889343356034</v>
+        <v>-0.82520577204361345</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>96.532283694</v>
+        <v>96.521317546000006</v>
       </c>
       <c r="C314" s="5">
-        <v>0.83082716500000231</v>
+        <v>0.81967783500000735</v>
       </c>
       <c r="D314" s="5">
-        <v>10.929842328609363</v>
+        <v>10.776171639439468</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>96.503614995999996</v>
+        <v>96.503564148999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-2.8668698000004156E-2</v>
+        <v>-1.7753397000006998E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.35580117055941107</v>
+        <v>-0.22049572411014795</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>96.708306745000002</v>
+        <v>96.709823482999994</v>
       </c>
       <c r="C316" s="5">
-        <v>0.20469174900000553</v>
+        <v>0.20625933399999496</v>
       </c>
       <c r="D316" s="5">
-        <v>2.5751984497700553</v>
+        <v>2.5951538186526957</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>96.801316197000006</v>
+        <v>96.809171019999994</v>
       </c>
       <c r="C317" s="5">
-        <v>9.3009452000003989E-2</v>
+        <v>9.9347536999999875E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.1602273539122798</v>
+        <v>1.2397182560315523</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5553850817934478</v>
+        <v>1.5599462533133268</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>97.254091181999996</v>
+        <v>97.250614826000003</v>
       </c>
       <c r="C318" s="5">
-        <v>0.45277498499999069</v>
+        <v>0.44144380600000943</v>
       </c>
       <c r="D318" s="5">
-        <v>5.7595048925617398</v>
+        <v>5.611266963058914</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>97.090639714999995</v>
+        <v>97.092561619999998</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.16345146700000157</v>
+        <v>-0.15805320600000528</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9982584850875673</v>
+        <v>-1.9329199404103936</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>96.908711500999999</v>
+        <v>96.912196859000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.18192821399999559</v>
+        <v>-0.18036476099999277</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.2255279536781747</v>
+        <v>-2.2065539941933165</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>97.622981515000006</v>
+        <v>97.623840708000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.71427001400000734</v>
+        <v>0.71164384899999789</v>
       </c>
       <c r="D321" s="5">
-        <v>9.212155212553963</v>
+        <v>9.1765618299219476</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>97.648209021</v>
+        <v>97.649187103000003</v>
       </c>
       <c r="C322" s="5">
-        <v>2.5227505999993127E-2</v>
+        <v>2.5346394999999688E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.31054236162917359</v>
+        <v>0.31200518696561375</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>97.768064649999999</v>
+        <v>97.763348789000005</v>
       </c>
       <c r="C323" s="5">
-        <v>0.11985562899999991</v>
+        <v>0.11416168600000276</v>
       </c>
       <c r="D323" s="5">
-        <v>1.4828913815245981</v>
+        <v>1.4119763584873102</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>98.167691086000005</v>
+        <v>98.169700784</v>
       </c>
       <c r="C324" s="5">
-        <v>0.39962643600000547</v>
+        <v>0.4063519949999943</v>
       </c>
       <c r="D324" s="5">
-        <v>5.0167800943986318</v>
+        <v>5.1034020093152499</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>98.160022075000001</v>
+        <v>98.161000023</v>
       </c>
       <c r="C325" s="5">
-        <v>-7.6690110000043887E-3</v>
+        <v>-8.7007610000000568E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-9.3705576337577146E-2</v>
+        <v>-0.10630393137270877</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>98.734894758999999</v>
+        <v>98.721963505999994</v>
       </c>
       <c r="C326" s="5">
-        <v>0.57487268399999891</v>
+        <v>0.56096348299999477</v>
       </c>
       <c r="D326" s="5">
-        <v>7.2586292611727554</v>
+        <v>7.0773772368237342</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>98.297025665000007</v>
+        <v>98.297437082000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.43786909399999274</v>
+        <v>-0.42452642399999263</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.1938498484321975</v>
+        <v>-5.0399531626430853</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>98.414566511000004</v>
+        <v>98.415607264000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.11754084599999715</v>
+        <v>0.11817018200000007</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4444014493140589</v>
+        <v>1.4521801370841469</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>98.169276111000002</v>
+        <v>98.179627018999994</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.2452904000000018</v>
+        <v>-0.23598024500000747</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.950242089128674</v>
+        <v>-2.839707036256256</v>
       </c>
       <c r="E329" s="5">
-        <v>1.413162514460109</v>
+        <v>1.4156262103689254</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>98.555106023999997</v>
+        <v>98.554197282000004</v>
       </c>
       <c r="C330" s="5">
-        <v>0.38582991299999492</v>
+        <v>0.37457026300000962</v>
       </c>
       <c r="D330" s="5">
-        <v>4.8195982908415758</v>
+        <v>4.6754809711220258</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>98.475620031999995</v>
+        <v>98.478178908000004</v>
       </c>
       <c r="C331" s="5">
-        <v>-7.948599200000217E-2</v>
+        <v>-7.6018374000000222E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.96353427770983213</v>
+        <v>-0.92168623001086525</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>99.016054605999997</v>
+        <v>99.017497492000004</v>
       </c>
       <c r="C332" s="5">
-        <v>0.5404345740000025</v>
+        <v>0.5393185840000001</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7880661978906964</v>
+        <v>6.7734427096918015</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>98.316165075000001</v>
+        <v>98.315152428000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.69988953099999662</v>
+        <v>-0.7023450639999993</v>
       </c>
       <c r="D333" s="5">
-        <v>-8.1600260477477704</v>
+        <v>-8.1874329861850175</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>99.093814737000002</v>
+        <v>99.093375202999994</v>
       </c>
       <c r="C334" s="5">
-        <v>0.77764966200000174</v>
+        <v>0.77822277499998904</v>
       </c>
       <c r="D334" s="5">
-        <v>9.9156184791218784</v>
+        <v>9.923353837517169</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>99.247734743999999</v>
+        <v>99.243203985999997</v>
       </c>
       <c r="C335" s="5">
-        <v>0.15392000699999642</v>
+        <v>0.1498287830000038</v>
       </c>
       <c r="D335" s="5">
-        <v>1.8799370744690513</v>
+        <v>1.829559927159452</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>99.233839553999999</v>
+        <v>99.237083556000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.3895189999999502E-2</v>
+        <v>-6.1204299999957357E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.16787682266965476</v>
+        <v>-7.3980131899564761E-2</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>99.278573274999999</v>
+        <v>99.281195100000005</v>
       </c>
       <c r="C337" s="5">
-        <v>4.473372100000006E-2</v>
+        <v>4.4111544000003278E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.54229241074155166</v>
+        <v>0.53471398808495607</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>99.437736975000007</v>
+        <v>99.419074438999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.15916370000000768</v>
+        <v>0.13787933899999416</v>
       </c>
       <c r="D338" s="5">
-        <v>1.9408982170940003</v>
+        <v>1.6793196995307902</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>99.477708813000007</v>
+        <v>99.478619843000004</v>
       </c>
       <c r="C339" s="5">
-        <v>3.9971837999999593E-2</v>
+        <v>5.9545404000004964E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.4834421710590675</v>
+        <v>0.72109236972974777</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>99.418700071000004</v>
+        <v>99.421467199000006</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.9008742000003167E-2</v>
+        <v>-5.7152643999998531E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.70950494073962478</v>
+        <v>-0.68725192870756624</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>99.537722283999997</v>
+        <v>99.554618173999998</v>
       </c>
       <c r="C341" s="5">
-        <v>0.11902221299999383</v>
+        <v>0.1331509749999924</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4461148687157754</v>
+        <v>1.6190001962539169</v>
       </c>
       <c r="E341" s="5">
-        <v>1.3939658386119547</v>
+        <v>1.4004852093539855</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>99.760284381999995</v>
+        <v>99.759442264</v>
       </c>
       <c r="C342" s="5">
-        <v>0.22256209799999738</v>
+        <v>0.20482409000000246</v>
       </c>
       <c r="D342" s="5">
-        <v>2.7163926812049377</v>
+        <v>2.4970147485835481</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>99.943736916999995</v>
+        <v>99.946442731000005</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18345253500000069</v>
+        <v>0.18700046700000428</v>
       </c>
       <c r="D343" s="5">
-        <v>2.2291767176436883</v>
+        <v>2.2727533668227329</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>100.04807284</v>
+        <v>100.04634048</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10433592300000782</v>
+        <v>9.9897748999993041E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.2599538340783312</v>
+        <v>1.2060309500049993</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>99.810648830999995</v>
+        <v>99.807860187000003</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.2374240090000086</v>
+        <v>-0.23848029299999496</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.8108430191359002</v>
+        <v>-2.8232330395507321</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>100.02158896</v>
+        <v>100.01756453</v>
       </c>
       <c r="C346" s="5">
-        <v>0.21094012900000791</v>
+        <v>0.20970434299999852</v>
       </c>
       <c r="D346" s="5">
-        <v>2.5657710289213487</v>
+        <v>2.5506375125462499</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>100.17163686000001</v>
+        <v>100.16739312999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.15004790000000412</v>
+        <v>0.14982859999999221</v>
       </c>
       <c r="D347" s="5">
-        <v>1.8151137546445595</v>
+        <v>1.8125125406541986</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>101.04988126000001</v>
+        <v>101.05723496</v>
       </c>
       <c r="C348" s="5">
-        <v>0.87824439999999981</v>
+        <v>0.88984183000000883</v>
       </c>
       <c r="D348" s="5">
-        <v>11.043321805228112</v>
+        <v>11.196848588411946</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>101.32492057</v>
+        <v>101.32917843</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27503930999999682</v>
+        <v>0.27194346999999652</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3155217460372421</v>
+        <v>3.2774061429220458</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>100.38787278</v>
+        <v>100.36493410999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.93704779000000826</v>
+        <v>-0.96424432000000593</v>
       </c>
       <c r="D350" s="5">
-        <v>-10.550121308337424</v>
+        <v>-10.840055679174231</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>101.33537483000001</v>
+        <v>101.33664632</v>
       </c>
       <c r="C351" s="5">
-        <v>0.94750205000001131</v>
+        <v>0.97171221000000685</v>
       </c>
       <c r="D351" s="5">
-        <v>11.932942194227758</v>
+        <v>12.257220196124919</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>101.60568092</v>
+        <v>101.60943037</v>
       </c>
       <c r="C352" s="5">
-        <v>0.27030608999999117</v>
+        <v>0.2727840499999985</v>
       </c>
       <c r="D352" s="5">
-        <v>3.2483093279677577</v>
+        <v>3.2784878792458727</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>101.95180757999999</v>
+        <v>101.97484491</v>
       </c>
       <c r="C353" s="5">
-        <v>0.34612665999999592</v>
+        <v>0.36541454000000329</v>
       </c>
       <c r="D353" s="5">
-        <v>4.1653490527595594</v>
+        <v>4.4019094246923185</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4252969031300031</v>
+        <v>2.4310542096299015</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>102.15132762</v>
+        <v>102.15280958</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19952004000001011</v>
+        <v>0.17796466999999438</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3738468620581932</v>
+        <v>2.1144372274412904</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>102.42540476000001</v>
+        <v>102.42817841</v>
       </c>
       <c r="C355" s="5">
-        <v>0.27407714000000283</v>
+        <v>0.275368830000005</v>
       </c>
       <c r="D355" s="5">
-        <v>3.2675995433703475</v>
+        <v>3.2831800195848526</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>102.53824312</v>
+        <v>102.53365113</v>
       </c>
       <c r="C356" s="5">
-        <v>0.11283835999999781</v>
+        <v>0.10547271999999452</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3300362173545244</v>
+        <v>1.2426906664788628</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>102.88755282</v>
+        <v>102.87954861</v>
       </c>
       <c r="C357" s="5">
-        <v>0.34930969999999206</v>
+        <v>0.34589748000000498</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1654244188589207</v>
+        <v>4.1241649124986735</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>103.34357589</v>
+        <v>103.33575123999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45602307000000053</v>
+        <v>0.45620262999999284</v>
       </c>
       <c r="D358" s="5">
-        <v>5.4502872403487057</v>
+        <v>5.4529205185674057</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>103.30371721</v>
+        <v>103.29645696</v>
       </c>
       <c r="C359" s="5">
-        <v>-3.9858679999994706E-2</v>
+        <v>-3.9294279999992909E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.46184857890484432</v>
+        <v>-0.45535686612505621</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>102.87821425</v>
+        <v>102.88959524000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.42550296000000287</v>
+        <v>-0.40686171999999488</v>
       </c>
       <c r="D360" s="5">
-        <v>-4.8322905504958431</v>
+        <v>-4.6254728538053786</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>103.77293401</v>
+        <v>103.78504556999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.89471976000000097</v>
+        <v>0.89545032999998853</v>
       </c>
       <c r="D361" s="5">
-        <v>10.950213949145793</v>
+        <v>10.958316609394881</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>103.65600044999999</v>
+        <v>103.63079756</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.11693356000000676</v>
+        <v>-0.15424800999998922</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.3438368504750775</v>
+        <v>-1.7689643921909526</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>103.68195018</v>
+        <v>103.68059671</v>
       </c>
       <c r="C363" s="5">
-        <v>2.5949730000007776E-2</v>
+        <v>4.9799149999998349E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.30082761976368833</v>
+        <v>0.57817923975871377</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>103.91598732999999</v>
+        <v>103.91576333</v>
       </c>
       <c r="C364" s="5">
-        <v>0.23403714999999181</v>
+        <v>0.2351666200000011</v>
       </c>
       <c r="D364" s="5">
-        <v>2.7425951563620155</v>
+        <v>2.7560329807203354</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>103.83995521999999</v>
+        <v>103.8781809</v>
       </c>
       <c r="C365" s="5">
-        <v>-7.6032109999999875E-2</v>
+        <v>-3.75824300000005E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.87447820187760428</v>
+        <v>-0.43313270673426274</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8520001604860115</v>
+        <v>1.8664759840329559</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>103.94985685</v>
+        <v>103.95528849</v>
       </c>
       <c r="C366" s="5">
-        <v>0.10990163000001019</v>
+        <v>7.7107589999997117E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>1.2774693880366783</v>
+        <v>0.89439188872022513</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>103.87711382000001</v>
+        <v>103.87998147</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.2743029999998043E-2</v>
+        <v>-7.5307019999996783E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.83652300551937397</v>
+        <v>-0.8658456803918857</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>103.31533383</v>
+        <v>103.30009844999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.56177999000000511</v>
+        <v>-0.57988302000001113</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.3001476648038901</v>
+        <v>-6.4968023575256995</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>90.099323462000001</v>
+        <v>90.087322383</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.216010367999999</v>
+        <v>-13.212776066999993</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.650000428851087</v>
+        <v>-80.646686993764092</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.285761389000001</v>
+        <v>92.276549536999994</v>
       </c>
       <c r="C370" s="5">
-        <v>2.1864379270000001</v>
+        <v>2.1892271539999939</v>
       </c>
       <c r="D370" s="5">
-        <v>33.339258675178286</v>
+        <v>33.392685247189966</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>94.585670847000003</v>
+        <v>94.567615419999996</v>
       </c>
       <c r="C371" s="5">
-        <v>2.2999094580000019</v>
+        <v>2.2910658830000017</v>
       </c>
       <c r="D371" s="5">
-        <v>34.365503916010923</v>
+        <v>34.218721374886641</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>95.457203079999999</v>
+        <v>95.471863794000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.87153223299999638</v>
+        <v>0.90424837400000513</v>
       </c>
       <c r="D372" s="5">
-        <v>11.634975745607189</v>
+        <v>12.097403402529249</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>95.753131178999993</v>
+        <v>95.776158936000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.29592809899999395</v>
+        <v>0.30429514200000085</v>
       </c>
       <c r="D373" s="5">
-        <v>3.7842260687075413</v>
+        <v>3.8924957755355871</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>95.930368813000001</v>
+        <v>95.914810204000005</v>
       </c>
       <c r="C374" s="5">
-        <v>0.17723763400000792</v>
+        <v>0.13865126800000382</v>
       </c>
       <c r="D374" s="5">
-        <v>2.2439349744007187</v>
+        <v>1.7510901233020348</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>95.840066059999998</v>
+        <v>95.828489477999995</v>
       </c>
       <c r="C375" s="5">
-        <v>-9.0302753000003122E-2</v>
+        <v>-8.632072600001095E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.1237736997876113</v>
+        <v>-1.0746377578518929</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>96.144407830000006</v>
+        <v>96.132024216999994</v>
       </c>
       <c r="C376" s="5">
-        <v>0.30434177000000773</v>
+        <v>0.30353473899999983</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8778838709129682</v>
+        <v>3.8678963831544788</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>96.198724819999995</v>
+        <v>96.256657258000004</v>
       </c>
       <c r="C377" s="5">
-        <v>5.4316989999989573E-2</v>
+        <v>0.12463304100000983</v>
       </c>
       <c r="D377" s="5">
-        <v>0.68005308123502139</v>
+        <v>1.5669151558648231</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3586611086367881</v>
+        <v>-7.3369821996950302</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>96.502950999000007</v>
+        <v>96.511802658999997</v>
       </c>
       <c r="C378" s="5">
-        <v>0.30422617900001114</v>
+        <v>0.25514540099999294</v>
       </c>
       <c r="D378" s="5">
-        <v>3.8616805528555398</v>
+        <v>3.2275979642976349</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>96.417565381000003</v>
+        <v>96.422241787000004</v>
       </c>
       <c r="C379" s="5">
-        <v>-8.538561800000366E-2</v>
+        <v>-8.9560871999992742E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.0566058826831259</v>
+        <v>-1.1079081208526298</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>96.872610288999994</v>
+        <v>96.857269961</v>
       </c>
       <c r="C380" s="5">
-        <v>0.45504490799999076</v>
+        <v>0.43502817399999572</v>
       </c>
       <c r="D380" s="5">
-        <v>5.8127726315167383</v>
+        <v>5.550426260377006</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>97.872171412</v>
+        <v>97.854563763000002</v>
       </c>
       <c r="C381" s="5">
-        <v>0.99956112300000655</v>
+        <v>0.99729380200000151</v>
       </c>
       <c r="D381" s="5">
-        <v>13.109389602053124</v>
+        <v>13.080139880930265</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>98.124164832999995</v>
+        <v>98.116134152000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.25199342099999456</v>
+        <v>0.26157038899999918</v>
       </c>
       <c r="D382" s="5">
-        <v>3.1337940909755613</v>
+        <v>3.2552441453337133</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>98.671455014000003</v>
+        <v>98.641365985999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.54729018100000815</v>
+        <v>0.52523183399999596</v>
       </c>
       <c r="D383" s="5">
-        <v>6.9022161178713626</v>
+        <v>6.6163456523216091</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>99.879056758999994</v>
+        <v>99.793844335000003</v>
       </c>
       <c r="C384" s="5">
-        <v>1.207601744999991</v>
+        <v>1.1524783490000061</v>
       </c>
       <c r="D384" s="5">
-        <v>15.716369349579317</v>
+        <v>14.957180940688941</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>99.899543062999996</v>
+        <v>99.920102522999997</v>
       </c>
       <c r="C385" s="5">
-        <v>2.0486304000002065E-2</v>
+        <v>0.12625818799999422</v>
       </c>
       <c r="D385" s="5">
-        <v>0.2464111852945372</v>
+        <v>1.5288375110296792</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>99.954108629000004</v>
+        <v>99.949827298000002</v>
       </c>
       <c r="C386" s="5">
-        <v>5.4565566000007948E-2</v>
+        <v>2.9724775000005366E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>0.65741786034581029</v>
+        <v>0.35756718365123064</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>101.03283605</v>
+        <v>101.00329402</v>
       </c>
       <c r="C387" s="5">
-        <v>1.0787274209999964</v>
+        <v>1.053466721999996</v>
       </c>
       <c r="D387" s="5">
-        <v>13.747725676171797</v>
+        <v>13.407525744601489</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>101.22116471</v>
+        <v>101.09498644999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.18832865999999626</v>
+        <v>9.1692429999994829E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>2.2599166236125789</v>
+        <v>1.0948352340551804</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>101.58227711000001</v>
+        <v>101.68046477999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.36111240000001033</v>
+        <v>0.58547833000000082</v>
       </c>
       <c r="D389" s="5">
-        <v>4.366078195421097</v>
+        <v>7.1753355220581794</v>
       </c>
       <c r="E389" s="5">
-        <v>5.5962823832367059</v>
+        <v>5.6347349643177225</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>100.97158012</v>
+        <v>100.98671315999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.6106969900000081</v>
+        <v>-0.69375162000000046</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.9803920494727834</v>
+        <v>-7.8870745171397472</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>101.68846449999999</v>
+        <v>101.69398791</v>
       </c>
       <c r="C391" s="5">
-        <v>0.71688437999999621</v>
+        <v>0.7072747500000105</v>
       </c>
       <c r="D391" s="5">
-        <v>8.8605294917081689</v>
+        <v>8.7357847768470442</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>101.96604158</v>
+        <v>101.94737556</v>
       </c>
       <c r="C392" s="5">
-        <v>0.27757708000000036</v>
+        <v>0.25338764999999341</v>
       </c>
       <c r="D392" s="5">
-        <v>3.325245197843163</v>
+        <v>3.0313192759418905</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>102.86367159</v>
+        <v>102.83753503</v>
       </c>
       <c r="C393" s="5">
-        <v>0.89763001000000031</v>
+        <v>0.8901594700000004</v>
       </c>
       <c r="D393" s="5">
-        <v>11.09065911982816</v>
+        <v>10.995991977049124</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>102.963044</v>
+        <v>102.95791518999999</v>
       </c>
       <c r="C394" s="5">
-        <v>9.9372410000000855E-2</v>
+        <v>0.12038015999999629</v>
       </c>
       <c r="D394" s="5">
-        <v>1.1654506644558138</v>
+        <v>1.4137821520365135</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>103.58464576</v>
+        <v>103.54659615</v>
       </c>
       <c r="C395" s="5">
-        <v>0.62160176000000433</v>
+        <v>0.58868096000000492</v>
       </c>
       <c r="D395" s="5">
-        <v>7.4900189118312088</v>
+        <v>7.0811547666068675</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>103.76695544</v>
+        <v>103.77373917</v>
       </c>
       <c r="C396" s="5">
-        <v>0.18230968000000303</v>
+        <v>0.22714301999999975</v>
       </c>
       <c r="D396" s="5">
-        <v>2.1325728839606706</v>
+        <v>2.6643498508738706</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>103.69738864999999</v>
+        <v>103.70345733000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-6.9566790000010315E-2</v>
+        <v>-7.0281839999992712E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.80153667599514034</v>
+        <v>-0.80969195788681558</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>104.45940802</v>
+        <v>104.4629372</v>
       </c>
       <c r="C398" s="5">
-        <v>0.76201937000000441</v>
+        <v>0.75947986999999273</v>
       </c>
       <c r="D398" s="5">
-        <v>9.1834679629735341</v>
+        <v>9.1510627668886855</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>104.05010179</v>
+        <v>104.01397214000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.40930622999999855</v>
+        <v>-0.44896505999999192</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.6019738389864395</v>
+        <v>-5.0372270834002748</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>104.28914279999999</v>
+        <v>104.25538544</v>
       </c>
       <c r="C400" s="5">
-        <v>0.239041009999994</v>
+        <v>0.24141329999999073</v>
       </c>
       <c r="D400" s="5">
-        <v>2.7919395700429561</v>
+        <v>2.8209939501451897</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>104.7844363</v>
+        <v>104.91146885000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.4952935000000025</v>
+        <v>0.65608341000000792</v>
       </c>
       <c r="D401" s="5">
-        <v>5.8503267723684527</v>
+        <v>7.8185859923590062</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1522813635418645</v>
+        <v>3.1776055282504378</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>105.04053672000001</v>
+        <v>105.07671892</v>
       </c>
       <c r="C402" s="5">
-        <v>0.25610042000000988</v>
+        <v>0.16525006999999903</v>
       </c>
       <c r="D402" s="5">
-        <v>2.9726310117807797</v>
+        <v>1.9066272107957527</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>105.38665281999999</v>
+        <v>105.39531466</v>
       </c>
       <c r="C403" s="5">
-        <v>0.34611609999998905</v>
+        <v>0.31859573999999213</v>
       </c>
       <c r="D403" s="5">
-        <v>4.0265384680753913</v>
+        <v>3.6997283084565735</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>106.33959647</v>
+        <v>106.32217829</v>
       </c>
       <c r="C404" s="5">
-        <v>0.9529436500000088</v>
+        <v>0.92686362999999972</v>
       </c>
       <c r="D404" s="5">
-        <v>11.407072421795572</v>
+        <v>11.078685310853388</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>106.37319232</v>
+        <v>106.32576964</v>
       </c>
       <c r="C405" s="5">
-        <v>3.359584999999754E-2</v>
+        <v>3.5913500000077647E-3</v>
       </c>
       <c r="D405" s="5">
-        <v>0.37977523997834162</v>
+        <v>4.0541125062110162E-2</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>106.71041381000001</v>
+        <v>106.70242804999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.33722149000000456</v>
+        <v>0.37665840999999034</v>
       </c>
       <c r="D406" s="5">
-        <v>3.8712443210728198</v>
+        <v>4.3348039113853432</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>106.69411058</v>
+        <v>106.75519249</v>
       </c>
       <c r="C407" s="5">
-        <v>-1.6303230000005442E-2</v>
+        <v>5.2764440000004242E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.18318216871967552</v>
+        <v>0.59501757295248314</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>106.67249440000001</v>
+        <v>106.78267069</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.1616179999995211E-2</v>
+        <v>2.7478200000004449E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.24284874902213982</v>
+        <v>0.30931104494806849</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>107.00279485999999</v>
+        <v>106.98119348</v>
       </c>
       <c r="C409" s="5">
-        <v>0.33030045999998947</v>
+        <v>0.19852278999999839</v>
       </c>
       <c r="D409" s="5">
-        <v>3.7796135387511809</v>
+        <v>2.2539090880199675</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>107.56899351</v>
+        <v>107.68328758</v>
       </c>
       <c r="C410" s="5">
-        <v>0.56619865000000402</v>
+        <v>0.7020940999999965</v>
       </c>
       <c r="D410" s="5">
-        <v>6.5378196118071497</v>
+        <v>8.1659106007995206</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>107.39428152000001</v>
+        <v>107.55593811999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.1747119899999916</v>
+        <v>-0.12734946000000491</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.9317057543416727</v>
+        <v>-1.4099611514698407</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>107.33604031</v>
+        <v>107.49731877000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.8241210000005594E-2</v>
+        <v>-5.8619349999986525E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.6488368560627289</v>
+        <v>-0.65205831605429365</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>107.31163836</v>
+        <v>107.56404515</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.4401949999997896E-2</v>
+        <v>6.6726379999991536E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.27246909450181489</v>
+        <v>0.74741944631053769</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4118105219028685</v>
+        <v>2.5283949687069818</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>107.94868821999999</v>
+        <v>108.11213254</v>
       </c>
       <c r="C414" s="5">
-        <v>0.63704985999999053</v>
+        <v>0.54808739000000628</v>
       </c>
       <c r="D414" s="5">
-        <v>7.3609943926875365</v>
+        <v>6.2888460689053183</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>108.05288441</v>
+        <v>108.16423012</v>
       </c>
       <c r="C415" s="5">
-        <v>0.10419619000001035</v>
+        <v>5.2097579999994537E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>1.1644547027777508</v>
+        <v>0.57979668085588187</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>107.89668028</v>
+        <v>107.97027370000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.1562041300000061</v>
+        <v>-0.19395641999999214</v>
       </c>
       <c r="D416" s="5">
-        <v>-1.7210253162239786</v>
+        <v>-2.130703606878781</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>107.98972375</v>
+        <v>108.01990139</v>
       </c>
       <c r="C417" s="5">
-        <v>9.3043469999997797E-2</v>
+        <v>4.9627689999994118E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.0397283740962937</v>
+        <v>0.55296712066892351</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>108.58180115</v>
+        <v>108.46820661</v>
       </c>
       <c r="C418" s="5">
-        <v>0.59207740000000797</v>
+        <v>0.44830521999999462</v>
       </c>
       <c r="D418" s="5">
-        <v>6.7813322106743179</v>
+        <v>5.0955188015656239</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>108.32487824</v>
+        <v>108.48917156</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.25692291000000012</v>
+        <v>2.0964950000006866E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.8027411090936094</v>
+        <v>0.23218510009532789</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>108.50290106</v>
+        <v>109.01388647</v>
       </c>
       <c r="C420" s="5">
-        <v>0.17802281999999536</v>
+        <v>0.52471491000000015</v>
       </c>
       <c r="D420" s="5">
-        <v>1.9900223928902339</v>
+        <v>5.9607836969404637</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>109.25573975</v>
+        <v>109.24128292</v>
       </c>
       <c r="C421" s="5">
-        <v>0.75283869000000436</v>
+        <v>0.22739645000000053</v>
       </c>
       <c r="D421" s="5">
-        <v>8.6513035344129676</v>
+        <v>2.5320464452848634</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>108.61149177</v>
+        <v>109.34576641</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.64424798000000294</v>
+        <v>0.10448348999999268</v>
       </c>
       <c r="D422" s="5">
-        <v>-6.8509989015076993</v>
+        <v>1.1537932287511099</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>108.98764239</v>
+        <v>109.98509467</v>
       </c>
       <c r="C423" s="5">
-        <v>0.37615062000000421</v>
+        <v>0.6393282599999992</v>
       </c>
       <c r="D423" s="5">
-        <v>4.2360035474378277</v>
+        <v>7.2463006389614559</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>109.36518128</v>
+        <v>110.30785982</v>
       </c>
       <c r="C424" s="5">
-        <v>0.37753888999999674</v>
+        <v>0.32276515000000927</v>
       </c>
       <c r="D424" s="5">
-        <v>4.2369821183940282</v>
+        <v>3.5789506486022971</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>108.98631905000001</v>
+        <v>109.99303449</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.37886222999999575</v>
+        <v>-0.31482533000000501</v>
       </c>
       <c r="D425" s="5">
-        <v>-4.0787363482890697</v>
+        <v>-3.3716196840634094</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5605769472849973</v>
+        <v>2.2581796143987809</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>109.41268685999999</v>
+        <v>110.42141501</v>
       </c>
       <c r="C426" s="5">
-        <v>0.42636780999998791</v>
+        <v>0.42838052000000459</v>
       </c>
       <c r="D426" s="5">
-        <v>4.7968866880798933</v>
+        <v>4.7749580279646597</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>109.37655171999999</v>
+        <v>110.42062785</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.6135139999998955E-2</v>
+        <v>-7.8716000000156328E-4</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.39559844880331374</v>
+        <v>-8.5540922060256541E-3</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>108.97212344</v>
+        <v>110.24594451999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.40442827999999054</v>
+        <v>-0.17468333000000769</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.3479602915577846</v>
+        <v>-1.8819463545310833</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>109.15972669999999</v>
+        <v>110.51766702</v>
       </c>
       <c r="C429" s="5">
-        <v>0.18760325999998884</v>
+        <v>0.27172250000000986</v>
       </c>
       <c r="D429" s="5">
-        <v>2.0855591531934836</v>
+        <v>2.9980569527431333</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>108.94903521000001</v>
+        <v>110.33118372</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.21069148999998788</v>
+        <v>-0.18648330000000612</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.2917153798341805</v>
+        <v>-2.0061481114331925</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>108.0652288</v>
+        <v>110.50422043</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.88380641000000537</v>
+        <v>0.1730367100000052</v>
       </c>
       <c r="D431" s="5">
-        <v>-9.3117413578720836</v>
+        <v>1.8983260325667217</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>108.40941443</v>
+        <v>110.78717650999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.34418562999999835</v>
+        <v>0.28295607999999106</v>
       </c>
       <c r="D432" s="5">
-        <v>3.8896433884759274</v>
+        <v>3.1163540638270426</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>108.60163928999999</v>
+        <v>110.83919837000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.19222485999999606</v>
+        <v>5.2021860000010633E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1486393441343621</v>
+        <v>0.56493638784318456</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>108.55375907</v>
+        <v>110.44617044</v>
       </c>
       <c r="C434" s="5">
-        <v>-4.7880219999996143E-2</v>
+        <v>-0.39302793000000236</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.52777422953960151</v>
+        <v>-4.1731020716926137</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>108.37561076999999</v>
+        <v>110.57801403000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.1781483000000037</v>
+        <v>0.13184359000000256</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.9516495789925314</v>
+        <v>1.4419259849828059</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>108.32948973000001</v>
+        <v>110.51900793</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.6121039999988511E-2</v>
+        <v>-5.9006100000004835E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.50948630605435197</v>
+        <v>-0.63846216269091149</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>108.35084953</v>
+        <v>110.89736197000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.1359799999999041E-2</v>
+        <v>0.37835404000000494</v>
       </c>
       <c r="D437" s="5">
-        <v>0.23686601807575425</v>
+        <v>4.1863561522242687</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.58307274301875323</v>
+        <v>0.8221679529008874</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>111.23327375</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.33591177999998934</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.6960105931527654</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>