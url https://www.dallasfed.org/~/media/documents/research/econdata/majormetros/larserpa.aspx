--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{697A6A3F-4600-42E1-AD0E-D1C175CB690B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EA6E70F2-1455-4DBA-A292-73DD7D67A337}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{932B0C3A-AFD5-4586-9B62-B08302B15A62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DBD88EC0-042E-4FC9-BBD0-06B628F96213}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA6854BD-7551-4C2B-BE6C-8350CF8D401F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28090534-A784-4EFD-8215-E42A73A8EF91}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-0.63846216269091149</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>110.89736197000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.37835404000000494</v>
       </c>
       <c r="D437" s="5">
         <v>4.1863561522242687</v>
       </c>
       <c r="E437" s="5">
         <v>0.8221679529008874</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>111.23327375</v>
+        <v>110.94175516</v>
       </c>
       <c r="C438" s="5">
-        <v>0.33591177999998934</v>
+        <v>4.4393189999993865E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>3.6960105931527654</v>
+        <v>0.48142960478754215</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>110.59267103000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.34908412999999427</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-3.7111990768235459</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>110.71294001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.12026897999999164</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.3128278588292019</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>