--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EA6E70F2-1455-4DBA-A292-73DD7D67A337}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70D259AA-3DD7-45AD-9805-423DDAA64C2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DBD88EC0-042E-4FC9-BBD0-06B628F96213}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3C754F27-4027-4F39-8162-5B41E117B06F}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28090534-A784-4EFD-8215-E42A73A8EF91}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BB04DBA-4F3B-4FD5-998B-CB98137A1F5F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>39.380861631000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>39.558150623000003</v>
       </c>
       <c r="C7" s="5">
         <v>0.17728899200000114</v>
       </c>
       <c r="D7" s="5">
         <v>5.5380799710064155</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>39.913587667999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.35543704499999507</v>
       </c>
       <c r="D8" s="5">
         <v>11.331341090543368</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>39.206741862999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.70684580500000038</v>
       </c>
       <c r="D9" s="5">
         <v>-19.298828014116896</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>39.448605952000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.24186408900000345</v>
       </c>
       <c r="D10" s="5">
         <v>7.6591352926248968</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>39.919934460999997</v>
       </c>
       <c r="C11" s="5">
         <v>0.47132850899999568</v>
       </c>
       <c r="D11" s="5">
         <v>15.318214217608105</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>40.328324617</v>
       </c>
       <c r="C12" s="5">
         <v>0.40839015600000295</v>
       </c>
       <c r="D12" s="5">
         <v>12.991123643506119</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>40.736757529000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.40843291200000209</v>
       </c>
       <c r="D13" s="5">
         <v>12.853578285101896</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>41.274562719999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.5378051909999968</v>
       </c>
       <c r="D14" s="5">
         <v>17.044840345901125</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>41.237258439999998</v>
       </c>
       <c r="C15" s="5">
         <v>-3.7304280000000745E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0791944752041593</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>41.411779103000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.17452066300000268</v>
       </c>
       <c r="D16" s="5">
         <v>5.1984280763351043</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>41.488650923999998</v>
       </c>
       <c r="C17" s="5">
         <v>7.6871820999997453E-2</v>
       </c>
       <c r="D17" s="5">
         <v>2.2504183525560162</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>42.263195750000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.77454482600000318</v>
       </c>
       <c r="D18" s="5">
         <v>24.852212056645318</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>42.470983938000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.20778818800000209</v>
       </c>
       <c r="D19" s="5">
         <v>6.0620142249371733</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>42.825694290000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.3547103519999979</v>
       </c>
       <c r="D20" s="5">
         <v>10.495624106605028</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>42.782081861000002</v>
       </c>
       <c r="C21" s="5">
         <v>-4.3612428999999509E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.2152232104349348</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>43.125193174000003</v>
       </c>
       <c r="C22" s="5">
         <v>0.34311131300000142</v>
       </c>
       <c r="D22" s="5">
         <v>10.060040650373381</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>43.457127802999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.3319346289999956</v>
       </c>
       <c r="D23" s="5">
         <v>9.6376175449246269</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>43.135342829000002</v>
       </c>
       <c r="C24" s="5">
         <v>-0.32178497399999628</v>
       </c>
       <c r="D24" s="5">
         <v>-8.5324982139149181</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>43.645411144999997</v>
       </c>
       <c r="C25" s="5">
         <v>0.51006831599999458</v>
       </c>
       <c r="D25" s="5">
         <v>15.150020288882082</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>43.472060257000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.17335088799999454</v>
       </c>
       <c r="D26" s="5">
         <v>-4.6634110594842904</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>43.225391188000003</v>
       </c>
       <c r="C27" s="5">
         <v>-0.2466690689999993</v>
       </c>
       <c r="D27" s="5">
         <v>-6.6005086497486376</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>43.806153504000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.58076231599999772</v>
       </c>
       <c r="D28" s="5">
         <v>17.369231314683596</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>43.376659635000003</v>
       </c>
       <c r="C29" s="5">
         <v>-0.42949386899999809</v>
       </c>
       <c r="D29" s="5">
         <v>-11.15115061177997</v>
       </c>
       <c r="E29" s="5">
         <v>4.5506630583349361</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.824871125999998</v>
       </c>
       <c r="C30" s="5">
         <v>0.44821149099999502</v>
       </c>
       <c r="D30" s="5">
         <v>13.129147876441749</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>43.916718392999996</v>
       </c>
       <c r="C31" s="5">
         <v>9.1847266999998567E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.5441280136484945</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>44.156302846000003</v>
       </c>
       <c r="C32" s="5">
         <v>0.23958445300000619</v>
       </c>
       <c r="D32" s="5">
         <v>6.7465557722945491</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>44.459205535000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.30290268899999973</v>
       </c>
       <c r="D33" s="5">
         <v>8.5495266716371088</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.893367517000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.43416198199999911</v>
       </c>
       <c r="D34" s="5">
         <v>12.368822688574888</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.992674792999999</v>
       </c>
       <c r="C35" s="5">
         <v>9.9307275999997557E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.687018920284534</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>45.347099053000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.35442426000000182</v>
       </c>
       <c r="D36" s="5">
         <v>9.873349572957224</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.853955306000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.49314374699999775</v>
       </c>
       <c r="D37" s="5">
         <v>-12.296921746040423</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>45.766576278000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.91262097199999914</v>
       </c>
       <c r="D38" s="5">
         <v>27.342140543278525</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>47.024318749000003</v>
       </c>
       <c r="C39" s="5">
         <v>1.2577424710000003</v>
       </c>
       <c r="D39" s="5">
         <v>38.448754512748607</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>47.094163747000003</v>
       </c>
       <c r="C40" s="5">
         <v>6.9844998000000658E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.7969869211052814</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>47.441468712999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.34730496599999583</v>
       </c>
       <c r="D41" s="5">
         <v>9.2175508403739883</v>
       </c>
       <c r="E41" s="5">
         <v>9.3709592029538324</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.890036760000001</v>
       </c>
       <c r="C42" s="5">
         <v>-0.55143195299999803</v>
       </c>
       <c r="D42" s="5">
         <v>-13.090075853584182</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.471608123999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.58157136399999843</v>
       </c>
       <c r="D43" s="5">
         <v>15.941909413067634</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.709798853999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.23819072999999946</v>
       </c>
       <c r="D44" s="5">
         <v>6.1900193386097868</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>47.731179167999997</v>
       </c>
       <c r="C45" s="5">
         <v>2.1380313999998179E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.53908647679516974</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>47.256689168000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.47448999999999586</v>
       </c>
       <c r="D46" s="5">
         <v>-11.297974788269038</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>47.206988201999998</v>
       </c>
       <c r="C47" s="5">
         <v>-4.9700966000003177E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2547932118777472</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>47.550631926999998</v>
       </c>
       <c r="C48" s="5">
         <v>0.34364372499999973</v>
       </c>
       <c r="D48" s="5">
         <v>9.0937810099802832</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>47.695389056000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.14475712900000559</v>
       </c>
       <c r="D49" s="5">
         <v>3.7149193365340949</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>48.466096714999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.77070765899999572</v>
       </c>
       <c r="D50" s="5">
         <v>21.210372738895366</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>47.913216478000002</v>
       </c>
       <c r="C51" s="5">
         <v>-0.55288023699999655</v>
       </c>
       <c r="D51" s="5">
         <v>-12.862040911368799</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>48.421749282999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.50853280499999443</v>
       </c>
       <c r="D52" s="5">
         <v>13.506773085932355</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>48.205123733000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.21662554999999628</v>
       </c>
       <c r="D53" s="5">
         <v>-5.2383253787376187</v>
       </c>
       <c r="E53" s="5">
         <v>1.6096782850880453</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.066915483000002</v>
       </c>
       <c r="C54" s="5">
         <v>0.86179175000000185</v>
       </c>
       <c r="D54" s="5">
         <v>23.693439957011208</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.204145642</v>
       </c>
       <c r="C55" s="5">
         <v>0.1372301589999978</v>
       </c>
       <c r="D55" s="5">
         <v>3.4082653306201305</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.292172223000001</v>
       </c>
       <c r="C56" s="5">
         <v>8.8026581000001158E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.1680589778781956</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.317751453</v>
       </c>
       <c r="C57" s="5">
         <v>1.0255792299999982</v>
       </c>
       <c r="D57" s="5">
         <v>28.032203637201512</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.943688577000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.62593712400000356</v>
       </c>
       <c r="D58" s="5">
         <v>15.99250705057791</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.379352900000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.43566432299999747</v>
       </c>
       <c r="D59" s="5">
         <v>10.758973069890377</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>51.980602019999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.60124911999999853</v>
       </c>
       <c r="D60" s="5">
         <v>14.982592851483245</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>52.53247004</v>
       </c>
       <c r="C61" s="5">
         <v>0.55186802000000057</v>
       </c>
       <c r="D61" s="5">
         <v>13.511064817543893</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>52.56364714</v>
       </c>
       <c r="C62" s="5">
         <v>3.1177100000000735E-2</v>
       </c>
       <c r="D62" s="5">
         <v>0.71450822877108244</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>52.228429824000003</v>
       </c>
       <c r="C63" s="5">
         <v>-0.33521731599999782</v>
       </c>
       <c r="D63" s="5">
         <v>-7.390030700415906</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>52.516834561000003</v>
       </c>
       <c r="C64" s="5">
         <v>0.28840473700000047</v>
       </c>
       <c r="D64" s="5">
         <v>6.8313852495371474</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>52.770841175000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.25400661399999791</v>
       </c>
       <c r="D65" s="5">
         <v>5.9609171791131121</v>
       </c>
       <c r="E65" s="5">
         <v>9.4714359977348792</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.270743826</v>
       </c>
       <c r="C66" s="5">
         <v>-1.5000973490000007</v>
       </c>
       <c r="D66" s="5">
         <v>-29.253132624721758</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>50.799430651000002</v>
       </c>
       <c r="C67" s="5">
         <v>-0.47131317499999881</v>
       </c>
       <c r="D67" s="5">
         <v>-10.490172486140315</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>50.644050196000002</v>
       </c>
       <c r="C68" s="5">
         <v>-0.15538045499999953</v>
       </c>
       <c r="D68" s="5">
         <v>-3.6093233822509729</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.285520851999998</v>
       </c>
       <c r="C69" s="5">
         <v>-1.3585293440000044</v>
       </c>
       <c r="D69" s="5">
         <v>-27.840911287582337</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>49.529613079999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.24409222799999952</v>
       </c>
       <c r="D70" s="5">
         <v>6.10772844773384</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>49.975788151000003</v>
       </c>
       <c r="C71" s="5">
         <v>0.44617507100000608</v>
       </c>
       <c r="D71" s="5">
         <v>11.361891638455003</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>49.164230277999998</v>
       </c>
       <c r="C72" s="5">
         <v>-0.81155787300000526</v>
       </c>
       <c r="D72" s="5">
         <v>-17.837223524246692</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>48.974620078999997</v>
       </c>
       <c r="C73" s="5">
         <v>-0.18961019900000053</v>
       </c>
       <c r="D73" s="5">
         <v>-4.5310870516560353</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>49.006287995999998</v>
       </c>
       <c r="C74" s="5">
         <v>3.1667917000000045E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.77870825249017894</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>48.721901105000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.28438689099999692</v>
       </c>
       <c r="D75" s="5">
         <v>-6.7456679059429536</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>48.804242999000003</v>
       </c>
       <c r="C76" s="5">
         <v>8.2341894000002469E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.0470040548127733</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.047260846</v>
       </c>
       <c r="C77" s="5">
         <v>0.24301784699999729</v>
       </c>
       <c r="D77" s="5">
         <v>6.1417219476472384</v>
       </c>
       <c r="E77" s="5">
         <v>-7.0561322239525603</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>48.984877578999999</v>
       </c>
       <c r="C78" s="5">
         <v>-6.2383267000001297E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-1.515649471649716</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.565870863000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.58099328400000161</v>
       </c>
       <c r="D79" s="5">
         <v>15.198962679906568</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>49.560270391000003</v>
       </c>
       <c r="C80" s="5">
         <v>-5.6004719999975805E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.13550435763958202</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>49.756055246000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.19578485499999942</v>
       </c>
       <c r="D81" s="5">
         <v>4.844895390694548</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.119069093999997</v>
       </c>
       <c r="C82" s="5">
         <v>0.36301384799999425</v>
       </c>
       <c r="D82" s="5">
         <v>9.1150494916361069</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>49.852791228999997</v>
       </c>
       <c r="C83" s="5">
         <v>-0.26627786499999928</v>
       </c>
       <c r="D83" s="5">
         <v>-6.1924485137747842</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.095775217000003</v>
       </c>
       <c r="C84" s="5">
         <v>0.24298398800000598</v>
       </c>
       <c r="D84" s="5">
         <v>6.0082019029359834</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.419592463999997</v>
       </c>
       <c r="C85" s="5">
         <v>0.32381724699999381</v>
       </c>
       <c r="D85" s="5">
         <v>8.0385515766721483</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.887003209</v>
       </c>
       <c r="C86" s="5">
         <v>0.46741074500000224</v>
       </c>
       <c r="D86" s="5">
         <v>11.709609744995353</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>51.552919344000003</v>
       </c>
       <c r="C87" s="5">
         <v>0.66591613500000335</v>
       </c>
       <c r="D87" s="5">
         <v>16.884428154561661</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>51.822654350999997</v>
       </c>
       <c r="C88" s="5">
         <v>0.2697350069999942</v>
       </c>
       <c r="D88" s="5">
         <v>6.4625052808640726</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>51.822865403999998</v>
       </c>
       <c r="C89" s="5">
         <v>2.1105300000101579E-4</v>
       </c>
       <c r="D89" s="5">
         <v>4.8872308100245121E-3</v>
       </c>
       <c r="E89" s="5">
         <v>5.6590409130387931</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>52.219001564000003</v>
       </c>
       <c r="C90" s="5">
         <v>0.39613616000000462</v>
       </c>
       <c r="D90" s="5">
         <v>9.5684949345063544</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>52.623250978999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.40424941499999534</v>
       </c>
       <c r="D91" s="5">
         <v>9.6956307382202631</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>53.102092366000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.47884138700000278</v>
       </c>
       <c r="D92" s="5">
         <v>11.482708255010587</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>53.210391325000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.10829895900000253</v>
       </c>
       <c r="D93" s="5">
         <v>2.4749768456229226</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>53.292282329999999</v>
       </c>
       <c r="C94" s="5">
         <v>8.1891004999995687E-2</v>
       </c>
       <c r="D94" s="5">
         <v>1.8625175901646918</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>53.836225395</v>
       </c>
       <c r="C95" s="5">
         <v>0.54394306500000056</v>
       </c>
       <c r="D95" s="5">
         <v>12.959664105870239</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>54.124668692</v>
       </c>
       <c r="C96" s="5">
         <v>0.2884432970000006</v>
       </c>
       <c r="D96" s="5">
         <v>6.6222343053001342</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>54.395369314</v>
       </c>
       <c r="C97" s="5">
         <v>0.27070062199999967</v>
       </c>
       <c r="D97" s="5">
         <v>6.1695911714525709</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>54.718650689999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.32328137599999707</v>
       </c>
       <c r="D98" s="5">
         <v>7.3696155449667566</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>54.858488811000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.13983812100000392</v>
       </c>
       <c r="D99" s="5">
         <v>3.1101750638199865</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.538995288000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.68050647700000155</v>
       </c>
       <c r="D100" s="5">
         <v>15.944499243293819</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>55.689557796999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.15056250899999668</v>
       </c>
       <c r="D101" s="5">
         <v>3.3020653429044478</v>
       </c>
       <c r="E101" s="5">
         <v>7.461363556137024</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.145884543000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.456326746000002</v>
       </c>
       <c r="D102" s="5">
         <v>10.288417824314156</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>56.275951276999997</v>
       </c>
       <c r="C103" s="5">
         <v>0.13006673399999613</v>
       </c>
       <c r="D103" s="5">
         <v>2.8155967129564585</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.741016231000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.46506495400000603</v>
       </c>
       <c r="D104" s="5">
         <v>10.380200185951871</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>57.501976253000002</v>
       </c>
       <c r="C105" s="5">
         <v>0.76096002199999901</v>
       </c>
       <c r="D105" s="5">
         <v>17.335096473858869</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>57.571334256999997</v>
       </c>
       <c r="C106" s="5">
         <v>6.9358003999994366E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.4570625704127371</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>58.014943293000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.44360903600000512</v>
       </c>
       <c r="D107" s="5">
         <v>9.6485591178442363</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>58.562306005000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.54736271200000175</v>
       </c>
       <c r="D108" s="5">
         <v>11.928212994612419</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>58.836547265</v>
       </c>
       <c r="C109" s="5">
         <v>0.2742412599999966</v>
       </c>
       <c r="D109" s="5">
         <v>5.7664947842205327</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>58.695267856000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.14127940899999913</v>
       </c>
       <c r="D110" s="5">
         <v>-2.8437106044377325</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>58.703378856999997</v>
       </c>
       <c r="C111" s="5">
         <v>8.1110009999960653E-3</v>
       </c>
       <c r="D111" s="5">
         <v>0.16595208686911445</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>58.901138744999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.19775988800000022</v>
       </c>
       <c r="D112" s="5">
         <v>4.1183085198378766</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>58.978962123999999</v>
       </c>
       <c r="C113" s="5">
         <v>7.782337900000158E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.5970776807406439</v>
       </c>
       <c r="E113" s="5">
         <v>5.9066806365936086</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>58.831962394000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.14699972999999744</v>
       </c>
       <c r="D114" s="5">
         <v>-2.9502303211489167</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>59.192833112999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.36087071899999756</v>
       </c>
       <c r="D115" s="5">
         <v>7.6141806179846672</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>59.270566275999997</v>
       </c>
       <c r="C116" s="5">
         <v>7.7733162999997774E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.5872949658107594</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>59.712796591999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.44223031599999985</v>
       </c>
       <c r="D117" s="5">
         <v>9.3301687870869454</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>60.257293197000003</v>
       </c>
       <c r="C118" s="5">
         <v>0.54449660500000618</v>
       </c>
       <c r="D118" s="5">
         <v>11.508119071535482</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>60.264086358999997</v>
       </c>
       <c r="C119" s="5">
         <v>6.793161999993913E-3</v>
       </c>
       <c r="D119" s="5">
         <v>0.13536702974530357</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>60.326982237999999</v>
       </c>
       <c r="C120" s="5">
         <v>6.2895879000002708E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2596193077234474</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>60.554192243000003</v>
       </c>
       <c r="C121" s="5">
         <v>0.22721000500000343</v>
       </c>
       <c r="D121" s="5">
         <v>4.6143766701414402</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>61.170993588999998</v>
       </c>
       <c r="C122" s="5">
         <v>0.61680134599999548</v>
       </c>
       <c r="D122" s="5">
         <v>12.931691566328251</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>61.602135189999998</v>
       </c>
       <c r="C123" s="5">
         <v>0.43114160100000021</v>
       </c>
       <c r="D123" s="5">
         <v>8.793455065703526</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>62.285960635000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.68382544500000364</v>
       </c>
       <c r="D124" s="5">
         <v>14.164957011343859</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>62.459710459</v>
       </c>
       <c r="C125" s="5">
         <v>0.17374982399999794</v>
       </c>
       <c r="D125" s="5">
         <v>3.3992995036302487</v>
       </c>
       <c r="E125" s="5">
         <v>5.9016778350251764</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>62.325340410000003</v>
       </c>
       <c r="C126" s="5">
         <v>-0.13437004899999749</v>
       </c>
       <c r="D126" s="5">
         <v>-2.5512414707325681</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>62.831418710000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.50607829999999865</v>
       </c>
       <c r="D127" s="5">
         <v>10.191090674318914</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>63.322279657999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.49086094799999813</v>
       </c>
       <c r="D128" s="5">
         <v>9.7883113011187017</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>63.647443000999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.32516334299999983</v>
       </c>
       <c r="D129" s="5">
         <v>6.3391127119780899</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>64.234663682000004</v>
       </c>
       <c r="C130" s="5">
         <v>0.58722068100000513</v>
       </c>
       <c r="D130" s="5">
         <v>11.6508221613008</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>64.173876476000004</v>
       </c>
       <c r="C131" s="5">
         <v>-6.0787206000000538E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.1297043468346923</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>63.879719004000002</v>
       </c>
       <c r="C132" s="5">
         <v>-0.29415747200000197</v>
       </c>
       <c r="D132" s="5">
         <v>-5.3639343218049751</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>64.236421831000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.35670282699999944</v>
       </c>
       <c r="D133" s="5">
         <v>6.9104436239552092</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>64.543393698000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.30697186700000145</v>
       </c>
       <c r="D134" s="5">
         <v>5.8876881228116185</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>64.220968782</v>
       </c>
       <c r="C135" s="5">
         <v>-0.32242491600000278</v>
       </c>
       <c r="D135" s="5">
         <v>-5.8325805866822789</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>64.578362017000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.35739323500000353</v>
       </c>
       <c r="D136" s="5">
         <v>6.8863067322151972</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>64.970439237999997</v>
       </c>
       <c r="C137" s="5">
         <v>0.39207722099999387</v>
       </c>
       <c r="D137" s="5">
         <v>7.5338837282399318</v>
       </c>
       <c r="E137" s="5">
         <v>4.0197573132332964</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>64.203220544000004</v>
       </c>
       <c r="C138" s="5">
         <v>-0.76721869399999321</v>
       </c>
       <c r="D138" s="5">
         <v>-13.28541927393484</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>65.057904338</v>
       </c>
       <c r="C139" s="5">
         <v>0.85468379399999606</v>
       </c>
       <c r="D139" s="5">
         <v>17.197695451466476</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>65.370535219000004</v>
       </c>
       <c r="C140" s="5">
         <v>0.31263088100000402</v>
       </c>
       <c r="D140" s="5">
         <v>5.9213858251339735</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>65.085433399999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.28510181900000475</v>
       </c>
       <c r="D141" s="5">
         <v>-5.1098518683595611</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>65.422086605000004</v>
       </c>
       <c r="C142" s="5">
         <v>0.33665320500000462</v>
       </c>
       <c r="D142" s="5">
         <v>6.3866382744345751</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>65.804462315999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.38237571099999457</v>
       </c>
       <c r="D143" s="5">
         <v>7.2436135941285729</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>65.660334485000007</v>
       </c>
       <c r="C144" s="5">
         <v>-0.1441278309999916</v>
       </c>
       <c r="D144" s="5">
         <v>-2.5968615441044673</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>66.011040382000004</v>
       </c>
       <c r="C145" s="5">
         <v>0.35070589699999744</v>
       </c>
       <c r="D145" s="5">
         <v>6.6011382581884881</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>66.056559213</v>
       </c>
       <c r="C146" s="5">
         <v>4.551883099999543E-2</v>
       </c>
       <c r="D146" s="5">
         <v>0.83062220405905052</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>66.508701447999997</v>
       </c>
       <c r="C147" s="5">
         <v>0.45214223499999662</v>
       </c>
       <c r="D147" s="5">
         <v>8.5301101592850426</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>66.529680064999994</v>
       </c>
       <c r="C148" s="5">
         <v>2.0978616999997257E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.37916933305599532</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>67.094116213999996</v>
       </c>
       <c r="C149" s="5">
         <v>0.56443614900000227</v>
       </c>
       <c r="D149" s="5">
         <v>10.669518264563283</v>
       </c>
       <c r="E149" s="5">
         <v>3.2686818819563923</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>66.717389376</v>
       </c>
       <c r="C150" s="5">
         <v>-0.37672683799999618</v>
       </c>
       <c r="D150" s="5">
         <v>-6.5336482652510686</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>67.319740350999993</v>
       </c>
       <c r="C151" s="5">
         <v>0.60235097499999313</v>
       </c>
       <c r="D151" s="5">
         <v>11.38857721791231</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>67.740600963999995</v>
       </c>
       <c r="C152" s="5">
         <v>0.4208606130000021</v>
       </c>
       <c r="D152" s="5">
         <v>7.7654024753839757</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>67.704341583000001</v>
       </c>
       <c r="C153" s="5">
         <v>-3.6259380999993596E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.64043407989292644</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>68.083204757999994</v>
       </c>
       <c r="C154" s="5">
         <v>0.37886317499999222</v>
       </c>
       <c r="D154" s="5">
         <v>6.9255901818190191</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>68.502522685000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.41931792700000869</v>
       </c>
       <c r="D155" s="5">
         <v>7.6462483151243932</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>69.205218779999996</v>
       </c>
       <c r="C156" s="5">
         <v>0.70269609499999319</v>
       </c>
       <c r="D156" s="5">
         <v>13.028345094336057</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>69.391074306999997</v>
       </c>
       <c r="C157" s="5">
         <v>0.18585552700000108</v>
       </c>
       <c r="D157" s="5">
         <v>3.2707150024972931</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>69.973594489000007</v>
       </c>
       <c r="C158" s="5">
         <v>0.58252018200001032</v>
       </c>
       <c r="D158" s="5">
         <v>10.552068061808328</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>69.710003881999995</v>
       </c>
       <c r="C159" s="5">
         <v>-0.2635906070000118</v>
       </c>
       <c r="D159" s="5">
         <v>-4.4279114504507948</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>70.383535287000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.67353140500000563</v>
       </c>
       <c r="D160" s="5">
         <v>12.230692606099636</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>70.311720191000006</v>
       </c>
       <c r="C161" s="5">
         <v>-7.1815095999994583E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.2175594168257642</v>
       </c>
       <c r="E161" s="5">
         <v>4.7956574414622422</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>70.554346387999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.24262619699999277</v>
       </c>
       <c r="D162" s="5">
         <v>4.2203667595553274</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>70.401968565000004</v>
       </c>
       <c r="C163" s="5">
         <v>-0.15237782299999481</v>
       </c>
       <c r="D163" s="5">
         <v>-2.5611027286262522</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>70.419241365000005</v>
       </c>
       <c r="C164" s="5">
         <v>1.7272800000000643E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.29481210262176649</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>70.313876543999996</v>
       </c>
       <c r="C165" s="5">
         <v>-0.1053648210000091</v>
       </c>
       <c r="D165" s="5">
         <v>-1.7807981256381944</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>70.733882952000002</v>
       </c>
       <c r="C166" s="5">
         <v>0.4200064080000061</v>
       </c>
       <c r="D166" s="5">
         <v>7.4082121756495534</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>70.608767259999993</v>
       </c>
       <c r="C167" s="5">
         <v>-0.12511569200000849</v>
       </c>
       <c r="D167" s="5">
         <v>-2.1020587690504522</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>69.537342433999996</v>
       </c>
       <c r="C168" s="5">
         <v>-1.0714248259999977</v>
       </c>
       <c r="D168" s="5">
         <v>-16.763556688184909</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>70.350865338999995</v>
       </c>
       <c r="C169" s="5">
         <v>0.81352290499999924</v>
       </c>
       <c r="D169" s="5">
         <v>14.978399442658574</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>70.849864836999998</v>
       </c>
       <c r="C170" s="5">
         <v>0.49899949800000343</v>
       </c>
       <c r="D170" s="5">
         <v>8.8516427214756952</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>71.429657176999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.57979233999999735</v>
       </c>
       <c r="D171" s="5">
         <v>10.274342315982121</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>71.823232004999994</v>
       </c>
       <c r="C172" s="5">
         <v>0.39357482799999843</v>
       </c>
       <c r="D172" s="5">
         <v>6.8160568437698688</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>71.810119943000004</v>
       </c>
       <c r="C173" s="5">
         <v>-1.3112061999990487E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.21885238083616532</v>
       </c>
       <c r="E173" s="5">
         <v>2.1310810600702501</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>71.947880756999993</v>
       </c>
       <c r="C174" s="5">
         <v>0.1377608139999893</v>
       </c>
       <c r="D174" s="5">
         <v>2.3265304805913267</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>72.147870514000005</v>
       </c>
       <c r="C175" s="5">
         <v>0.19998975700001154</v>
       </c>
       <c r="D175" s="5">
         <v>3.387047136958321</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>72.949596001000003</v>
       </c>
       <c r="C176" s="5">
         <v>0.80172548699999879</v>
       </c>
       <c r="D176" s="5">
         <v>14.180643706967256</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>72.587229502</v>
       </c>
       <c r="C177" s="5">
         <v>-0.36236649900000373</v>
       </c>
       <c r="D177" s="5">
         <v>-5.8006394784035127</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>72.491933369999998</v>
       </c>
       <c r="C178" s="5">
         <v>-9.5296132000001421E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5640938393157611</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>72.355215309000002</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13671806099999628</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2398428153742267</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>72.133217277</v>
       </c>
       <c r="C180" s="5">
         <v>-0.2219980320000019</v>
       </c>
       <c r="D180" s="5">
         <v>-3.6203037462195109</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>71.610756972000004</v>
       </c>
       <c r="C181" s="5">
         <v>-0.52246030499999563</v>
       </c>
       <c r="D181" s="5">
         <v>-8.3535728422849171</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>72.475012262999996</v>
       </c>
       <c r="C182" s="5">
         <v>0.8642552909999921</v>
       </c>
       <c r="D182" s="5">
         <v>15.483621817795434</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>73.061101649999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.58608938700000124</v>
       </c>
       <c r="D183" s="5">
         <v>10.147597002610853</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>73.208553394000006</v>
       </c>
       <c r="C184" s="5">
         <v>0.14745174400000849</v>
       </c>
       <c r="D184" s="5">
         <v>2.4489014612524951</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>73.228426505000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.9873110999995447E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32623743487412149</v>
       </c>
       <c r="E185" s="5">
         <v>1.9750789486576492</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>73.543110237999997</v>
       </c>
       <c r="C186" s="5">
         <v>0.31468373299999541</v>
       </c>
       <c r="D186" s="5">
         <v>5.280390182744954</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>74.013660336000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.47055009800000391</v>
       </c>
       <c r="D187" s="5">
         <v>7.9539850649092969</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>74.021618685000007</v>
       </c>
       <c r="C188" s="5">
         <v>7.9583490000061374E-3</v>
       </c>
       <c r="D188" s="5">
         <v>0.12910682385587346</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>74.674391861999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.65277317699998605</v>
       </c>
       <c r="D189" s="5">
         <v>11.111087605616742</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>74.780974403000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.10658254100000875</v>
       </c>
       <c r="D190" s="5">
         <v>1.7262660308135169</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>74.783042836000007</v>
       </c>
       <c r="C191" s="5">
         <v>2.0684330000051432E-3</v>
       </c>
       <c r="D191" s="5">
         <v>3.3196909480004422E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>76.739553981</v>
       </c>
       <c r="C192" s="5">
         <v>1.9565111449999932</v>
       </c>
       <c r="D192" s="5">
         <v>36.330699475125527</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>77.308195240000003</v>
       </c>
       <c r="C193" s="5">
         <v>0.56864125900000317</v>
       </c>
       <c r="D193" s="5">
         <v>9.2635153424189589</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>77.283047435</v>
       </c>
       <c r="C194" s="5">
         <v>-2.5147805000003132E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-0.38965382330601317</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>76.807401702000007</v>
       </c>
       <c r="C195" s="5">
         <v>-0.47564573299999324</v>
       </c>
       <c r="D195" s="5">
         <v>-7.1405690687877943</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>76.574253021000004</v>
       </c>
       <c r="C196" s="5">
         <v>-0.23314868100000297</v>
       </c>
       <c r="D196" s="5">
         <v>-3.5823942140360887</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>77.437822349000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.86356932799999697</v>
       </c>
       <c r="D197" s="5">
         <v>14.404827593826397</v>
       </c>
       <c r="E197" s="5">
         <v>5.7483084710451715</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>77.517883648999998</v>
       </c>
       <c r="C198" s="5">
         <v>8.0061299999997004E-2</v>
       </c>
       <c r="D198" s="5">
         <v>1.2477333466651475</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>77.488420923999996</v>
       </c>
       <c r="C199" s="5">
         <v>-2.946272500000191E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.45513956917142551</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>77.771735715999995</v>
       </c>
       <c r="C200" s="5">
         <v>0.28331479199999876</v>
       </c>
       <c r="D200" s="5">
         <v>4.4767778596332963</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>78.178437743000003</v>
       </c>
       <c r="C201" s="5">
         <v>0.40670202700000857</v>
       </c>
       <c r="D201" s="5">
         <v>6.4589922444286296</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>78.477322268999998</v>
       </c>
       <c r="C202" s="5">
         <v>0.29888452599999482</v>
       </c>
       <c r="D202" s="5">
         <v>4.6854348455063199</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>78.408477089000002</v>
       </c>
       <c r="C203" s="5">
         <v>-6.8845179999996731E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-1.0476500494613239</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>79.179405325000005</v>
       </c>
       <c r="C204" s="5">
         <v>0.77092823600000315</v>
       </c>
       <c r="D204" s="5">
         <v>12.458064145241199</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>79.964961603999996</v>
       </c>
       <c r="C205" s="5">
         <v>0.78555627899999081</v>
       </c>
       <c r="D205" s="5">
         <v>12.577077075917597</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>80.154955915000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.18999431100000663</v>
       </c>
       <c r="D206" s="5">
         <v>2.8887186101415052</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>79.924778023000002</v>
       </c>
       <c r="C207" s="5">
         <v>-0.23017789200000038</v>
       </c>
       <c r="D207" s="5">
         <v>-3.3920847987766511</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>80.567957199999995</v>
       </c>
       <c r="C208" s="5">
         <v>0.64317917699999327</v>
       </c>
       <c r="D208" s="5">
         <v>10.095853289170487</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>80.586818113000007</v>
       </c>
       <c r="C209" s="5">
         <v>1.8860913000011692E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.28128129731554985</v>
       </c>
       <c r="E209" s="5">
         <v>4.0664828484044735</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>80.977098835000007</v>
       </c>
       <c r="C210" s="5">
         <v>0.39028072199999997</v>
       </c>
       <c r="D210" s="5">
         <v>5.9689076827194487</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>80.741850509000002</v>
       </c>
       <c r="C211" s="5">
         <v>-0.23524832600000423</v>
       </c>
       <c r="D211" s="5">
         <v>-3.4309796897998401</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>81.371681980999995</v>
       </c>
       <c r="C212" s="5">
         <v>0.62983147199999223</v>
       </c>
       <c r="D212" s="5">
         <v>9.7728987661273248</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>81.014825782000003</v>
       </c>
       <c r="C213" s="5">
         <v>-0.3568561989999921</v>
       </c>
       <c r="D213" s="5">
         <v>-5.1375118344957009</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>82.107203576000003</v>
       </c>
       <c r="C214" s="5">
         <v>1.0923777940000008</v>
       </c>
       <c r="D214" s="5">
         <v>17.435960489689563</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>82.477915027999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.37071145199999478</v>
       </c>
       <c r="D215" s="5">
         <v>5.5545485671409933</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>82.918029841000006</v>
       </c>
       <c r="C216" s="5">
         <v>0.4401148130000081</v>
       </c>
       <c r="D216" s="5">
         <v>6.5946993535224152</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>83.049739658999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.13170981799999026</v>
       </c>
       <c r="D217" s="5">
         <v>1.9228618995669189</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>83.017775121</v>
       </c>
       <c r="C218" s="5">
         <v>-3.1964537999996878E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.46088467422307211</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>83.238842337999998</v>
       </c>
       <c r="C219" s="5">
         <v>0.2210672169999981</v>
       </c>
       <c r="D219" s="5">
         <v>3.2426866090977668</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>83.460779646999995</v>
       </c>
       <c r="C220" s="5">
         <v>0.22193730899999764</v>
       </c>
       <c r="D220" s="5">
         <v>3.246864083125689</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>83.823228030999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.3624483840000039</v>
       </c>
       <c r="D221" s="5">
         <v>5.3375782994507626</v>
       </c>
       <c r="E221" s="5">
         <v>4.0160537340757863</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>84.277034885999996</v>
       </c>
       <c r="C222" s="5">
         <v>0.45380685499999629</v>
       </c>
       <c r="D222" s="5">
         <v>6.6936054892964947</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>84.742701320999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.46566643500000282</v>
       </c>
       <c r="D223" s="5">
         <v>6.8357679096516577</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>84.935443629999995</v>
       </c>
       <c r="C224" s="5">
         <v>0.19274230899999623</v>
       </c>
       <c r="D224" s="5">
         <v>2.7637322222052285</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>85.546645624000007</v>
       </c>
       <c r="C225" s="5">
         <v>0.61120199400001241</v>
       </c>
       <c r="D225" s="5">
         <v>8.9853960023568149</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>86.048566058000006</v>
       </c>
       <c r="C226" s="5">
         <v>0.50192043399999875</v>
       </c>
       <c r="D226" s="5">
         <v>7.2723585241451838</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>86.104532773000003</v>
       </c>
       <c r="C227" s="5">
         <v>5.5966714999996725E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.78328821499735746</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>84.978067100999993</v>
       </c>
       <c r="C228" s="5">
         <v>-1.126465672000009</v>
       </c>
       <c r="D228" s="5">
         <v>-14.617275670984565</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>84.996884793999996</v>
       </c>
       <c r="C229" s="5">
         <v>1.8817693000002578E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.26605399527828144</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>86.040804750999996</v>
       </c>
       <c r="C230" s="5">
         <v>1.043919957</v>
       </c>
       <c r="D230" s="5">
         <v>15.775711843348494</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>86.008555612999999</v>
       </c>
       <c r="C231" s="5">
         <v>-3.2249137999997401E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-0.44884852794386809</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>85.785672215999995</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22288339700000392</v>
       </c>
       <c r="D232" s="5">
         <v>-3.065750488480834</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>85.432341664000006</v>
       </c>
       <c r="C233" s="5">
         <v>-0.35333055199998853</v>
       </c>
       <c r="D233" s="5">
         <v>-4.832070826239498</v>
       </c>
       <c r="E233" s="5">
         <v>1.9196512360570406</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>85.352613011000003</v>
       </c>
       <c r="C234" s="5">
         <v>-7.9728653000003646E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-1.1141545248995799</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>84.828606410999996</v>
       </c>
       <c r="C235" s="5">
         <v>-0.52400660000000698</v>
       </c>
       <c r="D235" s="5">
         <v>-7.1234375750222956</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>84.306731588999995</v>
       </c>
       <c r="C236" s="5">
         <v>-0.5218748220000009</v>
       </c>
       <c r="D236" s="5">
         <v>-7.1377833519095546</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.871605517000006</v>
       </c>
       <c r="C237" s="5">
         <v>-0.43512607199998854</v>
       </c>
       <c r="D237" s="5">
         <v>-6.020648271157258</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.498616346000006</v>
       </c>
       <c r="C238" s="5">
         <v>-0.3729891710000004</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2079605865443579</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>83.064228456999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.43438788900000702</v>
       </c>
       <c r="D239" s="5">
         <v>-6.0672408339699331</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>82.796875990999993</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26735246600000551</v>
       </c>
       <c r="D240" s="5">
         <v>-3.7947033616343551</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>82.785136136000006</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1739854999987642E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.17001661743054619</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>82.486947912000005</v>
       </c>
       <c r="C242" s="5">
         <v>-0.29818822400000045</v>
       </c>
       <c r="D242" s="5">
         <v>-4.2377353471577113</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>83.246071482000005</v>
       </c>
       <c r="C243" s="5">
         <v>0.75912356999999986</v>
       </c>
       <c r="D243" s="5">
         <v>11.62003531217346</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>83.276466174999996</v>
       </c>
       <c r="C244" s="5">
         <v>3.039469299999098E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.43902330503442499</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>83.460168737000004</v>
       </c>
       <c r="C245" s="5">
         <v>0.18370256200000767</v>
       </c>
       <c r="D245" s="5">
         <v>2.6794772555423396</v>
       </c>
       <c r="E245" s="5">
         <v>-2.3084617471407221</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>83.710929035000007</v>
       </c>
       <c r="C246" s="5">
         <v>0.25076029800000299</v>
       </c>
       <c r="D246" s="5">
         <v>3.6656417903981442</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>83.595008179000004</v>
       </c>
       <c r="C247" s="5">
         <v>-0.11592085600000246</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6491328321813326</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>84.109052169999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.51404399099999409</v>
       </c>
       <c r="D248" s="5">
         <v>7.6338144828654864</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>84.106184049999996</v>
       </c>
       <c r="C249" s="5">
         <v>-2.86812000000225E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-4.0912345166310704E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>84.364919983999997</v>
       </c>
       <c r="C250" s="5">
         <v>0.25873593400000061</v>
       </c>
       <c r="D250" s="5">
         <v>3.7546660236883911</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>84.457025629</v>
       </c>
       <c r="C251" s="5">
         <v>9.2105645000003733E-2</v>
       </c>
       <c r="D251" s="5">
         <v>1.3179988646368823</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>84.732312696999998</v>
       </c>
       <c r="C252" s="5">
         <v>0.27528706799999725</v>
       </c>
       <c r="D252" s="5">
         <v>3.982279183731019</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>85.117987444999997</v>
       </c>
       <c r="C253" s="5">
         <v>0.38567474799999957</v>
       </c>
       <c r="D253" s="5">
         <v>5.6008550203463514</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>84.593261475999995</v>
       </c>
       <c r="C254" s="5">
         <v>-0.52472596900000212</v>
       </c>
       <c r="D254" s="5">
         <v>-7.1518884055661758</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>84.821998707000006</v>
       </c>
       <c r="C255" s="5">
         <v>0.22873723100001087</v>
       </c>
       <c r="D255" s="5">
         <v>3.293451196557684</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>85.202212631999998</v>
       </c>
       <c r="C256" s="5">
         <v>0.38021392499999251</v>
       </c>
       <c r="D256" s="5">
         <v>5.513603933857314</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>85.617014075</v>
       </c>
       <c r="C257" s="5">
         <v>0.41480144300000177</v>
       </c>
       <c r="D257" s="5">
         <v>6.0011196897252095</v>
       </c>
       <c r="E257" s="5">
         <v>2.5842810656142579</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>86.098587679999994</v>
       </c>
       <c r="C258" s="5">
         <v>0.48157360499999413</v>
       </c>
       <c r="D258" s="5">
         <v>6.9624642043595308</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>86.446436161999998</v>
       </c>
       <c r="C259" s="5">
         <v>0.3478484820000034</v>
       </c>
       <c r="D259" s="5">
         <v>4.9573349274284029</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>86.364402420999994</v>
       </c>
       <c r="C260" s="5">
         <v>-8.2033741000003602E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-1.1328208511700133</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>86.493903750000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.1295013290000071</v>
       </c>
       <c r="D261" s="5">
         <v>1.8142849716149767</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>86.576441482999996</v>
       </c>
       <c r="C262" s="5">
         <v>8.2537732999995228E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1511420453413246</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>87.003912013000004</v>
       </c>
       <c r="C263" s="5">
         <v>0.4274705300000079</v>
       </c>
       <c r="D263" s="5">
         <v>6.0885690847255258</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>87.216368536000004</v>
       </c>
       <c r="C264" s="5">
         <v>0.21245652300000017</v>
       </c>
       <c r="D264" s="5">
         <v>2.9699807457268523</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>87.045316202999999</v>
       </c>
       <c r="C265" s="5">
         <v>-0.17105233300000577</v>
       </c>
       <c r="D265" s="5">
         <v>-2.3282679613263246</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>87.879110345000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.83379414200000213</v>
       </c>
       <c r="D266" s="5">
         <v>12.11995960502037</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>88.014580471000002</v>
       </c>
       <c r="C267" s="5">
         <v>0.1354701260000013</v>
       </c>
       <c r="D267" s="5">
         <v>1.8656261161087651</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>87.977689338999994</v>
       </c>
       <c r="C268" s="5">
         <v>-3.6891132000008042E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-0.50181965140019269</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>88.399505298999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.42181596000000354</v>
       </c>
       <c r="D269" s="5">
         <v>5.9076663562350529</v>
       </c>
       <c r="E269" s="5">
         <v>3.2499278958298516</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>88.394144886000007</v>
       </c>
       <c r="C270" s="5">
         <v>-5.3604129999911265E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-7.2741931067477061E-2</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>88.296232669000005</v>
       </c>
       <c r="C271" s="5">
         <v>-9.7912217000001078E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.3211451139721442</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>88.626072929000003</v>
       </c>
       <c r="C272" s="5">
         <v>0.32984025999999744</v>
       </c>
       <c r="D272" s="5">
         <v>4.5759896898544206</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>88.468595816000004</v>
       </c>
       <c r="C273" s="5">
         <v>-0.15747711299999878</v>
       </c>
       <c r="D273" s="5">
         <v>-2.1115303318329892</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>88.382801189000006</v>
       </c>
       <c r="C274" s="5">
         <v>-8.5794626999998513E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.1575428877782734</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>88.910431090000003</v>
       </c>
       <c r="C275" s="5">
         <v>0.5276299009999974</v>
       </c>
       <c r="D275" s="5">
         <v>7.4037509403304336</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>89.273052845999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.3626217559999958</v>
       </c>
       <c r="D276" s="5">
         <v>5.0054997343181418</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>89.488183980000002</v>
       </c>
       <c r="C277" s="5">
         <v>0.2151311340000035</v>
       </c>
       <c r="D277" s="5">
         <v>2.9304094960451277</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>89.503334515999995</v>
       </c>
       <c r="C278" s="5">
         <v>1.5150535999993053E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.20335178413868338</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>89.618322109999994</v>
       </c>
       <c r="C279" s="5">
         <v>0.11498759399999869</v>
       </c>
       <c r="D279" s="5">
         <v>1.5526159522736505</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>89.853531110000006</v>
       </c>
       <c r="C280" s="5">
         <v>0.23520900000001177</v>
       </c>
       <c r="D280" s="5">
         <v>3.1953396103093556</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>89.600860781999998</v>
       </c>
       <c r="C281" s="5">
         <v>-0.25267032800000777</v>
       </c>
       <c r="D281" s="5">
         <v>-3.3227260941862569</v>
       </c>
       <c r="E281" s="5">
         <v>1.359007020386116</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>89.785773823</v>
       </c>
       <c r="C282" s="5">
         <v>0.1849130410000015</v>
       </c>
       <c r="D282" s="5">
         <v>2.5047940204014463</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>90.454335864000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.66856204100000127</v>
       </c>
       <c r="D283" s="5">
         <v>9.3106084264101163</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>90.165684064000004</v>
       </c>
       <c r="C284" s="5">
         <v>-0.28865179999999668</v>
       </c>
       <c r="D284" s="5">
         <v>-3.7628592289424612</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>90.645004439999994</v>
       </c>
       <c r="C285" s="5">
         <v>0.47932037599998978</v>
       </c>
       <c r="D285" s="5">
         <v>6.5690543162064685</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>91.090190226000004</v>
       </c>
       <c r="C286" s="5">
         <v>0.44518578600001035</v>
       </c>
       <c r="D286" s="5">
         <v>6.0554066121448091</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>90.862863441000002</v>
       </c>
       <c r="C287" s="5">
         <v>-0.22732678500000247</v>
       </c>
       <c r="D287" s="5">
         <v>-2.9539820932751315</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>91.149795092999994</v>
       </c>
       <c r="C288" s="5">
         <v>0.28693165199999271</v>
       </c>
       <c r="D288" s="5">
         <v>3.8559379441172714</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>91.358005208999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.20821011600000361</v>
       </c>
       <c r="D289" s="5">
         <v>2.7758171856622216</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>91.106340524000004</v>
       </c>
       <c r="C290" s="5">
         <v>-0.25166468499999439</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2560238292820509</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>90.910711661999997</v>
       </c>
       <c r="C291" s="5">
         <v>-0.19562886200000662</v>
       </c>
       <c r="D291" s="5">
         <v>-2.5464961874531733</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>91.427893455000003</v>
       </c>
       <c r="C292" s="5">
         <v>0.517181793000006</v>
       </c>
       <c r="D292" s="5">
         <v>7.0443802890600038</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>91.359174044</v>
       </c>
       <c r="C293" s="5">
         <v>-6.8719411000003561E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.89822968721694485</v>
       </c>
       <c r="E293" s="5">
         <v>1.9623843416839426</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>91.567903944999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.20872990099999811</v>
       </c>
       <c r="D294" s="5">
         <v>2.7763762554225968</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>91.613368492999996</v>
       </c>
       <c r="C295" s="5">
         <v>4.5464547999998217E-2</v>
       </c>
       <c r="D295" s="5">
         <v>0.59744395607612688</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>91.902814000999996</v>
       </c>
       <c r="C296" s="5">
         <v>0.28944550800000002</v>
       </c>
       <c r="D296" s="5">
         <v>3.8578889582743248</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>92.436333457000003</v>
       </c>
       <c r="C297" s="5">
         <v>0.53351945600000761</v>
       </c>
       <c r="D297" s="5">
         <v>7.1930959741424827</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>92.690451155000005</v>
       </c>
       <c r="C298" s="5">
         <v>0.25411769800000172</v>
       </c>
       <c r="D298" s="5">
         <v>3.3492727852202142</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>92.895082662999997</v>
       </c>
       <c r="C299" s="5">
         <v>0.20463150799999141</v>
       </c>
       <c r="D299" s="5">
         <v>2.6816299731610149</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>92.606170696999996</v>
       </c>
       <c r="C300" s="5">
         <v>-0.28891196600000058</v>
       </c>
       <c r="D300" s="5">
         <v>-3.6689243907961133</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>93.540670245000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.93449954800000512</v>
       </c>
       <c r="D301" s="5">
         <v>12.804548933511706</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>93.439483402999997</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10118684200000416</v>
       </c>
       <c r="D302" s="5">
         <v>-1.2903947096853274</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>94.410138656000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.97065525300000388</v>
       </c>
       <c r="D303" s="5">
         <v>13.203142028707916</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>94.411749915000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.6112590000005866E-3</v>
       </c>
       <c r="D304" s="5">
         <v>2.0481828850571482E-2</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>95.322195995000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.91044607999999982</v>
       </c>
       <c r="D305" s="5">
         <v>12.205953037296812</v>
       </c>
       <c r="E305" s="5">
         <v>4.3378478324370029</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>94.917659333000003</v>
       </c>
       <c r="C306" s="5">
         <v>-0.40453666199999816</v>
       </c>
       <c r="D306" s="5">
         <v>-4.9754606147895286</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>95.265221292000007</v>
       </c>
       <c r="C307" s="5">
         <v>0.34756195900000364</v>
       </c>
       <c r="D307" s="5">
         <v>4.4836480506625476</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>95.412348445999996</v>
       </c>
       <c r="C308" s="5">
         <v>0.14712715399998899</v>
       </c>
       <c r="D308" s="5">
         <v>1.8690976401251946</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>95.439273655999997</v>
       </c>
       <c r="C309" s="5">
         <v>2.6925210000001698E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.33916414577013221</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>95.721603830999996</v>
       </c>
       <c r="C310" s="5">
         <v>0.28233017499999846</v>
       </c>
       <c r="D310" s="5">
         <v>3.6081918599141893</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>96.028421015000006</v>
       </c>
       <c r="C311" s="5">
         <v>0.30681718400001046</v>
       </c>
       <c r="D311" s="5">
         <v>3.9149072366968296</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>95.767746862999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.2606741520000071</v>
       </c>
       <c r="D312" s="5">
         <v>-3.2092658756467829</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>95.701639710999999</v>
       </c>
       <c r="C313" s="5">
         <v>-6.6107152000000724E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.82520577204361345</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>96.521317546000006</v>
       </c>
       <c r="C314" s="5">
         <v>0.81967783500000735</v>
       </c>
       <c r="D314" s="5">
         <v>10.776171639439468</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>96.503564148999999</v>
       </c>
       <c r="C315" s="5">
         <v>-1.7753397000006998E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.22049572411014795</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>96.709823482999994</v>
       </c>
       <c r="C316" s="5">
         <v>0.20625933399999496</v>
       </c>
       <c r="D316" s="5">
         <v>2.5951538186526957</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>96.809171019999994</v>
       </c>
       <c r="C317" s="5">
         <v>9.9347536999999875E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.2397182560315523</v>
       </c>
       <c r="E317" s="5">
         <v>1.5599462533133268</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>97.250614826000003</v>
       </c>
       <c r="C318" s="5">
         <v>0.44144380600000943</v>
       </c>
       <c r="D318" s="5">
         <v>5.611266963058914</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>97.092561619999998</v>
       </c>
       <c r="C319" s="5">
         <v>-0.15805320600000528</v>
       </c>
       <c r="D319" s="5">
         <v>-1.9329199404103936</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>96.912196859000005</v>
       </c>
       <c r="C320" s="5">
         <v>-0.18036476099999277</v>
       </c>
       <c r="D320" s="5">
         <v>-2.2065539941933165</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>97.623840708000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.71164384899999789</v>
       </c>
       <c r="D321" s="5">
         <v>9.1765618299219476</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>97.649187103000003</v>
       </c>
       <c r="C322" s="5">
         <v>2.5346394999999688E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.31200518696561375</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>97.763348789000005</v>
       </c>
       <c r="C323" s="5">
         <v>0.11416168600000276</v>
       </c>
       <c r="D323" s="5">
         <v>1.4119763584873102</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>98.169700784</v>
       </c>
       <c r="C324" s="5">
         <v>0.4063519949999943</v>
       </c>
       <c r="D324" s="5">
         <v>5.1034020093152499</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>98.161000023</v>
       </c>
       <c r="C325" s="5">
         <v>-8.7007610000000568E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-0.10630393137270877</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>98.721963505999994</v>
       </c>
       <c r="C326" s="5">
         <v>0.56096348299999477</v>
       </c>
       <c r="D326" s="5">
         <v>7.0773772368237342</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>98.297437082000002</v>
       </c>
       <c r="C327" s="5">
         <v>-0.42452642399999263</v>
       </c>
       <c r="D327" s="5">
         <v>-5.0399531626430853</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>98.415607264000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.11817018200000007</v>
       </c>
       <c r="D328" s="5">
         <v>1.4521801370841469</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>98.179627018999994</v>
       </c>
       <c r="C329" s="5">
         <v>-0.23598024500000747</v>
       </c>
       <c r="D329" s="5">
         <v>-2.839707036256256</v>
       </c>
       <c r="E329" s="5">
         <v>1.4156262103689254</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>98.554197282000004</v>
       </c>
       <c r="C330" s="5">
         <v>0.37457026300000962</v>
       </c>
       <c r="D330" s="5">
         <v>4.6754809711220258</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>98.478178908000004</v>
       </c>
       <c r="C331" s="5">
         <v>-7.6018374000000222E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-0.92168623001086525</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>99.017497492000004</v>
       </c>
       <c r="C332" s="5">
         <v>0.5393185840000001</v>
       </c>
       <c r="D332" s="5">
         <v>6.7734427096918015</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>98.315152428000005</v>
       </c>
       <c r="C333" s="5">
         <v>-0.7023450639999993</v>
       </c>
       <c r="D333" s="5">
         <v>-8.1874329861850175</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>99.093375202999994</v>
       </c>
       <c r="C334" s="5">
         <v>0.77822277499998904</v>
       </c>
       <c r="D334" s="5">
         <v>9.923353837517169</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>99.243203985999997</v>
       </c>
       <c r="C335" s="5">
         <v>0.1498287830000038</v>
       </c>
       <c r="D335" s="5">
         <v>1.829559927159452</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>99.237083556000002</v>
       </c>
       <c r="C336" s="5">
         <v>-6.1204299999957357E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-7.3980131899564761E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>99.281195100000005</v>
       </c>
       <c r="C337" s="5">
         <v>4.4111544000003278E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.53471398808495607</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>99.419074438999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.13787933899999416</v>
       </c>
       <c r="D338" s="5">
         <v>1.6793196995307902</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>99.478619843000004</v>
       </c>
       <c r="C339" s="5">
         <v>5.9545404000004964E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.72109236972974777</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>99.421467199000006</v>
       </c>
       <c r="C340" s="5">
         <v>-5.7152643999998531E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.68725192870756624</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>99.554618173999998</v>
       </c>
       <c r="C341" s="5">
         <v>0.1331509749999924</v>
       </c>
       <c r="D341" s="5">
         <v>1.6190001962539169</v>
       </c>
       <c r="E341" s="5">
         <v>1.4004852093539855</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>99.759442264</v>
       </c>
       <c r="C342" s="5">
         <v>0.20482409000000246</v>
       </c>
       <c r="D342" s="5">
         <v>2.4970147485835481</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>99.946442731000005</v>
       </c>
       <c r="C343" s="5">
         <v>0.18700046700000428</v>
       </c>
       <c r="D343" s="5">
         <v>2.2727533668227329</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>100.04634048</v>
       </c>
       <c r="C344" s="5">
         <v>9.9897748999993041E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.2060309500049993</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>99.807860187000003</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23848029299999496</v>
       </c>
       <c r="D345" s="5">
         <v>-2.8232330395507321</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>100.01756453</v>
       </c>
       <c r="C346" s="5">
         <v>0.20970434299999852</v>
       </c>
       <c r="D346" s="5">
         <v>2.5506375125462499</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>100.16739312999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.14982859999999221</v>
       </c>
       <c r="D347" s="5">
         <v>1.8125125406541986</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>101.05723496</v>
       </c>
       <c r="C348" s="5">
         <v>0.88984183000000883</v>
       </c>
       <c r="D348" s="5">
         <v>11.196848588411946</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>101.32917843</v>
       </c>
       <c r="C349" s="5">
         <v>0.27194346999999652</v>
       </c>
       <c r="D349" s="5">
         <v>3.2774061429220458</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>100.36493410999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.96424432000000593</v>
       </c>
       <c r="D350" s="5">
         <v>-10.840055679174231</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>101.33664632</v>
       </c>
       <c r="C351" s="5">
         <v>0.97171221000000685</v>
       </c>
       <c r="D351" s="5">
         <v>12.257220196124919</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>101.60943037</v>
       </c>
       <c r="C352" s="5">
         <v>0.2727840499999985</v>
       </c>
       <c r="D352" s="5">
         <v>3.2784878792458727</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>101.97484491</v>
       </c>
       <c r="C353" s="5">
         <v>0.36541454000000329</v>
       </c>
       <c r="D353" s="5">
         <v>4.4019094246923185</v>
       </c>
       <c r="E353" s="5">
         <v>2.4310542096299015</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>102.15280958</v>
       </c>
       <c r="C354" s="5">
         <v>0.17796466999999438</v>
       </c>
       <c r="D354" s="5">
         <v>2.1144372274412904</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>102.42817841</v>
       </c>
       <c r="C355" s="5">
         <v>0.275368830000005</v>
       </c>
       <c r="D355" s="5">
         <v>3.2831800195848526</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>102.53365113</v>
       </c>
       <c r="C356" s="5">
         <v>0.10547271999999452</v>
       </c>
       <c r="D356" s="5">
         <v>1.2426906664788628</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>102.87954861</v>
       </c>
       <c r="C357" s="5">
         <v>0.34589748000000498</v>
       </c>
       <c r="D357" s="5">
         <v>4.1241649124986735</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>103.33575123999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.45620262999999284</v>
       </c>
       <c r="D358" s="5">
         <v>5.4529205185674057</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>103.29645696</v>
       </c>
       <c r="C359" s="5">
         <v>-3.9294279999992909E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.45535686612505621</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>102.88959524000001</v>
       </c>
       <c r="C360" s="5">
         <v>-0.40686171999999488</v>
       </c>
       <c r="D360" s="5">
         <v>-4.6254728538053786</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>103.78504556999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.89545032999998853</v>
       </c>
       <c r="D361" s="5">
         <v>10.958316609394881</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>103.63079756</v>
       </c>
       <c r="C362" s="5">
         <v>-0.15424800999998922</v>
       </c>
       <c r="D362" s="5">
         <v>-1.7689643921909526</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>103.68059671</v>
       </c>
       <c r="C363" s="5">
         <v>4.9799149999998349E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.57817923975871377</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>103.91576333</v>
       </c>
       <c r="C364" s="5">
         <v>0.2351666200000011</v>
       </c>
       <c r="D364" s="5">
         <v>2.7560329807203354</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>103.8781809</v>
       </c>
       <c r="C365" s="5">
         <v>-3.75824300000005E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.43313270673426274</v>
       </c>
       <c r="E365" s="5">
         <v>1.8664759840329559</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>103.95528849</v>
       </c>
       <c r="C366" s="5">
         <v>7.7107589999997117E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.89439188872022513</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>103.87998147</v>
       </c>
       <c r="C367" s="5">
         <v>-7.5307019999996783E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.8658456803918857</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>103.30009844999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.57988302000001113</v>
       </c>
       <c r="D368" s="5">
         <v>-6.4968023575256995</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>90.087322383</v>
       </c>
       <c r="C369" s="5">
         <v>-13.212776066999993</v>
       </c>
       <c r="D369" s="5">
         <v>-80.646686993764092</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.276549536999994</v>
       </c>
       <c r="C370" s="5">
         <v>2.1892271539999939</v>
       </c>
       <c r="D370" s="5">
         <v>33.392685247189966</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>94.567615419999996</v>
       </c>
       <c r="C371" s="5">
         <v>2.2910658830000017</v>
       </c>
       <c r="D371" s="5">
         <v>34.218721374886641</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>95.471863794000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.90424837400000513</v>
       </c>
       <c r="D372" s="5">
         <v>12.097403402529249</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>95.776158936000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.30429514200000085</v>
       </c>
       <c r="D373" s="5">
         <v>3.8924957755355871</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>95.914810204000005</v>
       </c>
       <c r="C374" s="5">
         <v>0.13865126800000382</v>
       </c>
       <c r="D374" s="5">
         <v>1.7510901233020348</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>95.828489477999995</v>
       </c>
       <c r="C375" s="5">
         <v>-8.632072600001095E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-1.0746377578518929</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>96.132024216999994</v>
       </c>
       <c r="C376" s="5">
         <v>0.30353473899999983</v>
       </c>
       <c r="D376" s="5">
         <v>3.8678963831544788</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>96.256657258000004</v>
       </c>
       <c r="C377" s="5">
         <v>0.12463304100000983</v>
       </c>
       <c r="D377" s="5">
         <v>1.5669151558648231</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3369821996950302</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>96.511802658999997</v>
       </c>
       <c r="C378" s="5">
         <v>0.25514540099999294</v>
       </c>
       <c r="D378" s="5">
         <v>3.2275979642976349</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>96.422241787000004</v>
       </c>
       <c r="C379" s="5">
         <v>-8.9560871999992742E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-1.1079081208526298</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>96.857269961</v>
       </c>
       <c r="C380" s="5">
         <v>0.43502817399999572</v>
       </c>
       <c r="D380" s="5">
         <v>5.550426260377006</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>97.854563763000002</v>
       </c>
       <c r="C381" s="5">
         <v>0.99729380200000151</v>
       </c>
       <c r="D381" s="5">
         <v>13.080139880930265</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>98.116134152000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.26157038899999918</v>
       </c>
       <c r="D382" s="5">
         <v>3.2552441453337133</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>98.641365985999997</v>
       </c>
       <c r="C383" s="5">
         <v>0.52523183399999596</v>
       </c>
       <c r="D383" s="5">
         <v>6.6163456523216091</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>99.793844335000003</v>
       </c>
       <c r="C384" s="5">
         <v>1.1524783490000061</v>
       </c>
       <c r="D384" s="5">
         <v>14.957180940688941</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>99.920102522999997</v>
       </c>
       <c r="C385" s="5">
         <v>0.12625818799999422</v>
       </c>
       <c r="D385" s="5">
         <v>1.5288375110296792</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>99.949827298000002</v>
       </c>
       <c r="C386" s="5">
         <v>2.9724775000005366E-2</v>
       </c>
       <c r="D386" s="5">
         <v>0.35756718365123064</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>101.00329402</v>
       </c>
       <c r="C387" s="5">
         <v>1.053466721999996</v>
       </c>
       <c r="D387" s="5">
         <v>13.407525744601489</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>101.09498644999999</v>
       </c>
       <c r="C388" s="5">
         <v>9.1692429999994829E-2</v>
       </c>
       <c r="D388" s="5">
         <v>1.0948352340551804</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>101.68046477999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.58547833000000082</v>
       </c>
       <c r="D389" s="5">
         <v>7.1753355220581794</v>
       </c>
       <c r="E389" s="5">
         <v>5.6347349643177225</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>100.98671315999999</v>
       </c>
       <c r="C390" s="5">
         <v>-0.69375162000000046</v>
       </c>
       <c r="D390" s="5">
         <v>-7.8870745171397472</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>101.69398791</v>
       </c>
       <c r="C391" s="5">
         <v>0.7072747500000105</v>
       </c>
       <c r="D391" s="5">
         <v>8.7357847768470442</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>101.94737556</v>
       </c>
       <c r="C392" s="5">
         <v>0.25338764999999341</v>
       </c>
       <c r="D392" s="5">
         <v>3.0313192759418905</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>102.83753503</v>
       </c>
       <c r="C393" s="5">
         <v>0.8901594700000004</v>
       </c>
       <c r="D393" s="5">
         <v>10.995991977049124</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>102.95791518999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.12038015999999629</v>
       </c>
       <c r="D394" s="5">
         <v>1.4137821520365135</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>103.54659615</v>
       </c>
       <c r="C395" s="5">
         <v>0.58868096000000492</v>
       </c>
       <c r="D395" s="5">
         <v>7.0811547666068675</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>103.77373917</v>
       </c>
       <c r="C396" s="5">
         <v>0.22714301999999975</v>
       </c>
       <c r="D396" s="5">
         <v>2.6643498508738706</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>103.70345733000001</v>
       </c>
       <c r="C397" s="5">
         <v>-7.0281839999992712E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.80969195788681558</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>104.4629372</v>
       </c>
       <c r="C398" s="5">
         <v>0.75947986999999273</v>
       </c>
       <c r="D398" s="5">
         <v>9.1510627668886855</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>104.01397214000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.44896505999999192</v>
       </c>
       <c r="D399" s="5">
         <v>-5.0372270834002748</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>104.25538544</v>
       </c>
       <c r="C400" s="5">
         <v>0.24141329999999073</v>
       </c>
       <c r="D400" s="5">
         <v>2.8209939501451897</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>104.91146885000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.65608341000000792</v>
       </c>
       <c r="D401" s="5">
         <v>7.8185859923590062</v>
       </c>
       <c r="E401" s="5">
         <v>3.1776055282504378</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>105.07671892</v>
       </c>
       <c r="C402" s="5">
         <v>0.16525006999999903</v>
       </c>
       <c r="D402" s="5">
         <v>1.9066272107957527</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>105.39531466</v>
       </c>
       <c r="C403" s="5">
         <v>0.31859573999999213</v>
       </c>
       <c r="D403" s="5">
         <v>3.6997283084565735</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>106.32217829</v>
       </c>
       <c r="C404" s="5">
         <v>0.92686362999999972</v>
       </c>
       <c r="D404" s="5">
         <v>11.078685310853388</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>106.32576964</v>
       </c>
       <c r="C405" s="5">
         <v>3.5913500000077647E-3</v>
       </c>
       <c r="D405" s="5">
         <v>4.0541125062110162E-2</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>106.70242804999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.37665840999999034</v>
       </c>
       <c r="D406" s="5">
         <v>4.3348039113853432</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>106.75519249</v>
       </c>
       <c r="C407" s="5">
         <v>5.2764440000004242E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.59501757295248314</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>106.78267069</v>
       </c>
       <c r="C408" s="5">
         <v>2.7478200000004449E-2</v>
       </c>
       <c r="D408" s="5">
         <v>0.30931104494806849</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>106.98119348</v>
       </c>
       <c r="C409" s="5">
         <v>0.19852278999999839</v>
       </c>
       <c r="D409" s="5">
         <v>2.2539090880199675</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>107.68328758</v>
       </c>
       <c r="C410" s="5">
         <v>0.7020940999999965</v>
       </c>
       <c r="D410" s="5">
         <v>8.1659106007995206</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>107.55593811999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12734946000000491</v>
       </c>
       <c r="D411" s="5">
         <v>-1.4099611514698407</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>107.49731877000001</v>
       </c>
       <c r="C412" s="5">
         <v>-5.8619349999986525E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.65205831605429365</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>107.56404515</v>
       </c>
       <c r="C413" s="5">
         <v>6.6726379999991536E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.74741944631053769</v>
       </c>
       <c r="E413" s="5">
         <v>2.5283949687069818</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>108.11213254</v>
       </c>
       <c r="C414" s="5">
         <v>0.54808739000000628</v>
       </c>
       <c r="D414" s="5">
         <v>6.2888460689053183</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>108.16423012</v>
       </c>
       <c r="C415" s="5">
         <v>5.2097579999994537E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.57979668085588187</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>107.97027370000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.19395641999999214</v>
       </c>
       <c r="D416" s="5">
         <v>-2.130703606878781</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>108.01990139</v>
       </c>
       <c r="C417" s="5">
         <v>4.9627689999994118E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.55296712066892351</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>108.46820661</v>
       </c>
       <c r="C418" s="5">
         <v>0.44830521999999462</v>
       </c>
       <c r="D418" s="5">
         <v>5.0955188015656239</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>108.48917156</v>
       </c>
       <c r="C419" s="5">
         <v>2.0964950000006866E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.23218510009532789</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>109.01388647</v>
       </c>
       <c r="C420" s="5">
         <v>0.52471491000000015</v>
       </c>
       <c r="D420" s="5">
         <v>5.9607836969404637</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>109.24128292</v>
       </c>
       <c r="C421" s="5">
         <v>0.22739645000000053</v>
       </c>
       <c r="D421" s="5">
         <v>2.5320464452848634</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>109.34576641</v>
       </c>
       <c r="C422" s="5">
         <v>0.10448348999999268</v>
       </c>
       <c r="D422" s="5">
         <v>1.1537932287511099</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>109.98509467</v>
       </c>
       <c r="C423" s="5">
         <v>0.6393282599999992</v>
       </c>
       <c r="D423" s="5">
         <v>7.2463006389614559</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>110.30785982</v>
       </c>
       <c r="C424" s="5">
         <v>0.32276515000000927</v>
       </c>
       <c r="D424" s="5">
         <v>3.5789506486022971</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>109.99303449</v>
       </c>
       <c r="C425" s="5">
         <v>-0.31482533000000501</v>
       </c>
       <c r="D425" s="5">
         <v>-3.3716196840634094</v>
       </c>
       <c r="E425" s="5">
         <v>2.2581796143987809</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>110.42141501</v>
       </c>
       <c r="C426" s="5">
         <v>0.42838052000000459</v>
       </c>
       <c r="D426" s="5">
         <v>4.7749580279646597</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>110.42062785</v>
       </c>
       <c r="C427" s="5">
         <v>-7.8716000000156328E-4</v>
       </c>
       <c r="D427" s="5">
         <v>-8.5540922060256541E-3</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>110.24594451999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.17468333000000769</v>
       </c>
       <c r="D428" s="5">
         <v>-1.8819463545310833</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>110.51766702</v>
       </c>
       <c r="C429" s="5">
         <v>0.27172250000000986</v>
       </c>
       <c r="D429" s="5">
         <v>2.9980569527431333</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>110.33118372</v>
       </c>
       <c r="C430" s="5">
         <v>-0.18648330000000612</v>
       </c>
       <c r="D430" s="5">
         <v>-2.0061481114331925</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>110.50422043</v>
       </c>
       <c r="C431" s="5">
         <v>0.1730367100000052</v>
       </c>
       <c r="D431" s="5">
         <v>1.8983260325667217</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>110.78717650999999</v>
       </c>
       <c r="C432" s="5">
         <v>0.28295607999999106</v>
       </c>
       <c r="D432" s="5">
         <v>3.1163540638270426</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>110.83919837000001</v>
       </c>
       <c r="C433" s="5">
         <v>5.2021860000010633E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.56493638784318456</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>110.44617044</v>
       </c>
       <c r="C434" s="5">
         <v>-0.39302793000000236</v>
       </c>
       <c r="D434" s="5">
         <v>-4.1731020716926137</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>110.57801403000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.13184359000000256</v>
       </c>
       <c r="D435" s="5">
         <v>1.4419259849828059</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>110.51900793</v>
       </c>
       <c r="C436" s="5">
         <v>-5.9006100000004835E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.63846216269091149</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>110.89736197000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.37835404000000494</v>
       </c>
       <c r="D437" s="5">
         <v>4.1863561522242687</v>
       </c>
       <c r="E437" s="5">
         <v>0.8221679529008874</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>110.94175516</v>
       </c>
       <c r="C438" s="5">
         <v>4.4393189999993865E-2</v>
       </c>
       <c r="D438" s="5">
         <v>0.48142960478754215</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>110.59267103000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.34908412999999427</v>
       </c>
       <c r="D439" s="5">
         <v>-3.7111990768235459</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>110.71294001</v>
+        <v>110.77844922</v>
       </c>
       <c r="C440" s="5">
-        <v>0.12026897999999164</v>
+        <v>0.18577818999999351</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3128278588292019</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0345391562352599</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>110.80311139</v>
+      </c>
+      <c r="C441" s="5">
+        <v>2.4662169999999151E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.26747862990483817</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>