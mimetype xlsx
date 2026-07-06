--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70D259AA-3DD7-45AD-9805-423DDAA64C2B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{54D678CC-CF31-4966-B6ED-9EE124F30F64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3C754F27-4027-4F39-8162-5B41E117B06F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E936C212-C7A5-44FA-950E-3B10A15BD23E}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BB04DBA-4F3B-4FD5-998B-CB98137A1F5F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C5D73F1-FF0C-4BC3-957D-7DEBFA028EE2}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>39.380861631000002</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>39.380849482999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>39.558150623000003</v>
+        <v>39.558181214000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17728899200000114</v>
+        <v>0.17733173100000243</v>
       </c>
       <c r="D7" s="5">
-        <v>5.5380799710064155</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>5.5394500225334209</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>39.913587667999998</v>
+        <v>39.913643985</v>
       </c>
       <c r="C8" s="5">
-        <v>0.35543704499999507</v>
+        <v>0.35546277099999912</v>
       </c>
       <c r="D8" s="5">
-        <v>11.331341090543368</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>11.332192985901713</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>39.206741862999998</v>
+        <v>39.206794762999998</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.70684580500000038</v>
+        <v>-0.70684922200000244</v>
       </c>
       <c r="D9" s="5">
-        <v>-19.298828014116896</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-19.298887780068664</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>39.448605952000001</v>
+        <v>39.448655314</v>
       </c>
       <c r="C10" s="5">
-        <v>0.24186408900000345</v>
+        <v>0.24186055100000203</v>
       </c>
       <c r="D10" s="5">
-        <v>7.6591352926248968</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>7.659008738983597</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>39.919934460999997</v>
+        <v>39.919993611999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47132850899999568</v>
+        <v>0.47133829799999916</v>
       </c>
       <c r="D11" s="5">
-        <v>15.318214217608105</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>15.318533107448683</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>40.328324617</v>
+        <v>40.328379585</v>
       </c>
       <c r="C12" s="5">
-        <v>0.40839015600000295</v>
+        <v>0.40838597300000146</v>
       </c>
       <c r="D12" s="5">
-        <v>12.991123643506119</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>12.990962660417882</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>40.736757529000002</v>
+        <v>40.736807796000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.40843291200000209</v>
+        <v>0.40842821100000037</v>
       </c>
       <c r="D13" s="5">
-        <v>12.853578285101896</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>12.853403499784942</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>41.274562719999999</v>
+        <v>41.274579885999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.5378051909999968</v>
+        <v>0.53777208999999715</v>
       </c>
       <c r="D14" s="5">
-        <v>17.044840345901125</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>17.043691371229166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>41.237258439999998</v>
+        <v>41.237258670000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.7304280000000745E-2</v>
+        <v>-3.7321215999995161E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.0791944752041593</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-1.0796815445055619</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>41.411779103000001</v>
+        <v>41.411751787</v>
       </c>
       <c r="C16" s="5">
-        <v>0.17452066300000268</v>
+        <v>0.17449311699999726</v>
       </c>
       <c r="D16" s="5">
-        <v>5.1984280763351043</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>5.1975883478105001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>41.488650923999998</v>
+        <v>41.488312925999999</v>
       </c>
       <c r="C17" s="5">
-        <v>7.6871820999997453E-2</v>
+        <v>7.6561138999998946E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>2.2504183525560162</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>2.241231967725299</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>42.263195750000001</v>
+        <v>42.263168051000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.77454482600000318</v>
+        <v>0.77485512500000198</v>
       </c>
       <c r="D18" s="5">
-        <v>24.852212056645318</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>24.863436372584637</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>42.470983938000003</v>
+        <v>42.471019693999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.20778818800000209</v>
+        <v>0.20785164299999792</v>
       </c>
       <c r="D19" s="5">
-        <v>6.0620142249371733</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>6.0639199031060187</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>42.825694290000001</v>
+        <v>42.825746363</v>
       </c>
       <c r="C20" s="5">
-        <v>0.3547103519999979</v>
+        <v>0.35472666900000149</v>
       </c>
       <c r="D20" s="5">
-        <v>10.495624106605028</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>10.496120059942161</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>42.782081861000002</v>
+        <v>42.782155940000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.3612428999999509E-2</v>
+        <v>-4.3590422999997713E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.2152232104349348</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-1.214611991975556</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>43.125193174000003</v>
+        <v>43.125259739000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.34311131300000142</v>
+        <v>0.34310379899999788</v>
       </c>
       <c r="D22" s="5">
-        <v>10.060040650373381</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>10.059792337981509</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>43.457127802999999</v>
+        <v>43.457201529000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.3319346289999956</v>
+        <v>0.3319417900000019</v>
       </c>
       <c r="D23" s="5">
-        <v>9.6376175449246269</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>9.6378188306276655</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>43.135342829000002</v>
+        <v>43.135407649999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.32178497399999628</v>
+        <v>-0.32179387900000478</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.5324982139149181</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-8.532710916283758</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>43.645411144999997</v>
+        <v>43.645460673999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.51006831599999458</v>
+        <v>0.51005302400000119</v>
       </c>
       <c r="D25" s="5">
-        <v>15.150020288882082</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>15.149511883597233</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>43.472060257000003</v>
+        <v>43.472066101000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.17335088799999454</v>
+        <v>-0.17339457299999594</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.6634110594842904</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-4.664555517822877</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>43.225391188000003</v>
+        <v>43.225383790999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.2466690689999993</v>
+        <v>-0.24668231000000418</v>
       </c>
       <c r="D27" s="5">
-        <v>-6.6005086497486376</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-6.6008511160439154</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>43.806153504000001</v>
+        <v>43.806086166</v>
       </c>
       <c r="C28" s="5">
-        <v>0.58076231599999772</v>
+        <v>0.58070237500000133</v>
       </c>
       <c r="D28" s="5">
-        <v>17.369231314683596</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>17.367307334865</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>43.376659635000003</v>
+        <v>43.376291221999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.42949386899999809</v>
+        <v>-0.42979494400000107</v>
       </c>
       <c r="D29" s="5">
-        <v>-11.15115061177997</v>
+        <v>-11.158566906719292</v>
       </c>
       <c r="E29" s="5">
-        <v>4.5506630583349361</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.5506268219859036</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>43.824871125999998</v>
+        <v>43.824779288000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.44821149099999502</v>
+        <v>0.44848806600000302</v>
       </c>
       <c r="D30" s="5">
-        <v>13.129147876441749</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>13.137833558512856</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>43.916718392999996</v>
+        <v>43.916818323999998</v>
       </c>
       <c r="C31" s="5">
-        <v>9.1847266999998567E-2</v>
+        <v>9.2039035999995633E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5441280136484945</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.5495068407525245</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>44.156302846000003</v>
+        <v>44.156353043999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.23958445300000619</v>
+        <v>0.23953472000000176</v>
       </c>
       <c r="D32" s="5">
-        <v>6.7465557722945491</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>6.7450972329933023</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>44.459205535000002</v>
+        <v>44.459341289000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.30290268899999973</v>
+        <v>0.30298824500000165</v>
       </c>
       <c r="D33" s="5">
-        <v>8.5495266716371088</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>8.5520232807688501</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>44.893367517000001</v>
+        <v>44.893470716000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43416198199999911</v>
+        <v>0.43412942700000201</v>
       </c>
       <c r="D34" s="5">
-        <v>12.368822688574888</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>12.367805048877845</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>44.992674792999999</v>
+        <v>44.992769709999997</v>
       </c>
       <c r="C35" s="5">
-        <v>9.9307275999997557E-2</v>
+        <v>9.9298993999994423E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.687018920284534</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.686785844285966</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>45.347099053000001</v>
+        <v>45.347171318999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.35442426000000182</v>
+        <v>0.35440160899999995</v>
       </c>
       <c r="D36" s="5">
-        <v>9.873349572957224</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>9.8726692523505086</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.853955306000003</v>
+        <v>44.853996311000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.49314374699999775</v>
+        <v>-0.49317500799999436</v>
       </c>
       <c r="D37" s="5">
-        <v>-12.296921746040423</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-12.297636799314727</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>45.766576278000002</v>
+        <v>45.766559698999998</v>
       </c>
       <c r="C38" s="5">
-        <v>0.91262097199999914</v>
+        <v>0.91256338799999526</v>
       </c>
       <c r="D38" s="5">
-        <v>27.342140543278525</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>27.340190022878797</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>47.024318749000003</v>
+        <v>47.024286721999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2577424710000003</v>
+        <v>1.2577270230000011</v>
       </c>
       <c r="D39" s="5">
-        <v>38.448754512748607</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>38.448224827597308</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>47.094163747000003</v>
+        <v>47.094039225000003</v>
       </c>
       <c r="C40" s="5">
-        <v>6.9844998000000658E-2</v>
+        <v>6.9752503000003685E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>1.7969869211052814</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>1.7945889743731902</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>47.441468712999999</v>
+        <v>47.441070297000003</v>
       </c>
       <c r="C41" s="5">
-        <v>0.34730496599999583</v>
+        <v>0.34703107200000005</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2175508403739883</v>
+        <v>9.2100098753178372</v>
       </c>
       <c r="E41" s="5">
-        <v>9.3709592029538324</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>9.3709696253108774</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.890036760000001</v>
+        <v>46.889863779000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.55143195299999803</v>
+        <v>-0.55120651800000076</v>
       </c>
       <c r="D42" s="5">
-        <v>-13.090075853584182</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-13.085164604465117</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.471608123999999</v>
+        <v>47.471803843000004</v>
       </c>
       <c r="C43" s="5">
-        <v>0.58157136399999843</v>
+        <v>0.5819400640000012</v>
       </c>
       <c r="D43" s="5">
-        <v>15.941909413067634</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>15.952778698198467</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.709798853999999</v>
+        <v>47.709846665000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.23819072999999946</v>
+        <v>0.23804282199999705</v>
       </c>
       <c r="D44" s="5">
-        <v>6.1900193386097868</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.1860427219520009</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>47.731179167999997</v>
+        <v>47.731382304999997</v>
       </c>
       <c r="C45" s="5">
-        <v>2.1380313999998179E-2</v>
+        <v>2.1535639999996192E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.53908647679516974</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>0.54301207278855124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>47.256689168000001</v>
+        <v>47.256836464999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.47448999999999586</v>
+        <v>-0.47454583999999755</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.297974788269038</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-11.299187048260906</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>47.206988201999998</v>
+        <v>47.207104874000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.9700966000003177E-2</v>
+        <v>-4.9731590999996911E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.2547932118777472</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-1.2555580362809016</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>47.550631926999998</v>
+        <v>47.550707391000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.34364372499999973</v>
+        <v>0.34360251700000077</v>
       </c>
       <c r="D48" s="5">
-        <v>9.0937810099802832</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>9.0926231306432737</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>47.695389056000003</v>
+        <v>47.695414669999998</v>
       </c>
       <c r="C49" s="5">
-        <v>0.14475712900000559</v>
+        <v>0.14470727899999503</v>
       </c>
       <c r="D49" s="5">
-        <v>3.7149193365340949</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>3.7136125492727601</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>48.466096714999999</v>
+        <v>48.466051458000003</v>
       </c>
       <c r="C50" s="5">
-        <v>0.77070765899999572</v>
+        <v>0.77063678800000446</v>
       </c>
       <c r="D50" s="5">
-        <v>21.210372738895366</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>21.208233413932497</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>47.913216478000002</v>
+        <v>47.913158623999998</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.55288023699999655</v>
+        <v>-0.552892834000005</v>
       </c>
       <c r="D51" s="5">
-        <v>-12.862040911368799</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-12.862327094567261</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>48.421749282999997</v>
+        <v>48.421576952999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.50853280499999443</v>
+        <v>0.50841832900000128</v>
       </c>
       <c r="D52" s="5">
-        <v>13.506773085932355</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>13.503570239547248</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>48.205123733000001</v>
+        <v>48.204690409000001</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.21662554999999628</v>
+        <v>-0.21688654399999763</v>
       </c>
       <c r="D53" s="5">
-        <v>-5.2383253787376187</v>
+        <v>-5.2445001496827519</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6096782850880453</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.6096182215524113</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>49.066915483000002</v>
+        <v>49.066672953000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.86179175000000185</v>
+        <v>0.86198254399999996</v>
       </c>
       <c r="D54" s="5">
-        <v>23.693439957011208</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>23.699446194140862</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>49.204145642</v>
+        <v>49.204440792</v>
       </c>
       <c r="C55" s="5">
-        <v>0.1372301589999978</v>
+        <v>0.13776783899999856</v>
       </c>
       <c r="D55" s="5">
-        <v>3.4082653306201305</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.4218432899634887</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>49.292172223000001</v>
+        <v>49.292231524000002</v>
       </c>
       <c r="C56" s="5">
-        <v>8.8026581000001158E-2</v>
+        <v>8.7790732000001981E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.1680589778781956</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>2.1621798942848436</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>50.317751453</v>
+        <v>50.318009195000002</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0255792299999982</v>
+        <v>1.0257776710000002</v>
       </c>
       <c r="D57" s="5">
-        <v>28.032203637201512</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>28.038225221820177</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>50.943688577000003</v>
+        <v>50.94386781</v>
       </c>
       <c r="C58" s="5">
-        <v>0.62593712400000356</v>
+        <v>0.62585861499999851</v>
       </c>
       <c r="D58" s="5">
-        <v>15.99250705057791</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>15.990274415487793</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>51.379352900000001</v>
+        <v>51.379478978999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.43566432299999747</v>
+        <v>0.43561116899999774</v>
       </c>
       <c r="D59" s="5">
-        <v>10.758973069890377</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>10.757558417259139</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>51.980602019999999</v>
+        <v>51.980665539</v>
       </c>
       <c r="C60" s="5">
-        <v>0.60124911999999853</v>
+        <v>0.60118656000000215</v>
       </c>
       <c r="D60" s="5">
-        <v>14.982592851483245</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>14.980893089430026</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>52.53247004</v>
+        <v>52.532472349999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.55186802000000057</v>
+        <v>0.55180681099999873</v>
       </c>
       <c r="D61" s="5">
-        <v>13.511064817543893</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>13.509460234396231</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>52.56364714</v>
+        <v>52.563575741999998</v>
       </c>
       <c r="C62" s="5">
-        <v>3.1177100000000735E-2</v>
+        <v>3.1103391999998564E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.71450822877108244</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>0.71281347297613706</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>52.228429824000003</v>
+        <v>52.22833722</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.33521731599999782</v>
+        <v>-0.33523852199999737</v>
       </c>
       <c r="D63" s="5">
-        <v>-7.390030700415906</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-7.3904916110732133</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>52.516834561000003</v>
+        <v>52.516630436</v>
       </c>
       <c r="C64" s="5">
-        <v>0.28840473700000047</v>
+        <v>0.28829321599999957</v>
       </c>
       <c r="D64" s="5">
-        <v>6.8313852495371474</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.8286754448652065</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>52.770841175000001</v>
+        <v>52.770449976000002</v>
       </c>
       <c r="C65" s="5">
-        <v>0.25400661399999791</v>
+        <v>0.25381954000000206</v>
       </c>
       <c r="D65" s="5">
-        <v>5.9609171791131121</v>
+        <v>5.9564334272363295</v>
       </c>
       <c r="E65" s="5">
-        <v>9.4714359977348792</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>9.4716085266000505</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>51.270743826</v>
+        <v>51.270490267</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.5000973490000007</v>
+        <v>-1.4999597090000023</v>
       </c>
       <c r="D66" s="5">
-        <v>-29.253132624721758</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-29.251037617500241</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>50.799430651000002</v>
+        <v>50.799764852999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.47131317499999881</v>
+        <v>-0.47072541400000034</v>
       </c>
       <c r="D67" s="5">
-        <v>-10.490172486140315</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-10.477793135527413</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>50.644050196000002</v>
+        <v>50.644118587999998</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.15538045499999953</v>
+        <v>-0.15564626500000145</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.6093233822509729</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-3.6153708063814571</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.285520851999998</v>
+        <v>49.285780787999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.3585293440000044</v>
+        <v>-1.358337800000001</v>
       </c>
       <c r="D69" s="5">
-        <v>-27.840911287582337</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-27.837513703795647</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.529613079999997</v>
+        <v>49.529793239999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.24409222799999952</v>
+        <v>0.24401245199999977</v>
       </c>
       <c r="D70" s="5">
-        <v>6.10772844773384</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>6.1056445243629964</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.975788151000003</v>
+        <v>49.975909254000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.44617507100000608</v>
+        <v>0.44611601400000467</v>
       </c>
       <c r="D71" s="5">
-        <v>11.361891638455003</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>11.360269085959708</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>49.164230277999998</v>
+        <v>49.164275820999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.81155787300000526</v>
+        <v>-0.81163343300000435</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.837223524246692</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-17.838699371403123</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>48.974620078999997</v>
+        <v>48.974602955000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.18961019900000053</v>
+        <v>-0.18967286599999511</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.5310870516560353</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>-4.5325488539668886</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>49.006287995999998</v>
+        <v>49.006203393</v>
       </c>
       <c r="C74" s="5">
-        <v>3.1667917000000045E-2</v>
+        <v>3.1600437999998121E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.77870825249017894</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.7770433359906681</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>48.721901105000001</v>
+        <v>48.721802711999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.28438689099999692</v>
+        <v>-0.28440068100000104</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.7456679059429536</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-6.7459959131602183</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>48.804242999000003</v>
+        <v>48.804043812000003</v>
       </c>
       <c r="C76" s="5">
-        <v>8.2341894000002469E-2</v>
+        <v>8.2241100000004508E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0470040548127733</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.0444791938101448</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.047260846</v>
+        <v>49.046932589999997</v>
       </c>
       <c r="C77" s="5">
-        <v>0.24301784699999729</v>
+        <v>0.24288877799999398</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1417219476472384</v>
+        <v>6.1383959660565646</v>
       </c>
       <c r="E77" s="5">
-        <v>-7.0561322239525603</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-7.0560652556373116</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>48.984877578999999</v>
+        <v>48.984645094000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.2383267000001297E-2</v>
+        <v>-6.2287495999996167E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.515649471649716</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-1.5133489273664091</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.565870863000001</v>
+        <v>49.566201607000004</v>
       </c>
       <c r="C79" s="5">
-        <v>0.58099328400000161</v>
+        <v>0.58155651300000244</v>
       </c>
       <c r="D79" s="5">
-        <v>15.198962679906568</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>15.21474905532909</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>49.560270391000003</v>
+        <v>49.560345775999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.6004719999975805E-3</v>
+        <v>-5.8558310000051961E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.13550435763958202</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-0.14167785256200549</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.756055246000003</v>
+        <v>49.756285458000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19578485499999942</v>
+        <v>0.19593968200000234</v>
       </c>
       <c r="D81" s="5">
-        <v>4.844895390694548</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>4.8488028988990628</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.119069093999997</v>
+        <v>50.11922259</v>
       </c>
       <c r="C82" s="5">
-        <v>0.36301384799999425</v>
+        <v>0.362937131999999</v>
       </c>
       <c r="D82" s="5">
-        <v>9.1150494916361069</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.1130014025997408</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>49.852791228999997</v>
+        <v>49.852889050000002</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.26627786499999928</v>
+        <v>-0.26633353999999798</v>
       </c>
       <c r="D83" s="5">
-        <v>-6.1924485137747842</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-6.1936872458320025</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>50.095775217000003</v>
+        <v>50.095795139000003</v>
       </c>
       <c r="C84" s="5">
-        <v>0.24298398800000598</v>
+        <v>0.24290608900000166</v>
       </c>
       <c r="D84" s="5">
-        <v>6.0082019029359834</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>6.0062117020599493</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.419592463999997</v>
+        <v>50.419560468</v>
       </c>
       <c r="C85" s="5">
-        <v>0.32381724699999381</v>
+        <v>0.32376532899999688</v>
       </c>
       <c r="D85" s="5">
-        <v>8.0385515766721483</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>8.0372132816741271</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.887003209</v>
+        <v>50.886920666999998</v>
       </c>
       <c r="C86" s="5">
-        <v>0.46741074500000224</v>
+        <v>0.46736019899999803</v>
       </c>
       <c r="D86" s="5">
-        <v>11.709609744995353</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>11.708286032826077</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>51.552919344000003</v>
+        <v>51.552821193</v>
       </c>
       <c r="C87" s="5">
-        <v>0.66591613500000335</v>
+        <v>0.66590052600000149</v>
       </c>
       <c r="D87" s="5">
-        <v>16.884428154561661</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>16.884032864728926</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>51.822654350999997</v>
+        <v>51.822488888000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.2697350069999942</v>
+        <v>0.26966769500000254</v>
       </c>
       <c r="D88" s="5">
-        <v>6.4625052808640726</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.4608585507122562</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>51.822865403999998</v>
+        <v>51.822649157000001</v>
       </c>
       <c r="C89" s="5">
-        <v>2.1105300000101579E-4</v>
+        <v>1.6026899999843636E-4</v>
       </c>
       <c r="D89" s="5">
-        <v>4.8872308100245121E-3</v>
+        <v>3.7112472885070247E-3</v>
       </c>
       <c r="E89" s="5">
-        <v>5.6590409130387931</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.6593071583154186</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>52.219001564000003</v>
+        <v>52.218841507999997</v>
       </c>
       <c r="C90" s="5">
-        <v>0.39613616000000462</v>
+        <v>0.39619235099999628</v>
       </c>
       <c r="D90" s="5">
-        <v>9.5684949345063544</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>9.5699514032286501</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>52.623250978999998</v>
+        <v>52.623517585999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.40424941499999534</v>
+        <v>0.40467607800000138</v>
       </c>
       <c r="D91" s="5">
-        <v>9.6956307382202631</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>9.7063350323467468</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>53.102092366000001</v>
+        <v>53.102164445</v>
       </c>
       <c r="C92" s="5">
-        <v>0.47884138700000278</v>
+        <v>0.47864685900000126</v>
       </c>
       <c r="D92" s="5">
-        <v>11.482708255010587</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>11.477746551558177</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>53.210391325000003</v>
+        <v>53.210545987000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10829895900000253</v>
+        <v>0.10838154200000361</v>
       </c>
       <c r="D93" s="5">
-        <v>2.4749768456229226</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>2.4768819669396258</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>53.292282329999999</v>
+        <v>53.292385332000002</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1891004999995687E-2</v>
+        <v>8.1839344999998787E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>1.8625175901646918</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.8613272294707661</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>53.836225395</v>
+        <v>53.836295094</v>
       </c>
       <c r="C95" s="5">
-        <v>0.54394306500000056</v>
+        <v>0.54390976199999841</v>
       </c>
       <c r="D95" s="5">
-        <v>12.959664105870239</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.95879911997786</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>54.124668692</v>
+        <v>54.124669111000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.2884432970000006</v>
+        <v>0.28837401700000242</v>
       </c>
       <c r="D96" s="5">
-        <v>6.6222343053001342</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.6205877638706445</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>54.395369314</v>
+        <v>54.395337261999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.27070062199999967</v>
+        <v>0.27066815099999531</v>
       </c>
       <c r="D97" s="5">
-        <v>6.1695911714525709</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.1688305970181823</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>54.718650689999997</v>
+        <v>54.718590689999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.32328137599999707</v>
+        <v>0.32325342800000101</v>
       </c>
       <c r="D98" s="5">
-        <v>7.3696155449667566</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>7.3689619528551686</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>54.858488811000001</v>
+        <v>54.858404628000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.13983812100000392</v>
+        <v>0.13981393800000319</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1101750638199865</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.1096330803070948</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>55.538995288000002</v>
+        <v>55.538893694000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.68050647700000155</v>
+        <v>0.68048906599999981</v>
       </c>
       <c r="D100" s="5">
-        <v>15.944499243293819</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>15.944089232532566</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>55.689557796999999</v>
+        <v>55.689412326999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.15056250899999668</v>
+        <v>0.15051863299999724</v>
       </c>
       <c r="D101" s="5">
-        <v>3.3020653429044478</v>
+        <v>3.3010948156710684</v>
       </c>
       <c r="E101" s="5">
-        <v>7.461363556137024</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.4615312665421429</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>56.145884543000001</v>
+        <v>56.145808993000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.456326746000002</v>
+        <v>0.45639666600000339</v>
       </c>
       <c r="D102" s="5">
-        <v>10.288417824314156</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>10.290094080008604</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>56.275951276999997</v>
+        <v>56.276128122000003</v>
       </c>
       <c r="C103" s="5">
-        <v>0.13006673399999613</v>
+        <v>0.13031912900000009</v>
       </c>
       <c r="D103" s="5">
-        <v>2.8155967129564585</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.8211341716727123</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>56.741016231000003</v>
+        <v>56.741089543000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.46506495400000603</v>
+        <v>0.46496142099999815</v>
       </c>
       <c r="D104" s="5">
-        <v>10.380200185951871</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>10.377749227968236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>57.501976253000002</v>
+        <v>57.502057948000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.76096002199999901</v>
+        <v>0.76096840499999985</v>
       </c>
       <c r="D105" s="5">
-        <v>17.335096473858869</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>17.335277668943849</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>57.571334256999997</v>
+        <v>57.571386742000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.9358003999994366E-2</v>
+        <v>6.9328794000000471E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>1.4570625704127371</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>1.456442773260691</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>58.014943293000002</v>
+        <v>58.014984665</v>
       </c>
       <c r="C107" s="5">
-        <v>0.44360903600000512</v>
+        <v>0.44359792299999867</v>
       </c>
       <c r="D107" s="5">
-        <v>9.6485591178442363</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>9.6482979025988236</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>58.562306005000003</v>
+        <v>58.562292513999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54736271200000175</v>
+        <v>0.54730784899999918</v>
       </c>
       <c r="D108" s="5">
-        <v>11.928212994612419</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>11.926945755377938</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>58.836547265</v>
+        <v>58.836520231000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.2742412599999966</v>
+        <v>0.27422771700000226</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7664947842205327</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.766204003289932</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>58.695267856000001</v>
+        <v>58.695231421999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.14127940899999913</v>
+        <v>-0.1412888090000024</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.8437106044377325</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-2.8438986077880535</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>58.703378856999997</v>
+        <v>58.703306015999999</v>
       </c>
       <c r="C111" s="5">
-        <v>8.1110009999960653E-3</v>
+        <v>8.0745939999999905E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>0.16595208686911445</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>0.16520673406579256</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>58.901138744999997</v>
+        <v>58.901091168999997</v>
       </c>
       <c r="C112" s="5">
-        <v>0.19775988800000022</v>
+        <v>0.1977851529999981</v>
       </c>
       <c r="D112" s="5">
-        <v>4.1183085198378766</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.118849651909029</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>58.978962123999999</v>
+        <v>58.978877216000001</v>
       </c>
       <c r="C113" s="5">
-        <v>7.782337900000158E-2</v>
+        <v>7.7786047000003578E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.5970776807406439</v>
+        <v>1.5963072855742499</v>
       </c>
       <c r="E113" s="5">
-        <v>5.9066806365936086</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.9068048154014452</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>58.831962394000001</v>
+        <v>58.831963197</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.14699972999999744</v>
+        <v>-0.14691401900000045</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.9502303211489167</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-2.948537818121566</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>59.192833112999999</v>
+        <v>59.192925614000004</v>
       </c>
       <c r="C115" s="5">
-        <v>0.36087071899999756</v>
+        <v>0.3609624170000032</v>
       </c>
       <c r="D115" s="5">
-        <v>7.6141806179846672</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>7.6161810410410924</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>59.270566275999997</v>
+        <v>59.270634430999998</v>
       </c>
       <c r="C116" s="5">
-        <v>7.7733162999997774E-2</v>
+        <v>7.7708816999994212E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.5872949658107594</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.5867917328969749</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>59.712796591999997</v>
+        <v>59.712824154000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.44223031599999985</v>
+        <v>0.44218972300000559</v>
       </c>
       <c r="D117" s="5">
-        <v>9.3301687870869454</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>9.3292657416930389</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>60.257293197000003</v>
+        <v>60.257311975999997</v>
       </c>
       <c r="C118" s="5">
-        <v>0.54449660500000618</v>
+        <v>0.54448782199999357</v>
       </c>
       <c r="D118" s="5">
-        <v>11.508119071535482</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>11.507918451941546</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>60.264086358999997</v>
+        <v>60.264114065999998</v>
       </c>
       <c r="C119" s="5">
-        <v>6.793161999993913E-3</v>
+        <v>6.80209000000076E-3</v>
       </c>
       <c r="D119" s="5">
-        <v>0.13536702974530357</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>0.13554500579724404</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>60.326982237999999</v>
+        <v>60.326949243999998</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2895879000002708E-2</v>
+        <v>6.2835178000000269E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2596193077234474</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>1.2583960836523245</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>60.554192243000003</v>
+        <v>60.554170663999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.22721000500000343</v>
+        <v>0.22722141999999934</v>
       </c>
       <c r="D121" s="5">
-        <v>4.6143766701414402</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.6146158955270078</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>61.170993588999998</v>
+        <v>61.170977069000003</v>
       </c>
       <c r="C122" s="5">
-        <v>0.61680134599999548</v>
+        <v>0.6168064050000055</v>
       </c>
       <c r="D122" s="5">
-        <v>12.931691566328251</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.931808512850385</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>61.602135189999998</v>
+        <v>61.602078996000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.43114160100000021</v>
+        <v>0.43110192700000027</v>
       </c>
       <c r="D123" s="5">
-        <v>8.793455065703526</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.7926167330527392</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>62.285960635000002</v>
+        <v>62.285941729000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.68382544500000364</v>
+        <v>0.683862732999998</v>
       </c>
       <c r="D124" s="5">
-        <v>14.164957011343859</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>14.165790884615603</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>62.459710459</v>
+        <v>62.459631952000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.17374982399999794</v>
+        <v>0.17369022300000125</v>
       </c>
       <c r="D125" s="5">
-        <v>3.3992995036302487</v>
+        <v>3.3981165552008363</v>
       </c>
       <c r="E125" s="5">
-        <v>5.9016778350251764</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.901697184319632</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>62.325340410000003</v>
+        <v>62.325418716000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.13437004899999749</v>
+        <v>-0.13421323600000079</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.5512414707325681</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-2.5483023765116131</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>62.831418710000001</v>
+        <v>62.831470893000002</v>
       </c>
       <c r="C127" s="5">
-        <v>0.50607829999999865</v>
+        <v>0.50605217700000082</v>
       </c>
       <c r="D127" s="5">
-        <v>10.191090674318914</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>10.19052753404539</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>63.322279657999999</v>
+        <v>63.322336421000003</v>
       </c>
       <c r="C128" s="5">
-        <v>0.49086094799999813</v>
+        <v>0.4908655280000005</v>
       </c>
       <c r="D128" s="5">
-        <v>9.7883113011187017</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>9.7883981089829106</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>63.647443000999999</v>
+        <v>63.647459505</v>
       </c>
       <c r="C129" s="5">
-        <v>0.32516334299999983</v>
+        <v>0.32512308399999768</v>
       </c>
       <c r="D129" s="5">
-        <v>6.3391127119780899</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>6.3382997178340617</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>64.234663682000004</v>
+        <v>64.234669787000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.58722068100000513</v>
+        <v>0.58721028200000092</v>
       </c>
       <c r="D130" s="5">
-        <v>11.6508221613008</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>11.650602082667682</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>64.173876476000004</v>
+        <v>64.173889235999994</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.0787206000000538E-2</v>
+        <v>-6.0780551000007677E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.1297043468346923</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-1.129581202644292</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>63.879719004000002</v>
+        <v>63.879663651000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.29415747200000197</v>
+        <v>-0.29422558499999241</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.3639343218049751</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-5.3651441653569387</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>64.236421831000001</v>
+        <v>64.236391105999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.35670282699999944</v>
+        <v>0.35672745499999792</v>
       </c>
       <c r="D133" s="5">
-        <v>6.9104436239552092</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>6.9109416672639146</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>64.543393698000003</v>
+        <v>64.543375022999996</v>
       </c>
       <c r="C134" s="5">
-        <v>0.30697186700000145</v>
+        <v>0.30698391699999661</v>
       </c>
       <c r="D134" s="5">
-        <v>5.8876881228116185</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.8879282395727595</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>64.220968782</v>
+        <v>64.220923165000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32242491600000278</v>
+        <v>-0.32245185799999376</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.8325805866822789</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.83305628895131</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>64.578362017000003</v>
+        <v>64.578348790999996</v>
       </c>
       <c r="C136" s="5">
-        <v>0.35739323500000353</v>
+        <v>0.35742562599999417</v>
       </c>
       <c r="D136" s="5">
-        <v>6.8863067322151972</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>6.8869551167284992</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>64.970439237999997</v>
+        <v>64.970370137000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.39207722099999387</v>
+        <v>0.39202134600000704</v>
       </c>
       <c r="D137" s="5">
-        <v>7.5338837282399318</v>
+        <v>7.5327755700456134</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0197573132332964</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.0197774250887219</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>64.203220544000004</v>
+        <v>64.203351342999994</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.76721869399999321</v>
+        <v>-0.76701879400000905</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.28541927393484</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-13.282192557524963</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>65.057904338</v>
+        <v>65.057957552000005</v>
       </c>
       <c r="C139" s="5">
-        <v>0.85468379399999606</v>
+        <v>0.85460620900001061</v>
       </c>
       <c r="D139" s="5">
-        <v>17.197695451466476</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>17.19598065255683</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>65.370535219000004</v>
+        <v>65.370556948000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.31263088100000402</v>
+        <v>0.31259939599999598</v>
       </c>
       <c r="D140" s="5">
-        <v>5.9213858251339735</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>5.9207686647190672</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>65.085433399999999</v>
+        <v>65.085474083999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.28510181900000475</v>
+        <v>-0.28508286400000316</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.1098518683595611</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-5.1095185887104826</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>65.422086605000004</v>
+        <v>65.422122821000002</v>
       </c>
       <c r="C142" s="5">
-        <v>0.33665320500000462</v>
+        <v>0.33664873700000442</v>
       </c>
       <c r="D142" s="5">
-        <v>6.3866382744345751</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>6.3865469799995855</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>65.804462315999999</v>
+        <v>65.804506106000005</v>
       </c>
       <c r="C143" s="5">
-        <v>0.38237571099999457</v>
+        <v>0.38238328500000307</v>
       </c>
       <c r="D143" s="5">
-        <v>7.2436135941285729</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>7.2437575775349483</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>65.660334485000007</v>
+        <v>65.660139457</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.1441278309999916</v>
+        <v>-0.14436664900000551</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.5968615441044673</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.6011110138270177</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>66.011040382000004</v>
+        <v>66.010980023000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.35070589699999744</v>
+        <v>0.35084056600000224</v>
       </c>
       <c r="D145" s="5">
-        <v>6.6011382581884881</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.6037682037436873</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>66.056559213</v>
+        <v>66.056564831000003</v>
       </c>
       <c r="C146" s="5">
-        <v>4.551883099999543E-2</v>
+        <v>4.5584808000000976E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>0.83062220405905052</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>0.83183148436598575</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>66.508701447999997</v>
+        <v>66.508675201000003</v>
       </c>
       <c r="C147" s="5">
-        <v>0.45214223499999662</v>
+        <v>0.45211036999999976</v>
       </c>
       <c r="D147" s="5">
-        <v>8.5301101592850426</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>8.529485433340934</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>66.529680064999994</v>
+        <v>66.529675384000001</v>
       </c>
       <c r="C148" s="5">
-        <v>2.0978616999997257E-2</v>
+        <v>2.1000182999998174E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.37916933305599532</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>0.37955994601301946</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>67.094116213999996</v>
+        <v>67.094056967</v>
       </c>
       <c r="C149" s="5">
-        <v>0.56443614900000227</v>
+        <v>0.56438158299999941</v>
       </c>
       <c r="D149" s="5">
-        <v>10.669518264563283</v>
+        <v>10.668438997708707</v>
       </c>
       <c r="E149" s="5">
-        <v>3.2686818819563923</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.2687005253654533</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>66.717389376</v>
+        <v>66.717561463999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.37672683799999618</v>
+        <v>-0.37649550300000101</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5336482652510686</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.5297647723572165</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>67.319740350999993</v>
+        <v>67.319786711999996</v>
       </c>
       <c r="C151" s="5">
-        <v>0.60235097499999313</v>
+        <v>0.60222524799999633</v>
       </c>
       <c r="D151" s="5">
-        <v>11.38857721791231</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>11.386050037097561</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>67.740600963999995</v>
+        <v>67.740588095999996</v>
       </c>
       <c r="C152" s="5">
-        <v>0.4208606130000021</v>
+        <v>0.42080138400000067</v>
       </c>
       <c r="D152" s="5">
-        <v>7.7654024753839757</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>7.7642662524014305</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>67.704341583000001</v>
+        <v>67.704411047999997</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.6259380999993596E-2</v>
+        <v>-3.617704799999899E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.64043407989292644</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.63898425682323845</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>68.083204757999994</v>
+        <v>68.083281095999993</v>
       </c>
       <c r="C154" s="5">
-        <v>0.37886317499999222</v>
+        <v>0.37887004799999602</v>
       </c>
       <c r="D154" s="5">
-        <v>6.9255901818190191</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>6.9257123856304448</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>68.502522685000002</v>
+        <v>68.502615480000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.41931792700000869</v>
+        <v>0.41933438400000966</v>
       </c>
       <c r="D155" s="5">
-        <v>7.6462483151243932</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>7.6465497797240101</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>69.205218779999996</v>
+        <v>69.204953524999993</v>
       </c>
       <c r="C156" s="5">
-        <v>0.70269609499999319</v>
+        <v>0.70233804499999053</v>
       </c>
       <c r="D156" s="5">
-        <v>13.028345094336057</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>13.021309293754225</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>69.391074306999997</v>
+        <v>69.390877039000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.18585552700000108</v>
+        <v>0.1859235140000095</v>
       </c>
       <c r="D157" s="5">
-        <v>3.2707150024972931</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>3.2719419092210211</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>69.973594489000007</v>
+        <v>69.973648578999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.58252018200001032</v>
+        <v>0.58277153999999598</v>
       </c>
       <c r="D158" s="5">
-        <v>10.552068061808328</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>10.556865047041896</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>69.710003881999995</v>
+        <v>69.710000144000006</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.2635906070000118</v>
+        <v>-0.26364843499999324</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.4279114504507948</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.4288594762104561</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>70.383535287000001</v>
+        <v>70.383548946999994</v>
       </c>
       <c r="C160" s="5">
-        <v>0.67353140500000563</v>
+        <v>0.67354880299998854</v>
       </c>
       <c r="D160" s="5">
-        <v>12.230692606099636</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>12.231026203273586</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>70.311720191000006</v>
+        <v>70.311706791000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-7.1815095999994583E-2</v>
+        <v>-7.1842155999988222E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.2175594168257642</v>
+        <v>-1.2180153868716626</v>
       </c>
       <c r="E161" s="5">
-        <v>4.7956574414622422</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.7957300086691745</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>70.554346387999999</v>
+        <v>70.554473903000002</v>
       </c>
       <c r="C162" s="5">
-        <v>0.24262619699999277</v>
+        <v>0.24276711199999568</v>
       </c>
       <c r="D162" s="5">
-        <v>4.2203667595553274</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>4.2228654625411144</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>70.401968565000004</v>
+        <v>70.402027437000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.15237782299999481</v>
+        <v>-0.15244646600000067</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5611027286262522</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.5622381996406651</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>70.419241365000005</v>
+        <v>70.419206356999993</v>
       </c>
       <c r="C164" s="5">
-        <v>1.7272800000000643E-2</v>
+        <v>1.7178919999992104E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.29481210262176649</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.29320736246842838</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>70.313876543999996</v>
+        <v>70.313970419</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.1053648210000091</v>
+        <v>-0.10523593799999276</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7807981256381944</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.7786385904176805</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>70.733882952000002</v>
+        <v>70.733993823000006</v>
       </c>
       <c r="C166" s="5">
-        <v>0.4200064080000061</v>
+        <v>0.42002340400000548</v>
       </c>
       <c r="D166" s="5">
-        <v>7.4082121756495534</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>7.4085116555473229</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>70.608767259999993</v>
+        <v>70.608910941999994</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.12511569200000849</v>
+        <v>-0.12508288100001153</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.1020587690504522</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-2.1015096024365576</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>69.537342433999996</v>
+        <v>69.537022085000004</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0714248259999977</v>
+        <v>-1.0718888569999905</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.763556688184909</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-16.770190476066958</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>70.350865338999995</v>
+        <v>70.350537149000004</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81352290499999924</v>
+        <v>0.81351506400000062</v>
       </c>
       <c r="D169" s="5">
-        <v>14.978399442658574</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>14.978319165107967</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>70.849864836999998</v>
+        <v>70.849978844000006</v>
       </c>
       <c r="C170" s="5">
-        <v>0.49899949800000343</v>
+        <v>0.49944169500000157</v>
       </c>
       <c r="D170" s="5">
-        <v>8.8516427214756952</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>8.8598385010529856</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>71.429657176999996</v>
+        <v>71.429683675999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.57979233999999735</v>
+        <v>0.57970483199999023</v>
       </c>
       <c r="D171" s="5">
-        <v>10.274342315982121</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>10.272703889462509</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>71.823232004999994</v>
+        <v>71.823266539000002</v>
       </c>
       <c r="C172" s="5">
-        <v>0.39357482799999843</v>
+        <v>0.393582863000006</v>
       </c>
       <c r="D172" s="5">
-        <v>6.8160568437698688</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>6.816197634620158</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>71.810119943000004</v>
+        <v>71.810140697999998</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.3112061999990487E-2</v>
+        <v>-1.3125841000004357E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.21885238083616532</v>
+        <v>-0.2190820286770756</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1310810600702501</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.1311300427595326</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>71.947880756999993</v>
+        <v>71.947963860000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.1377608139999893</v>
+        <v>0.13782316200000366</v>
       </c>
       <c r="D174" s="5">
-        <v>2.3265304805913267</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>2.3275938851614608</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>72.147870514000005</v>
+        <v>72.147914807000006</v>
       </c>
       <c r="C175" s="5">
-        <v>0.19998975700001154</v>
+        <v>0.19995094700000493</v>
       </c>
       <c r="D175" s="5">
-        <v>3.387047136958321</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.3863757962743657</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>72.949596001000003</v>
+        <v>72.949577622000007</v>
       </c>
       <c r="C176" s="5">
-        <v>0.80172548699999879</v>
+        <v>0.80166281500000025</v>
       </c>
       <c r="D176" s="5">
-        <v>14.180643706967256</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>14.17945733883219</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>72.587229502</v>
+        <v>72.587302362000003</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.36236649900000373</v>
+        <v>-0.3622752600000041</v>
       </c>
       <c r="D177" s="5">
-        <v>-5.8006394784035127</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-5.7992200358303547</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>72.491933369999998</v>
+        <v>72.492023430000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.5296132000001421E-2</v>
+        <v>-9.5278931999999372E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5640938393157611</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.5638120125506139</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>72.355215309000002</v>
+        <v>72.355295221999995</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.13671806099999628</v>
+        <v>-0.13672820800000807</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2398428153742267</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-2.2400045782600242</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>72.133217277</v>
+        <v>72.133090887999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.2219980320000019</v>
+        <v>-0.22220433399999706</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.6203037462195109</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-3.6236075266218748</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>71.610756972000004</v>
+        <v>71.610344322000003</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.52246030499999563</v>
+        <v>-0.52274656599999503</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.3535728422849171</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-8.3579830444821859</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>72.475012262999996</v>
+        <v>72.475127373000007</v>
       </c>
       <c r="C182" s="5">
-        <v>0.8642552909999921</v>
+        <v>0.86478305100000341</v>
       </c>
       <c r="D182" s="5">
-        <v>15.483621817795434</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>15.493808877787995</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>73.061101649999998</v>
+        <v>73.061130700999996</v>
       </c>
       <c r="C183" s="5">
-        <v>0.58608938700000124</v>
+        <v>0.58600332799998966</v>
       </c>
       <c r="D183" s="5">
-        <v>10.147597002610853</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>10.146023254578296</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>73.208553394000006</v>
+        <v>73.208594133999995</v>
       </c>
       <c r="C184" s="5">
-        <v>0.14745174400000849</v>
+        <v>0.14746343299999864</v>
       </c>
       <c r="D184" s="5">
-        <v>2.4489014612524951</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.4490967694355881</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>73.228426505000002</v>
+        <v>73.228472194999995</v>
       </c>
       <c r="C185" s="5">
-        <v>1.9873110999995447E-2</v>
+        <v>1.9878061000000002E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.32623743487412149</v>
+        <v>0.32631863371059833</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9750789486576492</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.9751131013164835</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>73.543110237999997</v>
+        <v>73.543161956000006</v>
       </c>
       <c r="C186" s="5">
-        <v>0.31468373299999541</v>
+        <v>0.314689761000011</v>
       </c>
       <c r="D186" s="5">
-        <v>5.280390182744954</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>5.2804903621896937</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>74.013660336000001</v>
+        <v>74.013704249</v>
       </c>
       <c r="C187" s="5">
-        <v>0.47055009800000391</v>
+        <v>0.47054229299999406</v>
       </c>
       <c r="D187" s="5">
-        <v>7.9539850649092969</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>7.9538426637793203</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>74.021618685000007</v>
+        <v>74.021623868000006</v>
       </c>
       <c r="C188" s="5">
-        <v>7.9583490000061374E-3</v>
+        <v>7.9196190000061506E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>0.12910682385587346</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.12847806814382245</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>74.674391861999993</v>
+        <v>74.674405730999993</v>
       </c>
       <c r="C189" s="5">
-        <v>0.65277317699998605</v>
+        <v>0.65278186299998708</v>
       </c>
       <c r="D189" s="5">
-        <v>11.111087605616742</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>11.111241880651889</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>74.780974403000002</v>
+        <v>74.781027109999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10658254100000875</v>
+        <v>0.10662137900000346</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7262660308135169</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.7268996959833638</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>74.783042836000007</v>
+        <v>74.783012283000005</v>
       </c>
       <c r="C191" s="5">
-        <v>2.0684330000051432E-3</v>
+        <v>1.9851730000084444E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3196909480004422E-2</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.1860426883678628E-2</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>76.739553981</v>
+        <v>76.739543737999995</v>
       </c>
       <c r="C192" s="5">
-        <v>1.9565111449999932</v>
+        <v>1.9565314549999897</v>
       </c>
       <c r="D192" s="5">
-        <v>36.330699475125527</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>36.331149494472335</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>77.308195240000003</v>
+        <v>77.307932191000006</v>
       </c>
       <c r="C193" s="5">
-        <v>0.56864125900000317</v>
+        <v>0.5683884530000114</v>
       </c>
       <c r="D193" s="5">
-        <v>9.2635153424189589</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>9.2592290667654176</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>77.283047435</v>
+        <v>77.283110102999999</v>
       </c>
       <c r="C194" s="5">
-        <v>-2.5147805000003132E-2</v>
+        <v>-2.4822088000007625E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.38965382330601317</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-0.38461720177271896</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>76.807401702000007</v>
+        <v>76.807417283000007</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.47564573299999324</v>
+        <v>-0.47569281999999191</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.1405690687877943</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-7.1412466032533377</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>76.574253021000004</v>
+        <v>76.574308885999997</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.23314868100000297</v>
+        <v>-0.2331083970000094</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.5823942140360887</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-3.5817848200433211</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>77.437822349000001</v>
+        <v>77.437875132000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.86356932799999697</v>
+        <v>0.86356624600000487</v>
       </c>
       <c r="D197" s="5">
-        <v>14.404827593826397</v>
+        <v>14.404761785275877</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7483084710451715</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.7483145705823135</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>77.517883648999998</v>
+        <v>77.517919583999998</v>
       </c>
       <c r="C198" s="5">
-        <v>8.0061299999997004E-2</v>
+        <v>8.0044451999995658E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2477333466651475</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.2474684255310953</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>77.488420923999996</v>
+        <v>77.488446350000004</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.946272500000191E-2</v>
+        <v>-2.9473233999993909E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.45513956917142551</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-0.45530136202875937</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>77.771735715999995</v>
+        <v>77.771755438</v>
       </c>
       <c r="C200" s="5">
-        <v>0.28331479199999876</v>
+        <v>0.28330908799999577</v>
       </c>
       <c r="D200" s="5">
-        <v>4.4767778596332963</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.4766844096047809</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>78.178437743000003</v>
+        <v>78.178383885000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.40670202700000857</v>
+        <v>0.40662844700000278</v>
       </c>
       <c r="D201" s="5">
-        <v>6.4589922444286296</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>6.4577882004710485</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>78.477322268999998</v>
+        <v>78.477337884999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.29888452599999482</v>
+        <v>0.29895399999999483</v>
       </c>
       <c r="D202" s="5">
-        <v>4.6854348455063199</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.6865502523394387</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>78.408477089000002</v>
+        <v>78.408344005000004</v>
       </c>
       <c r="C203" s="5">
-        <v>-6.8845179999996731E-2</v>
+        <v>-6.8993879999993624E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-1.0476500494613239</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>-1.049901750250759</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>79.179405325000005</v>
+        <v>79.179512768999999</v>
       </c>
       <c r="C204" s="5">
-        <v>0.77092823600000315</v>
+        <v>0.77116876399999512</v>
       </c>
       <c r="D204" s="5">
-        <v>12.458064145241199</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>12.462185969887019</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>79.964961603999996</v>
+        <v>79.964860427000005</v>
       </c>
       <c r="C205" s="5">
-        <v>0.78555627899999081</v>
+        <v>0.78534765800000628</v>
       </c>
       <c r="D205" s="5">
-        <v>12.577077075917597</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>12.573534688274201</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>80.154955915000002</v>
+        <v>80.154968060000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.18999431100000663</v>
+        <v>0.19010763299999667</v>
       </c>
       <c r="D206" s="5">
-        <v>2.8887186101415052</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.8904678811394025</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>79.924778023000002</v>
+        <v>79.924760762999995</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.23017789200000038</v>
+        <v>-0.23020729700000686</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.3920847987766511</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-3.3925108063787124</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>80.567957199999995</v>
+        <v>80.568027243000003</v>
       </c>
       <c r="C208" s="5">
-        <v>0.64317917699999327</v>
+        <v>0.6432664800000083</v>
       </c>
       <c r="D208" s="5">
-        <v>10.095853289170487</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>10.097287166869462</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>80.586818113000007</v>
+        <v>80.586880238999996</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8860913000011692E-2</v>
+        <v>1.8852995999992572E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.28128129731554985</v>
+        <v>0.28116283077959103</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0664828484044735</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.0664921417745914</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>80.977098835000007</v>
+        <v>80.977121495999995</v>
       </c>
       <c r="C210" s="5">
-        <v>0.39028072199999997</v>
+        <v>0.39024125699999956</v>
       </c>
       <c r="D210" s="5">
-        <v>5.9689076827194487</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.9682832199821512</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>80.741850509000002</v>
+        <v>80.741867267999993</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.23524832600000423</v>
+        <v>-0.23525422800000229</v>
       </c>
       <c r="D211" s="5">
-        <v>-3.4309796897998401</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-3.431063451945171</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>81.371681980999995</v>
+        <v>81.371692143000004</v>
       </c>
       <c r="C212" s="5">
-        <v>0.62983147199999223</v>
+        <v>0.62982487500001128</v>
       </c>
       <c r="D212" s="5">
-        <v>9.7728987661273248</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>9.7727898552336221</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>81.014825782000003</v>
+        <v>81.014718916999996</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.3568561989999921</v>
+        <v>-0.35697322600000803</v>
       </c>
       <c r="D213" s="5">
-        <v>-5.1375118344957009</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-5.1391555566438925</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>82.107203576000003</v>
+        <v>82.107199558999994</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0923777940000008</v>
+        <v>1.0924806419999982</v>
       </c>
       <c r="D214" s="5">
-        <v>17.435960489689563</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>17.437750448020118</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>82.477915027999998</v>
+        <v>82.477782168999994</v>
       </c>
       <c r="C215" s="5">
-        <v>0.37071145199999478</v>
+        <v>0.37058260999999959</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5545485671409933</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.5525701715537945</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>82.918029841000006</v>
+        <v>82.918121725000006</v>
       </c>
       <c r="C216" s="5">
-        <v>0.4401148130000081</v>
+        <v>0.44033955600001207</v>
       </c>
       <c r="D216" s="5">
-        <v>6.5946993535224152</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>6.5981773495551233</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>83.049739658999997</v>
+        <v>83.049769531999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.13170981799999026</v>
+        <v>0.13164780699999312</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9228618995669189</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.9219465183034856</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>83.017775121</v>
+        <v>83.017772613999995</v>
       </c>
       <c r="C218" s="5">
-        <v>-3.1964537999996878E-2</v>
+        <v>-3.1996918000004371E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.46088467422307211</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.46135039482561035</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>83.238842337999998</v>
+        <v>83.238797836000003</v>
       </c>
       <c r="C219" s="5">
-        <v>0.2210672169999981</v>
+        <v>0.22102522200000863</v>
       </c>
       <c r="D219" s="5">
-        <v>3.2426866090977668</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.2420616640065347</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>83.460779646999995</v>
+        <v>83.460860433999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.22193730899999764</v>
+        <v>0.22206259799999373</v>
       </c>
       <c r="D220" s="5">
-        <v>3.246864083125689</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.2487257567449968</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>83.823228030999999</v>
+        <v>83.823296542999998</v>
       </c>
       <c r="C221" s="5">
-        <v>0.3624483840000039</v>
+        <v>0.36243610900000078</v>
       </c>
       <c r="D221" s="5">
-        <v>5.3375782994507626</v>
+        <v>5.3373879026758164</v>
       </c>
       <c r="E221" s="5">
-        <v>4.0160537340757863</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.0160585623883582</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>84.277034885999996</v>
+        <v>84.277039064999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.45380685499999629</v>
+        <v>0.45374252199999887</v>
       </c>
       <c r="D222" s="5">
-        <v>6.6936054892964947</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>6.69262252271281</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>84.742701320999998</v>
+        <v>84.742698969000003</v>
       </c>
       <c r="C223" s="5">
-        <v>0.46566643500000282</v>
+        <v>0.46565990400000601</v>
       </c>
       <c r="D223" s="5">
-        <v>6.8357679096516577</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.8356687561940799</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>84.935443629999995</v>
+        <v>84.935439097</v>
       </c>
       <c r="C224" s="5">
-        <v>0.19274230899999623</v>
+        <v>0.19274012799999696</v>
       </c>
       <c r="D224" s="5">
-        <v>2.7637322222052285</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>2.7637006342700499</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>85.546645624000007</v>
+        <v>85.546559510999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.61120199400001241</v>
+        <v>0.61112041399999839</v>
       </c>
       <c r="D225" s="5">
-        <v>8.9853960023568149</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>8.9841493242662338</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>86.048566058000006</v>
+        <v>86.048546279999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.50192043399999875</v>
+        <v>0.50198676899999839</v>
       </c>
       <c r="D226" s="5">
-        <v>7.2723585241451838</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>7.273358445291489</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>86.104532773000003</v>
+        <v>86.104419687000004</v>
       </c>
       <c r="C227" s="5">
-        <v>5.5966714999996725E-2</v>
+        <v>5.5873407000007091E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.78328821499735746</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>0.78197782590236908</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>84.978067100999993</v>
+        <v>84.978156290000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.126465672000009</v>
+        <v>-1.1262633970000024</v>
       </c>
       <c r="D228" s="5">
-        <v>-14.617275670984565</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-14.614854615736528</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>84.996884793999996</v>
+        <v>84.996915540000003</v>
       </c>
       <c r="C229" s="5">
-        <v>1.8817693000002578E-2</v>
+        <v>1.8759250000002226E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.26605399527828144</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.26522641658031088</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>86.040804750999996</v>
+        <v>86.040807709999996</v>
       </c>
       <c r="C230" s="5">
-        <v>1.043919957</v>
+        <v>1.0438921699999923</v>
       </c>
       <c r="D230" s="5">
-        <v>15.775711843348494</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>15.775257067732952</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>86.008555612999999</v>
+        <v>86.008506556</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2249137999997401E-2</v>
+        <v>-3.2301153999995336E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.44884852794386809</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.44957098512460325</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>85.785672215999995</v>
+        <v>85.785747306000005</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22288339700000392</v>
+        <v>-0.22275924999999575</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.065750488480834</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.0640688264309546</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>85.432341664000006</v>
+        <v>85.432408496999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.35333055199998853</v>
+        <v>-0.35333880900000736</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.832070826239498</v>
+        <v>-4.83217706711494</v>
       </c>
       <c r="E233" s="5">
-        <v>1.9196512360570406</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.9196476640292337</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>85.352613011000003</v>
+        <v>85.352614869999996</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.9728653000003646E-2</v>
+        <v>-7.9793627000000811E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.1141545248995799</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-1.1150569660850707</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>84.828606410999996</v>
+        <v>84.828602007000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.52400660000000698</v>
+        <v>-0.52401286299999583</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.1234375750222956</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-7.12351971132329</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>84.306731588999995</v>
+        <v>84.306730256999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.5218748220000009</v>
+        <v>-0.52187175000000252</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.1377833519095546</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.1377431050448354</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.871605517000006</v>
+        <v>83.871554184999994</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.43512607199998854</v>
+        <v>-0.43517607200000441</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.020648271157258</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-6.0213206701137389</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.498616346000006</v>
+        <v>83.498580447999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.3729891710000004</v>
+        <v>-0.37297373699999525</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.2079605865443579</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-5.2077534381838824</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>83.064228456999999</v>
+        <v>83.064136078000004</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.43438788900000702</v>
+        <v>-0.43444436999999425</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.0672408339699331</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-6.0680098206953081</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>82.796875990999993</v>
+        <v>82.796935282999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.26735246600000551</v>
+        <v>-0.26720079500000793</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.7947033616343551</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.792592686180607</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>82.785136136000006</v>
+        <v>82.785154261000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1739854999987642E-2</v>
+        <v>-1.1781021999993868E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.17001661743054619</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-0.17061220948907385</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>82.486947912000005</v>
+        <v>82.486954467000004</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.29818822400000045</v>
+        <v>-0.29819979399999852</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.2377353471577113</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.237895622177823</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>83.246071482000005</v>
+        <v>83.246031259999995</v>
       </c>
       <c r="C243" s="5">
-        <v>0.75912356999999986</v>
+        <v>0.75907679299999131</v>
       </c>
       <c r="D243" s="5">
-        <v>11.62003531217346</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>11.619281695736007</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>83.276466174999996</v>
+        <v>83.276526536000006</v>
       </c>
       <c r="C244" s="5">
-        <v>3.039469299999098E-2</v>
+        <v>3.0495276000010563E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.43902330503442499</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.44047927536361442</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>83.460168737000004</v>
+        <v>83.460213177</v>
       </c>
       <c r="C245" s="5">
-        <v>0.18370256200000767</v>
+        <v>0.18368664099999421</v>
       </c>
       <c r="D245" s="5">
-        <v>2.6794772555423396</v>
+        <v>2.6792402424986594</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.3084617471407221</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-2.3084861526164846</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>83.710929035000007</v>
+        <v>83.710925497000005</v>
       </c>
       <c r="C246" s="5">
-        <v>0.25076029800000299</v>
+        <v>0.25071232000000521</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6656417903981442</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.6649268309349337</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>83.595008179000004</v>
+        <v>83.595017197000004</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.11592085600000246</v>
+        <v>-0.11590830000000096</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6491328321813326</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-1.6489556331739208</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>84.109052169999998</v>
+        <v>84.109065381999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.51404399099999409</v>
+        <v>0.51404818499999294</v>
       </c>
       <c r="D248" s="5">
-        <v>7.6338144828654864</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>7.633878035730457</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>84.106184049999996</v>
+        <v>84.106185205000003</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.86812000000225E-3</v>
+        <v>-2.8801769999944327E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.0912345166310704E-2</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-4.108429359911403E-2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>84.364919983999997</v>
+        <v>84.364918696000004</v>
       </c>
       <c r="C250" s="5">
-        <v>0.25873593400000061</v>
+        <v>0.25873349100000098</v>
       </c>
       <c r="D250" s="5">
-        <v>3.7546660236883911</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.754629917507124</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>84.457025629</v>
+        <v>84.457011039999998</v>
       </c>
       <c r="C251" s="5">
-        <v>9.2105645000003733E-2</v>
+        <v>9.2092343999993886E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3179988646368823</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.3178074081544366</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>84.732312696999998</v>
+        <v>84.732109778999998</v>
       </c>
       <c r="C252" s="5">
-        <v>0.27528706799999725</v>
+        <v>0.27509873900000059</v>
       </c>
       <c r="D252" s="5">
-        <v>3.982279183731019</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>3.9795065416298181</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>85.117987444999997</v>
+        <v>85.118075163</v>
       </c>
       <c r="C253" s="5">
-        <v>0.38567474799999957</v>
+        <v>0.38596538400000213</v>
       </c>
       <c r="D253" s="5">
-        <v>5.6008550203463514</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>5.6051957619084325</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>84.593261475999995</v>
+        <v>84.593320860999995</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.52472596900000212</v>
+        <v>-0.52475430200000517</v>
       </c>
       <c r="D254" s="5">
-        <v>-7.1518884055661758</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-7.1522544560295831</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>84.821998707000006</v>
+        <v>84.821986093999996</v>
       </c>
       <c r="C255" s="5">
-        <v>0.22873723100001087</v>
+        <v>0.22866523300000097</v>
       </c>
       <c r="D255" s="5">
-        <v>3.293451196557684</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>3.2923967340478422</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>85.202212631999998</v>
+        <v>85.202231523999998</v>
       </c>
       <c r="C256" s="5">
-        <v>0.38021392499999251</v>
+        <v>0.38024543000000222</v>
       </c>
       <c r="D256" s="5">
-        <v>5.513603933857314</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>5.5140729609538308</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>85.617014075</v>
+        <v>85.617008553999995</v>
       </c>
       <c r="C257" s="5">
-        <v>0.41480144300000177</v>
+        <v>0.41477702999999622</v>
       </c>
       <c r="D257" s="5">
-        <v>6.0011196897252095</v>
+        <v>6.0007556195558642</v>
       </c>
       <c r="E257" s="5">
-        <v>2.5842810656142579</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.584219827507428</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>86.098587679999994</v>
+        <v>86.098563052000003</v>
       </c>
       <c r="C258" s="5">
-        <v>0.48157360499999413</v>
+        <v>0.48155449800000838</v>
       </c>
       <c r="D258" s="5">
-        <v>6.9624642043595308</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>6.9621798222991638</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>86.446436161999998</v>
+        <v>86.446458535999994</v>
       </c>
       <c r="C259" s="5">
-        <v>0.3478484820000034</v>
+        <v>0.34789548399999148</v>
       </c>
       <c r="D259" s="5">
-        <v>4.9573349274284029</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>4.9580211786184991</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>86.364402420999994</v>
+        <v>86.364451510999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-8.2033741000003602E-2</v>
+        <v>-8.2007024999995792E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.1328208511700133</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-1.1324535556028081</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>86.493903750000001</v>
+        <v>86.493946281999996</v>
       </c>
       <c r="C261" s="5">
-        <v>0.1295013290000071</v>
+        <v>0.1294947709999974</v>
       </c>
       <c r="D261" s="5">
-        <v>1.8142849716149767</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>1.8141912967743368</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>86.576441482999996</v>
+        <v>86.576487916000005</v>
       </c>
       <c r="C262" s="5">
-        <v>8.2537732999995228E-2</v>
+        <v>8.2541634000008912E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1511420453413246</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.1511961688586148</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>87.003912013000004</v>
+        <v>87.003991837000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.4274705300000079</v>
+        <v>0.42750392099999601</v>
       </c>
       <c r="D263" s="5">
-        <v>6.0885690847255258</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>6.0890543162523736</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>87.216368536000004</v>
+        <v>87.215903490000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.21245652300000017</v>
+        <v>0.21191165300000137</v>
       </c>
       <c r="D264" s="5">
-        <v>2.9699807457268523</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.9622587992591987</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>87.045316202999999</v>
+        <v>87.045460438999996</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.17105233300000577</v>
+        <v>-0.17044305100000656</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.3282679613263246</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.3200759323442566</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>87.879110345000001</v>
+        <v>87.879277907000002</v>
       </c>
       <c r="C266" s="5">
-        <v>0.83379414200000213</v>
+        <v>0.83381746800000656</v>
       </c>
       <c r="D266" s="5">
-        <v>12.11995960502037</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>12.120295576037643</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>88.014580471000002</v>
+        <v>88.014646815999996</v>
       </c>
       <c r="C267" s="5">
-        <v>0.1354701260000013</v>
+        <v>0.13536890899999321</v>
       </c>
       <c r="D267" s="5">
-        <v>1.8656261161087651</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.864216791398654</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>87.977689338999994</v>
+        <v>87.977769742000007</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.6891132000008042E-2</v>
+        <v>-3.6877073999988852E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.50181965140019269</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-0.50162848759602863</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>88.399505298999998</v>
+        <v>88.399049511000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.42181596000000354</v>
+        <v>0.42127976899999453</v>
       </c>
       <c r="D269" s="5">
-        <v>5.9076663562350529</v>
+        <v>5.8999524285785032</v>
       </c>
       <c r="E269" s="5">
-        <v>3.2499278958298516</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.2494021970474796</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>88.394144886000007</v>
+        <v>88.394199938</v>
       </c>
       <c r="C270" s="5">
-        <v>-5.3604129999911265E-3</v>
+        <v>-4.8495730000013282E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-7.2741931067477061E-2</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-6.5812155660494032E-2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>88.296232669000005</v>
+        <v>88.296311552000006</v>
       </c>
       <c r="C271" s="5">
-        <v>-9.7912217000001078E-2</v>
+        <v>-9.7888385999993943E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.3211451139721442</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.3208246968693049</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>88.626072929000003</v>
+        <v>88.626161421000006</v>
       </c>
       <c r="C272" s="5">
-        <v>0.32984025999999744</v>
+        <v>0.32984986900000024</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5759896898544206</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.5761215771377817</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>88.468595816000004</v>
+        <v>88.468695706999995</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.15747711299999878</v>
+        <v>-0.1574657140000113</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.1115303318329892</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-2.1113768913207265</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>88.382801189000006</v>
+        <v>88.382939363999995</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.5794626999998513E-2</v>
+        <v>-8.5756342999999902E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.1575428877782734</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.1570278104917842</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>88.910431090000003</v>
+        <v>88.910613608000006</v>
       </c>
       <c r="C275" s="5">
-        <v>0.5276299009999974</v>
+        <v>0.52767424400001062</v>
       </c>
       <c r="D275" s="5">
-        <v>7.4037509403304336</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.4043817794082756</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>89.273052845999999</v>
+        <v>89.272341105999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.3626217559999958</v>
+        <v>0.36172749799999337</v>
       </c>
       <c r="D276" s="5">
-        <v>5.0054997343181418</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>4.9928677299353685</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>89.488183980000002</v>
+        <v>89.488402495000003</v>
       </c>
       <c r="C277" s="5">
-        <v>0.2151311340000035</v>
+        <v>0.2160613890000036</v>
       </c>
       <c r="D277" s="5">
-        <v>2.9304094960451277</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.9432738978788509</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>89.503334515999995</v>
+        <v>89.503632807000002</v>
       </c>
       <c r="C278" s="5">
-        <v>1.5150535999993053E-2</v>
+        <v>1.5230311999999913E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.20335178413868338</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.20442304727095184</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>89.618322109999994</v>
+        <v>89.618402270000004</v>
       </c>
       <c r="C279" s="5">
-        <v>0.11498759399999869</v>
+        <v>0.11476946300000179</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5526159522736505</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.549644642085668</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>89.853531110000006</v>
+        <v>89.853676394999994</v>
       </c>
       <c r="C280" s="5">
-        <v>0.23520900000001177</v>
+        <v>0.23527412499998945</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1953396103093556</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.1962342537956712</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>89.600860781999998</v>
+        <v>89.599944835000002</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.25267032800000777</v>
+        <v>-0.25373155999999142</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.3227260941862569</v>
+        <v>-3.3364604277714371</v>
       </c>
       <c r="E281" s="5">
-        <v>1.359007020386116</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.358493480012557</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>89.785773823</v>
+        <v>89.785889983000004</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1849130410000015</v>
+        <v>0.18594514800000184</v>
       </c>
       <c r="D282" s="5">
-        <v>2.5047940204014463</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.5189607380072365</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>90.454335864000001</v>
+        <v>90.454446430999994</v>
       </c>
       <c r="C283" s="5">
-        <v>0.66856204100000127</v>
+        <v>0.6685564479999897</v>
       </c>
       <c r="D283" s="5">
-        <v>9.3106084264101163</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>9.3105147763445686</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>90.165684064000004</v>
+        <v>90.165784572000007</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.28865179999999668</v>
+        <v>-0.28866185899998698</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.7628592289424612</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-3.7629835456795213</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>90.645004439999994</v>
+        <v>90.645088705999996</v>
       </c>
       <c r="C285" s="5">
-        <v>0.47932037599998978</v>
+        <v>0.47930413399998884</v>
       </c>
       <c r="D285" s="5">
-        <v>6.5690543162064685</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.5688176350171101</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>91.090190226000004</v>
+        <v>91.090624571999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.44518578600001035</v>
+        <v>0.44553586600000017</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0554066121448091</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>6.0602920646941838</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>90.862863441000002</v>
+        <v>90.862996817999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.22732678500000247</v>
+        <v>-0.22762775399999668</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.9539820932751315</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>-2.9578255092239769</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>91.149795092999994</v>
+        <v>91.149047203999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.28693165199999271</v>
+        <v>0.28605038599999943</v>
       </c>
       <c r="D288" s="5">
-        <v>3.8559379441172714</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.8438834866792337</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>91.358005208999998</v>
+        <v>91.358210776999996</v>
       </c>
       <c r="C289" s="5">
-        <v>0.20821011600000361</v>
+        <v>0.20916357299999788</v>
       </c>
       <c r="D289" s="5">
-        <v>2.7758171856622216</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.7887125223154285</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>91.106340524000004</v>
+        <v>91.106791533000006</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.25166468499999439</v>
+        <v>-0.25141924399999027</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.2560238292820509</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-3.2528890280558498</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>90.910711661999997</v>
+        <v>90.910756273000004</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.19562886200000662</v>
+        <v>-0.19603526000000215</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.5464961874531733</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-2.5517113309438622</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>91.427893455000003</v>
+        <v>91.428103696999997</v>
       </c>
       <c r="C292" s="5">
-        <v>0.517181793000006</v>
+        <v>0.51734742399999334</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0443802890600038</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>7.0467038078014355</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>91.359174044</v>
+        <v>91.357804622000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-6.8719411000003561E-2</v>
+        <v>-7.0299074999994104E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.89822968721694485</v>
+        <v>-0.9187880948403504</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9623843416839426</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.961898291608466</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>91.567903944999998</v>
+        <v>91.568030669999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.20872990099999811</v>
+        <v>0.21022604799999556</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7763762554225968</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.7965719320907301</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>91.613368492999996</v>
+        <v>91.613509855000004</v>
       </c>
       <c r="C295" s="5">
-        <v>4.5464547999998217E-2</v>
+        <v>4.5479185000004918E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.59744395607612688</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>0.59763599543838364</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>91.902814000999996</v>
+        <v>91.902933200999996</v>
       </c>
       <c r="C296" s="5">
-        <v>0.28944550800000002</v>
+        <v>0.28942334599999242</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8578889582743248</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.8575823634825701</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>92.436333457000003</v>
+        <v>92.436407544000005</v>
       </c>
       <c r="C297" s="5">
-        <v>0.53351945600000761</v>
+        <v>0.53347434300000884</v>
       </c>
       <c r="D297" s="5">
-        <v>7.1930959741424827</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.1924585678246888</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>92.690451155000005</v>
+        <v>92.691223308999994</v>
       </c>
       <c r="C298" s="5">
-        <v>0.25411769800000172</v>
+        <v>0.25481576499998937</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3492727852202142</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.3586105232849439</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>92.895082662999997</v>
+        <v>92.895165356000007</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20463150799999141</v>
+        <v>0.20394204700001239</v>
       </c>
       <c r="D299" s="5">
-        <v>2.6816299731610149</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.6724626604421875</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>92.606170696999996</v>
+        <v>92.605429177000005</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.28891196600000058</v>
+        <v>-0.28973617900000193</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.6689243907961133</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-3.6792090525879062</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>93.540670245000001</v>
+        <v>93.540858516</v>
       </c>
       <c r="C301" s="5">
-        <v>0.93449954800000512</v>
+        <v>0.93542933899999525</v>
       </c>
       <c r="D301" s="5">
-        <v>12.804548933511706</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>12.818113354308224</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>93.439483402999997</v>
+        <v>93.440003996000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10118684200000416</v>
+        <v>-0.10085451999999862</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.2903947096853274</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-1.2861792686013174</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>94.410138656000001</v>
+        <v>94.410089945999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.97065525300000388</v>
+        <v>0.97008594999999787</v>
       </c>
       <c r="D303" s="5">
-        <v>13.203142028707916</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>13.194873017018471</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>94.411749915000001</v>
+        <v>94.411868892000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.6112590000005866E-3</v>
+        <v>1.7789460000017243E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>2.0481828850571482E-2</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.2613647002089898E-2</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>95.322195995000001</v>
+        <v>95.320765066999996</v>
       </c>
       <c r="C305" s="5">
-        <v>0.91044607999999982</v>
+        <v>0.90889617499999531</v>
       </c>
       <c r="D305" s="5">
-        <v>12.205953037296812</v>
+        <v>12.184045672261323</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3378478324370029</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.3378455309834196</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>94.917659333000003</v>
+        <v>94.917698960999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.40453666199999816</v>
+        <v>-0.40306610599999715</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.9754606147895286</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-4.9578652693323289</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>95.265221292000007</v>
+        <v>95.265361290000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.34756195900000364</v>
+        <v>0.34766232900000205</v>
       </c>
       <c r="D307" s="5">
-        <v>4.4836480506625476</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.4849671367123145</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>95.412348445999996</v>
+        <v>95.412466762999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.14712715399998899</v>
+        <v>0.14710547299999632</v>
       </c>
       <c r="D308" s="5">
-        <v>1.8690976401251946</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>1.8688170923939929</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>95.439273655999997</v>
+        <v>95.439314476000007</v>
       </c>
       <c r="C309" s="5">
-        <v>2.6925210000001698E-2</v>
+        <v>2.6847713000009321E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.33916414577013221</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>0.33818602139299436</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>95.721603830999996</v>
+        <v>95.722802236000007</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28233017499999846</v>
+        <v>0.28348775999999987</v>
       </c>
       <c r="D310" s="5">
-        <v>3.6081918599141893</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>3.6232267984135591</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>96.028421015000006</v>
+        <v>96.028409224000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.30681718400001046</v>
+        <v>0.30560698799999386</v>
       </c>
       <c r="D311" s="5">
-        <v>3.9149072366968296</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.8991436263048351</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>95.767746862999999</v>
+        <v>95.767207882999998</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.2606741520000071</v>
+        <v>-0.26120134100000314</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.2092658756467829</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-3.2156599159600119</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>95.701639710999999</v>
+        <v>95.701837440999995</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.6107152000000724E-2</v>
+        <v>-6.5370442000002527E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.82520577204361345</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-0.81604860404796975</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>96.521317546000006</v>
+        <v>96.521657726000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.81967783500000735</v>
+        <v>0.81982028500000581</v>
       </c>
       <c r="D314" s="5">
-        <v>10.776171639439468</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>10.778110181674382</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>96.503564148999999</v>
+        <v>96.503062857000003</v>
       </c>
       <c r="C315" s="5">
-        <v>-1.7753397000006998E-2</v>
+        <v>-1.8594868999997516E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.22049572411014795</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.2309348528346522</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>96.709823482999994</v>
+        <v>96.709894219000006</v>
       </c>
       <c r="C316" s="5">
-        <v>0.20625933399999496</v>
+        <v>0.20683136200000263</v>
       </c>
       <c r="D316" s="5">
-        <v>2.5951538186526957</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.602449802850515</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>96.809171019999994</v>
+        <v>96.807793516999993</v>
       </c>
       <c r="C317" s="5">
-        <v>9.9347536999999875E-2</v>
+        <v>9.7899297999987311E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.2397182560315523</v>
+        <v>1.2215446274044917</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5599462533133268</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.5600257183781219</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>97.250614826000003</v>
+        <v>97.250599879999996</v>
       </c>
       <c r="C318" s="5">
-        <v>0.44144380600000943</v>
+        <v>0.44280636300000253</v>
       </c>
       <c r="D318" s="5">
-        <v>5.611266963058914</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.6291068090685847</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>97.092561619999998</v>
+        <v>97.092807522000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.15805320600000528</v>
+        <v>-0.15779235799999469</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9329199404103936</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.9297585940380113</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>96.912196859000005</v>
+        <v>96.912608808000002</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.18036476099999277</v>
+        <v>-0.18019871399999943</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.2065539941933165</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-2.2045377658500676</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>97.623840708000003</v>
+        <v>97.624028687000006</v>
       </c>
       <c r="C321" s="5">
-        <v>0.71164384899999789</v>
+        <v>0.71141987900000458</v>
       </c>
       <c r="D321" s="5">
-        <v>9.1765618299219476</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>9.1735155928994061</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>97.649187103000003</v>
+        <v>97.650607300999994</v>
       </c>
       <c r="C322" s="5">
-        <v>2.5346394999999688E-2</v>
+        <v>2.657861399998751E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.31200518696561375</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.32719545821782159</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>97.763348789000005</v>
+        <v>97.763408541000004</v>
       </c>
       <c r="C323" s="5">
-        <v>0.11416168600000276</v>
+        <v>0.11280124000001024</v>
       </c>
       <c r="D323" s="5">
-        <v>1.4119763584873102</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>1.3950226056896664</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>98.169700784</v>
+        <v>98.169390535999995</v>
       </c>
       <c r="C324" s="5">
-        <v>0.4063519949999943</v>
+        <v>0.40598199499999055</v>
       </c>
       <c r="D324" s="5">
-        <v>5.1034020093152499</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.0986453240136287</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>98.161000023</v>
+        <v>98.161105660999993</v>
       </c>
       <c r="C325" s="5">
-        <v>-8.7007610000000568E-3</v>
+        <v>-8.2848750000010796E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.10630393137270877</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-0.10122540827739446</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>98.721963505999994</v>
+        <v>98.721408277999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.56096348299999477</v>
+        <v>0.56030261700000494</v>
       </c>
       <c r="D326" s="5">
-        <v>7.0773772368237342</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>7.0687681187355356</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>98.297437082000002</v>
+        <v>98.296210844000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.42452642399999263</v>
+        <v>-0.42519743399999754</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.0399531626430853</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.0477593256779585</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>98.415607264000002</v>
+        <v>98.415508819999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.11817018200000007</v>
+        <v>0.11929797599999858</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4521801370841469</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.4661505279785159</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>98.179627018999994</v>
+        <v>98.178832647999997</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.23598024500000747</v>
+        <v>-0.23667617200000279</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.839707036256256</v>
+        <v>-2.8479739451007791</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4156262103689254</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.4162487142724167</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>98.554197282000004</v>
+        <v>98.554252515000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.37457026300000962</v>
+        <v>0.37541986700000507</v>
       </c>
       <c r="D330" s="5">
-        <v>4.6754809711220258</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>4.6863486861385528</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>98.478178908000004</v>
+        <v>98.478521603000004</v>
       </c>
       <c r="C331" s="5">
-        <v>-7.6018374000000222E-2</v>
+        <v>-7.5730911999997375E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.92168623001086525</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.9182150960356017</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>99.017497492000004</v>
+        <v>99.018934189000007</v>
       </c>
       <c r="C332" s="5">
-        <v>0.5393185840000001</v>
+        <v>0.54041258600000219</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7734427096918015</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.7875755618828304</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>98.315152428000005</v>
+        <v>98.315642014000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.7023450639999993</v>
+        <v>-0.70329217500000141</v>
       </c>
       <c r="D333" s="5">
-        <v>-8.1874329861850175</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-8.1979317098973112</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>99.093375202999994</v>
+        <v>99.094983503999998</v>
       </c>
       <c r="C334" s="5">
-        <v>0.77822277499998904</v>
+        <v>0.77934148999999309</v>
       </c>
       <c r="D334" s="5">
-        <v>9.923353837517169</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>9.938194856026028</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>99.243203985999997</v>
+        <v>99.243299536999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.1498287830000038</v>
+        <v>0.1483160330000004</v>
       </c>
       <c r="D335" s="5">
-        <v>1.829559927159452</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.8109057735002043</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>99.237083556000002</v>
+        <v>99.236984394000004</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.1204299999957357E-3</v>
+        <v>-6.315142999994805E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.3980131899564761E-2</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-7.633281017884741E-2</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>99.281195100000005</v>
+        <v>99.281216190999999</v>
       </c>
       <c r="C337" s="5">
-        <v>4.4111544000003278E-2</v>
+        <v>4.4231796999994799E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.53471398808495607</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.53617579059670462</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>99.419074438999999</v>
+        <v>99.415926597999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.13787933899999416</v>
+        <v>0.13471040700000003</v>
       </c>
       <c r="D338" s="5">
-        <v>1.6793196995307902</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.6404344519073577</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>99.478619843000004</v>
+        <v>99.476188527999994</v>
       </c>
       <c r="C339" s="5">
-        <v>5.9545404000004964E-2</v>
+        <v>6.02619299999958E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.72109236972974777</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.72982160315524514</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>99.421467199000006</v>
+        <v>99.421711611999996</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.7152643999998531E-2</v>
+        <v>-5.447691599999871E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.68725192870756624</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>-0.65518952117904483</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>99.554618173999998</v>
+        <v>99.554827837999994</v>
       </c>
       <c r="C341" s="5">
-        <v>0.1331509749999924</v>
+        <v>0.13311622599999851</v>
       </c>
       <c r="D341" s="5">
-        <v>1.6190001962539169</v>
+        <v>1.618570553970744</v>
       </c>
       <c r="E341" s="5">
-        <v>1.4004852093539855</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.4015192001043175</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>99.759442264</v>
+        <v>99.759840635000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.20482409000000246</v>
+        <v>0.20501279700000907</v>
       </c>
       <c r="D342" s="5">
-        <v>2.4970147485835481</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.4993360747556981</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>99.946442731000005</v>
+        <v>99.947241558000002</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18700046700000428</v>
+        <v>0.18740092299999844</v>
       </c>
       <c r="D343" s="5">
-        <v>2.2727533668227329</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.2776616076955358</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>100.04634048</v>
+        <v>100.05017128999999</v>
       </c>
       <c r="C344" s="5">
-        <v>9.9897748999993041E-2</v>
+        <v>0.10292973199999267</v>
       </c>
       <c r="D344" s="5">
-        <v>1.2060309500049993</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.2428326356812125</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>99.807860187000003</v>
+        <v>99.808654855</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.23848029299999496</v>
+        <v>-0.24151643499999409</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.8232330395507321</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-2.8585923516732392</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>100.01756453</v>
+        <v>100.01883177000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.20970434299999852</v>
+        <v>0.21017691500000524</v>
       </c>
       <c r="D346" s="5">
-        <v>2.5506375125462499</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.5564315589749365</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>100.16739312999999</v>
+        <v>100.1672085</v>
       </c>
       <c r="C347" s="5">
-        <v>0.14982859999999221</v>
+        <v>0.1483767299999954</v>
       </c>
       <c r="D347" s="5">
-        <v>1.8125125406541986</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.7947824452707595</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>101.05723496</v>
+        <v>101.05715704000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.88984183000000883</v>
+        <v>0.88994854000000601</v>
       </c>
       <c r="D348" s="5">
-        <v>11.196848588411946</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>11.198279257752542</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>101.32917843</v>
+        <v>101.32922215000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27194346999999652</v>
+        <v>0.27206510999999978</v>
       </c>
       <c r="D349" s="5">
-        <v>3.2774061429220458</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.2788964633423623</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>100.36493410999999</v>
+        <v>100.35630129</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.96424432000000593</v>
+        <v>-0.97292086000000211</v>
       </c>
       <c r="D350" s="5">
-        <v>-10.840055679174231</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-10.932501677413464</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>101.33664632</v>
+        <v>101.33321552</v>
       </c>
       <c r="C351" s="5">
-        <v>0.97171221000000685</v>
+        <v>0.97691422999999133</v>
       </c>
       <c r="D351" s="5">
-        <v>12.257220196124919</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>12.327508870027494</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>101.60943037</v>
+        <v>101.61147971</v>
       </c>
       <c r="C352" s="5">
-        <v>0.2727840499999985</v>
+        <v>0.27826419000000158</v>
       </c>
       <c r="D352" s="5">
-        <v>3.2784878792458727</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.3454645836079155</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>101.97484491</v>
+        <v>101.97775729</v>
       </c>
       <c r="C353" s="5">
-        <v>0.36541454000000329</v>
+        <v>0.36627758000000199</v>
       </c>
       <c r="D353" s="5">
-        <v>4.4019094246923185</v>
+        <v>4.4124221238839301</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4310542096299015</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.4337638913330295</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>102.15280958</v>
+        <v>102.15310447</v>
       </c>
       <c r="C354" s="5">
-        <v>0.17796466999999438</v>
+        <v>0.17534718000000282</v>
       </c>
       <c r="D354" s="5">
-        <v>2.1144372274412904</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.0829835173338695</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>102.42817841</v>
+        <v>102.42945555999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.275368830000005</v>
+        <v>0.27635108999999147</v>
       </c>
       <c r="D355" s="5">
-        <v>3.2831800195848526</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.2950565034570278</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>102.53365113</v>
+        <v>102.54015991</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10547271999999452</v>
+        <v>0.110704350000006</v>
       </c>
       <c r="D356" s="5">
-        <v>1.2426906664788628</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.3046808283722955</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>102.87954861</v>
+        <v>102.88040281000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.34589748000000498</v>
+        <v>0.3402429000000069</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1241649124986735</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.0552476721855468</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>103.33575123999999</v>
+        <v>103.33619813999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45620262999999284</v>
+        <v>0.45579532999998662</v>
       </c>
       <c r="D358" s="5">
-        <v>5.4529205185674057</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.4478865471105697</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>103.29645696</v>
+        <v>103.29753295</v>
       </c>
       <c r="C359" s="5">
-        <v>-3.9294279999992909E-2</v>
+        <v>-3.8665189999989025E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.45535686612505621</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-0.4480797975084605</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>102.88959524000001</v>
+        <v>102.88840426</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.40686171999999488</v>
+        <v>-0.40912869000000285</v>
       </c>
       <c r="D360" s="5">
-        <v>-4.6254728538053786</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-4.6506390880619808</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>103.78504556999999</v>
+        <v>103.78405681</v>
       </c>
       <c r="C361" s="5">
-        <v>0.89545032999998853</v>
+        <v>0.89565254999999411</v>
       </c>
       <c r="D361" s="5">
-        <v>10.958316609394881</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>10.96104401115241</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>103.63079756</v>
+        <v>103.61571099</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.15424800999998922</v>
+        <v>-0.16834581999999898</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.7689643921909526</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-1.9292214739624836</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>103.68059671</v>
+        <v>103.67415308</v>
       </c>
       <c r="C363" s="5">
-        <v>4.9799149999998349E-2</v>
+        <v>5.844208999999978E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.57817923975871377</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>0.6789363527816894</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>103.91576333</v>
+        <v>103.92272466</v>
       </c>
       <c r="C364" s="5">
-        <v>0.2351666200000011</v>
+        <v>0.24857158000000368</v>
       </c>
       <c r="D364" s="5">
-        <v>2.7560329807203354</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.9153937487525372</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>103.8781809</v>
+        <v>103.88625295</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.75824300000005E-2</v>
+        <v>-3.6471710000000712E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.43313270673426274</v>
+        <v>-0.42032839779697628</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8664759840329559</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.8714822827224031</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>103.95528849</v>
+        <v>103.95375337</v>
       </c>
       <c r="C366" s="5">
-        <v>7.7107589999997117E-2</v>
+        <v>6.7500420000001782E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>0.89439188872022513</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>0.78249620501384953</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>103.87998147</v>
+        <v>103.88101614999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.5307019999996783E-2</v>
+        <v>-7.2737220000007596E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.8658456803918857</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-0.83642521667735004</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>103.30009844999999</v>
+        <v>103.31254977</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.57988302000001113</v>
+        <v>-0.56846637999998961</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.4968023575256995</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.372658638689666</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>90.087322383</v>
+        <v>90.088577279000006</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.212776066999993</v>
+        <v>-13.223972490999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.646686993764092</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-80.671427569767957</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.276549536999994</v>
+        <v>92.276214156999998</v>
       </c>
       <c r="C370" s="5">
-        <v>2.1892271539999939</v>
+        <v>2.1876368779999922</v>
       </c>
       <c r="D370" s="5">
-        <v>33.392685247189966</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>33.364572992006927</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>94.567615419999996</v>
+        <v>94.569325702</v>
       </c>
       <c r="C371" s="5">
-        <v>2.2910658830000017</v>
+        <v>2.2931115450000021</v>
       </c>
       <c r="D371" s="5">
-        <v>34.218721374886641</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>34.253708113240663</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>95.471863794000001</v>
+        <v>95.468259567999993</v>
       </c>
       <c r="C372" s="5">
-        <v>0.90424837400000513</v>
+        <v>0.89893386599999303</v>
       </c>
       <c r="D372" s="5">
-        <v>12.097403402529249</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>12.022317642079305</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>95.776158936000002</v>
+        <v>95.772559490000006</v>
       </c>
       <c r="C373" s="5">
-        <v>0.30429514200000085</v>
+        <v>0.30429992200001266</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8924957755355871</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.8927075384671772</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>95.914810204000005</v>
+        <v>95.889218546999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.13865126800000382</v>
+        <v>0.11665905699999257</v>
       </c>
       <c r="D374" s="5">
-        <v>1.7510901233020348</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>1.4715337188414557</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>95.828489477999995</v>
+        <v>95.820753613999997</v>
       </c>
       <c r="C375" s="5">
-        <v>-8.632072600001095E-2</v>
+        <v>-6.8464933000001338E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-1.0746377578518929</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-0.85344372580883343</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>96.132024216999994</v>
+        <v>96.146593053000004</v>
       </c>
       <c r="C376" s="5">
-        <v>0.30353473899999983</v>
+        <v>0.32583943900000634</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8678963831544788</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>4.1578027283366792</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>96.256657258000004</v>
+        <v>96.271170583</v>
       </c>
       <c r="C377" s="5">
-        <v>0.12463304100000983</v>
+        <v>0.12457752999999627</v>
       </c>
       <c r="D377" s="5">
-        <v>1.5669151558648231</v>
+        <v>1.5659732593628295</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3369821996950302</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-7.3302117948802152</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>96.511802658999997</v>
+        <v>96.510066180999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.25514540099999294</v>
+        <v>0.23889559799999915</v>
       </c>
       <c r="D378" s="5">
-        <v>3.2275979642976349</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>3.0187630151514266</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>96.422241787000004</v>
+        <v>96.425131156000006</v>
       </c>
       <c r="C379" s="5">
-        <v>-8.9560871999992742E-2</v>
+        <v>-8.4935024999992947E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.1079081208526298</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.0509798608458465</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>96.857269961</v>
+        <v>96.875150762999994</v>
       </c>
       <c r="C380" s="5">
-        <v>0.43502817399999572</v>
+        <v>0.45001960699998733</v>
       </c>
       <c r="D380" s="5">
-        <v>5.550426260377006</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>5.7464599645902448</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>97.854563763000002</v>
+        <v>97.854183135</v>
       </c>
       <c r="C381" s="5">
-        <v>0.99729380200000151</v>
+        <v>0.97903237200000603</v>
       </c>
       <c r="D381" s="5">
-        <v>13.080139880930265</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>12.824665363088727</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>98.116134152000001</v>
+        <v>98.116283555999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.26157038899999918</v>
+        <v>0.26210042099999953</v>
       </c>
       <c r="D382" s="5">
-        <v>3.2552441453337133</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>3.2619507469210385</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>98.641365985999997</v>
+        <v>98.646648369999994</v>
       </c>
       <c r="C383" s="5">
-        <v>0.52523183399999596</v>
+        <v>0.53036481399999502</v>
       </c>
       <c r="D383" s="5">
-        <v>6.6163456523216091</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>6.6829298970973561</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>99.793844335000003</v>
+        <v>99.780969459999994</v>
       </c>
       <c r="C384" s="5">
-        <v>1.1524783490000061</v>
+        <v>1.1343210900000003</v>
       </c>
       <c r="D384" s="5">
-        <v>14.957180940688941</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>14.705599679322612</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>99.920102522999997</v>
+        <v>99.907025231999995</v>
       </c>
       <c r="C385" s="5">
-        <v>0.12625818799999422</v>
+        <v>0.12605577200000084</v>
       </c>
       <c r="D385" s="5">
-        <v>1.5288375110296792</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.5265677592501081</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>99.949827298000002</v>
+        <v>99.908888707000003</v>
       </c>
       <c r="C386" s="5">
-        <v>2.9724775000005366E-2</v>
+        <v>1.8634750000074973E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>0.35756718365123064</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.2384806373176858E-2</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>101.00329402</v>
+        <v>100.99306421999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.053466721999996</v>
+        <v>1.084175512999991</v>
       </c>
       <c r="D387" s="5">
-        <v>13.407525744601489</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.827985963539401</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>101.09498644999999</v>
+        <v>101.12002353</v>
       </c>
       <c r="C388" s="5">
-        <v>9.1692429999994829E-2</v>
+        <v>0.12695931000000371</v>
       </c>
       <c r="D388" s="5">
-        <v>1.0948352340551804</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>1.5190050032901858</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>101.68046477999999</v>
+        <v>101.70504982</v>
       </c>
       <c r="C389" s="5">
-        <v>0.58547833000000082</v>
+        <v>0.58502629000000184</v>
       </c>
       <c r="D389" s="5">
-        <v>7.1753355220581794</v>
+        <v>7.1677859961293056</v>
       </c>
       <c r="E389" s="5">
-        <v>5.6347349643177225</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.6443473202760996</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>100.98671315999999</v>
+        <v>100.98899061</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.69375162000000046</v>
+        <v>-0.71605920999999739</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.8870745171397472</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-8.129056918564892</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>101.69398791</v>
+        <v>101.70688957</v>
       </c>
       <c r="C391" s="5">
-        <v>0.7072747500000105</v>
+        <v>0.71789895999999942</v>
       </c>
       <c r="D391" s="5">
-        <v>8.7357847768470442</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>8.8719737619897376</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>101.94737556</v>
+        <v>101.97472581</v>
       </c>
       <c r="C392" s="5">
-        <v>0.25338764999999341</v>
+        <v>0.26783623999999406</v>
       </c>
       <c r="D392" s="5">
-        <v>3.0313192759418905</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.2062698022148339</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>102.83753503</v>
+        <v>102.83810447</v>
       </c>
       <c r="C393" s="5">
-        <v>0.8901594700000004</v>
+        <v>0.86337866000000929</v>
       </c>
       <c r="D393" s="5">
-        <v>10.995991977049124</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>10.646632678486734</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>102.95791518999999</v>
+        <v>102.95814964</v>
       </c>
       <c r="C394" s="5">
-        <v>0.12038015999999629</v>
+        <v>0.12004516999999737</v>
       </c>
       <c r="D394" s="5">
-        <v>1.4137821520365135</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.4098147751664625</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>103.54659615</v>
+        <v>103.55124236</v>
       </c>
       <c r="C395" s="5">
-        <v>0.58868096000000492</v>
+        <v>0.59309272000000135</v>
       </c>
       <c r="D395" s="5">
-        <v>7.0811547666068675</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>7.1358990930470823</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>103.77373917</v>
+        <v>103.75125983</v>
       </c>
       <c r="C396" s="5">
-        <v>0.22714301999999975</v>
+        <v>0.2000174699999917</v>
       </c>
       <c r="D396" s="5">
-        <v>2.6643498508738706</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>2.3426793894486986</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>103.70345733000001</v>
+        <v>103.66335637</v>
       </c>
       <c r="C397" s="5">
-        <v>-7.0281839999992712E-2</v>
+        <v>-8.7903459999992606E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.80969195788681558</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-1.0119780099561271</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>104.4629372</v>
+        <v>104.40418443999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.75947986999999273</v>
+        <v>0.74082806999999207</v>
       </c>
       <c r="D398" s="5">
-        <v>9.1510627668886855</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>8.9210122518726074</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>104.01397214000001</v>
+        <v>103.9843762</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.44896505999999192</v>
+        <v>-0.41980823999999473</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.0372270834002748</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-4.719894887135978</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>104.25538544</v>
+        <v>104.30836097</v>
       </c>
       <c r="C400" s="5">
-        <v>0.24141329999999073</v>
+        <v>0.32398476999999559</v>
       </c>
       <c r="D400" s="5">
-        <v>2.8209939501451897</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.8035879205065903</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>104.91146885000001</v>
+        <v>104.95808293</v>
       </c>
       <c r="C401" s="5">
-        <v>0.65608341000000792</v>
+        <v>0.64972196000000793</v>
       </c>
       <c r="D401" s="5">
-        <v>7.8185859923590062</v>
+        <v>7.7360927614255282</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1776055282504378</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.1984971402671647</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>105.07671892</v>
+        <v>105.09154964</v>
       </c>
       <c r="C402" s="5">
-        <v>0.16525006999999903</v>
+        <v>0.13346670999999333</v>
       </c>
       <c r="D402" s="5">
-        <v>1.9066272107957527</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.536660668290124</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>105.39531466</v>
+        <v>105.42159251</v>
       </c>
       <c r="C403" s="5">
-        <v>0.31859573999999213</v>
+        <v>0.33004286999999977</v>
       </c>
       <c r="D403" s="5">
-        <v>3.6997283084565735</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.8344141354186512</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>106.32217829</v>
+        <v>106.35543072999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.92686362999999972</v>
+        <v>0.93383821999999839</v>
       </c>
       <c r="D404" s="5">
-        <v>11.078685310853388</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>11.163235885137389</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>106.32576964</v>
+        <v>106.32744108999999</v>
       </c>
       <c r="C405" s="5">
-        <v>3.5913500000077647E-3</v>
+        <v>-2.7989640000001259E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>4.0541125062110162E-2</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.31534820957918042</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>106.70242804999999</v>
+        <v>106.70049793</v>
       </c>
       <c r="C406" s="5">
-        <v>0.37665840999999034</v>
+        <v>0.37305684000000383</v>
       </c>
       <c r="D406" s="5">
-        <v>4.3348039113853432</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>4.2924831145822351</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>106.75519249</v>
+        <v>106.75592580999999</v>
       </c>
       <c r="C407" s="5">
-        <v>5.2764440000004242E-2</v>
+        <v>5.5427879999996321E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.59501757295248314</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.62515004078615988</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>106.78267069</v>
+        <v>106.74718738</v>
       </c>
       <c r="C408" s="5">
-        <v>2.7478200000004449E-2</v>
+        <v>-8.7384299999939685E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>0.30931104494806849</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-9.8180933506875068E-2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>106.98119348</v>
+        <v>106.91194944999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.19852278999999839</v>
+        <v>0.16476206999999476</v>
       </c>
       <c r="D409" s="5">
-        <v>2.2539090880199675</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.867979658021568</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>107.68328758</v>
+        <v>107.61849736000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.7020940999999965</v>
+        <v>0.70654791000001183</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1659106007995206</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>8.2251266702828332</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>107.55593811999999</v>
+        <v>107.49693069</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.12734946000000491</v>
+        <v>-0.12156667000000709</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.4099611514698407</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.3471390345122458</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>107.49731877000001</v>
+        <v>107.57582252</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.8619349999986525E-2</v>
+        <v>7.8891830000003438E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.65205831605429365</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>0.88424164721783161</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>107.56404515</v>
+        <v>107.62876572</v>
       </c>
       <c r="C413" s="5">
-        <v>6.6726379999991536E-2</v>
+        <v>5.2943200000001411E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.74741944631053769</v>
+        <v>0.59217851858992532</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5283949687069818</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5445232186463995</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>108.11213254</v>
+        <v>108.14245235</v>
       </c>
       <c r="C414" s="5">
-        <v>0.54808739000000628</v>
+        <v>0.51368662999999515</v>
       </c>
       <c r="D414" s="5">
-        <v>6.2888460689053183</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.8800769443439815</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>108.16423012</v>
+        <v>108.20475655</v>
       </c>
       <c r="C415" s="5">
-        <v>5.2097579999994537E-2</v>
+        <v>6.230419999999981E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.57979668085588187</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>0.69355191575362074</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>107.97027370000001</v>
+        <v>108.01029246</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.19395641999999214</v>
+        <v>-0.19446408999999676</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.130703606878781</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-2.1354333749229237</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>108.01990139</v>
+        <v>108.02610696000001</v>
       </c>
       <c r="C417" s="5">
-        <v>4.9627689999994118E-2</v>
+        <v>1.5814500000004728E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.55296712066892351</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.1758414810647313</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>108.46820661</v>
+        <v>108.46434216</v>
       </c>
       <c r="C418" s="5">
-        <v>0.44830521999999462</v>
+        <v>0.43823519999999405</v>
       </c>
       <c r="D418" s="5">
-        <v>5.0955188015656239</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.9782033069822207</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>108.48917156</v>
+        <v>108.48096949000001</v>
       </c>
       <c r="C419" s="5">
-        <v>2.0964950000006866E-2</v>
+        <v>1.6627330000005713E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.23218510009532789</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>0.18411237412221393</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>109.01388647</v>
+        <v>108.97020959</v>
       </c>
       <c r="C420" s="5">
-        <v>0.52471491000000015</v>
+        <v>0.4892400999999893</v>
       </c>
       <c r="D420" s="5">
-        <v>5.9607836969404637</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>5.5481779824032129</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>109.24128292</v>
+        <v>109.14452065</v>
       </c>
       <c r="C421" s="5">
-        <v>0.22739645000000053</v>
+        <v>0.17431106000000796</v>
       </c>
       <c r="D421" s="5">
-        <v>2.5320464452848634</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.936523842450355</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>109.34576641</v>
+        <v>109.28289245000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.10448348999999268</v>
+        <v>0.1383718000000016</v>
       </c>
       <c r="D422" s="5">
-        <v>1.1537932287511099</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.531995152136667</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>109.98509467</v>
+        <v>109.88865929000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.6393282599999992</v>
+        <v>0.60576684000000114</v>
       </c>
       <c r="D423" s="5">
-        <v>7.2463006389614559</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.8583152335205844</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>110.30785982</v>
+        <v>110.41175880999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.32276515000000927</v>
+        <v>0.52309951999998816</v>
       </c>
       <c r="D424" s="5">
-        <v>3.5789506486022971</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.8642779100779752</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>109.99303449</v>
+        <v>110.07281879999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.31482533000000501</v>
+        <v>-0.33894001000000173</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.3716196840634094</v>
+        <v>-3.6221747339453825</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2581796143987809</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.2708177164813659</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>110.42141501</v>
+        <v>110.46973269</v>
       </c>
       <c r="C426" s="5">
-        <v>0.42838052000000459</v>
+        <v>0.39691389000000754</v>
       </c>
       <c r="D426" s="5">
-        <v>4.7749580279646597</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.4139627328009468</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>110.42062785</v>
+        <v>110.46924515000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-7.8716000000156328E-4</v>
+        <v>-4.8753999999462394E-4</v>
       </c>
       <c r="D427" s="5">
-        <v>-8.5540922060256541E-3</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-5.2958741265873854E-3</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>110.24594451999999</v>
+        <v>110.29073452</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.17468333000000769</v>
+        <v>-0.17851063000000522</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.8819463545310833</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.9219750462479368</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>110.51766702</v>
+        <v>110.52697947999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.27172250000000986</v>
+        <v>0.2362449599999934</v>
       </c>
       <c r="D429" s="5">
-        <v>2.9980569527431333</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.6009237216392478</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>110.33118372</v>
+        <v>110.32528649</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.18648330000000612</v>
+        <v>-0.20169298999999796</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.0061481114331925</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-2.1679515573389652</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>110.50422043</v>
+        <v>110.48862457</v>
       </c>
       <c r="C431" s="5">
-        <v>0.1730367100000052</v>
+        <v>0.16333808000000261</v>
       </c>
       <c r="D431" s="5">
-        <v>1.8983260325667217</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>1.7911545493300318</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>110.78717650999999</v>
+        <v>110.73431186000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.28295607999999106</v>
+        <v>0.24568729000000644</v>
       </c>
       <c r="D432" s="5">
-        <v>3.1163540638270426</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>2.7012493582522223</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>110.83919837000001</v>
+        <v>110.72811084</v>
       </c>
       <c r="C433" s="5">
-        <v>5.2021860000010633E-2</v>
+        <v>-6.2010200000059967E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>0.56493638784318456</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-6.7178207398599366E-2</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>110.44617044</v>
+        <v>110.39324719</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.39302793000000236</v>
+        <v>-0.33486365000000262</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.1731020716926137</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.5692790113144524</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>110.57801403000001</v>
+        <v>110.36404034</v>
       </c>
       <c r="C435" s="5">
-        <v>0.13184359000000256</v>
+        <v>-2.9206849999994233E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.4419259849828059</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.31702360207691571</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>110.51900793</v>
+        <v>110.01073507</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.9006100000004835E-2</v>
+        <v>-0.353305270000007</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.63846216269091149</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.7746048014810407</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>110.89736197000001</v>
+        <v>110.14913213</v>
       </c>
       <c r="C437" s="5">
-        <v>0.37835404000000494</v>
+        <v>0.13839706000000263</v>
       </c>
       <c r="D437" s="5">
-        <v>4.1863561522242687</v>
+        <v>1.5201281668218769</v>
       </c>
       <c r="E437" s="5">
-        <v>0.8221679529008874</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>6.9329858935174293E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>110.94175516</v>
+        <v>110.25025063</v>
       </c>
       <c r="C438" s="5">
-        <v>4.4393189999993865E-2</v>
+        <v>0.10111849999999833</v>
       </c>
       <c r="D438" s="5">
-        <v>0.48142960478754215</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.1071966047375481</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>110.59267103000001</v>
+        <v>109.90574126</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.34908412999999427</v>
+        <v>-0.34450936999999726</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.7111990768235459</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.6859752385089095</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>110.77844922</v>
+        <v>110.08753939</v>
       </c>
       <c r="C440" s="5">
-        <v>0.18577818999999351</v>
+        <v>0.18179813000000422</v>
       </c>
       <c r="D440" s="5">
-        <v>2.0345391562352599</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.0031116844121843</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>110.80311139</v>
+        <v>110.18939313</v>
       </c>
       <c r="C441" s="5">
-        <v>2.4662169999999151E-2</v>
+        <v>0.1018537399999957</v>
       </c>
       <c r="D441" s="5">
-        <v>0.26747862990483817</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.1159152698562602</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>110.12690843</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-6.2484699999998838E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.67836133531115062</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>