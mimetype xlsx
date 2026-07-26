--- v6 (2026-07-06)
+++ v7 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{54D678CC-CF31-4966-B6ED-9EE124F30F64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ED62C3D7-EB61-4442-A574-234C717CF4CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E936C212-C7A5-44FA-950E-3B10A15BD23E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E3F1DDD9-6794-41E9-A604-076F1D23F7FA}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C5D73F1-FF0C-4BC3-957D-7DEBFA028EE2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98EB2A74-64CC-4F2D-9357-786B89BB30B0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>39.380849482999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>39.558181214000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.17733173100000243</v>
       </c>
       <c r="D7" s="5">
         <v>5.5394500225334209</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>39.913643985</v>
       </c>
       <c r="C8" s="5">
         <v>0.35546277099999912</v>
       </c>
       <c r="D8" s="5">
         <v>11.332192985901713</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>39.206794762999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.70684922200000244</v>
       </c>
       <c r="D9" s="5">
         <v>-19.298887780068664</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>39.448655314</v>
       </c>
       <c r="C10" s="5">
         <v>0.24186055100000203</v>
       </c>
       <c r="D10" s="5">
         <v>7.659008738983597</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>39.919993611999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.47133829799999916</v>
       </c>
       <c r="D11" s="5">
         <v>15.318533107448683</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>40.328379585</v>
       </c>
       <c r="C12" s="5">
         <v>0.40838597300000146</v>
       </c>
       <c r="D12" s="5">
         <v>12.990962660417882</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>40.736807796000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.40842821100000037</v>
       </c>
       <c r="D13" s="5">
         <v>12.853403499784942</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>41.274579885999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.53777208999999715</v>
       </c>
       <c r="D14" s="5">
         <v>17.043691371229166</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>41.237258670000003</v>
       </c>
       <c r="C15" s="5">
         <v>-3.7321215999995161E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0796815445055619</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>41.411751787</v>
       </c>
       <c r="C16" s="5">
         <v>0.17449311699999726</v>
       </c>
       <c r="D16" s="5">
         <v>5.1975883478105001</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>41.488312925999999</v>
       </c>
       <c r="C17" s="5">
         <v>7.6561138999998946E-2</v>
       </c>
       <c r="D17" s="5">
         <v>2.241231967725299</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>42.263168051000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.77485512500000198</v>
       </c>
       <c r="D18" s="5">
         <v>24.863436372584637</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>42.471019693999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.20785164299999792</v>
       </c>
       <c r="D19" s="5">
         <v>6.0639199031060187</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>42.825746363</v>
       </c>
       <c r="C20" s="5">
         <v>0.35472666900000149</v>
       </c>
       <c r="D20" s="5">
         <v>10.496120059942161</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>42.782155940000003</v>
       </c>
       <c r="C21" s="5">
         <v>-4.3590422999997713E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.214611991975556</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>43.125259739000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.34310379899999788</v>
       </c>
       <c r="D22" s="5">
         <v>10.059792337981509</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>43.457201529000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.3319417900000019</v>
       </c>
       <c r="D23" s="5">
         <v>9.6378188306276655</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>43.135407649999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.32179387900000478</v>
       </c>
       <c r="D24" s="5">
         <v>-8.532710916283758</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>43.645460673999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.51005302400000119</v>
       </c>
       <c r="D25" s="5">
         <v>15.149511883597233</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>43.472066101000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.17339457299999594</v>
       </c>
       <c r="D26" s="5">
         <v>-4.664555517822877</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>43.225383790999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.24668231000000418</v>
       </c>
       <c r="D27" s="5">
         <v>-6.6008511160439154</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>43.806086166</v>
       </c>
       <c r="C28" s="5">
         <v>0.58070237500000133</v>
       </c>
       <c r="D28" s="5">
         <v>17.367307334865</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>43.376291221999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.42979494400000107</v>
       </c>
       <c r="D29" s="5">
         <v>-11.158566906719292</v>
       </c>
       <c r="E29" s="5">
         <v>4.5506268219859036</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.824779288000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.44848806600000302</v>
       </c>
       <c r="D30" s="5">
         <v>13.137833558512856</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>43.916818323999998</v>
       </c>
       <c r="C31" s="5">
         <v>9.2039035999995633E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.5495068407525245</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>44.156353043999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.23953472000000176</v>
       </c>
       <c r="D32" s="5">
         <v>6.7450972329933023</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>44.459341289000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.30298824500000165</v>
       </c>
       <c r="D33" s="5">
         <v>8.5520232807688501</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.893470716000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.43412942700000201</v>
       </c>
       <c r="D34" s="5">
         <v>12.367805048877845</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.992769709999997</v>
       </c>
       <c r="C35" s="5">
         <v>9.9298993999994423E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.686785844285966</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>45.347171318999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.35440160899999995</v>
       </c>
       <c r="D36" s="5">
         <v>9.8726692523505086</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.853996311000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.49317500799999436</v>
       </c>
       <c r="D37" s="5">
         <v>-12.297636799314727</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>45.766559698999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.91256338799999526</v>
       </c>
       <c r="D38" s="5">
         <v>27.340190022878797</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>47.024286721999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.2577270230000011</v>
       </c>
       <c r="D39" s="5">
         <v>38.448224827597308</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>47.094039225000003</v>
       </c>
       <c r="C40" s="5">
         <v>6.9752503000003685E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.7945889743731902</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>47.441070297000003</v>
       </c>
       <c r="C41" s="5">
         <v>0.34703107200000005</v>
       </c>
       <c r="D41" s="5">
         <v>9.2100098753178372</v>
       </c>
       <c r="E41" s="5">
         <v>9.3709696253108774</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.889863779000002</v>
       </c>
       <c r="C42" s="5">
         <v>-0.55120651800000076</v>
       </c>
       <c r="D42" s="5">
         <v>-13.085164604465117</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.471803843000004</v>
       </c>
       <c r="C43" s="5">
         <v>0.5819400640000012</v>
       </c>
       <c r="D43" s="5">
         <v>15.952778698198467</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.709846665000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.23804282199999705</v>
       </c>
       <c r="D44" s="5">
         <v>6.1860427219520009</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>47.731382304999997</v>
       </c>
       <c r="C45" s="5">
         <v>2.1535639999996192E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.54301207278855124</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>47.256836464999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.47454583999999755</v>
       </c>
       <c r="D46" s="5">
         <v>-11.299187048260906</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>47.207104874000002</v>
       </c>
       <c r="C47" s="5">
         <v>-4.9731590999996911E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2555580362809016</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>47.550707391000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.34360251700000077</v>
       </c>
       <c r="D48" s="5">
         <v>9.0926231306432737</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>47.695414669999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.14470727899999503</v>
       </c>
       <c r="D49" s="5">
         <v>3.7136125492727601</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>48.466051458000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.77063678800000446</v>
       </c>
       <c r="D50" s="5">
         <v>21.208233413932497</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>47.913158623999998</v>
       </c>
       <c r="C51" s="5">
         <v>-0.552892834000005</v>
       </c>
       <c r="D51" s="5">
         <v>-12.862327094567261</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>48.421576952999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.50841832900000128</v>
       </c>
       <c r="D52" s="5">
         <v>13.503570239547248</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>48.204690409000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.21688654399999763</v>
       </c>
       <c r="D53" s="5">
         <v>-5.2445001496827519</v>
       </c>
       <c r="E53" s="5">
         <v>1.6096182215524113</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.066672953000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.86198254399999996</v>
       </c>
       <c r="D54" s="5">
         <v>23.699446194140862</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.204440792</v>
       </c>
       <c r="C55" s="5">
         <v>0.13776783899999856</v>
       </c>
       <c r="D55" s="5">
         <v>3.4218432899634887</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.292231524000002</v>
       </c>
       <c r="C56" s="5">
         <v>8.7790732000001981E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.1621798942848436</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.318009195000002</v>
       </c>
       <c r="C57" s="5">
         <v>1.0257776710000002</v>
       </c>
       <c r="D57" s="5">
         <v>28.038225221820177</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.94386781</v>
       </c>
       <c r="C58" s="5">
         <v>0.62585861499999851</v>
       </c>
       <c r="D58" s="5">
         <v>15.990274415487793</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.379478978999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.43561116899999774</v>
       </c>
       <c r="D59" s="5">
         <v>10.757558417259139</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>51.980665539</v>
       </c>
       <c r="C60" s="5">
         <v>0.60118656000000215</v>
       </c>
       <c r="D60" s="5">
         <v>14.980893089430026</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>52.532472349999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.55180681099999873</v>
       </c>
       <c r="D61" s="5">
         <v>13.509460234396231</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>52.563575741999998</v>
       </c>
       <c r="C62" s="5">
         <v>3.1103391999998564E-2</v>
       </c>
       <c r="D62" s="5">
         <v>0.71281347297613706</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>52.22833722</v>
       </c>
       <c r="C63" s="5">
         <v>-0.33523852199999737</v>
       </c>
       <c r="D63" s="5">
         <v>-7.3904916110732133</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>52.516630436</v>
       </c>
       <c r="C64" s="5">
         <v>0.28829321599999957</v>
       </c>
       <c r="D64" s="5">
         <v>6.8286754448652065</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>52.770449976000002</v>
       </c>
       <c r="C65" s="5">
         <v>0.25381954000000206</v>
       </c>
       <c r="D65" s="5">
         <v>5.9564334272363295</v>
       </c>
       <c r="E65" s="5">
         <v>9.4716085266000505</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.270490267</v>
       </c>
       <c r="C66" s="5">
         <v>-1.4999597090000023</v>
       </c>
       <c r="D66" s="5">
         <v>-29.251037617500241</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>50.799764852999999</v>
       </c>
       <c r="C67" s="5">
         <v>-0.47072541400000034</v>
       </c>
       <c r="D67" s="5">
         <v>-10.477793135527413</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>50.644118587999998</v>
       </c>
       <c r="C68" s="5">
         <v>-0.15564626500000145</v>
       </c>
       <c r="D68" s="5">
         <v>-3.6153708063814571</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.285780787999997</v>
       </c>
       <c r="C69" s="5">
         <v>-1.358337800000001</v>
       </c>
       <c r="D69" s="5">
         <v>-27.837513703795647</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>49.529793239999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.24401245199999977</v>
       </c>
       <c r="D70" s="5">
         <v>6.1056445243629964</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>49.975909254000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.44611601400000467</v>
       </c>
       <c r="D71" s="5">
         <v>11.360269085959708</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>49.164275820999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.81163343300000435</v>
       </c>
       <c r="D72" s="5">
         <v>-17.838699371403123</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>48.974602955000002</v>
       </c>
       <c r="C73" s="5">
         <v>-0.18967286599999511</v>
       </c>
       <c r="D73" s="5">
         <v>-4.5325488539668886</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>49.006203393</v>
       </c>
       <c r="C74" s="5">
         <v>3.1600437999998121E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.7770433359906681</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>48.721802711999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.28440068100000104</v>
       </c>
       <c r="D75" s="5">
         <v>-6.7459959131602183</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>48.804043812000003</v>
       </c>
       <c r="C76" s="5">
         <v>8.2241100000004508E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.0444791938101448</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.046932589999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.24288877799999398</v>
       </c>
       <c r="D77" s="5">
         <v>6.1383959660565646</v>
       </c>
       <c r="E77" s="5">
         <v>-7.0560652556373116</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>48.984645094000001</v>
       </c>
       <c r="C78" s="5">
         <v>-6.2287495999996167E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-1.5133489273664091</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.566201607000004</v>
       </c>
       <c r="C79" s="5">
         <v>0.58155651300000244</v>
       </c>
       <c r="D79" s="5">
         <v>15.21474905532909</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>49.560345775999998</v>
       </c>
       <c r="C80" s="5">
         <v>-5.8558310000051961E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.14167785256200549</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>49.756285458000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.19593968200000234</v>
       </c>
       <c r="D81" s="5">
         <v>4.8488028988990628</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.11922259</v>
       </c>
       <c r="C82" s="5">
         <v>0.362937131999999</v>
       </c>
       <c r="D82" s="5">
         <v>9.1130014025997408</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>49.852889050000002</v>
       </c>
       <c r="C83" s="5">
         <v>-0.26633353999999798</v>
       </c>
       <c r="D83" s="5">
         <v>-6.1936872458320025</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.095795139000003</v>
       </c>
       <c r="C84" s="5">
         <v>0.24290608900000166</v>
       </c>
       <c r="D84" s="5">
         <v>6.0062117020599493</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.419560468</v>
       </c>
       <c r="C85" s="5">
         <v>0.32376532899999688</v>
       </c>
       <c r="D85" s="5">
         <v>8.0372132816741271</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.886920666999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.46736019899999803</v>
       </c>
       <c r="D86" s="5">
         <v>11.708286032826077</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>51.552821193</v>
       </c>
       <c r="C87" s="5">
         <v>0.66590052600000149</v>
       </c>
       <c r="D87" s="5">
         <v>16.884032864728926</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>51.822488888000002</v>
       </c>
       <c r="C88" s="5">
         <v>0.26966769500000254</v>
       </c>
       <c r="D88" s="5">
         <v>6.4608585507122562</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>51.822649157000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.6026899999843636E-4</v>
       </c>
       <c r="D89" s="5">
         <v>3.7112472885070247E-3</v>
       </c>
       <c r="E89" s="5">
         <v>5.6593071583154186</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>52.218841507999997</v>
       </c>
       <c r="C90" s="5">
         <v>0.39619235099999628</v>
       </c>
       <c r="D90" s="5">
         <v>9.5699514032286501</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>52.623517585999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.40467607800000138</v>
       </c>
       <c r="D91" s="5">
         <v>9.7063350323467468</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>53.102164445</v>
       </c>
       <c r="C92" s="5">
         <v>0.47864685900000126</v>
       </c>
       <c r="D92" s="5">
         <v>11.477746551558177</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>53.210545987000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.10838154200000361</v>
       </c>
       <c r="D93" s="5">
         <v>2.4768819669396258</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>53.292385332000002</v>
       </c>
       <c r="C94" s="5">
         <v>8.1839344999998787E-2</v>
       </c>
       <c r="D94" s="5">
         <v>1.8613272294707661</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>53.836295094</v>
       </c>
       <c r="C95" s="5">
         <v>0.54390976199999841</v>
       </c>
       <c r="D95" s="5">
         <v>12.95879911997786</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>54.124669111000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.28837401700000242</v>
       </c>
       <c r="D96" s="5">
         <v>6.6205877638706445</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>54.395337261999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.27066815099999531</v>
       </c>
       <c r="D97" s="5">
         <v>6.1688305970181823</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>54.718590689999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.32325342800000101</v>
       </c>
       <c r="D98" s="5">
         <v>7.3689619528551686</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>54.858404628000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.13981393800000319</v>
       </c>
       <c r="D99" s="5">
         <v>3.1096330803070948</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.538893694000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.68048906599999981</v>
       </c>
       <c r="D100" s="5">
         <v>15.944089232532566</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>55.689412326999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.15051863299999724</v>
       </c>
       <c r="D101" s="5">
         <v>3.3010948156710684</v>
       </c>
       <c r="E101" s="5">
         <v>7.4615312665421429</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.145808993000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.45639666600000339</v>
       </c>
       <c r="D102" s="5">
         <v>10.290094080008604</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>56.276128122000003</v>
       </c>
       <c r="C103" s="5">
         <v>0.13031912900000009</v>
       </c>
       <c r="D103" s="5">
         <v>2.8211341716727123</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.741089543000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.46496142099999815</v>
       </c>
       <c r="D104" s="5">
         <v>10.377749227968236</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>57.502057948000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.76096840499999985</v>
       </c>
       <c r="D105" s="5">
         <v>17.335277668943849</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>57.571386742000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.9328794000000471E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.456442773260691</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>58.014984665</v>
       </c>
       <c r="C107" s="5">
         <v>0.44359792299999867</v>
       </c>
       <c r="D107" s="5">
         <v>9.6482979025988236</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>58.562292513999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.54730784899999918</v>
       </c>
       <c r="D108" s="5">
         <v>11.926945755377938</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>58.836520231000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.27422771700000226</v>
       </c>
       <c r="D109" s="5">
         <v>5.766204003289932</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>58.695231421999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.1412888090000024</v>
       </c>
       <c r="D110" s="5">
         <v>-2.8438986077880535</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>58.703306015999999</v>
       </c>
       <c r="C111" s="5">
         <v>8.0745939999999905E-3</v>
       </c>
       <c r="D111" s="5">
         <v>0.16520673406579256</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>58.901091168999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.1977851529999981</v>
       </c>
       <c r="D112" s="5">
         <v>4.118849651909029</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>58.978877216000001</v>
       </c>
       <c r="C113" s="5">
         <v>7.7786047000003578E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.5963072855742499</v>
       </c>
       <c r="E113" s="5">
         <v>5.9068048154014452</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>58.831963197</v>
       </c>
       <c r="C114" s="5">
         <v>-0.14691401900000045</v>
       </c>
       <c r="D114" s="5">
         <v>-2.948537818121566</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>59.192925614000004</v>
       </c>
       <c r="C115" s="5">
         <v>0.3609624170000032</v>
       </c>
       <c r="D115" s="5">
         <v>7.6161810410410924</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>59.270634430999998</v>
       </c>
       <c r="C116" s="5">
         <v>7.7708816999994212E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.5867917328969749</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>59.712824154000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.44218972300000559</v>
       </c>
       <c r="D117" s="5">
         <v>9.3292657416930389</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>60.257311975999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.54448782199999357</v>
       </c>
       <c r="D118" s="5">
         <v>11.507918451941546</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>60.264114065999998</v>
       </c>
       <c r="C119" s="5">
         <v>6.80209000000076E-3</v>
       </c>
       <c r="D119" s="5">
         <v>0.13554500579724404</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>60.326949243999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.2835178000000269E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2583960836523245</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>60.554170663999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.22722141999999934</v>
       </c>
       <c r="D121" s="5">
         <v>4.6146158955270078</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>61.170977069000003</v>
       </c>
       <c r="C122" s="5">
         <v>0.6168064050000055</v>
       </c>
       <c r="D122" s="5">
         <v>12.931808512850385</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>61.602078996000003</v>
       </c>
       <c r="C123" s="5">
         <v>0.43110192700000027</v>
       </c>
       <c r="D123" s="5">
         <v>8.7926167330527392</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>62.285941729000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.683862732999998</v>
       </c>
       <c r="D124" s="5">
         <v>14.165790884615603</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>62.459631952000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.17369022300000125</v>
       </c>
       <c r="D125" s="5">
         <v>3.3981165552008363</v>
       </c>
       <c r="E125" s="5">
         <v>5.901697184319632</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>62.325418716000001</v>
       </c>
       <c r="C126" s="5">
         <v>-0.13421323600000079</v>
       </c>
       <c r="D126" s="5">
         <v>-2.5483023765116131</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>62.831470893000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.50605217700000082</v>
       </c>
       <c r="D127" s="5">
         <v>10.19052753404539</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>63.322336421000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.4908655280000005</v>
       </c>
       <c r="D128" s="5">
         <v>9.7883981089829106</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>63.647459505</v>
       </c>
       <c r="C129" s="5">
         <v>0.32512308399999768</v>
       </c>
       <c r="D129" s="5">
         <v>6.3382997178340617</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>64.234669787000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.58721028200000092</v>
       </c>
       <c r="D130" s="5">
         <v>11.650602082667682</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>64.173889235999994</v>
       </c>
       <c r="C131" s="5">
         <v>-6.0780551000007677E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.129581202644292</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>63.879663651000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.29422558499999241</v>
       </c>
       <c r="D132" s="5">
         <v>-5.3651441653569387</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>64.236391105999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.35672745499999792</v>
       </c>
       <c r="D133" s="5">
         <v>6.9109416672639146</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>64.543375022999996</v>
       </c>
       <c r="C134" s="5">
         <v>0.30698391699999661</v>
       </c>
       <c r="D134" s="5">
         <v>5.8879282395727595</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>64.220923165000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.32245185799999376</v>
       </c>
       <c r="D135" s="5">
         <v>-5.83305628895131</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>64.578348790999996</v>
       </c>
       <c r="C136" s="5">
         <v>0.35742562599999417</v>
       </c>
       <c r="D136" s="5">
         <v>6.8869551167284992</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>64.970370137000003</v>
       </c>
       <c r="C137" s="5">
         <v>0.39202134600000704</v>
       </c>
       <c r="D137" s="5">
         <v>7.5327755700456134</v>
       </c>
       <c r="E137" s="5">
         <v>4.0197774250887219</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>64.203351342999994</v>
       </c>
       <c r="C138" s="5">
         <v>-0.76701879400000905</v>
       </c>
       <c r="D138" s="5">
         <v>-13.282192557524963</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>65.057957552000005</v>
       </c>
       <c r="C139" s="5">
         <v>0.85460620900001061</v>
       </c>
       <c r="D139" s="5">
         <v>17.19598065255683</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>65.370556948000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.31259939599999598</v>
       </c>
       <c r="D140" s="5">
         <v>5.9207686647190672</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>65.085474083999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.28508286400000316</v>
       </c>
       <c r="D141" s="5">
         <v>-5.1095185887104826</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>65.422122821000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.33664873700000442</v>
       </c>
       <c r="D142" s="5">
         <v>6.3865469799995855</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>65.804506106000005</v>
       </c>
       <c r="C143" s="5">
         <v>0.38238328500000307</v>
       </c>
       <c r="D143" s="5">
         <v>7.2437575775349483</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>65.660139457</v>
       </c>
       <c r="C144" s="5">
         <v>-0.14436664900000551</v>
       </c>
       <c r="D144" s="5">
         <v>-2.6011110138270177</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>66.010980023000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.35084056600000224</v>
       </c>
       <c r="D145" s="5">
         <v>6.6037682037436873</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>66.056564831000003</v>
       </c>
       <c r="C146" s="5">
         <v>4.5584808000000976E-2</v>
       </c>
       <c r="D146" s="5">
         <v>0.83183148436598575</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>66.508675201000003</v>
       </c>
       <c r="C147" s="5">
         <v>0.45211036999999976</v>
       </c>
       <c r="D147" s="5">
         <v>8.529485433340934</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>66.529675384000001</v>
       </c>
       <c r="C148" s="5">
         <v>2.1000182999998174E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.37955994601301946</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>67.094056967</v>
       </c>
       <c r="C149" s="5">
         <v>0.56438158299999941</v>
       </c>
       <c r="D149" s="5">
         <v>10.668438997708707</v>
       </c>
       <c r="E149" s="5">
         <v>3.2687005253654533</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>66.717561463999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.37649550300000101</v>
       </c>
       <c r="D150" s="5">
         <v>-6.5297647723572165</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>67.319786711999996</v>
       </c>
       <c r="C151" s="5">
         <v>0.60222524799999633</v>
       </c>
       <c r="D151" s="5">
         <v>11.386050037097561</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>67.740588095999996</v>
       </c>
       <c r="C152" s="5">
         <v>0.42080138400000067</v>
       </c>
       <c r="D152" s="5">
         <v>7.7642662524014305</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>67.704411047999997</v>
       </c>
       <c r="C153" s="5">
         <v>-3.617704799999899E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.63898425682323845</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>68.083281095999993</v>
       </c>
       <c r="C154" s="5">
         <v>0.37887004799999602</v>
       </c>
       <c r="D154" s="5">
         <v>6.9257123856304448</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>68.502615480000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.41933438400000966</v>
       </c>
       <c r="D155" s="5">
         <v>7.6465497797240101</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>69.204953524999993</v>
       </c>
       <c r="C156" s="5">
         <v>0.70233804499999053</v>
       </c>
       <c r="D156" s="5">
         <v>13.021309293754225</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>69.390877039000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.1859235140000095</v>
       </c>
       <c r="D157" s="5">
         <v>3.2719419092210211</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>69.973648578999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.58277153999999598</v>
       </c>
       <c r="D158" s="5">
         <v>10.556865047041896</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>69.710000144000006</v>
       </c>
       <c r="C159" s="5">
         <v>-0.26364843499999324</v>
       </c>
       <c r="D159" s="5">
         <v>-4.4288594762104561</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>70.383548946999994</v>
       </c>
       <c r="C160" s="5">
         <v>0.67354880299998854</v>
       </c>
       <c r="D160" s="5">
         <v>12.231026203273586</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>70.311706791000006</v>
       </c>
       <c r="C161" s="5">
         <v>-7.1842155999988222E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.2180153868716626</v>
       </c>
       <c r="E161" s="5">
         <v>4.7957300086691745</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>70.554473903000002</v>
       </c>
       <c r="C162" s="5">
         <v>0.24276711199999568</v>
       </c>
       <c r="D162" s="5">
         <v>4.2228654625411144</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>70.402027437000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.15244646600000067</v>
       </c>
       <c r="D163" s="5">
         <v>-2.5622381996406651</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>70.419206356999993</v>
       </c>
       <c r="C164" s="5">
         <v>1.7178919999992104E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.29320736246842838</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>70.313970419</v>
       </c>
       <c r="C165" s="5">
         <v>-0.10523593799999276</v>
       </c>
       <c r="D165" s="5">
         <v>-1.7786385904176805</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>70.733993823000006</v>
       </c>
       <c r="C166" s="5">
         <v>0.42002340400000548</v>
       </c>
       <c r="D166" s="5">
         <v>7.4085116555473229</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>70.608910941999994</v>
       </c>
       <c r="C167" s="5">
         <v>-0.12508288100001153</v>
       </c>
       <c r="D167" s="5">
         <v>-2.1015096024365576</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>69.537022085000004</v>
       </c>
       <c r="C168" s="5">
         <v>-1.0718888569999905</v>
       </c>
       <c r="D168" s="5">
         <v>-16.770190476066958</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>70.350537149000004</v>
       </c>
       <c r="C169" s="5">
         <v>0.81351506400000062</v>
       </c>
       <c r="D169" s="5">
         <v>14.978319165107967</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>70.849978844000006</v>
       </c>
       <c r="C170" s="5">
         <v>0.49944169500000157</v>
       </c>
       <c r="D170" s="5">
         <v>8.8598385010529856</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>71.429683675999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.57970483199999023</v>
       </c>
       <c r="D171" s="5">
         <v>10.272703889462509</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>71.823266539000002</v>
       </c>
       <c r="C172" s="5">
         <v>0.393582863000006</v>
       </c>
       <c r="D172" s="5">
         <v>6.816197634620158</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>71.810140697999998</v>
       </c>
       <c r="C173" s="5">
         <v>-1.3125841000004357E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.2190820286770756</v>
       </c>
       <c r="E173" s="5">
         <v>2.1311300427595326</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>71.947963860000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.13782316200000366</v>
       </c>
       <c r="D174" s="5">
         <v>2.3275938851614608</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>72.147914807000006</v>
       </c>
       <c r="C175" s="5">
         <v>0.19995094700000493</v>
       </c>
       <c r="D175" s="5">
         <v>3.3863757962743657</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>72.949577622000007</v>
       </c>
       <c r="C176" s="5">
         <v>0.80166281500000025</v>
       </c>
       <c r="D176" s="5">
         <v>14.17945733883219</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>72.587302362000003</v>
       </c>
       <c r="C177" s="5">
         <v>-0.3622752600000041</v>
       </c>
       <c r="D177" s="5">
         <v>-5.7992200358303547</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>72.492023430000003</v>
       </c>
       <c r="C178" s="5">
         <v>-9.5278931999999372E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5638120125506139</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>72.355295221999995</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13672820800000807</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2400045782600242</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>72.133090887999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.22220433399999706</v>
       </c>
       <c r="D180" s="5">
         <v>-3.6236075266218748</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>71.610344322000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.52274656599999503</v>
       </c>
       <c r="D181" s="5">
         <v>-8.3579830444821859</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>72.475127373000007</v>
       </c>
       <c r="C182" s="5">
         <v>0.86478305100000341</v>
       </c>
       <c r="D182" s="5">
         <v>15.493808877787995</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>73.061130700999996</v>
       </c>
       <c r="C183" s="5">
         <v>0.58600332799998966</v>
       </c>
       <c r="D183" s="5">
         <v>10.146023254578296</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>73.208594133999995</v>
       </c>
       <c r="C184" s="5">
         <v>0.14746343299999864</v>
       </c>
       <c r="D184" s="5">
         <v>2.4490967694355881</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>73.228472194999995</v>
       </c>
       <c r="C185" s="5">
         <v>1.9878061000000002E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32631863371059833</v>
       </c>
       <c r="E185" s="5">
         <v>1.9751131013164835</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>73.543161956000006</v>
       </c>
       <c r="C186" s="5">
         <v>0.314689761000011</v>
       </c>
       <c r="D186" s="5">
         <v>5.2804903621896937</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>74.013704249</v>
       </c>
       <c r="C187" s="5">
         <v>0.47054229299999406</v>
       </c>
       <c r="D187" s="5">
         <v>7.9538426637793203</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>74.021623868000006</v>
       </c>
       <c r="C188" s="5">
         <v>7.9196190000061506E-3</v>
       </c>
       <c r="D188" s="5">
         <v>0.12847806814382245</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>74.674405730999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.65278186299998708</v>
       </c>
       <c r="D189" s="5">
         <v>11.111241880651889</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>74.781027109999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.10662137900000346</v>
       </c>
       <c r="D190" s="5">
         <v>1.7268996959833638</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>74.783012283000005</v>
       </c>
       <c r="C191" s="5">
         <v>1.9851730000084444E-3</v>
       </c>
       <c r="D191" s="5">
         <v>3.1860426883678628E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>76.739543737999995</v>
       </c>
       <c r="C192" s="5">
         <v>1.9565314549999897</v>
       </c>
       <c r="D192" s="5">
         <v>36.331149494472335</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>77.307932191000006</v>
       </c>
       <c r="C193" s="5">
         <v>0.5683884530000114</v>
       </c>
       <c r="D193" s="5">
         <v>9.2592290667654176</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>77.283110102999999</v>
       </c>
       <c r="C194" s="5">
         <v>-2.4822088000007625E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-0.38461720177271896</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>76.807417283000007</v>
       </c>
       <c r="C195" s="5">
         <v>-0.47569281999999191</v>
       </c>
       <c r="D195" s="5">
         <v>-7.1412466032533377</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>76.574308885999997</v>
       </c>
       <c r="C196" s="5">
         <v>-0.2331083970000094</v>
       </c>
       <c r="D196" s="5">
         <v>-3.5817848200433211</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>77.437875132000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.86356624600000487</v>
       </c>
       <c r="D197" s="5">
         <v>14.404761785275877</v>
       </c>
       <c r="E197" s="5">
         <v>5.7483145705823135</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>77.517919583999998</v>
       </c>
       <c r="C198" s="5">
         <v>8.0044451999995658E-2</v>
       </c>
       <c r="D198" s="5">
         <v>1.2474684255310953</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>77.488446350000004</v>
       </c>
       <c r="C199" s="5">
         <v>-2.9473233999993909E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.45530136202875937</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>77.771755438</v>
       </c>
       <c r="C200" s="5">
         <v>0.28330908799999577</v>
       </c>
       <c r="D200" s="5">
         <v>4.4766844096047809</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>78.178383885000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.40662844700000278</v>
       </c>
       <c r="D201" s="5">
         <v>6.4577882004710485</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>78.477337884999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.29895399999999483</v>
       </c>
       <c r="D202" s="5">
         <v>4.6865502523394387</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>78.408344005000004</v>
       </c>
       <c r="C203" s="5">
         <v>-6.8993879999993624E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-1.049901750250759</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>79.179512768999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.77116876399999512</v>
       </c>
       <c r="D204" s="5">
         <v>12.462185969887019</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>79.964860427000005</v>
       </c>
       <c r="C205" s="5">
         <v>0.78534765800000628</v>
       </c>
       <c r="D205" s="5">
         <v>12.573534688274201</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>80.154968060000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.19010763299999667</v>
       </c>
       <c r="D206" s="5">
         <v>2.8904678811394025</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>79.924760762999995</v>
       </c>
       <c r="C207" s="5">
         <v>-0.23020729700000686</v>
       </c>
       <c r="D207" s="5">
         <v>-3.3925108063787124</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>80.568027243000003</v>
       </c>
       <c r="C208" s="5">
         <v>0.6432664800000083</v>
       </c>
       <c r="D208" s="5">
         <v>10.097287166869462</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>80.586880238999996</v>
       </c>
       <c r="C209" s="5">
         <v>1.8852995999992572E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.28116283077959103</v>
       </c>
       <c r="E209" s="5">
         <v>4.0664921417745914</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>80.977121495999995</v>
       </c>
       <c r="C210" s="5">
         <v>0.39024125699999956</v>
       </c>
       <c r="D210" s="5">
         <v>5.9682832199821512</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>80.741867267999993</v>
       </c>
       <c r="C211" s="5">
         <v>-0.23525422800000229</v>
       </c>
       <c r="D211" s="5">
         <v>-3.431063451945171</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>81.371692143000004</v>
       </c>
       <c r="C212" s="5">
         <v>0.62982487500001128</v>
       </c>
       <c r="D212" s="5">
         <v>9.7727898552336221</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>81.014718916999996</v>
       </c>
       <c r="C213" s="5">
         <v>-0.35697322600000803</v>
       </c>
       <c r="D213" s="5">
         <v>-5.1391555566438925</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>82.107199558999994</v>
       </c>
       <c r="C214" s="5">
         <v>1.0924806419999982</v>
       </c>
       <c r="D214" s="5">
         <v>17.437750448020118</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>82.477782168999994</v>
       </c>
       <c r="C215" s="5">
         <v>0.37058260999999959</v>
       </c>
       <c r="D215" s="5">
         <v>5.5525701715537945</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>82.918121725000006</v>
       </c>
       <c r="C216" s="5">
         <v>0.44033955600001207</v>
       </c>
       <c r="D216" s="5">
         <v>6.5981773495551233</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>83.049769531999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.13164780699999312</v>
       </c>
       <c r="D217" s="5">
         <v>1.9219465183034856</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>83.017772613999995</v>
       </c>
       <c r="C218" s="5">
         <v>-3.1996918000004371E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.46135039482561035</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>83.238797836000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.22102522200000863</v>
       </c>
       <c r="D219" s="5">
         <v>3.2420616640065347</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>83.460860433999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.22206259799999373</v>
       </c>
       <c r="D220" s="5">
         <v>3.2487257567449968</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>83.823296542999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.36243610900000078</v>
       </c>
       <c r="D221" s="5">
         <v>5.3373879026758164</v>
       </c>
       <c r="E221" s="5">
         <v>4.0160585623883582</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>84.277039064999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.45374252199999887</v>
       </c>
       <c r="D222" s="5">
         <v>6.69262252271281</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>84.742698969000003</v>
       </c>
       <c r="C223" s="5">
         <v>0.46565990400000601</v>
       </c>
       <c r="D223" s="5">
         <v>6.8356687561940799</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>84.935439097</v>
       </c>
       <c r="C224" s="5">
         <v>0.19274012799999696</v>
       </c>
       <c r="D224" s="5">
         <v>2.7637006342700499</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>85.546559510999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.61112041399999839</v>
       </c>
       <c r="D225" s="5">
         <v>8.9841493242662338</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>86.048546279999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.50198676899999839</v>
       </c>
       <c r="D226" s="5">
         <v>7.273358445291489</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>86.104419687000004</v>
       </c>
       <c r="C227" s="5">
         <v>5.5873407000007091E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.78197782590236908</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>84.978156290000001</v>
       </c>
       <c r="C228" s="5">
         <v>-1.1262633970000024</v>
       </c>
       <c r="D228" s="5">
         <v>-14.614854615736528</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>84.996915540000003</v>
       </c>
       <c r="C229" s="5">
         <v>1.8759250000002226E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.26522641658031088</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>86.040807709999996</v>
       </c>
       <c r="C230" s="5">
         <v>1.0438921699999923</v>
       </c>
       <c r="D230" s="5">
         <v>15.775257067732952</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>86.008506556</v>
       </c>
       <c r="C231" s="5">
         <v>-3.2301153999995336E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-0.44957098512460325</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>85.785747306000005</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22275924999999575</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0640688264309546</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>85.432408496999997</v>
       </c>
       <c r="C233" s="5">
         <v>-0.35333880900000736</v>
       </c>
       <c r="D233" s="5">
         <v>-4.83217706711494</v>
       </c>
       <c r="E233" s="5">
         <v>1.9196476640292337</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>85.352614869999996</v>
       </c>
       <c r="C234" s="5">
         <v>-7.9793627000000811E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-1.1150569660850707</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>84.828602007000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.52401286299999583</v>
       </c>
       <c r="D235" s="5">
         <v>-7.12351971132329</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>84.306730256999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.52187175000000252</v>
       </c>
       <c r="D236" s="5">
         <v>-7.1377431050448354</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.871554184999994</v>
       </c>
       <c r="C237" s="5">
         <v>-0.43517607200000441</v>
       </c>
       <c r="D237" s="5">
         <v>-6.0213206701137389</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.498580447999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.37297373699999525</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2077534381838824</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>83.064136078000004</v>
       </c>
       <c r="C239" s="5">
         <v>-0.43444436999999425</v>
       </c>
       <c r="D239" s="5">
         <v>-6.0680098206953081</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>82.796935282999996</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26720079500000793</v>
       </c>
       <c r="D240" s="5">
         <v>-3.792592686180607</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>82.785154261000002</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1781021999993868E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.17061220948907385</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>82.486954467000004</v>
       </c>
       <c r="C242" s="5">
         <v>-0.29819979399999852</v>
       </c>
       <c r="D242" s="5">
         <v>-4.237895622177823</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>83.246031259999995</v>
       </c>
       <c r="C243" s="5">
         <v>0.75907679299999131</v>
       </c>
       <c r="D243" s="5">
         <v>11.619281695736007</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>83.276526536000006</v>
       </c>
       <c r="C244" s="5">
         <v>3.0495276000010563E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.44047927536361442</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>83.460213177</v>
       </c>
       <c r="C245" s="5">
         <v>0.18368664099999421</v>
       </c>
       <c r="D245" s="5">
         <v>2.6792402424986594</v>
       </c>
       <c r="E245" s="5">
         <v>-2.3084861526164846</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>83.710925497000005</v>
       </c>
       <c r="C246" s="5">
         <v>0.25071232000000521</v>
       </c>
       <c r="D246" s="5">
         <v>3.6649268309349337</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>83.595017197000004</v>
       </c>
       <c r="C247" s="5">
         <v>-0.11590830000000096</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6489556331739208</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>84.109065381999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.51404818499999294</v>
       </c>
       <c r="D248" s="5">
         <v>7.633878035730457</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>84.106185205000003</v>
       </c>
       <c r="C249" s="5">
         <v>-2.8801769999944327E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-4.108429359911403E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>84.364918696000004</v>
       </c>
       <c r="C250" s="5">
         <v>0.25873349100000098</v>
       </c>
       <c r="D250" s="5">
         <v>3.754629917507124</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>84.457011039999998</v>
       </c>
       <c r="C251" s="5">
         <v>9.2092343999993886E-2</v>
       </c>
       <c r="D251" s="5">
         <v>1.3178074081544366</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>84.732109778999998</v>
       </c>
       <c r="C252" s="5">
         <v>0.27509873900000059</v>
       </c>
       <c r="D252" s="5">
         <v>3.9795065416298181</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>85.118075163</v>
       </c>
       <c r="C253" s="5">
         <v>0.38596538400000213</v>
       </c>
       <c r="D253" s="5">
         <v>5.6051957619084325</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>84.593320860999995</v>
       </c>
       <c r="C254" s="5">
         <v>-0.52475430200000517</v>
       </c>
       <c r="D254" s="5">
         <v>-7.1522544560295831</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>84.821986093999996</v>
       </c>
       <c r="C255" s="5">
         <v>0.22866523300000097</v>
       </c>
       <c r="D255" s="5">
         <v>3.2923967340478422</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>85.202231523999998</v>
       </c>
       <c r="C256" s="5">
         <v>0.38024543000000222</v>
       </c>
       <c r="D256" s="5">
         <v>5.5140729609538308</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>85.617008553999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.41477702999999622</v>
       </c>
       <c r="D257" s="5">
         <v>6.0007556195558642</v>
       </c>
       <c r="E257" s="5">
         <v>2.584219827507428</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>86.098563052000003</v>
       </c>
       <c r="C258" s="5">
         <v>0.48155449800000838</v>
       </c>
       <c r="D258" s="5">
         <v>6.9621798222991638</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>86.446458535999994</v>
       </c>
       <c r="C259" s="5">
         <v>0.34789548399999148</v>
       </c>
       <c r="D259" s="5">
         <v>4.9580211786184991</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>86.364451510999999</v>
       </c>
       <c r="C260" s="5">
         <v>-8.2007024999995792E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-1.1324535556028081</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>86.493946281999996</v>
       </c>
       <c r="C261" s="5">
         <v>0.1294947709999974</v>
       </c>
       <c r="D261" s="5">
         <v>1.8141912967743368</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>86.576487916000005</v>
       </c>
       <c r="C262" s="5">
         <v>8.2541634000008912E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1511961688586148</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>87.003991837000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.42750392099999601</v>
       </c>
       <c r="D263" s="5">
         <v>6.0890543162523736</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>87.215903490000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.21191165300000137</v>
       </c>
       <c r="D264" s="5">
         <v>2.9622587992591987</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>87.045460438999996</v>
       </c>
       <c r="C265" s="5">
         <v>-0.17044305100000656</v>
       </c>
       <c r="D265" s="5">
         <v>-2.3200759323442566</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>87.879277907000002</v>
       </c>
       <c r="C266" s="5">
         <v>0.83381746800000656</v>
       </c>
       <c r="D266" s="5">
         <v>12.120295576037643</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>88.014646815999996</v>
       </c>
       <c r="C267" s="5">
         <v>0.13536890899999321</v>
       </c>
       <c r="D267" s="5">
         <v>1.864216791398654</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>87.977769742000007</v>
       </c>
       <c r="C268" s="5">
         <v>-3.6877073999988852E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-0.50162848759602863</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>88.399049511000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.42127976899999453</v>
       </c>
       <c r="D269" s="5">
         <v>5.8999524285785032</v>
       </c>
       <c r="E269" s="5">
         <v>3.2494021970474796</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>88.394199938</v>
       </c>
       <c r="C270" s="5">
         <v>-4.8495730000013282E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-6.5812155660494032E-2</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>88.296311552000006</v>
       </c>
       <c r="C271" s="5">
         <v>-9.7888385999993943E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.3208246968693049</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>88.626161421000006</v>
       </c>
       <c r="C272" s="5">
         <v>0.32984986900000024</v>
       </c>
       <c r="D272" s="5">
         <v>4.5761215771377817</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>88.468695706999995</v>
       </c>
       <c r="C273" s="5">
         <v>-0.1574657140000113</v>
       </c>
       <c r="D273" s="5">
         <v>-2.1113768913207265</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>88.382939363999995</v>
       </c>
       <c r="C274" s="5">
         <v>-8.5756342999999902E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.1570278104917842</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>88.910613608000006</v>
       </c>
       <c r="C275" s="5">
         <v>0.52767424400001062</v>
       </c>
       <c r="D275" s="5">
         <v>7.4043817794082756</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>89.272341105999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.36172749799999337</v>
       </c>
       <c r="D276" s="5">
         <v>4.9928677299353685</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>89.488402495000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.2160613890000036</v>
       </c>
       <c r="D277" s="5">
         <v>2.9432738978788509</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>89.503632807000002</v>
       </c>
       <c r="C278" s="5">
         <v>1.5230311999999913E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.20442304727095184</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>89.618402270000004</v>
       </c>
       <c r="C279" s="5">
         <v>0.11476946300000179</v>
       </c>
       <c r="D279" s="5">
         <v>1.549644642085668</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>89.853676394999994</v>
       </c>
       <c r="C280" s="5">
         <v>0.23527412499998945</v>
       </c>
       <c r="D280" s="5">
         <v>3.1962342537956712</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>89.599944835000002</v>
       </c>
       <c r="C281" s="5">
         <v>-0.25373155999999142</v>
       </c>
       <c r="D281" s="5">
         <v>-3.3364604277714371</v>
       </c>
       <c r="E281" s="5">
         <v>1.358493480012557</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>89.785889983000004</v>
       </c>
       <c r="C282" s="5">
         <v>0.18594514800000184</v>
       </c>
       <c r="D282" s="5">
         <v>2.5189607380072365</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>90.454446430999994</v>
       </c>
       <c r="C283" s="5">
         <v>0.6685564479999897</v>
       </c>
       <c r="D283" s="5">
         <v>9.3105147763445686</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>90.165784572000007</v>
       </c>
       <c r="C284" s="5">
         <v>-0.28866185899998698</v>
       </c>
       <c r="D284" s="5">
         <v>-3.7629835456795213</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>90.645088705999996</v>
       </c>
       <c r="C285" s="5">
         <v>0.47930413399998884</v>
       </c>
       <c r="D285" s="5">
         <v>6.5688176350171101</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>91.090624571999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.44553586600000017</v>
       </c>
       <c r="D286" s="5">
         <v>6.0602920646941838</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>90.862996817999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.22762775399999668</v>
       </c>
       <c r="D287" s="5">
         <v>-2.9578255092239769</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>91.149047203999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.28605038599999943</v>
       </c>
       <c r="D288" s="5">
         <v>3.8438834866792337</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>91.358210776999996</v>
       </c>
       <c r="C289" s="5">
         <v>0.20916357299999788</v>
       </c>
       <c r="D289" s="5">
         <v>2.7887125223154285</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>91.106791533000006</v>
       </c>
       <c r="C290" s="5">
         <v>-0.25141924399999027</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2528890280558498</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>90.910756273000004</v>
       </c>
       <c r="C291" s="5">
         <v>-0.19603526000000215</v>
       </c>
       <c r="D291" s="5">
         <v>-2.5517113309438622</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>91.428103696999997</v>
       </c>
       <c r="C292" s="5">
         <v>0.51734742399999334</v>
       </c>
       <c r="D292" s="5">
         <v>7.0467038078014355</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>91.357804622000003</v>
       </c>
       <c r="C293" s="5">
         <v>-7.0299074999994104E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.9187880948403504</v>
       </c>
       <c r="E293" s="5">
         <v>1.961898291608466</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>91.568030669999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.21022604799999556</v>
       </c>
       <c r="D294" s="5">
         <v>2.7965719320907301</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>91.613509855000004</v>
       </c>
       <c r="C295" s="5">
         <v>4.5479185000004918E-2</v>
       </c>
       <c r="D295" s="5">
         <v>0.59763599543838364</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>91.902933200999996</v>
       </c>
       <c r="C296" s="5">
         <v>0.28942334599999242</v>
       </c>
       <c r="D296" s="5">
         <v>3.8575823634825701</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>92.436407544000005</v>
       </c>
       <c r="C297" s="5">
         <v>0.53347434300000884</v>
       </c>
       <c r="D297" s="5">
         <v>7.1924585678246888</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>92.691223308999994</v>
       </c>
       <c r="C298" s="5">
         <v>0.25481576499998937</v>
       </c>
       <c r="D298" s="5">
         <v>3.3586105232849439</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>92.895165356000007</v>
       </c>
       <c r="C299" s="5">
         <v>0.20394204700001239</v>
       </c>
       <c r="D299" s="5">
         <v>2.6724626604421875</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>92.605429177000005</v>
       </c>
       <c r="C300" s="5">
         <v>-0.28973617900000193</v>
       </c>
       <c r="D300" s="5">
         <v>-3.6792090525879062</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>93.540858516</v>
       </c>
       <c r="C301" s="5">
         <v>0.93542933899999525</v>
       </c>
       <c r="D301" s="5">
         <v>12.818113354308224</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>93.440003996000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10085451999999862</v>
       </c>
       <c r="D302" s="5">
         <v>-1.2861792686013174</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>94.410089945999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.97008594999999787</v>
       </c>
       <c r="D303" s="5">
         <v>13.194873017018471</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>94.411868892000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.7789460000017243E-3</v>
       </c>
       <c r="D304" s="5">
         <v>2.2613647002089898E-2</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>95.320765066999996</v>
       </c>
       <c r="C305" s="5">
         <v>0.90889617499999531</v>
       </c>
       <c r="D305" s="5">
         <v>12.184045672261323</v>
       </c>
       <c r="E305" s="5">
         <v>4.3378455309834196</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>94.917698960999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.40306610599999715</v>
       </c>
       <c r="D306" s="5">
         <v>-4.9578652693323289</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>95.265361290000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.34766232900000205</v>
       </c>
       <c r="D307" s="5">
         <v>4.4849671367123145</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>95.412466762999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.14710547299999632</v>
       </c>
       <c r="D308" s="5">
         <v>1.8688170923939929</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>95.439314476000007</v>
       </c>
       <c r="C309" s="5">
         <v>2.6847713000009321E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.33818602139299436</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>95.722802236000007</v>
       </c>
       <c r="C310" s="5">
         <v>0.28348775999999987</v>
       </c>
       <c r="D310" s="5">
         <v>3.6232267984135591</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>96.028409224000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.30560698799999386</v>
       </c>
       <c r="D311" s="5">
         <v>3.8991436263048351</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>95.767207882999998</v>
       </c>
       <c r="C312" s="5">
         <v>-0.26120134100000314</v>
       </c>
       <c r="D312" s="5">
         <v>-3.2156599159600119</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>95.701837440999995</v>
       </c>
       <c r="C313" s="5">
         <v>-6.5370442000002527E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.81604860404796975</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>96.521657726000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.81982028500000581</v>
       </c>
       <c r="D314" s="5">
         <v>10.778110181674382</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>96.503062857000003</v>
       </c>
       <c r="C315" s="5">
         <v>-1.8594868999997516E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.2309348528346522</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>96.709894219000006</v>
       </c>
       <c r="C316" s="5">
         <v>0.20683136200000263</v>
       </c>
       <c r="D316" s="5">
         <v>2.602449802850515</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>96.807793516999993</v>
       </c>
       <c r="C317" s="5">
         <v>9.7899297999987311E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.2215446274044917</v>
       </c>
       <c r="E317" s="5">
         <v>1.5600257183781219</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>97.250599879999996</v>
       </c>
       <c r="C318" s="5">
         <v>0.44280636300000253</v>
       </c>
       <c r="D318" s="5">
         <v>5.6291068090685847</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>97.092807522000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.15779235799999469</v>
       </c>
       <c r="D319" s="5">
         <v>-1.9297585940380113</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>96.912608808000002</v>
       </c>
       <c r="C320" s="5">
         <v>-0.18019871399999943</v>
       </c>
       <c r="D320" s="5">
         <v>-2.2045377658500676</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>97.624028687000006</v>
       </c>
       <c r="C321" s="5">
         <v>0.71141987900000458</v>
       </c>
       <c r="D321" s="5">
         <v>9.1735155928994061</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>97.650607300999994</v>
       </c>
       <c r="C322" s="5">
         <v>2.657861399998751E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.32719545821782159</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>97.763408541000004</v>
       </c>
       <c r="C323" s="5">
         <v>0.11280124000001024</v>
       </c>
       <c r="D323" s="5">
         <v>1.3950226056896664</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>98.169390535999995</v>
       </c>
       <c r="C324" s="5">
         <v>0.40598199499999055</v>
       </c>
       <c r="D324" s="5">
         <v>5.0986453240136287</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>98.161105660999993</v>
       </c>
       <c r="C325" s="5">
         <v>-8.2848750000010796E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-0.10122540827739446</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>98.721408277999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.56030261700000494</v>
       </c>
       <c r="D326" s="5">
         <v>7.0687681187355356</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>98.296210844000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.42519743399999754</v>
       </c>
       <c r="D327" s="5">
         <v>-5.0477593256779585</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>98.415508819999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.11929797599999858</v>
       </c>
       <c r="D328" s="5">
         <v>1.4661505279785159</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>98.178832647999997</v>
       </c>
       <c r="C329" s="5">
         <v>-0.23667617200000279</v>
       </c>
       <c r="D329" s="5">
         <v>-2.8479739451007791</v>
       </c>
       <c r="E329" s="5">
         <v>1.4162487142724167</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>98.554252515000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.37541986700000507</v>
       </c>
       <c r="D330" s="5">
         <v>4.6863486861385528</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>98.478521603000004</v>
       </c>
       <c r="C331" s="5">
         <v>-7.5730911999997375E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-0.9182150960356017</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>99.018934189000007</v>
       </c>
       <c r="C332" s="5">
         <v>0.54041258600000219</v>
       </c>
       <c r="D332" s="5">
         <v>6.7875755618828304</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>98.315642014000005</v>
       </c>
       <c r="C333" s="5">
         <v>-0.70329217500000141</v>
       </c>
       <c r="D333" s="5">
         <v>-8.1979317098973112</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>99.094983503999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.77934148999999309</v>
       </c>
       <c r="D334" s="5">
         <v>9.938194856026028</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>99.243299536999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.1483160330000004</v>
       </c>
       <c r="D335" s="5">
         <v>1.8109057735002043</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>99.236984394000004</v>
       </c>
       <c r="C336" s="5">
         <v>-6.315142999994805E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-7.633281017884741E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>99.281216190999999</v>
       </c>
       <c r="C337" s="5">
         <v>4.4231796999994799E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.53617579059670462</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>99.415926597999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.13471040700000003</v>
       </c>
       <c r="D338" s="5">
         <v>1.6404344519073577</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>99.476188527999994</v>
       </c>
       <c r="C339" s="5">
         <v>6.02619299999958E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.72982160315524514</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>99.421711611999996</v>
       </c>
       <c r="C340" s="5">
         <v>-5.447691599999871E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.65518952117904483</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>99.554827837999994</v>
       </c>
       <c r="C341" s="5">
         <v>0.13311622599999851</v>
       </c>
       <c r="D341" s="5">
         <v>1.618570553970744</v>
       </c>
       <c r="E341" s="5">
         <v>1.4015192001043175</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>99.759840635000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.20501279700000907</v>
       </c>
       <c r="D342" s="5">
         <v>2.4993360747556981</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>99.947241558000002</v>
       </c>
       <c r="C343" s="5">
         <v>0.18740092299999844</v>
       </c>
       <c r="D343" s="5">
         <v>2.2776616076955358</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>100.05017128999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.10292973199999267</v>
       </c>
       <c r="D344" s="5">
         <v>1.2428326356812125</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>99.808654855</v>
       </c>
       <c r="C345" s="5">
         <v>-0.24151643499999409</v>
       </c>
       <c r="D345" s="5">
         <v>-2.8585923516732392</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>100.01883177000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.21017691500000524</v>
       </c>
       <c r="D346" s="5">
         <v>2.5564315589749365</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>100.1672085</v>
       </c>
       <c r="C347" s="5">
         <v>0.1483767299999954</v>
       </c>
       <c r="D347" s="5">
         <v>1.7947824452707595</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>101.05715704000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.88994854000000601</v>
       </c>
       <c r="D348" s="5">
         <v>11.198279257752542</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>101.32922215000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.27206510999999978</v>
       </c>
       <c r="D349" s="5">
         <v>3.2788964633423623</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>100.35630129</v>
       </c>
       <c r="C350" s="5">
         <v>-0.97292086000000211</v>
       </c>
       <c r="D350" s="5">
         <v>-10.932501677413464</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>101.33321552</v>
       </c>
       <c r="C351" s="5">
         <v>0.97691422999999133</v>
       </c>
       <c r="D351" s="5">
         <v>12.327508870027494</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>101.61147971</v>
       </c>
       <c r="C352" s="5">
         <v>0.27826419000000158</v>
       </c>
       <c r="D352" s="5">
         <v>3.3454645836079155</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>101.97775729</v>
       </c>
       <c r="C353" s="5">
         <v>0.36627758000000199</v>
       </c>
       <c r="D353" s="5">
         <v>4.4124221238839301</v>
       </c>
       <c r="E353" s="5">
         <v>2.4337638913330295</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>102.15310447</v>
       </c>
       <c r="C354" s="5">
         <v>0.17534718000000282</v>
       </c>
       <c r="D354" s="5">
         <v>2.0829835173338695</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>102.42945555999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.27635108999999147</v>
       </c>
       <c r="D355" s="5">
         <v>3.2950565034570278</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>102.54015991</v>
       </c>
       <c r="C356" s="5">
         <v>0.110704350000006</v>
       </c>
       <c r="D356" s="5">
         <v>1.3046808283722955</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>102.88040281000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.3402429000000069</v>
       </c>
       <c r="D357" s="5">
         <v>4.0552476721855468</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>103.33619813999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.45579532999998662</v>
       </c>
       <c r="D358" s="5">
         <v>5.4478865471105697</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>103.29753295</v>
       </c>
       <c r="C359" s="5">
         <v>-3.8665189999989025E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.4480797975084605</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>102.88840426</v>
       </c>
       <c r="C360" s="5">
         <v>-0.40912869000000285</v>
       </c>
       <c r="D360" s="5">
         <v>-4.6506390880619808</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>103.78405681</v>
       </c>
       <c r="C361" s="5">
         <v>0.89565254999999411</v>
       </c>
       <c r="D361" s="5">
         <v>10.96104401115241</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>103.61571099</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16834581999999898</v>
       </c>
       <c r="D362" s="5">
         <v>-1.9292214739624836</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>103.67415308</v>
       </c>
       <c r="C363" s="5">
         <v>5.844208999999978E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.6789363527816894</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>103.92272466</v>
       </c>
       <c r="C364" s="5">
         <v>0.24857158000000368</v>
       </c>
       <c r="D364" s="5">
         <v>2.9153937487525372</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>103.88625295</v>
       </c>
       <c r="C365" s="5">
         <v>-3.6471710000000712E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.42032839779697628</v>
       </c>
       <c r="E365" s="5">
         <v>1.8714822827224031</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>103.95375337</v>
       </c>
       <c r="C366" s="5">
         <v>6.7500420000001782E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.78249620501384953</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>103.88101614999999</v>
       </c>
       <c r="C367" s="5">
         <v>-7.2737220000007596E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.83642521667735004</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>103.31254977</v>
       </c>
       <c r="C368" s="5">
         <v>-0.56846637999998961</v>
       </c>
       <c r="D368" s="5">
         <v>-6.372658638689666</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>90.088577279000006</v>
       </c>
       <c r="C369" s="5">
         <v>-13.223972490999998</v>
       </c>
       <c r="D369" s="5">
         <v>-80.671427569767957</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.276214156999998</v>
       </c>
       <c r="C370" s="5">
         <v>2.1876368779999922</v>
       </c>
       <c r="D370" s="5">
         <v>33.364572992006927</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>94.569325702</v>
       </c>
       <c r="C371" s="5">
         <v>2.2931115450000021</v>
       </c>
       <c r="D371" s="5">
         <v>34.253708113240663</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>95.468259567999993</v>
       </c>
       <c r="C372" s="5">
         <v>0.89893386599999303</v>
       </c>
       <c r="D372" s="5">
         <v>12.022317642079305</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>95.772559490000006</v>
       </c>
       <c r="C373" s="5">
         <v>0.30429992200001266</v>
       </c>
       <c r="D373" s="5">
         <v>3.8927075384671772</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>95.889218546999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.11665905699999257</v>
       </c>
       <c r="D374" s="5">
         <v>1.4715337188414557</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>95.820753613999997</v>
       </c>
       <c r="C375" s="5">
         <v>-6.8464933000001338E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-0.85344372580883343</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>96.146593053000004</v>
       </c>
       <c r="C376" s="5">
         <v>0.32583943900000634</v>
       </c>
       <c r="D376" s="5">
         <v>4.1578027283366792</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>96.271170583</v>
       </c>
       <c r="C377" s="5">
         <v>0.12457752999999627</v>
       </c>
       <c r="D377" s="5">
         <v>1.5659732593628295</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3302117948802152</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>96.510066180999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.23889559799999915</v>
       </c>
       <c r="D378" s="5">
         <v>3.0187630151514266</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>96.425131156000006</v>
       </c>
       <c r="C379" s="5">
         <v>-8.4935024999992947E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-1.0509798608458465</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>96.875150762999994</v>
       </c>
       <c r="C380" s="5">
         <v>0.45001960699998733</v>
       </c>
       <c r="D380" s="5">
         <v>5.7464599645902448</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>97.854183135</v>
       </c>
       <c r="C381" s="5">
         <v>0.97903237200000603</v>
       </c>
       <c r="D381" s="5">
         <v>12.824665363088727</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>98.116283555999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.26210042099999953</v>
       </c>
       <c r="D382" s="5">
         <v>3.2619507469210385</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>98.646648369999994</v>
       </c>
       <c r="C383" s="5">
         <v>0.53036481399999502</v>
       </c>
       <c r="D383" s="5">
         <v>6.6829298970973561</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>99.780969459999994</v>
       </c>
       <c r="C384" s="5">
         <v>1.1343210900000003</v>
       </c>
       <c r="D384" s="5">
         <v>14.705599679322612</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>99.907025231999995</v>
       </c>
       <c r="C385" s="5">
         <v>0.12605577200000084</v>
       </c>
       <c r="D385" s="5">
         <v>1.5265677592501081</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>99.908888707000003</v>
       </c>
       <c r="C386" s="5">
         <v>1.8634750000074973E-3</v>
       </c>
       <c r="D386" s="5">
         <v>2.2384806373176858E-2</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>100.99306421999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.084175512999991</v>
       </c>
       <c r="D387" s="5">
         <v>13.827985963539401</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>101.12002353</v>
       </c>
       <c r="C388" s="5">
         <v>0.12695931000000371</v>
       </c>
       <c r="D388" s="5">
         <v>1.5190050032901858</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>101.70504982</v>
       </c>
       <c r="C389" s="5">
         <v>0.58502629000000184</v>
       </c>
       <c r="D389" s="5">
         <v>7.1677859961293056</v>
       </c>
       <c r="E389" s="5">
         <v>5.6443473202760996</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>100.98899061</v>
       </c>
       <c r="C390" s="5">
         <v>-0.71605920999999739</v>
       </c>
       <c r="D390" s="5">
         <v>-8.129056918564892</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>101.70688957</v>
       </c>
       <c r="C391" s="5">
         <v>0.71789895999999942</v>
       </c>
       <c r="D391" s="5">
         <v>8.8719737619897376</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>101.97472581</v>
       </c>
       <c r="C392" s="5">
         <v>0.26783623999999406</v>
       </c>
       <c r="D392" s="5">
         <v>3.2062698022148339</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>102.83810447</v>
       </c>
       <c r="C393" s="5">
         <v>0.86337866000000929</v>
       </c>
       <c r="D393" s="5">
         <v>10.646632678486734</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>102.95814964</v>
       </c>
       <c r="C394" s="5">
         <v>0.12004516999999737</v>
       </c>
       <c r="D394" s="5">
         <v>1.4098147751664625</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>103.55124236</v>
       </c>
       <c r="C395" s="5">
         <v>0.59309272000000135</v>
       </c>
       <c r="D395" s="5">
         <v>7.1358990930470823</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>103.75125983</v>
       </c>
       <c r="C396" s="5">
         <v>0.2000174699999917</v>
       </c>
       <c r="D396" s="5">
         <v>2.3426793894486986</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>103.66335637</v>
       </c>
       <c r="C397" s="5">
         <v>-8.7903459999992606E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-1.0119780099561271</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>104.40418443999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.74082806999999207</v>
       </c>
       <c r="D398" s="5">
         <v>8.9210122518726074</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>103.9843762</v>
       </c>
       <c r="C399" s="5">
         <v>-0.41980823999999473</v>
       </c>
       <c r="D399" s="5">
         <v>-4.719894887135978</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>104.30836097</v>
       </c>
       <c r="C400" s="5">
         <v>0.32398476999999559</v>
       </c>
       <c r="D400" s="5">
         <v>3.8035879205065903</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>104.95808293</v>
       </c>
       <c r="C401" s="5">
         <v>0.64972196000000793</v>
       </c>
       <c r="D401" s="5">
         <v>7.7360927614255282</v>
       </c>
       <c r="E401" s="5">
         <v>3.1984971402671647</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>105.09154964</v>
       </c>
       <c r="C402" s="5">
         <v>0.13346670999999333</v>
       </c>
       <c r="D402" s="5">
         <v>1.536660668290124</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>105.42159251</v>
       </c>
       <c r="C403" s="5">
         <v>0.33004286999999977</v>
       </c>
       <c r="D403" s="5">
         <v>3.8344141354186512</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>106.35543072999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.93383821999999839</v>
       </c>
       <c r="D404" s="5">
         <v>11.163235885137389</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>106.32744108999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.7989640000001259E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.31534820957918042</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>106.70049793</v>
       </c>
       <c r="C406" s="5">
         <v>0.37305684000000383</v>
       </c>
       <c r="D406" s="5">
         <v>4.2924831145822351</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>106.75592580999999</v>
       </c>
       <c r="C407" s="5">
         <v>5.5427879999996321E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.62515004078615988</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>106.74718738</v>
       </c>
       <c r="C408" s="5">
         <v>-8.7384299999939685E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-9.8180933506875068E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>106.91194944999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.16476206999999476</v>
       </c>
       <c r="D409" s="5">
         <v>1.867979658021568</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>107.61849736000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.70654791000001183</v>
       </c>
       <c r="D410" s="5">
         <v>8.2251266702828332</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>107.49693069</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12156667000000709</v>
       </c>
       <c r="D411" s="5">
         <v>-1.3471390345122458</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>107.57582252</v>
       </c>
       <c r="C412" s="5">
         <v>7.8891830000003438E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.88424164721783161</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>107.62876572</v>
       </c>
       <c r="C413" s="5">
         <v>5.2943200000001411E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.59217851858992532</v>
       </c>
       <c r="E413" s="5">
         <v>2.5445232186463995</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>108.14245235</v>
       </c>
       <c r="C414" s="5">
         <v>0.51368662999999515</v>
       </c>
       <c r="D414" s="5">
         <v>5.8800769443439815</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>108.20475655</v>
       </c>
       <c r="C415" s="5">
         <v>6.230419999999981E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.69355191575362074</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>108.01029246</v>
       </c>
       <c r="C416" s="5">
         <v>-0.19446408999999676</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1354333749229237</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>108.02610696000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.5814500000004728E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.1758414810647313</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>108.46434216</v>
       </c>
       <c r="C418" s="5">
         <v>0.43823519999999405</v>
       </c>
       <c r="D418" s="5">
         <v>4.9782033069822207</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>108.48096949000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.6627330000005713E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.18411237412221393</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>108.97020959</v>
       </c>
       <c r="C420" s="5">
         <v>0.4892400999999893</v>
       </c>
       <c r="D420" s="5">
         <v>5.5481779824032129</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>109.14452065</v>
       </c>
       <c r="C421" s="5">
         <v>0.17431106000000796</v>
       </c>
       <c r="D421" s="5">
         <v>1.936523842450355</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>109.28289245000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.1383718000000016</v>
       </c>
       <c r="D422" s="5">
         <v>1.531995152136667</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>109.88865929000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.60576684000000114</v>
       </c>
       <c r="D423" s="5">
         <v>6.8583152335205844</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>110.41175880999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.52309951999998816</v>
       </c>
       <c r="D424" s="5">
         <v>5.8642779100779752</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>110.07281879999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.33894001000000173</v>
       </c>
       <c r="D425" s="5">
         <v>-3.6221747339453825</v>
       </c>
       <c r="E425" s="5">
         <v>2.2708177164813659</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>110.46973269</v>
       </c>
       <c r="C426" s="5">
         <v>0.39691389000000754</v>
       </c>
       <c r="D426" s="5">
         <v>4.4139627328009468</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>110.46924515000001</v>
       </c>
       <c r="C427" s="5">
         <v>-4.8753999999462394E-4</v>
       </c>
       <c r="D427" s="5">
         <v>-5.2958741265873854E-3</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>110.29073452</v>
       </c>
       <c r="C428" s="5">
         <v>-0.17851063000000522</v>
       </c>
       <c r="D428" s="5">
         <v>-1.9219750462479368</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>110.52697947999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.2362449599999934</v>
       </c>
       <c r="D429" s="5">
         <v>2.6009237216392478</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>110.32528649</v>
       </c>
       <c r="C430" s="5">
         <v>-0.20169298999999796</v>
       </c>
       <c r="D430" s="5">
         <v>-2.1679515573389652</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>110.48862457</v>
       </c>
       <c r="C431" s="5">
         <v>0.16333808000000261</v>
       </c>
       <c r="D431" s="5">
         <v>1.7911545493300318</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>110.73431186000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.24568729000000644</v>
       </c>
       <c r="D432" s="5">
         <v>2.7012493582522223</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>110.72811084</v>
       </c>
       <c r="C433" s="5">
         <v>-6.2010200000059967E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-6.7178207398599366E-2</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>110.39324719</v>
       </c>
       <c r="C434" s="5">
         <v>-0.33486365000000262</v>
       </c>
       <c r="D434" s="5">
         <v>-3.5692790113144524</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>110.36404034</v>
       </c>
       <c r="C435" s="5">
         <v>-2.9206849999994233E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.31702360207691571</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>110.01073507</v>
       </c>
       <c r="C436" s="5">
         <v>-0.353305270000007</v>
       </c>
       <c r="D436" s="5">
         <v>-3.7746048014810407</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>110.14913213</v>
       </c>
       <c r="C437" s="5">
         <v>0.13839706000000263</v>
       </c>
       <c r="D437" s="5">
         <v>1.5201281668218769</v>
       </c>
       <c r="E437" s="5">
         <v>6.9329858935174293E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>110.25025063</v>
       </c>
       <c r="C438" s="5">
         <v>0.10111849999999833</v>
       </c>
       <c r="D438" s="5">
         <v>1.1071966047375481</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>109.90574126</v>
       </c>
       <c r="C439" s="5">
         <v>-0.34450936999999726</v>
       </c>
       <c r="D439" s="5">
         <v>-3.6859752385089095</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>110.08753939</v>
       </c>
       <c r="C440" s="5">
         <v>0.18179813000000422</v>
       </c>
       <c r="D440" s="5">
         <v>2.0031116844121843</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>110.18939313</v>
       </c>
       <c r="C441" s="5">
         <v>0.1018537399999957</v>
       </c>
       <c r="D441" s="5">
         <v>1.1159152698562602</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>110.12690843</v>
+        <v>110.21679890999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-6.2484699999998838E-2</v>
+        <v>2.7405779999995161E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.67836133531115062</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29886688302589448</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>110.80141009</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.58461118000001022</v>
+      </c>
+      <c r="D443" s="5">
+        <v>6.5540417260260941</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D53B68AB-BA82-49D2-85F9-1B613418833C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94AFC21A-573A-485F-864C-283446F51B2A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18E11581-9A69-45B5-BA0F-6E8865FBE0FD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>