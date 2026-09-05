--- v7 (2026-07-26)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{ED62C3D7-EB61-4442-A574-234C717CF4CF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4B1271FB-50B1-40F2-96DB-07BA2D7768A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E3F1DDD9-6794-41E9-A604-076F1D23F7FA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{09BEE8AB-310F-4596-94AA-F05C47F3A057}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98EB2A74-64CC-4F2D-9357-786B89BB30B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E809DB0-2853-4D52-A2B2-906C186A2EAB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>39.380849482999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>39.558181214000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.17733173100000243</v>
       </c>
       <c r="D7" s="5">
         <v>5.5394500225334209</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>39.913643985</v>
       </c>
       <c r="C8" s="5">
         <v>0.35546277099999912</v>
       </c>
       <c r="D8" s="5">
         <v>11.332192985901713</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>39.206794762999998</v>
       </c>
       <c r="C9" s="5">
         <v>-0.70684922200000244</v>
       </c>
       <c r="D9" s="5">
         <v>-19.298887780068664</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>39.448655314</v>
       </c>
       <c r="C10" s="5">
         <v>0.24186055100000203</v>
       </c>
       <c r="D10" s="5">
         <v>7.659008738983597</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>39.919993611999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.47133829799999916</v>
       </c>
       <c r="D11" s="5">
         <v>15.318533107448683</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>40.328379585</v>
       </c>
       <c r="C12" s="5">
         <v>0.40838597300000146</v>
       </c>
       <c r="D12" s="5">
         <v>12.990962660417882</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>40.736807796000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.40842821100000037</v>
       </c>
       <c r="D13" s="5">
         <v>12.853403499784942</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>41.274579885999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.53777208999999715</v>
       </c>
       <c r="D14" s="5">
         <v>17.043691371229166</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>41.237258670000003</v>
       </c>
       <c r="C15" s="5">
         <v>-3.7321215999995161E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-1.0796815445055619</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>41.411751787</v>
       </c>
       <c r="C16" s="5">
         <v>0.17449311699999726</v>
       </c>
       <c r="D16" s="5">
         <v>5.1975883478105001</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>41.488312925999999</v>
       </c>
       <c r="C17" s="5">
         <v>7.6561138999998946E-2</v>
       </c>
       <c r="D17" s="5">
         <v>2.241231967725299</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>42.263168051000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.77485512500000198</v>
       </c>
       <c r="D18" s="5">
         <v>24.863436372584637</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>42.471019693999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.20785164299999792</v>
       </c>
       <c r="D19" s="5">
         <v>6.0639199031060187</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>42.825746363</v>
       </c>
       <c r="C20" s="5">
         <v>0.35472666900000149</v>
       </c>
       <c r="D20" s="5">
         <v>10.496120059942161</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>42.782155940000003</v>
       </c>
       <c r="C21" s="5">
         <v>-4.3590422999997713E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.214611991975556</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>43.125259739000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.34310379899999788</v>
       </c>
       <c r="D22" s="5">
         <v>10.059792337981509</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>43.457201529000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.3319417900000019</v>
       </c>
       <c r="D23" s="5">
         <v>9.6378188306276655</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>43.135407649999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.32179387900000478</v>
       </c>
       <c r="D24" s="5">
         <v>-8.532710916283758</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>43.645460673999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.51005302400000119</v>
       </c>
       <c r="D25" s="5">
         <v>15.149511883597233</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>43.472066101000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.17339457299999594</v>
       </c>
       <c r="D26" s="5">
         <v>-4.664555517822877</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>43.225383790999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.24668231000000418</v>
       </c>
       <c r="D27" s="5">
         <v>-6.6008511160439154</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>43.806086166</v>
       </c>
       <c r="C28" s="5">
         <v>0.58070237500000133</v>
       </c>
       <c r="D28" s="5">
         <v>17.367307334865</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>43.376291221999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.42979494400000107</v>
       </c>
       <c r="D29" s="5">
         <v>-11.158566906719292</v>
       </c>
       <c r="E29" s="5">
         <v>4.5506268219859036</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>43.824779288000002</v>
       </c>
       <c r="C30" s="5">
         <v>0.44848806600000302</v>
       </c>
       <c r="D30" s="5">
         <v>13.137833558512856</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>43.916818323999998</v>
       </c>
       <c r="C31" s="5">
         <v>9.2039035999995633E-2</v>
       </c>
       <c r="D31" s="5">
         <v>2.5495068407525245</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>44.156353043999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.23953472000000176</v>
       </c>
       <c r="D32" s="5">
         <v>6.7450972329933023</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>44.459341289000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.30298824500000165</v>
       </c>
       <c r="D33" s="5">
         <v>8.5520232807688501</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>44.893470716000003</v>
       </c>
       <c r="C34" s="5">
         <v>0.43412942700000201</v>
       </c>
       <c r="D34" s="5">
         <v>12.367805048877845</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>44.992769709999997</v>
       </c>
       <c r="C35" s="5">
         <v>9.9298993999994423E-2</v>
       </c>
       <c r="D35" s="5">
         <v>2.686785844285966</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>45.347171318999997</v>
       </c>
       <c r="C36" s="5">
         <v>0.35440160899999995</v>
       </c>
       <c r="D36" s="5">
         <v>9.8726692523505086</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>44.853996311000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.49317500799999436</v>
       </c>
       <c r="D37" s="5">
         <v>-12.297636799314727</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>45.766559698999998</v>
       </c>
       <c r="C38" s="5">
         <v>0.91256338799999526</v>
       </c>
       <c r="D38" s="5">
         <v>27.340190022878797</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>47.024286721999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.2577270230000011</v>
       </c>
       <c r="D39" s="5">
         <v>38.448224827597308</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>47.094039225000003</v>
       </c>
       <c r="C40" s="5">
         <v>6.9752503000003685E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.7945889743731902</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>47.441070297000003</v>
       </c>
       <c r="C41" s="5">
         <v>0.34703107200000005</v>
       </c>
       <c r="D41" s="5">
         <v>9.2100098753178372</v>
       </c>
       <c r="E41" s="5">
         <v>9.3709696253108774</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>46.889863779000002</v>
       </c>
       <c r="C42" s="5">
         <v>-0.55120651800000076</v>
       </c>
       <c r="D42" s="5">
         <v>-13.085164604465117</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>47.471803843000004</v>
       </c>
       <c r="C43" s="5">
         <v>0.5819400640000012</v>
       </c>
       <c r="D43" s="5">
         <v>15.952778698198467</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>47.709846665000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.23804282199999705</v>
       </c>
       <c r="D44" s="5">
         <v>6.1860427219520009</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>47.731382304999997</v>
       </c>
       <c r="C45" s="5">
         <v>2.1535639999996192E-2</v>
       </c>
       <c r="D45" s="5">
         <v>0.54301207278855124</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>47.256836464999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.47454583999999755</v>
       </c>
       <c r="D46" s="5">
         <v>-11.299187048260906</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>47.207104874000002</v>
       </c>
       <c r="C47" s="5">
         <v>-4.9731590999996911E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-1.2555580362809016</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>47.550707391000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.34360251700000077</v>
       </c>
       <c r="D48" s="5">
         <v>9.0926231306432737</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>47.695414669999998</v>
       </c>
       <c r="C49" s="5">
         <v>0.14470727899999503</v>
       </c>
       <c r="D49" s="5">
         <v>3.7136125492727601</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>48.466051458000003</v>
       </c>
       <c r="C50" s="5">
         <v>0.77063678800000446</v>
       </c>
       <c r="D50" s="5">
         <v>21.208233413932497</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>47.913158623999998</v>
       </c>
       <c r="C51" s="5">
         <v>-0.552892834000005</v>
       </c>
       <c r="D51" s="5">
         <v>-12.862327094567261</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>48.421576952999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.50841832900000128</v>
       </c>
       <c r="D52" s="5">
         <v>13.503570239547248</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>48.204690409000001</v>
       </c>
       <c r="C53" s="5">
         <v>-0.21688654399999763</v>
       </c>
       <c r="D53" s="5">
         <v>-5.2445001496827519</v>
       </c>
       <c r="E53" s="5">
         <v>1.6096182215524113</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>49.066672953000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.86198254399999996</v>
       </c>
       <c r="D54" s="5">
         <v>23.699446194140862</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>49.204440792</v>
       </c>
       <c r="C55" s="5">
         <v>0.13776783899999856</v>
       </c>
       <c r="D55" s="5">
         <v>3.4218432899634887</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>49.292231524000002</v>
       </c>
       <c r="C56" s="5">
         <v>8.7790732000001981E-2</v>
       </c>
       <c r="D56" s="5">
         <v>2.1621798942848436</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>50.318009195000002</v>
       </c>
       <c r="C57" s="5">
         <v>1.0257776710000002</v>
       </c>
       <c r="D57" s="5">
         <v>28.038225221820177</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>50.94386781</v>
       </c>
       <c r="C58" s="5">
         <v>0.62585861499999851</v>
       </c>
       <c r="D58" s="5">
         <v>15.990274415487793</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>51.379478978999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.43561116899999774</v>
       </c>
       <c r="D59" s="5">
         <v>10.757558417259139</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>51.980665539</v>
       </c>
       <c r="C60" s="5">
         <v>0.60118656000000215</v>
       </c>
       <c r="D60" s="5">
         <v>14.980893089430026</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>52.532472349999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.55180681099999873</v>
       </c>
       <c r="D61" s="5">
         <v>13.509460234396231</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>52.563575741999998</v>
       </c>
       <c r="C62" s="5">
         <v>3.1103391999998564E-2</v>
       </c>
       <c r="D62" s="5">
         <v>0.71281347297613706</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>52.22833722</v>
       </c>
       <c r="C63" s="5">
         <v>-0.33523852199999737</v>
       </c>
       <c r="D63" s="5">
         <v>-7.3904916110732133</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>52.516630436</v>
       </c>
       <c r="C64" s="5">
         <v>0.28829321599999957</v>
       </c>
       <c r="D64" s="5">
         <v>6.8286754448652065</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>52.770449976000002</v>
       </c>
       <c r="C65" s="5">
         <v>0.25381954000000206</v>
       </c>
       <c r="D65" s="5">
         <v>5.9564334272363295</v>
       </c>
       <c r="E65" s="5">
         <v>9.4716085266000505</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>51.270490267</v>
       </c>
       <c r="C66" s="5">
         <v>-1.4999597090000023</v>
       </c>
       <c r="D66" s="5">
         <v>-29.251037617500241</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>50.799764852999999</v>
       </c>
       <c r="C67" s="5">
         <v>-0.47072541400000034</v>
       </c>
       <c r="D67" s="5">
         <v>-10.477793135527413</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>50.644118587999998</v>
       </c>
       <c r="C68" s="5">
         <v>-0.15564626500000145</v>
       </c>
       <c r="D68" s="5">
         <v>-3.6153708063814571</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>49.285780787999997</v>
       </c>
       <c r="C69" s="5">
         <v>-1.358337800000001</v>
       </c>
       <c r="D69" s="5">
         <v>-27.837513703795647</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>49.529793239999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.24401245199999977</v>
       </c>
       <c r="D70" s="5">
         <v>6.1056445243629964</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>49.975909254000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.44611601400000467</v>
       </c>
       <c r="D71" s="5">
         <v>11.360269085959708</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>49.164275820999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.81163343300000435</v>
       </c>
       <c r="D72" s="5">
         <v>-17.838699371403123</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>48.974602955000002</v>
       </c>
       <c r="C73" s="5">
         <v>-0.18967286599999511</v>
       </c>
       <c r="D73" s="5">
         <v>-4.5325488539668886</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>49.006203393</v>
       </c>
       <c r="C74" s="5">
         <v>3.1600437999998121E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.7770433359906681</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>48.721802711999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.28440068100000104</v>
       </c>
       <c r="D75" s="5">
         <v>-6.7459959131602183</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>48.804043812000003</v>
       </c>
       <c r="C76" s="5">
         <v>8.2241100000004508E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.0444791938101448</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>49.046932589999997</v>
       </c>
       <c r="C77" s="5">
         <v>0.24288877799999398</v>
       </c>
       <c r="D77" s="5">
         <v>6.1383959660565646</v>
       </c>
       <c r="E77" s="5">
         <v>-7.0560652556373116</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>48.984645094000001</v>
       </c>
       <c r="C78" s="5">
         <v>-6.2287495999996167E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-1.5133489273664091</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>49.566201607000004</v>
       </c>
       <c r="C79" s="5">
         <v>0.58155651300000244</v>
       </c>
       <c r="D79" s="5">
         <v>15.21474905532909</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>49.560345775999998</v>
       </c>
       <c r="C80" s="5">
         <v>-5.8558310000051961E-3</v>
       </c>
       <c r="D80" s="5">
         <v>-0.14167785256200549</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>49.756285458000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.19593968200000234</v>
       </c>
       <c r="D81" s="5">
         <v>4.8488028988990628</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>50.11922259</v>
       </c>
       <c r="C82" s="5">
         <v>0.362937131999999</v>
       </c>
       <c r="D82" s="5">
         <v>9.1130014025997408</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>49.852889050000002</v>
       </c>
       <c r="C83" s="5">
         <v>-0.26633353999999798</v>
       </c>
       <c r="D83" s="5">
         <v>-6.1936872458320025</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>50.095795139000003</v>
       </c>
       <c r="C84" s="5">
         <v>0.24290608900000166</v>
       </c>
       <c r="D84" s="5">
         <v>6.0062117020599493</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>50.419560468</v>
       </c>
       <c r="C85" s="5">
         <v>0.32376532899999688</v>
       </c>
       <c r="D85" s="5">
         <v>8.0372132816741271</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>50.886920666999998</v>
       </c>
       <c r="C86" s="5">
         <v>0.46736019899999803</v>
       </c>
       <c r="D86" s="5">
         <v>11.708286032826077</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>51.552821193</v>
       </c>
       <c r="C87" s="5">
         <v>0.66590052600000149</v>
       </c>
       <c r="D87" s="5">
         <v>16.884032864728926</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>51.822488888000002</v>
       </c>
       <c r="C88" s="5">
         <v>0.26966769500000254</v>
       </c>
       <c r="D88" s="5">
         <v>6.4608585507122562</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>51.822649157000001</v>
       </c>
       <c r="C89" s="5">
         <v>1.6026899999843636E-4</v>
       </c>
       <c r="D89" s="5">
         <v>3.7112472885070247E-3</v>
       </c>
       <c r="E89" s="5">
         <v>5.6593071583154186</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>52.218841507999997</v>
       </c>
       <c r="C90" s="5">
         <v>0.39619235099999628</v>
       </c>
       <c r="D90" s="5">
         <v>9.5699514032286501</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>52.623517585999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.40467607800000138</v>
       </c>
       <c r="D91" s="5">
         <v>9.7063350323467468</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>53.102164445</v>
       </c>
       <c r="C92" s="5">
         <v>0.47864685900000126</v>
       </c>
       <c r="D92" s="5">
         <v>11.477746551558177</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>53.210545987000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.10838154200000361</v>
       </c>
       <c r="D93" s="5">
         <v>2.4768819669396258</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>53.292385332000002</v>
       </c>
       <c r="C94" s="5">
         <v>8.1839344999998787E-2</v>
       </c>
       <c r="D94" s="5">
         <v>1.8613272294707661</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>53.836295094</v>
       </c>
       <c r="C95" s="5">
         <v>0.54390976199999841</v>
       </c>
       <c r="D95" s="5">
         <v>12.95879911997786</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>54.124669111000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.28837401700000242</v>
       </c>
       <c r="D96" s="5">
         <v>6.6205877638706445</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>54.395337261999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.27066815099999531</v>
       </c>
       <c r="D97" s="5">
         <v>6.1688305970181823</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>54.718590689999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.32325342800000101</v>
       </c>
       <c r="D98" s="5">
         <v>7.3689619528551686</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>54.858404628000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.13981393800000319</v>
       </c>
       <c r="D99" s="5">
         <v>3.1096330803070948</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>55.538893694000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.68048906599999981</v>
       </c>
       <c r="D100" s="5">
         <v>15.944089232532566</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>55.689412326999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.15051863299999724</v>
       </c>
       <c r="D101" s="5">
         <v>3.3010948156710684</v>
       </c>
       <c r="E101" s="5">
         <v>7.4615312665421429</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>56.145808993000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.45639666600000339</v>
       </c>
       <c r="D102" s="5">
         <v>10.290094080008604</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>56.276128122000003</v>
       </c>
       <c r="C103" s="5">
         <v>0.13031912900000009</v>
       </c>
       <c r="D103" s="5">
         <v>2.8211341716727123</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>56.741089543000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.46496142099999815</v>
       </c>
       <c r="D104" s="5">
         <v>10.377749227968236</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>57.502057948000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.76096840499999985</v>
       </c>
       <c r="D105" s="5">
         <v>17.335277668943849</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>57.571386742000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.9328794000000471E-2</v>
       </c>
       <c r="D106" s="5">
         <v>1.456442773260691</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>58.014984665</v>
       </c>
       <c r="C107" s="5">
         <v>0.44359792299999867</v>
       </c>
       <c r="D107" s="5">
         <v>9.6482979025988236</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>58.562292513999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.54730784899999918</v>
       </c>
       <c r="D108" s="5">
         <v>11.926945755377938</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>58.836520231000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.27422771700000226</v>
       </c>
       <c r="D109" s="5">
         <v>5.766204003289932</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>58.695231421999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.1412888090000024</v>
       </c>
       <c r="D110" s="5">
         <v>-2.8438986077880535</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>58.703306015999999</v>
       </c>
       <c r="C111" s="5">
         <v>8.0745939999999905E-3</v>
       </c>
       <c r="D111" s="5">
         <v>0.16520673406579256</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>58.901091168999997</v>
       </c>
       <c r="C112" s="5">
         <v>0.1977851529999981</v>
       </c>
       <c r="D112" s="5">
         <v>4.118849651909029</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>58.978877216000001</v>
       </c>
       <c r="C113" s="5">
         <v>7.7786047000003578E-2</v>
       </c>
       <c r="D113" s="5">
         <v>1.5963072855742499</v>
       </c>
       <c r="E113" s="5">
         <v>5.9068048154014452</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>58.831963197</v>
       </c>
       <c r="C114" s="5">
         <v>-0.14691401900000045</v>
       </c>
       <c r="D114" s="5">
         <v>-2.948537818121566</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>59.192925614000004</v>
       </c>
       <c r="C115" s="5">
         <v>0.3609624170000032</v>
       </c>
       <c r="D115" s="5">
         <v>7.6161810410410924</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>59.270634430999998</v>
       </c>
       <c r="C116" s="5">
         <v>7.7708816999994212E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.5867917328969749</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>59.712824154000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.44218972300000559</v>
       </c>
       <c r="D117" s="5">
         <v>9.3292657416930389</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>60.257311975999997</v>
       </c>
       <c r="C118" s="5">
         <v>0.54448782199999357</v>
       </c>
       <c r="D118" s="5">
         <v>11.507918451941546</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>60.264114065999998</v>
       </c>
       <c r="C119" s="5">
         <v>6.80209000000076E-3</v>
       </c>
       <c r="D119" s="5">
         <v>0.13554500579724404</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>60.326949243999998</v>
       </c>
       <c r="C120" s="5">
         <v>6.2835178000000269E-2</v>
       </c>
       <c r="D120" s="5">
         <v>1.2583960836523245</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>60.554170663999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.22722141999999934</v>
       </c>
       <c r="D121" s="5">
         <v>4.6146158955270078</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>61.170977069000003</v>
       </c>
       <c r="C122" s="5">
         <v>0.6168064050000055</v>
       </c>
       <c r="D122" s="5">
         <v>12.931808512850385</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>61.602078996000003</v>
       </c>
       <c r="C123" s="5">
         <v>0.43110192700000027</v>
       </c>
       <c r="D123" s="5">
         <v>8.7926167330527392</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>62.285941729000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.683862732999998</v>
       </c>
       <c r="D124" s="5">
         <v>14.165790884615603</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>62.459631952000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.17369022300000125</v>
       </c>
       <c r="D125" s="5">
         <v>3.3981165552008363</v>
       </c>
       <c r="E125" s="5">
         <v>5.901697184319632</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>62.325418716000001</v>
       </c>
       <c r="C126" s="5">
         <v>-0.13421323600000079</v>
       </c>
       <c r="D126" s="5">
         <v>-2.5483023765116131</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>62.831470893000002</v>
       </c>
       <c r="C127" s="5">
         <v>0.50605217700000082</v>
       </c>
       <c r="D127" s="5">
         <v>10.19052753404539</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>63.322336421000003</v>
       </c>
       <c r="C128" s="5">
         <v>0.4908655280000005</v>
       </c>
       <c r="D128" s="5">
         <v>9.7883981089829106</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>63.647459505</v>
       </c>
       <c r="C129" s="5">
         <v>0.32512308399999768</v>
       </c>
       <c r="D129" s="5">
         <v>6.3382997178340617</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>64.234669787000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.58721028200000092</v>
       </c>
       <c r="D130" s="5">
         <v>11.650602082667682</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>64.173889235999994</v>
       </c>
       <c r="C131" s="5">
         <v>-6.0780551000007677E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-1.129581202644292</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>63.879663651000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.29422558499999241</v>
       </c>
       <c r="D132" s="5">
         <v>-5.3651441653569387</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>64.236391105999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.35672745499999792</v>
       </c>
       <c r="D133" s="5">
         <v>6.9109416672639146</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>64.543375022999996</v>
       </c>
       <c r="C134" s="5">
         <v>0.30698391699999661</v>
       </c>
       <c r="D134" s="5">
         <v>5.8879282395727595</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>64.220923165000002</v>
       </c>
       <c r="C135" s="5">
         <v>-0.32245185799999376</v>
       </c>
       <c r="D135" s="5">
         <v>-5.83305628895131</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>64.578348790999996</v>
       </c>
       <c r="C136" s="5">
         <v>0.35742562599999417</v>
       </c>
       <c r="D136" s="5">
         <v>6.8869551167284992</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>64.970370137000003</v>
       </c>
       <c r="C137" s="5">
         <v>0.39202134600000704</v>
       </c>
       <c r="D137" s="5">
         <v>7.5327755700456134</v>
       </c>
       <c r="E137" s="5">
         <v>4.0197774250887219</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>64.203351342999994</v>
       </c>
       <c r="C138" s="5">
         <v>-0.76701879400000905</v>
       </c>
       <c r="D138" s="5">
         <v>-13.282192557524963</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>65.057957552000005</v>
       </c>
       <c r="C139" s="5">
         <v>0.85460620900001061</v>
       </c>
       <c r="D139" s="5">
         <v>17.19598065255683</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>65.370556948000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.31259939599999598</v>
       </c>
       <c r="D140" s="5">
         <v>5.9207686647190672</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>65.085474083999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.28508286400000316</v>
       </c>
       <c r="D141" s="5">
         <v>-5.1095185887104826</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>65.422122821000002</v>
       </c>
       <c r="C142" s="5">
         <v>0.33664873700000442</v>
       </c>
       <c r="D142" s="5">
         <v>6.3865469799995855</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>65.804506106000005</v>
       </c>
       <c r="C143" s="5">
         <v>0.38238328500000307</v>
       </c>
       <c r="D143" s="5">
         <v>7.2437575775349483</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>65.660139457</v>
       </c>
       <c r="C144" s="5">
         <v>-0.14436664900000551</v>
       </c>
       <c r="D144" s="5">
         <v>-2.6011110138270177</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>66.010980023000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.35084056600000224</v>
       </c>
       <c r="D145" s="5">
         <v>6.6037682037436873</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>66.056564831000003</v>
       </c>
       <c r="C146" s="5">
         <v>4.5584808000000976E-2</v>
       </c>
       <c r="D146" s="5">
         <v>0.83183148436598575</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>66.508675201000003</v>
       </c>
       <c r="C147" s="5">
         <v>0.45211036999999976</v>
       </c>
       <c r="D147" s="5">
         <v>8.529485433340934</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>66.529675384000001</v>
       </c>
       <c r="C148" s="5">
         <v>2.1000182999998174E-2</v>
       </c>
       <c r="D148" s="5">
         <v>0.37955994601301946</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>67.094056967</v>
       </c>
       <c r="C149" s="5">
         <v>0.56438158299999941</v>
       </c>
       <c r="D149" s="5">
         <v>10.668438997708707</v>
       </c>
       <c r="E149" s="5">
         <v>3.2687005253654533</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>66.717561463999999</v>
       </c>
       <c r="C150" s="5">
         <v>-0.37649550300000101</v>
       </c>
       <c r="D150" s="5">
         <v>-6.5297647723572165</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>67.319786711999996</v>
       </c>
       <c r="C151" s="5">
         <v>0.60222524799999633</v>
       </c>
       <c r="D151" s="5">
         <v>11.386050037097561</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>67.740588095999996</v>
       </c>
       <c r="C152" s="5">
         <v>0.42080138400000067</v>
       </c>
       <c r="D152" s="5">
         <v>7.7642662524014305</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>67.704411047999997</v>
       </c>
       <c r="C153" s="5">
         <v>-3.617704799999899E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.63898425682323845</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>68.083281095999993</v>
       </c>
       <c r="C154" s="5">
         <v>0.37887004799999602</v>
       </c>
       <c r="D154" s="5">
         <v>6.9257123856304448</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>68.502615480000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.41933438400000966</v>
       </c>
       <c r="D155" s="5">
         <v>7.6465497797240101</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>69.204953524999993</v>
       </c>
       <c r="C156" s="5">
         <v>0.70233804499999053</v>
       </c>
       <c r="D156" s="5">
         <v>13.021309293754225</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>69.390877039000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.1859235140000095</v>
       </c>
       <c r="D157" s="5">
         <v>3.2719419092210211</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>69.973648578999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.58277153999999598</v>
       </c>
       <c r="D158" s="5">
         <v>10.556865047041896</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>69.710000144000006</v>
       </c>
       <c r="C159" s="5">
         <v>-0.26364843499999324</v>
       </c>
       <c r="D159" s="5">
         <v>-4.4288594762104561</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>70.383548946999994</v>
       </c>
       <c r="C160" s="5">
         <v>0.67354880299998854</v>
       </c>
       <c r="D160" s="5">
         <v>12.231026203273586</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>70.311706791000006</v>
       </c>
       <c r="C161" s="5">
         <v>-7.1842155999988222E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-1.2180153868716626</v>
       </c>
       <c r="E161" s="5">
         <v>4.7957300086691745</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>70.554473903000002</v>
       </c>
       <c r="C162" s="5">
         <v>0.24276711199999568</v>
       </c>
       <c r="D162" s="5">
         <v>4.2228654625411144</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>70.402027437000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.15244646600000067</v>
       </c>
       <c r="D163" s="5">
         <v>-2.5622381996406651</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>70.419206356999993</v>
       </c>
       <c r="C164" s="5">
         <v>1.7178919999992104E-2</v>
       </c>
       <c r="D164" s="5">
         <v>0.29320736246842838</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>70.313970419</v>
       </c>
       <c r="C165" s="5">
         <v>-0.10523593799999276</v>
       </c>
       <c r="D165" s="5">
         <v>-1.7786385904176805</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>70.733993823000006</v>
       </c>
       <c r="C166" s="5">
         <v>0.42002340400000548</v>
       </c>
       <c r="D166" s="5">
         <v>7.4085116555473229</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>70.608910941999994</v>
       </c>
       <c r="C167" s="5">
         <v>-0.12508288100001153</v>
       </c>
       <c r="D167" s="5">
         <v>-2.1015096024365576</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>69.537022085000004</v>
       </c>
       <c r="C168" s="5">
         <v>-1.0718888569999905</v>
       </c>
       <c r="D168" s="5">
         <v>-16.770190476066958</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>70.350537149000004</v>
       </c>
       <c r="C169" s="5">
         <v>0.81351506400000062</v>
       </c>
       <c r="D169" s="5">
         <v>14.978319165107967</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>70.849978844000006</v>
       </c>
       <c r="C170" s="5">
         <v>0.49944169500000157</v>
       </c>
       <c r="D170" s="5">
         <v>8.8598385010529856</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>71.429683675999996</v>
       </c>
       <c r="C171" s="5">
         <v>0.57970483199999023</v>
       </c>
       <c r="D171" s="5">
         <v>10.272703889462509</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>71.823266539000002</v>
       </c>
       <c r="C172" s="5">
         <v>0.393582863000006</v>
       </c>
       <c r="D172" s="5">
         <v>6.816197634620158</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>71.810140697999998</v>
       </c>
       <c r="C173" s="5">
         <v>-1.3125841000004357E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.2190820286770756</v>
       </c>
       <c r="E173" s="5">
         <v>2.1311300427595326</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>71.947963860000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.13782316200000366</v>
       </c>
       <c r="D174" s="5">
         <v>2.3275938851614608</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>72.147914807000006</v>
       </c>
       <c r="C175" s="5">
         <v>0.19995094700000493</v>
       </c>
       <c r="D175" s="5">
         <v>3.3863757962743657</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>72.949577622000007</v>
       </c>
       <c r="C176" s="5">
         <v>0.80166281500000025</v>
       </c>
       <c r="D176" s="5">
         <v>14.17945733883219</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>72.587302362000003</v>
       </c>
       <c r="C177" s="5">
         <v>-0.3622752600000041</v>
       </c>
       <c r="D177" s="5">
         <v>-5.7992200358303547</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>72.492023430000003</v>
       </c>
       <c r="C178" s="5">
         <v>-9.5278931999999372E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-1.5638120125506139</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>72.355295221999995</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13672820800000807</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2400045782600242</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>72.133090887999998</v>
       </c>
       <c r="C180" s="5">
         <v>-0.22220433399999706</v>
       </c>
       <c r="D180" s="5">
         <v>-3.6236075266218748</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>71.610344322000003</v>
       </c>
       <c r="C181" s="5">
         <v>-0.52274656599999503</v>
       </c>
       <c r="D181" s="5">
         <v>-8.3579830444821859</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>72.475127373000007</v>
       </c>
       <c r="C182" s="5">
         <v>0.86478305100000341</v>
       </c>
       <c r="D182" s="5">
         <v>15.493808877787995</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>73.061130700999996</v>
       </c>
       <c r="C183" s="5">
         <v>0.58600332799998966</v>
       </c>
       <c r="D183" s="5">
         <v>10.146023254578296</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>73.208594133999995</v>
       </c>
       <c r="C184" s="5">
         <v>0.14746343299999864</v>
       </c>
       <c r="D184" s="5">
         <v>2.4490967694355881</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>73.228472194999995</v>
       </c>
       <c r="C185" s="5">
         <v>1.9878061000000002E-2</v>
       </c>
       <c r="D185" s="5">
         <v>0.32631863371059833</v>
       </c>
       <c r="E185" s="5">
         <v>1.9751131013164835</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>73.543161956000006</v>
       </c>
       <c r="C186" s="5">
         <v>0.314689761000011</v>
       </c>
       <c r="D186" s="5">
         <v>5.2804903621896937</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>74.013704249</v>
       </c>
       <c r="C187" s="5">
         <v>0.47054229299999406</v>
       </c>
       <c r="D187" s="5">
         <v>7.9538426637793203</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>74.021623868000006</v>
       </c>
       <c r="C188" s="5">
         <v>7.9196190000061506E-3</v>
       </c>
       <c r="D188" s="5">
         <v>0.12847806814382245</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>74.674405730999993</v>
       </c>
       <c r="C189" s="5">
         <v>0.65278186299998708</v>
       </c>
       <c r="D189" s="5">
         <v>11.111241880651889</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>74.781027109999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.10662137900000346</v>
       </c>
       <c r="D190" s="5">
         <v>1.7268996959833638</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>74.783012283000005</v>
       </c>
       <c r="C191" s="5">
         <v>1.9851730000084444E-3</v>
       </c>
       <c r="D191" s="5">
         <v>3.1860426883678628E-2</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>76.739543737999995</v>
       </c>
       <c r="C192" s="5">
         <v>1.9565314549999897</v>
       </c>
       <c r="D192" s="5">
         <v>36.331149494472335</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>77.307932191000006</v>
       </c>
       <c r="C193" s="5">
         <v>0.5683884530000114</v>
       </c>
       <c r="D193" s="5">
         <v>9.2592290667654176</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>77.283110102999999</v>
       </c>
       <c r="C194" s="5">
         <v>-2.4822088000007625E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-0.38461720177271896</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>76.807417283000007</v>
       </c>
       <c r="C195" s="5">
         <v>-0.47569281999999191</v>
       </c>
       <c r="D195" s="5">
         <v>-7.1412466032533377</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>76.574308885999997</v>
       </c>
       <c r="C196" s="5">
         <v>-0.2331083970000094</v>
       </c>
       <c r="D196" s="5">
         <v>-3.5817848200433211</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>77.437875132000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.86356624600000487</v>
       </c>
       <c r="D197" s="5">
         <v>14.404761785275877</v>
       </c>
       <c r="E197" s="5">
         <v>5.7483145705823135</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>77.517919583999998</v>
       </c>
       <c r="C198" s="5">
         <v>8.0044451999995658E-2</v>
       </c>
       <c r="D198" s="5">
         <v>1.2474684255310953</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>77.488446350000004</v>
       </c>
       <c r="C199" s="5">
         <v>-2.9473233999993909E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-0.45530136202875937</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>77.771755438</v>
       </c>
       <c r="C200" s="5">
         <v>0.28330908799999577</v>
       </c>
       <c r="D200" s="5">
         <v>4.4766844096047809</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>78.178383885000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.40662844700000278</v>
       </c>
       <c r="D201" s="5">
         <v>6.4577882004710485</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>78.477337884999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.29895399999999483</v>
       </c>
       <c r="D202" s="5">
         <v>4.6865502523394387</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>78.408344005000004</v>
       </c>
       <c r="C203" s="5">
         <v>-6.8993879999993624E-2</v>
       </c>
       <c r="D203" s="5">
         <v>-1.049901750250759</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>79.179512768999999</v>
       </c>
       <c r="C204" s="5">
         <v>0.77116876399999512</v>
       </c>
       <c r="D204" s="5">
         <v>12.462185969887019</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>79.964860427000005</v>
       </c>
       <c r="C205" s="5">
         <v>0.78534765800000628</v>
       </c>
       <c r="D205" s="5">
         <v>12.573534688274201</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>80.154968060000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.19010763299999667</v>
       </c>
       <c r="D206" s="5">
         <v>2.8904678811394025</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>79.924760762999995</v>
       </c>
       <c r="C207" s="5">
         <v>-0.23020729700000686</v>
       </c>
       <c r="D207" s="5">
         <v>-3.3925108063787124</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>80.568027243000003</v>
       </c>
       <c r="C208" s="5">
         <v>0.6432664800000083</v>
       </c>
       <c r="D208" s="5">
         <v>10.097287166869462</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>80.586880238999996</v>
       </c>
       <c r="C209" s="5">
         <v>1.8852995999992572E-2</v>
       </c>
       <c r="D209" s="5">
         <v>0.28116283077959103</v>
       </c>
       <c r="E209" s="5">
         <v>4.0664921417745914</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>80.977121495999995</v>
       </c>
       <c r="C210" s="5">
         <v>0.39024125699999956</v>
       </c>
       <c r="D210" s="5">
         <v>5.9682832199821512</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>80.741867267999993</v>
       </c>
       <c r="C211" s="5">
         <v>-0.23525422800000229</v>
       </c>
       <c r="D211" s="5">
         <v>-3.431063451945171</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>81.371692143000004</v>
       </c>
       <c r="C212" s="5">
         <v>0.62982487500001128</v>
       </c>
       <c r="D212" s="5">
         <v>9.7727898552336221</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>81.014718916999996</v>
       </c>
       <c r="C213" s="5">
         <v>-0.35697322600000803</v>
       </c>
       <c r="D213" s="5">
         <v>-5.1391555566438925</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>82.107199558999994</v>
       </c>
       <c r="C214" s="5">
         <v>1.0924806419999982</v>
       </c>
       <c r="D214" s="5">
         <v>17.437750448020118</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>82.477782168999994</v>
       </c>
       <c r="C215" s="5">
         <v>0.37058260999999959</v>
       </c>
       <c r="D215" s="5">
         <v>5.5525701715537945</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>82.918121725000006</v>
       </c>
       <c r="C216" s="5">
         <v>0.44033955600001207</v>
       </c>
       <c r="D216" s="5">
         <v>6.5981773495551233</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>83.049769531999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.13164780699999312</v>
       </c>
       <c r="D217" s="5">
         <v>1.9219465183034856</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>83.017772613999995</v>
       </c>
       <c r="C218" s="5">
         <v>-3.1996918000004371E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.46135039482561035</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>83.238797836000003</v>
       </c>
       <c r="C219" s="5">
         <v>0.22102522200000863</v>
       </c>
       <c r="D219" s="5">
         <v>3.2420616640065347</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>83.460860433999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.22206259799999373</v>
       </c>
       <c r="D220" s="5">
         <v>3.2487257567449968</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>83.823296542999998</v>
       </c>
       <c r="C221" s="5">
         <v>0.36243610900000078</v>
       </c>
       <c r="D221" s="5">
         <v>5.3373879026758164</v>
       </c>
       <c r="E221" s="5">
         <v>4.0160585623883582</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>84.277039064999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.45374252199999887</v>
       </c>
       <c r="D222" s="5">
         <v>6.69262252271281</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>84.742698969000003</v>
       </c>
       <c r="C223" s="5">
         <v>0.46565990400000601</v>
       </c>
       <c r="D223" s="5">
         <v>6.8356687561940799</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>84.935439097</v>
       </c>
       <c r="C224" s="5">
         <v>0.19274012799999696</v>
       </c>
       <c r="D224" s="5">
         <v>2.7637006342700499</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>85.546559510999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.61112041399999839</v>
       </c>
       <c r="D225" s="5">
         <v>8.9841493242662338</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>86.048546279999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.50198676899999839</v>
       </c>
       <c r="D226" s="5">
         <v>7.273358445291489</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>86.104419687000004</v>
       </c>
       <c r="C227" s="5">
         <v>5.5873407000007091E-2</v>
       </c>
       <c r="D227" s="5">
         <v>0.78197782590236908</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>84.978156290000001</v>
       </c>
       <c r="C228" s="5">
         <v>-1.1262633970000024</v>
       </c>
       <c r="D228" s="5">
         <v>-14.614854615736528</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>84.996915540000003</v>
       </c>
       <c r="C229" s="5">
         <v>1.8759250000002226E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.26522641658031088</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>86.040807709999996</v>
       </c>
       <c r="C230" s="5">
         <v>1.0438921699999923</v>
       </c>
       <c r="D230" s="5">
         <v>15.775257067732952</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>86.008506556</v>
       </c>
       <c r="C231" s="5">
         <v>-3.2301153999995336E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-0.44957098512460325</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>85.785747306000005</v>
       </c>
       <c r="C232" s="5">
         <v>-0.22275924999999575</v>
       </c>
       <c r="D232" s="5">
         <v>-3.0640688264309546</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>85.432408496999997</v>
       </c>
       <c r="C233" s="5">
         <v>-0.35333880900000736</v>
       </c>
       <c r="D233" s="5">
         <v>-4.83217706711494</v>
       </c>
       <c r="E233" s="5">
         <v>1.9196476640292337</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>85.352614869999996</v>
       </c>
       <c r="C234" s="5">
         <v>-7.9793627000000811E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-1.1150569660850707</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>84.828602007000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.52401286299999583</v>
       </c>
       <c r="D235" s="5">
         <v>-7.12351971132329</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>84.306730256999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.52187175000000252</v>
       </c>
       <c r="D236" s="5">
         <v>-7.1377431050448354</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>83.871554184999994</v>
       </c>
       <c r="C237" s="5">
         <v>-0.43517607200000441</v>
       </c>
       <c r="D237" s="5">
         <v>-6.0213206701137389</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>83.498580447999998</v>
       </c>
       <c r="C238" s="5">
         <v>-0.37297373699999525</v>
       </c>
       <c r="D238" s="5">
         <v>-5.2077534381838824</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>83.064136078000004</v>
       </c>
       <c r="C239" s="5">
         <v>-0.43444436999999425</v>
       </c>
       <c r="D239" s="5">
         <v>-6.0680098206953081</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>82.796935282999996</v>
       </c>
       <c r="C240" s="5">
         <v>-0.26720079500000793</v>
       </c>
       <c r="D240" s="5">
         <v>-3.792592686180607</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>82.785154261000002</v>
       </c>
       <c r="C241" s="5">
         <v>-1.1781021999993868E-2</v>
       </c>
       <c r="D241" s="5">
         <v>-0.17061220948907385</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>82.486954467000004</v>
       </c>
       <c r="C242" s="5">
         <v>-0.29819979399999852</v>
       </c>
       <c r="D242" s="5">
         <v>-4.237895622177823</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>83.246031259999995</v>
       </c>
       <c r="C243" s="5">
         <v>0.75907679299999131</v>
       </c>
       <c r="D243" s="5">
         <v>11.619281695736007</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>83.276526536000006</v>
       </c>
       <c r="C244" s="5">
         <v>3.0495276000010563E-2</v>
       </c>
       <c r="D244" s="5">
         <v>0.44047927536361442</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>83.460213177</v>
       </c>
       <c r="C245" s="5">
         <v>0.18368664099999421</v>
       </c>
       <c r="D245" s="5">
         <v>2.6792402424986594</v>
       </c>
       <c r="E245" s="5">
         <v>-2.3084861526164846</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>83.710925497000005</v>
       </c>
       <c r="C246" s="5">
         <v>0.25071232000000521</v>
       </c>
       <c r="D246" s="5">
         <v>3.6649268309349337</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>83.595017197000004</v>
       </c>
       <c r="C247" s="5">
         <v>-0.11590830000000096</v>
       </c>
       <c r="D247" s="5">
         <v>-1.6489556331739208</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>84.109065381999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.51404818499999294</v>
       </c>
       <c r="D248" s="5">
         <v>7.633878035730457</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>84.106185205000003</v>
       </c>
       <c r="C249" s="5">
         <v>-2.8801769999944327E-3</v>
       </c>
       <c r="D249" s="5">
         <v>-4.108429359911403E-2</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>84.364918696000004</v>
       </c>
       <c r="C250" s="5">
         <v>0.25873349100000098</v>
       </c>
       <c r="D250" s="5">
         <v>3.754629917507124</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>84.457011039999998</v>
       </c>
       <c r="C251" s="5">
         <v>9.2092343999993886E-2</v>
       </c>
       <c r="D251" s="5">
         <v>1.3178074081544366</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>84.732109778999998</v>
       </c>
       <c r="C252" s="5">
         <v>0.27509873900000059</v>
       </c>
       <c r="D252" s="5">
         <v>3.9795065416298181</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>85.118075163</v>
       </c>
       <c r="C253" s="5">
         <v>0.38596538400000213</v>
       </c>
       <c r="D253" s="5">
         <v>5.6051957619084325</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>84.593320860999995</v>
       </c>
       <c r="C254" s="5">
         <v>-0.52475430200000517</v>
       </c>
       <c r="D254" s="5">
         <v>-7.1522544560295831</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>84.821986093999996</v>
       </c>
       <c r="C255" s="5">
         <v>0.22866523300000097</v>
       </c>
       <c r="D255" s="5">
         <v>3.2923967340478422</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>85.202231523999998</v>
       </c>
       <c r="C256" s="5">
         <v>0.38024543000000222</v>
       </c>
       <c r="D256" s="5">
         <v>5.5140729609538308</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>85.617008553999995</v>
       </c>
       <c r="C257" s="5">
         <v>0.41477702999999622</v>
       </c>
       <c r="D257" s="5">
         <v>6.0007556195558642</v>
       </c>
       <c r="E257" s="5">
         <v>2.584219827507428</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>86.098563052000003</v>
       </c>
       <c r="C258" s="5">
         <v>0.48155449800000838</v>
       </c>
       <c r="D258" s="5">
         <v>6.9621798222991638</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>86.446458535999994</v>
       </c>
       <c r="C259" s="5">
         <v>0.34789548399999148</v>
       </c>
       <c r="D259" s="5">
         <v>4.9580211786184991</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>86.364451510999999</v>
       </c>
       <c r="C260" s="5">
         <v>-8.2007024999995792E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-1.1324535556028081</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>86.493946281999996</v>
       </c>
       <c r="C261" s="5">
         <v>0.1294947709999974</v>
       </c>
       <c r="D261" s="5">
         <v>1.8141912967743368</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>86.576487916000005</v>
       </c>
       <c r="C262" s="5">
         <v>8.2541634000008912E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.1511961688586148</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>87.003991837000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.42750392099999601</v>
       </c>
       <c r="D263" s="5">
         <v>6.0890543162523736</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>87.215903490000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.21191165300000137</v>
       </c>
       <c r="D264" s="5">
         <v>2.9622587992591987</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>87.045460438999996</v>
       </c>
       <c r="C265" s="5">
         <v>-0.17044305100000656</v>
       </c>
       <c r="D265" s="5">
         <v>-2.3200759323442566</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>87.879277907000002</v>
       </c>
       <c r="C266" s="5">
         <v>0.83381746800000656</v>
       </c>
       <c r="D266" s="5">
         <v>12.120295576037643</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>88.014646815999996</v>
       </c>
       <c r="C267" s="5">
         <v>0.13536890899999321</v>
       </c>
       <c r="D267" s="5">
         <v>1.864216791398654</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>87.977769742000007</v>
       </c>
       <c r="C268" s="5">
         <v>-3.6877073999988852E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-0.50162848759602863</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>88.399049511000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.42127976899999453</v>
       </c>
       <c r="D269" s="5">
         <v>5.8999524285785032</v>
       </c>
       <c r="E269" s="5">
         <v>3.2494021970474796</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>88.394199938</v>
       </c>
       <c r="C270" s="5">
         <v>-4.8495730000013282E-3</v>
       </c>
       <c r="D270" s="5">
         <v>-6.5812155660494032E-2</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>88.296311552000006</v>
       </c>
       <c r="C271" s="5">
         <v>-9.7888385999993943E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.3208246968693049</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>88.626161421000006</v>
       </c>
       <c r="C272" s="5">
         <v>0.32984986900000024</v>
       </c>
       <c r="D272" s="5">
         <v>4.5761215771377817</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>88.468695706999995</v>
       </c>
       <c r="C273" s="5">
         <v>-0.1574657140000113</v>
       </c>
       <c r="D273" s="5">
         <v>-2.1113768913207265</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>88.382939363999995</v>
       </c>
       <c r="C274" s="5">
         <v>-8.5756342999999902E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-1.1570278104917842</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>88.910613608000006</v>
       </c>
       <c r="C275" s="5">
         <v>0.52767424400001062</v>
       </c>
       <c r="D275" s="5">
         <v>7.4043817794082756</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>89.272341105999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.36172749799999337</v>
       </c>
       <c r="D276" s="5">
         <v>4.9928677299353685</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>89.488402495000003</v>
       </c>
       <c r="C277" s="5">
         <v>0.2160613890000036</v>
       </c>
       <c r="D277" s="5">
         <v>2.9432738978788509</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>89.503632807000002</v>
       </c>
       <c r="C278" s="5">
         <v>1.5230311999999913E-2</v>
       </c>
       <c r="D278" s="5">
         <v>0.20442304727095184</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>89.618402270000004</v>
       </c>
       <c r="C279" s="5">
         <v>0.11476946300000179</v>
       </c>
       <c r="D279" s="5">
         <v>1.549644642085668</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>89.853676394999994</v>
       </c>
       <c r="C280" s="5">
         <v>0.23527412499998945</v>
       </c>
       <c r="D280" s="5">
         <v>3.1962342537956712</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>89.599944835000002</v>
       </c>
       <c r="C281" s="5">
         <v>-0.25373155999999142</v>
       </c>
       <c r="D281" s="5">
         <v>-3.3364604277714371</v>
       </c>
       <c r="E281" s="5">
         <v>1.358493480012557</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>89.785889983000004</v>
       </c>
       <c r="C282" s="5">
         <v>0.18594514800000184</v>
       </c>
       <c r="D282" s="5">
         <v>2.5189607380072365</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>90.454446430999994</v>
       </c>
       <c r="C283" s="5">
         <v>0.6685564479999897</v>
       </c>
       <c r="D283" s="5">
         <v>9.3105147763445686</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>90.165784572000007</v>
       </c>
       <c r="C284" s="5">
         <v>-0.28866185899998698</v>
       </c>
       <c r="D284" s="5">
         <v>-3.7629835456795213</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>90.645088705999996</v>
       </c>
       <c r="C285" s="5">
         <v>0.47930413399998884</v>
       </c>
       <c r="D285" s="5">
         <v>6.5688176350171101</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>91.090624571999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.44553586600000017</v>
       </c>
       <c r="D286" s="5">
         <v>6.0602920646941838</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>90.862996817999999</v>
       </c>
       <c r="C287" s="5">
         <v>-0.22762775399999668</v>
       </c>
       <c r="D287" s="5">
         <v>-2.9578255092239769</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>91.149047203999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.28605038599999943</v>
       </c>
       <c r="D288" s="5">
         <v>3.8438834866792337</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>91.358210776999996</v>
       </c>
       <c r="C289" s="5">
         <v>0.20916357299999788</v>
       </c>
       <c r="D289" s="5">
         <v>2.7887125223154285</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>91.106791533000006</v>
       </c>
       <c r="C290" s="5">
         <v>-0.25141924399999027</v>
       </c>
       <c r="D290" s="5">
         <v>-3.2528890280558498</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>90.910756273000004</v>
       </c>
       <c r="C291" s="5">
         <v>-0.19603526000000215</v>
       </c>
       <c r="D291" s="5">
         <v>-2.5517113309438622</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>91.428103696999997</v>
       </c>
       <c r="C292" s="5">
         <v>0.51734742399999334</v>
       </c>
       <c r="D292" s="5">
         <v>7.0467038078014355</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>91.357804622000003</v>
       </c>
       <c r="C293" s="5">
         <v>-7.0299074999994104E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.9187880948403504</v>
       </c>
       <c r="E293" s="5">
         <v>1.961898291608466</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>91.568030669999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.21022604799999556</v>
       </c>
       <c r="D294" s="5">
         <v>2.7965719320907301</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>91.613509855000004</v>
       </c>
       <c r="C295" s="5">
         <v>4.5479185000004918E-2</v>
       </c>
       <c r="D295" s="5">
         <v>0.59763599543838364</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>91.902933200999996</v>
       </c>
       <c r="C296" s="5">
         <v>0.28942334599999242</v>
       </c>
       <c r="D296" s="5">
         <v>3.8575823634825701</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>92.436407544000005</v>
       </c>
       <c r="C297" s="5">
         <v>0.53347434300000884</v>
       </c>
       <c r="D297" s="5">
         <v>7.1924585678246888</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>92.691223308999994</v>
       </c>
       <c r="C298" s="5">
         <v>0.25481576499998937</v>
       </c>
       <c r="D298" s="5">
         <v>3.3586105232849439</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>92.895165356000007</v>
       </c>
       <c r="C299" s="5">
         <v>0.20394204700001239</v>
       </c>
       <c r="D299" s="5">
         <v>2.6724626604421875</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>92.605429177000005</v>
       </c>
       <c r="C300" s="5">
         <v>-0.28973617900000193</v>
       </c>
       <c r="D300" s="5">
         <v>-3.6792090525879062</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>93.540858516</v>
       </c>
       <c r="C301" s="5">
         <v>0.93542933899999525</v>
       </c>
       <c r="D301" s="5">
         <v>12.818113354308224</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>93.440003996000002</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10085451999999862</v>
       </c>
       <c r="D302" s="5">
         <v>-1.2861792686013174</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>94.410089945999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.97008594999999787</v>
       </c>
       <c r="D303" s="5">
         <v>13.194873017018471</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>94.411868892000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.7789460000017243E-3</v>
       </c>
       <c r="D304" s="5">
         <v>2.2613647002089898E-2</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>95.320765066999996</v>
       </c>
       <c r="C305" s="5">
         <v>0.90889617499999531</v>
       </c>
       <c r="D305" s="5">
         <v>12.184045672261323</v>
       </c>
       <c r="E305" s="5">
         <v>4.3378455309834196</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>94.917698960999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.40306610599999715</v>
       </c>
       <c r="D306" s="5">
         <v>-4.9578652693323289</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>95.265361290000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.34766232900000205</v>
       </c>
       <c r="D307" s="5">
         <v>4.4849671367123145</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>95.412466762999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.14710547299999632</v>
       </c>
       <c r="D308" s="5">
         <v>1.8688170923939929</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>95.439314476000007</v>
       </c>
       <c r="C309" s="5">
         <v>2.6847713000009321E-2</v>
       </c>
       <c r="D309" s="5">
         <v>0.33818602139299436</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>95.722802236000007</v>
       </c>
       <c r="C310" s="5">
         <v>0.28348775999999987</v>
       </c>
       <c r="D310" s="5">
         <v>3.6232267984135591</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>96.028409224000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.30560698799999386</v>
       </c>
       <c r="D311" s="5">
         <v>3.8991436263048351</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>95.767207882999998</v>
       </c>
       <c r="C312" s="5">
         <v>-0.26120134100000314</v>
       </c>
       <c r="D312" s="5">
         <v>-3.2156599159600119</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>95.701837440999995</v>
       </c>
       <c r="C313" s="5">
         <v>-6.5370442000002527E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-0.81604860404796975</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>96.521657726000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.81982028500000581</v>
       </c>
       <c r="D314" s="5">
         <v>10.778110181674382</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>96.503062857000003</v>
       </c>
       <c r="C315" s="5">
         <v>-1.8594868999997516E-2</v>
       </c>
       <c r="D315" s="5">
         <v>-0.2309348528346522</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>96.709894219000006</v>
       </c>
       <c r="C316" s="5">
         <v>0.20683136200000263</v>
       </c>
       <c r="D316" s="5">
         <v>2.602449802850515</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>96.807793516999993</v>
       </c>
       <c r="C317" s="5">
         <v>9.7899297999987311E-2</v>
       </c>
       <c r="D317" s="5">
         <v>1.2215446274044917</v>
       </c>
       <c r="E317" s="5">
         <v>1.5600257183781219</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>97.250599879999996</v>
       </c>
       <c r="C318" s="5">
         <v>0.44280636300000253</v>
       </c>
       <c r="D318" s="5">
         <v>5.6291068090685847</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>97.092807522000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.15779235799999469</v>
       </c>
       <c r="D319" s="5">
         <v>-1.9297585940380113</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>96.912608808000002</v>
       </c>
       <c r="C320" s="5">
         <v>-0.18019871399999943</v>
       </c>
       <c r="D320" s="5">
         <v>-2.2045377658500676</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>97.624028687000006</v>
       </c>
       <c r="C321" s="5">
         <v>0.71141987900000458</v>
       </c>
       <c r="D321" s="5">
         <v>9.1735155928994061</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>97.650607300999994</v>
       </c>
       <c r="C322" s="5">
         <v>2.657861399998751E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.32719545821782159</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>97.763408541000004</v>
       </c>
       <c r="C323" s="5">
         <v>0.11280124000001024</v>
       </c>
       <c r="D323" s="5">
         <v>1.3950226056896664</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>98.169390535999995</v>
       </c>
       <c r="C324" s="5">
         <v>0.40598199499999055</v>
       </c>
       <c r="D324" s="5">
         <v>5.0986453240136287</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>98.161105660999993</v>
       </c>
       <c r="C325" s="5">
         <v>-8.2848750000010796E-3</v>
       </c>
       <c r="D325" s="5">
         <v>-0.10122540827739446</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>98.721408277999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.56030261700000494</v>
       </c>
       <c r="D326" s="5">
         <v>7.0687681187355356</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>98.296210844000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.42519743399999754</v>
       </c>
       <c r="D327" s="5">
         <v>-5.0477593256779585</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>98.415508819999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.11929797599999858</v>
       </c>
       <c r="D328" s="5">
         <v>1.4661505279785159</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>98.178832647999997</v>
       </c>
       <c r="C329" s="5">
         <v>-0.23667617200000279</v>
       </c>
       <c r="D329" s="5">
         <v>-2.8479739451007791</v>
       </c>
       <c r="E329" s="5">
         <v>1.4162487142724167</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>98.554252515000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.37541986700000507</v>
       </c>
       <c r="D330" s="5">
         <v>4.6863486861385528</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>98.478521603000004</v>
       </c>
       <c r="C331" s="5">
         <v>-7.5730911999997375E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-0.9182150960356017</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>99.018934189000007</v>
       </c>
       <c r="C332" s="5">
         <v>0.54041258600000219</v>
       </c>
       <c r="D332" s="5">
         <v>6.7875755618828304</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>98.315642014000005</v>
       </c>
       <c r="C333" s="5">
         <v>-0.70329217500000141</v>
       </c>
       <c r="D333" s="5">
         <v>-8.1979317098973112</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>99.094983503999998</v>
       </c>
       <c r="C334" s="5">
         <v>0.77934148999999309</v>
       </c>
       <c r="D334" s="5">
         <v>9.938194856026028</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>99.243299536999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.1483160330000004</v>
       </c>
       <c r="D335" s="5">
         <v>1.8109057735002043</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>99.236984394000004</v>
       </c>
       <c r="C336" s="5">
         <v>-6.315142999994805E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-7.633281017884741E-2</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>99.281216190999999</v>
       </c>
       <c r="C337" s="5">
         <v>4.4231796999994799E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.53617579059670462</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>99.415926597999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.13471040700000003</v>
       </c>
       <c r="D338" s="5">
         <v>1.6404344519073577</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>99.476188527999994</v>
       </c>
       <c r="C339" s="5">
         <v>6.02619299999958E-2</v>
       </c>
       <c r="D339" s="5">
         <v>0.72982160315524514</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>99.421711611999996</v>
       </c>
       <c r="C340" s="5">
         <v>-5.447691599999871E-2</v>
       </c>
       <c r="D340" s="5">
         <v>-0.65518952117904483</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>99.554827837999994</v>
       </c>
       <c r="C341" s="5">
         <v>0.13311622599999851</v>
       </c>
       <c r="D341" s="5">
         <v>1.618570553970744</v>
       </c>
       <c r="E341" s="5">
         <v>1.4015192001043175</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>99.759840635000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.20501279700000907</v>
       </c>
       <c r="D342" s="5">
         <v>2.4993360747556981</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>99.947241558000002</v>
       </c>
       <c r="C343" s="5">
         <v>0.18740092299999844</v>
       </c>
       <c r="D343" s="5">
         <v>2.2776616076955358</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>100.05017128999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.10292973199999267</v>
       </c>
       <c r="D344" s="5">
         <v>1.2428326356812125</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>99.808654855</v>
       </c>
       <c r="C345" s="5">
         <v>-0.24151643499999409</v>
       </c>
       <c r="D345" s="5">
         <v>-2.8585923516732392</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>100.01883177000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.21017691500000524</v>
       </c>
       <c r="D346" s="5">
         <v>2.5564315589749365</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>100.1672085</v>
       </c>
       <c r="C347" s="5">
         <v>0.1483767299999954</v>
       </c>
       <c r="D347" s="5">
         <v>1.7947824452707595</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>101.05715704000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.88994854000000601</v>
       </c>
       <c r="D348" s="5">
         <v>11.198279257752542</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>101.32922215000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.27206510999999978</v>
       </c>
       <c r="D349" s="5">
         <v>3.2788964633423623</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>100.35630129</v>
       </c>
       <c r="C350" s="5">
         <v>-0.97292086000000211</v>
       </c>
       <c r="D350" s="5">
         <v>-10.932501677413464</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>101.33321552</v>
       </c>
       <c r="C351" s="5">
         <v>0.97691422999999133</v>
       </c>
       <c r="D351" s="5">
         <v>12.327508870027494</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>101.61147971</v>
       </c>
       <c r="C352" s="5">
         <v>0.27826419000000158</v>
       </c>
       <c r="D352" s="5">
         <v>3.3454645836079155</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>101.97775729</v>
       </c>
       <c r="C353" s="5">
         <v>0.36627758000000199</v>
       </c>
       <c r="D353" s="5">
         <v>4.4124221238839301</v>
       </c>
       <c r="E353" s="5">
         <v>2.4337638913330295</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>102.15310447</v>
       </c>
       <c r="C354" s="5">
         <v>0.17534718000000282</v>
       </c>
       <c r="D354" s="5">
         <v>2.0829835173338695</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>102.42945555999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.27635108999999147</v>
       </c>
       <c r="D355" s="5">
         <v>3.2950565034570278</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>102.54015991</v>
       </c>
       <c r="C356" s="5">
         <v>0.110704350000006</v>
       </c>
       <c r="D356" s="5">
         <v>1.3046808283722955</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>102.88040281000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.3402429000000069</v>
       </c>
       <c r="D357" s="5">
         <v>4.0552476721855468</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>103.33619813999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.45579532999998662</v>
       </c>
       <c r="D358" s="5">
         <v>5.4478865471105697</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>103.29753295</v>
       </c>
       <c r="C359" s="5">
         <v>-3.8665189999989025E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-0.4480797975084605</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>102.88840426</v>
       </c>
       <c r="C360" s="5">
         <v>-0.40912869000000285</v>
       </c>
       <c r="D360" s="5">
         <v>-4.6506390880619808</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>103.78405681</v>
       </c>
       <c r="C361" s="5">
         <v>0.89565254999999411</v>
       </c>
       <c r="D361" s="5">
         <v>10.96104401115241</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>103.61571099</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16834581999999898</v>
       </c>
       <c r="D362" s="5">
         <v>-1.9292214739624836</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>103.67415308</v>
       </c>
       <c r="C363" s="5">
         <v>5.844208999999978E-2</v>
       </c>
       <c r="D363" s="5">
         <v>0.6789363527816894</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>103.92272466</v>
       </c>
       <c r="C364" s="5">
         <v>0.24857158000000368</v>
       </c>
       <c r="D364" s="5">
         <v>2.9153937487525372</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>103.88625295</v>
       </c>
       <c r="C365" s="5">
         <v>-3.6471710000000712E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-0.42032839779697628</v>
       </c>
       <c r="E365" s="5">
         <v>1.8714822827224031</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>103.95375337</v>
       </c>
       <c r="C366" s="5">
         <v>6.7500420000001782E-2</v>
       </c>
       <c r="D366" s="5">
         <v>0.78249620501384953</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>103.88101614999999</v>
       </c>
       <c r="C367" s="5">
         <v>-7.2737220000007596E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-0.83642521667735004</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>103.31254977</v>
       </c>
       <c r="C368" s="5">
         <v>-0.56846637999998961</v>
       </c>
       <c r="D368" s="5">
         <v>-6.372658638689666</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>90.088577279000006</v>
       </c>
       <c r="C369" s="5">
         <v>-13.223972490999998</v>
       </c>
       <c r="D369" s="5">
         <v>-80.671427569767957</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.276214156999998</v>
       </c>
       <c r="C370" s="5">
         <v>2.1876368779999922</v>
       </c>
       <c r="D370" s="5">
         <v>33.364572992006927</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>94.569325702</v>
       </c>
       <c r="C371" s="5">
         <v>2.2931115450000021</v>
       </c>
       <c r="D371" s="5">
         <v>34.253708113240663</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>95.468259567999993</v>
       </c>
       <c r="C372" s="5">
         <v>0.89893386599999303</v>
       </c>
       <c r="D372" s="5">
         <v>12.022317642079305</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>95.772559490000006</v>
       </c>
       <c r="C373" s="5">
         <v>0.30429992200001266</v>
       </c>
       <c r="D373" s="5">
         <v>3.8927075384671772</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>95.889218546999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.11665905699999257</v>
       </c>
       <c r="D374" s="5">
         <v>1.4715337188414557</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>95.820753613999997</v>
       </c>
       <c r="C375" s="5">
         <v>-6.8464933000001338E-2</v>
       </c>
       <c r="D375" s="5">
         <v>-0.85344372580883343</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>96.146593053000004</v>
       </c>
       <c r="C376" s="5">
         <v>0.32583943900000634</v>
       </c>
       <c r="D376" s="5">
         <v>4.1578027283366792</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>96.271170583</v>
       </c>
       <c r="C377" s="5">
         <v>0.12457752999999627</v>
       </c>
       <c r="D377" s="5">
         <v>1.5659732593628295</v>
       </c>
       <c r="E377" s="5">
         <v>-7.3302117948802152</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>96.510066180999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.23889559799999915</v>
       </c>
       <c r="D378" s="5">
         <v>3.0187630151514266</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>96.425131156000006</v>
       </c>
       <c r="C379" s="5">
         <v>-8.4935024999992947E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-1.0509798608458465</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>96.875150762999994</v>
       </c>
       <c r="C380" s="5">
         <v>0.45001960699998733</v>
       </c>
       <c r="D380" s="5">
         <v>5.7464599645902448</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>97.854183135</v>
       </c>
       <c r="C381" s="5">
         <v>0.97903237200000603</v>
       </c>
       <c r="D381" s="5">
         <v>12.824665363088727</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>98.116283555999999</v>
       </c>
       <c r="C382" s="5">
         <v>0.26210042099999953</v>
       </c>
       <c r="D382" s="5">
         <v>3.2619507469210385</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>98.646648369999994</v>
       </c>
       <c r="C383" s="5">
         <v>0.53036481399999502</v>
       </c>
       <c r="D383" s="5">
         <v>6.6829298970973561</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>99.780969459999994</v>
       </c>
       <c r="C384" s="5">
         <v>1.1343210900000003</v>
       </c>
       <c r="D384" s="5">
         <v>14.705599679322612</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>99.907025231999995</v>
       </c>
       <c r="C385" s="5">
         <v>0.12605577200000084</v>
       </c>
       <c r="D385" s="5">
         <v>1.5265677592501081</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>99.908888707000003</v>
       </c>
       <c r="C386" s="5">
         <v>1.8634750000074973E-3</v>
       </c>
       <c r="D386" s="5">
         <v>2.2384806373176858E-2</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>100.99306421999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.084175512999991</v>
       </c>
       <c r="D387" s="5">
         <v>13.827985963539401</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>101.12002353</v>
       </c>
       <c r="C388" s="5">
         <v>0.12695931000000371</v>
       </c>
       <c r="D388" s="5">
         <v>1.5190050032901858</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>101.70504982</v>
       </c>
       <c r="C389" s="5">
         <v>0.58502629000000184</v>
       </c>
       <c r="D389" s="5">
         <v>7.1677859961293056</v>
       </c>
       <c r="E389" s="5">
         <v>5.6443473202760996</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>100.98899061</v>
       </c>
       <c r="C390" s="5">
         <v>-0.71605920999999739</v>
       </c>
       <c r="D390" s="5">
         <v>-8.129056918564892</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>101.70688957</v>
       </c>
       <c r="C391" s="5">
         <v>0.71789895999999942</v>
       </c>
       <c r="D391" s="5">
         <v>8.8719737619897376</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>101.97472581</v>
       </c>
       <c r="C392" s="5">
         <v>0.26783623999999406</v>
       </c>
       <c r="D392" s="5">
         <v>3.2062698022148339</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>102.83810447</v>
       </c>
       <c r="C393" s="5">
         <v>0.86337866000000929</v>
       </c>
       <c r="D393" s="5">
         <v>10.646632678486734</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>102.95814964</v>
       </c>
       <c r="C394" s="5">
         <v>0.12004516999999737</v>
       </c>
       <c r="D394" s="5">
         <v>1.4098147751664625</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>103.55124236</v>
       </c>
       <c r="C395" s="5">
         <v>0.59309272000000135</v>
       </c>
       <c r="D395" s="5">
         <v>7.1358990930470823</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>103.75125983</v>
       </c>
       <c r="C396" s="5">
         <v>0.2000174699999917</v>
       </c>
       <c r="D396" s="5">
         <v>2.3426793894486986</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>103.66335637</v>
       </c>
       <c r="C397" s="5">
         <v>-8.7903459999992606E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-1.0119780099561271</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>104.40418443999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.74082806999999207</v>
       </c>
       <c r="D398" s="5">
         <v>8.9210122518726074</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>103.9843762</v>
       </c>
       <c r="C399" s="5">
         <v>-0.41980823999999473</v>
       </c>
       <c r="D399" s="5">
         <v>-4.719894887135978</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>104.30836097</v>
       </c>
       <c r="C400" s="5">
         <v>0.32398476999999559</v>
       </c>
       <c r="D400" s="5">
         <v>3.8035879205065903</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>104.95808293</v>
       </c>
       <c r="C401" s="5">
         <v>0.64972196000000793</v>
       </c>
       <c r="D401" s="5">
         <v>7.7360927614255282</v>
       </c>
       <c r="E401" s="5">
         <v>3.1984971402671647</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>105.09154964</v>
       </c>
       <c r="C402" s="5">
         <v>0.13346670999999333</v>
       </c>
       <c r="D402" s="5">
         <v>1.536660668290124</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>105.42159251</v>
       </c>
       <c r="C403" s="5">
         <v>0.33004286999999977</v>
       </c>
       <c r="D403" s="5">
         <v>3.8344141354186512</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>106.35543072999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.93383821999999839</v>
       </c>
       <c r="D404" s="5">
         <v>11.163235885137389</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>106.32744108999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.7989640000001259E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.31534820957918042</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>106.70049793</v>
       </c>
       <c r="C406" s="5">
         <v>0.37305684000000383</v>
       </c>
       <c r="D406" s="5">
         <v>4.2924831145822351</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>106.75592580999999</v>
       </c>
       <c r="C407" s="5">
         <v>5.5427879999996321E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.62515004078615988</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>106.74718738</v>
       </c>
       <c r="C408" s="5">
         <v>-8.7384299999939685E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-9.8180933506875068E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>106.91194944999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.16476206999999476</v>
       </c>
       <c r="D409" s="5">
         <v>1.867979658021568</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>107.61849736000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.70654791000001183</v>
       </c>
       <c r="D410" s="5">
         <v>8.2251266702828332</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>107.49693069</v>
       </c>
       <c r="C411" s="5">
         <v>-0.12156667000000709</v>
       </c>
       <c r="D411" s="5">
         <v>-1.3471390345122458</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>107.57582252</v>
       </c>
       <c r="C412" s="5">
         <v>7.8891830000003438E-2</v>
       </c>
       <c r="D412" s="5">
         <v>0.88424164721783161</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>107.62876572</v>
       </c>
       <c r="C413" s="5">
         <v>5.2943200000001411E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.59217851858992532</v>
       </c>
       <c r="E413" s="5">
         <v>2.5445232186463995</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>108.14245235</v>
       </c>
       <c r="C414" s="5">
         <v>0.51368662999999515</v>
       </c>
       <c r="D414" s="5">
         <v>5.8800769443439815</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>108.20475655</v>
       </c>
       <c r="C415" s="5">
         <v>6.230419999999981E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.69355191575362074</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>108.01029246</v>
       </c>
       <c r="C416" s="5">
         <v>-0.19446408999999676</v>
       </c>
       <c r="D416" s="5">
         <v>-2.1354333749229237</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>108.02610696000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.5814500000004728E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.1758414810647313</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>108.46434216</v>
       </c>
       <c r="C418" s="5">
         <v>0.43823519999999405</v>
       </c>
       <c r="D418" s="5">
         <v>4.9782033069822207</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>108.48096949000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.6627330000005713E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.18411237412221393</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>108.97020959</v>
       </c>
       <c r="C420" s="5">
         <v>0.4892400999999893</v>
       </c>
       <c r="D420" s="5">
         <v>5.5481779824032129</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>109.14452065</v>
       </c>
       <c r="C421" s="5">
         <v>0.17431106000000796</v>
       </c>
       <c r="D421" s="5">
         <v>1.936523842450355</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>109.28289245000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.1383718000000016</v>
       </c>
       <c r="D422" s="5">
         <v>1.531995152136667</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>109.88865929000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.60576684000000114</v>
       </c>
       <c r="D423" s="5">
         <v>6.8583152335205844</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>110.41175880999999</v>
       </c>
       <c r="C424" s="5">
         <v>0.52309951999998816</v>
       </c>
       <c r="D424" s="5">
         <v>5.8642779100779752</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>110.07281879999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.33894001000000173</v>
       </c>
       <c r="D425" s="5">
         <v>-3.6221747339453825</v>
       </c>
       <c r="E425" s="5">
         <v>2.2708177164813659</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>110.46973269</v>
       </c>
       <c r="C426" s="5">
         <v>0.39691389000000754</v>
       </c>
       <c r="D426" s="5">
         <v>4.4139627328009468</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>110.46924515000001</v>
       </c>
       <c r="C427" s="5">
         <v>-4.8753999999462394E-4</v>
       </c>
       <c r="D427" s="5">
         <v>-5.2958741265873854E-3</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>110.29073452</v>
       </c>
       <c r="C428" s="5">
         <v>-0.17851063000000522</v>
       </c>
       <c r="D428" s="5">
         <v>-1.9219750462479368</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>110.52697947999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.2362449599999934</v>
       </c>
       <c r="D429" s="5">
         <v>2.6009237216392478</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>110.32528649</v>
       </c>
       <c r="C430" s="5">
         <v>-0.20169298999999796</v>
       </c>
       <c r="D430" s="5">
         <v>-2.1679515573389652</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>110.48862457</v>
       </c>
       <c r="C431" s="5">
         <v>0.16333808000000261</v>
       </c>
       <c r="D431" s="5">
         <v>1.7911545493300318</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>110.73431186000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.24568729000000644</v>
       </c>
       <c r="D432" s="5">
         <v>2.7012493582522223</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>110.72811084</v>
       </c>
       <c r="C433" s="5">
         <v>-6.2010200000059967E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-6.7178207398599366E-2</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>110.39324719</v>
       </c>
       <c r="C434" s="5">
         <v>-0.33486365000000262</v>
       </c>
       <c r="D434" s="5">
         <v>-3.5692790113144524</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>110.36404034</v>
       </c>
       <c r="C435" s="5">
         <v>-2.9206849999994233E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.31702360207691571</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>110.01073507</v>
       </c>
       <c r="C436" s="5">
         <v>-0.353305270000007</v>
       </c>
       <c r="D436" s="5">
         <v>-3.7746048014810407</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>110.14913213</v>
       </c>
       <c r="C437" s="5">
         <v>0.13839706000000263</v>
       </c>
       <c r="D437" s="5">
         <v>1.5201281668218769</v>
       </c>
       <c r="E437" s="5">
         <v>6.9329858935174293E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>110.25025063</v>
       </c>
       <c r="C438" s="5">
         <v>0.10111849999999833</v>
       </c>
       <c r="D438" s="5">
         <v>1.1071966047375481</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>109.90574126</v>
       </c>
       <c r="C439" s="5">
         <v>-0.34450936999999726</v>
       </c>
       <c r="D439" s="5">
         <v>-3.6859752385089095</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>110.08753939</v>
       </c>
       <c r="C440" s="5">
         <v>0.18179813000000422</v>
       </c>
       <c r="D440" s="5">
         <v>2.0031116844121843</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>110.18939313</v>
       </c>
       <c r="C441" s="5">
         <v>0.1018537399999957</v>
       </c>
       <c r="D441" s="5">
         <v>1.1159152698562602</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>110.21679890999999</v>
       </c>
       <c r="C442" s="5">
         <v>2.7405779999995161E-2</v>
       </c>
       <c r="D442" s="5">
         <v>0.29886688302589448</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>110.80141009</v>
+        <v>110.77378557</v>
       </c>
       <c r="C443" s="5">
-        <v>0.58461118000001022</v>
+        <v>0.55698666000000685</v>
       </c>
       <c r="D443" s="5">
-        <v>6.5540417260260941</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>6.2356914774085004</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>110.73392312</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-3.9862450000001104E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-0.43097180721776152</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18E11581-9A69-45B5-BA0F-6E8865FBE0FD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>