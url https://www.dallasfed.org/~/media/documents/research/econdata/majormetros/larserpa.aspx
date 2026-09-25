--- v8 (2026-09-05)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4B1271FB-50B1-40F2-96DB-07BA2D7768A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B5473A2E-315E-4805-A901-E5A1BFD47F71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{09BEE8AB-310F-4596-94AA-F05C47F3A057}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{276247BE-E4D0-43ED-8C72-40B05B260321}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E809DB0-2853-4D52-A2B2-906C186A2EAB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{141328E8-0E62-4826-92E0-3DFBBA2893BD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>39.380849482999999</v>
+        <v>39.380851821999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>39.558181214000001</v>
+        <v>39.558179244999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.17733173100000243</v>
+        <v>0.17732742300000126</v>
       </c>
       <c r="D7" s="5">
-        <v>5.5394500225334209</v>
+        <v>5.5393117628164568</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>39.913643985</v>
+        <v>39.91363982</v>
       </c>
       <c r="C8" s="5">
-        <v>0.35546277099999912</v>
+        <v>0.35546057500000217</v>
       </c>
       <c r="D8" s="5">
-        <v>11.332192985901713</v>
+        <v>11.332120073804308</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>39.206794762999998</v>
+        <v>39.206790611000002</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.70684922200000244</v>
+        <v>-0.70684920899999781</v>
       </c>
       <c r="D9" s="5">
-        <v>-19.298887780068664</v>
+        <v>-19.298889280847177</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>39.448655314</v>
+        <v>39.448649801999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.24186055100000203</v>
+        <v>0.24185919099999609</v>
       </c>
       <c r="D10" s="5">
-        <v>7.659008738983597</v>
+        <v>7.6589650390096242</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>39.919993611999999</v>
+        <v>39.919984728999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.47133829799999916</v>
+        <v>0.4713349270000009</v>
       </c>
       <c r="D11" s="5">
-        <v>15.318533107448683</v>
+        <v>15.318418535090084</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>40.328379585</v>
+        <v>40.328372989000002</v>
       </c>
       <c r="C12" s="5">
-        <v>0.40838597300000146</v>
+        <v>0.40838826000000239</v>
       </c>
       <c r="D12" s="5">
-        <v>12.990962660417882</v>
+        <v>12.991042607620695</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>40.736807796000001</v>
+        <v>40.736799157</v>
       </c>
       <c r="C13" s="5">
-        <v>0.40842821100000037</v>
+        <v>0.40842616799999831</v>
       </c>
       <c r="D13" s="5">
-        <v>12.853403499784942</v>
+        <v>12.853337803705212</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>41.274579885999998</v>
+        <v>41.274575488000004</v>
       </c>
       <c r="C14" s="5">
-        <v>0.53777208999999715</v>
+        <v>0.53777633100000344</v>
       </c>
       <c r="D14" s="5">
-        <v>17.043691371229166</v>
+        <v>17.043839568275043</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>41.237258670000003</v>
+        <v>41.237257098999997</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.7321215999995161E-2</v>
+        <v>-3.7318389000006391E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.0796815445055619</v>
+        <v>-1.0796002817345052</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>41.411751787</v>
+        <v>41.411753613999998</v>
       </c>
       <c r="C16" s="5">
-        <v>0.17449311699999726</v>
+        <v>0.1744965150000013</v>
       </c>
       <c r="D16" s="5">
-        <v>5.1975883478105001</v>
+        <v>5.1976921331015502</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>41.488312925999999</v>
+        <v>41.488355058000003</v>
       </c>
       <c r="C17" s="5">
-        <v>7.6561138999998946E-2</v>
+        <v>7.6601444000004904E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>2.241231967725299</v>
+        <v>2.2424237759397503</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>42.263168051000001</v>
+        <v>42.263171520999997</v>
       </c>
       <c r="C18" s="5">
-        <v>0.77485512500000198</v>
+        <v>0.7748164629999934</v>
       </c>
       <c r="D18" s="5">
-        <v>24.863436372584637</v>
+        <v>24.862037795353721</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>42.471019693999999</v>
+        <v>42.471015623</v>
       </c>
       <c r="C19" s="5">
-        <v>0.20785164299999792</v>
+        <v>0.20784410200000281</v>
       </c>
       <c r="D19" s="5">
-        <v>6.0639199031060187</v>
+        <v>6.0636934040346313</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>42.825746363</v>
+        <v>42.825745554000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.35472666900000149</v>
+        <v>0.35472993100000139</v>
       </c>
       <c r="D20" s="5">
-        <v>10.496120059942161</v>
+        <v>10.496222109470988</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>42.782155940000003</v>
+        <v>42.782151990999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-4.3590422999997713E-2</v>
+        <v>-4.3593563000001723E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.214611991975556</v>
+        <v>-1.2146990191027385</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>43.125259739000001</v>
+        <v>43.125252858000003</v>
       </c>
       <c r="C22" s="5">
-        <v>0.34310379899999788</v>
+        <v>0.34310086700000397</v>
       </c>
       <c r="D22" s="5">
-        <v>10.059792337981509</v>
+        <v>10.059703514972007</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>43.457201529000002</v>
+        <v>43.457188737000003</v>
       </c>
       <c r="C23" s="5">
-        <v>0.3319417900000019</v>
+        <v>0.33193587899999955</v>
       </c>
       <c r="D23" s="5">
-        <v>9.6378188306276655</v>
+        <v>9.6376414804400845</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>43.135407649999998</v>
+        <v>43.135398602000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.32179387900000478</v>
+        <v>-0.32179013500000053</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.532710916283758</v>
+        <v>-8.5326180580683868</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>43.645460673999999</v>
+        <v>43.645451348000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.51005302400000119</v>
+        <v>0.5100527459999995</v>
       </c>
       <c r="D25" s="5">
-        <v>15.149511883597233</v>
+        <v>15.149506469430785</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>43.472066101000003</v>
+        <v>43.472060876</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.17339457299999594</v>
+        <v>-0.17339047200000124</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.664555517822877</v>
+        <v>-4.6644485694948941</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>43.225383790999999</v>
+        <v>43.225382373000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.24668231000000418</v>
+        <v>-0.24667850299999827</v>
       </c>
       <c r="D27" s="5">
-        <v>-6.6008511160439154</v>
+        <v>-6.600753173161733</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>43.806086166</v>
+        <v>43.806091776000002</v>
       </c>
       <c r="C28" s="5">
-        <v>0.58070237500000133</v>
+        <v>0.58070940300000018</v>
       </c>
       <c r="D28" s="5">
-        <v>17.367307334865</v>
+        <v>17.367533904484201</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>43.376291221999999</v>
+        <v>43.376340636999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.42979494400000107</v>
+        <v>-0.42975113900000395</v>
       </c>
       <c r="D29" s="5">
-        <v>-11.158566906719292</v>
+        <v>-11.157488914111502</v>
       </c>
       <c r="E29" s="5">
-        <v>4.5506268219859036</v>
+        <v>4.5506397550845845</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>43.824779288000002</v>
+        <v>43.824791371000003</v>
       </c>
       <c r="C30" s="5">
-        <v>0.44848806600000302</v>
+        <v>0.44845073400000501</v>
       </c>
       <c r="D30" s="5">
-        <v>13.137833558512856</v>
+        <v>13.136661224114521</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>43.916818323999998</v>
+        <v>43.916807284999997</v>
       </c>
       <c r="C31" s="5">
-        <v>9.2039035999995633E-2</v>
+        <v>9.201591399999387E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>2.5495068407525245</v>
+        <v>2.5488582296995244</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>44.156353043999999</v>
+        <v>44.156358011000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.23953472000000176</v>
+        <v>0.23955072600000449</v>
       </c>
       <c r="D32" s="5">
-        <v>6.7450972329933023</v>
+        <v>6.7455633021883177</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>44.459341289000001</v>
+        <v>44.459331544000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.30298824500000165</v>
+        <v>0.30297353299999941</v>
       </c>
       <c r="D33" s="5">
-        <v>8.5520232807688501</v>
+        <v>8.5515912328156141</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>44.893470716000003</v>
+        <v>44.893457761999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43412942700000201</v>
+        <v>0.43412621799999584</v>
       </c>
       <c r="D34" s="5">
-        <v>12.367805048877845</v>
+        <v>12.367711521946422</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>44.992769709999997</v>
+        <v>44.992749267999997</v>
       </c>
       <c r="C35" s="5">
-        <v>9.9298993999994423E-2</v>
+        <v>9.929150600000014E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>2.686785844285966</v>
+        <v>2.6865815512159941</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>45.347171318999997</v>
+        <v>45.347157084999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.35440160899999995</v>
+        <v>0.35440781700000201</v>
       </c>
       <c r="D36" s="5">
-        <v>9.8726692523505086</v>
+        <v>9.8728544322216116</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>44.853996311000003</v>
+        <v>44.853984930000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.49317500799999436</v>
+        <v>-0.49317215499999634</v>
       </c>
       <c r="D37" s="5">
-        <v>-12.297636799314727</v>
+        <v>-12.29757349031928</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>45.766559698999998</v>
+        <v>45.766554216000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.91256338799999526</v>
+        <v>0.91256928600000009</v>
       </c>
       <c r="D38" s="5">
-        <v>27.340190022878797</v>
+        <v>27.340394680254732</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>47.024286721999999</v>
+        <v>47.024288341000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2577270230000011</v>
+        <v>1.2577341249999989</v>
       </c>
       <c r="D39" s="5">
-        <v>38.448224827597308</v>
+        <v>38.448481066681083</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>47.094039225000003</v>
+        <v>47.094052712</v>
       </c>
       <c r="C40" s="5">
-        <v>6.9752503000003685E-2</v>
+        <v>6.9764370999997993E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>1.7945889743731902</v>
+        <v>1.7948967471712818</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>47.441070297000003</v>
+        <v>47.441130246</v>
       </c>
       <c r="C41" s="5">
-        <v>0.34703107200000005</v>
+        <v>0.3470775340000003</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2100098753178372</v>
+        <v>9.2112906105420009</v>
       </c>
       <c r="E41" s="5">
-        <v>9.3709696253108774</v>
+        <v>9.3709832348852764</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>46.889863779000002</v>
+        <v>46.889890727999997</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.55120651800000076</v>
+        <v>-0.5512395180000027</v>
       </c>
       <c r="D42" s="5">
-        <v>-13.085164604465117</v>
+        <v>-13.085883131521259</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>47.471803843000004</v>
+        <v>47.471785701999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.5819400640000012</v>
+        <v>0.58189497400000079</v>
       </c>
       <c r="D43" s="5">
-        <v>15.952778698198467</v>
+        <v>15.951447281824894</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>47.709846665000001</v>
+        <v>47.709859145000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.23804282199999705</v>
+        <v>0.23807344300000466</v>
       </c>
       <c r="D44" s="5">
-        <v>6.1860427219520009</v>
+        <v>6.1868629790322593</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>47.731382304999997</v>
+        <v>47.731364917999997</v>
       </c>
       <c r="C45" s="5">
-        <v>2.1535639999996192E-2</v>
+        <v>2.1505772999994122E-2</v>
       </c>
       <c r="D45" s="5">
-        <v>0.54301207278855124</v>
+        <v>0.54225697877789969</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>47.256836464999999</v>
+        <v>47.256813162</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.47454583999999755</v>
+        <v>-0.47455175599999677</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.299187048260906</v>
+        <v>-11.299324193318871</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>47.207104874000002</v>
+        <v>47.207072289999999</v>
       </c>
       <c r="C47" s="5">
-        <v>-4.9731590999996911E-2</v>
+        <v>-4.9740872000000991E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-1.2555580362809016</v>
+        <v>-1.2557916116721968</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>47.550707391000003</v>
+        <v>47.550683493999998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.34360251700000077</v>
+        <v>0.34361120399999834</v>
       </c>
       <c r="D48" s="5">
-        <v>9.0926231306432737</v>
+        <v>9.0928688209720008</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>47.695414669999998</v>
+        <v>47.695398343000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.14470727899999503</v>
+        <v>0.1447148490000032</v>
       </c>
       <c r="D49" s="5">
-        <v>3.7136125492727601</v>
+        <v>3.7138119786564561</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>48.466051458000003</v>
+        <v>48.466044908999997</v>
       </c>
       <c r="C50" s="5">
-        <v>0.77063678800000446</v>
+        <v>0.77064656599999637</v>
       </c>
       <c r="D50" s="5">
-        <v>21.208233413932497</v>
+        <v>21.208534775636245</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>47.913158623999998</v>
+        <v>47.913162180999997</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.552892834000005</v>
+        <v>-0.55288272800000016</v>
       </c>
       <c r="D51" s="5">
-        <v>-12.862327094567261</v>
+        <v>-12.862108172394793</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>48.421576952999999</v>
+        <v>48.421598738999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.50841832900000128</v>
+        <v>0.50843655799999965</v>
       </c>
       <c r="D52" s="5">
-        <v>13.503570239547248</v>
+        <v>13.504081939509804</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>48.204690409000001</v>
+        <v>48.204763655999997</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.21688654399999763</v>
+        <v>-0.21683508299999943</v>
       </c>
       <c r="D53" s="5">
-        <v>-5.2445001496827519</v>
+        <v>-5.2432839645173086</v>
       </c>
       <c r="E53" s="5">
-        <v>1.6096182215524113</v>
+        <v>1.6096442180872916</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>49.066672953000001</v>
+        <v>49.066720414999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.86198254399999996</v>
+        <v>0.86195675900000168</v>
       </c>
       <c r="D54" s="5">
-        <v>23.699446194140862</v>
+        <v>23.69862651086807</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>49.204440792</v>
+        <v>49.204424791999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13776783899999856</v>
+        <v>0.1377043769999986</v>
       </c>
       <c r="D55" s="5">
-        <v>3.4218432899634887</v>
+        <v>3.4202392673926107</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>49.292231524000002</v>
+        <v>49.292261048</v>
       </c>
       <c r="C56" s="5">
-        <v>8.7790732000001981E-2</v>
+        <v>8.7836256000002777E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>2.1621798942848436</v>
+        <v>2.1633128369536792</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>50.318009195000002</v>
+        <v>50.318004576</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0257776710000002</v>
+        <v>1.0257435279999996</v>
       </c>
       <c r="D57" s="5">
-        <v>28.038225221820177</v>
+        <v>28.037163910512742</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>50.94386781</v>
+        <v>50.943862551999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.62585861499999851</v>
+        <v>0.62585797599999893</v>
       </c>
       <c r="D58" s="5">
-        <v>15.990274415487793</v>
+        <v>15.990258526474932</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>51.379478978999998</v>
+        <v>51.379306587999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.43561116899999774</v>
+        <v>0.43544403599999981</v>
       </c>
       <c r="D59" s="5">
-        <v>10.757558417259139</v>
+        <v>10.753236240092146</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>51.980665539</v>
+        <v>51.980661556999998</v>
       </c>
       <c r="C60" s="5">
-        <v>0.60118656000000215</v>
+        <v>0.60135496899999907</v>
       </c>
       <c r="D60" s="5">
-        <v>14.980893089430026</v>
+        <v>14.985416964071941</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>52.532472349999999</v>
+        <v>52.532464220000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.55180681099999873</v>
+        <v>0.55180266300000369</v>
       </c>
       <c r="D61" s="5">
-        <v>13.509460234396231</v>
+        <v>13.509353777071031</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>52.563575741999998</v>
+        <v>52.563579263999998</v>
       </c>
       <c r="C62" s="5">
-        <v>3.1103391999998564E-2</v>
+        <v>3.1115043999996317E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.71281347297613706</v>
+        <v>0.71308148947049066</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>52.22833722</v>
+        <v>52.228348791000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.33523852199999737</v>
+        <v>-0.33523047299999575</v>
       </c>
       <c r="D63" s="5">
-        <v>-7.3904916110732133</v>
+        <v>-7.3903198664302394</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>52.516630436</v>
+        <v>52.516665369999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.28829321599999957</v>
+        <v>0.28831657899999641</v>
       </c>
       <c r="D64" s="5">
-        <v>6.8286754448652065</v>
+        <v>6.8292441837191298</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>52.770449976000002</v>
+        <v>52.770529353000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.25381954000000206</v>
+        <v>0.25386398300000224</v>
       </c>
       <c r="D65" s="5">
-        <v>5.9564334272363295</v>
+        <v>5.9575001948460216</v>
       </c>
       <c r="E65" s="5">
-        <v>9.4716085266000505</v>
+        <v>9.4716068511036191</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>51.270490267</v>
+        <v>51.270558686000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.4999597090000023</v>
+        <v>-1.4999706669999995</v>
       </c>
       <c r="D66" s="5">
-        <v>-29.251037617500241</v>
+        <v>-29.251181709664309</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>50.799764852999999</v>
+        <v>50.799768858999997</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.47072541400000034</v>
+        <v>-0.47078982700000438</v>
       </c>
       <c r="D67" s="5">
-        <v>-10.477793135527413</v>
+        <v>-10.479141987061924</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>50.644118587999998</v>
+        <v>50.644173182999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-0.15564626500000145</v>
+        <v>-0.15559567599999724</v>
       </c>
       <c r="D68" s="5">
-        <v>-3.6153708063814571</v>
+        <v>-3.6142151630594532</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>49.285780787999997</v>
+        <v>49.285795157999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.358337800000001</v>
+        <v>-1.3583780250000004</v>
       </c>
       <c r="D69" s="5">
-        <v>-27.837513703795647</v>
+        <v>-27.838194724473109</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>49.529793239999997</v>
+        <v>49.529801864</v>
       </c>
       <c r="C70" s="5">
-        <v>0.24401245199999977</v>
+        <v>0.24400670600000041</v>
       </c>
       <c r="D70" s="5">
-        <v>6.1056445243629964</v>
+        <v>6.1054949825179561</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>49.975909254000001</v>
+        <v>49.975579656999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.44611601400000467</v>
+        <v>0.44577779299999776</v>
       </c>
       <c r="D71" s="5">
-        <v>11.360269085959708</v>
+        <v>11.351223538272205</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>49.164275820999997</v>
+        <v>49.164267289000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.81163343300000435</v>
+        <v>-0.81131236799999584</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.838699371403123</v>
+        <v>-17.832367844622777</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>48.974602955000002</v>
+        <v>48.974585447000003</v>
       </c>
       <c r="C73" s="5">
-        <v>-0.18967286599999511</v>
+        <v>-0.18968184199999882</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.5325488539668886</v>
+        <v>-4.5327595895247814</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>49.006203393</v>
+        <v>49.006218500000003</v>
       </c>
       <c r="C74" s="5">
-        <v>3.1600437999998121E-2</v>
+        <v>3.1633053000000189E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.7770433359906681</v>
+        <v>0.77784845731565522</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>48.721802711999999</v>
+        <v>48.721770794000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.28440068100000104</v>
+        <v>-0.28444770600000169</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.7459959131602183</v>
+        <v>-6.7470739691558146</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>48.804043812000003</v>
+        <v>48.804132224</v>
       </c>
       <c r="C76" s="5">
-        <v>8.2241100000004508E-2</v>
+        <v>8.2361429999998848E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0444791938101448</v>
+        <v>2.0474997676201756</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>49.046932589999997</v>
+        <v>49.047067915</v>
       </c>
       <c r="C77" s="5">
-        <v>0.24288877799999398</v>
+        <v>0.24293569099999957</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1383959660565646</v>
+        <v>6.1396027902367756</v>
       </c>
       <c r="E77" s="5">
-        <v>-7.0560652556373116</v>
+        <v>-7.0559486206638216</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>48.984645094000001</v>
+        <v>48.984777045000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-6.2287495999996167E-2</v>
+        <v>-6.2290869999998222E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.5133489273664091</v>
+        <v>-1.5134261843998242</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>49.566201607000004</v>
+        <v>49.566260608</v>
       </c>
       <c r="C79" s="5">
-        <v>0.58155651300000244</v>
+        <v>0.58148356299999904</v>
       </c>
       <c r="D79" s="5">
-        <v>15.21474905532909</v>
+        <v>15.212670547465002</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>49.560345775999998</v>
+        <v>49.560433166000003</v>
       </c>
       <c r="C80" s="5">
-        <v>-5.8558310000051961E-3</v>
+        <v>-5.827441999997518E-3</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.14167785256200549</v>
+        <v>-0.14099127635257558</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>49.756285458000001</v>
+        <v>49.756312868000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.19593968200000234</v>
+        <v>0.19587970199999916</v>
       </c>
       <c r="D81" s="5">
-        <v>4.8488028988990628</v>
+        <v>4.8472774626931336</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>50.11922259</v>
+        <v>50.119228788999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.362937131999999</v>
+        <v>0.36291592099999548</v>
       </c>
       <c r="D82" s="5">
-        <v>9.1130014025997408</v>
+        <v>9.1124420472061818</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>49.852889050000002</v>
+        <v>49.852283876999998</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.26633353999999798</v>
+        <v>-0.26694491199999959</v>
       </c>
       <c r="D83" s="5">
-        <v>-6.1936872458320025</v>
+        <v>-6.2074903186501773</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>50.095795139000003</v>
+        <v>50.095748258</v>
       </c>
       <c r="C84" s="5">
-        <v>0.24290608900000166</v>
+        <v>0.24346438100000256</v>
       </c>
       <c r="D84" s="5">
-        <v>6.0062117020599493</v>
+        <v>6.0204642483892457</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>50.419560468</v>
+        <v>50.419502934999997</v>
       </c>
       <c r="C85" s="5">
-        <v>0.32376532899999688</v>
+        <v>0.3237546769999966</v>
       </c>
       <c r="D85" s="5">
-        <v>8.0372132816741271</v>
+        <v>8.036947175864718</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>50.886920666999998</v>
+        <v>50.886939503000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.46736019899999803</v>
+        <v>0.46743656800000366</v>
       </c>
       <c r="D86" s="5">
-        <v>11.708286032826077</v>
+        <v>11.71031186696041</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>51.552821193</v>
+        <v>51.552775926000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.66590052600000149</v>
+        <v>0.66583642300000179</v>
       </c>
       <c r="D87" s="5">
-        <v>16.884032864728926</v>
+        <v>16.882282107470626</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>51.822488888000002</v>
+        <v>51.822692109000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.26966769500000254</v>
+        <v>0.26991618299999942</v>
       </c>
       <c r="D88" s="5">
-        <v>6.4608585507122562</v>
+        <v>6.4669902924815004</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>51.822649157000001</v>
+        <v>51.822907356000002</v>
       </c>
       <c r="C89" s="5">
-        <v>1.6026899999843636E-4</v>
+        <v>2.1524699999986296E-4</v>
       </c>
       <c r="D89" s="5">
-        <v>3.7112472885070247E-3</v>
+        <v>4.9843474007937871E-3</v>
       </c>
       <c r="E89" s="5">
-        <v>5.6593071583154186</v>
+        <v>5.6595420664301788</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>52.218841507999997</v>
+        <v>52.219097865999998</v>
       </c>
       <c r="C90" s="5">
-        <v>0.39619235099999628</v>
+        <v>0.39619050999999672</v>
       </c>
       <c r="D90" s="5">
-        <v>9.5699514032286501</v>
+        <v>9.5698553450115131</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>52.623517585999998</v>
+        <v>52.623680088</v>
       </c>
       <c r="C91" s="5">
-        <v>0.40467607800000138</v>
+        <v>0.40458222200000193</v>
       </c>
       <c r="D91" s="5">
-        <v>9.7063350323467468</v>
+        <v>9.703937383767979</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>53.102164445</v>
+        <v>53.102294399999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.47864685900000126</v>
+        <v>0.47861431199999771</v>
       </c>
       <c r="D92" s="5">
-        <v>11.477746551558177</v>
+        <v>11.476889408487967</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>53.210545987000003</v>
+        <v>53.210469830000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.10838154200000361</v>
+        <v>0.10817543000000285</v>
       </c>
       <c r="D93" s="5">
-        <v>2.4768819669396258</v>
+        <v>2.4721125981771452</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>53.292385332000002</v>
+        <v>53.292365189999998</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1839344999998787E-2</v>
+        <v>8.1895359999997197E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>1.8613272294707661</v>
+        <v>1.8626147082804412</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>53.836295094</v>
+        <v>53.835522885000003</v>
       </c>
       <c r="C95" s="5">
-        <v>0.54390976199999841</v>
+        <v>0.54315769500000499</v>
       </c>
       <c r="D95" s="5">
-        <v>12.95879911997786</v>
+        <v>12.939869985414321</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>54.124669111000003</v>
+        <v>54.124479362999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28837401700000242</v>
+        <v>0.2889564779999958</v>
       </c>
       <c r="D96" s="5">
-        <v>6.6205877638706445</v>
+        <v>6.6344552987852135</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>54.395337261999998</v>
+        <v>54.395107465000002</v>
       </c>
       <c r="C97" s="5">
-        <v>0.27066815099999531</v>
+        <v>0.27062810200000342</v>
       </c>
       <c r="D97" s="5">
-        <v>6.1688305970181823</v>
+        <v>6.16791481036012</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>54.718590689999999</v>
+        <v>54.718402732999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.32325342800000101</v>
+        <v>0.32329526799999542</v>
       </c>
       <c r="D98" s="5">
-        <v>7.3689619528551686</v>
+        <v>7.3699792994396995</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>54.858404628000002</v>
+        <v>54.858382339999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.13981393800000319</v>
+        <v>0.13997960700000078</v>
       </c>
       <c r="D99" s="5">
-        <v>3.1096330803070948</v>
+        <v>3.1133806044962631</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>55.538893694000002</v>
+        <v>55.538807118000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.68048906599999981</v>
+        <v>0.68042477800000256</v>
       </c>
       <c r="D100" s="5">
-        <v>15.944089232532566</v>
+        <v>15.942485661281491</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>55.689412326999999</v>
+        <v>55.690975004999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.15051863299999724</v>
+        <v>0.15216788699999739</v>
       </c>
       <c r="D101" s="5">
-        <v>3.3010948156710684</v>
+        <v>3.3378174891045997</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4615312665421429</v>
+        <v>7.4640112767663025</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>56.145808993000003</v>
+        <v>56.146268315999997</v>
       </c>
       <c r="C102" s="5">
-        <v>0.45639666600000339</v>
+        <v>0.45529331099999837</v>
       </c>
       <c r="D102" s="5">
-        <v>10.290094080008604</v>
+        <v>10.263787288682625</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>56.276128122000003</v>
+        <v>56.276102409000003</v>
       </c>
       <c r="C103" s="5">
-        <v>0.13031912900000009</v>
+        <v>0.12983409300000659</v>
       </c>
       <c r="D103" s="5">
-        <v>2.8211341716727123</v>
+        <v>2.8104769803404706</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>56.741089543000001</v>
+        <v>56.741078897000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.46496142099999815</v>
+        <v>0.4649764879999978</v>
       </c>
       <c r="D104" s="5">
-        <v>10.377749227968236</v>
+        <v>10.378105903662993</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>57.502057948000001</v>
+        <v>57.501743122999997</v>
       </c>
       <c r="C105" s="5">
-        <v>0.76096840499999985</v>
+        <v>0.76066422599999584</v>
       </c>
       <c r="D105" s="5">
-        <v>17.335277668943849</v>
+        <v>17.327833105327461</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>57.571386742000001</v>
+        <v>57.571310451999999</v>
       </c>
       <c r="C106" s="5">
-        <v>6.9328794000000471E-2</v>
+        <v>6.9567329000001621E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>1.456442773260691</v>
+        <v>1.4614953058646796</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>58.014984665</v>
+        <v>58.013991312000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.44359792299999867</v>
+        <v>0.44268086000000295</v>
       </c>
       <c r="D107" s="5">
-        <v>9.6482979025988236</v>
+        <v>9.62751402840507</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>58.562292513999999</v>
+        <v>58.561997878</v>
       </c>
       <c r="C108" s="5">
-        <v>0.54730784899999918</v>
+        <v>0.54800656599999797</v>
       </c>
       <c r="D108" s="5">
-        <v>11.926945755377938</v>
+        <v>11.943187082113859</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>58.836520231000002</v>
+        <v>58.836137059999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27422771700000226</v>
+        <v>0.27413918199999898</v>
       </c>
       <c r="D109" s="5">
-        <v>5.766204003289932</v>
+        <v>5.7643239345803288</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>58.695231421999999</v>
+        <v>58.694831991999997</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.1412888090000024</v>
+        <v>-0.1413050680000012</v>
       </c>
       <c r="D110" s="5">
-        <v>-2.8438986077880535</v>
+        <v>-2.844239841576568</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>58.703306015999999</v>
+        <v>58.703369807999998</v>
       </c>
       <c r="C111" s="5">
-        <v>8.0745939999999905E-3</v>
+        <v>8.5378160000004755E-3</v>
       </c>
       <c r="D111" s="5">
-        <v>0.16520673406579256</v>
+        <v>0.17469306072570578</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>58.901091168999997</v>
+        <v>58.900705131999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.1977851529999981</v>
+        <v>0.19733532400000087</v>
       </c>
       <c r="D112" s="5">
-        <v>4.118849651909029</v>
+        <v>4.1093036074426381</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>58.978877216000001</v>
+        <v>58.981845845000002</v>
       </c>
       <c r="C113" s="5">
-        <v>7.7786047000003578E-2</v>
+        <v>8.1140713000003473E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.5963072855742499</v>
+        <v>1.6656844723245134</v>
       </c>
       <c r="E113" s="5">
-        <v>5.9068048154014452</v>
+        <v>5.9091636296626948</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>58.831963197</v>
+        <v>58.832608086999997</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.14691401900000045</v>
+        <v>-0.14923775800000527</v>
       </c>
       <c r="D114" s="5">
-        <v>-2.948537818121566</v>
+        <v>-2.9943791468161396</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>59.192925614000004</v>
+        <v>59.192678459</v>
       </c>
       <c r="C115" s="5">
-        <v>0.3609624170000032</v>
+        <v>0.36007037200000269</v>
       </c>
       <c r="D115" s="5">
-        <v>7.6161810410410924</v>
+        <v>7.5966350840287911</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>59.270634430999998</v>
+        <v>59.270429571999998</v>
       </c>
       <c r="C116" s="5">
-        <v>7.7708816999994212E-2</v>
+        <v>7.7751112999997929E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.5867917328969749</v>
+        <v>1.5876683312395556</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>59.712824154000003</v>
+        <v>59.712201006999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.44218972300000559</v>
+        <v>0.44177143499999971</v>
       </c>
       <c r="D117" s="5">
-        <v>9.3292657416930389</v>
+        <v>9.3201094302707297</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>60.257311975999997</v>
+        <v>60.257117624000003</v>
       </c>
       <c r="C118" s="5">
-        <v>0.54448782199999357</v>
+        <v>0.54491661700000549</v>
       </c>
       <c r="D118" s="5">
-        <v>11.507918451941546</v>
+        <v>11.517567086893843</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>60.264114065999998</v>
+        <v>60.263119095</v>
       </c>
       <c r="C119" s="5">
-        <v>6.80209000000076E-3</v>
+        <v>6.0014709999975935E-3</v>
       </c>
       <c r="D119" s="5">
-        <v>0.13554500579724404</v>
+        <v>0.11958274524992429</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>60.326949243999998</v>
+        <v>60.326554414999997</v>
       </c>
       <c r="C120" s="5">
-        <v>6.2835178000000269E-2</v>
+        <v>6.3435319999996409E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>1.2583960836523245</v>
+        <v>1.2705058567489713</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>60.554170663999997</v>
+        <v>60.553705547</v>
       </c>
       <c r="C121" s="5">
-        <v>0.22722141999999934</v>
+        <v>0.22715113200000303</v>
       </c>
       <c r="D121" s="5">
-        <v>4.6146158955270078</v>
+        <v>4.6131895535890699</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>61.170977069000003</v>
+        <v>61.170468073999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.6168064050000055</v>
+        <v>0.61676252699999878</v>
       </c>
       <c r="D122" s="5">
-        <v>12.931808512850385</v>
+        <v>12.93094139498654</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>61.602078996000003</v>
+        <v>61.601997697999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.43110192700000027</v>
+        <v>0.4315296239999995</v>
       </c>
       <c r="D123" s="5">
-        <v>8.7926167330527392</v>
+        <v>8.8017572155625778</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>62.285941729000001</v>
+        <v>62.285098171000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.683862732999998</v>
+        <v>0.68310047300000321</v>
       </c>
       <c r="D124" s="5">
-        <v>14.165790884615603</v>
+        <v>14.149045805676707</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>62.459631952000002</v>
+        <v>62.464062624999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.17369022300000125</v>
+        <v>0.1789644539999955</v>
       </c>
       <c r="D125" s="5">
-        <v>3.3981165552008363</v>
+        <v>3.5029874419026275</v>
       </c>
       <c r="E125" s="5">
-        <v>5.901697184319632</v>
+        <v>5.9038789480258203</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>62.325418716000001</v>
+        <v>62.326298098999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.13421323600000079</v>
+        <v>-0.137764525999998</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.5483023765116131</v>
+        <v>-2.6147316033453438</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>62.831470893000002</v>
+        <v>62.830975408</v>
       </c>
       <c r="C127" s="5">
-        <v>0.50605217700000082</v>
+        <v>0.50467730900000163</v>
       </c>
       <c r="D127" s="5">
-        <v>10.19052753404539</v>
+        <v>10.161447144156988</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>63.322336421000003</v>
+        <v>63.321914348</v>
       </c>
       <c r="C128" s="5">
-        <v>0.4908655280000005</v>
+        <v>0.49093893999999949</v>
       </c>
       <c r="D128" s="5">
-        <v>9.7883981089829106</v>
+        <v>9.79000605219953</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>63.647459505</v>
+        <v>63.646541857000003</v>
       </c>
       <c r="C129" s="5">
-        <v>0.32512308399999768</v>
+        <v>0.32462750900000259</v>
       </c>
       <c r="D129" s="5">
-        <v>6.3382997178340617</v>
+        <v>6.3284078031223157</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>64.234669787000001</v>
+        <v>64.234346841999994</v>
       </c>
       <c r="C130" s="5">
-        <v>0.58721028200000092</v>
+        <v>0.58780498499999112</v>
       </c>
       <c r="D130" s="5">
-        <v>11.650602082667682</v>
+        <v>11.663183821620549</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>64.173889235999994</v>
+        <v>64.172878972999996</v>
       </c>
       <c r="C131" s="5">
-        <v>-6.0780551000007677E-2</v>
+        <v>-6.1467868999997677E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-1.129581202644292</v>
+        <v>-1.1422932824129761</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>63.879663651000001</v>
+        <v>63.8792811</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.29422558499999241</v>
+        <v>-0.29359787299999596</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.3651441653569387</v>
+        <v>-5.3540666136267507</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>64.236391105999999</v>
+        <v>64.235989060999998</v>
       </c>
       <c r="C133" s="5">
-        <v>0.35672745499999792</v>
+        <v>0.35670796099999791</v>
       </c>
       <c r="D133" s="5">
-        <v>6.9109416672639146</v>
+        <v>6.9105949972518177</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>64.543375022999996</v>
+        <v>64.542956555000004</v>
       </c>
       <c r="C134" s="5">
-        <v>0.30698391699999661</v>
+        <v>0.30696749400000556</v>
       </c>
       <c r="D134" s="5">
-        <v>5.8879282395727595</v>
+        <v>5.8876427466988623</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>64.220923165000002</v>
+        <v>64.220707257000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32245185799999376</v>
+        <v>-0.32224929800000268</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.83305628895131</v>
+        <v>-5.8295288338675144</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>64.578348790999996</v>
+        <v>64.577402763999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.35742562599999417</v>
+        <v>0.35669550699999775</v>
       </c>
       <c r="D136" s="5">
-        <v>6.8869551167284992</v>
+        <v>6.8724783424787717</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>64.970370137000003</v>
+        <v>64.975044831000005</v>
       </c>
       <c r="C137" s="5">
-        <v>0.39202134600000704</v>
+        <v>0.3976420670000067</v>
       </c>
       <c r="D137" s="5">
-        <v>7.5327755700456134</v>
+        <v>7.6445791020562703</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0197774250887219</v>
+        <v>4.0198829542589465</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>64.203351342999994</v>
+        <v>64.204361943999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.76701879400000905</v>
+        <v>-0.77068288700000664</v>
       </c>
       <c r="D138" s="5">
-        <v>-13.282192557524963</v>
+        <v>-13.340663729696466</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>65.057957552000005</v>
+        <v>65.057524795000006</v>
       </c>
       <c r="C139" s="5">
-        <v>0.85460620900001061</v>
+        <v>0.85316285100000755</v>
       </c>
       <c r="D139" s="5">
-        <v>17.19598065255683</v>
+        <v>17.164493300344418</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>65.370556948000001</v>
+        <v>65.369991936000005</v>
       </c>
       <c r="C140" s="5">
-        <v>0.31259939599999598</v>
+        <v>0.31246714099999906</v>
       </c>
       <c r="D140" s="5">
-        <v>5.9207686647190672</v>
+        <v>5.9182375722913294</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>65.085474083999998</v>
+        <v>65.084313938999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.28508286400000316</v>
+        <v>-0.28567799700000762</v>
       </c>
       <c r="D141" s="5">
-        <v>-5.1095185887104826</v>
+        <v>-5.1199732526775898</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>65.422122821000002</v>
+        <v>65.421812582000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.33664873700000442</v>
+        <v>0.33749864300000354</v>
       </c>
       <c r="D142" s="5">
-        <v>6.3865469799995855</v>
+        <v>6.4032505294890019</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>65.804506106000005</v>
+        <v>65.803691620999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.38238328500000307</v>
+        <v>0.38187903899999753</v>
       </c>
       <c r="D143" s="5">
-        <v>7.2437575775349483</v>
+        <v>7.2339319714358918</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>65.660139457</v>
+        <v>65.659754918999994</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.14436664900000551</v>
+        <v>-0.14393670200000486</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.6011110138270177</v>
+        <v>-2.5934891599634025</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>66.010980023000002</v>
+        <v>66.010681362</v>
       </c>
       <c r="C145" s="5">
-        <v>0.35084056600000224</v>
+        <v>0.35092644300000586</v>
       </c>
       <c r="D145" s="5">
-        <v>6.6037682037436873</v>
+        <v>6.6054722790757303</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>66.056564831000003</v>
+        <v>66.056268957</v>
       </c>
       <c r="C146" s="5">
-        <v>4.5584808000000976E-2</v>
+        <v>4.5587595000000647E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>0.83183148436598575</v>
+        <v>0.83188631297002047</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>66.508675201000003</v>
+        <v>66.508290669999994</v>
       </c>
       <c r="C147" s="5">
-        <v>0.45211036999999976</v>
+        <v>0.4520217129999935</v>
       </c>
       <c r="D147" s="5">
-        <v>8.529485433340934</v>
+        <v>8.5277890358257391</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>66.529675384000001</v>
+        <v>66.528529063999997</v>
       </c>
       <c r="C148" s="5">
-        <v>2.1000182999998174E-2</v>
+        <v>2.0238394000003268E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.37955994601301946</v>
+        <v>0.3657703429035486</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>67.094056967</v>
+        <v>67.098744053999994</v>
       </c>
       <c r="C149" s="5">
-        <v>0.56438158299999941</v>
+        <v>0.57021498999999665</v>
       </c>
       <c r="D149" s="5">
-        <v>10.668438997708707</v>
+        <v>10.784151996716629</v>
       </c>
       <c r="E149" s="5">
-        <v>3.2687005253654533</v>
+        <v>3.2684844289430304</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>66.717561463999999</v>
+        <v>66.718595621000006</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.37649550300000101</v>
+        <v>-0.38014843299998802</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.5297647723572165</v>
+        <v>-6.5907124742837109</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>67.319786711999996</v>
+        <v>67.319361772999997</v>
       </c>
       <c r="C151" s="5">
-        <v>0.60222524799999633</v>
+        <v>0.60076615199999139</v>
       </c>
       <c r="D151" s="5">
-        <v>11.386050037097561</v>
+        <v>11.35689833131741</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>67.740588095999996</v>
+        <v>67.739898896</v>
       </c>
       <c r="C152" s="5">
-        <v>0.42080138400000067</v>
+        <v>0.42053712300000257</v>
       </c>
       <c r="D152" s="5">
-        <v>7.7642662524014305</v>
+        <v>7.7592722783414336</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>67.704411047999997</v>
+        <v>67.703188178999994</v>
       </c>
       <c r="C153" s="5">
-        <v>-3.617704799999899E-2</v>
+        <v>-3.6710717000005388E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.63898425682323845</v>
+        <v>-0.64838879092128376</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>68.083281095999993</v>
+        <v>68.083074991999993</v>
       </c>
       <c r="C154" s="5">
-        <v>0.37887004799999602</v>
+        <v>0.37988681299999882</v>
       </c>
       <c r="D154" s="5">
-        <v>6.9257123856304448</v>
+        <v>6.9450054136355854</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>68.502615480000003</v>
+        <v>68.501890306999996</v>
       </c>
       <c r="C155" s="5">
-        <v>0.41933438400000966</v>
+        <v>0.41881531500000335</v>
       </c>
       <c r="D155" s="5">
-        <v>7.6465497797240101</v>
+        <v>7.6367859733585064</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>69.204953524999993</v>
+        <v>69.204720374000004</v>
       </c>
       <c r="C156" s="5">
-        <v>0.70233804499999053</v>
+        <v>0.70283006700000783</v>
       </c>
       <c r="D156" s="5">
-        <v>13.021309293754225</v>
+        <v>13.031097978347272</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>69.390877039000003</v>
+        <v>69.390706721000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.1859235140000095</v>
+        <v>0.1859863469999965</v>
       </c>
       <c r="D157" s="5">
-        <v>3.2719419092210211</v>
+        <v>3.2730752503534077</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>69.973648578999999</v>
+        <v>69.973636274</v>
       </c>
       <c r="C158" s="5">
-        <v>0.58277153999999598</v>
+        <v>0.5829295529999996</v>
       </c>
       <c r="D158" s="5">
-        <v>10.556865047041896</v>
+        <v>10.559888098142611</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>69.710000144000006</v>
+        <v>69.709603353999995</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.26364843499999324</v>
+        <v>-0.26403292000000533</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.4288594762104561</v>
+        <v>-4.4351855113368028</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>70.383548946999994</v>
+        <v>70.382697239999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.67354880299998854</v>
+        <v>0.67309388600000375</v>
       </c>
       <c r="D160" s="5">
-        <v>12.231026203273586</v>
+        <v>12.222395090520187</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>70.311706791000006</v>
+        <v>70.315096706000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-7.1842155999988222E-2</v>
+        <v>-6.7600533999993218E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.2180153868716626</v>
+        <v>-1.146496026330468</v>
       </c>
       <c r="E161" s="5">
-        <v>4.7957300086691745</v>
+        <v>4.7934617813584435</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>70.554473903000002</v>
+        <v>70.555299394000002</v>
       </c>
       <c r="C162" s="5">
-        <v>0.24276711199999568</v>
+        <v>0.24020268799999656</v>
       </c>
       <c r="D162" s="5">
-        <v>4.2228654625411144</v>
+        <v>4.177211438335604</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>70.402027437000001</v>
+        <v>70.401862444000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.15244646600000067</v>
+        <v>-0.15343694999999968</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.5622381996406651</v>
+        <v>-2.5786573034944138</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>70.419206356999993</v>
+        <v>70.418563282999997</v>
       </c>
       <c r="C164" s="5">
-        <v>1.7178919999992104E-2</v>
+        <v>1.6700838999994971E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>0.29320736246842838</v>
+        <v>0.2850375638294933</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>70.313970419</v>
+        <v>70.312904027000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.10523593799999276</v>
+        <v>-0.10565925599999559</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.7786385904176805</v>
+        <v>-1.7857505075366653</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>70.733993823000006</v>
+        <v>70.733944793000006</v>
       </c>
       <c r="C166" s="5">
-        <v>0.42002340400000548</v>
+        <v>0.4210407660000044</v>
       </c>
       <c r="D166" s="5">
-        <v>7.4085116555473229</v>
+        <v>7.4271676867379233</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>70.608910941999994</v>
+        <v>70.608398312999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.12508288100001153</v>
+        <v>-0.12554648000001123</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.1015096024365576</v>
+        <v>-2.1092240716097832</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>69.537022085000004</v>
+        <v>69.536903391999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-1.0718888569999905</v>
+        <v>-1.0714949209999958</v>
       </c>
       <c r="D168" s="5">
-        <v>-16.770190476066958</v>
+        <v>-16.764643951127354</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>70.350537149000004</v>
+        <v>70.350472963000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.81351506400000062</v>
+        <v>0.81356957100000216</v>
       </c>
       <c r="D169" s="5">
-        <v>14.978319165107967</v>
+        <v>14.979415416056252</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>70.849978844000006</v>
+        <v>70.850251912000004</v>
       </c>
       <c r="C170" s="5">
-        <v>0.49944169500000157</v>
+        <v>0.49977894900000308</v>
       </c>
       <c r="D170" s="5">
-        <v>8.8598385010529856</v>
+        <v>8.8660652950032457</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>71.429683675999996</v>
+        <v>71.429208489999994</v>
       </c>
       <c r="C171" s="5">
-        <v>0.57970483199999023</v>
+        <v>0.57895657799998901</v>
       </c>
       <c r="D171" s="5">
-        <v>10.272703889462509</v>
+        <v>10.258801556412278</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>71.823266539000002</v>
+        <v>71.822710655999998</v>
       </c>
       <c r="C172" s="5">
-        <v>0.393582863000006</v>
+        <v>0.39350216600000465</v>
       </c>
       <c r="D172" s="5">
-        <v>6.816197634620158</v>
+        <v>6.8148042018592037</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>71.810140697999998</v>
+        <v>71.812104547000004</v>
       </c>
       <c r="C173" s="5">
-        <v>-1.3125841000004357E-2</v>
+        <v>-1.0606108999994035E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.2190820286770756</v>
+        <v>-0.17706097103766805</v>
       </c>
       <c r="E173" s="5">
-        <v>2.1311300427595326</v>
+        <v>2.1289991923914453</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>71.947963860000002</v>
+        <v>71.948550687999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.13782316200000366</v>
+        <v>0.1364461409999933</v>
       </c>
       <c r="D174" s="5">
-        <v>2.3275938851614608</v>
+        <v>2.3040311627164023</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>72.147914807000006</v>
+        <v>72.147962043999996</v>
       </c>
       <c r="C175" s="5">
-        <v>0.19995094700000493</v>
+        <v>0.19941135599999882</v>
       </c>
       <c r="D175" s="5">
-        <v>3.3863757962743657</v>
+        <v>3.3770695478813284</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>72.949577622000007</v>
+        <v>72.949128561999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.80166281500000025</v>
+        <v>0.80116651800000227</v>
       </c>
       <c r="D176" s="5">
-        <v>14.17945733883219</v>
+        <v>14.170126287241436</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>72.587302362000003</v>
+        <v>72.586524195999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.3622752600000041</v>
+        <v>-0.36260436599999935</v>
       </c>
       <c r="D177" s="5">
-        <v>-5.7992200358303547</v>
+        <v>-5.8043798681321697</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>72.492023430000003</v>
+        <v>72.492066272000002</v>
       </c>
       <c r="C178" s="5">
-        <v>-9.5278931999999372E-2</v>
+        <v>-9.4457923999996751E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.5638120125506139</v>
+        <v>-1.5504496200169915</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>72.355295221999995</v>
+        <v>72.354906812999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.13672820800000807</v>
+        <v>-0.13715945900000293</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2400045782600242</v>
+        <v>-2.2469950476853184</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>72.133090887999998</v>
+        <v>72.133150244000007</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.22220433399999706</v>
+        <v>-0.22175656899999296</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.6236075266218748</v>
+        <v>-3.6164473099775885</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>71.610344322000003</v>
+        <v>71.61030135</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.52274656599999503</v>
+        <v>-0.52284889400000623</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.3579830444821859</v>
+        <v>-8.359547853650362</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>72.475127373000007</v>
+        <v>72.475524504999996</v>
       </c>
       <c r="C182" s="5">
-        <v>0.86478305100000341</v>
+        <v>0.86522315499999536</v>
       </c>
       <c r="D182" s="5">
-        <v>15.493808877787995</v>
+        <v>15.502235098862505</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>73.061130700999996</v>
+        <v>73.060774308000006</v>
       </c>
       <c r="C183" s="5">
-        <v>0.58600332799998966</v>
+        <v>0.58524980300001062</v>
       </c>
       <c r="D183" s="5">
-        <v>10.146023254578296</v>
+        <v>10.132333962867811</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>73.208594133999995</v>
+        <v>73.20846856</v>
       </c>
       <c r="C184" s="5">
-        <v>0.14746343299999864</v>
+        <v>0.14769425199999375</v>
       </c>
       <c r="D184" s="5">
-        <v>2.4490967694355881</v>
+        <v>2.4529850704559708</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>73.228472194999995</v>
+        <v>73.228939875999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.9878061000000002E-2</v>
+        <v>2.0471315999998296E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>0.32631863371059833</v>
+        <v>0.33607307982042034</v>
       </c>
       <c r="E185" s="5">
-        <v>1.9751131013164835</v>
+        <v>1.9729756396050124</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>73.543161956000006</v>
+        <v>73.543490750000004</v>
       </c>
       <c r="C186" s="5">
-        <v>0.314689761000011</v>
+        <v>0.31455087400000536</v>
       </c>
       <c r="D186" s="5">
-        <v>5.2804903621896937</v>
+        <v>5.2780699985506052</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>74.013704249</v>
+        <v>74.013978821999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.47054229299999406</v>
+        <v>0.47048807199999487</v>
       </c>
       <c r="D187" s="5">
-        <v>7.9538426637793203</v>
+        <v>7.9528568333788741</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>74.021623868000006</v>
+        <v>74.021390818</v>
       </c>
       <c r="C188" s="5">
-        <v>7.9196190000061506E-3</v>
+        <v>7.4119960000018636E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>0.12847806814382245</v>
+        <v>0.120238040157572</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>74.674405730999993</v>
+        <v>74.673886304999996</v>
       </c>
       <c r="C189" s="5">
-        <v>0.65278186299998708</v>
+        <v>0.65249548699999593</v>
       </c>
       <c r="D189" s="5">
-        <v>11.111241880651889</v>
+        <v>11.106165334423657</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>74.781027109999997</v>
+        <v>74.781187234000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10662137900000346</v>
+        <v>0.10730092900000443</v>
       </c>
       <c r="D190" s="5">
-        <v>1.7268996959833638</v>
+        <v>1.7380053852294131</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>74.783012283000005</v>
+        <v>74.782842187</v>
       </c>
       <c r="C191" s="5">
-        <v>1.9851730000084444E-3</v>
+        <v>1.6549529999991819E-3</v>
       </c>
       <c r="D191" s="5">
-        <v>3.1860426883678628E-2</v>
+        <v>2.6559960025318574E-2</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>76.739543737999995</v>
+        <v>76.739601485999998</v>
       </c>
       <c r="C192" s="5">
-        <v>1.9565314549999897</v>
+        <v>1.956759298999998</v>
       </c>
       <c r="D192" s="5">
-        <v>36.331149494472335</v>
+        <v>36.336101757290898</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>77.307932191000006</v>
+        <v>77.307902947000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.5683884530000114</v>
+        <v>0.56830146100000434</v>
       </c>
       <c r="D193" s="5">
-        <v>9.2592290667654176</v>
+        <v>9.2577464745315687</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>77.283110102999999</v>
+        <v>77.283342117000004</v>
       </c>
       <c r="C194" s="5">
-        <v>-2.4822088000007625E-2</v>
+        <v>-2.4560829999998646E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.38461720177271896</v>
+        <v>-0.38057623489280434</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>76.807417283000007</v>
+        <v>76.807221251000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.47569281999999191</v>
+        <v>-0.47612086600000225</v>
       </c>
       <c r="D195" s="5">
-        <v>-7.1412466032533377</v>
+        <v>-7.1474356739555489</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>76.574308885999997</v>
+        <v>76.574182937000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.2331083970000094</v>
+        <v>-0.23303831399999808</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.5817848200433211</v>
+        <v>-3.580734865159696</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>77.437875132000002</v>
+        <v>77.437997807000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.86356624600000487</v>
+        <v>0.86381486999999879</v>
       </c>
       <c r="D197" s="5">
-        <v>14.404761785275877</v>
+        <v>14.409194782508017</v>
       </c>
       <c r="E197" s="5">
-        <v>5.7483145705823135</v>
+        <v>5.7478067252199505</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>77.517919583999998</v>
+        <v>77.518081984000005</v>
       </c>
       <c r="C198" s="5">
-        <v>8.0044451999995658E-2</v>
+        <v>8.0084177000003365E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>1.2474684255310953</v>
+        <v>1.2480890647855736</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>77.488446350000004</v>
+        <v>77.488617216999998</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.9473233999993909E-2</v>
+        <v>-2.9464767000007441E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.45530136202875937</v>
+        <v>-0.45516988587742668</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>77.771755438</v>
+        <v>77.771647611000006</v>
       </c>
       <c r="C200" s="5">
-        <v>0.28330908799999577</v>
+        <v>0.28303039400000785</v>
       </c>
       <c r="D200" s="5">
-        <v>4.4766844096047809</v>
+        <v>4.4721817488755367</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>78.178383885000002</v>
+        <v>78.178099527000001</v>
       </c>
       <c r="C201" s="5">
-        <v>0.40662844700000278</v>
+        <v>0.40645191599999464</v>
       </c>
       <c r="D201" s="5">
-        <v>6.4577882004710485</v>
+        <v>6.4549127955255692</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>78.477337884999997</v>
+        <v>78.477523446999996</v>
       </c>
       <c r="C202" s="5">
-        <v>0.29895399999999483</v>
+        <v>0.29942391999999529</v>
       </c>
       <c r="D202" s="5">
-        <v>4.6865502523394387</v>
+        <v>4.6940902550882013</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>78.408344005000004</v>
+        <v>78.408338131999997</v>
       </c>
       <c r="C203" s="5">
-        <v>-6.8993879999993624E-2</v>
+        <v>-6.9185314999998582E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>-1.049901750250759</v>
+        <v>-1.0527982895548682</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>79.179512768999999</v>
+        <v>79.179501880999993</v>
       </c>
       <c r="C204" s="5">
-        <v>0.77116876399999512</v>
+        <v>0.77116374899999585</v>
       </c>
       <c r="D204" s="5">
-        <v>12.462185969887019</v>
+        <v>12.462101478091858</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>79.964860427000005</v>
+        <v>79.964838783000005</v>
       </c>
       <c r="C205" s="5">
-        <v>0.78534765800000628</v>
+        <v>0.78533690200001161</v>
       </c>
       <c r="D205" s="5">
-        <v>12.573534688274201</v>
+        <v>12.573354806808412</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>80.154968060000002</v>
+        <v>80.155028853000005</v>
       </c>
       <c r="C206" s="5">
-        <v>0.19010763299999667</v>
+        <v>0.19019006999999988</v>
       </c>
       <c r="D206" s="5">
-        <v>2.8904678811394025</v>
+        <v>2.8917385187153366</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>79.924760762999995</v>
+        <v>79.924740313000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.23020729700000686</v>
+        <v>-0.23028854000000365</v>
       </c>
       <c r="D207" s="5">
-        <v>-3.3925108063787124</v>
+        <v>-3.3936866770275298</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>80.568027243000003</v>
+        <v>80.567931666999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.6432664800000083</v>
+        <v>0.64319135399999539</v>
       </c>
       <c r="D208" s="5">
-        <v>10.097287166869462</v>
+        <v>10.096057943605285</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>80.586880238999996</v>
+        <v>80.586816971999994</v>
       </c>
       <c r="C209" s="5">
-        <v>1.8852995999992572E-2</v>
+        <v>1.8885304999997743E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>0.28116283077959103</v>
+        <v>0.2816456246821808</v>
       </c>
       <c r="E209" s="5">
-        <v>4.0664921417745914</v>
+        <v>4.0662455824953536</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>80.977121495999995</v>
+        <v>80.977162331000002</v>
       </c>
       <c r="C210" s="5">
-        <v>0.39024125699999956</v>
+        <v>0.39034535900000833</v>
       </c>
       <c r="D210" s="5">
-        <v>5.9682832199821512</v>
+        <v>5.969922803506944</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>80.741867267999993</v>
+        <v>80.741951533999995</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.23525422800000229</v>
+        <v>-0.23521079700000769</v>
       </c>
       <c r="D211" s="5">
-        <v>-3.431063451945171</v>
+        <v>-3.4304384152995193</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>81.371692143000004</v>
+        <v>81.371665320999995</v>
       </c>
       <c r="C212" s="5">
-        <v>0.62982487500001128</v>
+        <v>0.62971378700000002</v>
       </c>
       <c r="D212" s="5">
-        <v>9.7727898552336221</v>
+        <v>9.7709808984552495</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>81.014718916999996</v>
+        <v>81.014625373000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.35697322600000803</v>
+        <v>-0.3570399479999935</v>
       </c>
       <c r="D213" s="5">
-        <v>-5.1391555566438925</v>
+        <v>-5.1400947105099792</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>82.107199558999994</v>
+        <v>82.107374227999998</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0924806419999982</v>
+        <v>1.0927488549999964</v>
       </c>
       <c r="D214" s="5">
-        <v>17.437750448020118</v>
+        <v>17.442375681332003</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>82.477782168999994</v>
+        <v>82.477952979999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.37058260999999959</v>
+        <v>0.37057875200000012</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5525701715537945</v>
+        <v>5.5524988166144817</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>82.918121725000006</v>
+        <v>82.917968055000003</v>
       </c>
       <c r="C216" s="5">
-        <v>0.44033955600001207</v>
+        <v>0.44001507500000514</v>
       </c>
       <c r="D216" s="5">
-        <v>6.5981773495551233</v>
+        <v>6.5931576303625006</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>83.049769531999999</v>
+        <v>83.04978577</v>
       </c>
       <c r="C217" s="5">
-        <v>0.13164780699999312</v>
+        <v>0.13181771499999684</v>
       </c>
       <c r="D217" s="5">
-        <v>1.9219465183034856</v>
+        <v>1.9244523576729566</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>83.017772613999995</v>
+        <v>83.017758143999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-3.1996918000004371E-2</v>
+        <v>-3.2027626000001419E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.46135039482561035</v>
+        <v>-0.4617921320421825</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>83.238797836000003</v>
+        <v>83.238770981000002</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22102522200000863</v>
+        <v>0.22101283700000351</v>
       </c>
       <c r="D219" s="5">
-        <v>3.2420616640065347</v>
+        <v>3.2418779023789979</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>83.460860433999997</v>
+        <v>83.460721886000002</v>
       </c>
       <c r="C220" s="5">
-        <v>0.22206259799999373</v>
+        <v>0.22195090499999992</v>
       </c>
       <c r="D220" s="5">
-        <v>3.2487257567449968</v>
+        <v>3.2470687383421959</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>83.823296542999998</v>
+        <v>83.823197746000005</v>
       </c>
       <c r="C221" s="5">
-        <v>0.36243610900000078</v>
+        <v>0.36247586000000354</v>
       </c>
       <c r="D221" s="5">
-        <v>5.3373879026758164</v>
+        <v>5.3379964201578423</v>
       </c>
       <c r="E221" s="5">
-        <v>4.0160585623883582</v>
+        <v>4.0160176262135971</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>84.277039064999997</v>
+        <v>84.277054964000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.45374252199999887</v>
+        <v>0.45385721799999601</v>
       </c>
       <c r="D222" s="5">
-        <v>6.69262252271281</v>
+        <v>6.6943730895975939</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>84.742698969000003</v>
+        <v>84.742737129999995</v>
       </c>
       <c r="C223" s="5">
-        <v>0.46565990400000601</v>
+        <v>0.46568216599999346</v>
       </c>
       <c r="D223" s="5">
-        <v>6.8356687561940799</v>
+        <v>6.8360042177833868</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>84.935439097</v>
+        <v>84.935495489000004</v>
       </c>
       <c r="C224" s="5">
-        <v>0.19274012799999696</v>
+        <v>0.1927583590000097</v>
       </c>
       <c r="D224" s="5">
-        <v>2.7637006342700499</v>
+        <v>2.763964067361413</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>85.546559510999998</v>
+        <v>85.546601472000006</v>
       </c>
       <c r="C225" s="5">
-        <v>0.61112041399999839</v>
+        <v>0.61110598300000163</v>
       </c>
       <c r="D225" s="5">
-        <v>8.9841493242662338</v>
+        <v>8.9839225049556113</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>86.048546279999997</v>
+        <v>86.048672752000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.50198676899999839</v>
+        <v>0.50207127999999557</v>
       </c>
       <c r="D226" s="5">
-        <v>7.273358445291489</v>
+        <v>7.2746190466401295</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>86.104419687000004</v>
+        <v>86.104682456999996</v>
       </c>
       <c r="C227" s="5">
-        <v>5.5873407000007091E-2</v>
+        <v>5.6009704999993914E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>0.78197782590236908</v>
+        <v>0.78389106635832206</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>84.978156290000001</v>
+        <v>84.977920052000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-1.1262633970000024</v>
+        <v>-1.1267624049999938</v>
       </c>
       <c r="D228" s="5">
-        <v>-14.614854615736528</v>
+        <v>-14.620829738304487</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>84.996915540000003</v>
+        <v>84.996918045000001</v>
       </c>
       <c r="C229" s="5">
-        <v>1.8759250000002226E-2</v>
+        <v>1.8997992999999269E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.26522641658031088</v>
+        <v>0.26860676790785298</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>86.040807709999996</v>
+        <v>86.040743857999999</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0438921699999923</v>
+        <v>1.043825812999998</v>
       </c>
       <c r="D230" s="5">
-        <v>15.775257067732952</v>
+        <v>15.774185107399852</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>86.008506556</v>
+        <v>86.008487322999997</v>
       </c>
       <c r="C231" s="5">
-        <v>-3.2301153999995336E-2</v>
+        <v>-3.2256535000001918E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.44957098512460325</v>
+        <v>-0.44895158543168945</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>85.785747306000005</v>
+        <v>85.785597387999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.22275924999999575</v>
+        <v>-0.22288993499999776</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.0640688264309546</v>
+        <v>-3.0658415401272121</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>85.432408496999997</v>
+        <v>85.432310427999994</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.35333880900000736</v>
+        <v>-0.35328696000000548</v>
       </c>
       <c r="D233" s="5">
-        <v>-4.83217706711494</v>
+        <v>-4.831492228756451</v>
       </c>
       <c r="E233" s="5">
-        <v>1.9196476640292337</v>
+        <v>1.9196507950888453</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>85.352614869999996</v>
+        <v>85.352635684999996</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.9793627000000811E-2</v>
+        <v>-7.9674742999998216E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-1.1150569660850707</v>
+        <v>-1.1134054337670451</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>84.828602007000001</v>
+        <v>84.828638584999993</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.52401286299999583</v>
+        <v>-0.52399710000000255</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.12351971132329</v>
+        <v>-7.1233109305257507</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>84.306730256999998</v>
+        <v>84.306779395000007</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.52187175000000252</v>
+        <v>-0.52185918999998648</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.1377431050448354</v>
+        <v>-7.1375741153665073</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>83.871554184999994</v>
+        <v>83.871615661999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.43517607200000441</v>
+        <v>-0.43516373300001021</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.0213206701137389</v>
+        <v>-6.0211513483294787</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>83.498580447999998</v>
+        <v>83.498710466999995</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.37297373699999525</v>
+        <v>-0.3729051950000013</v>
       </c>
       <c r="D238" s="5">
-        <v>-5.2077534381838824</v>
+        <v>-5.2068159578407158</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>83.064136078000004</v>
+        <v>83.064422019000006</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.43444436999999425</v>
+        <v>-0.43428844799998956</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.0680098206953081</v>
+        <v>-6.0658847537460208</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>82.796935282999996</v>
+        <v>82.796708933999994</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.26720079500000793</v>
+        <v>-0.26771308500001112</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.792592686180607</v>
+        <v>-3.7997227702549985</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>82.785154261000002</v>
+        <v>82.785151115999994</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.1781021999993868E-2</v>
+        <v>-1.1557817999999997E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.17061220948907385</v>
+        <v>-0.16738271817330341</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>82.486954467000004</v>
+        <v>82.486846741999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.29819979399999852</v>
+        <v>-0.2983043739999971</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.237895622177823</v>
+        <v>-4.2393526985828096</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>83.246031259999995</v>
+        <v>83.246018742999993</v>
       </c>
       <c r="C243" s="5">
-        <v>0.75907679299999131</v>
+        <v>0.75917200099999604</v>
       </c>
       <c r="D243" s="5">
-        <v>11.619281695736007</v>
+        <v>11.620829557930691</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>83.276526536000006</v>
+        <v>83.276388181000002</v>
       </c>
       <c r="C244" s="5">
-        <v>3.0495276000010563E-2</v>
+        <v>3.0369438000008131E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>0.44047927536361442</v>
+        <v>0.4386580660694861</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>83.460213177</v>
+        <v>83.460149153000003</v>
       </c>
       <c r="C245" s="5">
-        <v>0.18368664099999421</v>
+        <v>0.18376097200000174</v>
       </c>
       <c r="D245" s="5">
-        <v>2.6792402424986594</v>
+        <v>2.6803421284310014</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.3084861526164846</v>
+        <v>-2.3084489522989915</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>83.710925497000005</v>
+        <v>83.710960912999994</v>
       </c>
       <c r="C246" s="5">
-        <v>0.25071232000000521</v>
+        <v>0.25081175999999061</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6649268309349337</v>
+        <v>3.6664074195153162</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>83.595017197000004</v>
+        <v>83.595038278000004</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.11590830000000096</v>
+        <v>-0.11592263499998978</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.6489556331739208</v>
+        <v>-1.649157325201478</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>84.109065381999997</v>
+        <v>84.109091477000007</v>
       </c>
       <c r="C248" s="5">
-        <v>0.51404818499999294</v>
+        <v>0.51405319900000279</v>
       </c>
       <c r="D248" s="5">
-        <v>7.633878035730457</v>
+        <v>7.6339530416896562</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>84.106185205000003</v>
+        <v>84.106244110999995</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.8801769999944327E-3</v>
+        <v>-2.8473660000116752E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.108429359911403E-2</v>
+        <v>-4.0616335531817871E-2</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>84.364918696000004</v>
+        <v>84.364993456999997</v>
       </c>
       <c r="C250" s="5">
-        <v>0.25873349100000098</v>
+        <v>0.25874934600000188</v>
       </c>
       <c r="D250" s="5">
-        <v>3.754629917507124</v>
+        <v>3.7548612310064122</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>84.457011039999998</v>
+        <v>84.457147973000005</v>
       </c>
       <c r="C251" s="5">
-        <v>9.2092343999993886E-2</v>
+        <v>9.2154516000007902E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>1.3178074081544366</v>
+        <v>1.3187012426042033</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>84.732109778999998</v>
+        <v>84.732162208999995</v>
       </c>
       <c r="C252" s="5">
-        <v>0.27509873900000059</v>
+        <v>0.27501423599998986</v>
       </c>
       <c r="D252" s="5">
-        <v>3.9795065416298181</v>
+        <v>3.9782556021841664</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>85.118075163</v>
+        <v>85.117997807999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.38596538400000213</v>
+        <v>0.38583559900000353</v>
       </c>
       <c r="D253" s="5">
-        <v>5.6051957619084325</v>
+        <v>5.6032599473171185</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>84.593320860999995</v>
+        <v>84.593167003000005</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.52475430200000517</v>
+        <v>-0.52483080499999346</v>
       </c>
       <c r="D254" s="5">
-        <v>-7.1522544560295831</v>
+        <v>-7.1532683488999442</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>84.821986093999996</v>
+        <v>84.821974943000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.22866523300000097</v>
+        <v>0.22880793999999582</v>
       </c>
       <c r="D255" s="5">
-        <v>3.2923967340478422</v>
+        <v>3.2944882207005755</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>85.202231523999998</v>
+        <v>85.202153899999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.38024543000000222</v>
+        <v>0.38017895699999826</v>
       </c>
       <c r="D256" s="5">
-        <v>5.5140729609538308</v>
+        <v>5.5130858694323992</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>85.617008553999995</v>
+        <v>85.617010485999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.41477702999999622</v>
+        <v>0.41485658599999908</v>
       </c>
       <c r="D257" s="5">
-        <v>6.0007556195558642</v>
+        <v>6.0019432018255436</v>
       </c>
       <c r="E257" s="5">
-        <v>2.584219827507428</v>
+        <v>2.5843008368533038</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>86.098563052000003</v>
+        <v>86.098619619000004</v>
       </c>
       <c r="C258" s="5">
-        <v>0.48155449800000838</v>
+        <v>0.4816091330000063</v>
       </c>
       <c r="D258" s="5">
-        <v>6.9621798222991638</v>
+        <v>6.9629941545850338</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>86.446458535999994</v>
+        <v>86.446462854000004</v>
       </c>
       <c r="C259" s="5">
-        <v>0.34789548399999148</v>
+        <v>0.34784323499999914</v>
       </c>
       <c r="D259" s="5">
-        <v>4.9580211786184991</v>
+        <v>4.9572566008934338</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>86.364451510999999</v>
+        <v>86.364432343999994</v>
       </c>
       <c r="C260" s="5">
-        <v>-8.2007024999995792E-2</v>
+        <v>-8.2030510000009826E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-1.1324535556028081</v>
+        <v>-1.132776118284351</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>86.493946281999996</v>
+        <v>86.493954060999997</v>
       </c>
       <c r="C261" s="5">
-        <v>0.1294947709999974</v>
+        <v>0.12952171700000292</v>
       </c>
       <c r="D261" s="5">
-        <v>1.8141912967743368</v>
+        <v>1.8145723292058102</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>86.576487916000005</v>
+        <v>86.576490347000004</v>
       </c>
       <c r="C262" s="5">
-        <v>8.2541634000008912E-2</v>
+        <v>8.2536286000006953E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1511961688586148</v>
+        <v>1.1511210851109066</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>87.003991837000001</v>
+        <v>87.003960665999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.42750392099999601</v>
+        <v>0.42747031899999399</v>
       </c>
       <c r="D263" s="5">
-        <v>6.0890543162523736</v>
+        <v>6.0885624670661498</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>87.215903490000002</v>
+        <v>87.216277481999995</v>
       </c>
       <c r="C264" s="5">
-        <v>0.21191165300000137</v>
+        <v>0.21231681599999774</v>
       </c>
       <c r="D264" s="5">
-        <v>2.9622587992591987</v>
+        <v>2.9679997791914658</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>87.045460438999996</v>
+        <v>87.045317785999998</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.17044305100000656</v>
+        <v>-0.17095969599999705</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.3200759323442566</v>
+        <v>-2.3270230047843898</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>87.879277907000002</v>
+        <v>87.879029876000004</v>
       </c>
       <c r="C266" s="5">
-        <v>0.83381746800000656</v>
+        <v>0.8337120900000059</v>
       </c>
       <c r="D266" s="5">
-        <v>12.120295576037643</v>
+        <v>12.118703153574151</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>88.014646815999996</v>
+        <v>88.014568846000003</v>
       </c>
       <c r="C267" s="5">
-        <v>0.13536890899999321</v>
+        <v>0.13553896999999893</v>
       </c>
       <c r="D267" s="5">
-        <v>1.864216791398654</v>
+        <v>1.8665839814948404</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>87.977769742000007</v>
+        <v>87.977659235000004</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.6877073999988852E-2</v>
+        <v>-3.6909610999998677E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-0.50162848759602863</v>
+        <v>-0.50207050269936992</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>88.399049511000001</v>
+        <v>88.399523895000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.42127976899999453</v>
+        <v>0.42186465999999712</v>
       </c>
       <c r="D269" s="5">
-        <v>5.8999524285785032</v>
+        <v>5.9083685783275053</v>
       </c>
       <c r="E269" s="5">
-        <v>3.2494021970474796</v>
+        <v>3.2499539439712066</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>88.394199938</v>
+        <v>88.394172944000005</v>
       </c>
       <c r="C270" s="5">
-        <v>-4.8495730000013282E-3</v>
+        <v>-5.3509509999969396E-3</v>
       </c>
       <c r="D270" s="5">
-        <v>-6.5812155660494032E-2</v>
+        <v>-7.2613557213352387E-2</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>88.296311552000006</v>
+        <v>88.296259093000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-9.7888385999993943E-2</v>
+        <v>-9.7913851000001273E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.3208246968693049</v>
+        <v>-1.3211666108333131</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>88.626161421000006</v>
+        <v>88.626093202999996</v>
       </c>
       <c r="C272" s="5">
-        <v>0.32984986900000024</v>
+        <v>0.32983410999999307</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5761215771377817</v>
+        <v>4.5759012105341057</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>88.468695706999995</v>
+        <v>88.468633836999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.1574657140000113</v>
+        <v>-0.15745936599999766</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.1113768913207265</v>
+        <v>-2.1112942135299573</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>88.382939363999995</v>
+        <v>88.382815515000004</v>
       </c>
       <c r="C274" s="5">
-        <v>-8.5756342999999902E-2</v>
+        <v>-8.5818321999994396E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.1570278104917842</v>
+        <v>-1.157860382545417</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>88.910613608000006</v>
+        <v>88.910423086999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.52767424400001062</v>
+        <v>0.52760757199999375</v>
       </c>
       <c r="D275" s="5">
-        <v>7.4043817794082756</v>
+        <v>7.4034260200484869</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>89.272341105999999</v>
+        <v>89.273006464000005</v>
       </c>
       <c r="C276" s="5">
-        <v>0.36172749799999337</v>
+        <v>0.36258337700000709</v>
       </c>
       <c r="D276" s="5">
-        <v>4.9928677299353685</v>
+        <v>5.004958486622102</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>89.488402495000003</v>
+        <v>89.488186123999995</v>
       </c>
       <c r="C277" s="5">
-        <v>0.2160613890000036</v>
+        <v>0.21517965999998978</v>
       </c>
       <c r="D277" s="5">
-        <v>2.9432738978788509</v>
+        <v>2.9310808235585739</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>89.503632807000002</v>
+        <v>89.503270220999994</v>
       </c>
       <c r="C278" s="5">
-        <v>1.5230311999999913E-2</v>
+        <v>1.5084096999999019E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>0.20442304727095184</v>
+        <v>0.20245920248584959</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>89.618402270000004</v>
+        <v>89.618306793000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.11476946300000179</v>
+        <v>0.11503657200000816</v>
       </c>
       <c r="D279" s="5">
-        <v>1.549644642085668</v>
+        <v>1.5532830816159748</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>89.853676394999994</v>
+        <v>89.853530137999996</v>
       </c>
       <c r="C280" s="5">
-        <v>0.23527412499998945</v>
+        <v>0.23522334499999431</v>
       </c>
       <c r="D280" s="5">
-        <v>3.1962342537956712</v>
+        <v>3.1955378645820431</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>89.599944835000002</v>
+        <v>89.600893890999998</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.25373155999999142</v>
+        <v>-0.25263624699999809</v>
       </c>
       <c r="D281" s="5">
-        <v>-3.3364604277714371</v>
+        <v>-3.3222848572394437</v>
       </c>
       <c r="E281" s="5">
-        <v>1.358493480012557</v>
+        <v>1.3590231520103746</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>89.785889983000004</v>
+        <v>89.785797774000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.18594514800000184</v>
+        <v>0.18490388300000404</v>
       </c>
       <c r="D282" s="5">
-        <v>2.5189607380072365</v>
+        <v>2.5046676205984886</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>90.454446430999994</v>
+        <v>90.454366809999996</v>
       </c>
       <c r="C283" s="5">
-        <v>0.6685564479999897</v>
+        <v>0.66856903599999384</v>
       </c>
       <c r="D283" s="5">
-        <v>9.3105147763445686</v>
+        <v>9.3107072784482483</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>90.165784572000007</v>
+        <v>90.165704884999997</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.28866185899998698</v>
+        <v>-0.28866192499999954</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.7629835456795213</v>
+        <v>-3.7629876453954214</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>90.645088705999996</v>
+        <v>90.645046778999998</v>
       </c>
       <c r="C285" s="5">
-        <v>0.47930413399998884</v>
+        <v>0.47934189400000093</v>
       </c>
       <c r="D285" s="5">
-        <v>6.5688176350171101</v>
+        <v>6.5693563330471827</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>91.090624571999996</v>
+        <v>91.090173379000007</v>
       </c>
       <c r="C286" s="5">
-        <v>0.44553586600000017</v>
+        <v>0.44512660000000892</v>
       </c>
       <c r="D286" s="5">
-        <v>6.0602920646941838</v>
+        <v>6.0545767941932116</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>90.862996817999999</v>
+        <v>90.862808107000006</v>
       </c>
       <c r="C287" s="5">
-        <v>-0.22762775399999668</v>
+        <v>-0.22736527200000012</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.9578255092239769</v>
+        <v>-2.9544759032345436</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>91.149047203999999</v>
+        <v>91.149770664000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.28605038599999943</v>
+        <v>0.2869625569999954</v>
       </c>
       <c r="D288" s="5">
-        <v>3.8438834866792337</v>
+        <v>3.8563628916297166</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>91.358210776999996</v>
+        <v>91.358011516999994</v>
       </c>
       <c r="C289" s="5">
-        <v>0.20916357299999788</v>
+        <v>0.2082408529999924</v>
       </c>
       <c r="D289" s="5">
-        <v>2.7887125223154285</v>
+        <v>2.7762328815334802</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>91.106791533000006</v>
+        <v>91.106296064999995</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.25141924399999027</v>
+        <v>-0.25171545199999912</v>
       </c>
       <c r="D290" s="5">
-        <v>-3.2528890280558498</v>
+        <v>-3.2566705072110014</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>90.910756273000004</v>
+        <v>90.910679098000003</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.19603526000000215</v>
+        <v>-0.19561696699999231</v>
       </c>
       <c r="D291" s="5">
-        <v>-2.5517113309438622</v>
+        <v>-2.5463444023803183</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>91.428103696999997</v>
+        <v>91.427890327</v>
       </c>
       <c r="C292" s="5">
-        <v>0.51734742399999334</v>
+        <v>0.51721122899999727</v>
       </c>
       <c r="D292" s="5">
-        <v>7.0467038078014355</v>
+        <v>7.0447964590533818</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>91.357804622000003</v>
+        <v>91.359191413999994</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.0299074999994104E-2</v>
+        <v>-6.8698913000005746E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.9187880948403504</v>
+        <v>-0.89796289526894446</v>
       </c>
       <c r="E293" s="5">
-        <v>1.961898291608466</v>
+        <v>1.9623660508777618</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>91.568030669999999</v>
+        <v>91.567978818</v>
       </c>
       <c r="C294" s="5">
-        <v>0.21022604799999556</v>
+        <v>0.20878740400000595</v>
       </c>
       <c r="D294" s="5">
-        <v>2.7965719320907301</v>
+        <v>2.7771502240603319</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>91.613509855000004</v>
+        <v>91.613380503000002</v>
       </c>
       <c r="C295" s="5">
-        <v>4.5479185000004918E-2</v>
+        <v>4.5401685000001635E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>0.59763599543838364</v>
+        <v>0.5966151380251361</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>91.902933200999996</v>
+        <v>91.902899818999998</v>
       </c>
       <c r="C296" s="5">
-        <v>0.28942334599999242</v>
+        <v>0.28951931599999625</v>
       </c>
       <c r="D296" s="5">
-        <v>3.8575823634825701</v>
+        <v>3.8588893587668815</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>92.436407544000005</v>
+        <v>92.436390427000006</v>
       </c>
       <c r="C297" s="5">
-        <v>0.53347434300000884</v>
+        <v>0.53349060800000814</v>
       </c>
       <c r="D297" s="5">
-        <v>7.1924585678246888</v>
+        <v>7.192687602108605</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>92.691223308999994</v>
+        <v>92.690416413999998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.25481576499998937</v>
+        <v>0.25402598699999146</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3586105232849439</v>
+        <v>3.348043610866136</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>92.895165356000007</v>
+        <v>92.894931290000002</v>
       </c>
       <c r="C299" s="5">
-        <v>0.20394204700001239</v>
+        <v>0.20451487600000462</v>
       </c>
       <c r="D299" s="5">
-        <v>2.6724626604421875</v>
+        <v>2.6800839696458079</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>92.605429177000005</v>
+        <v>92.606146840999997</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.28973617900000193</v>
+        <v>-0.28878444900000488</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.6792090525879062</v>
+        <v>-3.667338499374273</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>93.540858516</v>
+        <v>93.540659683000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.93542933899999525</v>
+        <v>0.93451284200000373</v>
       </c>
       <c r="D301" s="5">
-        <v>12.818113354308224</v>
+        <v>12.804744798834555</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>93.440003996000002</v>
+        <v>93.439528561000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10085451999999862</v>
+        <v>-0.10113112199999819</v>
       </c>
       <c r="D302" s="5">
-        <v>-1.2861792686013174</v>
+        <v>-1.2896884998647939</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>94.410089945999999</v>
+        <v>94.410087023000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.97008594999999787</v>
+        <v>0.97055846199999962</v>
       </c>
       <c r="D303" s="5">
-        <v>13.194873017018471</v>
+        <v>13.201742592354337</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>94.411868892000001</v>
+        <v>94.411658997999993</v>
       </c>
       <c r="C304" s="5">
-        <v>1.7789460000017243E-3</v>
+        <v>1.5719749999902888E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>2.2613647002089898E-2</v>
+        <v>1.998242792236038E-2</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>95.320765066999996</v>
+        <v>95.322214256999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.90889617499999531</v>
+        <v>0.91055525900000589</v>
       </c>
       <c r="D305" s="5">
-        <v>12.184045672261323</v>
+        <v>12.207507638501468</v>
       </c>
       <c r="E305" s="5">
-        <v>4.3378455309834196</v>
+        <v>4.3378479840537443</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>94.917698960999999</v>
+        <v>94.917769488000005</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.40306610599999715</v>
+        <v>-0.40444476899999415</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.9578652693323289</v>
+        <v>-4.9743557203528628</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>95.265361290000001</v>
+        <v>95.265207173999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.34766232900000205</v>
+        <v>0.34743768599999214</v>
       </c>
       <c r="D307" s="5">
-        <v>4.4849671367123145</v>
+        <v>4.4820071750276469</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>95.412466762999998</v>
+        <v>95.412462489000006</v>
       </c>
       <c r="C308" s="5">
-        <v>0.14710547299999632</v>
+        <v>0.14725531500000955</v>
       </c>
       <c r="D308" s="5">
-        <v>1.8688170923939929</v>
+        <v>1.8707399388659285</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>95.439314476000007</v>
+        <v>95.439478980999993</v>
       </c>
       <c r="C309" s="5">
-        <v>2.6847713000009321E-2</v>
+        <v>2.7016491999987124E-2</v>
       </c>
       <c r="D309" s="5">
-        <v>0.33818602139299436</v>
+        <v>0.34031536588021716</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>95.722802236000007</v>
+        <v>95.721583562999996</v>
       </c>
       <c r="C310" s="5">
-        <v>0.28348775999999987</v>
+        <v>0.28210458200000232</v>
       </c>
       <c r="D310" s="5">
-        <v>3.6232267984135591</v>
+        <v>3.6052538574469439</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>96.028409224000001</v>
+        <v>96.028195517</v>
       </c>
       <c r="C311" s="5">
-        <v>0.30560698799999386</v>
+        <v>0.30661195400000452</v>
       </c>
       <c r="D311" s="5">
-        <v>3.8991436263048351</v>
+        <v>3.9122430929780849</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>95.767207882999998</v>
+        <v>95.767668968999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.26120134100000314</v>
+        <v>-0.26052654800000141</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.2156599159600119</v>
+        <v>-3.2074831119872416</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>95.701837440999995</v>
+        <v>95.701806594000004</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.5370442000002527E-2</v>
+        <v>-6.5862374999994699E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-0.81604860404796975</v>
+        <v>-0.82216247156602362</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>96.521657726000001</v>
+        <v>96.521309665999993</v>
       </c>
       <c r="C314" s="5">
-        <v>0.81982028500000581</v>
+        <v>0.81950307199998917</v>
       </c>
       <c r="D314" s="5">
-        <v>10.778110181674382</v>
+        <v>10.773745106084265</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>96.503062857000003</v>
+        <v>96.503282927000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-1.8594868999997516E-2</v>
+        <v>-1.8026738999992631E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.2309348528346522</v>
+        <v>-0.22388714097097973</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>96.709894219000006</v>
+        <v>96.709606182000002</v>
       </c>
       <c r="C316" s="5">
-        <v>0.20683136200000263</v>
+        <v>0.20632325500000093</v>
       </c>
       <c r="D316" s="5">
-        <v>2.602449802850515</v>
+        <v>2.5959752071229358</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>96.807793516999993</v>
+        <v>96.809200711000003</v>
       </c>
       <c r="C317" s="5">
-        <v>9.7899297999987311E-2</v>
+        <v>9.9594529000000875E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>1.2215446274044917</v>
+        <v>1.2428206572820288</v>
       </c>
       <c r="E317" s="5">
-        <v>1.5600257183781219</v>
+        <v>1.5599579443160039</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>97.250599879999996</v>
+        <v>97.250687725000006</v>
       </c>
       <c r="C318" s="5">
-        <v>0.44280636300000253</v>
+        <v>0.44148701400000334</v>
       </c>
       <c r="D318" s="5">
-        <v>5.6291068090685847</v>
+        <v>5.6118282711021372</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>97.092807522000001</v>
+        <v>97.092531201</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.15779235799999469</v>
+        <v>-0.15815652400000602</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.9297585940380113</v>
+        <v>-1.9341707562099963</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>96.912608808000002</v>
+        <v>96.912628519999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.18019871399999943</v>
+        <v>-0.17990268100000151</v>
       </c>
       <c r="D320" s="5">
-        <v>-2.2045377658500676</v>
+        <v>-2.200959148163284</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>97.624028687000006</v>
+        <v>97.624233895000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.71141987900000458</v>
+        <v>0.71160537500000487</v>
       </c>
       <c r="D321" s="5">
-        <v>9.1735155928994061</v>
+        <v>9.1760029714947233</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>97.650607300999994</v>
+        <v>97.649190785000002</v>
       </c>
       <c r="C322" s="5">
-        <v>2.657861399998751E-2</v>
+        <v>2.4956889999998566E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.32719545821782159</v>
+        <v>0.30720253526752561</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>97.763408541000004</v>
+        <v>97.763141672000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.11280124000001024</v>
+        <v>0.11395088700000144</v>
       </c>
       <c r="D323" s="5">
-        <v>1.3950226056896664</v>
+        <v>1.4093523413264197</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>98.169390535999995</v>
+        <v>98.169596193000004</v>
       </c>
       <c r="C324" s="5">
-        <v>0.40598199499999055</v>
+        <v>0.40645452100000057</v>
       </c>
       <c r="D324" s="5">
-        <v>5.0986453240136287</v>
+        <v>5.1047302886404466</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>98.161105660999993</v>
+        <v>98.161166894000004</v>
       </c>
       <c r="C325" s="5">
-        <v>-8.2848750000010796E-3</v>
+        <v>-8.4292989999994461E-3</v>
       </c>
       <c r="D325" s="5">
-        <v>-0.10122540827739446</v>
+        <v>-0.10298894584837015</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>98.721408277999998</v>
+        <v>98.721967754999994</v>
       </c>
       <c r="C326" s="5">
-        <v>0.56030261700000494</v>
+        <v>0.56080086099998994</v>
       </c>
       <c r="D326" s="5">
-        <v>7.0687681187355356</v>
+        <v>7.0752482201040579</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>98.296210844000001</v>
+        <v>98.296674706999994</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.42519743399999754</v>
+        <v>-0.42529304800000034</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.0477593256779585</v>
+        <v>-5.0488397166519094</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>98.415508819999999</v>
+        <v>98.415157074999996</v>
       </c>
       <c r="C328" s="5">
-        <v>0.11929797599999858</v>
+        <v>0.11848236800000223</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4661505279785159</v>
+        <v>1.4560533927252317</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>98.178832647999997</v>
+        <v>98.179609587000002</v>
       </c>
       <c r="C329" s="5">
-        <v>-0.23667617200000279</v>
+        <v>-0.23554748799999459</v>
       </c>
       <c r="D329" s="5">
-        <v>-2.8479739451007791</v>
+        <v>-2.8345805402200108</v>
       </c>
       <c r="E329" s="5">
-        <v>1.4162487142724167</v>
+        <v>1.4155771000434303</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>98.554252515000002</v>
+        <v>98.554054913000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.37541986700000507</v>
+        <v>0.37444532600000002</v>
       </c>
       <c r="D330" s="5">
-        <v>4.6863486861385528</v>
+        <v>4.6738894662677444</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>98.478521603000004</v>
+        <v>98.478232336999994</v>
       </c>
       <c r="C331" s="5">
-        <v>-7.5730911999997375E-2</v>
+        <v>-7.5822576000007302E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.9182150960356017</v>
+        <v>-0.91932363205206036</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>99.018934189000007</v>
+        <v>99.018950986999997</v>
       </c>
       <c r="C332" s="5">
-        <v>0.54041258600000219</v>
+        <v>0.5407186500000023</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7875755618828304</v>
+        <v>6.7915571037987066</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>98.315642014000005</v>
+        <v>98.31575368</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.70329217500000141</v>
+        <v>-0.70319730699999639</v>
       </c>
       <c r="D333" s="5">
-        <v>-8.1979317098973112</v>
+        <v>-8.1968673735021031</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>99.094983503999998</v>
+        <v>99.093404836000005</v>
       </c>
       <c r="C334" s="5">
-        <v>0.77934148999999309</v>
+        <v>0.77765115600000456</v>
       </c>
       <c r="D334" s="5">
-        <v>9.938194856026028</v>
+        <v>9.9156816776701628</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>99.243299536999999</v>
+        <v>99.242996172000005</v>
       </c>
       <c r="C335" s="5">
-        <v>0.1483160330000004</v>
+        <v>0.1495913360000003</v>
       </c>
       <c r="D335" s="5">
-        <v>1.8109057735002043</v>
+        <v>1.8266357941822298</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>99.236984394000004</v>
+        <v>99.236967793999995</v>
       </c>
       <c r="C336" s="5">
-        <v>-6.315142999994805E-3</v>
+        <v>-6.028378000010548E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-7.633281017884741E-2</v>
+        <v>-7.2867986097358006E-2</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>99.281216190999999</v>
+        <v>99.281421299000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.4231796999994799E-2</v>
+        <v>4.4453505000006999E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.53617579059670462</v>
+        <v>0.53887003992534321</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>99.415926597999999</v>
+        <v>99.417842211000007</v>
       </c>
       <c r="C338" s="5">
-        <v>0.13471040700000003</v>
+        <v>0.1364209120000055</v>
       </c>
       <c r="D338" s="5">
-        <v>1.6404344519073577</v>
+        <v>1.6614183259063608</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>99.476188527999994</v>
+        <v>99.477399687000002</v>
       </c>
       <c r="C339" s="5">
-        <v>6.02619299999958E-2</v>
+        <v>5.9557475999994836E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>0.72982160315524514</v>
+        <v>0.72124801198139021</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>99.421711611999996</v>
+        <v>99.421374331999999</v>
       </c>
       <c r="C340" s="5">
-        <v>-5.447691599999871E-2</v>
+        <v>-5.6025355000002719E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>-0.65518952117904483</v>
+        <v>-0.67374664879298329</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>99.554827837999994</v>
+        <v>99.554847409999994</v>
       </c>
       <c r="C341" s="5">
-        <v>0.13311622599999851</v>
+        <v>0.13347307799999442</v>
       </c>
       <c r="D341" s="5">
-        <v>1.618570553970744</v>
+        <v>1.622947179837686</v>
       </c>
       <c r="E341" s="5">
-        <v>1.4015192001043175</v>
+        <v>1.40073669959071</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>99.759840635000003</v>
+        <v>99.759949793999994</v>
       </c>
       <c r="C342" s="5">
-        <v>0.20501279700000907</v>
+        <v>0.20510238399999992</v>
       </c>
       <c r="D342" s="5">
-        <v>2.4993360747556981</v>
+        <v>2.5004401487335848</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>99.947241558000002</v>
+        <v>99.944553240000005</v>
       </c>
       <c r="C343" s="5">
-        <v>0.18740092299999844</v>
+        <v>0.18460344600001122</v>
       </c>
       <c r="D343" s="5">
-        <v>2.2776616076955358</v>
+        <v>2.2433119632604637</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>100.05017128999999</v>
+        <v>100.05043496</v>
       </c>
       <c r="C344" s="5">
-        <v>0.10292973199999267</v>
+        <v>0.10588171999999929</v>
       </c>
       <c r="D344" s="5">
-        <v>1.2428326356812125</v>
+        <v>1.2787191788969476</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>99.808654855</v>
+        <v>99.808600557999995</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.24151643499999409</v>
+        <v>-0.24183440200000916</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.8585923516732392</v>
+        <v>-2.8622984806648932</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>100.01883177000001</v>
+        <v>100.01755111</v>
       </c>
       <c r="C346" s="5">
-        <v>0.21017691500000524</v>
+        <v>0.20895055200000456</v>
       </c>
       <c r="D346" s="5">
-        <v>2.5564315589749365</v>
+        <v>2.5413442471136083</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>100.1672085</v>
+        <v>100.16679990999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.1483767299999954</v>
+        <v>0.14924879999999519</v>
       </c>
       <c r="D347" s="5">
-        <v>1.7947824452707595</v>
+        <v>1.805441140478603</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>101.05715704000001</v>
+        <v>101.05702829000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.88994854000000601</v>
+        <v>0.89022838000001059</v>
       </c>
       <c r="D348" s="5">
-        <v>11.198279257752542</v>
+        <v>11.202022328825588</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>101.32922215000001</v>
+        <v>101.32945804000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27206510999999978</v>
+        <v>0.27242975000000058</v>
       </c>
       <c r="D349" s="5">
-        <v>3.2788964633423623</v>
+        <v>3.2833606693401185</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>100.35630129</v>
+        <v>100.36146992</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.97292086000000211</v>
+        <v>-0.96798812000000112</v>
       </c>
       <c r="D350" s="5">
-        <v>-10.932501677413464</v>
+        <v>-10.879929024189138</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>101.33321552</v>
+        <v>101.33509169</v>
       </c>
       <c r="C351" s="5">
-        <v>0.97691422999999133</v>
+        <v>0.97362176999999406</v>
       </c>
       <c r="D351" s="5">
-        <v>12.327508870027494</v>
+        <v>12.283053791268483</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>101.61147971</v>
+        <v>101.61001222</v>
       </c>
       <c r="C352" s="5">
-        <v>0.27826419000000158</v>
+        <v>0.27492053000000283</v>
       </c>
       <c r="D352" s="5">
-        <v>3.3454645836079155</v>
+        <v>3.3046012397111246</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>101.97775729</v>
+        <v>101.97757455</v>
       </c>
       <c r="C353" s="5">
-        <v>0.36627758000000199</v>
+        <v>0.36756232999999838</v>
       </c>
       <c r="D353" s="5">
-        <v>4.4124221238839301</v>
+        <v>4.4282735219659752</v>
       </c>
       <c r="E353" s="5">
-        <v>2.4337638913330295</v>
+        <v>2.43356019624279</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>102.15310447</v>
+        <v>102.15360636</v>
       </c>
       <c r="C354" s="5">
-        <v>0.17534718000000282</v>
+        <v>0.17603180999999779</v>
       </c>
       <c r="D354" s="5">
-        <v>2.0829835173338695</v>
+        <v>2.0911975235492264</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>102.42945555999999</v>
+        <v>102.42313995000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.27635108999999147</v>
+        <v>0.26953359000000887</v>
       </c>
       <c r="D355" s="5">
-        <v>3.2950565034570278</v>
+        <v>3.2125693324279281</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>102.54015991</v>
+        <v>102.5404813</v>
       </c>
       <c r="C356" s="5">
-        <v>0.110704350000006</v>
+        <v>0.11734134999998957</v>
       </c>
       <c r="D356" s="5">
-        <v>1.3046808283722955</v>
+        <v>1.3834790770343552</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>102.88040281000001</v>
+        <v>102.88039222</v>
       </c>
       <c r="C357" s="5">
-        <v>0.3402429000000069</v>
+        <v>0.33991092000000833</v>
       </c>
       <c r="D357" s="5">
-        <v>4.0552476721855468</v>
+        <v>4.0512055610439024</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>103.33619813999999</v>
+        <v>103.33603798999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45579532999998662</v>
+        <v>0.45564576999998962</v>
       </c>
       <c r="D358" s="5">
-        <v>5.4478865471105697</v>
+        <v>5.4460557406716736</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>103.29753295</v>
+        <v>103.29487657</v>
       </c>
       <c r="C359" s="5">
-        <v>-3.8665189999989025E-2</v>
+        <v>-4.1161419999994564E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.4480797975084605</v>
+        <v>-0.47694528602987285</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>102.88840426</v>
+        <v>102.88896317</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.40912869000000285</v>
+        <v>-0.40591340000000287</v>
       </c>
       <c r="D360" s="5">
-        <v>-4.6506390880619808</v>
+        <v>-4.6149927522665335</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>103.78405681</v>
+        <v>103.78507221</v>
       </c>
       <c r="C361" s="5">
-        <v>0.89565254999999411</v>
+        <v>0.89610903999999891</v>
       </c>
       <c r="D361" s="5">
-        <v>10.96104401115241</v>
+        <v>10.966838388850043</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>103.61571099</v>
+        <v>103.62324262</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.16834581999999898</v>
+        <v>-0.16182958999999641</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.9292214739624836</v>
+        <v>-1.8551676598589917</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>103.67415308</v>
+        <v>103.67998107</v>
       </c>
       <c r="C363" s="5">
-        <v>5.844208999999978E-2</v>
+        <v>5.6738449999997442E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>0.6789363527816894</v>
+        <v>0.6590370502763232</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>103.92272466</v>
+        <v>103.91881649</v>
       </c>
       <c r="C364" s="5">
-        <v>0.24857158000000368</v>
+        <v>0.23883542000000091</v>
       </c>
       <c r="D364" s="5">
-        <v>2.9153937487525372</v>
+        <v>2.7995925313681225</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>103.88625295</v>
+        <v>103.88717285</v>
       </c>
       <c r="C365" s="5">
-        <v>-3.6471710000000712E-2</v>
+        <v>-3.1643639999998641E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.42032839779697628</v>
+        <v>-0.36479281460526369</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8714822827224031</v>
+        <v>1.8725668936788731</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>103.95375337</v>
+        <v>103.95552807999999</v>
       </c>
       <c r="C366" s="5">
-        <v>6.7500420000001782E-2</v>
+        <v>6.8355229999994549E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>0.78249620501384953</v>
+        <v>0.79243440612659644</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>103.88101614999999</v>
+        <v>103.86491877</v>
       </c>
       <c r="C367" s="5">
-        <v>-7.2737220000007596E-2</v>
+        <v>-9.0609309999990728E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.83642521667735004</v>
+        <v>-1.0409397204965143</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>103.31254977</v>
+        <v>103.31311157</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.56846637999998961</v>
+        <v>-0.55180719999999894</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.372658638689666</v>
+        <v>-6.1922603240347041</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>90.088577279000006</v>
+        <v>90.090012694999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-13.223972490999998</v>
+        <v>-13.223098875000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.671427569767957</v>
+        <v>-80.668993082096449</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.276214156999998</v>
+        <v>92.277851171999998</v>
       </c>
       <c r="C370" s="5">
-        <v>2.1876368779999922</v>
+        <v>2.1878384769999997</v>
       </c>
       <c r="D370" s="5">
-        <v>33.364572992006927</v>
+        <v>33.367464842013383</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>94.569325702</v>
+        <v>94.565204707999996</v>
       </c>
       <c r="C371" s="5">
-        <v>2.2931115450000021</v>
+        <v>2.2873535359999977</v>
       </c>
       <c r="D371" s="5">
-        <v>34.253708113240663</v>
+        <v>34.154959057570778</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>95.468259567999993</v>
+        <v>95.469728226000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.89893386599999303</v>
+        <v>0.90452351800000486</v>
       </c>
       <c r="D372" s="5">
-        <v>12.022317642079305</v>
+        <v>12.101605057179654</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>95.772559490000006</v>
+        <v>95.774348525999997</v>
       </c>
       <c r="C373" s="5">
-        <v>0.30429992200001266</v>
+        <v>0.30462029999999629</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8927075384671772</v>
+        <v>3.8968171095354665</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>95.889218546999999</v>
+        <v>95.899341544999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.11665905699999257</v>
+        <v>0.12499301900000148</v>
       </c>
       <c r="D374" s="5">
-        <v>1.4715337188414557</v>
+        <v>1.5773842573671315</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>95.820753613999997</v>
+        <v>95.829602914999995</v>
       </c>
       <c r="C375" s="5">
-        <v>-6.8464933000001338E-2</v>
+        <v>-6.9738630000003354E-2</v>
       </c>
       <c r="D375" s="5">
-        <v>-0.85344372580883343</v>
+        <v>-0.86916604139272158</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>96.146593053000004</v>
+        <v>96.139665602999997</v>
       </c>
       <c r="C376" s="5">
-        <v>0.32583943900000634</v>
+        <v>0.31006268800000214</v>
       </c>
       <c r="D376" s="5">
-        <v>4.1578027283366792</v>
+        <v>3.9525203978462153</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>96.271170583</v>
+        <v>96.272411289000004</v>
       </c>
       <c r="C377" s="5">
-        <v>0.12457752999999627</v>
+        <v>0.13274568600000691</v>
       </c>
       <c r="D377" s="5">
-        <v>1.5659732593628295</v>
+        <v>1.6695514774763387</v>
       </c>
       <c r="E377" s="5">
-        <v>-7.3302117948802152</v>
+        <v>-7.3298380850105094</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>96.510066180999999</v>
+        <v>96.510832656999995</v>
       </c>
       <c r="C378" s="5">
-        <v>0.23889559799999915</v>
+        <v>0.23842136799999025</v>
       </c>
       <c r="D378" s="5">
-        <v>3.0187630151514266</v>
+        <v>3.0126492748035583</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>96.425131156000006</v>
+        <v>96.399583386000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-8.4935024999992947E-2</v>
+        <v>-0.11124927099999127</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.0509798608458465</v>
+        <v>-1.3745192264606132</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>96.875150762999994</v>
+        <v>96.876853854999993</v>
       </c>
       <c r="C380" s="5">
-        <v>0.45001960699998733</v>
+        <v>0.47727046899998982</v>
       </c>
       <c r="D380" s="5">
-        <v>5.7464599645902448</v>
+        <v>6.105630923517813</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>97.854183135</v>
+        <v>97.859588153000004</v>
       </c>
       <c r="C381" s="5">
-        <v>0.97903237200000603</v>
+        <v>0.98273429800001111</v>
       </c>
       <c r="D381" s="5">
-        <v>12.824665363088727</v>
+        <v>12.875656188012009</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>98.116283555999999</v>
+        <v>98.121814538999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.26210042099999953</v>
+        <v>0.2622263859999947</v>
       </c>
       <c r="D382" s="5">
-        <v>3.2619507469210385</v>
+        <v>3.263358694344376</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>98.646648369999994</v>
+        <v>98.639862402999995</v>
       </c>
       <c r="C383" s="5">
-        <v>0.53036481399999502</v>
+        <v>0.51804786399999614</v>
       </c>
       <c r="D383" s="5">
-        <v>6.6829298970973561</v>
+        <v>6.5228169228118027</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>99.780969459999994</v>
+        <v>99.787015964000005</v>
       </c>
       <c r="C384" s="5">
-        <v>1.1343210900000003</v>
+        <v>1.1471535610000103</v>
       </c>
       <c r="D384" s="5">
-        <v>14.705599679322612</v>
+        <v>14.883837657035759</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>99.907025231999995</v>
+        <v>99.912143455999995</v>
       </c>
       <c r="C385" s="5">
-        <v>0.12605577200000084</v>
+        <v>0.12512749199999007</v>
       </c>
       <c r="D385" s="5">
-        <v>1.5265677592501081</v>
+        <v>1.5151559539000825</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>99.908888707000003</v>
+        <v>99.922259666000002</v>
       </c>
       <c r="C386" s="5">
-        <v>1.8634750000074973E-3</v>
+        <v>1.0116210000006731E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>2.2384806373176858E-2</v>
+        <v>0.12156895137873658</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>100.99306421999999</v>
+        <v>101.00429056</v>
       </c>
       <c r="C387" s="5">
-        <v>1.084175512999991</v>
+        <v>1.082030893999999</v>
       </c>
       <c r="D387" s="5">
-        <v>13.827985963539401</v>
+        <v>13.797025455675449</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>101.12002353</v>
+        <v>101.10893677999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.12695931000000371</v>
+        <v>0.10464621999999224</v>
       </c>
       <c r="D388" s="5">
-        <v>1.5190050032901858</v>
+        <v>1.2503776699585467</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>101.70504982</v>
+        <v>101.70084094000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.58502629000000184</v>
+        <v>0.59190416000001278</v>
       </c>
       <c r="D389" s="5">
-        <v>7.1677859961293056</v>
+        <v>7.2556071277334988</v>
       </c>
       <c r="E389" s="5">
-        <v>5.6443473202760996</v>
+        <v>5.6386139895306053</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>100.98899061</v>
+        <v>100.98382547</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.71605920999999739</v>
+        <v>-0.71701547000000687</v>
       </c>
       <c r="D390" s="5">
-        <v>-8.129056918564892</v>
+        <v>-8.1398193338439562</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>101.70688957</v>
+        <v>101.66974089999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.71789895999999942</v>
+        <v>0.68591542999999433</v>
       </c>
       <c r="D391" s="5">
-        <v>8.8719737619897376</v>
+        <v>8.4622920901926246</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>101.97472581</v>
+        <v>101.97700601</v>
       </c>
       <c r="C392" s="5">
-        <v>0.26783623999999406</v>
+        <v>0.30726511000000301</v>
       </c>
       <c r="D392" s="5">
-        <v>3.2062698022148339</v>
+        <v>3.6875193978304077</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>102.83810447</v>
+        <v>102.84963481</v>
       </c>
       <c r="C393" s="5">
-        <v>0.86337866000000929</v>
+        <v>0.87262880000000109</v>
       </c>
       <c r="D393" s="5">
-        <v>10.646632678486734</v>
+        <v>10.765869680431294</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>102.95814964</v>
+        <v>102.97196664000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.12004516999999737</v>
+        <v>0.12233183000000736</v>
       </c>
       <c r="D394" s="5">
-        <v>1.4098147751664625</v>
+        <v>1.4366832038540167</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>103.55124236</v>
+        <v>103.5477281</v>
       </c>
       <c r="C395" s="5">
-        <v>0.59309272000000135</v>
+        <v>0.5757614599999954</v>
       </c>
       <c r="D395" s="5">
-        <v>7.1358990930470823</v>
+        <v>6.9199650077965691</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>103.75125983</v>
+        <v>103.76328785</v>
       </c>
       <c r="C396" s="5">
-        <v>0.2000174699999917</v>
+        <v>0.21555974999999705</v>
       </c>
       <c r="D396" s="5">
-        <v>2.3426793894486986</v>
+        <v>2.5268930262889455</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>103.66335637</v>
+        <v>103.67881333</v>
       </c>
       <c r="C397" s="5">
-        <v>-8.7903459999992606E-2</v>
+        <v>-8.4474520000000552E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.0119780099561271</v>
+        <v>-0.97256712319989669</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>104.40418443999999</v>
+        <v>104.4136589</v>
       </c>
       <c r="C398" s="5">
-        <v>0.74082806999999207</v>
+        <v>0.7348455700000045</v>
       </c>
       <c r="D398" s="5">
-        <v>8.9210122518726074</v>
+        <v>8.8447693503900702</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>103.9843762</v>
+        <v>103.99496240000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.41980823999999473</v>
+        <v>-0.41869649999999581</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.719894887135978</v>
+        <v>-4.7072522243170827</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>104.30836097</v>
+        <v>104.29134839</v>
       </c>
       <c r="C400" s="5">
-        <v>0.32398476999999559</v>
+        <v>0.29638598999999033</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8035879205065903</v>
+        <v>3.4741251947302265</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>104.95808293</v>
+        <v>104.94097576</v>
       </c>
       <c r="C401" s="5">
-        <v>0.64972196000000793</v>
+        <v>0.64962737000000459</v>
       </c>
       <c r="D401" s="5">
-        <v>7.7360927614255282</v>
+        <v>7.7362329458038559</v>
       </c>
       <c r="E401" s="5">
-        <v>3.1984971402671647</v>
+        <v>3.1859469302830679</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>105.09154964</v>
+        <v>105.06553337</v>
       </c>
       <c r="C402" s="5">
-        <v>0.13346670999999333</v>
+        <v>0.12455760999999654</v>
       </c>
       <c r="D402" s="5">
-        <v>1.536660668290124</v>
+        <v>1.433651188758911</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>105.42159251</v>
+        <v>105.37848222</v>
       </c>
       <c r="C403" s="5">
-        <v>0.33004286999999977</v>
+        <v>0.31294884999999795</v>
       </c>
       <c r="D403" s="5">
-        <v>3.8344141354186512</v>
+        <v>3.6334685743713235</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>106.35543072999999</v>
+        <v>106.36781384</v>
       </c>
       <c r="C404" s="5">
-        <v>0.93383821999999839</v>
+        <v>0.98933162000000152</v>
       </c>
       <c r="D404" s="5">
-        <v>11.163235885137389</v>
+        <v>11.86636627138984</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>106.32744108999999</v>
+        <v>106.34851238</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.7989640000001259E-2</v>
+        <v>-1.9301459999994108E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.31534820957918042</v>
+        <v>-0.21753431860455086</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>106.70049793</v>
+        <v>106.72911200999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.37305684000000383</v>
+        <v>0.38059962999999186</v>
       </c>
       <c r="D406" s="5">
-        <v>4.2924831145822351</v>
+        <v>4.3801031131904811</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>106.75592580999999</v>
+        <v>106.76075736</v>
       </c>
       <c r="C407" s="5">
-        <v>5.5427879999996321E-2</v>
+        <v>3.1645350000005124E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.62515004078615988</v>
+        <v>0.35638269300870551</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>106.74718738</v>
+        <v>106.76852547</v>
       </c>
       <c r="C408" s="5">
-        <v>-8.7384299999939685E-3</v>
+        <v>7.7681100000006609E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-9.8180933506875068E-2</v>
+        <v>8.734916837411788E-2</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>106.91194944999999</v>
+        <v>106.9385704</v>
       </c>
       <c r="C409" s="5">
-        <v>0.16476206999999476</v>
+        <v>0.17004493000000309</v>
       </c>
       <c r="D409" s="5">
-        <v>1.867979658021568</v>
+        <v>1.9280107532922086</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>107.61849736000001</v>
+        <v>107.61860789000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.70654791000001183</v>
+        <v>0.68003749000000369</v>
       </c>
       <c r="D410" s="5">
-        <v>8.2251266702828332</v>
+        <v>7.9036041528216083</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>107.49693069</v>
+        <v>107.50294339</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.12156667000000709</v>
+        <v>-0.11566450000000827</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.3471390345122458</v>
+        <v>-1.2821191076370808</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>107.57582252</v>
+        <v>107.54879273</v>
       </c>
       <c r="C412" s="5">
-        <v>7.8891830000003438E-2</v>
+        <v>4.5849340000003735E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>0.88424164721783161</v>
+        <v>0.51299480133530917</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>107.62876572</v>
+        <v>107.5872992</v>
       </c>
       <c r="C413" s="5">
-        <v>5.2943200000001411E-2</v>
+        <v>3.8506470000001514E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.59217851858992532</v>
+        <v>0.43049172429285854</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5445232186463995</v>
+        <v>2.5217255898707824</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>108.14245235</v>
+        <v>108.08467039999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.51368662999999515</v>
+        <v>0.49737119999998924</v>
       </c>
       <c r="D414" s="5">
-        <v>5.8800769443439815</v>
+        <v>5.6907951909891175</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>108.20475655</v>
+        <v>108.16764864</v>
       </c>
       <c r="C415" s="5">
-        <v>6.230419999999981E-2</v>
+        <v>8.2978240000002756E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.69355191575362074</v>
+        <v>0.92515811480751164</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>108.01029246</v>
+        <v>108.04295205</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.19446408999999676</v>
+        <v>-0.12469658999999922</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.1354333749229237</v>
+        <v>-1.3746326898474215</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>108.02610696000001</v>
+        <v>108.06002425</v>
       </c>
       <c r="C417" s="5">
-        <v>1.5814500000004728E-2</v>
+        <v>1.7072200000001203E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.1758414810647313</v>
+        <v>0.18978057667231596</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>108.46434216</v>
+        <v>108.50843940999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.43823519999999405</v>
+        <v>0.44841515999999615</v>
       </c>
       <c r="D418" s="5">
-        <v>4.9782033069822207</v>
+        <v>5.0948612192085463</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>108.48096949000001</v>
+        <v>108.49856119</v>
       </c>
       <c r="C419" s="5">
-        <v>1.6627330000005713E-2</v>
+        <v>-9.8782199999902787E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>0.18411237412221393</v>
+        <v>-0.10918902374466022</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>108.97020959</v>
+        <v>108.99741507</v>
       </c>
       <c r="C420" s="5">
-        <v>0.4892400999999893</v>
+        <v>0.49885387999999864</v>
       </c>
       <c r="D420" s="5">
-        <v>5.5481779824032129</v>
+        <v>5.6590336936903185</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>109.14452065</v>
+        <v>109.18126042999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.17431106000000796</v>
+        <v>0.1838453599999923</v>
       </c>
       <c r="D421" s="5">
-        <v>1.936523842450355</v>
+        <v>2.0429161812179464</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>109.28289245000001</v>
+        <v>109.27080191</v>
       </c>
       <c r="C422" s="5">
-        <v>0.1383718000000016</v>
+        <v>8.9541480000008278E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>1.531995152136667</v>
+        <v>0.98859246538338663</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>109.88865929000001</v>
+        <v>109.88578935</v>
       </c>
       <c r="C423" s="5">
-        <v>0.60576684000000114</v>
+        <v>0.61498743999999306</v>
       </c>
       <c r="D423" s="5">
-        <v>6.8583152335205844</v>
+        <v>6.9667556204784153</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>110.41175880999999</v>
+        <v>110.37688609999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.52309951999998816</v>
+        <v>0.49109674999999697</v>
       </c>
       <c r="D424" s="5">
-        <v>5.8642779100779752</v>
+        <v>5.4967952179190593</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>110.07281879999999</v>
+        <v>110.00873897</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.33894001000000173</v>
+        <v>-0.36814712999999699</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.6221747339453825</v>
+        <v>-3.9298246963082928</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2708177164813659</v>
+        <v>2.2506743714224564</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>110.46973269</v>
+        <v>110.37149937</v>
       </c>
       <c r="C426" s="5">
-        <v>0.39691389000000754</v>
+        <v>0.36276039999999909</v>
       </c>
       <c r="D426" s="5">
-        <v>4.4139627328009468</v>
+        <v>4.0296343030091775</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>110.46924515000001</v>
+        <v>110.43445555</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.8753999999462394E-4</v>
+        <v>6.2956180000000472E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-5.2958741265873854E-3</v>
+        <v>0.68663446669450234</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>110.29073452</v>
+        <v>110.35947736999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.17851063000000522</v>
+        <v>-7.4978180000002226E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.9219750462479368</v>
+        <v>-0.81169050071319138</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>110.52697947999999</v>
+        <v>110.57465781000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2362449599999934</v>
+        <v>0.21518044000001169</v>
       </c>
       <c r="D429" s="5">
-        <v>2.6009237216392478</v>
+        <v>2.3650321552245668</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>110.32528649</v>
+        <v>110.38334388</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.20169298999999796</v>
+        <v>-0.19131393000000685</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.1679515573389652</v>
+        <v>-2.0565708526587456</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>110.48862457</v>
+        <v>110.51649446</v>
       </c>
       <c r="C431" s="5">
-        <v>0.16333808000000261</v>
+        <v>0.1331505800000059</v>
       </c>
       <c r="D431" s="5">
-        <v>1.7911545493300318</v>
+        <v>1.4571493727671081</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>110.73431186000001</v>
+        <v>110.76655807</v>
       </c>
       <c r="C432" s="5">
-        <v>0.24568729000000644</v>
+        <v>0.25006360999999799</v>
       </c>
       <c r="D432" s="5">
-        <v>2.7012493582522223</v>
+        <v>2.7492639646827799</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>110.72811084</v>
+        <v>110.7695903</v>
       </c>
       <c r="C433" s="5">
-        <v>-6.2010200000059967E-3</v>
+        <v>3.0322300000023006E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.7178207398599366E-2</v>
+        <v>3.2854897369327674E-2</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>110.39324719</v>
+        <v>110.37335664</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.33486365000000262</v>
+        <v>-0.39623366000000715</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.5692790113144524</v>
+        <v>-4.2090651423919212</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>110.36404034</v>
+        <v>110.52427433</v>
       </c>
       <c r="C435" s="5">
-        <v>-2.9206849999994233E-2</v>
+        <v>0.15091768999999999</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.31702360207691571</v>
+        <v>1.6532015194741012</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>110.01073507</v>
+        <v>110.14062994</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.353305270000007</v>
+        <v>-0.38364439000000061</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.7746048014810407</v>
+        <v>-4.0867500233487952</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>110.14913213</v>
+        <v>110.30146074</v>
       </c>
       <c r="C437" s="5">
-        <v>0.13839706000000263</v>
+        <v>0.16083079999999939</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5201281668218769</v>
+        <v>1.766419355786808</v>
       </c>
       <c r="E437" s="5">
-        <v>6.9329858935174293E-2</v>
+        <v>0.26608956046649812</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>110.25025063</v>
+        <v>110.39387726</v>
       </c>
       <c r="C438" s="5">
-        <v>0.10111849999999833</v>
+        <v>9.2416520000000446E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>1.1071966047375481</v>
+        <v>1.0100709588247492</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>109.90574126</v>
+        <v>110.50446037</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.34450936999999726</v>
+        <v>0.11058311000000742</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.6859752385089095</v>
+        <v>1.2087018012390649</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>110.08753939</v>
+        <v>110.12168167999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.18179813000000422</v>
+        <v>-0.38277869000000919</v>
       </c>
       <c r="D440" s="5">
-        <v>2.0031116844121843</v>
+        <v>-4.0784204285643</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>110.18939313</v>
+        <v>110.22434088999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.1018537399999957</v>
+        <v>0.10265920999999878</v>
       </c>
       <c r="D441" s="5">
-        <v>1.1159152698562602</v>
+        <v>1.1244348351756139</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>110.21679890999999</v>
+        <v>110.23979692</v>
       </c>
       <c r="C442" s="5">
-        <v>2.7405779999995161E-2</v>
+        <v>1.5456030000009946E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>0.29886688302589448</v>
+        <v>0.16839789376077441</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>110.77378557</v>
+        <v>110.78378576</v>
       </c>
       <c r="C443" s="5">
-        <v>0.55698666000000685</v>
+        <v>0.54398883999999725</v>
       </c>
       <c r="D443" s="5">
-        <v>6.2356914774085004</v>
+        <v>6.0848996004784217</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>110.73392312</v>
+        <v>110.65317528999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-3.9862450000001104E-2</v>
+        <v>-0.13061047000000769</v>
       </c>
       <c r="D444" s="5">
-        <v>-0.43097180721776152</v>
+        <v>-1.4056230532956127</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>110.57367300999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-7.9502279999999814E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.85877914508980524</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>