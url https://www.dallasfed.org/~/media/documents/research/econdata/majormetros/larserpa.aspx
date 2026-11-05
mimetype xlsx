--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B5473A2E-315E-4805-A901-E5A1BFD47F71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{898028C3-D550-4D9C-B32E-9C4E137B562F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{276247BE-E4D0-43ED-8C72-40B05B260321}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{191066AF-5DF9-4986-8FC6-FAD4A25179F5}"/>
   </bookViews>
   <sheets>
     <sheet name="larserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{141328E8-0E62-4826-92E0-3DFBBA2893BD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54C3CA73-5E9B-418E-9AAD-0882C38D2526}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.54398883999999725</v>
       </c>
       <c r="D443" s="5">
         <v>6.0848996004784217</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>110.65317528999999</v>
       </c>
       <c r="C444" s="5">
         <v>-0.13061047000000769</v>
       </c>
       <c r="D444" s="5">
         <v>-1.4056230532956127</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>110.57367300999999</v>
+        <v>110.58763381</v>
       </c>
       <c r="C445" s="5">
-        <v>-7.9502279999999814E-2</v>
+        <v>-6.5541479999993157E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.85877914508980524</v>
+        <v>-0.70846644284865423</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>110.52014746</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-6.7486349999995809E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.72984977600374368</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>