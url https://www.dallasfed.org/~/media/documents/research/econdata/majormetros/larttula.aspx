--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CC5319F0-456D-434A-BBB5-52AAEA632F53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70F305C1-6A9F-47EA-BF26-1B0D50DCDAF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6FC700CF-861F-46DC-9DDE-C64C617C80DD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{53E85A46-AAE7-43A8-9E30-51CB800D805B}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{925A273A-0F4E-4BA2-A62D-8F8D6F1571AF}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4451D191-D4C2-4BB6-862E-7C84DB498438}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>16.248233104000001</v>
+        <v>16.248261676999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>16.357049491000001</v>
+        <v>16.356982472999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10881638700000096</v>
+        <v>0.10872079600000006</v>
       </c>
       <c r="D7" s="5">
-        <v>8.3392738552789503</v>
+        <v>8.3316612560401015</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>16.697426196999999</v>
+        <v>16.697300409</v>
       </c>
       <c r="C8" s="5">
-        <v>0.34037670599999714</v>
+        <v>0.34031793600000171</v>
       </c>
       <c r="D8" s="5">
-        <v>28.036790174542858</v>
+        <v>28.031510758710553</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>16.153419497000002</v>
+        <v>16.153294931000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.54400669999999707</v>
+        <v>-0.54400547799999899</v>
       </c>
       <c r="D9" s="5">
-        <v>-32.798453239792579</v>
+        <v>-32.798596828101978</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>16.172121211</v>
+        <v>16.171996587999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.8701713999998759E-2</v>
+        <v>1.8701656999997596E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3981877362382988</v>
+        <v>1.3981942984306661</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>16.388573551</v>
+        <v>16.388427916000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21645234000000002</v>
+        <v>0.21643132800000231</v>
       </c>
       <c r="D11" s="5">
-        <v>17.297836488855765</v>
+        <v>17.296175077694407</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>16.569477938999999</v>
+        <v>16.569342595999998</v>
       </c>
       <c r="C12" s="5">
-        <v>0.18090438799999831</v>
+        <v>0.18091467999999722</v>
       </c>
       <c r="D12" s="5">
-        <v>14.080665799188985</v>
+        <v>14.08164895381303</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>16.700245494000001</v>
+        <v>16.700119923999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.13076755500000203</v>
+        <v>0.13077732800000064</v>
       </c>
       <c r="D13" s="5">
-        <v>9.8925781198704996</v>
+        <v>9.8934341847600074</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.295472605</v>
+        <v>17.295427503999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.59522711099999981</v>
+        <v>0.59530758000000006</v>
       </c>
       <c r="D14" s="5">
-        <v>52.235150595215039</v>
+        <v>52.244123111084861</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.211636591000001</v>
+        <v>17.211632846000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-8.3836013999999182E-2</v>
+        <v>-8.3794657999998634E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.6641411221437838</v>
+        <v>-5.6614354237395137</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.137462354</v>
+        <v>17.137525134000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-7.4174237000001142E-2</v>
+        <v>-7.4107711999999992E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.0506158171301996</v>
+        <v>-5.0461938474745782</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.072638733000002</v>
+        <v>17.073456134000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.482362099999861E-2</v>
+        <v>-6.4068999999999932E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.4458308466817753</v>
+        <v>-4.3951201249636469</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>17.729653092</v>
+        <v>17.729721145999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.65701435899999794</v>
+        <v>0.65626501199999865</v>
       </c>
       <c r="D18" s="5">
-        <v>57.324025571433722</v>
+        <v>57.240908201889894</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>17.867291133999998</v>
+        <v>17.867214202</v>
       </c>
       <c r="C19" s="5">
-        <v>0.13763804199999896</v>
+        <v>0.13749305600000028</v>
       </c>
       <c r="D19" s="5">
-        <v>9.7240201072976937</v>
+        <v>9.7132972916746052</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>18.109447499000002</v>
+        <v>18.109342522999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.24215636500000315</v>
+        <v>0.24212832099999915</v>
       </c>
       <c r="D20" s="5">
-        <v>17.532463728234269</v>
+        <v>17.530360833884686</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>18.149524407000001</v>
+        <v>18.149347371000001</v>
       </c>
       <c r="C21" s="5">
-        <v>4.0076907999999634E-2</v>
+        <v>4.0004848000002369E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.6882098329863213</v>
+        <v>2.6833331838781893</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>18.367746696000001</v>
+        <v>18.367576190000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.21822228899999985</v>
+        <v>0.21822881900000013</v>
       </c>
       <c r="D22" s="5">
-        <v>15.421732281341182</v>
+        <v>15.422385210904977</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>18.504419934000001</v>
+        <v>18.504235255000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.1366732380000002</v>
+        <v>0.13665906499999991</v>
       </c>
       <c r="D23" s="5">
-        <v>9.3037668885550104</v>
+        <v>9.3028521923072205</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>18.362979845000002</v>
+        <v>18.362818055000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.1414400889999996</v>
+        <v>-0.14141719999999935</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.7963576276526076</v>
+        <v>-8.7950775423418452</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>18.495754120000001</v>
+        <v>18.495628333999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.13277427499999916</v>
+        <v>0.13281027899999742</v>
       </c>
       <c r="D25" s="5">
-        <v>9.030154984162774</v>
+        <v>9.032784657230831</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>18.387479264</v>
+        <v>18.387457972</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.10827485600000131</v>
+        <v>-0.10817036199999919</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.8030216674240807</v>
+        <v>-6.7967106785355336</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>18.220093144</v>
+        <v>18.220106544</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.16738611999999975</v>
+        <v>-0.16735142799999991</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.393242507996437</v>
+        <v>-10.391206532532316</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>18.439777441</v>
+        <v>18.43993734</v>
       </c>
       <c r="C28" s="5">
-        <v>0.21968429700000058</v>
+        <v>0.21983079600000011</v>
       </c>
       <c r="D28" s="5">
-        <v>15.467825296920612</v>
+        <v>15.478821952578304</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>18.262997031000001</v>
+        <v>18.263888736999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.17678040999999922</v>
+        <v>-0.17604860300000169</v>
       </c>
       <c r="D29" s="5">
-        <v>-10.916662025969181</v>
+        <v>-10.873727846719994</v>
       </c>
       <c r="E29" s="5">
-        <v>6.9723158594056978</v>
+        <v>6.9724172637160242</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>18.391683688000001</v>
+        <v>18.391896536000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.12868665699999937</v>
+        <v>0.12800779900000236</v>
       </c>
       <c r="D30" s="5">
-        <v>8.7910795781895636</v>
+        <v>8.7424586811010165</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>18.600296024999999</v>
+        <v>18.600084048999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.20861233699999815</v>
+        <v>0.2081875129999986</v>
       </c>
       <c r="D31" s="5">
-        <v>14.493387401955538</v>
+        <v>14.461833573143036</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>18.729596581999999</v>
+        <v>18.729532359</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12930055700000054</v>
+        <v>0.12944831000000079</v>
       </c>
       <c r="D32" s="5">
-        <v>8.6682829630833282</v>
+        <v>8.6786732067012817</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>19.043298893999999</v>
+        <v>19.042953451999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31370231200000021</v>
+        <v>0.31342109299999876</v>
       </c>
       <c r="D33" s="5">
-        <v>22.057685097174208</v>
+        <v>22.036139882516625</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>19.151889288</v>
+        <v>19.151616345000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10859039400000015</v>
+        <v>0.10866289300000176</v>
       </c>
       <c r="D34" s="5">
-        <v>7.0614850451341971</v>
+        <v>7.0664807234737559</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>19.228967208</v>
+        <v>19.228726892000001</v>
       </c>
       <c r="C35" s="5">
-        <v>7.7077920000000688E-2</v>
+        <v>7.7110547000000196E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>4.9378194195045078</v>
+        <v>4.9400280638176586</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>19.460301379000001</v>
+        <v>19.460116051</v>
       </c>
       <c r="C36" s="5">
-        <v>0.23133417100000031</v>
+        <v>0.23138915899999901</v>
       </c>
       <c r="D36" s="5">
-        <v>15.431206864381842</v>
+        <v>15.435326790157532</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>19.28355883</v>
+        <v>19.283448692</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.17674254900000008</v>
+        <v>-0.17666735899999964</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.37039070148551</v>
+        <v>-10.366290677550561</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>19.883123239</v>
+        <v>19.883152818999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.59956440899999919</v>
+        <v>0.59970412699999898</v>
       </c>
       <c r="D38" s="5">
-        <v>44.40060300479707</v>
+        <v>44.41307838103836</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>20.245792907999999</v>
+        <v>20.245865612999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.36266966899999886</v>
+        <v>0.36271279400000012</v>
       </c>
       <c r="D39" s="5">
-        <v>24.223061976460713</v>
+        <v>24.226197531238224</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>20.332395644999998</v>
+        <v>20.332695099999999</v>
       </c>
       <c r="C40" s="5">
-        <v>8.6602736999999763E-2</v>
+        <v>8.6829486999999261E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>5.2555831166232636</v>
+        <v>5.2696505253217119</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>20.644184509999999</v>
+        <v>20.645151540000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.31178886500000047</v>
+        <v>0.31245644000000183</v>
       </c>
       <c r="D41" s="5">
-        <v>20.035625507473132</v>
+        <v>20.081891977808432</v>
       </c>
       <c r="E41" s="5">
-        <v>13.038317177394919</v>
+        <v>13.038093022193609</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>20.155701647000001</v>
+        <v>20.156099896000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.48848286299999799</v>
+        <v>-0.4890516439999999</v>
       </c>
       <c r="D42" s="5">
-        <v>-24.975645105423393</v>
+        <v>-25.00002394125589</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>20.429987126</v>
+        <v>20.429570513000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.27428547899999955</v>
+        <v>0.27347061700000097</v>
       </c>
       <c r="D43" s="5">
-        <v>17.609407490009723</v>
+        <v>17.55275569793795</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>20.352758219999998</v>
+        <v>20.352736876000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-7.7228906000001984E-2</v>
+        <v>-7.683363700000001E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4430750098221949</v>
+        <v>-4.4208913018062397</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>20.132995257000001</v>
+        <v>20.132466636</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.21976296299999731</v>
+        <v>-0.22027024000000139</v>
       </c>
       <c r="D45" s="5">
-        <v>-12.214777670823995</v>
+        <v>-12.241328430298848</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>19.930339454999999</v>
+        <v>19.929945002</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.20265580200000244</v>
+        <v>-0.20252163400000001</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.432241470024984</v>
+        <v>-11.425370100784416</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>20.16185801</v>
+        <v>20.161557575</v>
       </c>
       <c r="C47" s="5">
-        <v>0.23151855500000096</v>
+        <v>0.2316125729999996</v>
       </c>
       <c r="D47" s="5">
-        <v>14.865676411997097</v>
+        <v>14.872417634859779</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>20.253060777000002</v>
+        <v>20.252860403</v>
       </c>
       <c r="C48" s="5">
-        <v>9.1202767000002183E-2</v>
+        <v>9.1302827999999892E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>5.5653444151432696</v>
+        <v>5.5716882826296166</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>20.178992866000002</v>
+        <v>20.17891431</v>
       </c>
       <c r="C49" s="5">
-        <v>-7.4067911000000208E-2</v>
+        <v>-7.3946092999999991E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-4.3013415172189928</v>
+        <v>-4.2944502779261873</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>20.281875686999999</v>
+        <v>20.281972041</v>
       </c>
       <c r="C50" s="5">
-        <v>0.1028828209999979</v>
+        <v>0.10305773099999982</v>
       </c>
       <c r="D50" s="5">
-        <v>6.2927287104432628</v>
+        <v>6.303754431420594</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>20.369976975</v>
+        <v>20.37011085</v>
       </c>
       <c r="C51" s="5">
-        <v>8.8101288000000721E-2</v>
+        <v>8.8138809000000151E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>5.3389680319848143</v>
+        <v>5.3412704526907939</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>20.534780061999999</v>
+        <v>20.535199608999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.16480308699999924</v>
+        <v>0.16508875899999964</v>
       </c>
       <c r="D52" s="5">
-        <v>10.152462695031028</v>
+        <v>10.17078303742711</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>20.516657709</v>
+        <v>20.517711705</v>
       </c>
       <c r="C53" s="5">
-        <v>-1.8122352999998981E-2</v>
+        <v>-1.7487903999999332E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.0538986736563838</v>
+        <v>-1.0171545031146589</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.61773716921694755</v>
+        <v>-0.61728699231432538</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>20.926256295999998</v>
+        <v>20.926813009</v>
       </c>
       <c r="C54" s="5">
-        <v>0.40959858699999785</v>
+        <v>0.409101304</v>
       </c>
       <c r="D54" s="5">
-        <v>26.770769256688709</v>
+        <v>26.733096303048811</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>21.056892297000001</v>
+        <v>21.056264277</v>
       </c>
       <c r="C55" s="5">
-        <v>0.13063600100000272</v>
+        <v>0.1294512680000004</v>
       </c>
       <c r="D55" s="5">
-        <v>7.7538580042146865</v>
+        <v>7.6809179504382818</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>21.147421613999999</v>
+        <v>21.147404546000001</v>
       </c>
       <c r="C56" s="5">
-        <v>9.0529316999997889E-2</v>
+        <v>9.1140269000000274E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>5.2828849464562344</v>
+        <v>5.3195528468076736</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>21.738367255</v>
+        <v>21.737687270999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.59094564100000113</v>
+        <v>0.59028272499999801</v>
       </c>
       <c r="D57" s="5">
-        <v>39.198313279737754</v>
+        <v>39.147419842207043</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>22.025685596999999</v>
+        <v>22.025198454000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28731834199999895</v>
+        <v>0.287511183000003</v>
       </c>
       <c r="D58" s="5">
-        <v>17.065835401744465</v>
+        <v>17.078708994808277</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>22.073453925999999</v>
+        <v>22.07312362</v>
       </c>
       <c r="C59" s="5">
-        <v>4.7768329000000165E-2</v>
+        <v>4.7925165999998853E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>2.6337753418704812</v>
+        <v>2.6425856720333041</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>22.442198888</v>
+        <v>22.442018248</v>
       </c>
       <c r="C60" s="5">
-        <v>0.36874496200000095</v>
+        <v>0.36889462799999961</v>
       </c>
       <c r="D60" s="5">
-        <v>21.994808634268615</v>
+        <v>22.004932043934723</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>22.668724099999999</v>
+        <v>22.668698174999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.22652521199999853</v>
+        <v>0.22667992699999928</v>
       </c>
       <c r="D61" s="5">
-        <v>12.808036025013635</v>
+        <v>12.81738437346316</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>22.792911930999999</v>
+        <v>22.793069534000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.12418783100000041</v>
+        <v>0.12437135900000129</v>
       </c>
       <c r="D62" s="5">
-        <v>6.7757986883075993</v>
+        <v>6.7861242169737768</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>22.305001848</v>
+        <v>22.305216028</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.48791008299999916</v>
+        <v>-0.48785350600000044</v>
       </c>
       <c r="D63" s="5">
-        <v>-22.868919838653735</v>
+        <v>-22.866432093099711</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>22.627889572000001</v>
+        <v>22.628389926000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.32288772400000099</v>
+        <v>0.32317389800000029</v>
       </c>
       <c r="D64" s="5">
-        <v>18.823254967273527</v>
+        <v>18.841093683838839</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>22.809696635000002</v>
+        <v>22.810650769999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.18180706300000082</v>
+        <v>0.1822608439999982</v>
       </c>
       <c r="D65" s="5">
-        <v>10.079260557680204</v>
+        <v>10.10530927652451</v>
       </c>
       <c r="E65" s="5">
-        <v>11.17647405597706</v>
+        <v>11.175413213556507</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>21.316042409000001</v>
+        <v>21.316632211999998</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.4936542260000003</v>
+        <v>-1.4940185580000005</v>
       </c>
       <c r="D66" s="5">
-        <v>-55.634559690761179</v>
+        <v>-55.642097786787545</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>20.959267240999999</v>
+        <v>20.958560725000002</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.3567751680000022</v>
+        <v>-0.35807148699999658</v>
       </c>
       <c r="D67" s="5">
-        <v>-18.335325644979427</v>
+        <v>-18.395453089290815</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>20.922368028000001</v>
+        <v>20.922344247000002</v>
       </c>
       <c r="C68" s="5">
-        <v>-3.6899212999998099E-2</v>
+        <v>-3.6216478000000052E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-2.0922875442638267</v>
+        <v>-2.0540103594479553</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.649454708</v>
+        <v>19.648758036</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.2729133200000007</v>
+        <v>-1.2735862110000014</v>
       </c>
       <c r="D69" s="5">
-        <v>-52.915714156730331</v>
+        <v>-52.935100807088233</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>19.631016823</v>
+        <v>19.630519109000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.8437885000000875E-2</v>
+        <v>-1.8238926999998739E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.12021590408663</v>
+        <v>-1.1082287086705334</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>19.676897790999998</v>
+        <v>19.676572780000001</v>
       </c>
       <c r="C71" s="5">
-        <v>4.5880967999998745E-2</v>
+        <v>4.6053670999999241E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>2.840934458331934</v>
+        <v>2.851839768252673</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.127706225000001</v>
+        <v>19.127564524</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.54919156599999752</v>
+        <v>-0.54900825600000047</v>
       </c>
       <c r="D72" s="5">
-        <v>-28.800792594452972</v>
+        <v>-28.793009231418043</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>19.054486505</v>
+        <v>19.054508126000002</v>
       </c>
       <c r="C73" s="5">
-        <v>-7.3219720000000876E-2</v>
+        <v>-7.3056397999998524E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.4980413171893385</v>
+        <v>-4.4882504803317236</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>18.907417965</v>
+        <v>18.907606320999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.14706853999999936</v>
+        <v>-0.14690180500000238</v>
       </c>
       <c r="D74" s="5">
-        <v>-8.8787429318644921</v>
+        <v>-8.8690901934132977</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>18.829618695000001</v>
+        <v>18.829844493</v>
       </c>
       <c r="C75" s="5">
-        <v>-7.7799269999999865E-2</v>
+        <v>-7.7761827999999866E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-4.8274711800336938</v>
+        <v>-4.8251532043785517</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>18.834374984</v>
+        <v>18.834864719999999</v>
       </c>
       <c r="C76" s="5">
-        <v>4.7562889999994695E-3</v>
+        <v>5.0202269999992666E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>0.30353683451596059</v>
+        <v>0.32040168909750477</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>18.908799825999999</v>
+        <v>18.909600113</v>
       </c>
       <c r="C77" s="5">
-        <v>7.4424841999999103E-2</v>
+        <v>7.4735393000000983E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.8462781184658521</v>
+        <v>4.8668141314730962</v>
       </c>
       <c r="E77" s="5">
-        <v>-17.101923236516569</v>
+        <v>-17.101882345814367</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>18.524660400999998</v>
+        <v>18.525205572000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38413942500000076</v>
+        <v>-0.38439454099999892</v>
       </c>
       <c r="D78" s="5">
-        <v>-21.830831946255536</v>
+        <v>-21.842925581118379</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>19.050710943999999</v>
+        <v>19.050017737000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.5260505430000002</v>
+        <v>0.52481216500000016</v>
       </c>
       <c r="D79" s="5">
-        <v>39.936558486010831</v>
+        <v>39.826079392427573</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>18.876490713999999</v>
+        <v>18.876452696000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.17422022999999953</v>
+        <v>-0.17356504099999981</v>
       </c>
       <c r="D80" s="5">
-        <v>-10.438603936709445</v>
+        <v>-10.40165322781348</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>18.977821064</v>
+        <v>18.977189094</v>
       </c>
       <c r="C81" s="5">
-        <v>0.10133035000000135</v>
+        <v>0.10073639799999867</v>
       </c>
       <c r="D81" s="5">
-        <v>6.6353171229188934</v>
+        <v>6.5952890938277609</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>19.045915230999999</v>
+        <v>19.045482864</v>
       </c>
       <c r="C82" s="5">
-        <v>6.8094166999998151E-2</v>
+        <v>6.8293770000000364E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>4.391705938049717</v>
+        <v>4.4049847180673174</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>19.054075446999999</v>
+        <v>19.053810752</v>
       </c>
       <c r="C83" s="5">
-        <v>8.1602160000002755E-3</v>
+        <v>8.327888000000172E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.51535288611241903</v>
+        <v>0.5259795456554972</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>19.217230262000001</v>
+        <v>19.217154481000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.16315481500000217</v>
+        <v>0.16334372900000105</v>
       </c>
       <c r="D84" s="5">
-        <v>10.773266038145813</v>
+        <v>10.786491133939812</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>19.237753492</v>
+        <v>19.237815113</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0523229999998449E-2</v>
+        <v>2.0660631999998458E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>1.2891062119836816</v>
+        <v>1.2977929594244486</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>19.627012232999999</v>
+        <v>19.627195372999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.38925874099999902</v>
+        <v>0.38938025999999937</v>
       </c>
       <c r="D86" s="5">
-        <v>27.173918204461287</v>
+        <v>27.183270181688091</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>19.861441653</v>
+        <v>19.861660392000001</v>
       </c>
       <c r="C87" s="5">
-        <v>0.23442942000000144</v>
+        <v>0.23446501900000172</v>
       </c>
       <c r="D87" s="5">
-        <v>15.313169049082909</v>
+        <v>15.315496849695375</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>20.01571058</v>
+        <v>20.016107699999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.15426892700000039</v>
+        <v>0.15444730799999817</v>
       </c>
       <c r="D88" s="5">
-        <v>9.7293802489967227</v>
+        <v>9.7410038786162509</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>20.111306070000001</v>
+        <v>20.111819375</v>
       </c>
       <c r="C89" s="5">
-        <v>9.5595490000000893E-2</v>
+        <v>9.571167500000044E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>5.8841986520105083</v>
+        <v>5.8914193474762788</v>
       </c>
       <c r="E89" s="5">
-        <v>6.3595059182261382</v>
+        <v>6.357719120530203</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>20.357050038000001</v>
+        <v>20.357448264999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.24574396799999931</v>
+        <v>0.24562888999999899</v>
       </c>
       <c r="D90" s="5">
-        <v>15.689734326197291</v>
+        <v>15.681459167988333</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>20.433770742</v>
+        <v>20.43322749</v>
       </c>
       <c r="C91" s="5">
-        <v>7.6720703999999529E-2</v>
+        <v>7.577922500000156E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>4.6174350408273002</v>
+        <v>4.5595161181253285</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>20.742867775000001</v>
+        <v>20.742818504999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.30909703300000047</v>
+        <v>0.30959101499999875</v>
       </c>
       <c r="D92" s="5">
-        <v>19.741140328139984</v>
+        <v>19.775934108819815</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>20.699515690999998</v>
+        <v>20.699080112000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.3352084000002122E-2</v>
+        <v>-4.3738392999998155E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.4793416308500404</v>
+        <v>-2.5011852553847191</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>20.767639925000001</v>
+        <v>20.767341010999999</v>
       </c>
       <c r="C94" s="5">
-        <v>6.8124234000002559E-2</v>
+        <v>6.8260898999998432E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>4.0216003918682075</v>
+        <v>4.0299014169705494</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.031605381999999</v>
+        <v>21.031416453999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.26396545699999763</v>
+        <v>0.26407544299999941</v>
       </c>
       <c r="D95" s="5">
-        <v>16.365261647736485</v>
+        <v>16.372816702078484</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.107581492000001</v>
+        <v>21.107558099999999</v>
       </c>
       <c r="C96" s="5">
-        <v>7.5976110000002706E-2</v>
+        <v>7.6141645999999952E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4221431630155905</v>
+        <v>4.432011351526044</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>21.329869041999999</v>
+        <v>21.329938291000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22228754999999722</v>
+        <v>0.22238019100000272</v>
       </c>
       <c r="D97" s="5">
-        <v>13.395696385939981</v>
+        <v>13.401622323390328</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>21.236654742999999</v>
+        <v>21.236793898999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-9.3214298999999556E-2</v>
+        <v>-9.3144392000002796E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-5.1199270864136341</v>
+        <v>-5.1161628811055682</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>21.379863637</v>
+        <v>21.380025615000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.1432088940000007</v>
+        <v>0.14323171600000251</v>
       </c>
       <c r="D99" s="5">
-        <v>8.399153963912509</v>
+        <v>8.4004854010553807</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>21.582090431000001</v>
+        <v>21.582333885000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.20222679400000132</v>
+        <v>0.20230826999999962</v>
       </c>
       <c r="D100" s="5">
-        <v>11.960008925919997</v>
+        <v>11.964985626354064</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>21.703193052</v>
+        <v>21.703480116000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.12110262099999858</v>
+        <v>0.12114623100000088</v>
       </c>
       <c r="D101" s="5">
-        <v>6.9452516988585344</v>
+        <v>6.9477496449113829</v>
       </c>
       <c r="E101" s="5">
-        <v>7.9153833990653233</v>
+        <v>7.9140564626317023</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>21.993782017000001</v>
+        <v>21.994001472000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.29058896500000131</v>
+        <v>0.29052135599999929</v>
       </c>
       <c r="D102" s="5">
-        <v>17.304694961837708</v>
+        <v>17.300121963506321</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.226914212000001</v>
+        <v>22.226590038000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.2331321949999996</v>
+        <v>0.23258856600000044</v>
       </c>
       <c r="D103" s="5">
-        <v>13.488297938972792</v>
+        <v>13.454851709712123</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.415729394</v>
+        <v>22.415660925000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.18881518199999903</v>
+        <v>0.18907088699999974</v>
       </c>
       <c r="D104" s="5">
-        <v>10.68389198951747</v>
+        <v>10.699207731100312</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.436631489</v>
+        <v>22.436397727999999</v>
       </c>
       <c r="C105" s="5">
-        <v>2.0902095000000287E-2</v>
+        <v>2.0736802999998361E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>1.1247259750718719</v>
+        <v>1.1157898603213479</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>22.506007738000001</v>
+        <v>22.505848894</v>
       </c>
       <c r="C106" s="5">
-        <v>6.9376249000001167E-2</v>
+        <v>6.9451166000000342E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.7742748183592134</v>
+        <v>3.7784602040150661</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>22.393978222000001</v>
+        <v>22.393866387999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.11202951599999977</v>
+        <v>-0.11198250600000037</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.8124604436795346</v>
+        <v>-5.8101276575523002</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>22.807492793000002</v>
+        <v>22.807503675</v>
       </c>
       <c r="C108" s="5">
-        <v>0.41351457100000033</v>
+        <v>0.41363728700000024</v>
       </c>
       <c r="D108" s="5">
-        <v>24.553385698612097</v>
+        <v>24.561563247653396</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.913953953</v>
+        <v>22.914011707</v>
       </c>
       <c r="C109" s="5">
-        <v>0.1064611599999985</v>
+        <v>0.1065080320000007</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7474434259068063</v>
+        <v>5.750036401000358</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>22.837636155999999</v>
+        <v>22.837719427</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.6317797000001519E-2</v>
+        <v>-7.6292280000000545E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.9243430164647597</v>
+        <v>-3.9230451313020498</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>22.895778389</v>
+        <v>22.895884551999998</v>
       </c>
       <c r="C111" s="5">
-        <v>5.8142233000001653E-2</v>
+        <v>5.8165124999998596E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0982180587675989</v>
+        <v>3.0994435799980735</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>22.741760828</v>
+        <v>22.741870215999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.15401756099999986</v>
+        <v>-0.15401433599999947</v>
       </c>
       <c r="D112" s="5">
-        <v>-7.7802162506319323</v>
+        <v>-7.780024568373678</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>22.787058765000001</v>
+        <v>22.787147752999999</v>
       </c>
       <c r="C113" s="5">
-        <v>4.5297937000000843E-2</v>
+        <v>4.5277537000000478E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>2.4165670104956183</v>
+        <v>2.4154550150317977</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9940380219772429</v>
+        <v>4.9930593213993735</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>22.917552246</v>
+        <v>22.917611501</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13049348099999847</v>
+        <v>0.13046374800000038</v>
       </c>
       <c r="D114" s="5">
-        <v>7.0926075905971109</v>
+        <v>7.0909117429633239</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.232904797</v>
+        <v>23.232795124999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.31535255100000015</v>
+        <v>0.31518362399999944</v>
       </c>
       <c r="D115" s="5">
-        <v>17.821186594749005</v>
+        <v>17.81085724922491</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.208218939999998</v>
+        <v>23.208162216000002</v>
       </c>
       <c r="C116" s="5">
-        <v>-2.4685857000001477E-2</v>
+        <v>-2.4632908999997483E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2676212674075371</v>
+        <v>-1.2649241539861578</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.27220208</v>
+        <v>23.272134183999999</v>
       </c>
       <c r="C117" s="5">
-        <v>6.3983140000001271E-2</v>
+        <v>6.3971967999997048E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>3.3589285226783172</v>
+        <v>3.3583414383207888</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.441306755999999</v>
+        <v>23.441255120000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.1691046759999999</v>
+        <v>0.16912093600000233</v>
       </c>
       <c r="D118" s="5">
-        <v>9.0767188099533769</v>
+        <v>9.0776542939035032</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.473805323000001</v>
+        <v>23.473739304999999</v>
       </c>
       <c r="C119" s="5">
-        <v>3.2498567000001088E-2</v>
+        <v>3.2484184999997723E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>1.6764007562832806</v>
+        <v>1.6756569333298721</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.613021877000001</v>
+        <v>23.613036704999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.13921655400000077</v>
+        <v>0.13929740000000024</v>
       </c>
       <c r="D120" s="5">
-        <v>7.3536591181962541</v>
+        <v>7.3580912503421025</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.491251601999998</v>
+        <v>23.491282300000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.12177027500000293</v>
+        <v>-0.12175440499999723</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.0157580591997721</v>
+        <v>-6.0149924697299522</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.725367845000001</v>
+        <v>23.725402251999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.23411624300000256</v>
+        <v>0.2341199519999968</v>
       </c>
       <c r="D122" s="5">
-        <v>12.637130583196532</v>
+        <v>12.637324457085342</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.801009402999998</v>
+        <v>23.801048411</v>
       </c>
       <c r="C123" s="5">
-        <v>7.5641557999997389E-2</v>
+        <v>7.5646159000001489E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>3.8936623999208386</v>
+        <v>3.8938976593904995</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>24.013678289000001</v>
+        <v>24.013714152999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.212668886000003</v>
+        <v>0.21266574199999866</v>
       </c>
       <c r="D124" s="5">
-        <v>11.265300754955954</v>
+        <v>11.265106566416305</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.061693691999999</v>
+        <v>24.061710034000001</v>
       </c>
       <c r="C125" s="5">
-        <v>4.8015402999997292E-2</v>
+        <v>4.7995881000002072E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4259661840967395</v>
+        <v>2.4249653105592239</v>
       </c>
       <c r="E125" s="5">
-        <v>5.593679026965015</v>
+        <v>5.5933383801059611</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.631189938999999</v>
+        <v>23.631197812</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.43050375299999999</v>
+        <v>-0.43051222200000083</v>
       </c>
       <c r="D126" s="5">
-        <v>-19.478331691663087</v>
+        <v>-19.478666025872627</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.844646445999999</v>
+        <v>23.844631830000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.21345650700000007</v>
+        <v>0.21343401800000095</v>
       </c>
       <c r="D127" s="5">
-        <v>11.394451006937366</v>
+        <v>11.393186291471103</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.908470983000001</v>
+        <v>23.908443682000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.3824537000002124E-2</v>
+        <v>6.3811852000000613E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.2597294453487136</v>
+        <v>3.2590740423809494</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.313519191000001</v>
+        <v>24.313499913000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.40504820800000019</v>
+        <v>0.40505623099999966</v>
       </c>
       <c r="D129" s="5">
-        <v>22.33543150555537</v>
+        <v>22.335943854247354</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>24.356871426000001</v>
+        <v>24.356863849</v>
       </c>
       <c r="C130" s="5">
-        <v>4.3352235000000405E-2</v>
+        <v>4.336393599999866E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>2.1607691145697938</v>
+        <v>2.1613597810331342</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.459053424</v>
+        <v>24.459021796999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.10218199799999894</v>
+        <v>0.10215794799999856</v>
       </c>
       <c r="D131" s="5">
-        <v>5.1520404608460746</v>
+        <v>5.1508013853012624</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.126680093000001</v>
+        <v>24.126691811000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.33237333099999944</v>
+        <v>-0.33232998599999775</v>
       </c>
       <c r="D132" s="5">
-        <v>-15.141560487561756</v>
+        <v>-15.139749168774074</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>24.573219792</v>
+        <v>24.573232379</v>
       </c>
       <c r="C133" s="5">
-        <v>0.44653969899999879</v>
+        <v>0.44654056799999964</v>
       </c>
       <c r="D133" s="5">
-        <v>24.616053433773178</v>
+        <v>24.616093118346139</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.712846113000001</v>
+        <v>24.712857636999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.1396263210000015</v>
+        <v>0.13962525799999881</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0356365015562528</v>
+        <v>7.0355775359591144</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>24.704322244</v>
+        <v>24.704331356000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.5238690000011275E-3</v>
+        <v>-8.5262809999981926E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.41311554694219987</v>
+        <v>-0.41323203221903526</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>24.901230017</v>
+        <v>24.901235971999998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.19690777299999951</v>
+        <v>0.19690461599999765</v>
       </c>
       <c r="D136" s="5">
-        <v>9.9953373035628346</v>
+        <v>9.9951661102706488</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.036523919</v>
+        <v>25.036519463000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.1352939020000008</v>
+        <v>0.1352834910000027</v>
       </c>
       <c r="D137" s="5">
-        <v>6.7182693535343896</v>
+        <v>6.717735176856654</v>
       </c>
       <c r="E137" s="5">
-        <v>4.051378259062921</v>
+        <v>4.0512890714025085</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.437620843000001</v>
+        <v>24.437623936000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.59890307599999915</v>
+        <v>-0.59889552699999982</v>
       </c>
       <c r="D138" s="5">
-        <v>-25.214277361587435</v>
+        <v>-25.214004051756501</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.649093945000001</v>
+        <v>24.649091427999998</v>
       </c>
       <c r="C139" s="5">
-        <v>0.21147310199999936</v>
+        <v>0.21146749199999704</v>
       </c>
       <c r="D139" s="5">
-        <v>10.893081748414968</v>
+        <v>10.892777439896651</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>24.617317305</v>
+        <v>24.617312645999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-3.1776640000000356E-2</v>
+        <v>-3.177878199999995E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.5360709117417715</v>
+        <v>-1.5361738778698619</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>24.427380286999998</v>
+        <v>24.427381304000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.18993701800000196</v>
+        <v>-0.18993134199999773</v>
       </c>
       <c r="D141" s="5">
-        <v>-8.8757345193925872</v>
+        <v>-8.8754820421612983</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>24.362573346000001</v>
+        <v>24.362576344000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-6.4806940999996954E-2</v>
+        <v>-6.4804960000000023E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.1376073964599405</v>
+        <v>-3.1375127533414093</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>24.463935339999999</v>
+        <v>24.463918166999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.10136199399999768</v>
+        <v>0.1013418229999985</v>
       </c>
       <c r="D143" s="5">
-        <v>5.1085214560322667</v>
+        <v>5.1074808490523038</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>24.134654910999998</v>
+        <v>24.134660230000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.32928042900000065</v>
+        <v>-0.32925793699999772</v>
       </c>
       <c r="D144" s="5">
-        <v>-15.008150695719191</v>
+        <v>-15.007209972708402</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>24.267969069999999</v>
+        <v>24.267971759000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.1333141590000011</v>
+        <v>0.13331152900000021</v>
       </c>
       <c r="D145" s="5">
-        <v>6.8336512991848286</v>
+        <v>6.8335108122057342</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>24.104977066</v>
+        <v>24.104979364999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16299200399999947</v>
+        <v>-0.16299239400000332</v>
       </c>
       <c r="D146" s="5">
-        <v>-7.7684561270295998</v>
+        <v>-7.7684732046171217</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>24.000787831</v>
+        <v>24.000789889</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.10418923499999977</v>
+        <v>-0.10418947599999839</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.0652302106765079</v>
+        <v>-5.0652411782714406</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>23.892890066</v>
+        <v>23.892892066000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.10789776500000059</v>
+        <v>-0.10789782299999828</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.2633016222390143</v>
+        <v>-5.263303941705832</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.0334556</v>
+        <v>24.033450770000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14056553400000027</v>
+        <v>0.14055870400000003</v>
       </c>
       <c r="D149" s="5">
-        <v>7.2927593611518127</v>
+        <v>7.2923928366932289</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.0064200695160483</v>
+        <v>-4.0064222763965933</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>24.149577649000001</v>
+        <v>24.149581998999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11612204900000123</v>
+        <v>0.11613122899999695</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9546069024392523</v>
+        <v>5.9550914516324438</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>24.136420051000002</v>
+        <v>24.136421104</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3157597999999382E-2</v>
+        <v>-1.3160894999998618E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.65184948051165703</v>
+        <v>-0.65201221305641877</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>24.317207609</v>
+        <v>24.317206354</v>
       </c>
       <c r="C152" s="5">
-        <v>0.18078755799999868</v>
+        <v>0.18078524999999956</v>
       </c>
       <c r="D152" s="5">
-        <v>9.3679740137120326</v>
+        <v>9.3678490238263024</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>24.225915227000002</v>
+        <v>24.225915692000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-9.1292381999998895E-2</v>
+        <v>-9.129066199999869E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.413207915277928</v>
+        <v>-4.4131267002696646</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>24.361146433999998</v>
+        <v>24.361146277</v>
       </c>
       <c r="C154" s="5">
-        <v>0.1352312069999968</v>
+        <v>0.13523058499999863</v>
       </c>
       <c r="D154" s="5">
-        <v>6.908035611936203</v>
+        <v>6.9080027197475191</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>24.572142388</v>
+        <v>24.572135127999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.21099595400000126</v>
+        <v>0.21098885099999976</v>
       </c>
       <c r="D155" s="5">
-        <v>10.903080970602929</v>
+        <v>10.902696343563733</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.043875521</v>
+        <v>25.043876729000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.47173313300000075</v>
+        <v>0.47174160100000151</v>
       </c>
       <c r="D156" s="5">
-        <v>25.632545333336342</v>
+        <v>25.633063481095554</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.056288746</v>
+        <v>25.056289534000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2413224999999528E-2</v>
+        <v>1.2412805000000304E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.59641508598693438</v>
+        <v>0.59639482246522935</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>25.210303451000001</v>
+        <v>25.210304981</v>
       </c>
       <c r="C158" s="5">
-        <v>0.15401470500000158</v>
+        <v>0.15401544699999903</v>
       </c>
       <c r="D158" s="5">
-        <v>7.6306434334270534</v>
+        <v>7.630681199235223</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>25.401336976</v>
+        <v>25.40133865</v>
       </c>
       <c r="C159" s="5">
-        <v>0.19103352499999815</v>
+        <v>0.19103366899999941</v>
       </c>
       <c r="D159" s="5">
-        <v>9.4818260326826618</v>
+        <v>9.4818328808642391</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>25.494071046999998</v>
+        <v>25.494072366000001</v>
       </c>
       <c r="C160" s="5">
-        <v>9.2734070999998863E-2</v>
+        <v>9.2733716000001465E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>4.4699508256127451</v>
+        <v>4.4699330684107252</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.541461932000001</v>
+        <v>25.541458690999999</v>
       </c>
       <c r="C161" s="5">
-        <v>4.7390885000002214E-2</v>
+        <v>4.7386324999997953E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>2.2536261714925399</v>
+        <v>2.2534069858708872</v>
       </c>
       <c r="E161" s="5">
-        <v>6.27461301070662</v>
+        <v>6.2746208833330819</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.466962542000001</v>
+        <v>25.466965081000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.4499389999999721E-2</v>
+        <v>-7.4493609999997545E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4445538535365139</v>
+        <v>-3.4442913117574858</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.418407430999999</v>
+        <v>25.418407965</v>
       </c>
       <c r="C163" s="5">
-        <v>-4.8555111000002427E-2</v>
+        <v>-4.8557116000001344E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.2640707902098933</v>
+        <v>-2.2641630795371515</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.416080609000002</v>
+        <v>25.416079967999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.3268219999970086E-3</v>
+        <v>-2.3279970000018579E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.10979370134338584</v>
+        <v>-0.10984911480205195</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.301701899000001</v>
+        <v>25.301702294999998</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.11437871000000044</v>
+        <v>-0.1143776729999999</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.2686197728001645</v>
+        <v>-5.2685733111676125</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.458255769000001</v>
+        <v>25.458256156000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.15655386999999976</v>
+        <v>0.15655386100000257</v>
       </c>
       <c r="D166" s="5">
-        <v>7.6829460405070549</v>
+        <v>7.6829454593224211</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.289367951999999</v>
+        <v>25.289363749</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.16888781700000166</v>
+        <v>-0.1688924070000013</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.6765639439436928</v>
+        <v>-7.6767649108253959</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.245593798000002</v>
+        <v>25.245594232999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.3774153999997623E-2</v>
+        <v>-4.3769516000001119E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.0574565862132577</v>
+        <v>-2.0572410022136833</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.140299850000002</v>
+        <v>25.140300577000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10529394799999992</v>
+        <v>-0.10529365599999707</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.8917135106825942</v>
+        <v>-4.8917001723331577</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.123906599000001</v>
+        <v>25.123907417000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.639325100000022E-2</v>
+        <v>-1.6393159999999796E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.7796845447735401</v>
+        <v>-0.77968020973846475</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.100822310000002</v>
+        <v>25.100823066</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.3084288999999814E-2</v>
+        <v>-2.3084351000001391E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.0970263276816605</v>
+        <v>-1.0970292236742729</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>24.986671089000001</v>
+        <v>24.98667176</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11415122100000019</v>
+        <v>-0.11415130600000012</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.3227993743523712</v>
+        <v>-5.3228030829159838</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>25.052155142</v>
+        <v>25.052153574999998</v>
       </c>
       <c r="C173" s="5">
-        <v>6.548405299999871E-2</v>
+        <v>6.5481814999998278E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>3.190640933539135</v>
+        <v>3.1905302259386259</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.9157352515791759</v>
+        <v>-1.9157289406200428</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>25.302903167</v>
+        <v>25.302903873999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.25074802500000004</v>
+        <v>0.2507502989999999</v>
       </c>
       <c r="D174" s="5">
-        <v>12.694606491334826</v>
+        <v>12.694728865529804</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>25.397583144999999</v>
+        <v>25.397583411999999</v>
       </c>
       <c r="C175" s="5">
-        <v>9.4679977999998499E-2</v>
+        <v>9.4679538000001173E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.583807192006395</v>
+        <v>4.5837853189587996</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>25.322986037</v>
+        <v>25.322986230000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.4597107999998968E-2</v>
+        <v>-7.4597181999997986E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.4682238603252369</v>
+        <v>-3.4682272095267863</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>25.472197479999998</v>
+        <v>25.472197640000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14921144299999867</v>
+        <v>0.14921140999999949</v>
       </c>
       <c r="D177" s="5">
-        <v>7.3045086874082843</v>
+        <v>7.3045069617257319</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>25.346875444999998</v>
+        <v>25.346875776000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.12532203499999994</v>
+        <v>-0.12532186400000001</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.7467765804530835</v>
+        <v>-5.7467689148942958</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>25.298628293</v>
+        <v>25.298626376000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-4.8247151999998295E-2</v>
+        <v>-4.8249399999999554E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2604082299745198</v>
+        <v>-2.2605124207198402</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>25.353111219999999</v>
+        <v>25.353110909000002</v>
       </c>
       <c r="C180" s="5">
-        <v>5.4482926999998682E-2</v>
+        <v>5.4484533000000113E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>2.61514190637675</v>
+        <v>2.6152201091471428</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>25.232508727999999</v>
+        <v>25.232509211</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.12060249199999973</v>
+        <v>-0.12060169800000153</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.5612899247721064</v>
+        <v>-5.5612543303865891</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>25.331626027999999</v>
+        <v>25.331626443000001</v>
       </c>
       <c r="C182" s="5">
-        <v>9.9117299999999631E-2</v>
+        <v>9.911723200000111E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>4.816976698760822</v>
+        <v>4.8169732281158284</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>25.407274236999999</v>
+        <v>25.407274484999999</v>
       </c>
       <c r="C183" s="5">
-        <v>7.5648209000000577E-2</v>
+        <v>7.5648041999997417E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>3.6430268908669516</v>
+        <v>3.6430186553522592</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>25.468555680000001</v>
+        <v>25.468555791</v>
       </c>
       <c r="C184" s="5">
-        <v>6.1281443000002156E-2</v>
+        <v>6.1281306000001479E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>2.9330637367331436</v>
+        <v>2.9330570633745445</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>25.446984032</v>
+        <v>25.446984041</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.1571648000001886E-2</v>
+        <v>-2.1571749999999668E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.0116682363092377</v>
+        <v>-1.011672993259416</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5760276421810326</v>
+        <v>1.5760340316371524</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>25.532494311000001</v>
+        <v>25.532494262</v>
       </c>
       <c r="C186" s="5">
-        <v>8.5510279000001077E-2</v>
+        <v>8.5510220999999831E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>4.1077638567669439</v>
+        <v>4.1077610173739787</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>25.793306866000002</v>
+        <v>25.793306962999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.26081255500000111</v>
+        <v>0.26081270099999898</v>
       </c>
       <c r="D187" s="5">
-        <v>12.97058417528274</v>
+        <v>12.97059187507128</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>25.844528588999999</v>
+        <v>25.844528749999998</v>
       </c>
       <c r="C188" s="5">
-        <v>5.122172299999761E-2</v>
+        <v>5.1221786999999352E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4092248453563725</v>
+        <v>2.4092278794054067</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>26.037055599999999</v>
+        <v>26.037055609999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.19252701099999925</v>
+        <v>0.19252686000000097</v>
       </c>
       <c r="D189" s="5">
-        <v>9.3148257138685473</v>
+        <v>9.3148180458836762</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>25.949704371999999</v>
+        <v>25.949704273999998</v>
       </c>
       <c r="C190" s="5">
-        <v>-8.7351227999999281E-2</v>
+        <v>-8.7351336000001112E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.9523974029819442</v>
+        <v>-3.9524021983747271</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>25.901196597999999</v>
+        <v>25.901196391999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.8507774000000836E-2</v>
+        <v>-4.8507881999999114E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.2202404542024712</v>
+        <v>-2.220245355038275</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>26.272751378999999</v>
+        <v>26.272750810000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.37155478100000039</v>
+        <v>0.37155441800000233</v>
       </c>
       <c r="D192" s="5">
-        <v>18.639343021022526</v>
+        <v>18.639323510851913</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>26.22444436</v>
+        <v>26.224444454</v>
       </c>
       <c r="C193" s="5">
-        <v>-4.8307018999999229E-2</v>
+        <v>-4.8306356000001216E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.1842319605078986</v>
+        <v>-2.1842023318783044</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>26.235860346999999</v>
+        <v>26.235860543000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.1415986999999461E-2</v>
+        <v>1.1416089000000795E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.52363478713501888</v>
+        <v>0.5236394750534723</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>26.308814064</v>
+        <v>26.308814243</v>
       </c>
       <c r="C195" s="5">
-        <v>7.2953717000000751E-2</v>
+        <v>7.2953699999999344E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>3.3883331019517016</v>
+        <v>3.3883322745710043</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>26.43400583</v>
+        <v>26.434005913</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12519176600000037</v>
+        <v>0.12519166999999953</v>
       </c>
       <c r="D196" s="5">
-        <v>5.8621032004632978</v>
+        <v>5.8620985460345887</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>26.724189819999999</v>
+        <v>26.724189878000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.29018398999999917</v>
+        <v>0.29018396500000065</v>
       </c>
       <c r="D197" s="5">
-        <v>13.998410756937396</v>
+        <v>13.998409430575332</v>
       </c>
       <c r="E197" s="5">
-        <v>5.0190851159174432</v>
+        <v>5.0190853066995</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>26.450078459</v>
+        <v>26.450078467000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.27411136099999922</v>
+        <v>-0.2741114109999998</v>
       </c>
       <c r="D198" s="5">
-        <v>-11.637295205856901</v>
+        <v>-11.63729718644877</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>26.505095126000001</v>
+        <v>26.505095141000002</v>
       </c>
       <c r="C199" s="5">
-        <v>5.5016667000000297E-2</v>
+        <v>5.5016674000000876E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>2.524776531006423</v>
+        <v>2.5247768551557304</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>26.660219858000001</v>
+        <v>26.660219920999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15512473200000088</v>
+        <v>0.15512477999999774</v>
       </c>
       <c r="D200" s="5">
-        <v>7.2537071196052461</v>
+        <v>7.2537094326072582</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>26.826994406000001</v>
+        <v>26.826994397</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16677454799999936</v>
+        <v>0.1667744760000005</v>
       </c>
       <c r="D201" s="5">
-        <v>7.770402664634446</v>
+        <v>7.7703991747431589</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>27.063612772999999</v>
+        <v>27.063612723999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.23661836699999839</v>
+        <v>0.23661832699999863</v>
       </c>
       <c r="D202" s="5">
-        <v>11.113039189862484</v>
+        <v>11.113037223073396</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>27.396852294999999</v>
+        <v>27.396852107000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.33323952199999951</v>
+        <v>0.33323938300000222</v>
       </c>
       <c r="D203" s="5">
-        <v>15.818722071450741</v>
+        <v>15.818715050678133</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>27.410081162000001</v>
+        <v>27.410081117000001</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3228867000002253E-2</v>
+        <v>1.3229009999999874E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.5809743028246217</v>
+        <v>0.58098060366398308</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>27.610737180000001</v>
+        <v>27.610737126</v>
       </c>
       <c r="C205" s="5">
-        <v>0.2006560180000001</v>
+        <v>0.20065600899999936</v>
       </c>
       <c r="D205" s="5">
-        <v>9.1470912807816838</v>
+        <v>9.1470908694771591</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>27.637404321000002</v>
+        <v>27.637404342</v>
       </c>
       <c r="C206" s="5">
-        <v>2.6667141000000782E-2</v>
+        <v>2.6667215999999883E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>1.1651664956570329</v>
+        <v>1.1651697923473758</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>27.704846113999999</v>
+        <v>27.704846178</v>
       </c>
       <c r="C207" s="5">
-        <v>6.7441792999996864E-2</v>
+        <v>6.7441836000000421E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9679061852476929</v>
+        <v>2.9679081007294661</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>27.804242387999999</v>
+        <v>27.804242456000001</v>
       </c>
       <c r="C208" s="5">
-        <v>9.9396274000000062E-2</v>
+        <v>9.9396278000000393E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>4.3911985679153442</v>
+        <v>4.3911987377867723</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>27.883472612999999</v>
+        <v>27.883472662999999</v>
       </c>
       <c r="C209" s="5">
-        <v>7.9230224999999876E-2</v>
+        <v>7.9230206999998387E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>3.4735926622351698</v>
+        <v>3.4735918520456099</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3379529961742991</v>
+        <v>4.3379529568241315</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>27.944128436</v>
+        <v>27.944128460000002</v>
       </c>
       <c r="C210" s="5">
-        <v>6.0655823000001163E-2</v>
+        <v>6.0655797000002565E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>2.6418581959765319</v>
+        <v>2.6418570451723244</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>27.826364558000002</v>
+        <v>27.826364572999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.1177638779999981</v>
+        <v>-0.1177638870000024</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.9415294364449247</v>
+        <v>-4.9415298012409075</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>28.171166937999999</v>
+        <v>28.171166968000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.3448023799999973</v>
+        <v>0.34480239500000209</v>
       </c>
       <c r="D212" s="5">
-        <v>15.925879425284585</v>
+        <v>15.925880156816241</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>28.340902549999999</v>
+        <v>28.340902541999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.1697356120000002</v>
+        <v>0.16973557399999706</v>
       </c>
       <c r="D213" s="5">
-        <v>7.4746587316009139</v>
+        <v>7.4746569941275931</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>28.580027350000002</v>
+        <v>28.580027356999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.23912480000000258</v>
+        <v>0.23912481500000027</v>
       </c>
       <c r="D214" s="5">
-        <v>10.608259789867326</v>
+        <v>10.608260489624177</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>28.399339730000001</v>
+        <v>28.399339643000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.18068762000000049</v>
+        <v>-0.18068771399999761</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.3282774100983827</v>
+        <v>-7.3282810892150829</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>28.343423758</v>
+        <v>28.343423657999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-5.5915972000001091E-2</v>
+        <v>-5.5915985000002166E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.3372830020545243</v>
+        <v>-2.3372835466652919</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>28.303827299000002</v>
+        <v>28.303827234</v>
       </c>
       <c r="C217" s="5">
-        <v>-3.9596458999998418E-2</v>
+        <v>-3.9596423999999075E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.6636081911340916</v>
+        <v>-1.6636067377465702</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>28.436560509</v>
+        <v>28.436560468</v>
       </c>
       <c r="C218" s="5">
-        <v>0.13273320999999783</v>
+        <v>0.13273323399999981</v>
       </c>
       <c r="D218" s="5">
-        <v>5.7749439164674898</v>
+        <v>5.7749450013418802</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>28.391985847000001</v>
+        <v>28.391985860999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.457466199999871E-2</v>
+        <v>-4.4574607000001265E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.864882520394151</v>
+        <v>-1.8648802418112176</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>28.583037256000001</v>
+        <v>28.583037371</v>
       </c>
       <c r="C220" s="5">
-        <v>0.19105140899999995</v>
+        <v>0.1910515100000012</v>
       </c>
       <c r="D220" s="5">
-        <v>8.3805289770390026</v>
+        <v>8.3805335683875946</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>28.645319542999999</v>
+        <v>28.645319707999999</v>
       </c>
       <c r="C221" s="5">
-        <v>6.2282286999998604E-2</v>
+        <v>6.2282336999999188E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6463593011970543</v>
+        <v>2.6463614404351299</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7322526880845022</v>
+        <v>2.7322530956157998</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>28.724085762000001</v>
+        <v>28.724085917</v>
       </c>
       <c r="C222" s="5">
-        <v>7.8766219000002025E-2</v>
+        <v>7.8766209000001197E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3500097724294964</v>
+        <v>3.3500093210773629</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>28.839648893</v>
+        <v>28.839649023</v>
       </c>
       <c r="C223" s="5">
-        <v>0.11556313099999826</v>
+        <v>0.11556310599999975</v>
       </c>
       <c r="D223" s="5">
-        <v>4.9361311984863931</v>
+        <v>4.9361300796760155</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>28.677359316</v>
+        <v>28.677359329000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.16228957699999924</v>
+        <v>-0.16228969399999826</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.5476408382188156</v>
+        <v>-6.547645384897061</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>28.965592835999999</v>
+        <v>28.965592496999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.28823351999999858</v>
+        <v>0.28823316799999787</v>
       </c>
       <c r="D225" s="5">
-        <v>12.750678570023254</v>
+        <v>12.750662121693402</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>28.889197835000001</v>
+        <v>28.889197525</v>
       </c>
       <c r="C226" s="5">
-        <v>-7.6395000999998075E-2</v>
+        <v>-7.6394971999999228E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.1194185507393279</v>
+        <v>-3.1194174196937041</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>29.107190145000001</v>
+        <v>29.107189962</v>
       </c>
       <c r="C227" s="5">
-        <v>0.21799230999999963</v>
+        <v>0.21799243699999948</v>
       </c>
       <c r="D227" s="5">
-        <v>9.440381871939806</v>
+        <v>9.4403877075831524</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>29.063282882999999</v>
+        <v>29.063282635</v>
       </c>
       <c r="C228" s="5">
-        <v>-4.3907262000001168E-2</v>
+        <v>-4.3907326999999441E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7952186015238736</v>
+        <v>-1.79522124833571</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>29.219766978999999</v>
+        <v>29.219767175000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.15648409599999979</v>
+        <v>0.156484540000001</v>
       </c>
       <c r="D229" s="5">
-        <v>6.6559159667713752</v>
+        <v>6.6559354731480891</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>29.029986740999998</v>
+        <v>29.029987081000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18978023800000088</v>
+        <v>-0.18978009399999962</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.521437339951853</v>
+        <v>-7.5214317865332836</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>28.980490380999999</v>
+        <v>28.980490537000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.9496359999999129E-2</v>
+        <v>-4.9496544000000142E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.0269316966871953</v>
+        <v>-2.0269391376580459</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>28.677549713000001</v>
+        <v>28.677549922000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.30294066799999797</v>
+        <v>-0.30294061500000069</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.847276111441907</v>
+        <v>-11.847274096271565</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>28.413299272</v>
+        <v>28.413299544000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.2642504410000015</v>
+        <v>-0.26425037799999984</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.513918155096391</v>
+        <v>-10.513915701333087</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.80997620100452528</v>
+        <v>-0.80997582280500913</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>28.097246197</v>
+        <v>28.097246595000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.31605307499999924</v>
+        <v>-0.31605294899999947</v>
       </c>
       <c r="D234" s="5">
-        <v>-12.561017628920778</v>
+        <v>-12.561012810570416</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>27.538846562</v>
+        <v>27.538846942999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.55839963500000067</v>
+        <v>-0.55839965200000208</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.406998931693</v>
+        <v>-21.406999243003511</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>27.284143482000001</v>
+        <v>27.284143511</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.25470307999999875</v>
+        <v>-0.25470343199999945</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.551112960740594</v>
+        <v>-10.551126670155709</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>26.789275564</v>
+        <v>26.789274442</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.49486791800000063</v>
+        <v>-0.49486906899999994</v>
       </c>
       <c r="D237" s="5">
-        <v>-19.719930830559228</v>
+        <v>-19.71997220238848</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>26.494660902</v>
+        <v>26.494659504000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29461466200000075</v>
+        <v>-0.29461493799999872</v>
       </c>
       <c r="D238" s="5">
-        <v>-12.42729779885523</v>
+        <v>-12.42730923541162</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>26.217829934000001</v>
+        <v>26.217829068</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.27683096799999873</v>
+        <v>-0.2768304360000009</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.842245695166609</v>
+        <v>-11.842224818287727</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>25.958625246</v>
+        <v>25.958624881999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25920468800000052</v>
+        <v>-0.25920418600000161</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.23957750916299</v>
+        <v>-11.239557262578758</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>25.953200804000002</v>
+        <v>25.953201756999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-5.4244419999989191E-3</v>
+        <v>-5.4231250000000841E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25046990461385921</v>
+        <v>-0.25040916640286515</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>25.727790006999999</v>
+        <v>25.727791407000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.22541079700000211</v>
+        <v>-0.22541034999999709</v>
       </c>
       <c r="D242" s="5">
-        <v>-9.9386060825868316</v>
+        <v>-9.9385869579482478</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>25.967705017</v>
+        <v>25.967705772999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.23991501000000071</v>
+        <v>0.23991436599999716</v>
       </c>
       <c r="D243" s="5">
-        <v>11.782299987217737</v>
+        <v>11.782266046385882</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>25.674204672999998</v>
+        <v>25.674205024999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29350034400000169</v>
+        <v>-0.29350074799999959</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.750859085844068</v>
+        <v>-12.750875212441837</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>25.694913552999999</v>
+        <v>25.694914146999999</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0708880000000818E-2</v>
+        <v>2.0709121999999525E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.97222868594064593</v>
+        <v>0.97224008427962971</v>
       </c>
       <c r="E245" s="5">
-        <v>-9.5673004848079835</v>
+        <v>-9.5672992599482924</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>25.680154969</v>
+        <v>25.680156247999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.4758583999999075E-2</v>
+        <v>-1.4757898999999242E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.68707993658990718</v>
+        <v>-0.68704813152852262</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>25.730562662000001</v>
+        <v>25.730563039</v>
       </c>
       <c r="C247" s="5">
-        <v>5.0407693000000364E-2</v>
+        <v>5.0406791000000339E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3810823450936214</v>
+        <v>2.3810391568829692</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>25.784297110000001</v>
+        <v>25.784296492999999</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3734448000000157E-2</v>
+        <v>5.3733453999999625E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5350065829589097</v>
+        <v>2.5349591119730341</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>25.907554469000001</v>
+        <v>25.907552892999998</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12325735900000012</v>
+        <v>0.12325639999999893</v>
       </c>
       <c r="D249" s="5">
-        <v>5.8896411308306362</v>
+        <v>5.8895942398758949</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>26.094377956999999</v>
+        <v>26.094376256</v>
       </c>
       <c r="C250" s="5">
-        <v>0.18682348799999815</v>
+        <v>0.18682336300000202</v>
       </c>
       <c r="D250" s="5">
-        <v>9.0049809482002807</v>
+        <v>9.0049752518908335</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>26.033332613999999</v>
+        <v>26.033323550999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.1045342999999974E-2</v>
+        <v>-6.1052705000001595E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.7714467164414835</v>
+        <v>-2.771776838960871</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>26.137220811999999</v>
+        <v>26.137218542999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.10388819799999993</v>
+        <v>0.10389499200000074</v>
       </c>
       <c r="D252" s="5">
-        <v>4.8952148090555037</v>
+        <v>4.89554374368113</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>26.188093844000001</v>
+        <v>26.188108646</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0873032000001928E-2</v>
+        <v>5.0890103000000408E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3608255375650034</v>
+        <v>2.3616264481512772</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>26.325913306</v>
+        <v>26.325912623000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.1378194619999995</v>
+        <v>0.1378039770000008</v>
       </c>
       <c r="D254" s="5">
-        <v>6.5012485208263859</v>
+        <v>6.5004930089153756</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>26.369972729000001</v>
+        <v>26.369972453999999</v>
       </c>
       <c r="C255" s="5">
-        <v>4.4059423000000209E-2</v>
+        <v>4.4059830999998439E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>2.0269270887023572</v>
+        <v>2.0269460846789045</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>26.464274559</v>
+        <v>26.464275185000002</v>
       </c>
       <c r="C256" s="5">
-        <v>9.4301829999999143E-2</v>
+        <v>9.4302731000002638E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.3767463789965877</v>
+        <v>4.3767890687509636</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>26.572627530999998</v>
+        <v>26.572628681000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.10835297199999872</v>
+        <v>0.10835349599999944</v>
       </c>
       <c r="D257" s="5">
-        <v>5.0253355598436134</v>
+        <v>5.0253602909004158</v>
       </c>
       <c r="E257" s="5">
-        <v>3.4159055495149637</v>
+        <v>3.4159076344004058</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>26.884908076999999</v>
+        <v>26.884909773</v>
       </c>
       <c r="C258" s="5">
-        <v>0.31228054600000021</v>
+        <v>0.31228109199999921</v>
       </c>
       <c r="D258" s="5">
-        <v>15.05054233119083</v>
+        <v>15.050569675626214</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>27.128306945999999</v>
+        <v>27.128307236000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.24339886899999996</v>
+        <v>0.24339746300000087</v>
       </c>
       <c r="D259" s="5">
-        <v>11.421658122595368</v>
+        <v>11.421588069000045</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>27.188864323000001</v>
+        <v>27.188863109</v>
       </c>
       <c r="C260" s="5">
-        <v>6.0557377000002077E-2</v>
+        <v>6.0555872999998428E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.7118430405867144</v>
+        <v>2.7117748310200973</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>27.519179961999999</v>
+        <v>27.519177844000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33031563899999838</v>
+        <v>0.33031473500000175</v>
       </c>
       <c r="D261" s="5">
-        <v>15.59340306638779</v>
+        <v>15.593358243151666</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>27.384692022999999</v>
+        <v>27.384689662</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13448793899999956</v>
+        <v>-0.1344881820000019</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.7093839526717538</v>
+        <v>-5.7093944206823117</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>27.540554251</v>
+        <v>27.540539137</v>
       </c>
       <c r="C263" s="5">
-        <v>0.15586222800000016</v>
+        <v>0.15584947500000013</v>
       </c>
       <c r="D263" s="5">
-        <v>7.0478085034797688</v>
+        <v>7.0472142937129778</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>27.810167707000002</v>
+        <v>27.810158844</v>
       </c>
       <c r="C264" s="5">
-        <v>0.26961345600000186</v>
+        <v>0.26961970700000037</v>
       </c>
       <c r="D264" s="5">
-        <v>12.401260220258671</v>
+        <v>12.401570575507016</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>27.618450864</v>
+        <v>27.618480968</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.1917168430000018</v>
+        <v>-0.19167787599999997</v>
       </c>
       <c r="D265" s="5">
-        <v>-7.965959964666891</v>
+        <v>-7.9644041803360714</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>27.826961497999999</v>
+        <v>27.826957164</v>
       </c>
       <c r="C266" s="5">
-        <v>0.20851063399999958</v>
+        <v>0.20847619599999945</v>
       </c>
       <c r="D266" s="5">
-        <v>9.4454382164369974</v>
+        <v>9.443802137198066</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>27.873229163000001</v>
+        <v>27.873223926000001</v>
       </c>
       <c r="C267" s="5">
-        <v>4.6267665000002012E-2</v>
+        <v>4.6266762000001904E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0135778435084406</v>
+        <v>2.0135385011828655</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>27.843050246000001</v>
+        <v>27.843047578</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.0178917000000638E-2</v>
+        <v>-3.0176348000001241E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.2915553997566831</v>
+        <v>-1.2914463502940232</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>28.061000041</v>
+        <v>28.061009467000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.21794979499999911</v>
+        <v>0.21796188900000146</v>
       </c>
       <c r="D269" s="5">
-        <v>9.808510176804063</v>
+        <v>9.8090790748661014</v>
       </c>
       <c r="E269" s="5">
-        <v>5.6011491835485483</v>
+        <v>5.6011800859740557</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>28.109119522</v>
+        <v>28.109126658000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.8119481000000519E-2</v>
+        <v>4.8117190999999337E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>2.0772997561915973</v>
+        <v>2.0771992592145461</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>28.130935821000001</v>
+        <v>28.130945403999998</v>
       </c>
       <c r="C271" s="5">
-        <v>2.1816299000001038E-2</v>
+        <v>2.1818745999997446E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.93534062182991651</v>
+        <v>0.93544574302859562</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>28.197095128000001</v>
+        <v>28.197101377999999</v>
       </c>
       <c r="C272" s="5">
-        <v>6.6159306999999501E-2</v>
+        <v>6.6155974000000839E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8589946017718582</v>
+        <v>2.8588477156271663</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>28.217110459000001</v>
+        <v>28.217108475</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0015330999999748E-2</v>
+        <v>2.0007097000000584E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.85513736705755683</v>
+        <v>0.85478401246774638</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>28.378129174000001</v>
+        <v>28.378114841999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.16101871500000087</v>
+        <v>0.16100636699999882</v>
       </c>
       <c r="D274" s="5">
-        <v>7.0667637391576443</v>
+        <v>7.0662052054367042</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>28.533084617</v>
+        <v>28.533044455999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.15495544299999864</v>
+        <v>0.15492961400000027</v>
       </c>
       <c r="D275" s="5">
-        <v>6.7528693800744</v>
+        <v>6.7517132681340186</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>28.690408183999999</v>
+        <v>28.690374427999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.15732356699999883</v>
+        <v>0.15732997199999943</v>
       </c>
       <c r="D276" s="5">
-        <v>6.8208508850273075</v>
+        <v>6.8211469464132035</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>28.643829818</v>
+        <v>28.643893539</v>
       </c>
       <c r="C277" s="5">
-        <v>-4.6578365999998539E-2</v>
+        <v>-4.6480888999997916E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.9308768107122787</v>
+        <v>-1.9268741478540741</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>28.723581042999999</v>
+        <v>28.723557093</v>
       </c>
       <c r="C278" s="5">
-        <v>7.9751224999998982E-2</v>
+        <v>7.9663553999999692E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3927258740908739</v>
+        <v>3.3889313413579147</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>28.878135628999999</v>
+        <v>28.878130470999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.15455458599999972</v>
+        <v>0.15457337799999848</v>
       </c>
       <c r="D279" s="5">
-        <v>6.6514633081607544</v>
+        <v>6.6523018445641791</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>29.012570671999999</v>
+        <v>29.012574341000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13443504299999987</v>
+        <v>0.13444387000000191</v>
       </c>
       <c r="D280" s="5">
-        <v>5.7315782965884798</v>
+        <v>5.7319653701209727</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>29.054111837000001</v>
+        <v>29.054144446999999</v>
       </c>
       <c r="C281" s="5">
-        <v>4.1541165000001712E-2</v>
+        <v>4.1570105999998219E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>1.7317957245028825</v>
+        <v>1.7330115391447798</v>
       </c>
       <c r="E281" s="5">
-        <v>3.5391176171517769</v>
+        <v>3.5391990483019997</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>29.145367902</v>
+        <v>29.145398097000001</v>
       </c>
       <c r="C282" s="5">
-        <v>9.1256064999999609E-2</v>
+        <v>9.1253650000002295E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>3.8348774167069832</v>
+        <v>3.8347697923020618</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>29.241133163000001</v>
+        <v>29.241175387999998</v>
       </c>
       <c r="C283" s="5">
-        <v>9.5765261000000379E-2</v>
+        <v>9.5777290999997433E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0149778953301629</v>
+        <v>4.0154871705028183</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>29.309423573</v>
+        <v>29.309450976000001</v>
       </c>
       <c r="C284" s="5">
-        <v>6.8290409999999468E-2</v>
+        <v>6.827558800000233E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>2.8387868272023331</v>
+        <v>2.8381586014385674</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>29.307963473000001</v>
+        <v>29.307945487000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.460099999999187E-3</v>
+        <v>-1.5054889999994714E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.9763714163107995E-2</v>
+        <v>-6.1620960128638824E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>29.377100335000002</v>
+        <v>29.377034086999998</v>
       </c>
       <c r="C286" s="5">
-        <v>6.9136862000000576E-2</v>
+        <v>6.9088599999997058E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.8677923463093835</v>
+        <v>2.8657661970705739</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>29.315191523999999</v>
+        <v>29.315092206999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-6.1908811000002117E-2</v>
+        <v>-6.1941879999999117E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.4997538747104864</v>
+        <v>-2.5010792631938727</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>29.481380952999999</v>
+        <v>29.481300007000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.16618942899999922</v>
+        <v>0.16620780000000224</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0190376828982437</v>
+        <v>7.0198624676287347</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>29.651135943</v>
+        <v>29.651213894000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16975499000000127</v>
+        <v>0.16991388699999987</v>
       </c>
       <c r="D289" s="5">
-        <v>7.1327268887665829</v>
+        <v>7.1396366627626717</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>29.525422182</v>
+        <v>29.525391449000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.12571376100000009</v>
+        <v>-0.12582244500000073</v>
       </c>
       <c r="D290" s="5">
-        <v>-4.970736402327713</v>
+        <v>-4.9749212105052898</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>29.376352407999999</v>
+        <v>29.37636792</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.14906977400000088</v>
+        <v>-0.14902352900000082</v>
       </c>
       <c r="D291" s="5">
-        <v>-5.8931929459602461</v>
+        <v>-5.8914211498154234</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>29.478890132</v>
+        <v>29.478921497000002</v>
       </c>
       <c r="C292" s="5">
-        <v>0.10253772400000116</v>
+        <v>0.10255357700000189</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2699362500597582</v>
+        <v>4.2706068382578177</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>29.559558601999999</v>
+        <v>29.559658881000001</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0668469999999104E-2</v>
+        <v>8.0737383999998968E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.3336557533610867</v>
+        <v>3.3365430833351972</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7396737777966464</v>
+        <v>1.7399047317402605</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>29.481107832999999</v>
+        <v>29.481217788999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.8450768999999809E-2</v>
+        <v>-7.8441092000002044E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.1387084880033944</v>
+        <v>-3.1383164658906781</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>29.457976897999998</v>
+        <v>29.458062958999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3130935000001074E-2</v>
+        <v>-2.3154829999999293E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.93746999818927756</v>
+        <v>-0.93843077031122712</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>29.515265674999998</v>
+        <v>29.515307663000002</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7288777000000124E-2</v>
+        <v>5.7244704000002145E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>2.3588397357876323</v>
+        <v>2.3569986510079577</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>29.596373486000001</v>
+        <v>29.596358082999998</v>
       </c>
       <c r="C297" s="5">
-        <v>8.1107811000002528E-2</v>
+        <v>8.1050419999996848E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>3.3478934676792971</v>
+        <v>3.3454838110110963</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>29.871507922999999</v>
+        <v>29.871463722000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.2751344369999984</v>
+        <v>0.27510563900000307</v>
       </c>
       <c r="D298" s="5">
-        <v>11.743885289690237</v>
+        <v>11.742598986521369</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>29.803396545999998</v>
+        <v>29.802786323999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-6.8111377000001028E-2</v>
+        <v>-6.8677398000001944E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.7021199607491497</v>
+        <v>-2.724296000959392</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>29.784877417000001</v>
+        <v>29.784860425000002</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.8519128999997747E-2</v>
+        <v>-1.7925898999997969E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.74310870372064075</v>
+        <v>-0.71939780788744523</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.039321560000001</v>
+        <v>30.039460918</v>
       </c>
       <c r="C301" s="5">
-        <v>0.25444414300000062</v>
+        <v>0.2546004929999981</v>
       </c>
       <c r="D301" s="5">
-        <v>10.746914147242537</v>
+        <v>10.75383781719086</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.227705228000001</v>
+        <v>30.227666941999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18838366800000017</v>
+        <v>0.18820602399999942</v>
       </c>
       <c r="D302" s="5">
-        <v>7.790553721869875</v>
+        <v>7.7829149677211884</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.577491716000001</v>
+        <v>30.577533422999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.34978648799999945</v>
+        <v>0.3498664809999994</v>
       </c>
       <c r="D303" s="5">
-        <v>14.804826036044382</v>
+        <v>14.808450109740656</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.753265544000001</v>
+        <v>30.753395892</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17577382800000052</v>
+        <v>0.17586246900000191</v>
       </c>
       <c r="D304" s="5">
-        <v>7.1204954390681863</v>
+        <v>7.1241905480599499</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>31.175370477000001</v>
+        <v>31.175641447</v>
       </c>
       <c r="C305" s="5">
-        <v>0.42210493299999996</v>
+        <v>0.42224555499999994</v>
       </c>
       <c r="D305" s="5">
-        <v>17.772696669270992</v>
+        <v>17.778990505640337</v>
       </c>
       <c r="E305" s="5">
-        <v>5.4662922973778061</v>
+        <v>5.4668511991479818</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>31.006574212</v>
+        <v>31.006872411</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.168796265000001</v>
+        <v>-0.16876903600000048</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.3072583159240692</v>
+        <v>-6.3062177840922491</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>31.168747624000002</v>
+        <v>31.168956452</v>
       </c>
       <c r="C307" s="5">
-        <v>0.16217341200000135</v>
+        <v>0.16208404099999996</v>
       </c>
       <c r="D307" s="5">
-        <v>6.460083779390513</v>
+        <v>6.4563568777446401</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>31.320849824</v>
+        <v>31.320947232999998</v>
       </c>
       <c r="C308" s="5">
-        <v>0.15210219999999808</v>
+        <v>0.15199078099999852</v>
       </c>
       <c r="D308" s="5">
-        <v>6.0157077147708238</v>
+        <v>6.0111408323404225</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>31.481785297999998</v>
+        <v>31.481811041</v>
       </c>
       <c r="C309" s="5">
-        <v>0.16093547399999864</v>
+        <v>0.160863808000002</v>
       </c>
       <c r="D309" s="5">
-        <v>6.3432152068874093</v>
+        <v>6.340289973047919</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>31.566006709</v>
+        <v>31.565693386</v>
       </c>
       <c r="C310" s="5">
-        <v>8.4221411000001467E-2</v>
+        <v>8.3882344999999248E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>3.2579504965380979</v>
+        <v>3.2446388575914309</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>31.691258213000001</v>
+        <v>31.689951564000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.12525150400000129</v>
+        <v>0.12425817800000161</v>
       </c>
       <c r="D311" s="5">
-        <v>4.8668082642334243</v>
+        <v>4.8274208697620002</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>31.589047509</v>
+        <v>31.588748321000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.10221070400000087</v>
+        <v>-0.1012032430000005</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.8023222139557444</v>
+        <v>-3.7656522185430585</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>31.518753167</v>
+        <v>31.519289764</v>
       </c>
       <c r="C313" s="5">
-        <v>-7.0294342000000398E-2</v>
+        <v>-6.9458557000000809E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.6378899121622168</v>
+        <v>-2.6069286911680201</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>31.741745597000001</v>
+        <v>31.741443558</v>
       </c>
       <c r="C314" s="5">
-        <v>0.22299243000000146</v>
+        <v>0.22215379400000046</v>
       </c>
       <c r="D314" s="5">
-        <v>8.8281706372172373</v>
+        <v>8.7935164248929443</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>31.580882860999999</v>
+        <v>31.580829353999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16086273600000212</v>
+        <v>-0.16061420400000159</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.9147544247436734</v>
+        <v>-5.9059236141327016</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>31.539558524</v>
+        <v>31.539757156</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.1324336999998934E-2</v>
+        <v>-4.1072197999998394E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.5589769639113182</v>
+        <v>-1.5495354640099435</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>31.414109270000001</v>
+        <v>31.415726077999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.1254492539999994</v>
+        <v>-0.12403107800000157</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.6699807545169003</v>
+        <v>-4.6182958943466463</v>
       </c>
       <c r="E317" s="5">
-        <v>0.76579296203114211</v>
+        <v>0.77010325964952386</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>31.409545524999999</v>
+        <v>31.410018053000002</v>
       </c>
       <c r="C318" s="5">
-        <v>-4.5637450000022284E-3</v>
+        <v>-5.7080249999970079E-3</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.17419307440342813</v>
+        <v>-0.21781413563062291</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>31.468248155000001</v>
+        <v>31.468564133000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.8702630000002642E-2</v>
+        <v>5.8546079999999279E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>2.2659284913852717</v>
+        <v>2.259789213585961</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>31.417307732000001</v>
+        <v>31.417411395999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.0940423000000123E-2</v>
+        <v>-5.1152737000002446E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.9253434714650908</v>
+        <v>-1.9332772430224798</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>31.459286884000001</v>
+        <v>31.459211602</v>
       </c>
       <c r="C321" s="5">
-        <v>4.1979151999999686E-2</v>
+        <v>4.1800206000001339E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.6152511118561419</v>
+        <v>1.6083099164848402</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>31.360429561</v>
+        <v>31.359605244000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-9.8857323000000719E-2</v>
+        <v>-9.9606357999999062E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.7063724567099832</v>
+        <v>-3.7339769648216281</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>31.377865983</v>
+        <v>31.375581647000001</v>
       </c>
       <c r="C323" s="5">
-        <v>1.7436421999999396E-2</v>
+        <v>1.5976402999999806E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.66924497549094575</v>
+        <v>0.61306557295268682</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>31.397656939000001</v>
+        <v>31.396778583</v>
       </c>
       <c r="C324" s="5">
-        <v>1.9790956000001358E-2</v>
+        <v>2.1196935999999056E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>0.75950693382416112</v>
+        <v>0.8137235869856374</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>31.408976963000001</v>
+        <v>31.409596866000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.1320023999999762E-2</v>
+        <v>1.2818283000001429E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.43350361266720761</v>
+        <v>0.49102255210267121</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>31.355324283000002</v>
+        <v>31.354557212</v>
       </c>
       <c r="C326" s="5">
-        <v>-5.3652679999999009E-2</v>
+        <v>-5.5039654000001548E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-2.0306857445462678</v>
+        <v>-2.0826353788735985</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>31.188529900999999</v>
+        <v>31.188530490000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.16679438200000263</v>
+        <v>-0.16602672199999802</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.1999019659438765</v>
+        <v>-6.1723398191054208</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>31.148509356999998</v>
+        <v>31.149275160999998</v>
       </c>
       <c r="C328" s="5">
-        <v>-4.0020544000000768E-2</v>
+        <v>-3.9255329000003059E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.5289968648273033</v>
+        <v>-1.4999636640808056</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>31.161653059999999</v>
+        <v>31.165210754</v>
       </c>
       <c r="C329" s="5">
-        <v>1.3143703000000784E-2</v>
+        <v>1.5935593000001802E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.50753954550546432</v>
+        <v>0.6156358238744275</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.80363956154279048</v>
+        <v>-0.79742013085424279</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>30.986275426999999</v>
+        <v>30.987416901</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.17537763300000009</v>
+        <v>-0.17779385300000072</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.5484161998188073</v>
+        <v>-6.6350898022671245</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>30.948425087</v>
+        <v>30.949128254000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.7850339999998539E-2</v>
+        <v>-3.8288646999998122E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.4560154755959176</v>
+        <v>-1.4727078350959766</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>31.012462337999999</v>
+        <v>31.012740053999998</v>
       </c>
       <c r="C332" s="5">
-        <v>6.4037250999998463E-2</v>
+        <v>6.3611799999996776E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>2.5114455070506692</v>
+        <v>2.4945135628011705</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>30.936531000999999</v>
+        <v>30.935257581999998</v>
       </c>
       <c r="C333" s="5">
-        <v>-7.5931337000000099E-2</v>
+        <v>-7.7482471999999802E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.8988523343078776</v>
+        <v>-2.9572330716832296</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>31.058160924999999</v>
+        <v>31.057128299999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1216299240000005</v>
+        <v>0.12187071800000027</v>
       </c>
       <c r="D334" s="5">
-        <v>4.8212825361704681</v>
+        <v>4.8312383013328741</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>30.867134314000001</v>
+        <v>30.863499226999998</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.19102661099999807</v>
+        <v>-0.19362907300000032</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.1361018646583059</v>
+        <v>-7.2302447278527087</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>31.000425203999999</v>
+        <v>30.998323409000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.13329088999999783</v>
+        <v>0.13482418200000268</v>
       </c>
       <c r="D336" s="5">
-        <v>5.3067155603322202</v>
+        <v>5.3698823109845861</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>31.108903729000001</v>
+        <v>31.109156936000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.10847852500000243</v>
+        <v>0.11083352700000049</v>
       </c>
       <c r="D337" s="5">
-        <v>4.2808770098505811</v>
+        <v>4.3759500860548917</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>31.179716191000001</v>
+        <v>31.178518694000001</v>
       </c>
       <c r="C338" s="5">
-        <v>7.0812461999999243E-2</v>
+        <v>6.936175799999944E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>2.7659899012154376</v>
+        <v>2.7086053343181815</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>31.297827914999999</v>
+        <v>31.297337619</v>
       </c>
       <c r="C339" s="5">
-        <v>0.11811172399999847</v>
+        <v>0.11881892499999935</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6416277883708057</v>
+        <v>4.6701880526342388</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>31.370666615000001</v>
+        <v>31.370516256999998</v>
       </c>
       <c r="C340" s="5">
-        <v>7.2838700000001921E-2</v>
+        <v>7.3178637999998131E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8287576165177741</v>
+        <v>2.8421747553005527</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>31.404219091000002</v>
+        <v>31.415807580999999</v>
       </c>
       <c r="C341" s="5">
-        <v>3.3552476000000553E-2</v>
+        <v>4.5291324000000799E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.2910361747810128</v>
+        <v>1.7463290404397869</v>
       </c>
       <c r="E341" s="5">
-        <v>0.77841194924079815</v>
+        <v>0.8040915525265202</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>31.456046423</v>
+        <v>31.456494716000002</v>
       </c>
       <c r="C342" s="5">
-        <v>5.1827331999998449E-2</v>
+        <v>4.0687135000002428E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>1.9984712188968246</v>
+        <v>1.5652582517509561</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>31.519049616</v>
+        <v>31.519310767</v>
       </c>
       <c r="C343" s="5">
-        <v>6.3003193000000124E-2</v>
+        <v>6.2816050999998652E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4301294088504122</v>
+        <v>2.4227966839910575</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>31.493365305000001</v>
+        <v>31.493497244</v>
       </c>
       <c r="C344" s="5">
-        <v>-2.5684310999999127E-2</v>
+        <v>-2.581352300000006E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.97348784845925351</v>
+        <v>-0.97835513896945558</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>31.510227004000001</v>
+        <v>31.507512203000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.6861698999999675E-2</v>
+        <v>1.4014959000000715E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.64438108719369058</v>
+        <v>0.53532241151486026</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>31.552094232000002</v>
+        <v>31.550656486000001</v>
       </c>
       <c r="C346" s="5">
-        <v>4.1867228000000978E-2</v>
+        <v>4.3144283000000172E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.6061278216786379</v>
+        <v>1.6556320051332785</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>31.769452688000001</v>
+        <v>31.764374031999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.21735845599999948</v>
+        <v>0.21371754599999804</v>
       </c>
       <c r="D347" s="5">
-        <v>8.5871695047173411</v>
+        <v>8.4383281093066707</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>31.903481381999999</v>
+        <v>31.900380245000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13402869399999773</v>
+        <v>0.13600621300000171</v>
       </c>
       <c r="D348" s="5">
-        <v>5.181685512883516</v>
+        <v>5.2608085987969178</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>32.026406692000002</v>
+        <v>32.025505228</v>
       </c>
       <c r="C349" s="5">
-        <v>0.12292531000000295</v>
+        <v>0.12512498299999919</v>
       </c>
       <c r="D349" s="5">
-        <v>4.7228973379698003</v>
+        <v>4.8097199268054558</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>31.907177193999999</v>
+        <v>31.904459486</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.11922949800000282</v>
+        <v>-0.12104574199999973</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.3770718824967636</v>
+        <v>-4.4424913250451725</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>32.001946666000002</v>
+        <v>32.00142177</v>
       </c>
       <c r="C351" s="5">
-        <v>9.4769472000002963E-2</v>
+        <v>9.6962283999999954E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.6229984998415565</v>
+        <v>3.7085562686775875</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>32.200432302999999</v>
+        <v>32.200186375000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.19848563699999744</v>
+        <v>0.19876460500000093</v>
       </c>
       <c r="D352" s="5">
-        <v>7.7019738266431936</v>
+        <v>7.7133021212285824</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>32.126769316999997</v>
+        <v>32.146138057000002</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.3662986000002206E-2</v>
+        <v>-5.404831799999954E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-2.7108898743228194</v>
+        <v>-1.9957202185168832</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3008062194008527</v>
+        <v>2.3247229093728672</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>32.428658626999997</v>
+        <v>32.429764587999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.30188930999999997</v>
+        <v>0.28362653099999591</v>
       </c>
       <c r="D354" s="5">
-        <v>11.877605056578954</v>
+        <v>11.116841146625301</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>32.382286239000003</v>
+        <v>32.382566066000003</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.6372387999994658E-2</v>
+        <v>-4.719852199999508E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.7025461547210519</v>
+        <v>-1.7325763867844568</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>32.580704961999999</v>
+        <v>32.580567627000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.19841872299999608</v>
+        <v>0.19800156099999811</v>
       </c>
       <c r="D356" s="5">
-        <v>7.6057891185807636</v>
+        <v>7.5891891199782346</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>32.686366476000003</v>
+        <v>32.679556892000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.10566151400000479</v>
+        <v>9.8989265000000159E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9618556952705442</v>
+        <v>3.7074972222076896</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>32.644239054000003</v>
+        <v>32.643675604000002</v>
       </c>
       <c r="C358" s="5">
-        <v>-4.2127422000000081E-2</v>
+        <v>-3.588128799999879E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.5356889481117353</v>
+        <v>-1.3096406659445448</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>32.668598715000002</v>
+        <v>32.663491393999998</v>
       </c>
       <c r="C359" s="5">
-        <v>2.4359660999998312E-2</v>
+        <v>1.9815789999995559E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.89914376809088203</v>
+        <v>0.73087661730770748</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>32.504190858999998</v>
+        <v>32.500549036999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.16440785600000396</v>
+        <v>-0.16294235699999859</v>
       </c>
       <c r="D360" s="5">
-        <v>-5.8747293764476627</v>
+        <v>-5.8246772205237889</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>32.554451856</v>
+        <v>32.552707777000002</v>
       </c>
       <c r="C361" s="5">
-        <v>5.0260997000002305E-2</v>
+        <v>5.2158740000002979E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>1.8714137503786032</v>
+        <v>1.9429186394110953</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>32.634673112999998</v>
+        <v>32.626725997999998</v>
       </c>
       <c r="C362" s="5">
-        <v>8.0221256999998047E-2</v>
+        <v>7.4018220999995776E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>2.9974699268743521</v>
+        <v>2.7629382966966487</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>32.507567264000002</v>
+        <v>32.506755087999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.12710584899999589</v>
+        <v>-0.11997090999999926</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.5749414212360673</v>
+        <v>-4.3243366722827359</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>32.436988902000003</v>
+        <v>32.436279218000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-7.0578361999999117E-2</v>
+        <v>-7.0475869999995666E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.5744764203276205</v>
+        <v>-2.5708457671349105</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>32.423467584000001</v>
+        <v>32.453971523</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.3521318000002225E-2</v>
+        <v>1.7692304999997077E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.4990732467970993</v>
+        <v>0.65650481484553769</v>
       </c>
       <c r="E365" s="5">
-        <v>0.92352350798934335</v>
+        <v>0.95760637080000155</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>32.516621626999999</v>
+        <v>32.518457322000003</v>
       </c>
       <c r="C366" s="5">
-        <v>9.315404299999841E-2</v>
+        <v>6.4485799000003396E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>3.5026566134936932</v>
+        <v>2.4106221184080567</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>32.459028936000003</v>
+        <v>32.459135715999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.7592690999996421E-2</v>
+        <v>-5.9321606000004579E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1048294557036162</v>
+        <v>-2.1672620883232963</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>32.253318100000001</v>
+        <v>32.252594090000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.20571083600000151</v>
+        <v>-0.20654162599999637</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.3454990110293323</v>
+        <v>-7.3741109851149904</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.764060223000001</v>
+        <v>28.753165168999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.489257877</v>
+        <v>-3.4994289210000034</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.688990076485865</v>
+        <v>-74.797008158609771</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>28.931407562</v>
+        <v>28.931164940999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.1673473389999991</v>
+        <v>0.17799977199999972</v>
       </c>
       <c r="D370" s="5">
-        <v>7.2093067108957465</v>
+        <v>7.6869672206779205</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>30.064399549000001</v>
+        <v>30.059943100000002</v>
       </c>
       <c r="C371" s="5">
-        <v>1.1329919870000005</v>
+        <v>1.128778159000003</v>
       </c>
       <c r="D371" s="5">
-        <v>58.560736256885072</v>
+        <v>58.294853332101425</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>30.203310565999999</v>
+        <v>30.199195143000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.13891101699999808</v>
+        <v>0.13925204299999905</v>
       </c>
       <c r="D372" s="5">
-        <v>5.6876316995140286</v>
+        <v>5.7028194145045452</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>30.402983616</v>
+        <v>30.399398600000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.19967305000000124</v>
+        <v>0.20020345700000064</v>
       </c>
       <c r="D373" s="5">
-        <v>8.2280630067397489</v>
+        <v>8.2518884795979695</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>30.449611055999998</v>
+        <v>30.435252624</v>
       </c>
       <c r="C374" s="5">
-        <v>4.6627439999998188E-2</v>
+        <v>3.585402399999893E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>1.8559795314140759</v>
+        <v>1.4245356058688818</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>30.810443113000002</v>
+        <v>30.808307172999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.3608320570000032</v>
+        <v>0.37305454899999901</v>
       </c>
       <c r="D375" s="5">
-        <v>15.184578369004399</v>
+        <v>15.742030774757687</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>30.782195136999999</v>
+        <v>30.780487162</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.824797600000295E-2</v>
+        <v>-2.7820010999999312E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.0946665534902644</v>
+        <v>-1.078238694294642</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>30.799212561000001</v>
+        <v>30.844008502000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.7017424000002279E-2</v>
+        <v>6.3521340000001203E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.66542086256990984</v>
+        <v>2.5047287075912417</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.009504362209305</v>
+        <v>-4.9607580996952061</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>31.114579580000001</v>
+        <v>31.119746876000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.31536701899999997</v>
+        <v>0.27573837399999945</v>
       </c>
       <c r="D378" s="5">
-        <v>13.003498453394213</v>
+        <v>11.271232889333627</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>31.438908863000002</v>
+        <v>31.439236642000001</v>
       </c>
       <c r="C379" s="5">
-        <v>0.32432928300000086</v>
+        <v>0.31948976600000023</v>
       </c>
       <c r="D379" s="5">
-        <v>13.251074430472709</v>
+        <v>13.039763873442878</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>31.629810063000001</v>
+        <v>31.629477217000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.19090119999999899</v>
+        <v>0.19024057500000069</v>
       </c>
       <c r="D380" s="5">
-        <v>7.5348988143942197</v>
+        <v>7.5078691285724863</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>31.752815085000002</v>
+        <v>31.732015212</v>
       </c>
       <c r="C381" s="5">
-        <v>0.12300502200000096</v>
+        <v>0.10253799499999872</v>
       </c>
       <c r="D381" s="5">
-        <v>4.7677948898022127</v>
+        <v>3.9603373396161157</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>31.713525287</v>
+        <v>31.714041527999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-3.9289798000002207E-2</v>
+        <v>-1.79736840000011E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.4747735907983395</v>
+        <v>-0.67759185502486163</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>31.860712016000001</v>
+        <v>31.858719922999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.14718672900000129</v>
+        <v>0.14467839499999968</v>
       </c>
       <c r="D383" s="5">
-        <v>5.7137484550334738</v>
+        <v>5.613826262552446</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>32.099058317999997</v>
+        <v>32.094173605000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.23834630199999651</v>
+        <v>0.23545368200000283</v>
       </c>
       <c r="D384" s="5">
-        <v>9.3557885526468034</v>
+        <v>9.2381927335664074</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>32.245344815999999</v>
+        <v>32.240273305999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14628649800000204</v>
+        <v>0.14609970099999714</v>
       </c>
       <c r="D385" s="5">
-        <v>5.6079964706716501</v>
+        <v>5.6015291408970214</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>32.354731260999998</v>
+        <v>32.329522525999998</v>
       </c>
       <c r="C386" s="5">
-        <v>0.10938644499999839</v>
+        <v>8.9249219999999241E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>4.1475979326673684</v>
+        <v>3.3729499946999475</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>32.727565388999999</v>
+        <v>32.723373596000002</v>
       </c>
       <c r="C387" s="5">
-        <v>0.37283412800000093</v>
+        <v>0.39385107000000374</v>
       </c>
       <c r="D387" s="5">
-        <v>14.738938562911329</v>
+        <v>15.639275124302277</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>32.924264792000002</v>
+        <v>32.921682093000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.19669940300000377</v>
+        <v>0.19830849699999931</v>
       </c>
       <c r="D388" s="5">
-        <v>7.455497439579406</v>
+        <v>7.5195293532511087</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>32.957906731000001</v>
+        <v>33.021688441000002</v>
       </c>
       <c r="C389" s="5">
-        <v>3.3641938999998899E-2</v>
+        <v>0.10000634800000086</v>
       </c>
       <c r="D389" s="5">
-        <v>1.2330716652791063</v>
+        <v>3.7067690276422427</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0089264968205223</v>
+        <v>7.0603013186784525</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>32.726612983000003</v>
+        <v>32.739325477000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.2312937479999988</v>
+        <v>-0.28236296400000072</v>
       </c>
       <c r="D390" s="5">
-        <v>-8.1038571474479344</v>
+        <v>-9.7919233239650456</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>33.129215940000002</v>
+        <v>33.130750990999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.40260295699999915</v>
+        <v>0.39142551399999803</v>
       </c>
       <c r="D391" s="5">
-        <v>15.803361041560837</v>
+        <v>15.329028770162868</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>33.192323549999998</v>
+        <v>33.194219836999999</v>
       </c>
       <c r="C392" s="5">
-        <v>6.3107609999995873E-2</v>
+        <v>6.3468845999999246E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.3099731380684441</v>
+        <v>2.323226572850734</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>33.747161871000003</v>
+        <v>33.713531826000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.55483832100000541</v>
+        <v>0.51931198900000197</v>
       </c>
       <c r="D393" s="5">
-        <v>22.009934174620383</v>
+        <v>20.47624636224592</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>33.801306691000001</v>
+        <v>33.801473973</v>
       </c>
       <c r="C394" s="5">
-        <v>5.4144819999997651E-2</v>
+        <v>8.7942146999999693E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>1.9423918548441721</v>
+        <v>3.1755155983417271</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>33.965613587</v>
+        <v>33.959937816999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.16430689599999937</v>
+        <v>0.15846384399999636</v>
       </c>
       <c r="D395" s="5">
-        <v>5.9916613131942853</v>
+        <v>5.7730359252788688</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>34.094744173999999</v>
+        <v>34.084990308999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.1291305869999988</v>
+        <v>0.12505249200000179</v>
       </c>
       <c r="D396" s="5">
-        <v>4.658777933386582</v>
+        <v>4.509425910241327</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>34.278553969999997</v>
+        <v>34.270504711999997</v>
       </c>
       <c r="C397" s="5">
-        <v>0.18380979599999847</v>
+        <v>0.18551440299999911</v>
       </c>
       <c r="D397" s="5">
-        <v>6.6646919317188136</v>
+        <v>6.7303435267758616</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>34.559125448000003</v>
+        <v>34.523949903999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.28057147800000592</v>
+        <v>0.25344519200000093</v>
       </c>
       <c r="D398" s="5">
-        <v>10.276508603613577</v>
+        <v>9.2445367809542489</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>34.442141432</v>
+        <v>34.442965313000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.11698401600000352</v>
+        <v>-8.0984590999996442E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.9872685869007385</v>
+        <v>-2.7788668925131321</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>34.551129123999999</v>
+        <v>34.552168516000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.10898769199999947</v>
+        <v>0.10920320299999986</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8640339047084415</v>
+        <v>3.8717140989902754</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>34.822510831000002</v>
+        <v>34.898807724999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.2713817070000033</v>
+        <v>0.34663920899999567</v>
       </c>
       <c r="D401" s="5">
-        <v>9.8434210559971369</v>
+        <v>12.725811632355089</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6575319398126878</v>
+        <v>5.6845042534813262</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>34.832710585999997</v>
+        <v>34.857478145999998</v>
       </c>
       <c r="C402" s="5">
-        <v>1.0199754999995037E-2</v>
+        <v>-4.1329578999999228E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>0.35205512162512775</v>
+        <v>-1.411902886586891</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>34.921113165999998</v>
+        <v>34.926835142000002</v>
       </c>
       <c r="C403" s="5">
-        <v>8.8402580000000341E-2</v>
+        <v>6.9356996000003335E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>3.0883746705443915</v>
+        <v>2.4139805642338308</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>35.170246880999997</v>
+        <v>35.174964406999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.24913371499999926</v>
+        <v>0.24812926499999577</v>
       </c>
       <c r="D404" s="5">
-        <v>8.905058797142452</v>
+        <v>8.866231163983084</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>35.148777578000001</v>
+        <v>35.099790595999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.1469302999996387E-2</v>
+        <v>-7.5173810999999091E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.73007283061123918</v>
+        <v>-2.5346366762013073</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>35.292572532999998</v>
+        <v>35.290963179999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.14379495499999706</v>
+        <v>0.19117258400000026</v>
       </c>
       <c r="D406" s="5">
-        <v>5.0212263427567905</v>
+        <v>6.7352403488265988</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>35.368661797000001</v>
+        <v>35.355863927999998</v>
       </c>
       <c r="C407" s="5">
-        <v>7.6089264000003709E-2</v>
+        <v>6.4900747999999453E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>2.6180475665709357</v>
+        <v>2.2292812052523203</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>35.494634634000001</v>
+        <v>35.480342452999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.12597283699999906</v>
+        <v>0.12447852500000067</v>
       </c>
       <c r="D408" s="5">
-        <v>4.3587773728982038</v>
+        <v>4.3076569379792318</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>35.392544332</v>
+        <v>35.378168289000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.10209030200000058</v>
+        <v>-0.10217416399999735</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.3973821705602036</v>
+        <v>-3.4014769319756111</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>35.557603612999998</v>
+        <v>35.515539713000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.16505928099999778</v>
+        <v>0.13737142400000124</v>
       </c>
       <c r="D410" s="5">
-        <v>5.74221271112072</v>
+        <v>4.7603411818423202</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>35.667330032000002</v>
+        <v>35.675827701000003</v>
       </c>
       <c r="C411" s="5">
-        <v>0.10972641900000468</v>
+        <v>0.16028798800000033</v>
       </c>
       <c r="D411" s="5">
-        <v>3.7665537710756425</v>
+        <v>5.5522918800787302</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>35.665603695000001</v>
+        <v>35.672403297000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.7263370000009104E-3</v>
+        <v>-3.4244040000004361E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>-5.8065827013220606E-2</v>
+        <v>-0.11512321808533343</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>35.698258389000003</v>
+        <v>35.782967970000001</v>
       </c>
       <c r="C413" s="5">
-        <v>3.2654694000001427E-2</v>
+        <v>0.11056467299999895</v>
       </c>
       <c r="D413" s="5">
-        <v>1.1042449523151587</v>
+        <v>3.7833976619806808</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5148891826042075</v>
+        <v>2.5334969949893926</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>36.332809210000001</v>
+        <v>36.369920985</v>
       </c>
       <c r="C414" s="5">
-        <v>0.63455082099999771</v>
+        <v>0.58695301499999886</v>
       </c>
       <c r="D414" s="5">
-        <v>23.544494042605102</v>
+        <v>21.560359022347097</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>36.119796704000002</v>
+        <v>36.130447689</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.21301250599999833</v>
+        <v>-0.23947329599999989</v>
       </c>
       <c r="D415" s="5">
-        <v>-6.8128933315459435</v>
+        <v>-7.6213046616142481</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>36.245215913999999</v>
+        <v>36.252653178999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12541920999999689</v>
+        <v>0.12220548999999892</v>
       </c>
       <c r="D416" s="5">
-        <v>4.2472787741677509</v>
+        <v>4.1351723632552684</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>36.249242809999998</v>
+        <v>36.289177383999998</v>
       </c>
       <c r="C417" s="5">
-        <v>4.0268959999991694E-3</v>
+        <v>3.6524204999999199E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.13340323604495996</v>
+        <v>1.2157104383367257</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>36.294115982999998</v>
+        <v>36.288983901000002</v>
       </c>
       <c r="C418" s="5">
-        <v>4.4873172999999156E-2</v>
+        <v>-1.9348299999677465E-4</v>
       </c>
       <c r="D418" s="5">
-        <v>1.495643562738258</v>
+        <v>-6.3978521515073439E-3</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>36.272182700000002</v>
+        <v>36.247829480999997</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.193328299999564E-2</v>
+        <v>-4.1154420000005132E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.72277926101913526</v>
+        <v>-1.3524332668139349</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>36.197528953999999</v>
+        <v>36.276849235999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.4653746000002741E-2</v>
+        <v>2.9019755000000202E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-2.4420183935962347</v>
+        <v>0.96495305534327613</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>36.201832564999997</v>
+        <v>36.379563417</v>
       </c>
       <c r="C421" s="5">
-        <v>4.3036109999974315E-3</v>
+        <v>0.10271418100000318</v>
       </c>
       <c r="D421" s="5">
-        <v>0.14276420760686026</v>
+        <v>3.4510905529839597</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>36.153679386</v>
+        <v>36.513112407000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-4.8153178999996271E-2</v>
+        <v>0.13354899000000131</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.5845317541935855</v>
+        <v>4.4952273005650856</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>36.078252524</v>
+        <v>36.500295313999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-7.5426862000000483E-2</v>
+        <v>-1.2817093000002444E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.4750132284312887</v>
+        <v>-0.4204202527040124</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>36.139372422999998</v>
+        <v>36.585985448999999</v>
       </c>
       <c r="C424" s="5">
-        <v>6.1119898999997702E-2</v>
+        <v>8.5690135000000112E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>2.0519601052618297</v>
+        <v>2.8538491169861846</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>36.086271105000002</v>
+        <v>36.579836036000003</v>
       </c>
       <c r="C425" s="5">
-        <v>-5.3101317999995956E-2</v>
+        <v>-6.1494129999957181E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.7490379803524414</v>
+        <v>-0.20151097665062068</v>
       </c>
       <c r="E425" s="5">
-        <v>1.0869233780871568</v>
+        <v>2.226947934190604</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>35.969133692</v>
+        <v>36.468701723000002</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.1171374130000018</v>
+        <v>-0.11113431300000087</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.8264501424450814</v>
+        <v>-3.5854496972360428</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>35.948532937000003</v>
+        <v>36.529696358000002</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.0600754999996695E-2</v>
+        <v>6.099463500000013E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.68512027235585471</v>
+        <v>2.0255897167437364</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>35.831777217000003</v>
+        <v>36.445134001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.11675572000000045</v>
+        <v>-8.4562357000002919E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.8285568771898038</v>
+        <v>-2.7427760718339744</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>35.794547250999997</v>
+        <v>36.482318073999998</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.7229966000005277E-2</v>
+        <v>3.7184072999998818E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.2397245937916357</v>
+        <v>1.2312242253638139</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>35.742599662000003</v>
+        <v>36.386545742999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-5.1947588999993854E-2</v>
+        <v>-9.5772330999999156E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.727691409938803</v>
+        <v>-3.1051170621596902</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>35.804864295000002</v>
+        <v>36.643238195000002</v>
       </c>
       <c r="C431" s="5">
-        <v>6.2264632999998071E-2</v>
+        <v>0.2566924520000029</v>
       </c>
       <c r="D431" s="5">
-        <v>2.1105799331252229</v>
+        <v>8.8018300470870781</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>36.113963351000002</v>
+        <v>36.480093314000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.30909905600000087</v>
+        <v>-0.16314488100000091</v>
       </c>
       <c r="D432" s="5">
-        <v>10.86576328237976</v>
+        <v>-5.213794336565936</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>36.123200959000002</v>
+        <v>36.472880347999997</v>
       </c>
       <c r="C433" s="5">
-        <v>9.2376079999993976E-3</v>
+        <v>-7.2129660000044282E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>0.30738077361003313</v>
+        <v>-0.23701015764955313</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>35.925350762000001</v>
+        <v>36.114067351000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.19785019700000106</v>
+        <v>-0.35881299699999403</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.3780937940824511</v>
+        <v>-11.187089864418908</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>35.825548306000002</v>
+        <v>36.159872346999997</v>
       </c>
       <c r="C435" s="5">
-        <v>-9.980245599999904E-2</v>
+        <v>4.5804995999993992E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-3.2831939759868201</v>
+        <v>1.5326730356226781</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>35.733206150999997</v>
+        <v>36.092297348000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-9.2342155000004311E-2</v>
+        <v>-6.7574998999994307E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.0495861456818818</v>
+        <v>-2.2196345099070425</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>35.531629565000003</v>
+        <v>36.240226974000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.20157658599999451</v>
+        <v>0.14792962599999981</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.5632573187049399</v>
+        <v>5.0307793927123923</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.5369876770757518</v>
+        <v>-0.92840509636449298</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>36.155468917999997</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-8.4758056000005411E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-2.7707191332117631</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>