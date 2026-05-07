--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{70F305C1-6A9F-47EA-BF26-1B0D50DCDAF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71AFFFAA-4B39-490F-A939-9E9DBD9F7DF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{53E85A46-AAE7-43A8-9E30-51CB800D805B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F170C7D2-494E-4241-83C7-A65CD7225013}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4451D191-D4C2-4BB6-862E-7C84DB498438}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21438476-2FAC-4E3F-941B-8DBA559BD753}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.2196345099070425</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>36.240226974000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.14792962599999981</v>
       </c>
       <c r="D437" s="5">
         <v>5.0307793927123923</v>
       </c>
       <c r="E437" s="5">
         <v>-0.92840509636449298</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>36.155468917999997</v>
+        <v>35.870346802999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-8.4758056000005411E-2</v>
+        <v>-0.36988017100000548</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.7707191332117631</v>
+        <v>-11.582954531040556</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>35.787821571999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-8.25252309999982E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-2.7261166191745123</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>35.904708640000003</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.11688706800000404</v>
+      </c>
+      <c r="D440" s="5">
+        <v>3.9905131865628274</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>