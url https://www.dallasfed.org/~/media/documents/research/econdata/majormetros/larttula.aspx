--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71AFFFAA-4B39-490F-A939-9E9DBD9F7DF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A2756D7D-14B3-4C35-8AB6-1C7D440D5C66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F170C7D2-494E-4241-83C7-A65CD7225013}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD8F3E74-1E53-48A7-BF78-077FD0C2FDC6}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21438476-2FAC-4E3F-941B-8DBA559BD753}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F67D9DC-D870-4C45-9A11-219E5E649506}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.248261676999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.356982472999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.10872079600000006</v>
       </c>
       <c r="D7" s="5">
         <v>8.3316612560401015</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.697300409</v>
       </c>
       <c r="C8" s="5">
         <v>0.34031793600000171</v>
       </c>
       <c r="D8" s="5">
         <v>28.031510758710553</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.153294931000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.54400547799999899</v>
       </c>
       <c r="D9" s="5">
         <v>-32.798596828101978</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.171996587999999</v>
       </c>
       <c r="C10" s="5">
         <v>1.8701656999997596E-2</v>
       </c>
       <c r="D10" s="5">
         <v>1.3981942984306661</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.388427916000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.21643132800000231</v>
       </c>
       <c r="D11" s="5">
         <v>17.296175077694407</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.569342595999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.18091467999999722</v>
       </c>
       <c r="D12" s="5">
         <v>14.08164895381303</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.700119923999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.13077732800000064</v>
       </c>
       <c r="D13" s="5">
         <v>9.8934341847600074</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.295427503999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.59530758000000006</v>
       </c>
       <c r="D14" s="5">
         <v>52.244123111084861</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.211632846000001</v>
       </c>
       <c r="C15" s="5">
         <v>-8.3794657999998634E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.6614354237395137</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.137525134000001</v>
       </c>
       <c r="C16" s="5">
         <v>-7.4107711999999992E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.0461938474745782</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.073456134000001</v>
       </c>
       <c r="C17" s="5">
         <v>-6.4068999999999932E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-4.3951201249636469</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.729721145999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.65626501199999865</v>
       </c>
       <c r="D18" s="5">
         <v>57.240908201889894</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.867214202</v>
       </c>
       <c r="C19" s="5">
         <v>0.13749305600000028</v>
       </c>
       <c r="D19" s="5">
         <v>9.7132972916746052</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>18.109342522999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.24212832099999915</v>
       </c>
       <c r="D20" s="5">
         <v>17.530360833884686</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>18.149347371000001</v>
       </c>
       <c r="C21" s="5">
         <v>4.0004848000002369E-2</v>
       </c>
       <c r="D21" s="5">
         <v>2.6833331838781893</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>18.367576190000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.21822881900000013</v>
       </c>
       <c r="D22" s="5">
         <v>15.422385210904977</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>18.504235255000001</v>
       </c>
       <c r="C23" s="5">
         <v>0.13665906499999991</v>
       </c>
       <c r="D23" s="5">
         <v>9.3028521923072205</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>18.362818055000002</v>
       </c>
       <c r="C24" s="5">
         <v>-0.14141719999999935</v>
       </c>
       <c r="D24" s="5">
         <v>-8.7950775423418452</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>18.495628333999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.13281027899999742</v>
       </c>
       <c r="D25" s="5">
         <v>9.032784657230831</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.387457972</v>
       </c>
       <c r="C26" s="5">
         <v>-0.10817036199999919</v>
       </c>
       <c r="D26" s="5">
         <v>-6.7967106785355336</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>18.220106544</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16735142799999991</v>
       </c>
       <c r="D27" s="5">
         <v>-10.391206532532316</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.43993734</v>
       </c>
       <c r="C28" s="5">
         <v>0.21983079600000011</v>
       </c>
       <c r="D28" s="5">
         <v>15.478821952578304</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.263888736999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17604860300000169</v>
       </c>
       <c r="D29" s="5">
         <v>-10.873727846719994</v>
       </c>
       <c r="E29" s="5">
         <v>6.9724172637160242</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.391896536000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.12800779900000236</v>
       </c>
       <c r="D30" s="5">
         <v>8.7424586811010165</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.600084048999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.2081875129999986</v>
       </c>
       <c r="D31" s="5">
         <v>14.461833573143036</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>18.729532359</v>
       </c>
       <c r="C32" s="5">
         <v>0.12944831000000079</v>
       </c>
       <c r="D32" s="5">
         <v>8.6786732067012817</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>19.042953451999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.31342109299999876</v>
       </c>
       <c r="D33" s="5">
         <v>22.036139882516625</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>19.151616345000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.10866289300000176</v>
       </c>
       <c r="D34" s="5">
         <v>7.0664807234737559</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>19.228726892000001</v>
       </c>
       <c r="C35" s="5">
         <v>7.7110547000000196E-2</v>
       </c>
       <c r="D35" s="5">
         <v>4.9400280638176586</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>19.460116051</v>
       </c>
       <c r="C36" s="5">
         <v>0.23138915899999901</v>
       </c>
       <c r="D36" s="5">
         <v>15.435326790157532</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>19.283448692</v>
       </c>
       <c r="C37" s="5">
         <v>-0.17666735899999964</v>
       </c>
       <c r="D37" s="5">
         <v>-10.366290677550561</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>19.883152818999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.59970412699999898</v>
       </c>
       <c r="D38" s="5">
         <v>44.41307838103836</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>20.245865612999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.36271279400000012</v>
       </c>
       <c r="D39" s="5">
         <v>24.226197531238224</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>20.332695099999999</v>
       </c>
       <c r="C40" s="5">
         <v>8.6829486999999261E-2</v>
       </c>
       <c r="D40" s="5">
         <v>5.2696505253217119</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>20.645151540000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.31245644000000183</v>
       </c>
       <c r="D41" s="5">
         <v>20.081891977808432</v>
       </c>
       <c r="E41" s="5">
         <v>13.038093022193609</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>20.156099896000001</v>
       </c>
       <c r="C42" s="5">
         <v>-0.4890516439999999</v>
       </c>
       <c r="D42" s="5">
         <v>-25.00002394125589</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>20.429570513000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.27347061700000097</v>
       </c>
       <c r="D43" s="5">
         <v>17.55275569793795</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>20.352736876000002</v>
       </c>
       <c r="C44" s="5">
         <v>-7.683363700000001E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-4.4208913018062397</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>20.132466636</v>
       </c>
       <c r="C45" s="5">
         <v>-0.22027024000000139</v>
       </c>
       <c r="D45" s="5">
         <v>-12.241328430298848</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>19.929945002</v>
       </c>
       <c r="C46" s="5">
         <v>-0.20252163400000001</v>
       </c>
       <c r="D46" s="5">
         <v>-11.425370100784416</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>20.161557575</v>
       </c>
       <c r="C47" s="5">
         <v>0.2316125729999996</v>
       </c>
       <c r="D47" s="5">
         <v>14.872417634859779</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>20.252860403</v>
       </c>
       <c r="C48" s="5">
         <v>9.1302827999999892E-2</v>
       </c>
       <c r="D48" s="5">
         <v>5.5716882826296166</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>20.17891431</v>
       </c>
       <c r="C49" s="5">
         <v>-7.3946092999999991E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-4.2944502779261873</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>20.281972041</v>
       </c>
       <c r="C50" s="5">
         <v>0.10305773099999982</v>
       </c>
       <c r="D50" s="5">
         <v>6.303754431420594</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>20.37011085</v>
       </c>
       <c r="C51" s="5">
         <v>8.8138809000000151E-2</v>
       </c>
       <c r="D51" s="5">
         <v>5.3412704526907939</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>20.535199608999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.16508875899999964</v>
       </c>
       <c r="D52" s="5">
         <v>10.17078303742711</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>20.517711705</v>
       </c>
       <c r="C53" s="5">
         <v>-1.7487903999999332E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.0171545031146589</v>
       </c>
       <c r="E53" s="5">
         <v>-0.61728699231432538</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>20.926813009</v>
       </c>
       <c r="C54" s="5">
         <v>0.409101304</v>
       </c>
       <c r="D54" s="5">
         <v>26.733096303048811</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>21.056264277</v>
       </c>
       <c r="C55" s="5">
         <v>0.1294512680000004</v>
       </c>
       <c r="D55" s="5">
         <v>7.6809179504382818</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>21.147404546000001</v>
       </c>
       <c r="C56" s="5">
         <v>9.1140269000000274E-2</v>
       </c>
       <c r="D56" s="5">
         <v>5.3195528468076736</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>21.737687270999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.59028272499999801</v>
       </c>
       <c r="D57" s="5">
         <v>39.147419842207043</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>22.025198454000002</v>
       </c>
       <c r="C58" s="5">
         <v>0.287511183000003</v>
       </c>
       <c r="D58" s="5">
         <v>17.078708994808277</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>22.07312362</v>
       </c>
       <c r="C59" s="5">
         <v>4.7925165999998853E-2</v>
       </c>
       <c r="D59" s="5">
         <v>2.6425856720333041</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>22.442018248</v>
       </c>
       <c r="C60" s="5">
         <v>0.36889462799999961</v>
       </c>
       <c r="D60" s="5">
         <v>22.004932043934723</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>22.668698174999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.22667992699999928</v>
       </c>
       <c r="D61" s="5">
         <v>12.81738437346316</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>22.793069534000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.12437135900000129</v>
       </c>
       <c r="D62" s="5">
         <v>6.7861242169737768</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>22.305216028</v>
       </c>
       <c r="C63" s="5">
         <v>-0.48785350600000044</v>
       </c>
       <c r="D63" s="5">
         <v>-22.866432093099711</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>22.628389926000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.32317389800000029</v>
       </c>
       <c r="D64" s="5">
         <v>18.841093683838839</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>22.810650769999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.1822608439999982</v>
       </c>
       <c r="D65" s="5">
         <v>10.10530927652451</v>
       </c>
       <c r="E65" s="5">
         <v>11.175413213556507</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>21.316632211999998</v>
       </c>
       <c r="C66" s="5">
         <v>-1.4940185580000005</v>
       </c>
       <c r="D66" s="5">
         <v>-55.642097786787545</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>20.958560725000002</v>
       </c>
       <c r="C67" s="5">
         <v>-0.35807148699999658</v>
       </c>
       <c r="D67" s="5">
         <v>-18.395453089290815</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>20.922344247000002</v>
       </c>
       <c r="C68" s="5">
         <v>-3.6216478000000052E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-2.0540103594479553</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.648758036</v>
       </c>
       <c r="C69" s="5">
         <v>-1.2735862110000014</v>
       </c>
       <c r="D69" s="5">
         <v>-52.935100807088233</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.630519109000002</v>
       </c>
       <c r="C70" s="5">
         <v>-1.8238926999998739E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-1.1082287086705334</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.676572780000001</v>
       </c>
       <c r="C71" s="5">
         <v>4.6053670999999241E-2</v>
       </c>
       <c r="D71" s="5">
         <v>2.851839768252673</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.127564524</v>
       </c>
       <c r="C72" s="5">
         <v>-0.54900825600000047</v>
       </c>
       <c r="D72" s="5">
         <v>-28.793009231418043</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.054508126000002</v>
       </c>
       <c r="C73" s="5">
         <v>-7.3056397999998524E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-4.4882504803317236</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>18.907606320999999</v>
       </c>
       <c r="C74" s="5">
         <v>-0.14690180500000238</v>
       </c>
       <c r="D74" s="5">
         <v>-8.8690901934132977</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>18.829844493</v>
       </c>
       <c r="C75" s="5">
         <v>-7.7761827999999866E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-4.8251532043785517</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>18.834864719999999</v>
       </c>
       <c r="C76" s="5">
         <v>5.0202269999992666E-3</v>
       </c>
       <c r="D76" s="5">
         <v>0.32040168909750477</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>18.909600113</v>
       </c>
       <c r="C77" s="5">
         <v>7.4735393000000983E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.8668141314730962</v>
       </c>
       <c r="E77" s="5">
         <v>-17.101882345814367</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>18.525205572000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.38439454099999892</v>
       </c>
       <c r="D78" s="5">
         <v>-21.842925581118379</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>19.050017737000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.52481216500000016</v>
       </c>
       <c r="D79" s="5">
         <v>39.826079392427573</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>18.876452696000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.17356504099999981</v>
       </c>
       <c r="D80" s="5">
         <v>-10.40165322781348</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>18.977189094</v>
       </c>
       <c r="C81" s="5">
         <v>0.10073639799999867</v>
       </c>
       <c r="D81" s="5">
         <v>6.5952890938277609</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>19.045482864</v>
       </c>
       <c r="C82" s="5">
         <v>6.8293770000000364E-2</v>
       </c>
       <c r="D82" s="5">
         <v>4.4049847180673174</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>19.053810752</v>
       </c>
       <c r="C83" s="5">
         <v>8.327888000000172E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.5259795456554972</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>19.217154481000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.16334372900000105</v>
       </c>
       <c r="D84" s="5">
         <v>10.786491133939812</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>19.237815113</v>
       </c>
       <c r="C85" s="5">
         <v>2.0660631999998458E-2</v>
       </c>
       <c r="D85" s="5">
         <v>1.2977929594244486</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>19.627195372999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.38938025999999937</v>
       </c>
       <c r="D86" s="5">
         <v>27.183270181688091</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>19.861660392000001</v>
       </c>
       <c r="C87" s="5">
         <v>0.23446501900000172</v>
       </c>
       <c r="D87" s="5">
         <v>15.315496849695375</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.016107699999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.15444730799999817</v>
       </c>
       <c r="D88" s="5">
         <v>9.7410038786162509</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.111819375</v>
       </c>
       <c r="C89" s="5">
         <v>9.571167500000044E-2</v>
       </c>
       <c r="D89" s="5">
         <v>5.8914193474762788</v>
       </c>
       <c r="E89" s="5">
         <v>6.357719120530203</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.357448264999999</v>
       </c>
       <c r="C90" s="5">
         <v>0.24562888999999899</v>
       </c>
       <c r="D90" s="5">
         <v>15.681459167988333</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.43322749</v>
       </c>
       <c r="C91" s="5">
         <v>7.577922500000156E-2</v>
       </c>
       <c r="D91" s="5">
         <v>4.5595161181253285</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.742818504999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.30959101499999875</v>
       </c>
       <c r="D92" s="5">
         <v>19.775934108819815</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>20.699080112000001</v>
       </c>
       <c r="C93" s="5">
         <v>-4.3738392999998155E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-2.5011852553847191</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>20.767341010999999</v>
       </c>
       <c r="C94" s="5">
         <v>6.8260898999998432E-2</v>
       </c>
       <c r="D94" s="5">
         <v>4.0299014169705494</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.031416453999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.26407544299999941</v>
       </c>
       <c r="D95" s="5">
         <v>16.372816702078484</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.107558099999999</v>
       </c>
       <c r="C96" s="5">
         <v>7.6141645999999952E-2</v>
       </c>
       <c r="D96" s="5">
         <v>4.432011351526044</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.329938291000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.22238019100000272</v>
       </c>
       <c r="D97" s="5">
         <v>13.401622323390328</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>21.236793898999998</v>
       </c>
       <c r="C98" s="5">
         <v>-9.3144392000002796E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-5.1161628811055682</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>21.380025615000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.14323171600000251</v>
       </c>
       <c r="D99" s="5">
         <v>8.4004854010553807</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>21.582333885000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.20230826999999962</v>
       </c>
       <c r="D100" s="5">
         <v>11.964985626354064</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>21.703480116000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.12114623100000088</v>
       </c>
       <c r="D101" s="5">
         <v>6.9477496449113829</v>
       </c>
       <c r="E101" s="5">
         <v>7.9140564626317023</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>21.994001472000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.29052135599999929</v>
       </c>
       <c r="D102" s="5">
         <v>17.300121963506321</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.226590038000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.23258856600000044</v>
       </c>
       <c r="D103" s="5">
         <v>13.454851709712123</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.415660925000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.18907088699999974</v>
       </c>
       <c r="D104" s="5">
         <v>10.699207731100312</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.436397727999999</v>
       </c>
       <c r="C105" s="5">
         <v>2.0736802999998361E-2</v>
       </c>
       <c r="D105" s="5">
         <v>1.1157898603213479</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.505848894</v>
       </c>
       <c r="C106" s="5">
         <v>6.9451166000000342E-2</v>
       </c>
       <c r="D106" s="5">
         <v>3.7784602040150661</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.393866387999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.11198250600000037</v>
       </c>
       <c r="D107" s="5">
         <v>-5.8101276575523002</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.807503675</v>
       </c>
       <c r="C108" s="5">
         <v>0.41363728700000024</v>
       </c>
       <c r="D108" s="5">
         <v>24.561563247653396</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.914011707</v>
       </c>
       <c r="C109" s="5">
         <v>0.1065080320000007</v>
       </c>
       <c r="D109" s="5">
         <v>5.750036401000358</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.837719427</v>
       </c>
       <c r="C110" s="5">
         <v>-7.6292280000000545E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-3.9230451313020498</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.895884551999998</v>
       </c>
       <c r="C111" s="5">
         <v>5.8165124999998596E-2</v>
       </c>
       <c r="D111" s="5">
         <v>3.0994435799980735</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.741870215999999</v>
       </c>
       <c r="C112" s="5">
         <v>-0.15401433599999947</v>
       </c>
       <c r="D112" s="5">
         <v>-7.780024568373678</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.787147752999999</v>
       </c>
       <c r="C113" s="5">
         <v>4.5277537000000478E-2</v>
       </c>
       <c r="D113" s="5">
         <v>2.4154550150317977</v>
       </c>
       <c r="E113" s="5">
         <v>4.9930593213993735</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.917611501</v>
       </c>
       <c r="C114" s="5">
         <v>0.13046374800000038</v>
       </c>
       <c r="D114" s="5">
         <v>7.0909117429633239</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.232795124999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.31518362399999944</v>
       </c>
       <c r="D115" s="5">
         <v>17.81085724922491</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.208162216000002</v>
       </c>
       <c r="C116" s="5">
         <v>-2.4632908999997483E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2649241539861578</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.272134183999999</v>
       </c>
       <c r="C117" s="5">
         <v>6.3971967999997048E-2</v>
       </c>
       <c r="D117" s="5">
         <v>3.3583414383207888</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.441255120000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.16912093600000233</v>
       </c>
       <c r="D118" s="5">
         <v>9.0776542939035032</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.473739304999999</v>
       </c>
       <c r="C119" s="5">
         <v>3.2484184999997723E-2</v>
       </c>
       <c r="D119" s="5">
         <v>1.6756569333298721</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.613036704999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.13929740000000024</v>
       </c>
       <c r="D120" s="5">
         <v>7.3580912503421025</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.491282300000002</v>
       </c>
       <c r="C121" s="5">
         <v>-0.12175440499999723</v>
       </c>
       <c r="D121" s="5">
         <v>-6.0149924697299522</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.725402251999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.2341199519999968</v>
       </c>
       <c r="D122" s="5">
         <v>12.637324457085342</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.801048411</v>
       </c>
       <c r="C123" s="5">
         <v>7.5646159000001489E-2</v>
       </c>
       <c r="D123" s="5">
         <v>3.8938976593904995</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>24.013714152999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.21266574199999866</v>
       </c>
       <c r="D124" s="5">
         <v>11.265106566416305</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.061710034000001</v>
       </c>
       <c r="C125" s="5">
         <v>4.7995881000002072E-2</v>
       </c>
       <c r="D125" s="5">
         <v>2.4249653105592239</v>
       </c>
       <c r="E125" s="5">
         <v>5.5933383801059611</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.631197812</v>
       </c>
       <c r="C126" s="5">
         <v>-0.43051222200000083</v>
       </c>
       <c r="D126" s="5">
         <v>-19.478666025872627</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.844631830000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.21343401800000095</v>
       </c>
       <c r="D127" s="5">
         <v>11.393186291471103</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.908443682000001</v>
       </c>
       <c r="C128" s="5">
         <v>6.3811852000000613E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.2590740423809494</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.313499913000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.40505623099999966</v>
       </c>
       <c r="D129" s="5">
         <v>22.335943854247354</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>24.356863849</v>
       </c>
       <c r="C130" s="5">
         <v>4.336393599999866E-2</v>
       </c>
       <c r="D130" s="5">
         <v>2.1613597810331342</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.459021796999998</v>
       </c>
       <c r="C131" s="5">
         <v>0.10215794799999856</v>
       </c>
       <c r="D131" s="5">
         <v>5.1508013853012624</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.126691811000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.33232998599999775</v>
       </c>
       <c r="D132" s="5">
         <v>-15.139749168774074</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>24.573232379</v>
       </c>
       <c r="C133" s="5">
         <v>0.44654056799999964</v>
       </c>
       <c r="D133" s="5">
         <v>24.616093118346139</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.712857636999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.13962525799999881</v>
       </c>
       <c r="D134" s="5">
         <v>7.0355775359591144</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.704331356000001</v>
       </c>
       <c r="C135" s="5">
         <v>-8.5262809999981926E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-0.41323203221903526</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.901235971999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.19690461599999765</v>
       </c>
       <c r="D136" s="5">
         <v>9.9951661102706488</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.036519463000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.1352834910000027</v>
       </c>
       <c r="D137" s="5">
         <v>6.717735176856654</v>
       </c>
       <c r="E137" s="5">
         <v>4.0512890714025085</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.437623936000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.59889552699999982</v>
       </c>
       <c r="D138" s="5">
         <v>-25.214004051756501</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.649091427999998</v>
       </c>
       <c r="C139" s="5">
         <v>0.21146749199999704</v>
       </c>
       <c r="D139" s="5">
         <v>10.892777439896651</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.617312645999998</v>
       </c>
       <c r="C140" s="5">
         <v>-3.177878199999995E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.5361738778698619</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>24.427381304000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.18993134199999773</v>
       </c>
       <c r="D141" s="5">
         <v>-8.8754820421612983</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>24.362576344000001</v>
       </c>
       <c r="C142" s="5">
         <v>-6.4804960000000023E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-3.1375127533414093</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>24.463918166999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.1013418229999985</v>
       </c>
       <c r="D143" s="5">
         <v>5.1074808490523038</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>24.134660230000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.32925793699999772</v>
       </c>
       <c r="D144" s="5">
         <v>-15.007209972708402</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>24.267971759000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.13331152900000021</v>
       </c>
       <c r="D145" s="5">
         <v>6.8335108122057342</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.104979364999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.16299239400000332</v>
       </c>
       <c r="D146" s="5">
         <v>-7.7684732046171217</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.000789889</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10418947599999839</v>
       </c>
       <c r="D147" s="5">
         <v>-5.0652411782714406</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>23.892892066000002</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10789782299999828</v>
       </c>
       <c r="D148" s="5">
         <v>-5.263303941705832</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.033450770000002</v>
       </c>
       <c r="C149" s="5">
         <v>0.14055870400000003</v>
       </c>
       <c r="D149" s="5">
         <v>7.2923928366932289</v>
       </c>
       <c r="E149" s="5">
         <v>-4.0064222763965933</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>24.149581998999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.11613122899999695</v>
       </c>
       <c r="D150" s="5">
         <v>5.9550914516324438</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>24.136421104</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3160894999998618E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.65201221305641877</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>24.317206354</v>
       </c>
       <c r="C152" s="5">
         <v>0.18078524999999956</v>
       </c>
       <c r="D152" s="5">
         <v>9.3678490238263024</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>24.225915692000001</v>
       </c>
       <c r="C153" s="5">
         <v>-9.129066199999869E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-4.4131267002696646</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>24.361146277</v>
       </c>
       <c r="C154" s="5">
         <v>0.13523058499999863</v>
       </c>
       <c r="D154" s="5">
         <v>6.9080027197475191</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>24.572135127999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.21098885099999976</v>
       </c>
       <c r="D155" s="5">
         <v>10.902696343563733</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.043876729000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.47174160100000151</v>
       </c>
       <c r="D156" s="5">
         <v>25.633063481095554</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.056289534000001</v>
       </c>
       <c r="C157" s="5">
         <v>1.2412805000000304E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.59639482246522935</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>25.210304981</v>
       </c>
       <c r="C158" s="5">
         <v>0.15401544699999903</v>
       </c>
       <c r="D158" s="5">
         <v>7.630681199235223</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>25.40133865</v>
       </c>
       <c r="C159" s="5">
         <v>0.19103366899999941</v>
       </c>
       <c r="D159" s="5">
         <v>9.4818328808642391</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>25.494072366000001</v>
       </c>
       <c r="C160" s="5">
         <v>9.2733716000001465E-2</v>
       </c>
       <c r="D160" s="5">
         <v>4.4699330684107252</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.541458690999999</v>
       </c>
       <c r="C161" s="5">
         <v>4.7386324999997953E-2</v>
       </c>
       <c r="D161" s="5">
         <v>2.2534069858708872</v>
       </c>
       <c r="E161" s="5">
         <v>6.2746208833330819</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.466965081000001</v>
       </c>
       <c r="C162" s="5">
         <v>-7.4493609999997545E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-3.4442913117574858</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.418407965</v>
       </c>
       <c r="C163" s="5">
         <v>-4.8557116000001344E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2641630795371515</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.416079967999998</v>
       </c>
       <c r="C164" s="5">
         <v>-2.3279970000018579E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-0.10984911480205195</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.301702294999998</v>
       </c>
       <c r="C165" s="5">
         <v>-0.1143776729999999</v>
       </c>
       <c r="D165" s="5">
         <v>-5.2685733111676125</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.458256156000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.15655386100000257</v>
       </c>
       <c r="D166" s="5">
         <v>7.6829454593224211</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.289363749</v>
       </c>
       <c r="C167" s="5">
         <v>-0.1688924070000013</v>
       </c>
       <c r="D167" s="5">
         <v>-7.6767649108253959</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.245594232999998</v>
       </c>
       <c r="C168" s="5">
         <v>-4.3769516000001119E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-2.0572410022136833</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.140300577000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.10529365599999707</v>
       </c>
       <c r="D169" s="5">
         <v>-4.8917001723331577</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.123907417000002</v>
       </c>
       <c r="C170" s="5">
         <v>-1.6393159999999796E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.77968020973846475</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.100823066</v>
       </c>
       <c r="C171" s="5">
         <v>-2.3084351000001391E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.0970292236742729</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>24.98667176</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11415130600000012</v>
       </c>
       <c r="D172" s="5">
         <v>-5.3228030829159838</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>25.052153574999998</v>
       </c>
       <c r="C173" s="5">
         <v>6.5481814999998278E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.1905302259386259</v>
       </c>
       <c r="E173" s="5">
         <v>-1.9157289406200428</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>25.302903873999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.2507502989999999</v>
       </c>
       <c r="D174" s="5">
         <v>12.694728865529804</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>25.397583411999999</v>
       </c>
       <c r="C175" s="5">
         <v>9.4679538000001173E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.5837853189587996</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>25.322986230000001</v>
       </c>
       <c r="C176" s="5">
         <v>-7.4597181999997986E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.4682272095267863</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>25.472197640000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.14921140999999949</v>
       </c>
       <c r="D177" s="5">
         <v>7.3045069617257319</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>25.346875776000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.12532186400000001</v>
       </c>
       <c r="D178" s="5">
         <v>-5.7467689148942958</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>25.298626376000001</v>
       </c>
       <c r="C179" s="5">
         <v>-4.8249399999999554E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2605124207198402</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>25.353110909000002</v>
       </c>
       <c r="C180" s="5">
         <v>5.4484533000000113E-2</v>
       </c>
       <c r="D180" s="5">
         <v>2.6152201091471428</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>25.232509211</v>
       </c>
       <c r="C181" s="5">
         <v>-0.12060169800000153</v>
       </c>
       <c r="D181" s="5">
         <v>-5.5612543303865891</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>25.331626443000001</v>
       </c>
       <c r="C182" s="5">
         <v>9.911723200000111E-2</v>
       </c>
       <c r="D182" s="5">
         <v>4.8169732281158284</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>25.407274484999999</v>
       </c>
       <c r="C183" s="5">
         <v>7.5648041999997417E-2</v>
       </c>
       <c r="D183" s="5">
         <v>3.6430186553522592</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>25.468555791</v>
       </c>
       <c r="C184" s="5">
         <v>6.1281306000001479E-2</v>
       </c>
       <c r="D184" s="5">
         <v>2.9330570633745445</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>25.446984041</v>
       </c>
       <c r="C185" s="5">
         <v>-2.1571749999999668E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.011672993259416</v>
       </c>
       <c r="E185" s="5">
         <v>1.5760340316371524</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>25.532494262</v>
       </c>
       <c r="C186" s="5">
         <v>8.5510220999999831E-2</v>
       </c>
       <c r="D186" s="5">
         <v>4.1077610173739787</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>25.793306962999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.26081270099999898</v>
       </c>
       <c r="D187" s="5">
         <v>12.97059187507128</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>25.844528749999998</v>
       </c>
       <c r="C188" s="5">
         <v>5.1221786999999352E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.4092278794054067</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>26.037055609999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.19252686000000097</v>
       </c>
       <c r="D189" s="5">
         <v>9.3148180458836762</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>25.949704273999998</v>
       </c>
       <c r="C190" s="5">
         <v>-8.7351336000001112E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-3.9524021983747271</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>25.901196391999999</v>
       </c>
       <c r="C191" s="5">
         <v>-4.8507881999999114E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.220245355038275</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>26.272750810000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.37155441800000233</v>
       </c>
       <c r="D192" s="5">
         <v>18.639323510851913</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>26.224444454</v>
       </c>
       <c r="C193" s="5">
         <v>-4.8306356000001216E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.1842023318783044</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>26.235860543000001</v>
       </c>
       <c r="C194" s="5">
         <v>1.1416089000000795E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.5236394750534723</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>26.308814243</v>
       </c>
       <c r="C195" s="5">
         <v>7.2953699999999344E-2</v>
       </c>
       <c r="D195" s="5">
         <v>3.3883322745710043</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>26.434005913</v>
       </c>
       <c r="C196" s="5">
         <v>0.12519166999999953</v>
       </c>
       <c r="D196" s="5">
         <v>5.8620985460345887</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>26.724189878000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.29018396500000065</v>
       </c>
       <c r="D197" s="5">
         <v>13.998409430575332</v>
       </c>
       <c r="E197" s="5">
         <v>5.0190853066995</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>26.450078467000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.2741114109999998</v>
       </c>
       <c r="D198" s="5">
         <v>-11.63729718644877</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>26.505095141000002</v>
       </c>
       <c r="C199" s="5">
         <v>5.5016674000000876E-2</v>
       </c>
       <c r="D199" s="5">
         <v>2.5247768551557304</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>26.660219920999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.15512477999999774</v>
       </c>
       <c r="D200" s="5">
         <v>7.2537094326072582</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>26.826994397</v>
       </c>
       <c r="C201" s="5">
         <v>0.1667744760000005</v>
       </c>
       <c r="D201" s="5">
         <v>7.7703991747431589</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>27.063612723999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.23661832699999863</v>
       </c>
       <c r="D202" s="5">
         <v>11.113037223073396</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>27.396852107000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.33323938300000222</v>
       </c>
       <c r="D203" s="5">
         <v>15.818715050678133</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>27.410081117000001</v>
       </c>
       <c r="C204" s="5">
         <v>1.3229009999999874E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.58098060366398308</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>27.610737126</v>
       </c>
       <c r="C205" s="5">
         <v>0.20065600899999936</v>
       </c>
       <c r="D205" s="5">
         <v>9.1470908694771591</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>27.637404342</v>
       </c>
       <c r="C206" s="5">
         <v>2.6667215999999883E-2</v>
       </c>
       <c r="D206" s="5">
         <v>1.1651697923473758</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>27.704846178</v>
       </c>
       <c r="C207" s="5">
         <v>6.7441836000000421E-2</v>
       </c>
       <c r="D207" s="5">
         <v>2.9679081007294661</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>27.804242456000001</v>
       </c>
       <c r="C208" s="5">
         <v>9.9396278000000393E-2</v>
       </c>
       <c r="D208" s="5">
         <v>4.3911987377867723</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>27.883472662999999</v>
       </c>
       <c r="C209" s="5">
         <v>7.9230206999998387E-2</v>
       </c>
       <c r="D209" s="5">
         <v>3.4735918520456099</v>
       </c>
       <c r="E209" s="5">
         <v>4.3379529568241315</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>27.944128460000002</v>
       </c>
       <c r="C210" s="5">
         <v>6.0655797000002565E-2</v>
       </c>
       <c r="D210" s="5">
         <v>2.6418570451723244</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>27.826364572999999</v>
       </c>
       <c r="C211" s="5">
         <v>-0.1177638870000024</v>
       </c>
       <c r="D211" s="5">
         <v>-4.9415298012409075</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>28.171166968000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.34480239500000209</v>
       </c>
       <c r="D212" s="5">
         <v>15.925880156816241</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>28.340902541999998</v>
       </c>
       <c r="C213" s="5">
         <v>0.16973557399999706</v>
       </c>
       <c r="D213" s="5">
         <v>7.4746569941275931</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>28.580027356999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.23912481500000027</v>
       </c>
       <c r="D214" s="5">
         <v>10.608260489624177</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>28.399339643000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.18068771399999761</v>
       </c>
       <c r="D215" s="5">
         <v>-7.3282810892150829</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>28.343423657999999</v>
       </c>
       <c r="C216" s="5">
         <v>-5.5915985000002166E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-2.3372835466652919</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>28.303827234</v>
       </c>
       <c r="C217" s="5">
         <v>-3.9596423999999075E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-1.6636067377465702</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>28.436560468</v>
       </c>
       <c r="C218" s="5">
         <v>0.13273323399999981</v>
       </c>
       <c r="D218" s="5">
         <v>5.7749450013418802</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>28.391985860999998</v>
       </c>
       <c r="C219" s="5">
         <v>-4.4574607000001265E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-1.8648802418112176</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>28.583037371</v>
       </c>
       <c r="C220" s="5">
         <v>0.1910515100000012</v>
       </c>
       <c r="D220" s="5">
         <v>8.3805335683875946</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>28.645319707999999</v>
       </c>
       <c r="C221" s="5">
         <v>6.2282336999999188E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.6463614404351299</v>
       </c>
       <c r="E221" s="5">
         <v>2.7322530956157998</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>28.724085917</v>
       </c>
       <c r="C222" s="5">
         <v>7.8766209000001197E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.3500093210773629</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>28.839649023</v>
       </c>
       <c r="C223" s="5">
         <v>0.11556310599999975</v>
       </c>
       <c r="D223" s="5">
         <v>4.9361300796760155</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>28.677359329000002</v>
       </c>
       <c r="C224" s="5">
         <v>-0.16228969399999826</v>
       </c>
       <c r="D224" s="5">
         <v>-6.547645384897061</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>28.965592496999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.28823316799999787</v>
       </c>
       <c r="D225" s="5">
         <v>12.750662121693402</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>28.889197525</v>
       </c>
       <c r="C226" s="5">
         <v>-7.6394971999999228E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-3.1194174196937041</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>29.107189962</v>
       </c>
       <c r="C227" s="5">
         <v>0.21799243699999948</v>
       </c>
       <c r="D227" s="5">
         <v>9.4403877075831524</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>29.063282635</v>
       </c>
       <c r="C228" s="5">
         <v>-4.3907326999999441E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.79522124833571</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>29.219767175000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.156484540000001</v>
       </c>
       <c r="D229" s="5">
         <v>6.6559354731480891</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>29.029987081000002</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18978009399999962</v>
       </c>
       <c r="D230" s="5">
         <v>-7.5214317865332836</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>28.980490537000001</v>
       </c>
       <c r="C231" s="5">
         <v>-4.9496544000000142E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-2.0269391376580459</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>28.677549922000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.30294061500000069</v>
       </c>
       <c r="D232" s="5">
         <v>-11.847274096271565</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>28.413299544000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.26425037799999984</v>
       </c>
       <c r="D233" s="5">
         <v>-10.513915701333087</v>
       </c>
       <c r="E233" s="5">
         <v>-0.80997582280500913</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>28.097246595000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.31605294899999947</v>
       </c>
       <c r="D234" s="5">
         <v>-12.561012810570416</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>27.538846942999999</v>
       </c>
       <c r="C235" s="5">
         <v>-0.55839965200000208</v>
       </c>
       <c r="D235" s="5">
         <v>-21.406999243003511</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>27.284143511</v>
       </c>
       <c r="C236" s="5">
         <v>-0.25470343199999945</v>
       </c>
       <c r="D236" s="5">
         <v>-10.551126670155709</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>26.789274442</v>
       </c>
       <c r="C237" s="5">
         <v>-0.49486906899999994</v>
       </c>
       <c r="D237" s="5">
         <v>-19.71997220238848</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>26.494659504000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.29461493799999872</v>
       </c>
       <c r="D238" s="5">
         <v>-12.42730923541162</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>26.217829068</v>
       </c>
       <c r="C239" s="5">
         <v>-0.2768304360000009</v>
       </c>
       <c r="D239" s="5">
         <v>-11.842224818287727</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>25.958624881999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25920418600000161</v>
       </c>
       <c r="D240" s="5">
         <v>-11.239557262578758</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>25.953201756999999</v>
       </c>
       <c r="C241" s="5">
         <v>-5.4231250000000841E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-0.25040916640286515</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>25.727791407000002</v>
       </c>
       <c r="C242" s="5">
         <v>-0.22541034999999709</v>
       </c>
       <c r="D242" s="5">
         <v>-9.9385869579482478</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>25.967705772999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.23991436599999716</v>
       </c>
       <c r="D243" s="5">
         <v>11.782266046385882</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>25.674205024999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29350074799999959</v>
       </c>
       <c r="D244" s="5">
         <v>-12.750875212441837</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>25.694914146999999</v>
       </c>
       <c r="C245" s="5">
         <v>2.0709121999999525E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.97224008427962971</v>
       </c>
       <c r="E245" s="5">
         <v>-9.5672992599482924</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>25.680156247999999</v>
       </c>
       <c r="C246" s="5">
         <v>-1.4757898999999242E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.68704813152852262</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>25.730563039</v>
       </c>
       <c r="C247" s="5">
         <v>5.0406791000000339E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.3810391568829692</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>25.784296492999999</v>
       </c>
       <c r="C248" s="5">
         <v>5.3733453999999625E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.5349591119730341</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>25.907552892999998</v>
       </c>
       <c r="C249" s="5">
         <v>0.12325639999999893</v>
       </c>
       <c r="D249" s="5">
         <v>5.8895942398758949</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>26.094376256</v>
       </c>
       <c r="C250" s="5">
         <v>0.18682336300000202</v>
       </c>
       <c r="D250" s="5">
         <v>9.0049752518908335</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>26.033323550999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.1052705000001595E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.771776838960871</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>26.137218542999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.10389499200000074</v>
       </c>
       <c r="D252" s="5">
         <v>4.89554374368113</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>26.188108646</v>
       </c>
       <c r="C253" s="5">
         <v>5.0890103000000408E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.3616264481512772</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>26.325912623000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.1378039770000008</v>
       </c>
       <c r="D254" s="5">
         <v>6.5004930089153756</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>26.369972453999999</v>
       </c>
       <c r="C255" s="5">
         <v>4.4059830999998439E-2</v>
       </c>
       <c r="D255" s="5">
         <v>2.0269460846789045</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>26.464275185000002</v>
       </c>
       <c r="C256" s="5">
         <v>9.4302731000002638E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.3767890687509636</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>26.572628681000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.10835349599999944</v>
       </c>
       <c r="D257" s="5">
         <v>5.0253602909004158</v>
       </c>
       <c r="E257" s="5">
         <v>3.4159076344004058</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>26.884909773</v>
       </c>
       <c r="C258" s="5">
         <v>0.31228109199999921</v>
       </c>
       <c r="D258" s="5">
         <v>15.050569675626214</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>27.128307236000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.24339746300000087</v>
       </c>
       <c r="D259" s="5">
         <v>11.421588069000045</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>27.188863109</v>
       </c>
       <c r="C260" s="5">
         <v>6.0555872999998428E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.7117748310200973</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>27.519177844000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.33031473500000175</v>
       </c>
       <c r="D261" s="5">
         <v>15.593358243151666</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>27.384689662</v>
       </c>
       <c r="C262" s="5">
         <v>-0.1344881820000019</v>
       </c>
       <c r="D262" s="5">
         <v>-5.7093944206823117</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>27.540539137</v>
       </c>
       <c r="C263" s="5">
         <v>0.15584947500000013</v>
       </c>
       <c r="D263" s="5">
         <v>7.0472142937129778</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>27.810158844</v>
       </c>
       <c r="C264" s="5">
         <v>0.26961970700000037</v>
       </c>
       <c r="D264" s="5">
         <v>12.401570575507016</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>27.618480968</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19167787599999997</v>
       </c>
       <c r="D265" s="5">
         <v>-7.9644041803360714</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>27.826957164</v>
       </c>
       <c r="C266" s="5">
         <v>0.20847619599999945</v>
       </c>
       <c r="D266" s="5">
         <v>9.443802137198066</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>27.873223926000001</v>
       </c>
       <c r="C267" s="5">
         <v>4.6266762000001904E-2</v>
       </c>
       <c r="D267" s="5">
         <v>2.0135385011828655</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>27.843047578</v>
       </c>
       <c r="C268" s="5">
         <v>-3.0176348000001241E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.2914463502940232</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>28.061009467000002</v>
       </c>
       <c r="C269" s="5">
         <v>0.21796188900000146</v>
       </c>
       <c r="D269" s="5">
         <v>9.8090790748661014</v>
       </c>
       <c r="E269" s="5">
         <v>5.6011800859740557</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>28.109126658000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.8117190999999337E-2</v>
       </c>
       <c r="D270" s="5">
         <v>2.0771992592145461</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>28.130945403999998</v>
       </c>
       <c r="C271" s="5">
         <v>2.1818745999997446E-2</v>
       </c>
       <c r="D271" s="5">
         <v>0.93544574302859562</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>28.197101377999999</v>
       </c>
       <c r="C272" s="5">
         <v>6.6155974000000839E-2</v>
       </c>
       <c r="D272" s="5">
         <v>2.8588477156271663</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>28.217108475</v>
       </c>
       <c r="C273" s="5">
         <v>2.0007097000000584E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.85478401246774638</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>28.378114841999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.16100636699999882</v>
       </c>
       <c r="D274" s="5">
         <v>7.0662052054367042</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>28.533044455999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.15492961400000027</v>
       </c>
       <c r="D275" s="5">
         <v>6.7517132681340186</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>28.690374427999998</v>
       </c>
       <c r="C276" s="5">
         <v>0.15732997199999943</v>
       </c>
       <c r="D276" s="5">
         <v>6.8211469464132035</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>28.643893539</v>
       </c>
       <c r="C277" s="5">
         <v>-4.6480888999997916E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-1.9268741478540741</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>28.723557093</v>
       </c>
       <c r="C278" s="5">
         <v>7.9663553999999692E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.3889313413579147</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>28.878130470999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.15457337799999848</v>
       </c>
       <c r="D279" s="5">
         <v>6.6523018445641791</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>29.012574341000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.13444387000000191</v>
       </c>
       <c r="D280" s="5">
         <v>5.7319653701209727</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>29.054144446999999</v>
       </c>
       <c r="C281" s="5">
         <v>4.1570105999998219E-2</v>
       </c>
       <c r="D281" s="5">
         <v>1.7330115391447798</v>
       </c>
       <c r="E281" s="5">
         <v>3.5391990483019997</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>29.145398097000001</v>
       </c>
       <c r="C282" s="5">
         <v>9.1253650000002295E-2</v>
       </c>
       <c r="D282" s="5">
         <v>3.8347697923020618</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>29.241175387999998</v>
       </c>
       <c r="C283" s="5">
         <v>9.5777290999997433E-2</v>
       </c>
       <c r="D283" s="5">
         <v>4.0154871705028183</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>29.309450976000001</v>
       </c>
       <c r="C284" s="5">
         <v>6.827558800000233E-2</v>
       </c>
       <c r="D284" s="5">
         <v>2.8381586014385674</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>29.307945487000001</v>
       </c>
       <c r="C285" s="5">
         <v>-1.5054889999994714E-3</v>
       </c>
       <c r="D285" s="5">
         <v>-6.1620960128638824E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>29.377034086999998</v>
       </c>
       <c r="C286" s="5">
         <v>6.9088599999997058E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.8657661970705739</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>29.315092206999999</v>
       </c>
       <c r="C287" s="5">
         <v>-6.1941879999999117E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-2.5010792631938727</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>29.481300007000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.16620780000000224</v>
       </c>
       <c r="D288" s="5">
         <v>7.0198624676287347</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>29.651213894000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.16991388699999987</v>
       </c>
       <c r="D289" s="5">
         <v>7.1396366627626717</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>29.525391449000001</v>
       </c>
       <c r="C290" s="5">
         <v>-0.12582244500000073</v>
       </c>
       <c r="D290" s="5">
         <v>-4.9749212105052898</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>29.37636792</v>
       </c>
       <c r="C291" s="5">
         <v>-0.14902352900000082</v>
       </c>
       <c r="D291" s="5">
         <v>-5.8914211498154234</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>29.478921497000002</v>
       </c>
       <c r="C292" s="5">
         <v>0.10255357700000189</v>
       </c>
       <c r="D292" s="5">
         <v>4.2706068382578177</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>29.559658881000001</v>
       </c>
       <c r="C293" s="5">
         <v>8.0737383999998968E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.3365430833351972</v>
       </c>
       <c r="E293" s="5">
         <v>1.7399047317402605</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>29.481217788999999</v>
       </c>
       <c r="C294" s="5">
         <v>-7.8441092000002044E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.1383164658906781</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>29.458062958999999</v>
       </c>
       <c r="C295" s="5">
         <v>-2.3154829999999293E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.93843077031122712</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>29.515307663000002</v>
       </c>
       <c r="C296" s="5">
         <v>5.7244704000002145E-2</v>
       </c>
       <c r="D296" s="5">
         <v>2.3569986510079577</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>29.596358082999998</v>
       </c>
       <c r="C297" s="5">
         <v>8.1050419999996848E-2</v>
       </c>
       <c r="D297" s="5">
         <v>3.3454838110110963</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>29.871463722000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.27510563900000307</v>
       </c>
       <c r="D298" s="5">
         <v>11.742598986521369</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>29.802786323999999</v>
       </c>
       <c r="C299" s="5">
         <v>-6.8677398000001944E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-2.724296000959392</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>29.784860425000002</v>
       </c>
       <c r="C300" s="5">
         <v>-1.7925898999997969E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.71939780788744523</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.039460918</v>
       </c>
       <c r="C301" s="5">
         <v>0.2546004929999981</v>
       </c>
       <c r="D301" s="5">
         <v>10.75383781719086</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.227666941999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.18820602399999942</v>
       </c>
       <c r="D302" s="5">
         <v>7.7829149677211884</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.577533422999998</v>
       </c>
       <c r="C303" s="5">
         <v>0.3498664809999994</v>
       </c>
       <c r="D303" s="5">
         <v>14.808450109740656</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.753395892</v>
       </c>
       <c r="C304" s="5">
         <v>0.17586246900000191</v>
       </c>
       <c r="D304" s="5">
         <v>7.1241905480599499</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>31.175641447</v>
       </c>
       <c r="C305" s="5">
         <v>0.42224555499999994</v>
       </c>
       <c r="D305" s="5">
         <v>17.778990505640337</v>
       </c>
       <c r="E305" s="5">
         <v>5.4668511991479818</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>31.006872411</v>
       </c>
       <c r="C306" s="5">
         <v>-0.16876903600000048</v>
       </c>
       <c r="D306" s="5">
         <v>-6.3062177840922491</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>31.168956452</v>
       </c>
       <c r="C307" s="5">
         <v>0.16208404099999996</v>
       </c>
       <c r="D307" s="5">
         <v>6.4563568777446401</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>31.320947232999998</v>
       </c>
       <c r="C308" s="5">
         <v>0.15199078099999852</v>
       </c>
       <c r="D308" s="5">
         <v>6.0111408323404225</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>31.481811041</v>
       </c>
       <c r="C309" s="5">
         <v>0.160863808000002</v>
       </c>
       <c r="D309" s="5">
         <v>6.340289973047919</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>31.565693386</v>
       </c>
       <c r="C310" s="5">
         <v>8.3882344999999248E-2</v>
       </c>
       <c r="D310" s="5">
         <v>3.2446388575914309</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>31.689951564000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.12425817800000161</v>
       </c>
       <c r="D311" s="5">
         <v>4.8274208697620002</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>31.588748321000001</v>
       </c>
       <c r="C312" s="5">
         <v>-0.1012032430000005</v>
       </c>
       <c r="D312" s="5">
         <v>-3.7656522185430585</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>31.519289764</v>
       </c>
       <c r="C313" s="5">
         <v>-6.9458557000000809E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.6069286911680201</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>31.741443558</v>
       </c>
       <c r="C314" s="5">
         <v>0.22215379400000046</v>
       </c>
       <c r="D314" s="5">
         <v>8.7935164248929443</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>31.580829353999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16061420400000159</v>
       </c>
       <c r="D315" s="5">
         <v>-5.9059236141327016</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>31.539757156</v>
       </c>
       <c r="C316" s="5">
         <v>-4.1072197999998394E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.5495354640099435</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>31.415726077999999</v>
       </c>
       <c r="C317" s="5">
         <v>-0.12403107800000157</v>
       </c>
       <c r="D317" s="5">
         <v>-4.6182958943466463</v>
       </c>
       <c r="E317" s="5">
         <v>0.77010325964952386</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>31.410018053000002</v>
       </c>
       <c r="C318" s="5">
         <v>-5.7080249999970079E-3</v>
       </c>
       <c r="D318" s="5">
         <v>-0.21781413563062291</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>31.468564133000001</v>
       </c>
       <c r="C319" s="5">
         <v>5.8546079999999279E-2</v>
       </c>
       <c r="D319" s="5">
         <v>2.259789213585961</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>31.417411395999999</v>
       </c>
       <c r="C320" s="5">
         <v>-5.1152737000002446E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.9332772430224798</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>31.459211602</v>
       </c>
       <c r="C321" s="5">
         <v>4.1800206000001339E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.6083099164848402</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>31.359605244000001</v>
       </c>
       <c r="C322" s="5">
         <v>-9.9606357999999062E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-3.7339769648216281</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>31.375581647000001</v>
       </c>
       <c r="C323" s="5">
         <v>1.5976402999999806E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.61306557295268682</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>31.396778583</v>
       </c>
       <c r="C324" s="5">
         <v>2.1196935999999056E-2</v>
       </c>
       <c r="D324" s="5">
         <v>0.8137235869856374</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>31.409596866000001</v>
       </c>
       <c r="C325" s="5">
         <v>1.2818283000001429E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.49102255210267121</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>31.354557212</v>
       </c>
       <c r="C326" s="5">
         <v>-5.5039654000001548E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-2.0826353788735985</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>31.188530490000002</v>
       </c>
       <c r="C327" s="5">
         <v>-0.16602672199999802</v>
       </c>
       <c r="D327" s="5">
         <v>-6.1723398191054208</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>31.149275160999998</v>
       </c>
       <c r="C328" s="5">
         <v>-3.9255329000003059E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-1.4999636640808056</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>31.165210754</v>
       </c>
       <c r="C329" s="5">
         <v>1.5935593000001802E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.6156358238744275</v>
       </c>
       <c r="E329" s="5">
         <v>-0.79742013085424279</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>30.987416901</v>
       </c>
       <c r="C330" s="5">
         <v>-0.17779385300000072</v>
       </c>
       <c r="D330" s="5">
         <v>-6.6350898022671245</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>30.949128254000001</v>
       </c>
       <c r="C331" s="5">
         <v>-3.8288646999998122E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-1.4727078350959766</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>31.012740053999998</v>
       </c>
       <c r="C332" s="5">
         <v>6.3611799999996776E-2</v>
       </c>
       <c r="D332" s="5">
         <v>2.4945135628011705</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>30.935257581999998</v>
       </c>
       <c r="C333" s="5">
         <v>-7.7482471999999802E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-2.9572330716832296</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>31.057128299999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.12187071800000027</v>
       </c>
       <c r="D334" s="5">
         <v>4.8312383013328741</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>30.863499226999998</v>
       </c>
       <c r="C335" s="5">
         <v>-0.19362907300000032</v>
       </c>
       <c r="D335" s="5">
         <v>-7.2302447278527087</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>30.998323409000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.13482418200000268</v>
       </c>
       <c r="D336" s="5">
         <v>5.3698823109845861</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>31.109156936000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.11083352700000049</v>
       </c>
       <c r="D337" s="5">
         <v>4.3759500860548917</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>31.178518694000001</v>
       </c>
       <c r="C338" s="5">
         <v>6.936175799999944E-2</v>
       </c>
       <c r="D338" s="5">
         <v>2.7086053343181815</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>31.297337619</v>
       </c>
       <c r="C339" s="5">
         <v>0.11881892499999935</v>
       </c>
       <c r="D339" s="5">
         <v>4.6701880526342388</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>31.370516256999998</v>
       </c>
       <c r="C340" s="5">
         <v>7.3178637999998131E-2</v>
       </c>
       <c r="D340" s="5">
         <v>2.8421747553005527</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>31.415807580999999</v>
       </c>
       <c r="C341" s="5">
         <v>4.5291324000000799E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.7463290404397869</v>
       </c>
       <c r="E341" s="5">
         <v>0.8040915525265202</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>31.456494716000002</v>
       </c>
       <c r="C342" s="5">
         <v>4.0687135000002428E-2</v>
       </c>
       <c r="D342" s="5">
         <v>1.5652582517509561</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>31.519310767</v>
       </c>
       <c r="C343" s="5">
         <v>6.2816050999998652E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.4227966839910575</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>31.493497244</v>
       </c>
       <c r="C344" s="5">
         <v>-2.581352300000006E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-0.97835513896945558</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>31.507512203000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.4014959000000715E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.53532241151486026</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>31.550656486000001</v>
       </c>
       <c r="C346" s="5">
         <v>4.3144283000000172E-2</v>
       </c>
       <c r="D346" s="5">
         <v>1.6556320051332785</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>31.764374031999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.21371754599999804</v>
       </c>
       <c r="D347" s="5">
         <v>8.4383281093066707</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>31.900380245000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.13600621300000171</v>
       </c>
       <c r="D348" s="5">
         <v>5.2608085987969178</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>32.025505228</v>
       </c>
       <c r="C349" s="5">
         <v>0.12512498299999919</v>
       </c>
       <c r="D349" s="5">
         <v>4.8097199268054558</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>31.904459486</v>
       </c>
       <c r="C350" s="5">
         <v>-0.12104574199999973</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4424913250451725</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>32.00142177</v>
       </c>
       <c r="C351" s="5">
         <v>9.6962283999999954E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.7085562686775875</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>32.200186375000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.19876460500000093</v>
       </c>
       <c r="D352" s="5">
         <v>7.7133021212285824</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>32.146138057000002</v>
       </c>
       <c r="C353" s="5">
         <v>-5.404831799999954E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.9957202185168832</v>
       </c>
       <c r="E353" s="5">
         <v>2.3247229093728672</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>32.429764587999998</v>
       </c>
       <c r="C354" s="5">
         <v>0.28362653099999591</v>
       </c>
       <c r="D354" s="5">
         <v>11.116841146625301</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>32.382566066000003</v>
       </c>
       <c r="C355" s="5">
         <v>-4.719852199999508E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.7325763867844568</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>32.580567627000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.19800156099999811</v>
       </c>
       <c r="D356" s="5">
         <v>7.5891891199782346</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>32.679556892000001</v>
       </c>
       <c r="C357" s="5">
         <v>9.8989265000000159E-2</v>
       </c>
       <c r="D357" s="5">
         <v>3.7074972222076896</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>32.643675604000002</v>
       </c>
       <c r="C358" s="5">
         <v>-3.588128799999879E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.3096406659445448</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>32.663491393999998</v>
       </c>
       <c r="C359" s="5">
         <v>1.9815789999995559E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.73087661730770748</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>32.500549036999999</v>
       </c>
       <c r="C360" s="5">
         <v>-0.16294235699999859</v>
       </c>
       <c r="D360" s="5">
         <v>-5.8246772205237889</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>32.552707777000002</v>
       </c>
       <c r="C361" s="5">
         <v>5.2158740000002979E-2</v>
       </c>
       <c r="D361" s="5">
         <v>1.9429186394110953</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>32.626725997999998</v>
       </c>
       <c r="C362" s="5">
         <v>7.4018220999995776E-2</v>
       </c>
       <c r="D362" s="5">
         <v>2.7629382966966487</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>32.506755087999998</v>
       </c>
       <c r="C363" s="5">
         <v>-0.11997090999999926</v>
       </c>
       <c r="D363" s="5">
         <v>-4.3243366722827359</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>32.436279218000003</v>
       </c>
       <c r="C364" s="5">
         <v>-7.0475869999995666E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.5708457671349105</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>32.453971523</v>
       </c>
       <c r="C365" s="5">
         <v>1.7692304999997077E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.65650481484553769</v>
       </c>
       <c r="E365" s="5">
         <v>0.95760637080000155</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>32.518457322000003</v>
       </c>
       <c r="C366" s="5">
         <v>6.4485799000003396E-2</v>
       </c>
       <c r="D366" s="5">
         <v>2.4106221184080567</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>32.459135715999999</v>
       </c>
       <c r="C367" s="5">
         <v>-5.9321606000004579E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1672620883232963</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>32.252594090000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20654162599999637</v>
       </c>
       <c r="D368" s="5">
         <v>-7.3741109851149904</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.753165168999999</v>
       </c>
       <c r="C369" s="5">
         <v>-3.4994289210000034</v>
       </c>
       <c r="D369" s="5">
         <v>-74.797008158609771</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>28.931164940999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.17799977199999972</v>
       </c>
       <c r="D370" s="5">
         <v>7.6869672206779205</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>30.059943100000002</v>
       </c>
       <c r="C371" s="5">
         <v>1.128778159000003</v>
       </c>
       <c r="D371" s="5">
         <v>58.294853332101425</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>30.199195143000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.13925204299999905</v>
       </c>
       <c r="D372" s="5">
         <v>5.7028194145045452</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>30.399398600000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.20020345700000064</v>
       </c>
       <c r="D373" s="5">
         <v>8.2518884795979695</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>30.435252624</v>
       </c>
       <c r="C374" s="5">
         <v>3.585402399999893E-2</v>
       </c>
       <c r="D374" s="5">
         <v>1.4245356058688818</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>30.808307172999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.37305454899999901</v>
       </c>
       <c r="D375" s="5">
         <v>15.742030774757687</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>30.780487162</v>
       </c>
       <c r="C376" s="5">
         <v>-2.7820010999999312E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-1.078238694294642</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>30.844008502000001</v>
       </c>
       <c r="C377" s="5">
         <v>6.3521340000001203E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.5047287075912417</v>
       </c>
       <c r="E377" s="5">
         <v>-4.9607580996952061</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>31.119746876000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.27573837399999945</v>
       </c>
       <c r="D378" s="5">
         <v>11.271232889333627</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>31.439236642000001</v>
       </c>
       <c r="C379" s="5">
         <v>0.31948976600000023</v>
       </c>
       <c r="D379" s="5">
         <v>13.039763873442878</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>31.629477217000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.19024057500000069</v>
       </c>
       <c r="D380" s="5">
         <v>7.5078691285724863</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>31.732015212</v>
       </c>
       <c r="C381" s="5">
         <v>0.10253799499999872</v>
       </c>
       <c r="D381" s="5">
         <v>3.9603373396161157</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>31.714041527999999</v>
       </c>
       <c r="C382" s="5">
         <v>-1.79736840000011E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-0.67759185502486163</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>31.858719922999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.14467839499999968</v>
       </c>
       <c r="D383" s="5">
         <v>5.613826262552446</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>32.094173605000002</v>
       </c>
       <c r="C384" s="5">
         <v>0.23545368200000283</v>
       </c>
       <c r="D384" s="5">
         <v>9.2381927335664074</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>32.240273305999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.14609970099999714</v>
       </c>
       <c r="D385" s="5">
         <v>5.6015291408970214</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>32.329522525999998</v>
       </c>
       <c r="C386" s="5">
         <v>8.9249219999999241E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.3729499946999475</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>32.723373596000002</v>
       </c>
       <c r="C387" s="5">
         <v>0.39385107000000374</v>
       </c>
       <c r="D387" s="5">
         <v>15.639275124302277</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>32.921682093000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.19830849699999931</v>
       </c>
       <c r="D388" s="5">
         <v>7.5195293532511087</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>33.021688441000002</v>
       </c>
       <c r="C389" s="5">
         <v>0.10000634800000086</v>
       </c>
       <c r="D389" s="5">
         <v>3.7067690276422427</v>
       </c>
       <c r="E389" s="5">
         <v>7.0603013186784525</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>32.739325477000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.28236296400000072</v>
       </c>
       <c r="D390" s="5">
         <v>-9.7919233239650456</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>33.130750990999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.39142551399999803</v>
       </c>
       <c r="D391" s="5">
         <v>15.329028770162868</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>33.194219836999999</v>
       </c>
       <c r="C392" s="5">
         <v>6.3468845999999246E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.323226572850734</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>33.713531826000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.51931198900000197</v>
       </c>
       <c r="D393" s="5">
         <v>20.47624636224592</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>33.801473973</v>
       </c>
       <c r="C394" s="5">
         <v>8.7942146999999693E-2</v>
       </c>
       <c r="D394" s="5">
         <v>3.1755155983417271</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>33.959937816999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.15846384399999636</v>
       </c>
       <c r="D395" s="5">
         <v>5.7730359252788688</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>34.084990308999998</v>
       </c>
       <c r="C396" s="5">
         <v>0.12505249200000179</v>
       </c>
       <c r="D396" s="5">
         <v>4.509425910241327</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>34.270504711999997</v>
       </c>
       <c r="C397" s="5">
         <v>0.18551440299999911</v>
       </c>
       <c r="D397" s="5">
         <v>6.7303435267758616</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>34.523949903999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.25344519200000093</v>
       </c>
       <c r="D398" s="5">
         <v>9.2445367809542489</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>34.442965313000002</v>
       </c>
       <c r="C399" s="5">
         <v>-8.0984590999996442E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-2.7788668925131321</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>34.552168516000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.10920320299999986</v>
       </c>
       <c r="D400" s="5">
         <v>3.8717140989902754</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>34.898807724999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.34663920899999567</v>
       </c>
       <c r="D401" s="5">
         <v>12.725811632355089</v>
       </c>
       <c r="E401" s="5">
         <v>5.6845042534813262</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>34.857478145999998</v>
       </c>
       <c r="C402" s="5">
         <v>-4.1329578999999228E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.411902886586891</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>34.926835142000002</v>
       </c>
       <c r="C403" s="5">
         <v>6.9356996000003335E-2</v>
       </c>
       <c r="D403" s="5">
         <v>2.4139805642338308</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>35.174964406999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.24812926499999577</v>
       </c>
       <c r="D404" s="5">
         <v>8.866231163983084</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>35.099790595999998</v>
       </c>
       <c r="C405" s="5">
         <v>-7.5173810999999091E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-2.5346366762013073</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>35.290963179999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.19117258400000026</v>
       </c>
       <c r="D406" s="5">
         <v>6.7352403488265988</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>35.355863927999998</v>
       </c>
       <c r="C407" s="5">
         <v>6.4900747999999453E-2</v>
       </c>
       <c r="D407" s="5">
         <v>2.2292812052523203</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>35.480342452999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.12447852500000067</v>
       </c>
       <c r="D408" s="5">
         <v>4.3076569379792318</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>35.378168289000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.10217416399999735</v>
       </c>
       <c r="D409" s="5">
         <v>-3.4014769319756111</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>35.515539713000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.13737142400000124</v>
       </c>
       <c r="D410" s="5">
         <v>4.7603411818423202</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>35.675827701000003</v>
       </c>
       <c r="C411" s="5">
         <v>0.16028798800000033</v>
       </c>
       <c r="D411" s="5">
         <v>5.5522918800787302</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>35.672403297000002</v>
       </c>
       <c r="C412" s="5">
         <v>-3.4244040000004361E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.11512321808533343</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>35.782967970000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.11056467299999895</v>
       </c>
       <c r="D413" s="5">
         <v>3.7833976619806808</v>
       </c>
       <c r="E413" s="5">
         <v>2.5334969949893926</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>36.369920985</v>
       </c>
       <c r="C414" s="5">
         <v>0.58695301499999886</v>
       </c>
       <c r="D414" s="5">
         <v>21.560359022347097</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>36.130447689</v>
       </c>
       <c r="C415" s="5">
         <v>-0.23947329599999989</v>
       </c>
       <c r="D415" s="5">
         <v>-7.6213046616142481</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>36.252653178999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.12220548999999892</v>
       </c>
       <c r="D416" s="5">
         <v>4.1351723632552684</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>36.289177383999998</v>
       </c>
       <c r="C417" s="5">
         <v>3.6524204999999199E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.2157104383367257</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>36.288983901000002</v>
       </c>
       <c r="C418" s="5">
         <v>-1.9348299999677465E-4</v>
       </c>
       <c r="D418" s="5">
         <v>-6.3978521515073439E-3</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>36.247829480999997</v>
       </c>
       <c r="C419" s="5">
         <v>-4.1154420000005132E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-1.3524332668139349</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>36.276849235999997</v>
       </c>
       <c r="C420" s="5">
         <v>2.9019755000000202E-2</v>
       </c>
       <c r="D420" s="5">
         <v>0.96495305534327613</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>36.379563417</v>
       </c>
       <c r="C421" s="5">
         <v>0.10271418100000318</v>
       </c>
       <c r="D421" s="5">
         <v>3.4510905529839597</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>36.513112407000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.13354899000000131</v>
       </c>
       <c r="D422" s="5">
         <v>4.4952273005650856</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>36.500295313999999</v>
       </c>
       <c r="C423" s="5">
         <v>-1.2817093000002444E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-0.4204202527040124</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>36.585985448999999</v>
       </c>
       <c r="C424" s="5">
         <v>8.5690135000000112E-2</v>
       </c>
       <c r="D424" s="5">
         <v>2.8538491169861846</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>36.579836036000003</v>
       </c>
       <c r="C425" s="5">
         <v>-6.1494129999957181E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-0.20151097665062068</v>
       </c>
       <c r="E425" s="5">
         <v>2.226947934190604</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>36.468701723000002</v>
       </c>
       <c r="C426" s="5">
         <v>-0.11113431300000087</v>
       </c>
       <c r="D426" s="5">
         <v>-3.5854496972360428</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>36.529696358000002</v>
       </c>
       <c r="C427" s="5">
         <v>6.099463500000013E-2</v>
       </c>
       <c r="D427" s="5">
         <v>2.0255897167437364</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>36.445134001</v>
       </c>
       <c r="C428" s="5">
         <v>-8.4562357000002919E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.7427760718339744</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>36.482318073999998</v>
       </c>
       <c r="C429" s="5">
         <v>3.7184072999998818E-2</v>
       </c>
       <c r="D429" s="5">
         <v>1.2312242253638139</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>36.386545742999999</v>
       </c>
       <c r="C430" s="5">
         <v>-9.5772330999999156E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-3.1051170621596902</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>36.643238195000002</v>
       </c>
       <c r="C431" s="5">
         <v>0.2566924520000029</v>
       </c>
       <c r="D431" s="5">
         <v>8.8018300470870781</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>36.480093314000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.16314488100000091</v>
       </c>
       <c r="D432" s="5">
         <v>-5.213794336565936</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>36.472880347999997</v>
       </c>
       <c r="C433" s="5">
         <v>-7.2129660000044282E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-0.23701015764955313</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>36.114067351000003</v>
       </c>
       <c r="C434" s="5">
         <v>-0.35881299699999403</v>
       </c>
       <c r="D434" s="5">
         <v>-11.187089864418908</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>36.159872346999997</v>
       </c>
       <c r="C435" s="5">
         <v>4.5804995999993992E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.5326730356226781</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>36.092297348000002</v>
       </c>
       <c r="C436" s="5">
         <v>-6.7574998999994307E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.2196345099070425</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>36.240226974000002</v>
       </c>
       <c r="C437" s="5">
         <v>0.14792962599999981</v>
       </c>
       <c r="D437" s="5">
         <v>5.0307793927123923</v>
       </c>
       <c r="E437" s="5">
         <v>-0.92840509636449298</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>35.870346802999997</v>
       </c>
       <c r="C438" s="5">
         <v>-0.36988017100000548</v>
       </c>
       <c r="D438" s="5">
         <v>-11.582954531040556</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>35.787821571999999</v>
       </c>
       <c r="C439" s="5">
         <v>-8.25252309999982E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.7261166191745123</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>35.904708640000003</v>
+        <v>35.910831797</v>
       </c>
       <c r="C440" s="5">
-        <v>0.11688706800000404</v>
+        <v>0.12301022500000158</v>
       </c>
       <c r="D440" s="5">
-        <v>3.9905131865628274</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2035263044642779</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>36.084411158999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.17357936199999813</v>
+      </c>
+      <c r="D441" s="5">
+        <v>5.9570590243002597</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>