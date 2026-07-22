--- v6 (2026-05-27)
+++ v7 (2026-07-22)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A2756D7D-14B3-4C35-8AB6-1C7D440D5C66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5FA6397B-FEC5-40BE-B7F4-85FB83DB27E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FD8F3E74-1E53-48A7-BF78-077FD0C2FDC6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{28803AC4-C1A6-4D47-9DB9-252E26683728}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F67D9DC-D870-4C45-9A11-219E5E649506}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D671368D-43B9-4C36-9100-BC3E1A4DE8BA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>16.248261676999999</v>
+        <v>16.248249458</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>16.356982472999999</v>
+        <v>16.357012977</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10872079600000006</v>
+        <v>0.10876351900000003</v>
       </c>
       <c r="D7" s="5">
-        <v>8.3316612560401015</v>
+        <v>8.3350632387772627</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>16.697300409</v>
+        <v>16.697355809000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.34031793600000171</v>
+        <v>0.34034283200000104</v>
       </c>
       <c r="D8" s="5">
-        <v>28.031510758710553</v>
+        <v>28.03374314512277</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>16.153294931000001</v>
+        <v>16.153347816</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.54400547799999899</v>
+        <v>-0.54400799300000102</v>
       </c>
       <c r="D9" s="5">
-        <v>-32.798596828101978</v>
+        <v>-32.798632275289364</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>16.171996587999999</v>
+        <v>16.172046033000001</v>
       </c>
       <c r="C10" s="5">
-        <v>1.8701656999997596E-2</v>
+        <v>1.8698217000000739E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3981942984306661</v>
+        <v>1.3979308677801061</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>16.388427916000001</v>
+        <v>16.388487179999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21643132800000231</v>
+        <v>0.21644114699999761</v>
       </c>
       <c r="D11" s="5">
-        <v>17.296175077694407</v>
+        <v>17.296961569077919</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>16.569342595999998</v>
+        <v>16.569397746</v>
       </c>
       <c r="C12" s="5">
-        <v>0.18091467999999722</v>
+        <v>0.18091056600000144</v>
       </c>
       <c r="D12" s="5">
-        <v>14.08164895381303</v>
+        <v>14.08125499911257</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>16.700119923999999</v>
+        <v>16.700170411999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.13077732800000064</v>
+        <v>0.13077266599999859</v>
       </c>
       <c r="D13" s="5">
-        <v>9.8934341847600074</v>
+        <v>9.8930316808918839</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.295427503999999</v>
+        <v>17.295444688</v>
       </c>
       <c r="C14" s="5">
-        <v>0.59530758000000006</v>
+        <v>0.59527427600000138</v>
       </c>
       <c r="D14" s="5">
-        <v>52.244123111084861</v>
+        <v>52.24041512819548</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.211632846000001</v>
+        <v>17.211633331000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-8.3794657999998634E-2</v>
+        <v>-8.381135699999831E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.6614354237395137</v>
+        <v>-5.6625282862366788</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.137525134000001</v>
+        <v>17.137498047000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-7.4107711999999992E-2</v>
+        <v>-7.4135284000000468E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.0461938474745782</v>
+        <v>-5.0480269089920204</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.073456134000001</v>
+        <v>17.073118318999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.4068999999999932E-2</v>
+        <v>-6.4379728000002245E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.3951201249636469</v>
+        <v>-4.4160043789390313</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>17.729721145999999</v>
+        <v>17.729693106999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.65626501199999865</v>
+        <v>0.65657478800000035</v>
       </c>
       <c r="D18" s="5">
-        <v>57.240908201889894</v>
+        <v>57.275262240947299</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>17.867214202</v>
+        <v>17.867249923999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.13749305600000028</v>
+        <v>0.13755681700000011</v>
       </c>
       <c r="D19" s="5">
-        <v>9.7132972916746052</v>
+        <v>9.7180116931326221</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>18.109342522999999</v>
+        <v>18.109393556000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.24212832099999915</v>
+        <v>0.24214363200000122</v>
       </c>
       <c r="D20" s="5">
-        <v>17.530360833884686</v>
+        <v>17.531515563816779</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>18.149347371000001</v>
+        <v>18.149421494999999</v>
       </c>
       <c r="C21" s="5">
-        <v>4.0004848000002369E-2</v>
+        <v>4.0027938999998014E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.6833331838781893</v>
+        <v>2.684893236377639</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>18.367576190000001</v>
+        <v>18.367642862</v>
       </c>
       <c r="C22" s="5">
-        <v>0.21822881900000013</v>
+        <v>0.21822136700000172</v>
       </c>
       <c r="D22" s="5">
-        <v>15.422385210904977</v>
+        <v>15.421756062717783</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>18.504235255000001</v>
+        <v>18.5043091</v>
       </c>
       <c r="C23" s="5">
-        <v>0.13665906499999991</v>
+        <v>0.13666623800000011</v>
       </c>
       <c r="D23" s="5">
-        <v>9.3028521923072205</v>
+        <v>9.3033254728664527</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>18.362818055000002</v>
+        <v>18.362883063000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.14141719999999935</v>
+        <v>-0.14142603699999867</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.7950775423418452</v>
+        <v>-8.7955706046280664</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>18.495628333999999</v>
+        <v>18.495678088999998</v>
       </c>
       <c r="C25" s="5">
-        <v>0.13281027899999742</v>
+        <v>0.1327950259999966</v>
       </c>
       <c r="D25" s="5">
-        <v>9.032784657230831</v>
+        <v>9.0316723982290181</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>18.387457972</v>
+        <v>18.387463841999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.10817036199999919</v>
+        <v>-0.10821424699999938</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.7967106785355336</v>
+        <v>-6.7993622955381028</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>18.220106544</v>
+        <v>18.220099474000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.16735142799999991</v>
+        <v>-0.16736436799999765</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.391206532532316</v>
+        <v>-10.391967063032881</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>18.43993734</v>
+        <v>18.439870332999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.21983079600000011</v>
+        <v>0.21977085899999693</v>
       </c>
       <c r="D28" s="5">
-        <v>15.478821952578304</v>
+        <v>15.47432422606343</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>18.263888736999998</v>
+        <v>18.263520617000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.17604860300000169</v>
+        <v>-0.17634971599999716</v>
       </c>
       <c r="D29" s="5">
-        <v>-10.873727846719994</v>
+        <v>-10.891396646517393</v>
       </c>
       <c r="E29" s="5">
-        <v>6.9724172637160242</v>
+        <v>6.9723777212698845</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>18.391896536000001</v>
+        <v>18.391804204</v>
       </c>
       <c r="C30" s="5">
-        <v>0.12800779900000236</v>
+        <v>0.12828358699999853</v>
       </c>
       <c r="D30" s="5">
-        <v>8.7424586811010165</v>
+        <v>8.7622110057464564</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>18.600084048999999</v>
+        <v>18.600184125999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.2081875129999986</v>
+        <v>0.20837992199999888</v>
       </c>
       <c r="D31" s="5">
-        <v>14.461833573143036</v>
+        <v>14.476120279621153</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>18.729532359</v>
+        <v>18.729580545000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12944831000000079</v>
+        <v>0.12939641900000254</v>
       </c>
       <c r="D32" s="5">
-        <v>8.6786732067012817</v>
+        <v>8.6750115969965069</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>19.042953451999999</v>
+        <v>19.043089344999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31342109299999876</v>
+        <v>0.31350879999999748</v>
       </c>
       <c r="D33" s="5">
-        <v>22.036139882516625</v>
+        <v>22.042822832692522</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>19.151616345000001</v>
+        <v>19.151720022999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10866289300000176</v>
+        <v>0.10863067800000081</v>
       </c>
       <c r="D34" s="5">
-        <v>7.0664807234737559</v>
+        <v>7.0642675771072083</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>19.228726892000001</v>
+        <v>19.228822186999999</v>
       </c>
       <c r="C35" s="5">
-        <v>7.7110547000000196E-2</v>
+        <v>7.7102163999999362E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>4.9400280638176586</v>
+        <v>4.9394517316295072</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>19.460116051</v>
+        <v>19.460188447</v>
       </c>
       <c r="C36" s="5">
-        <v>0.23138915899999901</v>
+        <v>0.23136626000000149</v>
       </c>
       <c r="D36" s="5">
-        <v>15.435326790157532</v>
+        <v>15.433615169627689</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>19.283448692</v>
+        <v>19.283489983999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.17666735899999964</v>
+        <v>-0.17669846300000103</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.366290677550561</v>
+        <v>-10.367988935177241</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>19.883152818999999</v>
+        <v>19.883136348000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.59970412699999898</v>
+        <v>0.5996463640000016</v>
       </c>
       <c r="D38" s="5">
-        <v>44.41307838103836</v>
+        <v>44.40793210007898</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>20.245865612999999</v>
+        <v>20.245834073000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.36271279400000012</v>
+        <v>0.3626977250000003</v>
       </c>
       <c r="D39" s="5">
-        <v>24.226197531238224</v>
+        <v>24.2251101194245</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>20.332695099999999</v>
+        <v>20.332571021</v>
       </c>
       <c r="C40" s="5">
-        <v>8.6829486999999261E-2</v>
+        <v>8.6736947999998648E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>5.2696505253217119</v>
+        <v>5.2639097729251016</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>20.645151540000001</v>
+        <v>20.644753426000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.31245644000000183</v>
+        <v>0.31218240500000149</v>
       </c>
       <c r="D41" s="5">
-        <v>20.081891977808432</v>
+        <v>20.062899330928619</v>
       </c>
       <c r="E41" s="5">
-        <v>13.038093022193609</v>
+        <v>13.038191589323178</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>20.156099896000001</v>
+        <v>20.155925939999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.4890516439999999</v>
+        <v>-0.4888274860000017</v>
       </c>
       <c r="D42" s="5">
-        <v>-25.00002394125589</v>
+        <v>-24.990435302735705</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>20.429570513000002</v>
+        <v>20.429766325999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.27347061700000097</v>
+        <v>0.27384038599999982</v>
       </c>
       <c r="D43" s="5">
-        <v>17.55275569793795</v>
+        <v>17.578453489266387</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>20.352736876000002</v>
+        <v>20.352781576000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-7.683363700000001E-2</v>
+        <v>-7.6984749999997604E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4208913018062397</v>
+        <v>-4.4293651320090337</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>20.132466636</v>
+        <v>20.132670006000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.22027024000000139</v>
+        <v>-0.22011157000000026</v>
       </c>
       <c r="D45" s="5">
-        <v>-12.241328430298848</v>
+        <v>-12.233002952576854</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>19.929945002</v>
+        <v>19.930093306</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.20252163400000001</v>
+        <v>-0.20257670000000161</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.425370100784416</v>
+        <v>-11.428197682624198</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>20.161557575</v>
+        <v>20.161675138</v>
       </c>
       <c r="C47" s="5">
-        <v>0.2316125729999996</v>
+        <v>0.23158183199999982</v>
       </c>
       <c r="D47" s="5">
-        <v>14.872417634859779</v>
+        <v>14.870198036267034</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>20.252860403</v>
+        <v>20.252935917999999</v>
       </c>
       <c r="C48" s="5">
-        <v>9.1302827999999892E-2</v>
+        <v>9.1260779999998931E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>5.5716882826296166</v>
+        <v>5.569024833320424</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>20.17891431</v>
+        <v>20.178940286</v>
       </c>
       <c r="C49" s="5">
-        <v>-7.3946092999999991E-2</v>
+        <v>-7.3995631999999034E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-4.2944502779261873</v>
+        <v>-4.2972540098087482</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>20.281972041</v>
+        <v>20.281926868999999</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10305773099999982</v>
+        <v>0.10298658299999985</v>
       </c>
       <c r="D50" s="5">
-        <v>6.303754431420594</v>
+        <v>6.2992712898232828</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>20.37011085</v>
+        <v>20.370054574000001</v>
       </c>
       <c r="C51" s="5">
-        <v>8.8138809000000151E-2</v>
+        <v>8.8127705000001555E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>5.3412704526907939</v>
+        <v>5.3405935610199906</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>20.535199608999999</v>
+        <v>20.535026989999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.16508875899999964</v>
+        <v>0.16497241599999768</v>
       </c>
       <c r="D52" s="5">
-        <v>10.17078303742711</v>
+        <v>10.163322487015346</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>20.517711705</v>
+        <v>20.517279096999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-1.7487903999999332E-2</v>
+        <v>-1.7747892999999237E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.0171545031146589</v>
+        <v>-1.0322131547772728</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.61728699231432538</v>
+        <v>-0.61746597970727679</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>20.926813009</v>
+        <v>20.926568441000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.409101304</v>
+        <v>0.40928934400000117</v>
       </c>
       <c r="D54" s="5">
-        <v>26.733096303048811</v>
+        <v>26.747389471736092</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>21.056264277</v>
+        <v>21.056558711000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.1294512680000004</v>
+        <v>0.12999027000000041</v>
       </c>
       <c r="D55" s="5">
-        <v>7.6809179504382818</v>
+        <v>7.7140930866906876</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>21.147404546000001</v>
+        <v>21.147459457</v>
       </c>
       <c r="C56" s="5">
-        <v>9.1140269000000274E-2</v>
+        <v>9.0900745999999089E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3195528468076736</v>
+        <v>5.3051631460956372</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>21.737687270999999</v>
+        <v>21.737945391</v>
       </c>
       <c r="C57" s="5">
-        <v>0.59028272499999801</v>
+        <v>0.59048593400000016</v>
       </c>
       <c r="D57" s="5">
-        <v>39.147419842207043</v>
+        <v>39.162912250223634</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>22.025198454000002</v>
+        <v>22.025379807</v>
       </c>
       <c r="C58" s="5">
-        <v>0.287511183000003</v>
+        <v>0.28743441599999997</v>
       </c>
       <c r="D58" s="5">
-        <v>17.078708994808277</v>
+        <v>17.073594568359397</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>22.07312362</v>
+        <v>22.073251446</v>
       </c>
       <c r="C59" s="5">
-        <v>4.7925165999998853E-2</v>
+        <v>4.7871639000000243E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>2.6425856720333041</v>
+        <v>2.6395768363036254</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>22.442018248</v>
+        <v>22.442082695</v>
       </c>
       <c r="C60" s="5">
-        <v>0.36889462799999961</v>
+        <v>0.36883124899999942</v>
       </c>
       <c r="D60" s="5">
-        <v>22.004932043934723</v>
+        <v>22.000658090154591</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>22.668698174999999</v>
+        <v>22.668700698999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.22667992699999928</v>
+        <v>0.22661800399999876</v>
       </c>
       <c r="D61" s="5">
-        <v>12.81738437346316</v>
+        <v>12.813647430342634</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>22.793069534000001</v>
+        <v>22.792999288000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.12437135900000129</v>
+        <v>0.12429858900000212</v>
       </c>
       <c r="D62" s="5">
-        <v>6.7861242169737768</v>
+        <v>6.7820323586266662</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>22.305216028</v>
+        <v>22.305127550000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.48785350600000044</v>
+        <v>-0.48787173799999906</v>
       </c>
       <c r="D63" s="5">
-        <v>-22.866432093099711</v>
+        <v>-22.867251059257921</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>22.628389926000001</v>
+        <v>22.628184797999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.32317389800000029</v>
+        <v>0.3230572479999978</v>
       </c>
       <c r="D64" s="5">
-        <v>18.841093683838839</v>
+        <v>18.833823098188486</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>22.810650769999999</v>
+        <v>22.810260677999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.1822608439999982</v>
+        <v>0.1820758799999993</v>
       </c>
       <c r="D65" s="5">
-        <v>10.10530927652451</v>
+        <v>10.094691661454224</v>
       </c>
       <c r="E65" s="5">
-        <v>11.175413213556507</v>
+        <v>11.175856068240918</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>21.316632211999998</v>
+        <v>21.316374042</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.4940185580000005</v>
+        <v>-1.4938866359999992</v>
       </c>
       <c r="D66" s="5">
-        <v>-55.642097786787545</v>
+        <v>-55.63944145905505</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>20.958560725000002</v>
+        <v>20.958890396000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.35807148699999658</v>
+        <v>-0.3574836459999986</v>
       </c>
       <c r="D67" s="5">
-        <v>-18.395453089290815</v>
+        <v>-18.368185296153626</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>20.922344247000002</v>
+        <v>20.922403288000002</v>
       </c>
       <c r="C68" s="5">
-        <v>-3.6216478000000052E-2</v>
+        <v>-3.6487107999999324E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-2.0540103594479553</v>
+        <v>-2.0691801885585948</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.648758036</v>
+        <v>19.649022262999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.2735862110000014</v>
+        <v>-1.2733810250000026</v>
       </c>
       <c r="D69" s="5">
-        <v>-52.935100807088233</v>
+        <v>-52.92909935679981</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>19.630519109000002</v>
+        <v>19.630704176999998</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.8238926999998739E-2</v>
+        <v>-1.8318086000000733E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.1082287086705334</v>
+        <v>-1.1129990203606721</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>19.676572780000001</v>
+        <v>19.676696303</v>
       </c>
       <c r="C71" s="5">
-        <v>4.6053670999999241E-2</v>
+        <v>4.5992126000001576E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>2.851839768252673</v>
+        <v>2.8479522000598223</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.127564524</v>
+        <v>19.127611733999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.54900825600000047</v>
+        <v>-0.54908456900000147</v>
       </c>
       <c r="D72" s="5">
-        <v>-28.793009231418043</v>
+        <v>-28.796264301442807</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>19.054508126000002</v>
+        <v>19.054490888</v>
       </c>
       <c r="C73" s="5">
-        <v>-7.3056397999998524E-2</v>
+        <v>-7.3120845999998352E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.4882504803317236</v>
+        <v>-4.4921161419030469</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>18.907606320999999</v>
+        <v>18.907523893</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.14690180500000238</v>
+        <v>-0.14696699499999966</v>
       </c>
       <c r="D74" s="5">
-        <v>-8.8690901934132977</v>
+        <v>-8.8728682458445451</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>18.829844493</v>
+        <v>18.829752226</v>
       </c>
       <c r="C75" s="5">
-        <v>-7.7761827999999866E-2</v>
+        <v>-7.7771667000000377E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-4.8251532043785517</v>
+        <v>-4.8257705379761928</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>18.834864719999999</v>
+        <v>18.834664849999999</v>
       </c>
       <c r="C76" s="5">
-        <v>5.0202269999992666E-3</v>
+        <v>4.9126239999992549E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>0.32040168909750477</v>
+        <v>0.31352591543944985</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>18.909600113</v>
+        <v>18.909274017000001</v>
       </c>
       <c r="C77" s="5">
-        <v>7.4735393000000983E-2</v>
+        <v>7.4609167000001975E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.8668141314730962</v>
+        <v>4.858466998974742</v>
       </c>
       <c r="E77" s="5">
-        <v>-17.101882345814367</v>
+        <v>-17.101894257448858</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>18.525205572000001</v>
+        <v>18.524965989999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38439454099999892</v>
+        <v>-0.38430802700000299</v>
       </c>
       <c r="D78" s="5">
-        <v>-21.842925581118379</v>
+        <v>-21.838881031465739</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>19.050017737000001</v>
+        <v>19.050340711</v>
       </c>
       <c r="C79" s="5">
-        <v>0.52481216500000016</v>
+        <v>0.52537472100000215</v>
       </c>
       <c r="D79" s="5">
-        <v>39.826079392427573</v>
+        <v>39.876235663347373</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>18.876452696000001</v>
+        <v>18.876514258</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.17356504099999981</v>
+        <v>-0.17382645300000021</v>
       </c>
       <c r="D80" s="5">
-        <v>-10.40165322781348</v>
+        <v>-10.416373976136894</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>18.977189094</v>
+        <v>18.977426548</v>
       </c>
       <c r="C81" s="5">
-        <v>0.10073639799999867</v>
+        <v>0.10091229000000013</v>
       </c>
       <c r="D81" s="5">
-        <v>6.5952890938277609</v>
+        <v>6.6071233837152521</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>19.045482864</v>
+        <v>19.045642516000001</v>
       </c>
       <c r="C82" s="5">
-        <v>6.8293770000000364E-2</v>
+        <v>6.8215968000000515E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>4.4049847180673174</v>
+        <v>4.3998106755677391</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>19.053810752</v>
+        <v>19.053909905000001</v>
       </c>
       <c r="C83" s="5">
-        <v>8.327888000000172E-3</v>
+        <v>8.2673890000002359E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.5259795456554972</v>
+        <v>0.52214498581535373</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>19.217154481000001</v>
+        <v>19.217175183999998</v>
       </c>
       <c r="C84" s="5">
-        <v>0.16334372900000105</v>
+        <v>0.16326527899999732</v>
       </c>
       <c r="D84" s="5">
-        <v>10.786491133939812</v>
+        <v>10.78100533199815</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>19.237815113</v>
+        <v>19.237782374999998</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0660631999998458E-2</v>
+        <v>2.0607190999999858E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>1.2977929594244486</v>
+        <v>1.2944148493398311</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>19.627195372999999</v>
+        <v>19.627116868000002</v>
       </c>
       <c r="C86" s="5">
-        <v>0.38938025999999937</v>
+        <v>0.38933449300000333</v>
       </c>
       <c r="D86" s="5">
-        <v>27.183270181688091</v>
+        <v>27.179762930506147</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>19.861660392000001</v>
+        <v>19.861571914999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.23446501900000172</v>
+        <v>0.23445504699999731</v>
       </c>
       <c r="D87" s="5">
-        <v>15.315496849695375</v>
+        <v>15.314867426122248</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>20.016107699999999</v>
+        <v>20.015946166999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.15444730799999817</v>
+        <v>0.15437425200000021</v>
       </c>
       <c r="D88" s="5">
-        <v>9.7410038786162509</v>
+        <v>9.7362427452102764</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>20.111819375</v>
+        <v>20.111611407000002</v>
       </c>
       <c r="C89" s="5">
-        <v>9.571167500000044E-2</v>
+        <v>9.5665240000002427E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>5.8914193474762788</v>
+        <v>5.8885343243344712</v>
       </c>
       <c r="E89" s="5">
-        <v>6.357719120530203</v>
+        <v>6.3584534706042195</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>20.357448264999999</v>
+        <v>20.357274213</v>
       </c>
       <c r="C90" s="5">
-        <v>0.24562888999999899</v>
+        <v>0.24566280599999857</v>
       </c>
       <c r="D90" s="5">
-        <v>15.681459167988333</v>
+        <v>15.683945154759215</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>20.43322749</v>
+        <v>20.433479416000001</v>
       </c>
       <c r="C91" s="5">
-        <v>7.577922500000156E-2</v>
+        <v>7.6205203000000665E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5595161181253285</v>
+        <v>4.5857165615221129</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>20.742818504999999</v>
+        <v>20.742870219</v>
       </c>
       <c r="C92" s="5">
-        <v>0.30959101499999875</v>
+        <v>0.30939080299999944</v>
       </c>
       <c r="D92" s="5">
-        <v>19.775934108819815</v>
+        <v>19.761797470767874</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>20.699080112000001</v>
+        <v>20.699244057000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.3738392999998155E-2</v>
+        <v>-4.3626161999998914E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.5011852553847191</v>
+        <v>-2.4948352219957948</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>20.767341010999999</v>
+        <v>20.767451352999998</v>
       </c>
       <c r="C94" s="5">
-        <v>6.8260898999998432E-2</v>
+        <v>6.8207295999997086E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>4.0299014169705494</v>
+        <v>4.0266468258867816</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.031416453999999</v>
+        <v>21.031485562</v>
       </c>
       <c r="C95" s="5">
-        <v>0.26407544299999941</v>
+        <v>0.26403420900000185</v>
       </c>
       <c r="D95" s="5">
-        <v>16.372816702078484</v>
+        <v>16.36998567022534</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.107558099999999</v>
+        <v>21.107559608999999</v>
       </c>
       <c r="C96" s="5">
-        <v>7.6141645999999952E-2</v>
+        <v>7.6074046999998757E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>4.432011351526044</v>
+        <v>4.4279831378266854</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>21.329938291000001</v>
+        <v>21.329904543000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22238019100000272</v>
+        <v>0.22234493400000233</v>
       </c>
       <c r="D97" s="5">
-        <v>13.401622323390328</v>
+        <v>13.399371983709575</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>21.236793898999998</v>
+        <v>21.236735121999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-9.3144392000002796E-2</v>
+        <v>-9.3169421000002473E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-5.1161628811055682</v>
+        <v>-5.117512700104065</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>21.380025615000001</v>
+        <v>21.379960561000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.14323171600000251</v>
+        <v>0.14322543900000184</v>
       </c>
       <c r="D99" s="5">
-        <v>8.4004854010553807</v>
+        <v>8.4001276138403913</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>21.582333885000001</v>
+        <v>21.582235407999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.20230826999999962</v>
+        <v>0.2022748469999982</v>
       </c>
       <c r="D100" s="5">
-        <v>11.964985626354064</v>
+        <v>11.962943253957681</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>21.703480116000001</v>
+        <v>21.703364237999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.12114623100000088</v>
+        <v>0.12112882999999997</v>
       </c>
       <c r="D101" s="5">
-        <v>6.9477496449113829</v>
+        <v>6.9467533730407816</v>
       </c>
       <c r="E101" s="5">
-        <v>7.9140564626317023</v>
+        <v>7.9145961941467169</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>21.994001472000001</v>
+        <v>21.993906666000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.29052135599999929</v>
+        <v>0.29054242800000196</v>
       </c>
       <c r="D102" s="5">
-        <v>17.300121963506321</v>
+        <v>17.301569845036944</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.226590038000001</v>
+        <v>22.226739974000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.23258856600000044</v>
+        <v>0.23283330800000002</v>
       </c>
       <c r="D103" s="5">
-        <v>13.454851709712123</v>
+        <v>13.469905425516227</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.415660925000001</v>
+        <v>22.415706056000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.18907088699999974</v>
+        <v>0.18896608200000031</v>
       </c>
       <c r="D104" s="5">
-        <v>10.699207731100312</v>
+        <v>10.692921428804336</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.436397727999999</v>
+        <v>22.436486346999999</v>
       </c>
       <c r="C105" s="5">
-        <v>2.0736802999998361E-2</v>
+        <v>2.0780290999997675E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>1.1157898603213479</v>
+        <v>1.1181395100982039</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>22.505848894</v>
+        <v>22.505907140000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.9451166000000342E-2</v>
+        <v>6.942079300000259E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.7784602040150661</v>
+        <v>3.7767643808352291</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>22.393866387999999</v>
+        <v>22.393906182999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.11198250600000037</v>
+        <v>-0.1120009570000029</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.8101276575523002</v>
+        <v>-5.8110442947823415</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>22.807503675</v>
+        <v>22.807494083000002</v>
       </c>
       <c r="C108" s="5">
-        <v>0.41363728700000024</v>
+        <v>0.41358790000000312</v>
       </c>
       <c r="D108" s="5">
-        <v>24.561563247653396</v>
+        <v>24.558278436705237</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.914011707</v>
+        <v>22.913984974000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.1065080320000007</v>
+        <v>0.10649089099999998</v>
       </c>
       <c r="D109" s="5">
-        <v>5.750036401000358</v>
+        <v>5.7490895998008495</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>22.837719427</v>
+        <v>22.837684991</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.6292280000000545E-2</v>
+        <v>-7.6299983000001959E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.9230451313020498</v>
+        <v>-3.9234384972867797</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>22.895884551999998</v>
+        <v>22.895841999999998</v>
       </c>
       <c r="C111" s="5">
-        <v>5.8165124999998596E-2</v>
+        <v>5.8157008999998538E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0994435799980735</v>
+        <v>3.0990097662617844</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>22.741870215999999</v>
+        <v>22.741826218</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.15401433599999947</v>
+        <v>-0.15401578199999832</v>
       </c>
       <c r="D112" s="5">
-        <v>-7.780024568373678</v>
+        <v>-7.7801088606271325</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>22.787147752999999</v>
+        <v>22.787112148999999</v>
       </c>
       <c r="C113" s="5">
-        <v>4.5277537000000478E-2</v>
+        <v>4.5285930999998669E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>2.4154550150317977</v>
+        <v>2.4159124571429214</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9930593213993735</v>
+        <v>4.9934558491281589</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>22.917611501</v>
+        <v>22.917588372000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13046374800000038</v>
+        <v>0.13047622300000228</v>
       </c>
       <c r="D114" s="5">
-        <v>7.0909117429633239</v>
+        <v>7.0916227046205149</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.232795124999999</v>
+        <v>23.232845056999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.31518362399999944</v>
+        <v>0.31525668499999782</v>
       </c>
       <c r="D115" s="5">
-        <v>17.81085724922491</v>
+        <v>17.81532249541533</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.208162216000002</v>
+        <v>23.208190364</v>
       </c>
       <c r="C116" s="5">
-        <v>-2.4632908999997483E-2</v>
+        <v>-2.4654692999998673E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2649241539861578</v>
+        <v>-1.2660335578578374</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.272134183999999</v>
+        <v>23.272161917999998</v>
       </c>
       <c r="C117" s="5">
-        <v>6.3971967999997048E-2</v>
+        <v>6.3971553999998321E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>3.3583414383207888</v>
+        <v>3.3583152389073723</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.441255120000001</v>
+        <v>23.441274242999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.16912093600000233</v>
+        <v>0.1691123250000004</v>
       </c>
       <c r="D118" s="5">
-        <v>9.0776542939035032</v>
+        <v>9.0771622134160559</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.473739304999999</v>
+        <v>23.473762141000002</v>
       </c>
       <c r="C119" s="5">
-        <v>3.2484184999997723E-2</v>
+        <v>3.2487898000002957E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>1.6756569333298721</v>
+        <v>1.6758485486401797</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.613036704999999</v>
+        <v>23.61302834</v>
       </c>
       <c r="C120" s="5">
-        <v>0.13929740000000024</v>
+        <v>0.13926619899999793</v>
       </c>
       <c r="D120" s="5">
-        <v>7.3580912503421025</v>
+        <v>7.3563815843995517</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.491282300000002</v>
+        <v>23.491268604999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.12175440499999723</v>
+        <v>-0.12175973500000126</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.0149924697299522</v>
+        <v>-6.0152504343900404</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.725402251999999</v>
+        <v>23.725388035000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.2341199519999968</v>
+        <v>0.23411943000000335</v>
       </c>
       <c r="D122" s="5">
-        <v>12.637324457085342</v>
+        <v>12.637302494252612</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.801048411</v>
+        <v>23.801032845000002</v>
       </c>
       <c r="C123" s="5">
-        <v>7.5646159000001489E-2</v>
+        <v>7.5644810000000007E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>3.8938976593904995</v>
+        <v>3.8938293715851779</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>24.013714152999999</v>
+        <v>24.01369996</v>
       </c>
       <c r="C124" s="5">
-        <v>0.21266574199999866</v>
+        <v>0.21266711499999857</v>
       </c>
       <c r="D124" s="5">
-        <v>11.265106566416305</v>
+        <v>11.265190639575827</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.061710034000001</v>
+        <v>24.061703211000001</v>
       </c>
       <c r="C125" s="5">
-        <v>4.7995881000002072E-2</v>
+        <v>4.8003251000000802E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4249653105592239</v>
+        <v>2.4253432284615961</v>
       </c>
       <c r="E125" s="5">
-        <v>5.5933383801059611</v>
+        <v>5.5934734233356487</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.631197812</v>
+        <v>23.631196131999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.43051222200000083</v>
+        <v>-0.43050707900000162</v>
       </c>
       <c r="D126" s="5">
-        <v>-19.478666025872627</v>
+        <v>-19.478460725068349</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.844631830000001</v>
+        <v>23.844638519</v>
       </c>
       <c r="C127" s="5">
-        <v>0.21343401800000095</v>
+        <v>0.21344238700000062</v>
       </c>
       <c r="D127" s="5">
-        <v>11.393186291471103</v>
+        <v>11.393656305024713</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.908443682000001</v>
+        <v>23.908457242000001</v>
       </c>
       <c r="C128" s="5">
-        <v>6.3811852000000613E-2</v>
+        <v>6.3818723000000688E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.2590740423809494</v>
+        <v>3.2594292201281405</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.313499913000001</v>
+        <v>24.313507786999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.40505623099999966</v>
+        <v>0.40505054499999815</v>
       </c>
       <c r="D129" s="5">
-        <v>22.335943854247354</v>
+        <v>22.335586667289697</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>24.356863849</v>
+        <v>24.356866325999999</v>
       </c>
       <c r="C130" s="5">
-        <v>4.336393599999866E-2</v>
+        <v>4.3358538999999752E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>2.1613597810331342</v>
+        <v>2.16108743133403</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.459021796999998</v>
+        <v>24.459032873000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.10215794799999856</v>
+        <v>0.10216654700000305</v>
       </c>
       <c r="D131" s="5">
-        <v>5.1508013853012624</v>
+        <v>5.1512444615525732</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.126691811000001</v>
+        <v>24.12668635</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.33232998599999775</v>
+        <v>-0.33234652300000178</v>
       </c>
       <c r="D132" s="5">
-        <v>-15.139749168774074</v>
+        <v>-15.140440796470166</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>24.573232379</v>
+        <v>24.573226878</v>
       </c>
       <c r="C133" s="5">
-        <v>0.44654056799999964</v>
+        <v>0.44654052799999988</v>
       </c>
       <c r="D133" s="5">
-        <v>24.616093118346139</v>
+        <v>24.616096834919677</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.712857636999999</v>
+        <v>24.712852900000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.13962525799999881</v>
+        <v>0.13962602200000163</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0355775359591144</v>
+        <v>7.0356188686762966</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>24.704331356000001</v>
+        <v>24.704327836000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.5262809999981926E-3</v>
+        <v>-8.5250640000005262E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.41323203221903526</v>
+        <v>-0.41317324039374936</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>24.901235971999998</v>
+        <v>24.901233745999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.19690461599999765</v>
+        <v>0.19690590999999813</v>
       </c>
       <c r="D136" s="5">
-        <v>9.9951661102706488</v>
+        <v>9.9952361886381791</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.036519463000001</v>
+        <v>25.03652078</v>
       </c>
       <c r="C137" s="5">
-        <v>0.1352834910000027</v>
+        <v>0.13528703400000097</v>
       </c>
       <c r="D137" s="5">
-        <v>6.717735176856654</v>
+        <v>6.7179170193123028</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0512890714025085</v>
+        <v>4.0513240498883496</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.437623936000001</v>
+        <v>24.437623647999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.59889552699999982</v>
+        <v>-0.59889713200000116</v>
       </c>
       <c r="D138" s="5">
-        <v>-25.214004051756501</v>
+        <v>-25.214061835819223</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.649091427999998</v>
+        <v>24.649092516</v>
       </c>
       <c r="C139" s="5">
-        <v>0.21146749199999704</v>
+        <v>0.21146886800000075</v>
       </c>
       <c r="D139" s="5">
-        <v>10.892777439896651</v>
+        <v>10.892851859617014</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>24.617312645999998</v>
+        <v>24.617315233999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-3.177878199999995E-2</v>
+        <v>-3.1777282000000184E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.5361738778698619</v>
+        <v>-1.5361018144891769</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>24.427381304000001</v>
+        <v>24.427380915000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.18993134199999773</v>
+        <v>-0.18993431899999891</v>
       </c>
       <c r="D141" s="5">
-        <v>-8.8754820421612983</v>
+        <v>-8.8756144139278241</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>24.362576344000001</v>
+        <v>24.362575039999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-6.4804960000000023E-2</v>
+        <v>-6.4805875000001123E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.1375127533414093</v>
+        <v>-3.1375564576460069</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>24.463918166999999</v>
+        <v>24.463924481999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.1013418229999985</v>
+        <v>0.10134944200000007</v>
       </c>
       <c r="D143" s="5">
-        <v>5.1074808490523038</v>
+        <v>5.1078739432942832</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>24.134660230000001</v>
+        <v>24.134657975</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.32925793699999772</v>
+        <v>-0.32926650699999982</v>
       </c>
       <c r="D144" s="5">
-        <v>-15.007209972708402</v>
+        <v>-15.007568542246364</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>24.267971759000002</v>
+        <v>24.267970574</v>
       </c>
       <c r="C145" s="5">
-        <v>0.13331152900000021</v>
+        <v>0.13331259899999992</v>
       </c>
       <c r="D145" s="5">
-        <v>6.8335108122057342</v>
+        <v>6.8335679950298767</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>24.104979364999998</v>
+        <v>24.104978407000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16299239400000332</v>
+        <v>-0.16299216699999874</v>
       </c>
       <c r="D146" s="5">
-        <v>-7.7684732046171217</v>
+        <v>-7.7684631473595278</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>24.000789889</v>
+        <v>24.000789091000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.10418947599999839</v>
+        <v>-0.10418931599999937</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.0652411782714406</v>
+        <v>-5.0652337802857943</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>23.892892066000002</v>
+        <v>23.892891305999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.10789782299999828</v>
+        <v>-0.10789778500000224</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.263303941705832</v>
+        <v>-5.2633023043346272</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.033450770000002</v>
+        <v>24.033452165</v>
       </c>
       <c r="C149" s="5">
-        <v>0.14055870400000003</v>
+        <v>0.1405608590000007</v>
       </c>
       <c r="D149" s="5">
-        <v>7.2923928366932289</v>
+        <v>7.2925085229171405</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.0064222763965933</v>
+        <v>-4.0064217541012521</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>24.149581998999999</v>
+        <v>24.149580915000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11613122899999695</v>
+        <v>0.11612875000000145</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9550914516324438</v>
+        <v>5.9549605789462667</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>24.136421104</v>
+        <v>24.136420660999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3160894999998618E-2</v>
+        <v>-1.3160254000002425E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.65201221305641877</v>
+        <v>-0.65198058116782143</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>24.317206354</v>
+        <v>24.317207251999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.18078524999999956</v>
+        <v>0.18078659100000039</v>
       </c>
       <c r="D152" s="5">
-        <v>9.3678490238263024</v>
+        <v>9.3679215775045463</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>24.225915692000001</v>
+        <v>24.225915451999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-9.129066199999869E-2</v>
+        <v>-9.1291800000000478E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.4131267002696646</v>
+        <v>-4.4131804223674571</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>24.361146277</v>
+        <v>24.361146256000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.13523058499999863</v>
+        <v>0.13523080400000254</v>
       </c>
       <c r="D154" s="5">
-        <v>6.9080027197475191</v>
+        <v>6.9080143231811553</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>24.572135127999999</v>
+        <v>24.572137831999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.21098885099999976</v>
+        <v>0.21099157599999785</v>
       </c>
       <c r="D155" s="5">
-        <v>10.902696343563733</v>
+        <v>10.902843940116046</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.043876729000001</v>
+        <v>25.043876227999998</v>
       </c>
       <c r="C156" s="5">
-        <v>0.47174160100000151</v>
+        <v>0.47173839599999923</v>
       </c>
       <c r="D156" s="5">
-        <v>25.633063481095554</v>
+        <v>25.632867420955851</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.056289534000001</v>
+        <v>25.056289161999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.2412805000000304E-2</v>
+        <v>1.241293400000032E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.59639482246522935</v>
+        <v>0.59640104936420357</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>25.210304981</v>
+        <v>25.210304355000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.15401544699999903</v>
+        <v>0.15401519300000288</v>
       </c>
       <c r="D158" s="5">
-        <v>7.630681199235223</v>
+        <v>7.6306683035166856</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>25.40133865</v>
+        <v>25.401337996999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.19103366899999941</v>
+        <v>0.19103364199999717</v>
       </c>
       <c r="D159" s="5">
-        <v>9.4818328808642391</v>
+        <v>9.4818317297405095</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>25.494072366000001</v>
+        <v>25.494071857000002</v>
       </c>
       <c r="C160" s="5">
-        <v>9.2733716000001465E-2</v>
+        <v>9.2733860000002721E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>4.4699330684107252</v>
+        <v>4.4699402666585453</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.541458690999999</v>
+        <v>25.541459630999999</v>
       </c>
       <c r="C161" s="5">
-        <v>4.7386324999997953E-2</v>
+        <v>4.7387773999997052E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>2.2534069858708872</v>
+        <v>2.2534766429622044</v>
       </c>
       <c r="E161" s="5">
-        <v>6.2746208833330819</v>
+        <v>6.274618625933881</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.466965081000001</v>
+        <v>25.466964437000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.4493609999997545E-2</v>
+        <v>-7.4495193999997156E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4442913117574858</v>
+        <v>-3.4443632541199976</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.418407965</v>
+        <v>25.418407739999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-4.8557116000001344E-2</v>
+        <v>-4.8556697000002202E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.2641630795371515</v>
+        <v>-2.2641438031241634</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.416079967999998</v>
+        <v>25.416080417</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.3279970000018579E-3</v>
+        <v>-2.3273229999993816E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.10984911480205195</v>
+        <v>-0.10981732835146918</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.301702294999998</v>
+        <v>25.301702098</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.1143776729999999</v>
+        <v>-0.11437831900000006</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.2685733111676125</v>
+        <v>-5.268602244435872</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.458256156000001</v>
+        <v>25.458255955999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.15655386100000257</v>
+        <v>0.15655385799999877</v>
       </c>
       <c r="D166" s="5">
-        <v>7.6829454593224211</v>
+        <v>7.6829453689199578</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.289363749</v>
+        <v>25.289365309000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.1688924070000013</v>
+        <v>-0.16889064699999778</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.6767649108253959</v>
+        <v>-7.6766878666753247</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.245594232999998</v>
+        <v>25.245594132000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.3769516000001119E-2</v>
+        <v>-4.3771176999999994E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.0572410022136833</v>
+        <v>-2.0573182046325522</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.140300577000001</v>
+        <v>25.140300254</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10529365599999707</v>
+        <v>-0.10529387800000123</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.8917001723331577</v>
+        <v>-4.8917102696377608</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.123907417000002</v>
+        <v>25.123907076999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.6393159999999796E-2</v>
+        <v>-1.6393177000001202E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.77968020973846475</v>
+        <v>-0.77968102536463135</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.100823066</v>
+        <v>25.100822769000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.3084351000001391E-2</v>
+        <v>-2.3084307999997833E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.0970292236742729</v>
+        <v>-1.0970272052873264</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>24.98667176</v>
+        <v>24.986671502</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11415130600000012</v>
+        <v>-0.11415126700000044</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.3228030829159838</v>
+        <v>-5.3228013710275075</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>25.052153574999998</v>
+        <v>25.052154039000001</v>
       </c>
       <c r="C173" s="5">
-        <v>6.5481814999998278E-2</v>
+        <v>6.5482537000001173E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>3.1905302259386259</v>
+        <v>3.1905659466265446</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.9157289406200428</v>
+        <v>-1.9157307337522744</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>25.302903873999998</v>
+        <v>25.302903700000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2507502989999999</v>
+        <v>0.2507496610000004</v>
       </c>
       <c r="D174" s="5">
-        <v>12.694728865529804</v>
+        <v>12.694694518828541</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>25.397583411999999</v>
+        <v>25.397583349000001</v>
       </c>
       <c r="C175" s="5">
-        <v>9.4679538000001173E-2</v>
+        <v>9.4679648999999699E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.5837853189587996</v>
+        <v>4.5837908361262114</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>25.322986230000001</v>
+        <v>25.322986188000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.4597181999997986E-2</v>
+        <v>-7.4597160999999801E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.4682272095267863</v>
+        <v>-3.468226257361906</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>25.472197640000001</v>
+        <v>25.472197577999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14921140999999949</v>
+        <v>0.14921138999999783</v>
       </c>
       <c r="D177" s="5">
-        <v>7.3045069617257319</v>
+        <v>7.3045059632087517</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>25.346875776000001</v>
+        <v>25.346875632</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.12532186400000001</v>
+        <v>-0.12532194599999968</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.7467689148942958</v>
+        <v>-5.7467725875435249</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>25.298626376000001</v>
+        <v>25.298627078999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-4.8249399999999554E-2</v>
+        <v>-4.8248553000000527E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2605124207198402</v>
+        <v>-2.2604731655118226</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>25.353110909000002</v>
+        <v>25.353111114000001</v>
       </c>
       <c r="C180" s="5">
-        <v>5.4484533000000113E-2</v>
+        <v>5.4484035000001541E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>2.6152201091471428</v>
+        <v>2.6151958481083648</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>25.232509211</v>
+        <v>25.232509001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.12060169800000153</v>
+        <v>-0.12060211300000034</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.5612543303865891</v>
+        <v>-5.5612729254374322</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>25.331626443000001</v>
+        <v>25.331626267000001</v>
       </c>
       <c r="C182" s="5">
-        <v>9.911723200000111E-2</v>
+        <v>9.911726600000037E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>4.8169732281158284</v>
+        <v>4.8169749572942067</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>25.407274484999999</v>
+        <v>25.407274375</v>
       </c>
       <c r="C183" s="5">
-        <v>7.5648041999997417E-2</v>
+        <v>7.5648107999999326E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>3.6430186553522592</v>
+        <v>3.6430219118588125</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>25.468555791</v>
+        <v>25.468555732999999</v>
       </c>
       <c r="C184" s="5">
-        <v>6.1281306000001479E-2</v>
+        <v>6.1281357999998676E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>2.9330570633745445</v>
+        <v>2.9330595981844176</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>25.446984041</v>
+        <v>25.446984024999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.1571749999999668E-2</v>
+        <v>-2.1571707999999745E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.011672993259416</v>
+        <v>-1.0116710350013713</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5760340316371524</v>
+        <v>1.5760320864439237</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>25.532494262</v>
+        <v>25.532494281000002</v>
       </c>
       <c r="C186" s="5">
-        <v>8.5510220999999831E-2</v>
+        <v>8.5510256000002727E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>4.1077610173739787</v>
+        <v>4.1077627325385224</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>25.793306962999999</v>
+        <v>25.793306938000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.26081270099999898</v>
+        <v>0.26081265699999889</v>
       </c>
       <c r="D187" s="5">
-        <v>12.97059187507128</v>
+        <v>12.970589552314426</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>25.844528749999998</v>
+        <v>25.844528703000002</v>
       </c>
       <c r="C188" s="5">
-        <v>5.1221786999999352E-2</v>
+        <v>5.1221765000001085E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4092278794054067</v>
+        <v>2.4092268356634472</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>26.037055609999999</v>
+        <v>26.037055601999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.19252686000000097</v>
+        <v>0.19252689899999709</v>
       </c>
       <c r="D189" s="5">
-        <v>9.3148180458836762</v>
+        <v>9.3148200283896809</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>25.949704273999998</v>
+        <v>25.949704299</v>
       </c>
       <c r="C190" s="5">
-        <v>-8.7351336000001112E-2</v>
+        <v>-8.7351302999998381E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.9524021983747271</v>
+        <v>-3.9524007338525902</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>25.901196391999999</v>
+        <v>25.901196455000001</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.8507881999999114E-2</v>
+        <v>-4.8507843999999523E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.220245355038275</v>
+        <v>-2.2202436314730511</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>26.272750810000002</v>
+        <v>26.27275109</v>
       </c>
       <c r="C192" s="5">
-        <v>0.37155441800000233</v>
+        <v>0.37155463499999897</v>
       </c>
       <c r="D192" s="5">
-        <v>18.639323510851913</v>
+        <v>18.639335220709661</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>26.224444454</v>
+        <v>26.224444409</v>
       </c>
       <c r="C193" s="5">
-        <v>-4.8306356000001216E-2</v>
+        <v>-4.8306680999999685E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.1842023318783044</v>
+        <v>-2.1842168556288288</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>26.235860543000001</v>
+        <v>26.235860460000001</v>
       </c>
       <c r="C194" s="5">
-        <v>1.1416089000000795E-2</v>
+        <v>1.1416051000001204E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.5236394750534723</v>
+        <v>0.52363772877375148</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>26.308814243</v>
+        <v>26.308814167000001</v>
       </c>
       <c r="C195" s="5">
-        <v>7.2953699999999344E-2</v>
+        <v>7.2953706999999923E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>3.3883322745710043</v>
+        <v>3.3883326155580651</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>26.434005913</v>
+        <v>26.434005874</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12519166999999953</v>
+        <v>0.12519170699999904</v>
       </c>
       <c r="D196" s="5">
-        <v>5.8620985460345887</v>
+        <v>5.8621003415321393</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>26.724189878000001</v>
+        <v>26.724189848999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.29018396500000065</v>
+        <v>0.29018397499999793</v>
       </c>
       <c r="D197" s="5">
-        <v>13.998409430575332</v>
+        <v>13.998409964379309</v>
       </c>
       <c r="E197" s="5">
-        <v>5.0190853066995</v>
+        <v>5.0190852587686852</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>26.450078467000001</v>
+        <v>26.450078463000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.2741114109999998</v>
+        <v>-0.27411138599999774</v>
       </c>
       <c r="D198" s="5">
-        <v>-11.63729718644877</v>
+        <v>-11.63729619615278</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>26.505095141000002</v>
+        <v>26.505095141999998</v>
       </c>
       <c r="C199" s="5">
-        <v>5.5016674000000876E-2</v>
+        <v>5.5016678999997737E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>2.5247768551557304</v>
+        <v>2.5247770876288156</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>26.660219920999999</v>
+        <v>26.660219904000002</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15512477999999774</v>
+        <v>0.15512476200000336</v>
       </c>
       <c r="D200" s="5">
-        <v>7.2537094326072582</v>
+        <v>7.253708563359651</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>26.826994397</v>
       </c>
       <c r="C201" s="5">
-        <v>0.1667744760000005</v>
+        <v>0.16677449299999836</v>
       </c>
       <c r="D201" s="5">
-        <v>7.7703991747431589</v>
+        <v>7.7703999993859796</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>27.063612723999999</v>
+        <v>27.063612733999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.23661832699999863</v>
+        <v>0.23661833699999946</v>
       </c>
       <c r="D202" s="5">
-        <v>11.113037223073396</v>
+        <v>11.113037715748453</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>27.396852107000001</v>
+        <v>27.396852179</v>
       </c>
       <c r="C203" s="5">
-        <v>0.33323938300000222</v>
+        <v>0.33323944500000025</v>
       </c>
       <c r="D203" s="5">
-        <v>15.818715050678133</v>
+        <v>15.818718189651593</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>27.410081117000001</v>
+        <v>27.410081132999998</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3229009999999874E-2</v>
+        <v>1.3228953999998794E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.58098060366398308</v>
+        <v>0.58097813623672057</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>27.610737126</v>
+        <v>27.610737148999998</v>
       </c>
       <c r="C205" s="5">
-        <v>0.20065600899999936</v>
+        <v>0.20065601599999994</v>
       </c>
       <c r="D205" s="5">
-        <v>9.1470908694771591</v>
+        <v>9.1470911959786516</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>27.637404342</v>
+        <v>27.637404333999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.6667215999999883E-2</v>
+        <v>2.666718500000087E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>1.1651697923473758</v>
+        <v>1.1651684296865028</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>27.704846178</v>
+        <v>27.704846151000002</v>
       </c>
       <c r="C207" s="5">
-        <v>6.7441836000000421E-2</v>
+        <v>6.7441817000002402E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9679081007294661</v>
+        <v>2.9679072542146967</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>27.804242456000001</v>
+        <v>27.804242429999999</v>
       </c>
       <c r="C208" s="5">
-        <v>9.9396278000000393E-2</v>
+        <v>9.9396278999996923E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>4.3911987377867723</v>
+        <v>4.3911987872049085</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>27.883472662999999</v>
+        <v>27.883472648000001</v>
       </c>
       <c r="C209" s="5">
-        <v>7.9230206999998387E-2</v>
+        <v>7.923021800000285E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>3.4735918520456099</v>
+        <v>3.4735923451876483</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3379529568241315</v>
+        <v>4.3379530139185274</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>27.944128460000002</v>
+        <v>27.944128457000001</v>
       </c>
       <c r="C210" s="5">
-        <v>6.0655797000002565E-2</v>
+        <v>6.0655809000000005E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>2.6418570451723244</v>
+        <v>2.6418575755382756</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>27.826364572999999</v>
+        <v>27.826364577</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.1177638870000024</v>
+        <v>-0.11776388000000182</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.9415298012409075</v>
+        <v>-4.9415295148042766</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>28.171166968000001</v>
+        <v>28.171166970000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.34480239500000209</v>
+        <v>0.34480239300000193</v>
       </c>
       <c r="D212" s="5">
-        <v>15.925880156816241</v>
+        <v>15.925880055607355</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>28.340902541999998</v>
+        <v>28.340902548999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16973557399999706</v>
+        <v>0.16973557899999747</v>
       </c>
       <c r="D213" s="5">
-        <v>7.4746569941275931</v>
+        <v>7.4746572211117135</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>28.580027356999999</v>
+        <v>28.580027339000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.23912481500000027</v>
+        <v>0.23912479000000175</v>
       </c>
       <c r="D214" s="5">
-        <v>10.608260489624177</v>
+        <v>10.608259325844083</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>28.399339643000001</v>
+        <v>28.399339661999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.18068771399999761</v>
+        <v>-0.18068767700000166</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.3282810892150829</v>
+        <v>-7.3282796448262744</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>28.343423657999999</v>
+        <v>28.343423659999999</v>
       </c>
       <c r="C216" s="5">
-        <v>-5.5915985000002166E-2</v>
+        <v>-5.591600200000002E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.3372835466652919</v>
+        <v>-2.337284248039595</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>28.303827234</v>
+        <v>28.303827236</v>
       </c>
       <c r="C217" s="5">
         <v>-3.9596423999999075E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.6636067377465702</v>
+        <v>-1.6636067376300745</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>28.436560468</v>
+        <v>28.436560467</v>
       </c>
       <c r="C218" s="5">
-        <v>0.13273323399999981</v>
+        <v>0.13273323099999956</v>
       </c>
       <c r="D218" s="5">
-        <v>5.7749450013418802</v>
+        <v>5.774944867014753</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>28.391985860999998</v>
+        <v>28.391985859999998</v>
       </c>
       <c r="C219" s="5">
         <v>-4.4574607000001265E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.8648802418112176</v>
+        <v>-1.8648802418762989</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>28.583037371</v>
       </c>
       <c r="C220" s="5">
-        <v>0.1910515100000012</v>
+        <v>0.19105151100000128</v>
       </c>
       <c r="D220" s="5">
-        <v>8.3805335683875946</v>
+        <v>8.3805336141949525</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>28.645319707999999</v>
+        <v>28.645319714999999</v>
       </c>
       <c r="C221" s="5">
-        <v>6.2282336999999188E-2</v>
+        <v>6.2282343999999767E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6463614404351299</v>
+        <v>2.6463617414370422</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7322530956157998</v>
+        <v>2.7322531759853996</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>28.724085917</v>
+        <v>28.724085931000001</v>
       </c>
       <c r="C222" s="5">
-        <v>7.8766209000001197E-2</v>
+        <v>7.8766216000001776E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3500093210773629</v>
+        <v>3.3500096224803544</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>28.839649023</v>
+        <v>28.839649040000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.11556310599999975</v>
+        <v>0.115563109</v>
       </c>
       <c r="D223" s="5">
-        <v>4.9361300796760155</v>
+        <v>4.9361302082066016</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>28.677359329000002</v>
+        <v>28.677359336999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.16228969399999826</v>
+        <v>-0.16228970300000256</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.547645384897061</v>
+        <v>-6.5476457331013709</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>28.965592496999999</v>
+        <v>28.965592495999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.28823316799999787</v>
+        <v>0.28823315900000068</v>
       </c>
       <c r="D225" s="5">
-        <v>12.750662121693402</v>
+        <v>12.750661697540021</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>28.889197525</v>
+        <v>28.889197462999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-7.6394971999999228E-2</v>
+        <v>-7.6395033000000723E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.1194174196937041</v>
+        <v>-3.1194198745785551</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>29.107189962</v>
+        <v>29.10718992</v>
       </c>
       <c r="C227" s="5">
-        <v>0.21799243699999948</v>
+        <v>0.21799245700000114</v>
       </c>
       <c r="D227" s="5">
-        <v>9.4403877075831524</v>
+        <v>9.440388631069796</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>29.063282635</v>
+        <v>29.06328263</v>
       </c>
       <c r="C228" s="5">
-        <v>-4.3907326999999441E-2</v>
+        <v>-4.3907289999999932E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.79522124833571</v>
+        <v>-1.7952197506295064</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>29.219767175000001</v>
+        <v>29.219767195999999</v>
       </c>
       <c r="C229" s="5">
-        <v>0.156484540000001</v>
+        <v>0.1564845659999996</v>
       </c>
       <c r="D229" s="5">
-        <v>6.6559354731480891</v>
+        <v>6.6559366131677233</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>29.029987081000002</v>
+        <v>29.029987064</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18978009399999962</v>
+        <v>-0.18978013199999921</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.5214317865332836</v>
+        <v>-7.521433233962882</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>28.980490537000001</v>
+        <v>28.980490531000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.9496544000000142E-2</v>
+        <v>-4.9496532999999232E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.0269391376580459</v>
+        <v>-2.0269386925872768</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>28.677549922000001</v>
+        <v>28.677549990999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.30294061500000069</v>
+        <v>-0.30294054000000159</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.847274096271565</v>
+        <v>-11.847271332049825</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>28.413299544000001</v>
+        <v>28.413299568999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.26425037799999984</v>
+        <v>-0.26425042199999993</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.513915701333087</v>
+        <v>-10.513917340210256</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.80997582280500913</v>
+        <v>-0.8099757597695878</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>28.097246595000001</v>
+        <v>28.097246644999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.31605294899999947</v>
+        <v>-0.31605292400000096</v>
       </c>
       <c r="D234" s="5">
-        <v>-12.561012810570416</v>
+        <v>-12.561011866581762</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>27.538846942999999</v>
+        <v>27.538847013000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.55839965200000208</v>
+        <v>-0.55839963199999687</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.406999243003511</v>
+        <v>-21.406998524037711</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>27.284143511</v>
+        <v>27.284143548999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.25470343199999945</v>
+        <v>-0.2547034640000021</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.551126670155709</v>
+        <v>-10.551127903598644</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>26.789274442</v>
+        <v>26.789274404</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.49486906899999994</v>
+        <v>-0.49486914499999912</v>
       </c>
       <c r="D237" s="5">
-        <v>-19.71997220238848</v>
+        <v>-19.7199749106144</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>26.494659504000001</v>
+        <v>26.494659335000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.29461493799999872</v>
+        <v>-0.2946150689999989</v>
       </c>
       <c r="D238" s="5">
-        <v>-12.42730923541162</v>
+        <v>-12.427314447912341</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>26.217829068</v>
+        <v>26.217828903000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.2768304360000009</v>
+        <v>-0.27683043200000057</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.842224818287727</v>
+        <v>-11.842224728137529</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>25.958624881999999</v>
+        <v>25.958624830000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25920418600000161</v>
+        <v>-0.25920407299999937</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.239557262578758</v>
+        <v>-11.239552692935861</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>25.953201756999999</v>
+        <v>25.953201809999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-5.4231250000000841E-3</v>
+        <v>-5.4230200000020545E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25040916640286515</v>
+        <v>-0.25040432416860714</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>25.727791407000002</v>
+        <v>25.727791416999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.22541034999999709</v>
+        <v>-0.22541039300000065</v>
       </c>
       <c r="D242" s="5">
-        <v>-9.9385869579482478</v>
+        <v>-9.9385887448956041</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>25.967705772999999</v>
+        <v>25.967705802000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.23991436599999716</v>
+        <v>0.23991438500000228</v>
       </c>
       <c r="D243" s="5">
-        <v>11.782266046385882</v>
+        <v>11.782267023032599</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>25.674205024999999</v>
+        <v>25.674205189999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29350074799999959</v>
+        <v>-0.29350061200000255</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.750875212441837</v>
+        <v>-12.750869653019503</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>25.694914146999999</v>
+        <v>25.694914251</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0709121999999525E-2</v>
+        <v>2.0709061000001583E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.97224008427962971</v>
+        <v>0.97223720149366422</v>
       </c>
       <c r="E245" s="5">
-        <v>-9.5672992599482924</v>
+        <v>-9.5672989734914893</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>25.680156247999999</v>
+        <v>25.680156413999999</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.4757898999999242E-2</v>
+        <v>-1.4757837000001217E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.68704813152852262</v>
+        <v>-0.68704525148280959</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>25.730563039</v>
+        <v>25.730563156999999</v>
       </c>
       <c r="C247" s="5">
-        <v>5.0406791000000339E-2</v>
+        <v>5.0406742999999921E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3810391568829692</v>
+        <v>2.3810368494405543</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>25.784296492999999</v>
+        <v>25.784296509000001</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3733453999999625E-2</v>
+        <v>5.3733352000001844E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5349591119730341</v>
+        <v>2.5349542328025443</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>25.907552892999998</v>
+        <v>25.907552805000002</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12325639999999893</v>
+        <v>0.12325629600000099</v>
       </c>
       <c r="D249" s="5">
-        <v>5.8895942398758949</v>
+        <v>5.8895891352874985</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>26.094376256</v>
+        <v>26.094376085</v>
       </c>
       <c r="C250" s="5">
-        <v>0.18682336300000202</v>
+        <v>0.1868232799999987</v>
       </c>
       <c r="D250" s="5">
-        <v>9.0049752518908335</v>
+        <v>9.0049711230743235</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>26.033323550999999</v>
+        <v>26.03332241</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.1052705000001595E-2</v>
+        <v>-6.105367500000014E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.771776838960871</v>
+        <v>-2.7718203294927801</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>26.137218542999999</v>
+        <v>26.137218694000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.10389499200000074</v>
+        <v>0.10389628400000106</v>
       </c>
       <c r="D252" s="5">
-        <v>4.89554374368113</v>
+        <v>4.8956061846327614</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>26.188108646</v>
+        <v>26.188109183000002</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0890103000000408E-2</v>
+        <v>5.0890489000000372E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3616264481512772</v>
+        <v>2.3616445394904151</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>26.325912623000001</v>
+        <v>26.325912767999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.1378039770000008</v>
+        <v>0.13780358499999679</v>
       </c>
       <c r="D254" s="5">
-        <v>6.5004930089153756</v>
+        <v>6.5004738418845687</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>26.369972453999999</v>
+        <v>26.369972543999999</v>
       </c>
       <c r="C255" s="5">
-        <v>4.4059830999998439E-2</v>
+        <v>4.4059776000000994E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>2.0269460846789045</v>
+        <v>2.026943519833857</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>26.464275185000002</v>
+        <v>26.464275483000002</v>
       </c>
       <c r="C256" s="5">
-        <v>9.4302731000002638E-2</v>
+        <v>9.4302939000002084E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.3767890687509636</v>
+        <v>4.3767988979016792</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>26.572628681000001</v>
+        <v>26.572628867999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.10835349599999944</v>
+        <v>0.10835338499999736</v>
       </c>
       <c r="D257" s="5">
-        <v>5.0253602909004158</v>
+        <v>5.0253549684503573</v>
       </c>
       <c r="E257" s="5">
-        <v>3.4159076344004058</v>
+        <v>3.415907943595653</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>26.884909773</v>
+        <v>26.884909999000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.31228109199999921</v>
+        <v>0.31228113100000243</v>
       </c>
       <c r="D258" s="5">
-        <v>15.050569675626214</v>
+        <v>15.050571565520055</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>27.128307236000001</v>
+        <v>27.128307344</v>
       </c>
       <c r="C259" s="5">
-        <v>0.24339746300000087</v>
+        <v>0.24339734499999821</v>
       </c>
       <c r="D259" s="5">
-        <v>11.421588069000045</v>
+        <v>11.421582152351629</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>27.188863109</v>
+        <v>27.188863080000001</v>
       </c>
       <c r="C260" s="5">
-        <v>6.0555872999998428E-2</v>
+        <v>6.0555736000001303E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.7117748310200973</v>
+        <v>2.7117686095284199</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>27.519177844000001</v>
+        <v>27.519177665000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33031473500000175</v>
+        <v>0.33031458499999999</v>
       </c>
       <c r="D261" s="5">
-        <v>15.593358243151666</v>
+        <v>15.593350700072751</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>27.384689662</v>
+        <v>27.384688896</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.1344881820000019</v>
+        <v>-0.13448876900000073</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.7093944206823117</v>
+        <v>-5.7094187106329191</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>27.540539137</v>
+        <v>27.540537126</v>
       </c>
       <c r="C263" s="5">
-        <v>0.15584947500000013</v>
+        <v>0.15584823000000014</v>
       </c>
       <c r="D263" s="5">
-        <v>7.0472142937129778</v>
+        <v>7.0471564268320019</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>27.810158844</v>
+        <v>27.810159479999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.26961970700000037</v>
+        <v>0.26962235399999912</v>
       </c>
       <c r="D264" s="5">
-        <v>12.401570575507016</v>
+        <v>12.401699912436648</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>27.618480968</v>
+        <v>27.618482153999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19167787599999997</v>
+        <v>-0.19167732600000065</v>
       </c>
       <c r="D265" s="5">
-        <v>-7.9644041803360714</v>
+        <v>-7.9643820112568209</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>27.826957164</v>
+        <v>27.826957526000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.20847619599999945</v>
+        <v>0.20847537200000232</v>
       </c>
       <c r="D266" s="5">
-        <v>9.443802137198066</v>
+        <v>9.443762825046619</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>27.873223926000001</v>
+        <v>27.873224005000001</v>
       </c>
       <c r="C267" s="5">
-        <v>4.6266762000001904E-2</v>
+        <v>4.6266478999999805E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0135385011828655</v>
+        <v>2.0135260456892956</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>27.843047578</v>
+        <v>27.843047803000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.0176348000001241E-2</v>
+        <v>-3.0176201999999819E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.2914463502940232</v>
+        <v>-1.2914401355038407</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>28.061009467000002</v>
+        <v>28.061009847000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.21796188900000146</v>
+        <v>0.21796204400000008</v>
       </c>
       <c r="D269" s="5">
-        <v>9.8090790748661014</v>
+        <v>9.8090862707560298</v>
       </c>
       <c r="E269" s="5">
-        <v>5.6011800859740557</v>
+        <v>5.601180772868064</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>28.109126658000001</v>
+        <v>28.109127322999999</v>
       </c>
       <c r="C270" s="5">
-        <v>4.8117190999999337E-2</v>
+        <v>4.8117475999998049E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>2.0771992592145461</v>
+        <v>2.0772116504168103</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>28.130945403999998</v>
+        <v>28.130946069</v>
       </c>
       <c r="C271" s="5">
-        <v>2.1818745999997446E-2</v>
+        <v>2.1818746000000999E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.93544574302859562</v>
+        <v>0.93544572080346278</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>28.197101377999999</v>
+        <v>28.197101654000001</v>
       </c>
       <c r="C272" s="5">
-        <v>6.6155974000000839E-2</v>
+        <v>6.6155585000000627E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>2.8588477156271663</v>
+        <v>2.858830618998276</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>28.217108475</v>
+        <v>28.217108186000001</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0007097000000584E-2</v>
+        <v>2.0006532000000021E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.85478401246774638</v>
+        <v>0.85475977070799125</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>28.378114841999999</v>
+        <v>28.378112703999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.16100636699999882</v>
+        <v>0.1610045179999986</v>
       </c>
       <c r="D274" s="5">
-        <v>7.0662052054367042</v>
+        <v>7.0661215682577661</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>28.533044455999999</v>
+        <v>28.53303992</v>
       </c>
       <c r="C275" s="5">
-        <v>0.15492961400000027</v>
+        <v>0.15492721600000081</v>
       </c>
       <c r="D275" s="5">
-        <v>6.7517132681340186</v>
+        <v>6.7516061315261888</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>28.690374427999998</v>
+        <v>28.690373341000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.15732997199999943</v>
+        <v>0.15733342100000058</v>
       </c>
       <c r="D276" s="5">
-        <v>6.8211469464132035</v>
+        <v>6.8213021614714986</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>28.643893539</v>
+        <v>28.643898209</v>
       </c>
       <c r="C277" s="5">
-        <v>-4.6480888999997916E-2</v>
+        <v>-4.6475132000001196E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.9268741478540741</v>
+        <v>-1.9266376849223832</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>28.723557093</v>
+        <v>28.723556531</v>
       </c>
       <c r="C278" s="5">
-        <v>7.9663553999999692E-2</v>
+        <v>7.9658322000000226E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3889313413579147</v>
+        <v>3.3887047929220371</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>28.878130470999999</v>
+        <v>28.878130416000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.15457337799999848</v>
+        <v>0.15457388500000135</v>
       </c>
       <c r="D279" s="5">
-        <v>6.6523018445641791</v>
+        <v>6.6523244479433474</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>29.012574341000001</v>
+        <v>29.012575895000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13444387000000191</v>
+        <v>0.13444547900000003</v>
       </c>
       <c r="D280" s="5">
-        <v>5.7319653701209727</v>
+        <v>5.7320357464435423</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>29.054144446999999</v>
+        <v>29.054147483000001</v>
       </c>
       <c r="C281" s="5">
-        <v>4.1570105999998219E-2</v>
+        <v>4.1571588000000048E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>1.7330115391447798</v>
+        <v>1.7330737162308374</v>
       </c>
       <c r="E281" s="5">
-        <v>3.5391990483019997</v>
+        <v>3.5392084654650269</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>29.145398097000001</v>
+        <v>29.145402017999999</v>
       </c>
       <c r="C282" s="5">
-        <v>9.1253650000002295E-2</v>
+        <v>9.1254534999997361E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>3.8347697923020618</v>
+        <v>3.8348072199572147</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>29.241175387999998</v>
+        <v>29.241178748999999</v>
       </c>
       <c r="C283" s="5">
-        <v>9.5777290999997433E-2</v>
+        <v>9.5776731000000837E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0154871705028183</v>
+        <v>4.0154627163917933</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>29.309450976000001</v>
+        <v>29.309450980000001</v>
       </c>
       <c r="C284" s="5">
-        <v>6.827558800000233E-2</v>
+        <v>6.8272231000001682E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>2.8381586014385674</v>
+        <v>2.8380169265322053</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>29.307945487000001</v>
+        <v>29.307940053999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.5054889999994714E-3</v>
+        <v>-1.5109260000016889E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>-6.1620960128638824E-2</v>
+        <v>-6.1843438115338767E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>29.377034086999998</v>
+        <v>29.377023648000002</v>
       </c>
       <c r="C286" s="5">
-        <v>6.9088599999997058E-2</v>
+        <v>6.908359400000208E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.8657661970705739</v>
+        <v>2.8655563890157776</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>29.315092206999999</v>
+        <v>29.315081601999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-6.1941879999999117E-2</v>
+        <v>-6.1942046000002193E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.5010792631938727</v>
+        <v>-2.5010867668457393</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>29.481300007000002</v>
+        <v>29.481297192</v>
       </c>
       <c r="C288" s="5">
-        <v>0.16620780000000224</v>
+        <v>0.16621559000000019</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0198624676287347</v>
+        <v>7.0202044285590626</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>29.651213894000001</v>
+        <v>29.651225181000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16991388699999987</v>
+        <v>0.16992798900000139</v>
       </c>
       <c r="D289" s="5">
-        <v>7.1396366627626717</v>
+        <v>7.1402488301478551</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>29.525391449000001</v>
+        <v>29.525394221999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.12582244500000073</v>
+        <v>-0.12583095900000174</v>
       </c>
       <c r="D290" s="5">
-        <v>-4.9749212105052898</v>
+        <v>-4.9752481795195314</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>29.37636792</v>
+        <v>29.376370887</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.14902352900000082</v>
+        <v>-0.14902333499999898</v>
       </c>
       <c r="D291" s="5">
-        <v>-5.8914211498154234</v>
+        <v>-5.8914131539095198</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>29.478921497000002</v>
+        <v>29.478926597000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.10255357700000189</v>
+        <v>0.10255571000000074</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2706068382578177</v>
+        <v>4.2706969348709434</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>29.559658881000001</v>
+        <v>29.559668067</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0737383999998968E-2</v>
+        <v>8.0741469999999538E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.3365430833351972</v>
+        <v>3.3367139066702967</v>
       </c>
       <c r="E293" s="5">
-        <v>1.7399047317402605</v>
+        <v>1.739925717303481</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>29.481217788999999</v>
+        <v>29.481229867</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.8441092000002044E-2</v>
+        <v>-7.8438200000000791E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.1383164658906781</v>
+        <v>-3.1382014834492433</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>29.458062958999999</v>
+        <v>29.458069215999998</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3154829999999293E-2</v>
+        <v>-2.3160651000001309E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.93843077031122712</v>
+        <v>-0.93866528545338834</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>29.515307663000002</v>
+        <v>29.515302341999998</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7244704000002145E-2</v>
+        <v>5.7233125999999857E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>2.3569986510079577</v>
+        <v>2.3565163259361421</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>29.596358082999998</v>
+        <v>29.59633977</v>
       </c>
       <c r="C297" s="5">
-        <v>8.1050419999996848E-2</v>
+        <v>8.103742800000191E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>3.3454838110110963</v>
+        <v>3.3449400340474389</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>29.871463722000001</v>
+        <v>29.871442174999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27510563900000307</v>
+        <v>0.27510240499999838</v>
       </c>
       <c r="D298" s="5">
-        <v>11.742598986521369</v>
+        <v>11.742461455537899</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>29.802786323999999</v>
+        <v>29.802741252000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-6.8677398000001944E-2</v>
+        <v>-6.8700922999997971E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.724296000959392</v>
+        <v>-2.7252193595320828</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>29.784860425000002</v>
+        <v>29.784869811</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.7925898999997969E-2</v>
+        <v>-1.7871441000000488E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.71939780788744523</v>
+        <v>-0.71722059680521255</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.039460918</v>
+        <v>30.039494201</v>
       </c>
       <c r="C301" s="5">
-        <v>0.2546004929999981</v>
+        <v>0.25462439000000003</v>
       </c>
       <c r="D301" s="5">
-        <v>10.75383781719086</v>
+        <v>10.754891554822743</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.227666941999999</v>
+        <v>30.227683113000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18820602399999942</v>
+        <v>0.1881889120000011</v>
       </c>
       <c r="D302" s="5">
-        <v>7.7829149677211884</v>
+        <v>7.7821738523629946</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.577533422999998</v>
+        <v>30.577541773</v>
       </c>
       <c r="C303" s="5">
-        <v>0.3498664809999994</v>
+        <v>0.34985865999999888</v>
       </c>
       <c r="D303" s="5">
-        <v>14.808450109740656</v>
+        <v>14.808089294363391</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.753395892</v>
+        <v>30.753406300999998</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17586246900000191</v>
+        <v>0.17586452799999819</v>
       </c>
       <c r="D304" s="5">
-        <v>7.1241905480599499</v>
+        <v>7.1242746067605056</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>31.175641447</v>
+        <v>31.175657278999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.42224555499999994</v>
+        <v>0.422250978000001</v>
       </c>
       <c r="D305" s="5">
-        <v>17.778990505640337</v>
+        <v>17.77922987841858</v>
       </c>
       <c r="E305" s="5">
-        <v>5.4668511991479818</v>
+        <v>5.4668719836000745</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>31.006872411</v>
+        <v>31.006886974</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.16876903600000048</v>
+        <v>-0.1687703049999989</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.3062177840922491</v>
+        <v>-6.3062606909060293</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>31.168956452</v>
+        <v>31.168955848</v>
       </c>
       <c r="C307" s="5">
-        <v>0.16208404099999996</v>
+        <v>0.16206887399999914</v>
       </c>
       <c r="D307" s="5">
-        <v>6.4563568777446401</v>
+        <v>6.4557321320788841</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>31.320947232999998</v>
+        <v>31.320934142999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.15199078099999852</v>
+        <v>0.15197829499999926</v>
       </c>
       <c r="D308" s="5">
-        <v>6.0111408323404225</v>
+        <v>6.0106338208572918</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>31.481811041</v>
+        <v>31.481802174999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.160863808000002</v>
+        <v>0.16086803199999977</v>
       </c>
       <c r="D309" s="5">
-        <v>6.340289973047919</v>
+        <v>6.3404639139336583</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>31.565693386</v>
+        <v>31.565592430999999</v>
       </c>
       <c r="C310" s="5">
-        <v>8.3882344999999248E-2</v>
+        <v>8.379025600000034E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>3.2446388575914309</v>
+        <v>3.2410254004130445</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>31.689951564000001</v>
+        <v>31.689900288</v>
       </c>
       <c r="C311" s="5">
-        <v>0.12425817800000161</v>
+        <v>0.12430785700000158</v>
       </c>
       <c r="D311" s="5">
-        <v>4.8274208697620002</v>
+        <v>4.8294086707906914</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>31.588748321000001</v>
+        <v>31.588768264999999</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.1012032430000005</v>
+        <v>-0.10113202300000168</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.7656522185430585</v>
+        <v>-3.7630545287849038</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>31.519289764</v>
+        <v>31.519471526</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.9458557000000809E-2</v>
+        <v>-6.9296738999998553E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.6069286911680201</v>
+        <v>-2.6009267824416149</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>31.741443558</v>
+        <v>31.741426269000002</v>
       </c>
       <c r="C314" s="5">
-        <v>0.22215379400000046</v>
+        <v>0.22195474300000129</v>
       </c>
       <c r="D314" s="5">
-        <v>8.7935164248929443</v>
+        <v>8.7852771207731948</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>31.580829353999999</v>
+        <v>31.580795994999999</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16061420400000159</v>
+        <v>-0.16063027400000252</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.9059236141327016</v>
+        <v>-5.9065013013259504</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>31.539757156</v>
+        <v>31.539726683000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.1072197999998394E-2</v>
+        <v>-4.1069311999997637E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.5495354640099435</v>
+        <v>-1.5494289861236799</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>31.415726077999999</v>
+        <v>31.415771987999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.12403107800000157</v>
+        <v>-0.12395469500000189</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.6182958943466463</v>
+        <v>-4.6155173312771192</v>
       </c>
       <c r="E317" s="5">
-        <v>0.77010325964952386</v>
+        <v>0.77019934768702836</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>31.410018053000002</v>
+        <v>31.409994167000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.7080249999970079E-3</v>
+        <v>-5.7778209999987951E-3</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.21781413563062291</v>
+        <v>-0.22047448551989479</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>31.468564133000001</v>
+        <v>31.468535788000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.8546079999999279E-2</v>
+        <v>5.8541620999999822E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>2.259789213585961</v>
+        <v>2.2596170708979013</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>31.417411395999999</v>
+        <v>31.417400212</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.1152737000002446E-2</v>
+        <v>-5.1135576000000071E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.9332772430224798</v>
+        <v>-1.9326361675018222</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>31.459211602</v>
+        <v>31.459247414</v>
       </c>
       <c r="C321" s="5">
-        <v>4.1800206000001339E-2</v>
+        <v>4.1847201999999584E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.6083099164848402</v>
+        <v>1.6101319851720586</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>31.359605244000001</v>
+        <v>31.359485797000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-9.9606357999999062E-2</v>
+        <v>-9.9761616999998637E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.7339769648216281</v>
+        <v>-3.7396918942817603</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>31.375581647000001</v>
+        <v>31.375593000999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.5976402999999806E-2</v>
+        <v>1.6107203999997211E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.61306557295268682</v>
+        <v>0.61810137355304828</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>31.396778583</v>
+        <v>31.396921206999998</v>
       </c>
       <c r="C324" s="5">
-        <v>2.1196935999999056E-2</v>
+        <v>2.1328205999999739E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>0.8137235869856374</v>
+        <v>0.81878143468379072</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>31.409596866000001</v>
+        <v>31.409887806</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2818283000001429E-2</v>
+        <v>1.2966599000002077E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.49102255210267121</v>
+        <v>0.49671465730296571</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>31.354557212</v>
+        <v>31.354404128999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-5.5039654000001548E-2</v>
+        <v>-5.5483677000001563E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-2.0826353788735985</v>
+        <v>-2.0992545366664728</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>31.188530490000002</v>
+        <v>31.188329663000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.16602672199999802</v>
+        <v>-0.16607446599999776</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.1723398191054208</v>
+        <v>-6.1740926739913267</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>31.149275160999998</v>
+        <v>31.149097212000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.9255329000003059E-2</v>
+        <v>-3.9232451000000168E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.4999636640808056</v>
+        <v>-1.4991051108580011</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>31.165210754</v>
+        <v>31.165230824000002</v>
       </c>
       <c r="C329" s="5">
-        <v>1.5935593000001802E-2</v>
+        <v>1.6133612000000852E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.6156358238744275</v>
+        <v>0.62331121997396544</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.79742013085424279</v>
+        <v>-0.79750121720929545</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>30.987416901</v>
+        <v>30.987359257000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.17779385300000072</v>
+        <v>-0.1778715670000004</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.6350898022671245</v>
+        <v>-6.6378954441316473</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>30.949128254000001</v>
+        <v>30.949122363000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.8288646999998122E-2</v>
+        <v>-3.8236894000000632E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.4727078350959766</v>
+        <v>-1.4707334512845338</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>31.012740053999998</v>
+        <v>31.01280774</v>
       </c>
       <c r="C332" s="5">
-        <v>6.3611799999996776E-2</v>
+        <v>6.3685376999998766E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>2.4945135628011705</v>
+        <v>2.4974320716604215</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>30.935257581999998</v>
+        <v>30.935522601999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-7.7482471999999802E-2</v>
+        <v>-7.7285138000000586E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.9572330716832296</v>
+        <v>-2.9497981069126711</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>31.057128299999999</v>
+        <v>31.057149843000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.12187071800000027</v>
+        <v>0.12162724100000233</v>
       </c>
       <c r="D334" s="5">
-        <v>4.8312383013328741</v>
+        <v>4.821334443353642</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>30.863499226999998</v>
+        <v>30.863693846</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.19362907300000032</v>
+        <v>-0.19345599700000093</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.2302447278527087</v>
+        <v>-7.2239968958726202</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>30.998323409000001</v>
+        <v>30.998556323999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.13482418200000268</v>
+        <v>0.13486247799999873</v>
       </c>
       <c r="D336" s="5">
-        <v>5.3698823109845861</v>
+        <v>5.371409747246525</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>31.109156936000002</v>
+        <v>31.109445367999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.11083352700000049</v>
+        <v>0.11088904400000033</v>
       </c>
       <c r="D337" s="5">
-        <v>4.3759500860548917</v>
+        <v>4.3781517772291112</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>31.178518694000001</v>
+        <v>31.178141985</v>
       </c>
       <c r="C338" s="5">
-        <v>6.936175799999944E-2</v>
+        <v>6.8696617000000515E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>2.7086053343181815</v>
+        <v>2.6822898731936107</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>31.297337619</v>
+        <v>31.296170589999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.11881892499999935</v>
+        <v>0.11802860499999923</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6701880526342388</v>
+        <v>4.6385321094007947</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>31.370516256999998</v>
+        <v>31.370350094999999</v>
       </c>
       <c r="C340" s="5">
-        <v>7.3178637999998131E-2</v>
+        <v>7.4179505000000034E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8421747553005527</v>
+        <v>2.8816643108889428</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>31.415807580999999</v>
+        <v>31.415997041000001</v>
       </c>
       <c r="C341" s="5">
-        <v>4.5291324000000799E-2</v>
+        <v>4.564694600000152E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.7463290404397869</v>
+        <v>1.7601603281144129</v>
       </c>
       <c r="E341" s="5">
-        <v>0.8040915525265202</v>
+        <v>0.80463455706827336</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>31.456494716000002</v>
+        <v>31.456559738999999</v>
       </c>
       <c r="C342" s="5">
-        <v>4.0687135000002428E-2</v>
+        <v>4.0562697999998676E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>1.5652582517509561</v>
+        <v>1.5604275628583908</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>31.519310767</v>
+        <v>31.519419926000001</v>
       </c>
       <c r="C343" s="5">
-        <v>6.2816050999998652E-2</v>
+        <v>6.2860187000001844E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4227966839910575</v>
+        <v>2.4245126829468333</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>31.493497244</v>
+        <v>31.493800984</v>
       </c>
       <c r="C344" s="5">
-        <v>-2.581352300000006E-2</v>
+        <v>-2.5618942000001255E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.97835513896945558</v>
+        <v>-0.97100993820850023</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>31.507512203000001</v>
+        <v>31.508155465000002</v>
       </c>
       <c r="C345" s="5">
-        <v>1.4014959000000715E-2</v>
+        <v>1.4354481000001584E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.53532241151486026</v>
+        <v>0.54831819110126023</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>31.550656486000001</v>
+        <v>31.55094944</v>
       </c>
       <c r="C346" s="5">
-        <v>4.3144283000000172E-2</v>
+        <v>4.2793974999998596E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.6556320051332785</v>
+        <v>1.6420548261324219</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>31.764374031999999</v>
+        <v>31.764770916</v>
       </c>
       <c r="C347" s="5">
-        <v>0.21371754599999804</v>
+        <v>0.21382147599999968</v>
       </c>
       <c r="D347" s="5">
-        <v>8.4383281093066707</v>
+        <v>8.4425044492207881</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>31.900380245000001</v>
+        <v>31.900846211000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13600621300000171</v>
+        <v>0.13607529500000126</v>
       </c>
       <c r="D348" s="5">
-        <v>5.2608085987969178</v>
+        <v>5.2634766847360792</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>32.025505228</v>
+        <v>32.025930524000003</v>
       </c>
       <c r="C349" s="5">
-        <v>0.12512498299999919</v>
+        <v>0.12508431300000211</v>
       </c>
       <c r="D349" s="5">
-        <v>4.8097199268054558</v>
+        <v>4.8080509795110027</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>31.904459486</v>
+        <v>31.902060725999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.12104574199999973</v>
+        <v>-0.12386979800000475</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.4424913250451725</v>
+        <v>-4.543883313094577</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>32.00142177</v>
+        <v>31.999796294999999</v>
       </c>
       <c r="C351" s="5">
-        <v>9.6962283999999954E-2</v>
+        <v>9.7735569000001021E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.7085562686775875</v>
+        <v>3.7389183976496598</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>32.200186375000001</v>
+        <v>32.200049452999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.19876460500000093</v>
+        <v>0.20025315799999888</v>
       </c>
       <c r="D352" s="5">
-        <v>7.7133021212285824</v>
+        <v>7.7734784062117646</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>32.146138057000002</v>
+        <v>32.146904290999998</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.404831799999954E-2</v>
+        <v>-5.3145161999999857E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.9957202185168832</v>
+        <v>-1.962681844521319</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3247229093728672</v>
+        <v>2.3265448142426148</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>32.429764587999998</v>
+        <v>32.430066646999997</v>
       </c>
       <c r="C354" s="5">
-        <v>0.28362653099999591</v>
+        <v>0.28316235599999828</v>
       </c>
       <c r="D354" s="5">
-        <v>11.116841146625301</v>
+        <v>11.097479881227423</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>32.382566066000003</v>
+        <v>32.382756755999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.719852199999508E-2</v>
+        <v>-4.7309890999997606E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.7325763867844568</v>
+        <v>-1.7366157594106757</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>32.580567627000001</v>
+        <v>32.581759073999997</v>
       </c>
       <c r="C356" s="5">
-        <v>0.19800156099999811</v>
+        <v>0.19900231799999801</v>
       </c>
       <c r="D356" s="5">
-        <v>7.5891891199782346</v>
+        <v>7.6288063689156971</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>32.679556892000001</v>
+        <v>32.680648361999999</v>
       </c>
       <c r="C357" s="5">
-        <v>9.8989265000000159E-2</v>
+        <v>9.8889288000002296E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>3.7074972222076896</v>
+        <v>3.7035522966459844</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>32.643675604000002</v>
+        <v>32.644072823000002</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.588128799999879E-2</v>
+        <v>-3.6575538999997548E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.3096406659445448</v>
+        <v>-1.3347802392358221</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>32.663491393999998</v>
+        <v>32.663948804</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9815789999995559E-2</v>
+        <v>1.9875980999998433E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.73087661730770748</v>
+        <v>0.73309516431836474</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>32.500549036999999</v>
+        <v>32.500958804</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.16294235699999859</v>
+        <v>-0.16299000000000063</v>
       </c>
       <c r="D360" s="5">
-        <v>-5.8246772205237889</v>
+        <v>-5.8262544787897053</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>32.552707777000002</v>
+        <v>32.553274152999997</v>
       </c>
       <c r="C361" s="5">
-        <v>5.2158740000002979E-2</v>
+        <v>5.2315348999997013E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>1.9429186394110953</v>
+        <v>1.948779297514136</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>32.626725997999998</v>
+        <v>32.621472185000002</v>
       </c>
       <c r="C362" s="5">
-        <v>7.4018220999995776E-2</v>
+        <v>6.8198032000005071E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>2.7629382966966487</v>
+        <v>2.5431301730653999</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>32.506755087999998</v>
+        <v>32.504278526</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.11997090999999926</v>
+        <v>-0.11719365900000156</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.3243366722827359</v>
+        <v>-4.2268679321635467</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>32.436279218000003</v>
+        <v>32.435250891000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-7.0475869999995666E-2</v>
+        <v>-6.9027634999997645E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.5708457671349105</v>
+        <v>-2.5188216862393809</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>32.453971523</v>
+        <v>32.459140279000003</v>
       </c>
       <c r="C365" s="5">
-        <v>1.7692304999997077E-2</v>
+        <v>2.3889388000000622E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.65650481484553769</v>
+        <v>0.88741965381147203</v>
       </c>
       <c r="E365" s="5">
-        <v>0.95760637080000155</v>
+        <v>0.97127855663359242</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>32.518457322000003</v>
+        <v>32.518152067000003</v>
       </c>
       <c r="C366" s="5">
-        <v>6.4485799000003396E-2</v>
+        <v>5.9011787999999399E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>2.4106221184080567</v>
+        <v>2.2035869448665535</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>32.459135715999999</v>
+        <v>32.459181639000001</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.9321606000004579E-2</v>
+        <v>-5.8970428000002073E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1672620883232963</v>
+        <v>-2.1545798333945543</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>32.252594090000002</v>
+        <v>32.254714266999997</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.20654162599999637</v>
+        <v>-0.20446737200000342</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.3741109851149904</v>
+        <v>-7.302591376373857</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.753165168999999</v>
+        <v>28.754818280999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.4994289210000034</v>
+        <v>-3.4998959859999985</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.797008158609771</v>
+        <v>-74.799500986849964</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>28.931164940999999</v>
+        <v>28.931441590999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.17799977199999972</v>
+        <v>0.17662331000000009</v>
       </c>
       <c r="D370" s="5">
-        <v>7.6869672206779205</v>
+        <v>7.6250487505069131</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>30.059943100000002</v>
+        <v>30.060013728000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.128778159000003</v>
+        <v>1.1285721370000026</v>
       </c>
       <c r="D371" s="5">
-        <v>58.294853332101425</v>
+        <v>58.281153054023839</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>30.199195143000001</v>
+        <v>30.199082097000002</v>
       </c>
       <c r="C372" s="5">
-        <v>0.13925204299999905</v>
+        <v>0.1390683690000003</v>
       </c>
       <c r="D372" s="5">
-        <v>5.7028194145045452</v>
+        <v>5.6950912298658452</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>30.399398600000001</v>
+        <v>30.399318013999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.20020345700000064</v>
+        <v>0.20023591699999699</v>
       </c>
       <c r="D373" s="5">
-        <v>8.2518884795979695</v>
+        <v>8.2533075939742684</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>30.435252624</v>
+        <v>30.426557895999998</v>
       </c>
       <c r="C374" s="5">
-        <v>3.585402399999893E-2</v>
+        <v>2.7239881999999938E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>1.4245356058688818</v>
+        <v>1.0805978832978846</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>30.808307172999999</v>
+        <v>30.80558963</v>
       </c>
       <c r="C375" s="5">
-        <v>0.37305454899999901</v>
+        <v>0.37903173400000156</v>
       </c>
       <c r="D375" s="5">
-        <v>15.742030774757687</v>
+        <v>16.016676265459083</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>30.780487162</v>
+        <v>30.778903160999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.7820010999999312E-2</v>
+        <v>-2.6686469000001267E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.078238694294642</v>
+        <v>-1.0346051888368679</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>30.844008502000001</v>
+        <v>30.854311257999999</v>
       </c>
       <c r="C377" s="5">
-        <v>6.3521340000001203E-2</v>
+        <v>7.5408097000000396E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>2.5047287075912417</v>
+        <v>2.9799331843731736</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.9607580996952061</v>
+        <v>-4.9441513459870468</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>31.119746876000001</v>
+        <v>31.119150989000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.27573837399999945</v>
+        <v>0.26483973100000213</v>
       </c>
       <c r="D378" s="5">
-        <v>11.271232889333627</v>
+        <v>10.80072476994749</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>31.439236642000001</v>
+        <v>31.440017809</v>
       </c>
       <c r="C379" s="5">
-        <v>0.31948976600000023</v>
+        <v>0.32086681999999911</v>
       </c>
       <c r="D379" s="5">
-        <v>13.039763873442878</v>
+        <v>13.099457777468082</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>31.629477217000002</v>
+        <v>31.633012766</v>
       </c>
       <c r="C380" s="5">
-        <v>0.19024057500000069</v>
+        <v>0.1929949569999998</v>
       </c>
       <c r="D380" s="5">
-        <v>7.5078691285724863</v>
+        <v>7.6200721561864748</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>31.732015212</v>
+        <v>31.734450811999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.10253799499999872</v>
+        <v>0.10143804599999839</v>
       </c>
       <c r="D381" s="5">
-        <v>3.9603373396161157</v>
+        <v>3.91665623025923</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>31.714041527999999</v>
+        <v>31.713999667</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.79736840000011E-2</v>
+        <v>-2.0451144999999116E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.67759185502486163</v>
+        <v>-0.77060022133607076</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>31.858719922999999</v>
+        <v>31.8576552</v>
       </c>
       <c r="C383" s="5">
-        <v>0.14467839499999968</v>
+        <v>0.14365553300000045</v>
       </c>
       <c r="D383" s="5">
-        <v>5.613826262552446</v>
+        <v>5.5731507012614978</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>32.094173605000002</v>
+        <v>32.092059298999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.23545368200000283</v>
+        <v>0.23440409899999892</v>
       </c>
       <c r="D384" s="5">
-        <v>9.2381927335664074</v>
+        <v>9.1956510098637256</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>32.240273305999999</v>
+        <v>32.237740389999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14609970099999714</v>
+        <v>0.14568109100000015</v>
       </c>
       <c r="D385" s="5">
-        <v>5.6015291408970214</v>
+        <v>5.585453856799516</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>32.329522525999998</v>
+        <v>32.318041633</v>
       </c>
       <c r="C386" s="5">
-        <v>8.9249219999999241E-2</v>
+        <v>8.0301243000000966E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>3.3729499946999475</v>
+        <v>3.0303819426728884</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>32.723373596000002</v>
+        <v>32.719614632000003</v>
       </c>
       <c r="C387" s="5">
-        <v>0.39385107000000374</v>
+        <v>0.40157299900000254</v>
       </c>
       <c r="D387" s="5">
-        <v>15.639275124302277</v>
+        <v>15.973222926469655</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>32.921682093000001</v>
+        <v>32.920210034999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.19830849699999931</v>
+        <v>0.20059540299999412</v>
       </c>
       <c r="D388" s="5">
-        <v>7.5195293532511087</v>
+        <v>7.6100936456488188</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>33.021688441000002</v>
+        <v>33.037887963999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.10000634800000086</v>
+        <v>0.11767792900000273</v>
       </c>
       <c r="D389" s="5">
-        <v>3.7067690276422427</v>
+        <v>4.3749172732857611</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0603013186784525</v>
+        <v>7.0770554161497801</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>32.739325477000001</v>
+        <v>32.739748401999996</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.28236296400000072</v>
+        <v>-0.29813956200000291</v>
       </c>
       <c r="D390" s="5">
-        <v>-9.7919233239650456</v>
+        <v>-10.307374191756569</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>33.130750990999999</v>
+        <v>33.133867238999997</v>
       </c>
       <c r="C391" s="5">
-        <v>0.39142551399999803</v>
+        <v>0.39411883700000061</v>
       </c>
       <c r="D391" s="5">
-        <v>15.329028770162868</v>
+        <v>15.441372579532375</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>33.194219836999999</v>
+        <v>33.199572447999998</v>
       </c>
       <c r="C392" s="5">
-        <v>6.3468845999999246E-2</v>
+        <v>6.5705209000000764E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.323226572850734</v>
+        <v>2.4057531960483658</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>33.713531826000001</v>
+        <v>33.717341466000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.51931198900000197</v>
+        <v>0.51776901800000275</v>
       </c>
       <c r="D393" s="5">
-        <v>20.47624636224592</v>
+        <v>20.406518958006782</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>33.801473973</v>
+        <v>33.801703083</v>
       </c>
       <c r="C394" s="5">
-        <v>8.7942146999999693E-2</v>
+        <v>8.4361616999999001E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>3.1755155983417271</v>
+        <v>3.0440928632654796</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>33.959937816999997</v>
+        <v>33.957531764999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.15846384399999636</v>
+        <v>0.15582868199999922</v>
       </c>
       <c r="D395" s="5">
-        <v>5.7730359252788688</v>
+        <v>5.6745474821210173</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>34.084990308999998</v>
+        <v>34.077847437999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.12505249200000179</v>
+        <v>0.12031567300000034</v>
       </c>
       <c r="D396" s="5">
-        <v>4.509425910241327</v>
+        <v>4.335587121347162</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>34.270504711999997</v>
+        <v>34.260144040999997</v>
       </c>
       <c r="C397" s="5">
-        <v>0.18551440299999911</v>
+        <v>0.1822966029999975</v>
       </c>
       <c r="D397" s="5">
-        <v>6.7303435267758616</v>
+        <v>6.6115758813229286</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>34.523949903999998</v>
+        <v>34.516602822000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.25344519200000093</v>
+        <v>0.2564587810000063</v>
       </c>
       <c r="D398" s="5">
-        <v>9.2445367809542489</v>
+        <v>9.3619707594407853</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>34.442965313000002</v>
+        <v>34.428791279000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-8.0984590999996442E-2</v>
+        <v>-8.7811543000000825E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.7788668925131321</v>
+        <v>-3.0104895088691075</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>34.552168516000002</v>
+        <v>34.556351347000003</v>
       </c>
       <c r="C400" s="5">
-        <v>0.10920320299999986</v>
+        <v>0.12756006800000108</v>
       </c>
       <c r="D400" s="5">
-        <v>3.8717140989902754</v>
+        <v>4.5377773261087162</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>34.898807724999998</v>
+        <v>34.921305728</v>
       </c>
       <c r="C401" s="5">
-        <v>0.34663920899999567</v>
+        <v>0.36495438099999689</v>
       </c>
       <c r="D401" s="5">
-        <v>12.725811632355089</v>
+        <v>13.436055000364377</v>
       </c>
       <c r="E401" s="5">
-        <v>5.6845042534813262</v>
+        <v>5.700781375771613</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>34.857478145999998</v>
+        <v>34.861401026000003</v>
       </c>
       <c r="C402" s="5">
-        <v>-4.1329578999999228E-2</v>
+        <v>-5.9904701999997201E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.411902886586891</v>
+        <v>-2.0391928883355948</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>34.926835142000002</v>
+        <v>34.933172071000001</v>
       </c>
       <c r="C403" s="5">
-        <v>6.9356996000003335E-2</v>
+        <v>7.1771044999998423E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4139805642338308</v>
+        <v>2.4986714183113268</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>35.174964406999997</v>
+        <v>35.183069920999998</v>
       </c>
       <c r="C404" s="5">
-        <v>0.24812926499999577</v>
+        <v>0.24989784999999642</v>
       </c>
       <c r="D404" s="5">
-        <v>8.866231163983084</v>
+        <v>8.9302498676173236</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>35.099790595999998</v>
+        <v>35.105384094000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-7.5173810999999091E-2</v>
+        <v>-7.7685826999996266E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.5346366762013073</v>
+        <v>-2.6177124535881613</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>35.290963179999999</v>
+        <v>35.291055870999998</v>
       </c>
       <c r="C406" s="5">
-        <v>0.19117258400000026</v>
+        <v>0.18567177699999604</v>
       </c>
       <c r="D406" s="5">
-        <v>6.7352403488265988</v>
+        <v>6.534697530129896</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>35.355863927999998</v>
+        <v>35.350939203999999</v>
       </c>
       <c r="C407" s="5">
-        <v>6.4900747999999453E-2</v>
+        <v>5.9883333000001926E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>2.2292812052523203</v>
+        <v>2.0553210522043175</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>35.480342452999999</v>
+        <v>35.466253088999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.12447852500000067</v>
+        <v>0.11531388499999906</v>
       </c>
       <c r="D408" s="5">
-        <v>4.3076569379792318</v>
+        <v>3.9853665843915254</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>35.378168289000001</v>
+        <v>35.358704803999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.10217416399999735</v>
+        <v>-0.10754828500000002</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.4014769319756111</v>
+        <v>-3.5788130359058035</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>35.515539713000003</v>
+        <v>35.514337382000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.13737142400000124</v>
+        <v>0.1556325780000023</v>
       </c>
       <c r="D410" s="5">
-        <v>4.7603411818423202</v>
+        <v>5.4116019334328636</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>35.675827701000003</v>
+        <v>35.648296289999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.16028798800000033</v>
+        <v>0.13395890799999677</v>
       </c>
       <c r="D411" s="5">
-        <v>5.5522918800787302</v>
+        <v>4.6214541740586368</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>35.672403297000002</v>
+        <v>35.681304292999997</v>
       </c>
       <c r="C412" s="5">
-        <v>-3.4244040000004361E-3</v>
+        <v>3.3008002999999064E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.11512321808533343</v>
+        <v>1.1167979727076061</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>35.782967970000001</v>
+        <v>35.816002881999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.11056467299999895</v>
+        <v>0.13469858900000276</v>
       </c>
       <c r="D413" s="5">
-        <v>3.7833976619806808</v>
+        <v>4.625306128507467</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5334969949893926</v>
+        <v>2.5620380892076078</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>36.369920985</v>
+        <v>36.377571230000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.58695301499999886</v>
+        <v>0.56156834800000155</v>
       </c>
       <c r="D414" s="5">
-        <v>21.560359022347097</v>
+        <v>20.525516520256915</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>36.130447689</v>
+        <v>36.139914330000003</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.23947329599999989</v>
+        <v>-0.23765689999999751</v>
       </c>
       <c r="D415" s="5">
-        <v>-7.6213046616142481</v>
+        <v>-7.5640247751533103</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>36.252653178999999</v>
+        <v>36.262958339000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12220548999999892</v>
+        <v>0.12304400899999735</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1351723632552684</v>
+        <v>4.1629683689747177</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>36.289177383999998</v>
+        <v>36.296602819</v>
       </c>
       <c r="C417" s="5">
-        <v>3.6524204999999199E-2</v>
+        <v>3.3644479999999533E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2157104383367257</v>
+        <v>1.1190491852478557</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>36.288983901000002</v>
+        <v>36.289053815000003</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.9348299999677465E-4</v>
+        <v>-7.5490039999976943E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.3978521515073439E-3</v>
+        <v>-0.24929191580993493</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>36.247829480999997</v>
+        <v>36.240402947</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.1154420000005132E-2</v>
+        <v>-4.8650868000002845E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.3524332668139349</v>
+        <v>-1.5969686975610742</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>36.276849235999997</v>
+        <v>36.255467355999997</v>
       </c>
       <c r="C420" s="5">
-        <v>2.9019755000000202E-2</v>
+        <v>1.506440899999717E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>0.96495305534327613</v>
+        <v>0.499957938277662</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>36.379563417</v>
+        <v>36.350100458</v>
       </c>
       <c r="C421" s="5">
-        <v>0.10271418100000318</v>
+        <v>9.4633102000003078E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>3.4510905529839597</v>
+        <v>3.177569000074687</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>36.513112407000001</v>
+        <v>36.521017720000003</v>
       </c>
       <c r="C422" s="5">
-        <v>0.13354899000000131</v>
+        <v>0.17091726200000323</v>
       </c>
       <c r="D422" s="5">
-        <v>4.4952273005650856</v>
+        <v>5.7905978638064681</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>36.500295313999999</v>
+        <v>36.456703519000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-1.2817093000002444E-2</v>
+        <v>-6.4314201000001958E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.4204202527040124</v>
+        <v>-2.0928744680421829</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>36.585985448999999</v>
+        <v>36.600814776999997</v>
       </c>
       <c r="C424" s="5">
-        <v>8.5690135000000112E-2</v>
+        <v>0.14411125799999525</v>
       </c>
       <c r="D424" s="5">
-        <v>2.8538491169861846</v>
+        <v>4.8480322120757258</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>36.579836036000003</v>
+        <v>36.622760483999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-6.1494129999957181E-3</v>
+        <v>2.1945707000000425E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.20151097665062068</v>
+        <v>0.72189291070157147</v>
       </c>
       <c r="E425" s="5">
-        <v>2.226947934190604</v>
+        <v>2.2525059668382141</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>36.468701723000002</v>
+        <v>36.480235507000003</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.11113431300000087</v>
+        <v>-0.14252497699999367</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.5854496972360428</v>
+        <v>-4.5713719001385433</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>36.529696358000002</v>
+        <v>36.541678437999998</v>
       </c>
       <c r="C427" s="5">
-        <v>6.099463500000013E-2</v>
+        <v>6.1442930999994871E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>2.0255897167437364</v>
+        <v>2.0399643868115103</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>36.445134001</v>
+        <v>36.457181231</v>
       </c>
       <c r="C428" s="5">
-        <v>-8.4562357000002919E-2</v>
+        <v>-8.4497206999998298E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.7427760718339744</v>
+        <v>-2.7398024668540133</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>36.482318073999998</v>
+        <v>36.490838703000001</v>
       </c>
       <c r="C429" s="5">
-        <v>3.7184072999998818E-2</v>
+        <v>3.3657472000001576E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2312242253638139</v>
+        <v>1.1134892412033359</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>36.386545742999999</v>
+        <v>36.385667499999997</v>
       </c>
       <c r="C430" s="5">
-        <v>-9.5772330999999156E-2</v>
+        <v>-0.10517120300000471</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.1051170621596902</v>
+        <v>-3.4042508614586908</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>36.643238195000002</v>
+        <v>36.632933696999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.2566924520000029</v>
+        <v>0.24726619700000185</v>
       </c>
       <c r="D431" s="5">
-        <v>8.8018300470870781</v>
+        <v>8.4666534055449549</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>36.480093314000001</v>
+        <v>36.453209471999998</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.16314488100000091</v>
+        <v>-0.17972422500000107</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.213794336565936</v>
+        <v>-5.7310097474988382</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>36.472880347999997</v>
+        <v>36.437078094</v>
       </c>
       <c r="C433" s="5">
-        <v>-7.2129660000044282E-3</v>
+        <v>-1.6131377999997198E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.23701015764955313</v>
+        <v>-0.52973686502980621</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>36.114067351000003</v>
+        <v>36.126599517999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.35881299699999403</v>
+        <v>-0.31047857600000128</v>
       </c>
       <c r="D434" s="5">
-        <v>-11.187089864418908</v>
+        <v>-9.7592916433753452</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>36.159872346999997</v>
+        <v>36.186041295999999</v>
       </c>
       <c r="C435" s="5">
-        <v>4.5804995999993992E-2</v>
+        <v>5.9441778000000056E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.5326730356226781</v>
+        <v>1.9924154018352569</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>36.092297348000002</v>
+        <v>36.018062950999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.7574998999994307E-2</v>
+        <v>-0.16797834500000164</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.2196345099070425</v>
+        <v>-5.4304462594099263</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>36.240226974000002</v>
+        <v>35.980256601999997</v>
       </c>
       <c r="C437" s="5">
-        <v>0.14792962599999981</v>
+        <v>-3.7806349000000239E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>5.0307793927123923</v>
+        <v>-1.2523333775824042</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.92840509636449298</v>
+        <v>-1.7543840865865357</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>35.870346802999997</v>
+        <v>35.625133054999999</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.36988017100000548</v>
+        <v>-0.35512354699999804</v>
       </c>
       <c r="D438" s="5">
-        <v>-11.582954531040556</v>
+        <v>-11.221691723907334</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>35.787821571999999</v>
+        <v>35.550930805</v>
       </c>
       <c r="C439" s="5">
-        <v>-8.25252309999982E-2</v>
+        <v>-7.4202249999999026E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.7261166191745123</v>
+        <v>-2.4709998574012015</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>35.910831797</v>
+        <v>35.673126785999997</v>
       </c>
       <c r="C440" s="5">
-        <v>0.12301022500000158</v>
+        <v>0.12219598099999729</v>
       </c>
       <c r="D440" s="5">
-        <v>4.2035263044642779</v>
+        <v>4.2035262726913158</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>36.084411158999998</v>
+        <v>35.904864226000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.17357936199999813</v>
+        <v>0.2317374400000034</v>
       </c>
       <c r="D441" s="5">
-        <v>5.9570590243002597</v>
+        <v>8.0800002642943412</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>35.870961510000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-3.3902716000000055E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-1.1272189173949121</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>36.085045915999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.21408440599999778</v>
+      </c>
+      <c r="D443" s="5">
+        <v>7.4016445595278979</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7335B853-79C2-471E-99C8-3DD0A4F0BB74}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3270A6B2-C8D0-4039-907D-670FD153D4AF}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816945FB-147C-4CED-B352-B2E342AF7BD3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>