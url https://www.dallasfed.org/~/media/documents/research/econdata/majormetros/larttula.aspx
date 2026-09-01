--- v7 (2026-07-22)
+++ v8 (2026-09-01)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5FA6397B-FEC5-40BE-B7F4-85FB83DB27E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EEA74B7D-1F41-47E4-BF62-7B2F7F4EC509}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{28803AC4-C1A6-4D47-9DB9-252E26683728}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6B215705-FDB1-4707-86A0-27A30664F473}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D671368D-43B9-4C36-9100-BC3E1A4DE8BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8749EE9-D34C-4ED3-901F-808576EB7613}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>16.248249458</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>16.357012977</v>
       </c>
       <c r="C7" s="5">
         <v>0.10876351900000003</v>
       </c>
       <c r="D7" s="5">
         <v>8.3350632387772627</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>16.697355809000001</v>
       </c>
       <c r="C8" s="5">
         <v>0.34034283200000104</v>
       </c>
       <c r="D8" s="5">
         <v>28.03374314512277</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>16.153347816</v>
       </c>
       <c r="C9" s="5">
         <v>-0.54400799300000102</v>
       </c>
       <c r="D9" s="5">
         <v>-32.798632275289364</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>16.172046033000001</v>
       </c>
       <c r="C10" s="5">
         <v>1.8698217000000739E-2</v>
       </c>
       <c r="D10" s="5">
         <v>1.3979308677801061</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>16.388487179999998</v>
       </c>
       <c r="C11" s="5">
         <v>0.21644114699999761</v>
       </c>
       <c r="D11" s="5">
         <v>17.296961569077919</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>16.569397746</v>
       </c>
       <c r="C12" s="5">
         <v>0.18091056600000144</v>
       </c>
       <c r="D12" s="5">
         <v>14.08125499911257</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>16.700170411999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.13077266599999859</v>
       </c>
       <c r="D13" s="5">
         <v>9.8930316808918839</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.295444688</v>
       </c>
       <c r="C14" s="5">
         <v>0.59527427600000138</v>
       </c>
       <c r="D14" s="5">
         <v>52.24041512819548</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.211633331000002</v>
       </c>
       <c r="C15" s="5">
         <v>-8.381135699999831E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.6625282862366788</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.137498047000001</v>
       </c>
       <c r="C16" s="5">
         <v>-7.4135284000000468E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.0480269089920204</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.073118318999999</v>
       </c>
       <c r="C17" s="5">
         <v>-6.4379728000002245E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-4.4160043789390313</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.729693106999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.65657478800000035</v>
       </c>
       <c r="D18" s="5">
         <v>57.275262240947299</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.867249923999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.13755681700000011</v>
       </c>
       <c r="D19" s="5">
         <v>9.7180116931326221</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>18.109393556000001</v>
       </c>
       <c r="C20" s="5">
         <v>0.24214363200000122</v>
       </c>
       <c r="D20" s="5">
         <v>17.531515563816779</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>18.149421494999999</v>
       </c>
       <c r="C21" s="5">
         <v>4.0027938999998014E-2</v>
       </c>
       <c r="D21" s="5">
         <v>2.684893236377639</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>18.367642862</v>
       </c>
       <c r="C22" s="5">
         <v>0.21822136700000172</v>
       </c>
       <c r="D22" s="5">
         <v>15.421756062717783</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>18.5043091</v>
       </c>
       <c r="C23" s="5">
         <v>0.13666623800000011</v>
       </c>
       <c r="D23" s="5">
         <v>9.3033254728664527</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>18.362883063000002</v>
       </c>
       <c r="C24" s="5">
         <v>-0.14142603699999867</v>
       </c>
       <c r="D24" s="5">
         <v>-8.7955706046280664</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>18.495678088999998</v>
       </c>
       <c r="C25" s="5">
         <v>0.1327950259999966</v>
       </c>
       <c r="D25" s="5">
         <v>9.0316723982290181</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>18.387463841999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.10821424699999938</v>
       </c>
       <c r="D26" s="5">
         <v>-6.7993622955381028</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>18.220099474000001</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16736436799999765</v>
       </c>
       <c r="D27" s="5">
         <v>-10.391967063032881</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>18.439870332999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.21977085899999693</v>
       </c>
       <c r="D28" s="5">
         <v>15.47432422606343</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>18.263520617000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17634971599999716</v>
       </c>
       <c r="D29" s="5">
         <v>-10.891396646517393</v>
       </c>
       <c r="E29" s="5">
         <v>6.9723777212698845</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>18.391804204</v>
       </c>
       <c r="C30" s="5">
         <v>0.12828358699999853</v>
       </c>
       <c r="D30" s="5">
         <v>8.7622110057464564</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>18.600184125999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.20837992199999888</v>
       </c>
       <c r="D31" s="5">
         <v>14.476120279621153</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>18.729580545000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.12939641900000254</v>
       </c>
       <c r="D32" s="5">
         <v>8.6750115969965069</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>19.043089344999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.31350879999999748</v>
       </c>
       <c r="D33" s="5">
         <v>22.042822832692522</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>19.151720022999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.10863067800000081</v>
       </c>
       <c r="D34" s="5">
         <v>7.0642675771072083</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>19.228822186999999</v>
       </c>
       <c r="C35" s="5">
         <v>7.7102163999999362E-2</v>
       </c>
       <c r="D35" s="5">
         <v>4.9394517316295072</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>19.460188447</v>
       </c>
       <c r="C36" s="5">
         <v>0.23136626000000149</v>
       </c>
       <c r="D36" s="5">
         <v>15.433615169627689</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>19.283489983999999</v>
       </c>
       <c r="C37" s="5">
         <v>-0.17669846300000103</v>
       </c>
       <c r="D37" s="5">
         <v>-10.367988935177241</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>19.883136348000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.5996463640000016</v>
       </c>
       <c r="D38" s="5">
         <v>44.40793210007898</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>20.245834073000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.3626977250000003</v>
       </c>
       <c r="D39" s="5">
         <v>24.2251101194245</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>20.332571021</v>
       </c>
       <c r="C40" s="5">
         <v>8.6736947999998648E-2</v>
       </c>
       <c r="D40" s="5">
         <v>5.2639097729251016</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>20.644753426000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.31218240500000149</v>
       </c>
       <c r="D41" s="5">
         <v>20.062899330928619</v>
       </c>
       <c r="E41" s="5">
         <v>13.038191589323178</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>20.155925939999999</v>
       </c>
       <c r="C42" s="5">
         <v>-0.4888274860000017</v>
       </c>
       <c r="D42" s="5">
         <v>-24.990435302735705</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>20.429766325999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.27384038599999982</v>
       </c>
       <c r="D43" s="5">
         <v>17.578453489266387</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>20.352781576000002</v>
       </c>
       <c r="C44" s="5">
         <v>-7.6984749999997604E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-4.4293651320090337</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>20.132670006000001</v>
       </c>
       <c r="C45" s="5">
         <v>-0.22011157000000026</v>
       </c>
       <c r="D45" s="5">
         <v>-12.233002952576854</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>19.930093306</v>
       </c>
       <c r="C46" s="5">
         <v>-0.20257670000000161</v>
       </c>
       <c r="D46" s="5">
         <v>-11.428197682624198</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>20.161675138</v>
       </c>
       <c r="C47" s="5">
         <v>0.23158183199999982</v>
       </c>
       <c r="D47" s="5">
         <v>14.870198036267034</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>20.252935917999999</v>
       </c>
       <c r="C48" s="5">
         <v>9.1260779999998931E-2</v>
       </c>
       <c r="D48" s="5">
         <v>5.569024833320424</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>20.178940286</v>
       </c>
       <c r="C49" s="5">
         <v>-7.3995631999999034E-2</v>
       </c>
       <c r="D49" s="5">
         <v>-4.2972540098087482</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>20.281926868999999</v>
       </c>
       <c r="C50" s="5">
         <v>0.10298658299999985</v>
       </c>
       <c r="D50" s="5">
         <v>6.2992712898232828</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>20.370054574000001</v>
       </c>
       <c r="C51" s="5">
         <v>8.8127705000001555E-2</v>
       </c>
       <c r="D51" s="5">
         <v>5.3405935610199906</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>20.535026989999999</v>
       </c>
       <c r="C52" s="5">
         <v>0.16497241599999768</v>
       </c>
       <c r="D52" s="5">
         <v>10.163322487015346</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>20.517279096999999</v>
       </c>
       <c r="C53" s="5">
         <v>-1.7747892999999237E-2</v>
       </c>
       <c r="D53" s="5">
         <v>-1.0322131547772728</v>
       </c>
       <c r="E53" s="5">
         <v>-0.61746597970727679</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>20.926568441000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.40928934400000117</v>
       </c>
       <c r="D54" s="5">
         <v>26.747389471736092</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>21.056558711000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.12999027000000041</v>
       </c>
       <c r="D55" s="5">
         <v>7.7140930866906876</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>21.147459457</v>
       </c>
       <c r="C56" s="5">
         <v>9.0900745999999089E-2</v>
       </c>
       <c r="D56" s="5">
         <v>5.3051631460956372</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>21.737945391</v>
       </c>
       <c r="C57" s="5">
         <v>0.59048593400000016</v>
       </c>
       <c r="D57" s="5">
         <v>39.162912250223634</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>22.025379807</v>
       </c>
       <c r="C58" s="5">
         <v>0.28743441599999997</v>
       </c>
       <c r="D58" s="5">
         <v>17.073594568359397</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>22.073251446</v>
       </c>
       <c r="C59" s="5">
         <v>4.7871639000000243E-2</v>
       </c>
       <c r="D59" s="5">
         <v>2.6395768363036254</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>22.442082695</v>
       </c>
       <c r="C60" s="5">
         <v>0.36883124899999942</v>
       </c>
       <c r="D60" s="5">
         <v>22.000658090154591</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>22.668700698999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.22661800399999876</v>
       </c>
       <c r="D61" s="5">
         <v>12.813647430342634</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>22.792999288000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.12429858900000212</v>
       </c>
       <c r="D62" s="5">
         <v>6.7820323586266662</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>22.305127550000002</v>
       </c>
       <c r="C63" s="5">
         <v>-0.48787173799999906</v>
       </c>
       <c r="D63" s="5">
         <v>-22.867251059257921</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>22.628184797999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.3230572479999978</v>
       </c>
       <c r="D64" s="5">
         <v>18.833823098188486</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>22.810260677999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.1820758799999993</v>
       </c>
       <c r="D65" s="5">
         <v>10.094691661454224</v>
       </c>
       <c r="E65" s="5">
         <v>11.175856068240918</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>21.316374042</v>
       </c>
       <c r="C66" s="5">
         <v>-1.4938866359999992</v>
       </c>
       <c r="D66" s="5">
         <v>-55.63944145905505</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>20.958890396000001</v>
       </c>
       <c r="C67" s="5">
         <v>-0.3574836459999986</v>
       </c>
       <c r="D67" s="5">
         <v>-18.368185296153626</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>20.922403288000002</v>
       </c>
       <c r="C68" s="5">
         <v>-3.6487107999999324E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-2.0691801885585948</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.649022262999999</v>
       </c>
       <c r="C69" s="5">
         <v>-1.2733810250000026</v>
       </c>
       <c r="D69" s="5">
         <v>-52.92909935679981</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>19.630704176999998</v>
       </c>
       <c r="C70" s="5">
         <v>-1.8318086000000733E-2</v>
       </c>
       <c r="D70" s="5">
         <v>-1.1129990203606721</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>19.676696303</v>
       </c>
       <c r="C71" s="5">
         <v>4.5992126000001576E-2</v>
       </c>
       <c r="D71" s="5">
         <v>2.8479522000598223</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.127611733999998</v>
       </c>
       <c r="C72" s="5">
         <v>-0.54908456900000147</v>
       </c>
       <c r="D72" s="5">
         <v>-28.796264301442807</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>19.054490888</v>
       </c>
       <c r="C73" s="5">
         <v>-7.3120845999998352E-2</v>
       </c>
       <c r="D73" s="5">
         <v>-4.4921161419030469</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>18.907523893</v>
       </c>
       <c r="C74" s="5">
         <v>-0.14696699499999966</v>
       </c>
       <c r="D74" s="5">
         <v>-8.8728682458445451</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>18.829752226</v>
       </c>
       <c r="C75" s="5">
         <v>-7.7771667000000377E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-4.8257705379761928</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>18.834664849999999</v>
       </c>
       <c r="C76" s="5">
         <v>4.9126239999992549E-3</v>
       </c>
       <c r="D76" s="5">
         <v>0.31352591543944985</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>18.909274017000001</v>
       </c>
       <c r="C77" s="5">
         <v>7.4609167000001975E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.858466998974742</v>
       </c>
       <c r="E77" s="5">
         <v>-17.101894257448858</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>18.524965989999998</v>
       </c>
       <c r="C78" s="5">
         <v>-0.38430802700000299</v>
       </c>
       <c r="D78" s="5">
         <v>-21.838881031465739</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>19.050340711</v>
       </c>
       <c r="C79" s="5">
         <v>0.52537472100000215</v>
       </c>
       <c r="D79" s="5">
         <v>39.876235663347373</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>18.876514258</v>
       </c>
       <c r="C80" s="5">
         <v>-0.17382645300000021</v>
       </c>
       <c r="D80" s="5">
         <v>-10.416373976136894</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>18.977426548</v>
       </c>
       <c r="C81" s="5">
         <v>0.10091229000000013</v>
       </c>
       <c r="D81" s="5">
         <v>6.6071233837152521</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>19.045642516000001</v>
       </c>
       <c r="C82" s="5">
         <v>6.8215968000000515E-2</v>
       </c>
       <c r="D82" s="5">
         <v>4.3998106755677391</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>19.053909905000001</v>
       </c>
       <c r="C83" s="5">
         <v>8.2673890000002359E-3</v>
       </c>
       <c r="D83" s="5">
         <v>0.52214498581535373</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>19.217175183999998</v>
       </c>
       <c r="C84" s="5">
         <v>0.16326527899999732</v>
       </c>
       <c r="D84" s="5">
         <v>10.78100533199815</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>19.237782374999998</v>
       </c>
       <c r="C85" s="5">
         <v>2.0607190999999858E-2</v>
       </c>
       <c r="D85" s="5">
         <v>1.2944148493398311</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>19.627116868000002</v>
       </c>
       <c r="C86" s="5">
         <v>0.38933449300000333</v>
       </c>
       <c r="D86" s="5">
         <v>27.179762930506147</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>19.861571914999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.23445504699999731</v>
       </c>
       <c r="D87" s="5">
         <v>15.314867426122248</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.015946166999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.15437425200000021</v>
       </c>
       <c r="D88" s="5">
         <v>9.7362427452102764</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.111611407000002</v>
       </c>
       <c r="C89" s="5">
         <v>9.5665240000002427E-2</v>
       </c>
       <c r="D89" s="5">
         <v>5.8885343243344712</v>
       </c>
       <c r="E89" s="5">
         <v>6.3584534706042195</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.357274213</v>
       </c>
       <c r="C90" s="5">
         <v>0.24566280599999857</v>
       </c>
       <c r="D90" s="5">
         <v>15.683945154759215</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.433479416000001</v>
       </c>
       <c r="C91" s="5">
         <v>7.6205203000000665E-2</v>
       </c>
       <c r="D91" s="5">
         <v>4.5857165615221129</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.742870219</v>
       </c>
       <c r="C92" s="5">
         <v>0.30939080299999944</v>
       </c>
       <c r="D92" s="5">
         <v>19.761797470767874</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>20.699244057000001</v>
       </c>
       <c r="C93" s="5">
         <v>-4.3626161999998914E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-2.4948352219957948</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>20.767451352999998</v>
       </c>
       <c r="C94" s="5">
         <v>6.8207295999997086E-2</v>
       </c>
       <c r="D94" s="5">
         <v>4.0266468258867816</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.031485562</v>
       </c>
       <c r="C95" s="5">
         <v>0.26403420900000185</v>
       </c>
       <c r="D95" s="5">
         <v>16.36998567022534</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>21.107559608999999</v>
       </c>
       <c r="C96" s="5">
         <v>7.6074046999998757E-2</v>
       </c>
       <c r="D96" s="5">
         <v>4.4279831378266854</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>21.329904543000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.22234493400000233</v>
       </c>
       <c r="D97" s="5">
         <v>13.399371983709575</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>21.236735121999999</v>
       </c>
       <c r="C98" s="5">
         <v>-9.3169421000002473E-2</v>
       </c>
       <c r="D98" s="5">
         <v>-5.117512700104065</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>21.379960561000001</v>
       </c>
       <c r="C99" s="5">
         <v>0.14322543900000184</v>
       </c>
       <c r="D99" s="5">
         <v>8.4001276138403913</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>21.582235407999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.2022748469999982</v>
       </c>
       <c r="D100" s="5">
         <v>11.962943253957681</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>21.703364237999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.12112882999999997</v>
       </c>
       <c r="D101" s="5">
         <v>6.9467533730407816</v>
       </c>
       <c r="E101" s="5">
         <v>7.9145961941467169</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>21.993906666000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.29054242800000196</v>
       </c>
       <c r="D102" s="5">
         <v>17.301569845036944</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>22.226739974000001</v>
       </c>
       <c r="C103" s="5">
         <v>0.23283330800000002</v>
       </c>
       <c r="D103" s="5">
         <v>13.469905425516227</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>22.415706056000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.18896608200000031</v>
       </c>
       <c r="D104" s="5">
         <v>10.692921428804336</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>22.436486346999999</v>
       </c>
       <c r="C105" s="5">
         <v>2.0780290999997675E-2</v>
       </c>
       <c r="D105" s="5">
         <v>1.1181395100982039</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>22.505907140000001</v>
       </c>
       <c r="C106" s="5">
         <v>6.942079300000259E-2</v>
       </c>
       <c r="D106" s="5">
         <v>3.7767643808352291</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>22.393906182999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.1120009570000029</v>
       </c>
       <c r="D107" s="5">
         <v>-5.8110442947823415</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>22.807494083000002</v>
       </c>
       <c r="C108" s="5">
         <v>0.41358790000000312</v>
       </c>
       <c r="D108" s="5">
         <v>24.558278436705237</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>22.913984974000002</v>
       </c>
       <c r="C109" s="5">
         <v>0.10649089099999998</v>
       </c>
       <c r="D109" s="5">
         <v>5.7490895998008495</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>22.837684991</v>
       </c>
       <c r="C110" s="5">
         <v>-7.6299983000001959E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-3.9234384972867797</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>22.895841999999998</v>
       </c>
       <c r="C111" s="5">
         <v>5.8157008999998538E-2</v>
       </c>
       <c r="D111" s="5">
         <v>3.0990097662617844</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>22.741826218</v>
       </c>
       <c r="C112" s="5">
         <v>-0.15401578199999832</v>
       </c>
       <c r="D112" s="5">
         <v>-7.7801088606271325</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>22.787112148999999</v>
       </c>
       <c r="C113" s="5">
         <v>4.5285930999998669E-2</v>
       </c>
       <c r="D113" s="5">
         <v>2.4159124571429214</v>
       </c>
       <c r="E113" s="5">
         <v>4.9934558491281589</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>22.917588372000001</v>
       </c>
       <c r="C114" s="5">
         <v>0.13047622300000228</v>
       </c>
       <c r="D114" s="5">
         <v>7.0916227046205149</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>23.232845056999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.31525668499999782</v>
       </c>
       <c r="D115" s="5">
         <v>17.81532249541533</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>23.208190364</v>
       </c>
       <c r="C116" s="5">
         <v>-2.4654692999998673E-2</v>
       </c>
       <c r="D116" s="5">
         <v>-1.2660335578578374</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>23.272161917999998</v>
       </c>
       <c r="C117" s="5">
         <v>6.3971553999998321E-2</v>
       </c>
       <c r="D117" s="5">
         <v>3.3583152389073723</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>23.441274242999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.1691123250000004</v>
       </c>
       <c r="D118" s="5">
         <v>9.0771622134160559</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>23.473762141000002</v>
       </c>
       <c r="C119" s="5">
         <v>3.2487898000002957E-2</v>
       </c>
       <c r="D119" s="5">
         <v>1.6758485486401797</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>23.61302834</v>
       </c>
       <c r="C120" s="5">
         <v>0.13926619899999793</v>
       </c>
       <c r="D120" s="5">
         <v>7.3563815843995517</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>23.491268604999998</v>
       </c>
       <c r="C121" s="5">
         <v>-0.12175973500000126</v>
       </c>
       <c r="D121" s="5">
         <v>-6.0152504343900404</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>23.725388035000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.23411943000000335</v>
       </c>
       <c r="D122" s="5">
         <v>12.637302494252612</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>23.801032845000002</v>
       </c>
       <c r="C123" s="5">
         <v>7.5644810000000007E-2</v>
       </c>
       <c r="D123" s="5">
         <v>3.8938293715851779</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>24.01369996</v>
       </c>
       <c r="C124" s="5">
         <v>0.21266711499999857</v>
       </c>
       <c r="D124" s="5">
         <v>11.265190639575827</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>24.061703211000001</v>
       </c>
       <c r="C125" s="5">
         <v>4.8003251000000802E-2</v>
       </c>
       <c r="D125" s="5">
         <v>2.4253432284615961</v>
       </c>
       <c r="E125" s="5">
         <v>5.5934734233356487</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>23.631196131999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.43050707900000162</v>
       </c>
       <c r="D126" s="5">
         <v>-19.478460725068349</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>23.844638519</v>
       </c>
       <c r="C127" s="5">
         <v>0.21344238700000062</v>
       </c>
       <c r="D127" s="5">
         <v>11.393656305024713</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>23.908457242000001</v>
       </c>
       <c r="C128" s="5">
         <v>6.3818723000000688E-2</v>
       </c>
       <c r="D128" s="5">
         <v>3.2594292201281405</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>24.313507786999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.40505054499999815</v>
       </c>
       <c r="D129" s="5">
         <v>22.335586667289697</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>24.356866325999999</v>
       </c>
       <c r="C130" s="5">
         <v>4.3358538999999752E-2</v>
       </c>
       <c r="D130" s="5">
         <v>2.16108743133403</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>24.459032873000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.10216654700000305</v>
       </c>
       <c r="D131" s="5">
         <v>5.1512444615525732</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>24.12668635</v>
       </c>
       <c r="C132" s="5">
         <v>-0.33234652300000178</v>
       </c>
       <c r="D132" s="5">
         <v>-15.140440796470166</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>24.573226878</v>
       </c>
       <c r="C133" s="5">
         <v>0.44654052799999988</v>
       </c>
       <c r="D133" s="5">
         <v>24.616096834919677</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>24.712852900000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.13962602200000163</v>
       </c>
       <c r="D134" s="5">
         <v>7.0356188686762966</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>24.704327836000001</v>
       </c>
       <c r="C135" s="5">
         <v>-8.5250640000005262E-3</v>
       </c>
       <c r="D135" s="5">
         <v>-0.41317324039374936</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>24.901233745999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.19690590999999813</v>
       </c>
       <c r="D136" s="5">
         <v>9.9952361886381791</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>25.03652078</v>
       </c>
       <c r="C137" s="5">
         <v>0.13528703400000097</v>
       </c>
       <c r="D137" s="5">
         <v>6.7179170193123028</v>
       </c>
       <c r="E137" s="5">
         <v>4.0513240498883496</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>24.437623647999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.59889713200000116</v>
       </c>
       <c r="D138" s="5">
         <v>-25.214061835819223</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>24.649092516</v>
       </c>
       <c r="C139" s="5">
         <v>0.21146886800000075</v>
       </c>
       <c r="D139" s="5">
         <v>10.892851859617014</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>24.617315233999999</v>
       </c>
       <c r="C140" s="5">
         <v>-3.1777282000000184E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-1.5361018144891769</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>24.427380915000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.18993431899999891</v>
       </c>
       <c r="D141" s="5">
         <v>-8.8756144139278241</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>24.362575039999999</v>
       </c>
       <c r="C142" s="5">
         <v>-6.4805875000001123E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-3.1375564576460069</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>24.463924481999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.10134944200000007</v>
       </c>
       <c r="D143" s="5">
         <v>5.1078739432942832</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>24.134657975</v>
       </c>
       <c r="C144" s="5">
         <v>-0.32926650699999982</v>
       </c>
       <c r="D144" s="5">
         <v>-15.007568542246364</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>24.267970574</v>
       </c>
       <c r="C145" s="5">
         <v>0.13331259899999992</v>
       </c>
       <c r="D145" s="5">
         <v>6.8335679950298767</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>24.104978407000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.16299216699999874</v>
       </c>
       <c r="D146" s="5">
         <v>-7.7684631473595278</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>24.000789091000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.10418931599999937</v>
       </c>
       <c r="D147" s="5">
         <v>-5.0652337802857943</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>23.892891305999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.10789778500000224</v>
       </c>
       <c r="D148" s="5">
         <v>-5.2633023043346272</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>24.033452165</v>
       </c>
       <c r="C149" s="5">
         <v>0.1405608590000007</v>
       </c>
       <c r="D149" s="5">
         <v>7.2925085229171405</v>
       </c>
       <c r="E149" s="5">
         <v>-4.0064217541012521</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>24.149580915000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.11612875000000145</v>
       </c>
       <c r="D150" s="5">
         <v>5.9549605789462667</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>24.136420660999999</v>
       </c>
       <c r="C151" s="5">
         <v>-1.3160254000002425E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.65198058116782143</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>24.317207251999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.18078659100000039</v>
       </c>
       <c r="D152" s="5">
         <v>9.3679215775045463</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>24.225915451999999</v>
       </c>
       <c r="C153" s="5">
         <v>-9.1291800000000478E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-4.4131804223674571</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>24.361146256000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.13523080400000254</v>
       </c>
       <c r="D154" s="5">
         <v>6.9080143231811553</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>24.572137831999999</v>
       </c>
       <c r="C155" s="5">
         <v>0.21099157599999785</v>
       </c>
       <c r="D155" s="5">
         <v>10.902843940116046</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>25.043876227999998</v>
       </c>
       <c r="C156" s="5">
         <v>0.47173839599999923</v>
       </c>
       <c r="D156" s="5">
         <v>25.632867420955851</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>25.056289161999999</v>
       </c>
       <c r="C157" s="5">
         <v>1.241293400000032E-2</v>
       </c>
       <c r="D157" s="5">
         <v>0.59640104936420357</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>25.210304355000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.15401519300000288</v>
       </c>
       <c r="D158" s="5">
         <v>7.6306683035166856</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>25.401337996999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.19103364199999717</v>
       </c>
       <c r="D159" s="5">
         <v>9.4818317297405095</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>25.494071857000002</v>
       </c>
       <c r="C160" s="5">
         <v>9.2733860000002721E-2</v>
       </c>
       <c r="D160" s="5">
         <v>4.4699402666585453</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>25.541459630999999</v>
       </c>
       <c r="C161" s="5">
         <v>4.7387773999997052E-2</v>
       </c>
       <c r="D161" s="5">
         <v>2.2534766429622044</v>
       </c>
       <c r="E161" s="5">
         <v>6.274618625933881</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>25.466964437000001</v>
       </c>
       <c r="C162" s="5">
         <v>-7.4495193999997156E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-3.4443632541199976</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>25.418407739999999</v>
       </c>
       <c r="C163" s="5">
         <v>-4.8556697000002202E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-2.2641438031241634</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>25.416080417</v>
       </c>
       <c r="C164" s="5">
         <v>-2.3273229999993816E-3</v>
       </c>
       <c r="D164" s="5">
         <v>-0.10981732835146918</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>25.301702098</v>
       </c>
       <c r="C165" s="5">
         <v>-0.11437831900000006</v>
       </c>
       <c r="D165" s="5">
         <v>-5.268602244435872</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>25.458255955999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.15655385799999877</v>
       </c>
       <c r="D166" s="5">
         <v>7.6829453689199578</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>25.289365309000001</v>
       </c>
       <c r="C167" s="5">
         <v>-0.16889064699999778</v>
       </c>
       <c r="D167" s="5">
         <v>-7.6766878666753247</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>25.245594132000001</v>
       </c>
       <c r="C168" s="5">
         <v>-4.3771176999999994E-2</v>
       </c>
       <c r="D168" s="5">
         <v>-2.0573182046325522</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>25.140300254</v>
       </c>
       <c r="C169" s="5">
         <v>-0.10529387800000123</v>
       </c>
       <c r="D169" s="5">
         <v>-4.8917102696377608</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>25.123907076999998</v>
       </c>
       <c r="C170" s="5">
         <v>-1.6393177000001202E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.77968102536463135</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>25.100822769000001</v>
       </c>
       <c r="C171" s="5">
         <v>-2.3084307999997833E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.0970272052873264</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>24.986671502</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11415126700000044</v>
       </c>
       <c r="D172" s="5">
         <v>-5.3228013710275075</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>25.052154039000001</v>
       </c>
       <c r="C173" s="5">
         <v>6.5482537000001173E-2</v>
       </c>
       <c r="D173" s="5">
         <v>3.1905659466265446</v>
       </c>
       <c r="E173" s="5">
         <v>-1.9157307337522744</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>25.302903700000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.2507496610000004</v>
       </c>
       <c r="D174" s="5">
         <v>12.694694518828541</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>25.397583349000001</v>
       </c>
       <c r="C175" s="5">
         <v>9.4679648999999699E-2</v>
       </c>
       <c r="D175" s="5">
         <v>4.5837908361262114</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>25.322986188000002</v>
       </c>
       <c r="C176" s="5">
         <v>-7.4597160999999801E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.468226257361906</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>25.472197577999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.14921138999999783</v>
       </c>
       <c r="D177" s="5">
         <v>7.3045059632087517</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>25.346875632</v>
       </c>
       <c r="C178" s="5">
         <v>-0.12532194599999968</v>
       </c>
       <c r="D178" s="5">
         <v>-5.7467725875435249</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>25.298627078999999</v>
       </c>
       <c r="C179" s="5">
         <v>-4.8248553000000527E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.2604731655118226</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>25.353111114000001</v>
       </c>
       <c r="C180" s="5">
         <v>5.4484035000001541E-2</v>
       </c>
       <c r="D180" s="5">
         <v>2.6151958481083648</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>25.232509001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.12060211300000034</v>
       </c>
       <c r="D181" s="5">
         <v>-5.5612729254374322</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>25.331626267000001</v>
       </c>
       <c r="C182" s="5">
         <v>9.911726600000037E-2</v>
       </c>
       <c r="D182" s="5">
         <v>4.8169749572942067</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>25.407274375</v>
       </c>
       <c r="C183" s="5">
         <v>7.5648107999999326E-2</v>
       </c>
       <c r="D183" s="5">
         <v>3.6430219118588125</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>25.468555732999999</v>
       </c>
       <c r="C184" s="5">
         <v>6.1281357999998676E-2</v>
       </c>
       <c r="D184" s="5">
         <v>2.9330595981844176</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>25.446984024999999</v>
       </c>
       <c r="C185" s="5">
         <v>-2.1571707999999745E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.0116710350013713</v>
       </c>
       <c r="E185" s="5">
         <v>1.5760320864439237</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>25.532494281000002</v>
       </c>
       <c r="C186" s="5">
         <v>8.5510256000002727E-2</v>
       </c>
       <c r="D186" s="5">
         <v>4.1077627325385224</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>25.793306938000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.26081265699999889</v>
       </c>
       <c r="D187" s="5">
         <v>12.970589552314426</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>25.844528703000002</v>
       </c>
       <c r="C188" s="5">
         <v>5.1221765000001085E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.4092268356634472</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>26.037055601999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.19252689899999709</v>
       </c>
       <c r="D189" s="5">
         <v>9.3148200283896809</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>25.949704299</v>
       </c>
       <c r="C190" s="5">
         <v>-8.7351302999998381E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-3.9524007338525902</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>25.901196455000001</v>
       </c>
       <c r="C191" s="5">
         <v>-4.8507843999999523E-2</v>
       </c>
       <c r="D191" s="5">
         <v>-2.2202436314730511</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>26.27275109</v>
       </c>
       <c r="C192" s="5">
         <v>0.37155463499999897</v>
       </c>
       <c r="D192" s="5">
         <v>18.639335220709661</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>26.224444409</v>
       </c>
       <c r="C193" s="5">
         <v>-4.8306680999999685E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-2.1842168556288288</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>26.235860460000001</v>
       </c>
       <c r="C194" s="5">
         <v>1.1416051000001204E-2</v>
       </c>
       <c r="D194" s="5">
         <v>0.52363772877375148</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>26.308814167000001</v>
       </c>
       <c r="C195" s="5">
         <v>7.2953706999999923E-2</v>
       </c>
       <c r="D195" s="5">
         <v>3.3883326155580651</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>26.434005874</v>
       </c>
       <c r="C196" s="5">
         <v>0.12519170699999904</v>
       </c>
       <c r="D196" s="5">
         <v>5.8621003415321393</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>26.724189848999998</v>
       </c>
       <c r="C197" s="5">
         <v>0.29018397499999793</v>
       </c>
       <c r="D197" s="5">
         <v>13.998409964379309</v>
       </c>
       <c r="E197" s="5">
         <v>5.0190852587686852</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>26.450078463000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.27411138599999774</v>
       </c>
       <c r="D198" s="5">
         <v>-11.63729619615278</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>26.505095141999998</v>
       </c>
       <c r="C199" s="5">
         <v>5.5016678999997737E-2</v>
       </c>
       <c r="D199" s="5">
         <v>2.5247770876288156</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>26.660219904000002</v>
       </c>
       <c r="C200" s="5">
         <v>0.15512476200000336</v>
       </c>
       <c r="D200" s="5">
         <v>7.253708563359651</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>26.826994397</v>
       </c>
       <c r="C201" s="5">
         <v>0.16677449299999836</v>
       </c>
       <c r="D201" s="5">
         <v>7.7703999993859796</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>27.063612733999999</v>
       </c>
       <c r="C202" s="5">
         <v>0.23661833699999946</v>
       </c>
       <c r="D202" s="5">
         <v>11.113037715748453</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>27.396852179</v>
       </c>
       <c r="C203" s="5">
         <v>0.33323944500000025</v>
       </c>
       <c r="D203" s="5">
         <v>15.818718189651593</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>27.410081132999998</v>
       </c>
       <c r="C204" s="5">
         <v>1.3228953999998794E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.58097813623672057</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>27.610737148999998</v>
       </c>
       <c r="C205" s="5">
         <v>0.20065601599999994</v>
       </c>
       <c r="D205" s="5">
         <v>9.1470911959786516</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>27.637404333999999</v>
       </c>
       <c r="C206" s="5">
         <v>2.666718500000087E-2</v>
       </c>
       <c r="D206" s="5">
         <v>1.1651684296865028</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>27.704846151000002</v>
       </c>
       <c r="C207" s="5">
         <v>6.7441817000002402E-2</v>
       </c>
       <c r="D207" s="5">
         <v>2.9679072542146967</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>27.804242429999999</v>
       </c>
       <c r="C208" s="5">
         <v>9.9396278999996923E-2</v>
       </c>
       <c r="D208" s="5">
         <v>4.3911987872049085</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>27.883472648000001</v>
       </c>
       <c r="C209" s="5">
         <v>7.923021800000285E-2</v>
       </c>
       <c r="D209" s="5">
         <v>3.4735923451876483</v>
       </c>
       <c r="E209" s="5">
         <v>4.3379530139185274</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>27.944128457000001</v>
       </c>
       <c r="C210" s="5">
         <v>6.0655809000000005E-2</v>
       </c>
       <c r="D210" s="5">
         <v>2.6418575755382756</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>27.826364577</v>
       </c>
       <c r="C211" s="5">
         <v>-0.11776388000000182</v>
       </c>
       <c r="D211" s="5">
         <v>-4.9415295148042766</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>28.171166970000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.34480239300000193</v>
       </c>
       <c r="D212" s="5">
         <v>15.925880055607355</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>28.340902548999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.16973557899999747</v>
       </c>
       <c r="D213" s="5">
         <v>7.4746572211117135</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>28.580027339000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.23912479000000175</v>
       </c>
       <c r="D214" s="5">
         <v>10.608259325844083</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>28.399339661999999</v>
       </c>
       <c r="C215" s="5">
         <v>-0.18068767700000166</v>
       </c>
       <c r="D215" s="5">
         <v>-7.3282796448262744</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>28.343423659999999</v>
       </c>
       <c r="C216" s="5">
         <v>-5.591600200000002E-2</v>
       </c>
       <c r="D216" s="5">
         <v>-2.337284248039595</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>28.303827236</v>
       </c>
       <c r="C217" s="5">
         <v>-3.9596423999999075E-2</v>
       </c>
       <c r="D217" s="5">
         <v>-1.6636067376300745</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>28.436560467</v>
       </c>
       <c r="C218" s="5">
         <v>0.13273323099999956</v>
       </c>
       <c r="D218" s="5">
         <v>5.774944867014753</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>28.391985859999998</v>
       </c>
       <c r="C219" s="5">
         <v>-4.4574607000001265E-2</v>
       </c>
       <c r="D219" s="5">
         <v>-1.8648802418762989</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>28.583037371</v>
       </c>
       <c r="C220" s="5">
         <v>0.19105151100000128</v>
       </c>
       <c r="D220" s="5">
         <v>8.3805336141949525</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>28.645319714999999</v>
       </c>
       <c r="C221" s="5">
         <v>6.2282343999999767E-2</v>
       </c>
       <c r="D221" s="5">
         <v>2.6463617414370422</v>
       </c>
       <c r="E221" s="5">
         <v>2.7322531759853996</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>28.724085931000001</v>
       </c>
       <c r="C222" s="5">
         <v>7.8766216000001776E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.3500096224803544</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>28.839649040000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.115563109</v>
       </c>
       <c r="D223" s="5">
         <v>4.9361302082066016</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>28.677359336999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.16228970300000256</v>
       </c>
       <c r="D224" s="5">
         <v>-6.5476457331013709</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>28.965592495999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.28823315900000068</v>
       </c>
       <c r="D225" s="5">
         <v>12.750661697540021</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>28.889197462999999</v>
       </c>
       <c r="C226" s="5">
         <v>-7.6395033000000723E-2</v>
       </c>
       <c r="D226" s="5">
         <v>-3.1194198745785551</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>29.10718992</v>
       </c>
       <c r="C227" s="5">
         <v>0.21799245700000114</v>
       </c>
       <c r="D227" s="5">
         <v>9.440388631069796</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>29.06328263</v>
       </c>
       <c r="C228" s="5">
         <v>-4.3907289999999932E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.7952197506295064</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>29.219767195999999</v>
       </c>
       <c r="C229" s="5">
         <v>0.1564845659999996</v>
       </c>
       <c r="D229" s="5">
         <v>6.6559366131677233</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>29.029987064</v>
       </c>
       <c r="C230" s="5">
         <v>-0.18978013199999921</v>
       </c>
       <c r="D230" s="5">
         <v>-7.521433233962882</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>28.980490531000001</v>
       </c>
       <c r="C231" s="5">
         <v>-4.9496532999999232E-2</v>
       </c>
       <c r="D231" s="5">
         <v>-2.0269386925872768</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>28.677549990999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.30294054000000159</v>
       </c>
       <c r="D232" s="5">
         <v>-11.847271332049825</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>28.413299568999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.26425042199999993</v>
       </c>
       <c r="D233" s="5">
         <v>-10.513917340210256</v>
       </c>
       <c r="E233" s="5">
         <v>-0.8099757597695878</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>28.097246644999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.31605292400000096</v>
       </c>
       <c r="D234" s="5">
         <v>-12.561011866581762</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>27.538847013000002</v>
       </c>
       <c r="C235" s="5">
         <v>-0.55839963199999687</v>
       </c>
       <c r="D235" s="5">
         <v>-21.406998524037711</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>27.284143548999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.2547034640000021</v>
       </c>
       <c r="D236" s="5">
         <v>-10.551127903598644</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>26.789274404</v>
       </c>
       <c r="C237" s="5">
         <v>-0.49486914499999912</v>
       </c>
       <c r="D237" s="5">
         <v>-19.7199749106144</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>26.494659335000001</v>
       </c>
       <c r="C238" s="5">
         <v>-0.2946150689999989</v>
       </c>
       <c r="D238" s="5">
         <v>-12.427314447912341</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>26.217828903000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.27683043200000057</v>
       </c>
       <c r="D239" s="5">
         <v>-11.842224728137529</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>25.958624830000002</v>
       </c>
       <c r="C240" s="5">
         <v>-0.25920407299999937</v>
       </c>
       <c r="D240" s="5">
         <v>-11.239552692935861</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>25.953201809999999</v>
       </c>
       <c r="C241" s="5">
         <v>-5.4230200000020545E-3</v>
       </c>
       <c r="D241" s="5">
         <v>-0.25040432416860714</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>25.727791416999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.22541039300000065</v>
       </c>
       <c r="D242" s="5">
         <v>-9.9385887448956041</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>25.967705802000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.23991438500000228</v>
       </c>
       <c r="D243" s="5">
         <v>11.782267023032599</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>25.674205189999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29350061200000255</v>
       </c>
       <c r="D244" s="5">
         <v>-12.750869653019503</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>25.694914251</v>
       </c>
       <c r="C245" s="5">
         <v>2.0709061000001583E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.97223720149366422</v>
       </c>
       <c r="E245" s="5">
         <v>-9.5672989734914893</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>25.680156413999999</v>
       </c>
       <c r="C246" s="5">
         <v>-1.4757837000001217E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-0.68704525148280959</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>25.730563156999999</v>
       </c>
       <c r="C247" s="5">
         <v>5.0406742999999921E-2</v>
       </c>
       <c r="D247" s="5">
         <v>2.3810368494405543</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>25.784296509000001</v>
       </c>
       <c r="C248" s="5">
         <v>5.3733352000001844E-2</v>
       </c>
       <c r="D248" s="5">
         <v>2.5349542328025443</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>25.907552805000002</v>
       </c>
       <c r="C249" s="5">
         <v>0.12325629600000099</v>
       </c>
       <c r="D249" s="5">
         <v>5.8895891352874985</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>26.094376085</v>
       </c>
       <c r="C250" s="5">
         <v>0.1868232799999987</v>
       </c>
       <c r="D250" s="5">
         <v>9.0049711230743235</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>26.03332241</v>
       </c>
       <c r="C251" s="5">
         <v>-6.105367500000014E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.7718203294927801</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>26.137218694000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.10389628400000106</v>
       </c>
       <c r="D252" s="5">
         <v>4.8956061846327614</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>26.188109183000002</v>
       </c>
       <c r="C253" s="5">
         <v>5.0890489000000372E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.3616445394904151</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>26.325912767999998</v>
       </c>
       <c r="C254" s="5">
         <v>0.13780358499999679</v>
       </c>
       <c r="D254" s="5">
         <v>6.5004738418845687</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>26.369972543999999</v>
       </c>
       <c r="C255" s="5">
         <v>4.4059776000000994E-2</v>
       </c>
       <c r="D255" s="5">
         <v>2.026943519833857</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>26.464275483000002</v>
       </c>
       <c r="C256" s="5">
         <v>9.4302939000002084E-2</v>
       </c>
       <c r="D256" s="5">
         <v>4.3767988979016792</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>26.572628867999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.10835338499999736</v>
       </c>
       <c r="D257" s="5">
         <v>5.0253549684503573</v>
       </c>
       <c r="E257" s="5">
         <v>3.415907943595653</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>26.884909999000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.31228113100000243</v>
       </c>
       <c r="D258" s="5">
         <v>15.050571565520055</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>27.128307344</v>
       </c>
       <c r="C259" s="5">
         <v>0.24339734499999821</v>
       </c>
       <c r="D259" s="5">
         <v>11.421582152351629</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>27.188863080000001</v>
       </c>
       <c r="C260" s="5">
         <v>6.0555736000001303E-2</v>
       </c>
       <c r="D260" s="5">
         <v>2.7117686095284199</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>27.519177665000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.33031458499999999</v>
       </c>
       <c r="D261" s="5">
         <v>15.593350700072751</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>27.384688896</v>
       </c>
       <c r="C262" s="5">
         <v>-0.13448876900000073</v>
       </c>
       <c r="D262" s="5">
         <v>-5.7094187106329191</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>27.540537126</v>
       </c>
       <c r="C263" s="5">
         <v>0.15584823000000014</v>
       </c>
       <c r="D263" s="5">
         <v>7.0471564268320019</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>27.810159479999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.26962235399999912</v>
       </c>
       <c r="D264" s="5">
         <v>12.401699912436648</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>27.618482153999999</v>
       </c>
       <c r="C265" s="5">
         <v>-0.19167732600000065</v>
       </c>
       <c r="D265" s="5">
         <v>-7.9643820112568209</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>27.826957526000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.20847537200000232</v>
       </c>
       <c r="D266" s="5">
         <v>9.443762825046619</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>27.873224005000001</v>
       </c>
       <c r="C267" s="5">
         <v>4.6266478999999805E-2</v>
       </c>
       <c r="D267" s="5">
         <v>2.0135260456892956</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>27.843047803000001</v>
       </c>
       <c r="C268" s="5">
         <v>-3.0176201999999819E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.2914401355038407</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>28.061009847000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.21796204400000008</v>
       </c>
       <c r="D269" s="5">
         <v>9.8090862707560298</v>
       </c>
       <c r="E269" s="5">
         <v>5.601180772868064</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>28.109127322999999</v>
       </c>
       <c r="C270" s="5">
         <v>4.8117475999998049E-2</v>
       </c>
       <c r="D270" s="5">
         <v>2.0772116504168103</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>28.130946069</v>
       </c>
       <c r="C271" s="5">
         <v>2.1818746000000999E-2</v>
       </c>
       <c r="D271" s="5">
         <v>0.93544572080346278</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>28.197101654000001</v>
       </c>
       <c r="C272" s="5">
         <v>6.6155585000000627E-2</v>
       </c>
       <c r="D272" s="5">
         <v>2.858830618998276</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>28.217108186000001</v>
       </c>
       <c r="C273" s="5">
         <v>2.0006532000000021E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.85475977070799125</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>28.378112703999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.1610045179999986</v>
       </c>
       <c r="D274" s="5">
         <v>7.0661215682577661</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>28.53303992</v>
       </c>
       <c r="C275" s="5">
         <v>0.15492721600000081</v>
       </c>
       <c r="D275" s="5">
         <v>6.7516061315261888</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>28.690373341000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.15733342100000058</v>
       </c>
       <c r="D276" s="5">
         <v>6.8213021614714986</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>28.643898209</v>
       </c>
       <c r="C277" s="5">
         <v>-4.6475132000001196E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-1.9266376849223832</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>28.723556531</v>
       </c>
       <c r="C278" s="5">
         <v>7.9658322000000226E-2</v>
       </c>
       <c r="D278" s="5">
         <v>3.3887047929220371</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>28.878130416000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.15457388500000135</v>
       </c>
       <c r="D279" s="5">
         <v>6.6523244479433474</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>29.012575895000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.13444547900000003</v>
       </c>
       <c r="D280" s="5">
         <v>5.7320357464435423</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>29.054147483000001</v>
       </c>
       <c r="C281" s="5">
         <v>4.1571588000000048E-2</v>
       </c>
       <c r="D281" s="5">
         <v>1.7330737162308374</v>
       </c>
       <c r="E281" s="5">
         <v>3.5392084654650269</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>29.145402017999999</v>
       </c>
       <c r="C282" s="5">
         <v>9.1254534999997361E-2</v>
       </c>
       <c r="D282" s="5">
         <v>3.8348072199572147</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>29.241178748999999</v>
       </c>
       <c r="C283" s="5">
         <v>9.5776731000000837E-2</v>
       </c>
       <c r="D283" s="5">
         <v>4.0154627163917933</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>29.309450980000001</v>
       </c>
       <c r="C284" s="5">
         <v>6.8272231000001682E-2</v>
       </c>
       <c r="D284" s="5">
         <v>2.8380169265322053</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>29.307940053999999</v>
       </c>
       <c r="C285" s="5">
         <v>-1.5109260000016889E-3</v>
       </c>
       <c r="D285" s="5">
         <v>-6.1843438115338767E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>29.377023648000002</v>
       </c>
       <c r="C286" s="5">
         <v>6.908359400000208E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.8655563890157776</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>29.315081601999999</v>
       </c>
       <c r="C287" s="5">
         <v>-6.1942046000002193E-2</v>
       </c>
       <c r="D287" s="5">
         <v>-2.5010867668457393</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>29.481297192</v>
       </c>
       <c r="C288" s="5">
         <v>0.16621559000000019</v>
       </c>
       <c r="D288" s="5">
         <v>7.0202044285590626</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>29.651225181000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.16992798900000139</v>
       </c>
       <c r="D289" s="5">
         <v>7.1402488301478551</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>29.525394221999999</v>
       </c>
       <c r="C290" s="5">
         <v>-0.12583095900000174</v>
       </c>
       <c r="D290" s="5">
         <v>-4.9752481795195314</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>29.376370887</v>
       </c>
       <c r="C291" s="5">
         <v>-0.14902333499999898</v>
       </c>
       <c r="D291" s="5">
         <v>-5.8914131539095198</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>29.478926597000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.10255571000000074</v>
       </c>
       <c r="D292" s="5">
         <v>4.2706969348709434</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>29.559668067</v>
       </c>
       <c r="C293" s="5">
         <v>8.0741469999999538E-2</v>
       </c>
       <c r="D293" s="5">
         <v>3.3367139066702967</v>
       </c>
       <c r="E293" s="5">
         <v>1.739925717303481</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>29.481229867</v>
       </c>
       <c r="C294" s="5">
         <v>-7.8438200000000791E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-3.1382014834492433</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>29.458069215999998</v>
       </c>
       <c r="C295" s="5">
         <v>-2.3160651000001309E-2</v>
       </c>
       <c r="D295" s="5">
         <v>-0.93866528545338834</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>29.515302341999998</v>
       </c>
       <c r="C296" s="5">
         <v>5.7233125999999857E-2</v>
       </c>
       <c r="D296" s="5">
         <v>2.3565163259361421</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>29.59633977</v>
       </c>
       <c r="C297" s="5">
         <v>8.103742800000191E-2</v>
       </c>
       <c r="D297" s="5">
         <v>3.3449400340474389</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>29.871442174999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.27510240499999838</v>
       </c>
       <c r="D298" s="5">
         <v>11.742461455537899</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>29.802741252000001</v>
       </c>
       <c r="C299" s="5">
         <v>-6.8700922999997971E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-2.7252193595320828</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>29.784869811</v>
       </c>
       <c r="C300" s="5">
         <v>-1.7871441000000488E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-0.71722059680521255</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>30.039494201</v>
       </c>
       <c r="C301" s="5">
         <v>0.25462439000000003</v>
       </c>
       <c r="D301" s="5">
         <v>10.754891554822743</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>30.227683113000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.1881889120000011</v>
       </c>
       <c r="D302" s="5">
         <v>7.7821738523629946</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>30.577541773</v>
       </c>
       <c r="C303" s="5">
         <v>0.34985865999999888</v>
       </c>
       <c r="D303" s="5">
         <v>14.808089294363391</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>30.753406300999998</v>
       </c>
       <c r="C304" s="5">
         <v>0.17586452799999819</v>
       </c>
       <c r="D304" s="5">
         <v>7.1242746067605056</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>31.175657278999999</v>
       </c>
       <c r="C305" s="5">
         <v>0.422250978000001</v>
       </c>
       <c r="D305" s="5">
         <v>17.77922987841858</v>
       </c>
       <c r="E305" s="5">
         <v>5.4668719836000745</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>31.006886974</v>
       </c>
       <c r="C306" s="5">
         <v>-0.1687703049999989</v>
       </c>
       <c r="D306" s="5">
         <v>-6.3062606909060293</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>31.168955848</v>
       </c>
       <c r="C307" s="5">
         <v>0.16206887399999914</v>
       </c>
       <c r="D307" s="5">
         <v>6.4557321320788841</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>31.320934142999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.15197829499999926</v>
       </c>
       <c r="D308" s="5">
         <v>6.0106338208572918</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>31.481802174999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.16086803199999977</v>
       </c>
       <c r="D309" s="5">
         <v>6.3404639139336583</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>31.565592430999999</v>
       </c>
       <c r="C310" s="5">
         <v>8.379025600000034E-2</v>
       </c>
       <c r="D310" s="5">
         <v>3.2410254004130445</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>31.689900288</v>
       </c>
       <c r="C311" s="5">
         <v>0.12430785700000158</v>
       </c>
       <c r="D311" s="5">
         <v>4.8294086707906914</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>31.588768264999999</v>
       </c>
       <c r="C312" s="5">
         <v>-0.10113202300000168</v>
       </c>
       <c r="D312" s="5">
         <v>-3.7630545287849038</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>31.519471526</v>
       </c>
       <c r="C313" s="5">
         <v>-6.9296738999998553E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.6009267824416149</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>31.741426269000002</v>
       </c>
       <c r="C314" s="5">
         <v>0.22195474300000129</v>
       </c>
       <c r="D314" s="5">
         <v>8.7852771207731948</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>31.580795994999999</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16063027400000252</v>
       </c>
       <c r="D315" s="5">
         <v>-5.9065013013259504</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>31.539726683000001</v>
       </c>
       <c r="C316" s="5">
         <v>-4.1069311999997637E-2</v>
       </c>
       <c r="D316" s="5">
         <v>-1.5494289861236799</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>31.415771987999999</v>
       </c>
       <c r="C317" s="5">
         <v>-0.12395469500000189</v>
       </c>
       <c r="D317" s="5">
         <v>-4.6155173312771192</v>
       </c>
       <c r="E317" s="5">
         <v>0.77019934768702836</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>31.409994167000001</v>
       </c>
       <c r="C318" s="5">
         <v>-5.7778209999987951E-3</v>
       </c>
       <c r="D318" s="5">
         <v>-0.22047448551989479</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>31.468535788000001</v>
       </c>
       <c r="C319" s="5">
         <v>5.8541620999999822E-2</v>
       </c>
       <c r="D319" s="5">
         <v>2.2596170708979013</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>31.417400212</v>
       </c>
       <c r="C320" s="5">
         <v>-5.1135576000000071E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.9326361675018222</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>31.459247414</v>
       </c>
       <c r="C321" s="5">
         <v>4.1847201999999584E-2</v>
       </c>
       <c r="D321" s="5">
         <v>1.6101319851720586</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>31.359485797000001</v>
       </c>
       <c r="C322" s="5">
         <v>-9.9761616999998637E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-3.7396918942817603</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>31.375593000999999</v>
       </c>
       <c r="C323" s="5">
         <v>1.6107203999997211E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.61810137355304828</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>31.396921206999998</v>
       </c>
       <c r="C324" s="5">
         <v>2.1328205999999739E-2</v>
       </c>
       <c r="D324" s="5">
         <v>0.81878143468379072</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>31.409887806</v>
       </c>
       <c r="C325" s="5">
         <v>1.2966599000002077E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.49671465730296571</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>31.354404128999999</v>
       </c>
       <c r="C326" s="5">
         <v>-5.5483677000001563E-2</v>
       </c>
       <c r="D326" s="5">
         <v>-2.0992545366664728</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>31.188329663000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.16607446599999776</v>
       </c>
       <c r="D327" s="5">
         <v>-6.1740926739913267</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>31.149097212000001</v>
       </c>
       <c r="C328" s="5">
         <v>-3.9232451000000168E-2</v>
       </c>
       <c r="D328" s="5">
         <v>-1.4991051108580011</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>31.165230824000002</v>
       </c>
       <c r="C329" s="5">
         <v>1.6133612000000852E-2</v>
       </c>
       <c r="D329" s="5">
         <v>0.62331121997396544</v>
       </c>
       <c r="E329" s="5">
         <v>-0.79750121720929545</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>30.987359257000001</v>
       </c>
       <c r="C330" s="5">
         <v>-0.1778715670000004</v>
       </c>
       <c r="D330" s="5">
         <v>-6.6378954441316473</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>30.949122363000001</v>
       </c>
       <c r="C331" s="5">
         <v>-3.8236894000000632E-2</v>
       </c>
       <c r="D331" s="5">
         <v>-1.4707334512845338</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>31.01280774</v>
       </c>
       <c r="C332" s="5">
         <v>6.3685376999998766E-2</v>
       </c>
       <c r="D332" s="5">
         <v>2.4974320716604215</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>30.935522601999999</v>
       </c>
       <c r="C333" s="5">
         <v>-7.7285138000000586E-2</v>
       </c>
       <c r="D333" s="5">
         <v>-2.9497981069126711</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>31.057149843000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.12162724100000233</v>
       </c>
       <c r="D334" s="5">
         <v>4.821334443353642</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>30.863693846</v>
       </c>
       <c r="C335" s="5">
         <v>-0.19345599700000093</v>
       </c>
       <c r="D335" s="5">
         <v>-7.2239968958726202</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>30.998556323999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.13486247799999873</v>
       </c>
       <c r="D336" s="5">
         <v>5.371409747246525</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>31.109445367999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.11088904400000033</v>
       </c>
       <c r="D337" s="5">
         <v>4.3781517772291112</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>31.178141985</v>
       </c>
       <c r="C338" s="5">
         <v>6.8696617000000515E-2</v>
       </c>
       <c r="D338" s="5">
         <v>2.6822898731936107</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>31.296170589999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.11802860499999923</v>
       </c>
       <c r="D339" s="5">
         <v>4.6385321094007947</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>31.370350094999999</v>
       </c>
       <c r="C340" s="5">
         <v>7.4179505000000034E-2</v>
       </c>
       <c r="D340" s="5">
         <v>2.8816643108889428</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>31.415997041000001</v>
       </c>
       <c r="C341" s="5">
         <v>4.564694600000152E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.7601603281144129</v>
       </c>
       <c r="E341" s="5">
         <v>0.80463455706827336</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>31.456559738999999</v>
       </c>
       <c r="C342" s="5">
         <v>4.0562697999998676E-2</v>
       </c>
       <c r="D342" s="5">
         <v>1.5604275628583908</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>31.519419926000001</v>
       </c>
       <c r="C343" s="5">
         <v>6.2860187000001844E-2</v>
       </c>
       <c r="D343" s="5">
         <v>2.4245126829468333</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>31.493800984</v>
       </c>
       <c r="C344" s="5">
         <v>-2.5618942000001255E-2</v>
       </c>
       <c r="D344" s="5">
         <v>-0.97100993820850023</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>31.508155465000002</v>
       </c>
       <c r="C345" s="5">
         <v>1.4354481000001584E-2</v>
       </c>
       <c r="D345" s="5">
         <v>0.54831819110126023</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>31.55094944</v>
       </c>
       <c r="C346" s="5">
         <v>4.2793974999998596E-2</v>
       </c>
       <c r="D346" s="5">
         <v>1.6420548261324219</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>31.764770916</v>
       </c>
       <c r="C347" s="5">
         <v>0.21382147599999968</v>
       </c>
       <c r="D347" s="5">
         <v>8.4425044492207881</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>31.900846211000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.13607529500000126</v>
       </c>
       <c r="D348" s="5">
         <v>5.2634766847360792</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>32.025930524000003</v>
       </c>
       <c r="C349" s="5">
         <v>0.12508431300000211</v>
       </c>
       <c r="D349" s="5">
         <v>4.8080509795110027</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>31.902060725999998</v>
       </c>
       <c r="C350" s="5">
         <v>-0.12386979800000475</v>
       </c>
       <c r="D350" s="5">
         <v>-4.543883313094577</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>31.999796294999999</v>
       </c>
       <c r="C351" s="5">
         <v>9.7735569000001021E-2</v>
       </c>
       <c r="D351" s="5">
         <v>3.7389183976496598</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>32.200049452999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.20025315799999888</v>
       </c>
       <c r="D352" s="5">
         <v>7.7734784062117646</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>32.146904290999998</v>
       </c>
       <c r="C353" s="5">
         <v>-5.3145161999999857E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.962681844521319</v>
       </c>
       <c r="E353" s="5">
         <v>2.3265448142426148</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>32.430066646999997</v>
       </c>
       <c r="C354" s="5">
         <v>0.28316235599999828</v>
       </c>
       <c r="D354" s="5">
         <v>11.097479881227423</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>32.382756755999999</v>
       </c>
       <c r="C355" s="5">
         <v>-4.7309890999997606E-2</v>
       </c>
       <c r="D355" s="5">
         <v>-1.7366157594106757</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>32.581759073999997</v>
       </c>
       <c r="C356" s="5">
         <v>0.19900231799999801</v>
       </c>
       <c r="D356" s="5">
         <v>7.6288063689156971</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>32.680648361999999</v>
       </c>
       <c r="C357" s="5">
         <v>9.8889288000002296E-2</v>
       </c>
       <c r="D357" s="5">
         <v>3.7035522966459844</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>32.644072823000002</v>
       </c>
       <c r="C358" s="5">
         <v>-3.6575538999997548E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.3347802392358221</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>32.663948804</v>
       </c>
       <c r="C359" s="5">
         <v>1.9875980999998433E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.73309516431836474</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>32.500958804</v>
       </c>
       <c r="C360" s="5">
         <v>-0.16299000000000063</v>
       </c>
       <c r="D360" s="5">
         <v>-5.8262544787897053</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>32.553274152999997</v>
       </c>
       <c r="C361" s="5">
         <v>5.2315348999997013E-2</v>
       </c>
       <c r="D361" s="5">
         <v>1.948779297514136</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>32.621472185000002</v>
       </c>
       <c r="C362" s="5">
         <v>6.8198032000005071E-2</v>
       </c>
       <c r="D362" s="5">
         <v>2.5431301730653999</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>32.504278526</v>
       </c>
       <c r="C363" s="5">
         <v>-0.11719365900000156</v>
       </c>
       <c r="D363" s="5">
         <v>-4.2268679321635467</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>32.435250891000003</v>
       </c>
       <c r="C364" s="5">
         <v>-6.9027634999997645E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.5188216862393809</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>32.459140279000003</v>
       </c>
       <c r="C365" s="5">
         <v>2.3889388000000622E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.88741965381147203</v>
       </c>
       <c r="E365" s="5">
         <v>0.97127855663359242</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>32.518152067000003</v>
       </c>
       <c r="C366" s="5">
         <v>5.9011787999999399E-2</v>
       </c>
       <c r="D366" s="5">
         <v>2.2035869448665535</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>32.459181639000001</v>
       </c>
       <c r="C367" s="5">
         <v>-5.8970428000002073E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1545798333945543</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>32.254714266999997</v>
       </c>
       <c r="C368" s="5">
         <v>-0.20446737200000342</v>
       </c>
       <c r="D368" s="5">
         <v>-7.302591376373857</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>28.754818280999999</v>
       </c>
       <c r="C369" s="5">
         <v>-3.4998959859999985</v>
       </c>
       <c r="D369" s="5">
         <v>-74.799500986849964</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>28.931441590999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.17662331000000009</v>
       </c>
       <c r="D370" s="5">
         <v>7.6250487505069131</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>30.060013728000001</v>
       </c>
       <c r="C371" s="5">
         <v>1.1285721370000026</v>
       </c>
       <c r="D371" s="5">
         <v>58.281153054023839</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>30.199082097000002</v>
       </c>
       <c r="C372" s="5">
         <v>0.1390683690000003</v>
       </c>
       <c r="D372" s="5">
         <v>5.6950912298658452</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>30.399318013999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.20023591699999699</v>
       </c>
       <c r="D373" s="5">
         <v>8.2533075939742684</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>30.426557895999998</v>
       </c>
       <c r="C374" s="5">
         <v>2.7239881999999938E-2</v>
       </c>
       <c r="D374" s="5">
         <v>1.0805978832978846</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>30.80558963</v>
       </c>
       <c r="C375" s="5">
         <v>0.37903173400000156</v>
       </c>
       <c r="D375" s="5">
         <v>16.016676265459083</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>30.778903160999999</v>
       </c>
       <c r="C376" s="5">
         <v>-2.6686469000001267E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-1.0346051888368679</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>30.854311257999999</v>
       </c>
       <c r="C377" s="5">
         <v>7.5408097000000396E-2</v>
       </c>
       <c r="D377" s="5">
         <v>2.9799331843731736</v>
       </c>
       <c r="E377" s="5">
         <v>-4.9441513459870468</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>31.119150989000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.26483973100000213</v>
       </c>
       <c r="D378" s="5">
         <v>10.80072476994749</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>31.440017809</v>
       </c>
       <c r="C379" s="5">
         <v>0.32086681999999911</v>
       </c>
       <c r="D379" s="5">
         <v>13.099457777468082</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>31.633012766</v>
       </c>
       <c r="C380" s="5">
         <v>0.1929949569999998</v>
       </c>
       <c r="D380" s="5">
         <v>7.6200721561864748</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>31.734450811999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.10143804599999839</v>
       </c>
       <c r="D381" s="5">
         <v>3.91665623025923</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>31.713999667</v>
       </c>
       <c r="C382" s="5">
         <v>-2.0451144999999116E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-0.77060022133607076</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>31.8576552</v>
       </c>
       <c r="C383" s="5">
         <v>0.14365553300000045</v>
       </c>
       <c r="D383" s="5">
         <v>5.5731507012614978</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>32.092059298999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.23440409899999892</v>
       </c>
       <c r="D384" s="5">
         <v>9.1956510098637256</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>32.237740389999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.14568109100000015</v>
       </c>
       <c r="D385" s="5">
         <v>5.585453856799516</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>32.318041633</v>
       </c>
       <c r="C386" s="5">
         <v>8.0301243000000966E-2</v>
       </c>
       <c r="D386" s="5">
         <v>3.0303819426728884</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>32.719614632000003</v>
       </c>
       <c r="C387" s="5">
         <v>0.40157299900000254</v>
       </c>
       <c r="D387" s="5">
         <v>15.973222926469655</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>32.920210034999997</v>
       </c>
       <c r="C388" s="5">
         <v>0.20059540299999412</v>
       </c>
       <c r="D388" s="5">
         <v>7.6100936456488188</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>33.037887963999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.11767792900000273</v>
       </c>
       <c r="D389" s="5">
         <v>4.3749172732857611</v>
       </c>
       <c r="E389" s="5">
         <v>7.0770554161497801</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>32.739748401999996</v>
       </c>
       <c r="C390" s="5">
         <v>-0.29813956200000291</v>
       </c>
       <c r="D390" s="5">
         <v>-10.307374191756569</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>33.133867238999997</v>
       </c>
       <c r="C391" s="5">
         <v>0.39411883700000061</v>
       </c>
       <c r="D391" s="5">
         <v>15.441372579532375</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>33.199572447999998</v>
       </c>
       <c r="C392" s="5">
         <v>6.5705209000000764E-2</v>
       </c>
       <c r="D392" s="5">
         <v>2.4057531960483658</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>33.717341466000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.51776901800000275</v>
       </c>
       <c r="D393" s="5">
         <v>20.406518958006782</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>33.801703083</v>
       </c>
       <c r="C394" s="5">
         <v>8.4361616999999001E-2</v>
       </c>
       <c r="D394" s="5">
         <v>3.0440928632654796</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>33.957531764999999</v>
       </c>
       <c r="C395" s="5">
         <v>0.15582868199999922</v>
       </c>
       <c r="D395" s="5">
         <v>5.6745474821210173</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>34.077847437999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.12031567300000034</v>
       </c>
       <c r="D396" s="5">
         <v>4.335587121347162</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>34.260144040999997</v>
       </c>
       <c r="C397" s="5">
         <v>0.1822966029999975</v>
       </c>
       <c r="D397" s="5">
         <v>6.6115758813229286</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>34.516602822000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.2564587810000063</v>
       </c>
       <c r="D398" s="5">
         <v>9.3619707594407853</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>34.428791279000002</v>
       </c>
       <c r="C399" s="5">
         <v>-8.7811543000000825E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-3.0104895088691075</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>34.556351347000003</v>
       </c>
       <c r="C400" s="5">
         <v>0.12756006800000108</v>
       </c>
       <c r="D400" s="5">
         <v>4.5377773261087162</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>34.921305728</v>
       </c>
       <c r="C401" s="5">
         <v>0.36495438099999689</v>
       </c>
       <c r="D401" s="5">
         <v>13.436055000364377</v>
       </c>
       <c r="E401" s="5">
         <v>5.700781375771613</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>34.861401026000003</v>
       </c>
       <c r="C402" s="5">
         <v>-5.9904701999997201E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.0391928883355948</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>34.933172071000001</v>
       </c>
       <c r="C403" s="5">
         <v>7.1771044999998423E-2</v>
       </c>
       <c r="D403" s="5">
         <v>2.4986714183113268</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>35.183069920999998</v>
       </c>
       <c r="C404" s="5">
         <v>0.24989784999999642</v>
       </c>
       <c r="D404" s="5">
         <v>8.9302498676173236</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>35.105384094000001</v>
       </c>
       <c r="C405" s="5">
         <v>-7.7685826999996266E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-2.6177124535881613</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>35.291055870999998</v>
       </c>
       <c r="C406" s="5">
         <v>0.18567177699999604</v>
       </c>
       <c r="D406" s="5">
         <v>6.534697530129896</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>35.350939203999999</v>
       </c>
       <c r="C407" s="5">
         <v>5.9883333000001926E-2</v>
       </c>
       <c r="D407" s="5">
         <v>2.0553210522043175</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>35.466253088999999</v>
       </c>
       <c r="C408" s="5">
         <v>0.11531388499999906</v>
       </c>
       <c r="D408" s="5">
         <v>3.9853665843915254</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>35.358704803999998</v>
       </c>
       <c r="C409" s="5">
         <v>-0.10754828500000002</v>
       </c>
       <c r="D409" s="5">
         <v>-3.5788130359058035</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>35.514337382000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.1556325780000023</v>
       </c>
       <c r="D410" s="5">
         <v>5.4116019334328636</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>35.648296289999998</v>
       </c>
       <c r="C411" s="5">
         <v>0.13395890799999677</v>
       </c>
       <c r="D411" s="5">
         <v>4.6214541740586368</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>35.681304292999997</v>
       </c>
       <c r="C412" s="5">
         <v>3.3008002999999064E-2</v>
       </c>
       <c r="D412" s="5">
         <v>1.1167979727076061</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>35.816002881999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.13469858900000276</v>
       </c>
       <c r="D413" s="5">
         <v>4.625306128507467</v>
       </c>
       <c r="E413" s="5">
         <v>2.5620380892076078</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>36.377571230000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.56156834800000155</v>
       </c>
       <c r="D414" s="5">
         <v>20.525516520256915</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>36.139914330000003</v>
       </c>
       <c r="C415" s="5">
         <v>-0.23765689999999751</v>
       </c>
       <c r="D415" s="5">
         <v>-7.5640247751533103</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>36.262958339000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.12304400899999735</v>
       </c>
       <c r="D416" s="5">
         <v>4.1629683689747177</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>36.296602819</v>
       </c>
       <c r="C417" s="5">
         <v>3.3644479999999533E-2</v>
       </c>
       <c r="D417" s="5">
         <v>1.1190491852478557</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>36.289053815000003</v>
       </c>
       <c r="C418" s="5">
         <v>-7.5490039999976943E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-0.24929191580993493</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>36.240402947</v>
       </c>
       <c r="C419" s="5">
         <v>-4.8650868000002845E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-1.5969686975610742</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>36.255467355999997</v>
       </c>
       <c r="C420" s="5">
         <v>1.506440899999717E-2</v>
       </c>
       <c r="D420" s="5">
         <v>0.499957938277662</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>36.350100458</v>
       </c>
       <c r="C421" s="5">
         <v>9.4633102000003078E-2</v>
       </c>
       <c r="D421" s="5">
         <v>3.177569000074687</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>36.521017720000003</v>
       </c>
       <c r="C422" s="5">
         <v>0.17091726200000323</v>
       </c>
       <c r="D422" s="5">
         <v>5.7905978638064681</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>36.456703519000001</v>
       </c>
       <c r="C423" s="5">
         <v>-6.4314201000001958E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-2.0928744680421829</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>36.600814776999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.14411125799999525</v>
       </c>
       <c r="D424" s="5">
         <v>4.8480322120757258</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>36.622760483999997</v>
       </c>
       <c r="C425" s="5">
         <v>2.1945707000000425E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.72189291070157147</v>
       </c>
       <c r="E425" s="5">
         <v>2.2525059668382141</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>36.480235507000003</v>
       </c>
       <c r="C426" s="5">
         <v>-0.14252497699999367</v>
       </c>
       <c r="D426" s="5">
         <v>-4.5713719001385433</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>36.541678437999998</v>
       </c>
       <c r="C427" s="5">
         <v>6.1442930999994871E-2</v>
       </c>
       <c r="D427" s="5">
         <v>2.0399643868115103</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>36.457181231</v>
       </c>
       <c r="C428" s="5">
         <v>-8.4497206999998298E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-2.7398024668540133</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>36.490838703000001</v>
       </c>
       <c r="C429" s="5">
         <v>3.3657472000001576E-2</v>
       </c>
       <c r="D429" s="5">
         <v>1.1134892412033359</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>36.385667499999997</v>
       </c>
       <c r="C430" s="5">
         <v>-0.10517120300000471</v>
       </c>
       <c r="D430" s="5">
         <v>-3.4042508614586908</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>36.632933696999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.24726619700000185</v>
       </c>
       <c r="D431" s="5">
         <v>8.4666534055449549</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>36.453209471999998</v>
       </c>
       <c r="C432" s="5">
         <v>-0.17972422500000107</v>
       </c>
       <c r="D432" s="5">
         <v>-5.7310097474988382</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>36.437078094</v>
       </c>
       <c r="C433" s="5">
         <v>-1.6131377999997198E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.52973686502980621</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>36.126599517999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.31047857600000128</v>
       </c>
       <c r="D434" s="5">
         <v>-9.7592916433753452</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>36.186041295999999</v>
       </c>
       <c r="C435" s="5">
         <v>5.9441778000000056E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.9924154018352569</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>36.018062950999997</v>
       </c>
       <c r="C436" s="5">
         <v>-0.16797834500000164</v>
       </c>
       <c r="D436" s="5">
         <v>-5.4304462594099263</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>35.980256601999997</v>
       </c>
       <c r="C437" s="5">
         <v>-3.7806349000000239E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-1.2523333775824042</v>
       </c>
       <c r="E437" s="5">
         <v>-1.7543840865865357</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>35.625133054999999</v>
       </c>
       <c r="C438" s="5">
         <v>-0.35512354699999804</v>
       </c>
       <c r="D438" s="5">
         <v>-11.221691723907334</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>35.550930805</v>
       </c>
       <c r="C439" s="5">
         <v>-7.4202249999999026E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-2.4709998574012015</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>35.673126785999997</v>
       </c>
       <c r="C440" s="5">
         <v>0.12219598099999729</v>
       </c>
       <c r="D440" s="5">
         <v>4.2035262726913158</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>35.904864226000001</v>
       </c>
       <c r="C441" s="5">
         <v>0.2317374400000034</v>
       </c>
       <c r="D441" s="5">
         <v>8.0800002642943412</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>35.870961510000001</v>
       </c>
       <c r="C442" s="5">
         <v>-3.3902716000000055E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-1.1272189173949121</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>36.085045915999999</v>
+        <v>36.076429853</v>
       </c>
       <c r="C443" s="5">
-        <v>0.21408440599999778</v>
+        <v>0.20546834299999972</v>
       </c>
       <c r="D443" s="5">
-        <v>7.4016445595278979</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>7.0943155704548566</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>35.975345544</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.10108430900000087</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.3110034121814791</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816945FB-147C-4CED-B352-B2E342AF7BD3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>larttula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>