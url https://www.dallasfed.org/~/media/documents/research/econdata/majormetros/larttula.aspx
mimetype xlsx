--- v8 (2026-09-01)
+++ v9 (2026-09-24)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EEA74B7D-1F41-47E4-BF62-7B2F7F4EC509}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FA09CF60-4340-4EC7-8794-DE06C00F6652}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6B215705-FDB1-4707-86A0-27A30664F473}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B44C7E7E-AFA8-4FE9-BC1D-3E5B9D409B3A}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8749EE9-D34C-4ED3-901F-808576EB7613}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42E09BBD-BD89-4D80-8010-4D1419A50560}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>16.248249458</v>
+        <v>16.248250991999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>16.357012977</v>
+        <v>16.357009321</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10876351900000003</v>
+        <v>0.10875832900000049</v>
       </c>
       <c r="D7" s="5">
-        <v>8.3350632387772627</v>
+        <v>8.3346499332184862</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>16.697355809000001</v>
+        <v>16.697349007</v>
       </c>
       <c r="C8" s="5">
-        <v>0.34034283200000104</v>
+        <v>0.34033968600000009</v>
       </c>
       <c r="D8" s="5">
-        <v>28.03374314512277</v>
+        <v>28.033460666241659</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>16.153347816</v>
+        <v>16.153341144999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.54400799300000102</v>
+        <v>-0.54400786200000084</v>
       </c>
       <c r="D9" s="5">
-        <v>-32.798632275289364</v>
+        <v>-32.798636798897519</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>16.172046033000001</v>
+        <v>16.172039477999999</v>
       </c>
       <c r="C10" s="5">
-        <v>1.8698217000000739E-2</v>
+        <v>1.8698332999999678E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>1.3979308677801061</v>
+        <v>1.3979401765527255</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>16.388487179999998</v>
+        <v>16.388479465</v>
       </c>
       <c r="C11" s="5">
-        <v>0.21644114699999761</v>
+        <v>0.21643998700000111</v>
       </c>
       <c r="D11" s="5">
-        <v>17.296961569077919</v>
+        <v>17.296869474648034</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>16.569397746</v>
+        <v>16.569390574</v>
       </c>
       <c r="C12" s="5">
-        <v>0.18091056600000144</v>
+        <v>0.18091110900000018</v>
       </c>
       <c r="D12" s="5">
-        <v>14.08125499911257</v>
+        <v>14.081306898570345</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>16.700170411999999</v>
+        <v>16.700163779</v>
       </c>
       <c r="C13" s="5">
-        <v>0.13077266599999859</v>
+        <v>0.13077320500000056</v>
       </c>
       <c r="D13" s="5">
-        <v>9.8930316808918839</v>
+        <v>9.8930787123783013</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.295444688</v>
+        <v>17.295442333</v>
       </c>
       <c r="C14" s="5">
-        <v>0.59527427600000138</v>
+        <v>0.59527855400000007</v>
       </c>
       <c r="D14" s="5">
-        <v>52.24041512819548</v>
+        <v>52.240891979946639</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.211633331000002</v>
+        <v>17.211633162999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-8.381135699999831E-2</v>
+        <v>-8.3809170000002098E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.6625282862366788</v>
+        <v>-5.6623851925718727</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.137498047000001</v>
+        <v>17.137501423</v>
       </c>
       <c r="C16" s="5">
-        <v>-7.4135284000000468E-2</v>
+        <v>-7.4131739999998558E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.0480269089920204</v>
+        <v>-5.0477913263170526</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.073118318999999</v>
+        <v>17.073161792000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.4379728000002245E-2</v>
+        <v>-6.4339630999999287E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-4.4160043789390313</v>
+        <v>-4.4133096919399701</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>17.729693106999999</v>
+        <v>17.729696725</v>
       </c>
       <c r="C18" s="5">
-        <v>0.65657478800000035</v>
+        <v>0.65653493299999965</v>
       </c>
       <c r="D18" s="5">
-        <v>57.275262240947299</v>
+        <v>57.270841831697858</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>17.867249923999999</v>
+        <v>17.867245703999998</v>
       </c>
       <c r="C19" s="5">
-        <v>0.13755681700000011</v>
+        <v>0.13754897899999818</v>
       </c>
       <c r="D19" s="5">
-        <v>9.7180116931326221</v>
+        <v>9.7174320533907945</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>18.109393556000001</v>
+        <v>18.109387722000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.24214363200000122</v>
+        <v>0.24214201800000268</v>
       </c>
       <c r="D20" s="5">
-        <v>17.531515563816779</v>
+        <v>17.531394317961315</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>18.149421494999999</v>
+        <v>18.149412048999999</v>
       </c>
       <c r="C21" s="5">
-        <v>4.0027938999998014E-2</v>
+        <v>4.0024326999997584E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.684893236377639</v>
+        <v>2.6846488825295944</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>18.367642862</v>
+        <v>18.367633925</v>
       </c>
       <c r="C22" s="5">
-        <v>0.21822136700000172</v>
+        <v>0.2182218760000012</v>
       </c>
       <c r="D22" s="5">
-        <v>15.421756062717783</v>
+        <v>15.421803009672196</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>18.5043091</v>
+        <v>18.504299361000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.13666623800000011</v>
+        <v>0.13666543600000125</v>
       </c>
       <c r="D23" s="5">
-        <v>9.3033254728664527</v>
+        <v>9.3032733382078838</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>18.362883063000002</v>
+        <v>18.362874518999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.14142603699999867</v>
+        <v>-0.14142484200000283</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.7955706046280664</v>
+        <v>-8.795503817286864</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>18.495678088999998</v>
+        <v>18.495671471000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.1327950259999966</v>
+        <v>0.13279695200000319</v>
       </c>
       <c r="D25" s="5">
-        <v>9.0316723982290181</v>
+        <v>9.0318130140301776</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>18.387463841999999</v>
+        <v>18.387462802000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.10821424699999938</v>
+        <v>-0.1082086689999997</v>
       </c>
       <c r="D26" s="5">
-        <v>-6.7993622955381028</v>
+        <v>-6.7990253711466497</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>18.220099474000001</v>
+        <v>18.220100233</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.16736436799999765</v>
+        <v>-0.16736256900000157</v>
       </c>
       <c r="D27" s="5">
-        <v>-10.391967063032881</v>
+        <v>-10.39186144997517</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>18.439870332999998</v>
+        <v>18.439878863000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.21977085899999693</v>
+        <v>0.21977863000000042</v>
       </c>
       <c r="D28" s="5">
-        <v>15.47432422606343</v>
+        <v>15.474907502944024</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>18.263520617000001</v>
+        <v>18.263568024000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.17634971599999716</v>
+        <v>-0.17631083899999922</v>
       </c>
       <c r="D29" s="5">
-        <v>-10.891396646517393</v>
+        <v>-10.889115651378944</v>
       </c>
       <c r="E29" s="5">
-        <v>6.9723777212698845</v>
+        <v>6.9723830096765749</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>18.391804204</v>
+        <v>18.391815680000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.12828358699999853</v>
+        <v>0.12824765599999921</v>
       </c>
       <c r="D30" s="5">
-        <v>8.7622110057464564</v>
+        <v>8.7596376213186176</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>18.600184125999998</v>
+        <v>18.600172442000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.20837992199999888</v>
+        <v>0.20835676200000108</v>
       </c>
       <c r="D31" s="5">
-        <v>14.476120279621153</v>
+        <v>14.474400211800553</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>18.729580545000001</v>
+        <v>18.729576416</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12939641900000254</v>
+        <v>0.12940397399999881</v>
       </c>
       <c r="D32" s="5">
-        <v>8.6750115969965069</v>
+        <v>8.6755432963322008</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>19.043089344999999</v>
+        <v>19.043071203</v>
       </c>
       <c r="C33" s="5">
-        <v>0.31350879999999748</v>
+        <v>0.31349478699999977</v>
       </c>
       <c r="D33" s="5">
-        <v>22.042822832692522</v>
+        <v>22.041750478503385</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>19.151720022999999</v>
+        <v>19.151705815</v>
       </c>
       <c r="C34" s="5">
-        <v>0.10863067800000081</v>
+        <v>0.10863461199999946</v>
       </c>
       <c r="D34" s="5">
-        <v>7.0642675771072083</v>
+        <v>7.0645384281030843</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>19.228822186999999</v>
+        <v>19.228809539</v>
       </c>
       <c r="C35" s="5">
-        <v>7.7102163999999362E-2</v>
+        <v>7.710372400000054E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>4.9394517316295072</v>
+        <v>4.9395576402856411</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>19.460188447</v>
+        <v>19.460178727999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.23136626000000149</v>
+        <v>0.2313691889999987</v>
       </c>
       <c r="D36" s="5">
-        <v>15.433615169627689</v>
+        <v>15.433834492946662</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>19.283489983999999</v>
+        <v>19.283484262999998</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.17669846300000103</v>
+        <v>-0.17669446500000063</v>
       </c>
       <c r="D37" s="5">
-        <v>-10.367988935177241</v>
+        <v>-10.367770858808633</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>19.883136348000001</v>
+        <v>19.883138055</v>
       </c>
       <c r="C38" s="5">
-        <v>0.5996463640000016</v>
+        <v>0.59965379200000157</v>
       </c>
       <c r="D38" s="5">
-        <v>44.40793210007898</v>
+        <v>44.40859498660015</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>20.245834073000001</v>
+        <v>20.245837984000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.3626977250000003</v>
+        <v>0.36269992900000148</v>
       </c>
       <c r="D39" s="5">
-        <v>24.2251101194245</v>
+        <v>24.225270107379625</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>20.332571021</v>
+        <v>20.332586947999999</v>
       </c>
       <c r="C40" s="5">
-        <v>8.6736947999998648E-2</v>
+        <v>8.6748963999998097E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>5.2639097729251016</v>
+        <v>5.2646552317750839</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>20.644753426000001</v>
+        <v>20.644804794999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.31218240500000149</v>
+        <v>0.31221784699999944</v>
       </c>
       <c r="D41" s="5">
-        <v>20.062899330928619</v>
+        <v>20.065355710220235</v>
       </c>
       <c r="E41" s="5">
-        <v>13.038191589323178</v>
+        <v>13.038179439367138</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>20.155925939999999</v>
+        <v>20.155947453</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.4888274860000017</v>
+        <v>-0.48885734199999931</v>
       </c>
       <c r="D42" s="5">
-        <v>-24.990435302735705</v>
+        <v>-24.991714268320951</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>20.429766325999999</v>
+        <v>20.429743389999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.27384038599999982</v>
+        <v>0.27379593699999916</v>
       </c>
       <c r="D43" s="5">
-        <v>17.578453489266387</v>
+        <v>17.57536356184568</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>20.352781576000002</v>
+        <v>20.352779257000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-7.6984749999997604E-2</v>
+        <v>-7.6964132999997048E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-4.4293651320090337</v>
+        <v>-4.4282082585099918</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>20.132670006000001</v>
+        <v>20.132642395000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.22011157000000026</v>
+        <v>-0.22013686200000038</v>
       </c>
       <c r="D45" s="5">
-        <v>-12.233002952576854</v>
+        <v>-12.234327360475817</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>19.930093306</v>
+        <v>19.930072821</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.20257670000000161</v>
+        <v>-0.20256957400000175</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.428197682624198</v>
+        <v>-11.42783247174528</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>20.161675138</v>
+        <v>20.161659378</v>
       </c>
       <c r="C47" s="5">
-        <v>0.23158183199999982</v>
+        <v>0.23158655699999997</v>
       </c>
       <c r="D47" s="5">
-        <v>14.870198036267034</v>
+        <v>14.870537356620183</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>20.252935917999999</v>
+        <v>20.252925501</v>
       </c>
       <c r="C48" s="5">
-        <v>9.1260779999998931E-2</v>
+        <v>9.1266123000000476E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>5.569024833320424</v>
+        <v>5.5693635027648014</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>20.178940286</v>
+        <v>20.178936318000002</v>
       </c>
       <c r="C49" s="5">
-        <v>-7.3995631999999034E-2</v>
+        <v>-7.3989182999998349E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>-4.2972540098087482</v>
+        <v>-4.2968891466343866</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>20.281926868999999</v>
+        <v>20.281932163</v>
       </c>
       <c r="C50" s="5">
-        <v>0.10298658299999985</v>
+        <v>0.10299584499999881</v>
       </c>
       <c r="D50" s="5">
-        <v>6.2992712898232828</v>
+        <v>6.2998550800548836</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>20.370054574000001</v>
+        <v>20.370061718999999</v>
       </c>
       <c r="C51" s="5">
-        <v>8.8127705000001555E-2</v>
+        <v>8.8129555999998388E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>5.3405935610199906</v>
+        <v>5.3407069994897638</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>20.535026989999999</v>
+        <v>20.535049264000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.16497241599999768</v>
+        <v>0.16498754500000246</v>
       </c>
       <c r="D52" s="5">
-        <v>10.163322487015346</v>
+        <v>10.164292707710043</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>20.517279096999999</v>
+        <v>20.517335038999999</v>
       </c>
       <c r="C53" s="5">
-        <v>-1.7747892999999237E-2</v>
+        <v>-1.7714225000002415E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>-1.0322131547772728</v>
+        <v>-1.0302632008080015</v>
       </c>
       <c r="E53" s="5">
-        <v>-0.61746597970727679</v>
+        <v>-0.6174422924593248</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>20.926568441000001</v>
+        <v>20.926598559999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.40928934400000117</v>
+        <v>0.40926352099999974</v>
       </c>
       <c r="D54" s="5">
-        <v>26.747389471736092</v>
+        <v>26.745431534260877</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>21.056558711000001</v>
+        <v>21.056524159999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.12999027000000041</v>
+        <v>0.12992559999999997</v>
       </c>
       <c r="D55" s="5">
-        <v>7.7140930866906876</v>
+        <v>7.7101118695579451</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>21.147459457</v>
+        <v>21.147456969</v>
       </c>
       <c r="C56" s="5">
-        <v>9.0900745999999089E-2</v>
+        <v>9.0932809000001669E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3051631460956372</v>
+        <v>5.3070879959331796</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>21.737945391</v>
+        <v>21.737909988999998</v>
       </c>
       <c r="C57" s="5">
-        <v>0.59048593400000016</v>
+        <v>0.59045301999999822</v>
       </c>
       <c r="D57" s="5">
-        <v>39.162912250223634</v>
+        <v>39.160389084678535</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>22.025379807</v>
+        <v>22.025354567000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28743441599999997</v>
+        <v>0.28744457800000234</v>
       </c>
       <c r="D58" s="5">
-        <v>17.073594568359397</v>
+        <v>17.074272610081763</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>22.073251446</v>
+        <v>22.073234164999999</v>
       </c>
       <c r="C59" s="5">
-        <v>4.7871639000000243E-2</v>
+        <v>4.7879597999997969E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>2.6395768363036254</v>
+        <v>2.6400240064741176</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>22.442082695</v>
+        <v>22.442073423</v>
       </c>
       <c r="C60" s="5">
-        <v>0.36883124899999942</v>
+        <v>0.36883925800000128</v>
       </c>
       <c r="D60" s="5">
-        <v>22.000658090154591</v>
+        <v>22.001199395253799</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>22.668700698999999</v>
+        <v>22.668699585999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.22661800399999876</v>
+        <v>0.22662616299999883</v>
       </c>
       <c r="D61" s="5">
-        <v>12.813647430342634</v>
+        <v>12.814140274445652</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>22.792999288000001</v>
+        <v>22.793007831000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.12429858900000212</v>
+        <v>0.1243082450000017</v>
       </c>
       <c r="D62" s="5">
-        <v>6.7820323586266662</v>
+        <v>6.7825755472216365</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>22.305127550000002</v>
+        <v>22.305138932999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.48787173799999906</v>
+        <v>-0.4878688980000021</v>
       </c>
       <c r="D63" s="5">
-        <v>-22.867251059257921</v>
+        <v>-22.86712562005393</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>22.628184797999999</v>
+        <v>22.628211341</v>
       </c>
       <c r="C64" s="5">
-        <v>0.3230572479999978</v>
+        <v>0.32307240800000159</v>
       </c>
       <c r="D64" s="5">
-        <v>18.833823098188486</v>
+        <v>18.8347680796888</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>22.810260677999999</v>
+        <v>22.810311268</v>
       </c>
       <c r="C65" s="5">
-        <v>0.1820758799999993</v>
+        <v>0.18209992699999944</v>
       </c>
       <c r="D65" s="5">
-        <v>10.094691661454224</v>
+        <v>10.096072064155038</v>
       </c>
       <c r="E65" s="5">
-        <v>11.175856068240918</v>
+        <v>11.175799511200847</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>21.316374042</v>
+        <v>21.316405920000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.4938866359999992</v>
+        <v>-1.4939053479999984</v>
       </c>
       <c r="D66" s="5">
-        <v>-55.63944145905505</v>
+        <v>-55.639826004930846</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>20.958890396000001</v>
+        <v>20.958851578000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.3574836459999986</v>
+        <v>-0.35755434200000025</v>
       </c>
       <c r="D67" s="5">
-        <v>-18.368185296153626</v>
+        <v>-18.37146445136656</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>20.922403288000002</v>
+        <v>20.922400399000001</v>
       </c>
       <c r="C68" s="5">
-        <v>-3.6487107999999324E-2</v>
+        <v>-3.6451179000000167E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-2.0691801885585948</v>
+        <v>-2.0671659009824705</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.649022262999999</v>
+        <v>19.648986000000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-1.2733810250000026</v>
+        <v>-1.273414399</v>
       </c>
       <c r="D69" s="5">
-        <v>-52.92909935679981</v>
+        <v>-52.930063805477445</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>19.630704176999998</v>
+        <v>19.630678395</v>
       </c>
       <c r="C70" s="5">
-        <v>-1.8318086000000733E-2</v>
+        <v>-1.8307605000000393E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>-1.1129990203606721</v>
+        <v>-1.1123675015717538</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>19.676696303</v>
+        <v>19.676679372999999</v>
       </c>
       <c r="C71" s="5">
-        <v>4.5992126000001576E-2</v>
+        <v>4.6000977999998582E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>2.8479522000598223</v>
+        <v>2.8485112121736877</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.127611733999998</v>
+        <v>19.127604570999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.54908456900000147</v>
+        <v>-0.54907480199999981</v>
       </c>
       <c r="D72" s="5">
-        <v>-28.796264301442807</v>
+        <v>-28.795849104848848</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>19.054490888</v>
+        <v>19.054492308</v>
       </c>
       <c r="C73" s="5">
-        <v>-7.3120845999998352E-2</v>
+        <v>-7.3112262999998734E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>-4.4921161419030469</v>
+        <v>-4.4916015348821947</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>18.907523893</v>
+        <v>18.907534054999999</v>
       </c>
       <c r="C74" s="5">
-        <v>-0.14696699499999966</v>
+        <v>-0.14695825300000109</v>
       </c>
       <c r="D74" s="5">
-        <v>-8.8728682458445451</v>
+        <v>-8.8723620134520509</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>18.829752226</v>
+        <v>18.829764194999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-7.7771667000000377E-2</v>
+        <v>-7.7769860000000079E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-4.8257705379761928</v>
+        <v>-4.825658401808397</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>18.834664849999999</v>
+        <v>18.834690800000001</v>
       </c>
       <c r="C76" s="5">
-        <v>4.9126239999992549E-3</v>
+        <v>4.9266050000014161E-3</v>
       </c>
       <c r="D76" s="5">
-        <v>0.31352591543944985</v>
+        <v>0.31441927351243404</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>18.909274017000001</v>
+        <v>18.909316410999999</v>
       </c>
       <c r="C77" s="5">
-        <v>7.4609167000001975E-2</v>
+        <v>7.4625610999998315E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.858466998974742</v>
+        <v>4.8595544142791658</v>
       </c>
       <c r="E77" s="5">
-        <v>-17.101894257448858</v>
+        <v>-17.101892259017994</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>18.524965989999998</v>
+        <v>18.524995488999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.38430802700000299</v>
+        <v>-0.38432092200000056</v>
       </c>
       <c r="D78" s="5">
-        <v>-21.838881031465739</v>
+        <v>-21.839490287986564</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>19.050340711</v>
+        <v>19.050302640000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.52537472100000215</v>
+        <v>0.52530715100000336</v>
       </c>
       <c r="D79" s="5">
-        <v>39.876235663347373</v>
+        <v>39.870208524645754</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>18.876514258</v>
+        <v>18.876510721999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.17382645300000021</v>
+        <v>-0.17379191800000271</v>
       </c>
       <c r="D80" s="5">
-        <v>-10.416373976136894</v>
+        <v>-10.41442699332109</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>18.977426548</v>
+        <v>18.977393726999999</v>
       </c>
       <c r="C81" s="5">
-        <v>0.10091229000000013</v>
+        <v>0.10088300500000003</v>
       </c>
       <c r="D81" s="5">
-        <v>6.6071233837152521</v>
+        <v>6.6051505460328119</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>19.045642516000001</v>
+        <v>19.045620155000002</v>
       </c>
       <c r="C82" s="5">
-        <v>6.8215968000000515E-2</v>
+        <v>6.822642800000267E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>4.3998106755677391</v>
+        <v>4.4005064845976216</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>19.053909905000001</v>
+        <v>19.053896163000001</v>
       </c>
       <c r="C83" s="5">
-        <v>8.2673890000002359E-3</v>
+        <v>8.2760079999992797E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>0.52214498581535373</v>
+        <v>0.52269125433772601</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>19.217175183999998</v>
+        <v>19.217171501999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.16326527899999732</v>
+        <v>0.16327533899999835</v>
       </c>
       <c r="D84" s="5">
-        <v>10.78100533199815</v>
+        <v>10.781709393085116</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>19.237782374999998</v>
+        <v>19.237785889000001</v>
       </c>
       <c r="C85" s="5">
-        <v>2.0607190999999858E-2</v>
+        <v>2.0614387000001955E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>1.2944148493398311</v>
+        <v>1.2948697767404704</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>19.627116868000002</v>
+        <v>19.627126696000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.38933449300000333</v>
+        <v>0.38934080699999996</v>
       </c>
       <c r="D86" s="5">
-        <v>27.179762930506147</v>
+        <v>27.180248362803283</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>19.861571914999999</v>
+        <v>19.861583481</v>
       </c>
       <c r="C87" s="5">
-        <v>0.23445504699999731</v>
+        <v>0.234456784999999</v>
       </c>
       <c r="D87" s="5">
-        <v>15.314867426122248</v>
+        <v>15.314980335167693</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>20.015946166999999</v>
+        <v>20.015967193000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.15437425200000021</v>
+        <v>0.15438371200000134</v>
       </c>
       <c r="D88" s="5">
-        <v>9.7362427452102764</v>
+        <v>9.7368591988846731</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>20.111611407000002</v>
+        <v>20.111638557999999</v>
       </c>
       <c r="C89" s="5">
-        <v>9.5665240000002427E-2</v>
+        <v>9.5671364999997621E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>5.8885343243344712</v>
+        <v>5.8889149561662579</v>
       </c>
       <c r="E89" s="5">
-        <v>6.3584534706042195</v>
+        <v>6.3583586041247919</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>20.357274213</v>
+        <v>20.357295729000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.24566280599999857</v>
+        <v>0.24565717100000128</v>
       </c>
       <c r="D90" s="5">
-        <v>15.683945154759215</v>
+        <v>15.683538277051445</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>20.433479416000001</v>
+        <v>20.433449619000001</v>
       </c>
       <c r="C91" s="5">
-        <v>7.6205203000000665E-2</v>
+        <v>7.6153890000000501E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>4.5857165615221129</v>
+        <v>4.5825600063303273</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>20.742870219</v>
+        <v>20.742866564</v>
       </c>
       <c r="C92" s="5">
-        <v>0.30939080299999944</v>
+        <v>0.30941694499999883</v>
       </c>
       <c r="D92" s="5">
-        <v>19.761797470767874</v>
+        <v>19.763639957897805</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>20.699244057000001</v>
+        <v>20.699221426000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.3626161999998914E-2</v>
+        <v>-4.3645137999998695E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.4948352219957948</v>
+        <v>-2.4959083038117225</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>20.767451352999998</v>
+        <v>20.767435892999998</v>
       </c>
       <c r="C94" s="5">
-        <v>6.8207295999997086E-2</v>
+        <v>6.8214466999997114E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>4.0266468258867816</v>
+        <v>4.0270823544803491</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.031485562</v>
+        <v>21.031475809</v>
       </c>
       <c r="C95" s="5">
-        <v>0.26403420900000185</v>
+        <v>0.26403991600000154</v>
       </c>
       <c r="D95" s="5">
-        <v>16.36998567022534</v>
+        <v>16.370377652982839</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>21.107559608999999</v>
+        <v>21.107558633</v>
       </c>
       <c r="C96" s="5">
-        <v>7.6074046999998757E-2</v>
+        <v>7.6082824000000215E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4279831378266854</v>
+        <v>4.4285063158628901</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>21.329904543000001</v>
+        <v>21.329908393</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22234493400000233</v>
+        <v>0.22234976000000017</v>
       </c>
       <c r="D97" s="5">
-        <v>13.399371983709575</v>
+        <v>13.399680526269918</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>21.236735121999999</v>
+        <v>21.236742562</v>
       </c>
       <c r="C98" s="5">
-        <v>-9.3169421000002473E-2</v>
+        <v>-9.316583100000031E-2</v>
       </c>
       <c r="D98" s="5">
-        <v>-5.117512700104065</v>
+        <v>-5.1173193234787977</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>21.379960561000001</v>
+        <v>21.379969111000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.14322543900000184</v>
+        <v>0.14322654900000131</v>
       </c>
       <c r="D99" s="5">
-        <v>8.4001276138403913</v>
+        <v>8.4001920956793263</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>21.582235407999999</v>
+        <v>21.582248280000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.2022748469999982</v>
+        <v>0.20227916900000054</v>
       </c>
       <c r="D100" s="5">
-        <v>11.962943253957681</v>
+        <v>11.963207275182143</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>21.703364237999999</v>
+        <v>21.703379409</v>
       </c>
       <c r="C101" s="5">
-        <v>0.12112882999999997</v>
+        <v>0.12113112899999834</v>
       </c>
       <c r="D101" s="5">
-        <v>6.9467533730407816</v>
+        <v>6.9468850453827447</v>
       </c>
       <c r="E101" s="5">
-        <v>7.9145961941467169</v>
+        <v>7.9145259418300196</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>21.993906666000001</v>
+        <v>21.993918484999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.29054242800000196</v>
+        <v>0.29053907599999818</v>
       </c>
       <c r="D102" s="5">
-        <v>17.301569845036944</v>
+        <v>17.301342317969226</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>22.226739974000001</v>
+        <v>22.226722206000002</v>
       </c>
       <c r="C103" s="5">
-        <v>0.23283330800000002</v>
+        <v>0.23280372100000335</v>
       </c>
       <c r="D103" s="5">
-        <v>13.469905425516227</v>
+        <v>13.468085236998828</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>22.415706056000001</v>
+        <v>22.415701857999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.18896608200000031</v>
+        <v>0.18897965199999689</v>
       </c>
       <c r="D104" s="5">
-        <v>10.692921428804336</v>
+        <v>10.693734517857267</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>22.436486346999999</v>
+        <v>22.436474181000001</v>
       </c>
       <c r="C105" s="5">
-        <v>2.0780290999997675E-2</v>
+        <v>2.0772323000002757E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>1.1181395100982039</v>
+        <v>1.1177087932502383</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>22.505907140000001</v>
+        <v>22.505898937000001</v>
       </c>
       <c r="C106" s="5">
-        <v>6.942079300000259E-2</v>
+        <v>6.9424756000000087E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.7767643808352291</v>
+        <v>3.7769857490648207</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>22.393906182999999</v>
+        <v>22.393900446</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.1120009570000029</v>
+        <v>-0.11199849100000137</v>
       </c>
       <c r="D107" s="5">
-        <v>-5.8110442947823415</v>
+        <v>-5.8109218908559024</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>22.807494083000002</v>
+        <v>22.807494828999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.41358790000000312</v>
+        <v>0.41359438299999951</v>
       </c>
       <c r="D108" s="5">
-        <v>24.558278436705237</v>
+        <v>24.558710247640867</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>22.913984974000002</v>
+        <v>22.913988139000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.10649089099999998</v>
+        <v>0.10649331000000117</v>
       </c>
       <c r="D109" s="5">
-        <v>5.7490895998008495</v>
+        <v>5.7492233725234376</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>22.837684991</v>
+        <v>22.837689419</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.6299983000001959E-2</v>
+        <v>-7.6298720000000486E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-3.9234384972867797</v>
+        <v>-3.9233742049920139</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>22.895841999999998</v>
+        <v>22.895847601</v>
       </c>
       <c r="C111" s="5">
-        <v>5.8157008999998538E-2</v>
+        <v>5.815818199999967E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>3.0990097662617844</v>
+        <v>3.0990725405930508</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>22.741826218</v>
+        <v>22.741831994999998</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.15401578199999832</v>
+        <v>-0.15401560600000153</v>
       </c>
       <c r="D112" s="5">
-        <v>-7.7801088606271325</v>
+        <v>-7.7800984629141308</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>22.787112148999999</v>
+        <v>22.787116843</v>
       </c>
       <c r="C113" s="5">
-        <v>4.5285930999998669E-2</v>
+        <v>4.5284848000001432E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>2.4159124571429214</v>
+        <v>2.4158534266468967</v>
       </c>
       <c r="E113" s="5">
-        <v>4.9934558491281589</v>
+        <v>4.9934040850366124</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>22.917588372000001</v>
+        <v>22.917591479999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13047622300000228</v>
+        <v>0.13047463699999895</v>
       </c>
       <c r="D114" s="5">
-        <v>7.0916227046205149</v>
+        <v>7.0915322628831046</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>23.232845056999999</v>
+        <v>23.232839073000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.31525668499999782</v>
+        <v>0.31524759300000227</v>
       </c>
       <c r="D115" s="5">
-        <v>17.81532249541533</v>
+        <v>17.814766621259892</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>23.208190364</v>
+        <v>23.208187192</v>
       </c>
       <c r="C116" s="5">
-        <v>-2.4654692999998673E-2</v>
+        <v>-2.4651881000000486E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>-1.2660335578578374</v>
+        <v>-1.2658903257407927</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>23.272161917999998</v>
+        <v>23.272158318999999</v>
       </c>
       <c r="C117" s="5">
-        <v>6.3971553999998321E-2</v>
+        <v>6.3971126999998518E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>3.3583152389073723</v>
+        <v>3.3582929477411039</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>23.441274242999999</v>
+        <v>23.441271570000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.1691123250000004</v>
+        <v>0.16911325100000241</v>
       </c>
       <c r="D118" s="5">
-        <v>9.0771622134160559</v>
+        <v>9.0772153802422437</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>23.473762141000002</v>
+        <v>23.473758777</v>
       </c>
       <c r="C119" s="5">
-        <v>3.2487898000002957E-2</v>
+        <v>3.2487206999999074E-2</v>
       </c>
       <c r="D119" s="5">
-        <v>1.6758485486401797</v>
+        <v>1.6758128246646908</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>23.61302834</v>
+        <v>23.613029202</v>
       </c>
       <c r="C120" s="5">
-        <v>0.13926619899999793</v>
+        <v>0.13927042499999942</v>
       </c>
       <c r="D120" s="5">
-        <v>7.3563815843995517</v>
+        <v>7.3566132351001512</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>23.491268604999998</v>
+        <v>23.491270270000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.12175973500000126</v>
+        <v>-0.12175893199999877</v>
       </c>
       <c r="D121" s="5">
-        <v>-6.0152504343900404</v>
+        <v>-6.0152116689148656</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>23.725388035000002</v>
+        <v>23.725389864</v>
       </c>
       <c r="C122" s="5">
-        <v>0.23411943000000335</v>
+        <v>0.23411959399999915</v>
       </c>
       <c r="D122" s="5">
-        <v>12.637302494252612</v>
+        <v>12.637310892060928</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>23.801032845000002</v>
+        <v>23.801034901000001</v>
       </c>
       <c r="C123" s="5">
-        <v>7.5644810000000007E-2</v>
+        <v>7.5645037000001025E-2</v>
       </c>
       <c r="D123" s="5">
-        <v>3.8938293715851779</v>
+        <v>3.893840956650374</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>24.01369996</v>
+        <v>24.013701846</v>
       </c>
       <c r="C124" s="5">
-        <v>0.21266711499999857</v>
+        <v>0.21266694499999872</v>
       </c>
       <c r="D124" s="5">
-        <v>11.265190639575827</v>
+        <v>11.26518016600051</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>24.061703211000001</v>
+        <v>24.061704081999999</v>
       </c>
       <c r="C125" s="5">
-        <v>4.8003251000000802E-2</v>
+        <v>4.8002235999998533E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>2.4253432284615961</v>
+        <v>2.4252911883325901</v>
       </c>
       <c r="E125" s="5">
-        <v>5.5934734233356487</v>
+        <v>5.5934554940922254</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>23.631196131999999</v>
+        <v>23.631196499000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.43050707900000162</v>
+        <v>-0.43050758299999714</v>
       </c>
       <c r="D126" s="5">
-        <v>-19.478460725068349</v>
+        <v>-19.478480695968557</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>23.844638519</v>
+        <v>23.844637720000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.21344238700000062</v>
+        <v>0.21344122100000007</v>
       </c>
       <c r="D127" s="5">
-        <v>11.393656305024713</v>
+        <v>11.393590753575644</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>23.908457242000001</v>
+        <v>23.908455713999999</v>
       </c>
       <c r="C128" s="5">
-        <v>6.3818723000000688E-2</v>
+        <v>6.3817993999997213E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>3.2594292201281405</v>
+        <v>3.2593915487908687</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>24.313507786999999</v>
+        <v>24.313506765</v>
       </c>
       <c r="C129" s="5">
-        <v>0.40505054499999815</v>
+        <v>0.40505105100000094</v>
       </c>
       <c r="D129" s="5">
-        <v>22.335586667289697</v>
+        <v>22.33561878213677</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>24.356866325999999</v>
+        <v>24.356865943999999</v>
       </c>
       <c r="C130" s="5">
-        <v>4.3358538999999752E-2</v>
+        <v>4.3359178999999415E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>2.16108743133403</v>
+        <v>2.1611197356379952</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>24.459032873000002</v>
+        <v>24.459031256999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.10216654700000305</v>
+        <v>0.10216531300000042</v>
       </c>
       <c r="D131" s="5">
-        <v>5.1512444615525732</v>
+        <v>5.1511808835119632</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>24.12668635</v>
+        <v>24.126686994</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.33234652300000178</v>
+        <v>-0.33234426299999953</v>
       </c>
       <c r="D132" s="5">
-        <v>-15.140440796470166</v>
+        <v>-15.140346335409383</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>24.573226878</v>
+        <v>24.573227556999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.44654052799999988</v>
+        <v>0.44654056299999922</v>
       </c>
       <c r="D133" s="5">
-        <v>24.616096834919677</v>
+        <v>24.61609823948838</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>24.712852900000001</v>
+        <v>24.712853511999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.13962602200000163</v>
+        <v>0.13962595499999964</v>
       </c>
       <c r="D134" s="5">
-        <v>7.0356188686762966</v>
+        <v>7.0356151858927296</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>24.704327836000001</v>
+        <v>24.704328312000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-8.5250640000005262E-3</v>
+        <v>-8.5251999999975681E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.41317324039374936</v>
+        <v>-0.41317980901577345</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>24.901233745999999</v>
+        <v>24.901234055</v>
       </c>
       <c r="C136" s="5">
-        <v>0.19690590999999813</v>
+        <v>0.19690574299999852</v>
       </c>
       <c r="D136" s="5">
-        <v>9.9952361886381791</v>
+        <v>9.9952271353419988</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>25.03652078</v>
+        <v>25.03652056</v>
       </c>
       <c r="C137" s="5">
-        <v>0.13528703400000097</v>
+        <v>0.13528650499999983</v>
       </c>
       <c r="D137" s="5">
-        <v>6.7179170193123028</v>
+        <v>6.7178898751603988</v>
       </c>
       <c r="E137" s="5">
-        <v>4.0513240498883496</v>
+        <v>4.0513193690601357</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>24.437623647999999</v>
+        <v>24.437623779999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.59889713200000116</v>
+        <v>-0.59889678000000046</v>
       </c>
       <c r="D138" s="5">
-        <v>-25.214061835819223</v>
+        <v>-25.214049102461576</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>24.649092516</v>
+        <v>24.649092380999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.21146886800000075</v>
+        <v>0.21146860099999998</v>
       </c>
       <c r="D139" s="5">
-        <v>10.892851859617014</v>
+        <v>10.892837383599963</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>24.617315233999999</v>
+        <v>24.617314963999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-3.1777282000000184E-2</v>
+        <v>-3.1777417000000696E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.5361018144891769</v>
+        <v>-1.5361083024896471</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>24.427380915000001</v>
+        <v>24.427380968000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.18993431899999891</v>
+        <v>-0.18993399599999705</v>
       </c>
       <c r="D141" s="5">
-        <v>-8.8756144139278241</v>
+        <v>-8.8756000480729185</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>24.362575039999999</v>
+        <v>24.362575200999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-6.4805875000001123E-2</v>
+        <v>-6.4805767000002845E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.1375564576460069</v>
+        <v>-3.1375512982091847</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>24.463924481999999</v>
+        <v>24.463923594000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.10134944200000007</v>
+        <v>0.10134839300000209</v>
       </c>
       <c r="D143" s="5">
-        <v>5.1078739432942832</v>
+        <v>5.1078198251429896</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>24.134657975</v>
+        <v>24.134658259999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.32926650699999982</v>
+        <v>-0.32926533400000224</v>
       </c>
       <c r="D144" s="5">
-        <v>-15.007568542246364</v>
+        <v>-15.007519477368836</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>24.267970574</v>
+        <v>24.267970720000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.13331259899999992</v>
+        <v>0.13331246000000263</v>
       </c>
       <c r="D145" s="5">
-        <v>6.8335679950298767</v>
+        <v>6.8335605689215484</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>24.104978407000001</v>
+        <v>24.104978529</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.16299216699999874</v>
+        <v>-0.16299219100000073</v>
       </c>
       <c r="D146" s="5">
-        <v>-7.7684631473595278</v>
+        <v>-7.7684642042943342</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>24.000789091000001</v>
+        <v>24.000789199</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.10418931599999937</v>
+        <v>-0.10418933000000052</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.0652337802857943</v>
+        <v>-5.0652344197776316</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>23.892891305999999</v>
+        <v>23.892891411000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.10789778500000224</v>
+        <v>-0.10789778799999894</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.2633023043346272</v>
+        <v>-5.2633024239750466</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>24.033452165</v>
+        <v>24.033451927000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.1405608590000007</v>
+        <v>0.14056051600000075</v>
       </c>
       <c r="D149" s="5">
-        <v>7.2925085229171405</v>
+        <v>7.2924901147737531</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.0064217541012521</v>
+        <v>-4.0064218612013036</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>24.149580915000001</v>
+        <v>24.149581123000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.11612875000000145</v>
+        <v>0.11612919599999927</v>
       </c>
       <c r="D150" s="5">
-        <v>5.9549605789462667</v>
+        <v>5.9549841211020471</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>24.136420660999999</v>
+        <v>24.136420718</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.3160254000002425E-2</v>
+        <v>-1.3160405000000708E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.65198058116782143</v>
+        <v>-0.65198803394935778</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>24.317207251999999</v>
+        <v>24.317207172</v>
       </c>
       <c r="C152" s="5">
-        <v>0.18078659100000039</v>
+        <v>0.18078645399999971</v>
       </c>
       <c r="D152" s="5">
-        <v>9.3679215775045463</v>
+        <v>9.3679141604858138</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>24.225915451999999</v>
+        <v>24.225915478000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-9.1291800000000478E-2</v>
+        <v>-9.1291693999998813E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-4.4131804223674571</v>
+        <v>-4.4131754177292208</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>24.361146256000001</v>
+        <v>24.361146250000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.13523080400000254</v>
+        <v>0.13523077199999989</v>
       </c>
       <c r="D154" s="5">
-        <v>6.9080143231811553</v>
+        <v>6.908012630367999</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>24.572137831999999</v>
+        <v>24.572137456</v>
       </c>
       <c r="C155" s="5">
-        <v>0.21099157599999785</v>
+        <v>0.21099120599999921</v>
       </c>
       <c r="D155" s="5">
-        <v>10.902843940116046</v>
+        <v>10.902823903624759</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>25.043876227999998</v>
+        <v>25.043876292</v>
       </c>
       <c r="C156" s="5">
-        <v>0.47173839599999923</v>
+        <v>0.47173883600000011</v>
       </c>
       <c r="D156" s="5">
-        <v>25.632867420955851</v>
+        <v>25.632894342673641</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>25.056289161999999</v>
+        <v>25.056289204999999</v>
       </c>
       <c r="C157" s="5">
-        <v>1.241293400000032E-2</v>
+        <v>1.2412912999998582E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>0.59640104936420357</v>
+        <v>0.59640003610228476</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>25.210304355000002</v>
+        <v>25.210304436000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.15401519300000288</v>
+        <v>0.15401523100000247</v>
       </c>
       <c r="D158" s="5">
-        <v>7.6306683035166856</v>
+        <v>7.6306702367821</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>25.401337996999999</v>
+        <v>25.401338084999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.19103364199999717</v>
+        <v>0.19103364899999775</v>
       </c>
       <c r="D159" s="5">
-        <v>9.4818317297405095</v>
+        <v>9.481832060041695</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>25.494071857000002</v>
+        <v>25.494071926</v>
       </c>
       <c r="C160" s="5">
-        <v>9.2733860000002721E-2</v>
+        <v>9.2733841000001149E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>4.4699402666585453</v>
+        <v>4.4699393165592349</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>25.541459630999999</v>
+        <v>25.541459472</v>
       </c>
       <c r="C161" s="5">
-        <v>4.7387773999997052E-2</v>
+        <v>4.7387545999999503E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>2.2534766429622044</v>
+        <v>2.253465683413447</v>
       </c>
       <c r="E161" s="5">
-        <v>6.274618625933881</v>
+        <v>6.2746190167790816</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>25.466964437000001</v>
+        <v>25.466964559000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-7.4495193999997156E-2</v>
+        <v>-7.4494912999998775E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.4443632541199976</v>
+        <v>-3.4443504905925071</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>25.418407739999999</v>
+        <v>25.418407768000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-4.8556697000002202E-2</v>
+        <v>-4.8556790999999322E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.2641438031241634</v>
+        <v>-2.2641481296432175</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>25.416080417</v>
+        <v>25.416080377</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.3273229999993816E-3</v>
+        <v>-2.3273910000014553E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.10981732835146918</v>
+        <v>-0.10982053527068825</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>25.301702098</v>
+        <v>25.301702121000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.11437831900000006</v>
+        <v>-0.1143782559999984</v>
       </c>
       <c r="D165" s="5">
-        <v>-5.268602244435872</v>
+        <v>-5.2685994220049164</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>25.458255955999999</v>
+        <v>25.458255978</v>
       </c>
       <c r="C166" s="5">
-        <v>0.15655385799999877</v>
+        <v>0.15655385699999869</v>
       </c>
       <c r="D166" s="5">
-        <v>7.6829453689199578</v>
+        <v>7.6829453109391155</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>25.289365309000001</v>
+        <v>25.289365092000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.16889064699999778</v>
+        <v>-0.1688908859999998</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.6766878666753247</v>
+        <v>-7.6766983304236813</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>25.245594132000001</v>
+        <v>25.245594152999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-4.3771176999999994E-2</v>
+        <v>-4.3770939000001619E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.0573182046325522</v>
+        <v>-2.0573071419940692</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>25.140300254</v>
+        <v>25.140300292999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10529387800000123</v>
+        <v>-0.10529385999999974</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.8917102696377608</v>
+        <v>-4.8917094485117607</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>25.123907076999998</v>
+        <v>25.123907119999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-1.6393177000001202E-2</v>
+        <v>-1.6393173000000871E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.77968102536463135</v>
+        <v>-0.77968083459604154</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>25.100822769000001</v>
+        <v>25.100822809</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.3084307999997833E-2</v>
+        <v>-2.3084310999998081E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.0970272052873264</v>
+        <v>-1.0970273452674761</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>24.986671502</v>
+        <v>24.986671536999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11415126700000044</v>
+        <v>-0.11415127200000086</v>
       </c>
       <c r="D172" s="5">
-        <v>-5.3228013710275075</v>
+        <v>-5.3228015901027659</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>25.052154039000001</v>
+        <v>25.052153960999998</v>
       </c>
       <c r="C173" s="5">
-        <v>6.5482537000001173E-2</v>
+        <v>6.5482423999998929E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>3.1905659466265446</v>
+        <v>3.1905603566884544</v>
       </c>
       <c r="E173" s="5">
-        <v>-1.9157307337522744</v>
+        <v>-1.9157304285466026</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>25.302903700000002</v>
+        <v>25.302903734000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2507496610000004</v>
+        <v>0.25074977300000256</v>
       </c>
       <c r="D174" s="5">
-        <v>12.694694518828541</v>
+        <v>12.694700546494753</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>25.397583349000001</v>
+        <v>25.397583360999999</v>
       </c>
       <c r="C175" s="5">
-        <v>9.4679648999999699E-2</v>
+        <v>9.4679626999997879E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>4.5837908361262114</v>
+        <v>4.5837897427233099</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>25.322986188000002</v>
+        <v>25.322986196999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-7.4597160999999801E-2</v>
+        <v>-7.4597164000000049E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.468226257361906</v>
+        <v>-3.4682263929824098</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>25.472197577999999</v>
+        <v>25.472197587</v>
       </c>
       <c r="C177" s="5">
-        <v>0.14921138999999783</v>
+        <v>0.14921139000000139</v>
       </c>
       <c r="D177" s="5">
-        <v>7.3045059632087517</v>
+        <v>7.3045059605283624</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>25.346875632</v>
+        <v>25.346875650000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.12532194599999968</v>
+        <v>-0.12532193699999894</v>
       </c>
       <c r="D178" s="5">
-        <v>-5.7467725875435249</v>
+        <v>-5.7467721839659536</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>25.298627078999999</v>
+        <v>25.298626980000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-4.8248553000000527E-2</v>
+        <v>-4.8248669999999549E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.2604731655118226</v>
+        <v>-2.2604785881817357</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>25.353111114000001</v>
+        <v>25.353111094999999</v>
       </c>
       <c r="C180" s="5">
-        <v>5.4484035000001541E-2</v>
+        <v>5.4484114999997502E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>2.6151958481083648</v>
+        <v>2.6151997440062358</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>25.232509001</v>
+        <v>25.232509026999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.12060211300000034</v>
+        <v>-0.12060206800000017</v>
       </c>
       <c r="D181" s="5">
-        <v>-5.5612729254374322</v>
+        <v>-5.561270908416871</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>25.331626267000001</v>
+        <v>25.331626288999999</v>
       </c>
       <c r="C182" s="5">
-        <v>9.911726600000037E-2</v>
+        <v>9.9117262000000039E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>4.8169749572942067</v>
+        <v>4.816974753609049</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>25.407274375</v>
+        <v>25.407274389000001</v>
       </c>
       <c r="C183" s="5">
-        <v>7.5648107999999326E-2</v>
+        <v>7.5648100000002216E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>3.6430219118588125</v>
+        <v>3.6430215170334179</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>25.468555732999999</v>
+        <v>25.468555738999999</v>
       </c>
       <c r="C184" s="5">
-        <v>6.1281357999998676E-2</v>
+        <v>6.1281349999998014E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>2.9330595981844176</v>
+        <v>2.9330592085555995</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>25.446984024999999</v>
+        <v>25.446984025999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.1571707999999745E-2</v>
+        <v>-2.1571713000000159E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.0116710350013713</v>
+        <v>-1.0116712681630169</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5760320864439237</v>
+        <v>1.576032406693062</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>25.532494281000002</v>
+        <v>25.532494278000001</v>
       </c>
       <c r="C186" s="5">
-        <v>8.5510256000002727E-2</v>
+        <v>8.5510252000002396E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>4.1077627325385224</v>
+        <v>4.107762536656101</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>25.793306938000001</v>
+        <v>25.793306942000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.26081265699999889</v>
+        <v>0.26081266399999947</v>
       </c>
       <c r="D187" s="5">
-        <v>12.970589552314426</v>
+        <v>12.970589921831666</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>25.844528703000002</v>
+        <v>25.844528710999999</v>
       </c>
       <c r="C188" s="5">
-        <v>5.1221765000001085E-2</v>
+        <v>5.1221768999997863E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.4092268356634472</v>
+        <v>2.4092270254860493</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>26.037055601999999</v>
+        <v>26.037055602999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.19252689899999709</v>
+        <v>0.19252689200000006</v>
       </c>
       <c r="D189" s="5">
-        <v>9.3148200283896809</v>
+        <v>9.3148196727190324</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>25.949704299</v>
+        <v>25.949704298</v>
       </c>
       <c r="C190" s="5">
-        <v>-8.7351302999998381E-2</v>
+        <v>-8.7351304999998547E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.9524007338525902</v>
+        <v>-3.9524008225347629</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>25.901196455000001</v>
+        <v>25.901196445</v>
       </c>
       <c r="C191" s="5">
-        <v>-4.8507843999999523E-2</v>
+        <v>-4.8507853000000267E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-2.2202436314730511</v>
+        <v>-2.2202440392692147</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>26.27275109</v>
+        <v>26.272751058000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.37155463499999897</v>
+        <v>0.3715546130000007</v>
       </c>
       <c r="D192" s="5">
-        <v>18.639335220709661</v>
+        <v>18.639334036343502</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>26.224444409</v>
+        <v>26.224444413000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-4.8306680999999685E-2</v>
+        <v>-4.8306645000000259E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-2.1842168556288288</v>
+        <v>-2.1842152469253029</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>26.235860460000001</v>
+        <v>26.235860469999999</v>
       </c>
       <c r="C194" s="5">
-        <v>1.1416051000001204E-2</v>
+        <v>1.1416056999998148E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>0.52363772877375148</v>
+        <v>0.52363800456418641</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>26.308814167000001</v>
+        <v>26.308814176999999</v>
       </c>
       <c r="C195" s="5">
         <v>7.2953706999999923E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>3.3883326155580651</v>
+        <v>3.3883326142468473</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>26.434005874</v>
+        <v>26.434005878000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.12519170699999904</v>
+        <v>0.1251917010000021</v>
       </c>
       <c r="D196" s="5">
-        <v>5.8621003415321393</v>
+        <v>5.8621000509021082</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>26.724189848999998</v>
+        <v>26.724189850999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.29018397499999793</v>
+        <v>0.29018397299999776</v>
       </c>
       <c r="D197" s="5">
-        <v>13.998409964379309</v>
+        <v>13.998409859753558</v>
       </c>
       <c r="E197" s="5">
-        <v>5.0190852587686852</v>
+        <v>5.0190852625011884</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>26.450078463000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.27411138599999774</v>
+        <v>-0.2741113879999979</v>
       </c>
       <c r="D198" s="5">
-        <v>-11.63729619615278</v>
+        <v>-11.637296275508069</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>26.505095141999998</v>
       </c>
       <c r="C199" s="5">
         <v>5.5016678999997737E-2</v>
       </c>
       <c r="D199" s="5">
         <v>2.5247770876288156</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>26.660219904000002</v>
+        <v>26.660219906999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.15512476200000336</v>
+        <v>0.15512476500000005</v>
       </c>
       <c r="D200" s="5">
-        <v>7.253708563359651</v>
+        <v>7.2537087081870455</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>26.826994397</v>
+        <v>26.826994396</v>
       </c>
       <c r="C201" s="5">
-        <v>0.16677449299999836</v>
+        <v>0.16677448900000158</v>
       </c>
       <c r="D201" s="5">
-        <v>7.7703999993859796</v>
+        <v>7.770399805654038</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>27.063612733999999</v>
+        <v>27.063612738</v>
       </c>
       <c r="C202" s="5">
-        <v>0.23661833699999946</v>
+        <v>0.23661834199999987</v>
       </c>
       <c r="D202" s="5">
-        <v>11.113037715748453</v>
+        <v>11.113037962520478</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>27.396852179</v>
+        <v>27.396852168999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.33323944500000025</v>
+        <v>0.33323943099999909</v>
       </c>
       <c r="D203" s="5">
-        <v>15.818718189651593</v>
+        <v>15.818717476942057</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>27.410081132999998</v>
+        <v>27.410081128000002</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3228953999998794E-2</v>
+        <v>1.322895900000276E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.58097813623672057</v>
+        <v>0.58097835661894415</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>27.610737148999998</v>
+        <v>27.610737145000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.20065601599999994</v>
+        <v>0.20065601700000002</v>
       </c>
       <c r="D205" s="5">
-        <v>9.1470911959786516</v>
+        <v>9.1470912451516284</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>27.637404333999999</v>
+        <v>27.637404335999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.666718500000087E-2</v>
+        <v>2.6667190999997814E-2</v>
       </c>
       <c r="D206" s="5">
-        <v>1.1651684296865028</v>
+        <v>1.1651686934082139</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>27.704846151000002</v>
+        <v>27.704846154999998</v>
       </c>
       <c r="C207" s="5">
-        <v>6.7441817000002402E-2</v>
+        <v>6.7441818999999015E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9679072542146967</v>
+        <v>2.9679073431952752</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>27.804242429999999</v>
+        <v>27.804242433999999</v>
       </c>
       <c r="C208" s="5">
-        <v>9.9396278999996923E-2</v>
+        <v>9.9396279000000476E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>4.3911987872049085</v>
+        <v>4.3911987865585589</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>27.883472648000001</v>
+        <v>27.883472650000002</v>
       </c>
       <c r="C209" s="5">
-        <v>7.923021800000285E-2</v>
+        <v>7.9230216000002684E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>3.4735923451876483</v>
+        <v>3.473592255617719</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3379530139185274</v>
+        <v>4.337953013593876</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>27.944128457000001</v>
       </c>
       <c r="C210" s="5">
-        <v>6.0655809000000005E-2</v>
+        <v>6.0655806999999839E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>2.6418575755382756</v>
+        <v>2.6418574871918121</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>27.826364577</v>
+        <v>27.826364576</v>
       </c>
       <c r="C211" s="5">
-        <v>-0.11776388000000182</v>
+        <v>-0.1177638810000019</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.9415295148042766</v>
+        <v>-4.9415295557978522</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>28.171166970000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.34480239300000193</v>
+        <v>0.34480239400000201</v>
       </c>
       <c r="D212" s="5">
-        <v>15.925880055607355</v>
+        <v>15.925880105599921</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>28.340902548999999</v>
+        <v>28.340902545999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.16973557899999747</v>
+        <v>0.16973557599999722</v>
       </c>
       <c r="D213" s="5">
-        <v>7.4746572211117135</v>
+        <v>7.4746570845920735</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>28.580027339000001</v>
+        <v>28.580027351999998</v>
       </c>
       <c r="C214" s="5">
-        <v>0.23912479000000175</v>
+        <v>0.23912480599999952</v>
       </c>
       <c r="D214" s="5">
-        <v>10.608259325844083</v>
+        <v>10.60826007008342</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>28.399339661999999</v>
+        <v>28.399339655999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.18068767700000166</v>
+        <v>-0.18068769599999968</v>
       </c>
       <c r="D215" s="5">
-        <v>-7.3282796448262744</v>
+        <v>-7.328280385609343</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>28.343423659999999</v>
+        <v>28.343423649000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-5.591600200000002E-2</v>
+        <v>-5.5916006999996881E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.337284248039595</v>
+        <v>-2.3372844552695726</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>28.303827236</v>
+        <v>28.303827231</v>
       </c>
       <c r="C217" s="5">
-        <v>-3.9596423999999075E-2</v>
+        <v>-3.9596418000002132E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-1.6636067376300745</v>
+        <v>-1.6636064881203061</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>28.436560467</v>
+        <v>28.436560464999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.13273323099999956</v>
+        <v>0.13273323399999981</v>
       </c>
       <c r="D218" s="5">
-        <v>5.774944867014753</v>
+        <v>5.7749450019699555</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>28.391985859999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-4.4574607000001265E-2</v>
+        <v>-4.45746050000011E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>-1.8648802418762989</v>
+        <v>-1.8648801590517405</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>28.583037371</v>
+        <v>28.583037376</v>
       </c>
       <c r="C220" s="5">
-        <v>0.19105151100000128</v>
+        <v>0.1910515160000017</v>
       </c>
       <c r="D220" s="5">
-        <v>8.3805336141949525</v>
+        <v>8.3805338417016095</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>28.645319714999999</v>
+        <v>28.645319724</v>
       </c>
       <c r="C221" s="5">
-        <v>6.2282343999999767E-2</v>
+        <v>6.2282348000000098E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>2.6463617414370422</v>
+        <v>2.6463619129695637</v>
       </c>
       <c r="E221" s="5">
-        <v>2.7322531759853996</v>
+        <v>2.7322532008938971</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>28.724085931000001</v>
+        <v>28.724085942999999</v>
       </c>
       <c r="C222" s="5">
-        <v>7.8766216000001776E-2</v>
+        <v>7.8766218999998472E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3500096224803544</v>
+        <v>3.3500097509406856</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>28.839649040000001</v>
+        <v>28.839649051999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.115563109</v>
       </c>
       <c r="D223" s="5">
-        <v>4.9361302082066016</v>
+        <v>4.9361302060987322</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>28.677359336999999</v>
+        <v>28.677359340999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.16228970300000256</v>
+        <v>-0.16228971099999967</v>
       </c>
       <c r="D224" s="5">
-        <v>-6.5476457331013709</v>
+        <v>-6.5476460433006363</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>28.965592495999999</v>
+        <v>28.965592482000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.28823315900000068</v>
+        <v>0.28823314100000275</v>
       </c>
       <c r="D225" s="5">
-        <v>12.750661697540021</v>
+        <v>12.750660854866446</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>28.889197462999999</v>
+        <v>28.889197454000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-7.6395033000000723E-2</v>
+        <v>-7.6395028000000309E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.1194198745785551</v>
+        <v>-3.1194196748531189</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>29.10718992</v>
+        <v>29.107189891000001</v>
       </c>
       <c r="C227" s="5">
-        <v>0.21799245700000114</v>
+        <v>0.21799243699999948</v>
       </c>
       <c r="D227" s="5">
-        <v>9.440388631069796</v>
+        <v>9.4403877317558393</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>29.06328263</v>
+        <v>29.063282588</v>
       </c>
       <c r="C228" s="5">
-        <v>-4.3907289999999932E-2</v>
+        <v>-4.3907303000001008E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.7952197506295064</v>
+        <v>-1.7952202795270433</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>29.219767195999999</v>
+        <v>29.219767218000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.1564845659999996</v>
+        <v>0.15648463000000135</v>
       </c>
       <c r="D229" s="5">
-        <v>6.6559366131677233</v>
+        <v>6.6559394263723926</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>29.029987064</v>
+        <v>29.029987070000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.18978013199999921</v>
+        <v>-0.18978014800000054</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.521433233962882</v>
+        <v>-7.5214338401401237</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>28.980490531000001</v>
+        <v>28.980490535000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-4.9496532999999232E-2</v>
+        <v>-4.9496534999999398E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>-2.0269386925872768</v>
+        <v>-2.0269387733080846</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>28.677549990999999</v>
+        <v>28.677550030999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.30294054000000159</v>
+        <v>-0.30294050400000216</v>
       </c>
       <c r="D232" s="5">
-        <v>-11.847271332049825</v>
+        <v>-11.847270002570554</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>28.413299568999999</v>
+        <v>28.413299595000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.26425042199999993</v>
+        <v>-0.26425043599999753</v>
       </c>
       <c r="D233" s="5">
-        <v>-10.513917340210256</v>
+        <v>-10.513917855386691</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.8099757597695878</v>
+        <v>-0.80997570016858589</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>28.097246644999998</v>
+        <v>28.097246685000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.31605292400000096</v>
+        <v>-0.3160529099999998</v>
       </c>
       <c r="D234" s="5">
-        <v>-12.561011866581762</v>
+        <v>-12.561011332963412</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>27.538847013000002</v>
+        <v>27.538847058999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.55839963199999687</v>
+        <v>-0.55839962600000348</v>
       </c>
       <c r="D235" s="5">
-        <v>-21.406998524037711</v>
+        <v>-21.406998291332847</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>27.284143548999999</v>
+        <v>27.284143556</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.2547034640000021</v>
+        <v>-0.25470350299999822</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.551127903598644</v>
+        <v>-10.551129421161365</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>26.789274404</v>
+        <v>26.789274333000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.49486914499999912</v>
+        <v>-0.49486922299999847</v>
       </c>
       <c r="D237" s="5">
-        <v>-19.7199749106144</v>
+        <v>-19.719977710981041</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>26.494659335000001</v>
+        <v>26.494659234</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.2946150689999989</v>
+        <v>-0.29461509900000138</v>
       </c>
       <c r="D238" s="5">
-        <v>-12.427314447912341</v>
+        <v>-12.427315668789142</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>26.217828903000001</v>
+        <v>26.217828796999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.27683043200000057</v>
+        <v>-0.27683043700000098</v>
       </c>
       <c r="D239" s="5">
-        <v>-11.842224728137529</v>
+        <v>-11.842224972469918</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>25.958624830000002</v>
+        <v>25.958624751999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.25920407299999937</v>
+        <v>-0.2592040450000006</v>
       </c>
       <c r="D240" s="5">
-        <v>-11.239552692935861</v>
+        <v>-11.239551587049768</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>25.953201809999999</v>
+        <v>25.953201889999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-5.4230200000020545E-3</v>
+        <v>-5.4228619999996397E-3</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.25040432416860714</v>
+        <v>-0.25039703775596722</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>25.727791416999999</v>
+        <v>25.727791481000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.22541039300000065</v>
+        <v>-0.22541040899999842</v>
       </c>
       <c r="D242" s="5">
-        <v>-9.9385887448956041</v>
+        <v>-9.9385893878139129</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>25.967705802000001</v>
+        <v>25.967705854999998</v>
       </c>
       <c r="C243" s="5">
-        <v>0.23991438500000228</v>
+        <v>0.23991437399999782</v>
       </c>
       <c r="D243" s="5">
-        <v>11.782267023032599</v>
+        <v>11.782266423988052</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>25.674205189999999</v>
+        <v>25.674205302000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29350061200000255</v>
+        <v>-0.29350055299999767</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.750869653019503</v>
+        <v>-12.750867222581208</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>25.694914251</v>
+        <v>25.694914357999998</v>
       </c>
       <c r="C245" s="5">
-        <v>2.0709061000001583E-2</v>
+        <v>2.0709055999997616E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.97223720149366422</v>
+        <v>0.97223696145405381</v>
       </c>
       <c r="E245" s="5">
-        <v>-9.5672989734914893</v>
+        <v>-9.5672986796590429</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>25.680156413999999</v>
+        <v>25.68015656</v>
       </c>
       <c r="C246" s="5">
-        <v>-1.4757837000001217E-2</v>
+        <v>-1.475779799999799E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-0.68704525148280959</v>
+        <v>-0.68704343873278173</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>25.730563156999999</v>
+        <v>25.730563204999999</v>
       </c>
       <c r="C247" s="5">
-        <v>5.0406742999999921E-2</v>
+        <v>5.0406644999998917E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>2.3810368494405543</v>
+        <v>2.3810321564930126</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>25.784296509000001</v>
+        <v>25.784296409</v>
       </c>
       <c r="C248" s="5">
-        <v>5.3733352000001844E-2</v>
+        <v>5.3733204000000256E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>2.5349542328025443</v>
+        <v>2.5349471655005562</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>25.907552805000002</v>
+        <v>25.907552595999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.12325629600000099</v>
+        <v>0.12325618699999907</v>
       </c>
       <c r="D249" s="5">
-        <v>5.8895891352874985</v>
+        <v>5.8895838126632905</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>26.094376085</v>
+        <v>26.094375899999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.1868232799999987</v>
+        <v>0.18682330400000069</v>
       </c>
       <c r="D250" s="5">
-        <v>9.0049711230743235</v>
+        <v>9.0049724016965769</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>26.03332241</v>
+        <v>26.033321526999998</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.105367500000014E-2</v>
+        <v>-6.105437300000105E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.7718203294927801</v>
+        <v>-2.7718516312270403</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>26.137218694000001</v>
+        <v>26.137218729000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.10389628400000106</v>
+        <v>0.10389720200000241</v>
       </c>
       <c r="D252" s="5">
-        <v>4.8956061846327614</v>
+        <v>4.8956505644902171</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>26.188109183000002</v>
+        <v>26.188110138999999</v>
       </c>
       <c r="C253" s="5">
-        <v>5.0890489000000372E-2</v>
+        <v>5.0891409999998416E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.3616445394904151</v>
+        <v>2.3616877353314747</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>26.325912767999998</v>
+        <v>26.325912897999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.13780358499999679</v>
+        <v>0.1378027589999995</v>
       </c>
       <c r="D254" s="5">
-        <v>6.5004738418845687</v>
+        <v>6.5004334990657275</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>26.369972543999999</v>
+        <v>26.369972616999998</v>
       </c>
       <c r="C255" s="5">
-        <v>4.4059776000000994E-2</v>
+        <v>4.4059718999999831E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>2.026943519833857</v>
+        <v>2.0269408632968888</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>26.464275483000002</v>
+        <v>26.464275687000001</v>
       </c>
       <c r="C256" s="5">
-        <v>9.4302939000002084E-2</v>
+        <v>9.4303070000002265E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>4.3767988979016792</v>
+        <v>4.3768050856149543</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>26.572628867999999</v>
+        <v>26.572629076999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.10835338499999736</v>
+        <v>0.10835338999999777</v>
       </c>
       <c r="D257" s="5">
-        <v>5.0253549684503573</v>
+        <v>5.0253551659791951</v>
       </c>
       <c r="E257" s="5">
-        <v>3.415907943595653</v>
+        <v>3.4159083263366696</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>26.884909999000001</v>
+        <v>26.884910179999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.31228113100000243</v>
+        <v>0.31228110300000012</v>
       </c>
       <c r="D258" s="5">
-        <v>15.050571565520055</v>
+        <v>15.050570001520281</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>27.128307344</v>
+        <v>27.128307293999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.24339734499999821</v>
+        <v>0.24339711400000041</v>
       </c>
       <c r="D259" s="5">
-        <v>11.421582152351629</v>
+        <v>11.421570686410476</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>27.188863080000001</v>
+        <v>27.188862811</v>
       </c>
       <c r="C260" s="5">
-        <v>6.0555736000001303E-2</v>
+        <v>6.0555517000000947E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>2.7117686095284199</v>
+        <v>2.7117586867539067</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>27.519177665000001</v>
+        <v>27.519177203999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.33031458499999999</v>
+        <v>0.33031439299999832</v>
       </c>
       <c r="D261" s="5">
-        <v>15.593350700072751</v>
+        <v>15.593341186928878</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>27.384688896</v>
+        <v>27.384687964000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.13448876900000073</v>
+        <v>-0.13448923999999707</v>
       </c>
       <c r="D262" s="5">
-        <v>-5.7094187106329191</v>
+        <v>-5.7094382646071136</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>27.540537126</v>
+        <v>27.540535479999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.15584823000000014</v>
+        <v>0.15584751599999791</v>
       </c>
       <c r="D263" s="5">
-        <v>7.0471564268320019</v>
+        <v>7.047123371321895</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>27.810159479999999</v>
+        <v>27.810160305</v>
       </c>
       <c r="C264" s="5">
-        <v>0.26962235399999912</v>
+        <v>0.26962482500000107</v>
       </c>
       <c r="D264" s="5">
-        <v>12.401699912436648</v>
+        <v>12.401820540024101</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>27.618482153999999</v>
+        <v>27.618484180999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.19167732600000065</v>
+        <v>-0.19167612400000067</v>
       </c>
       <c r="D265" s="5">
-        <v>-7.9643820112568209</v>
+        <v>-7.9643337174364888</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>27.826957526000001</v>
+        <v>27.826957861</v>
       </c>
       <c r="C266" s="5">
-        <v>0.20847537200000232</v>
+        <v>0.20847368000000088</v>
       </c>
       <c r="D266" s="5">
-        <v>9.443762825046619</v>
+        <v>9.4436822470708606</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>27.873224005000001</v>
+        <v>27.873224030999999</v>
       </c>
       <c r="C267" s="5">
-        <v>4.6266478999999805E-2</v>
+        <v>4.6266169999999107E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>2.0135260456892956</v>
+        <v>2.013512450277033</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>27.843047803000001</v>
+        <v>27.843047794</v>
       </c>
       <c r="C268" s="5">
-        <v>-3.0176201999999819E-2</v>
+        <v>-3.0176236999999162E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.2914401355038407</v>
+        <v>-1.2914416232810422</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>28.061009847000001</v>
+        <v>28.061010541000002</v>
       </c>
       <c r="C269" s="5">
-        <v>0.21796204400000008</v>
+        <v>0.2179627470000014</v>
       </c>
       <c r="D269" s="5">
-        <v>9.8090862707560298</v>
+        <v>9.8091192860475296</v>
       </c>
       <c r="E269" s="5">
-        <v>5.601180772868064</v>
+        <v>5.601182553999795</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>28.109127322999999</v>
+        <v>28.10912759</v>
       </c>
       <c r="C270" s="5">
-        <v>4.8117475999998049E-2</v>
+        <v>4.8117048999998246E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>2.0772116504168103</v>
+        <v>2.0771929909517484</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>28.130946069</v>
+        <v>28.130946058999999</v>
       </c>
       <c r="C271" s="5">
-        <v>2.1818746000000999E-2</v>
+        <v>2.1818468999999396E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>0.93544572080346278</v>
+        <v>0.93543378517828568</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>28.197101654000001</v>
+        <v>28.197101216</v>
       </c>
       <c r="C272" s="5">
-        <v>6.6155585000000627E-2</v>
+        <v>6.6155157000000742E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>2.858830618998276</v>
+        <v>2.8588118846656352</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>28.217108186000001</v>
+        <v>28.217107460000001</v>
       </c>
       <c r="C273" s="5">
-        <v>2.0006532000000021E-2</v>
+        <v>2.0006244000001061E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.85475977070799125</v>
+        <v>0.85474743145914633</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>28.378112703999999</v>
+        <v>28.378110549999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.1610045179999986</v>
+        <v>0.16100308999999768</v>
       </c>
       <c r="D274" s="5">
-        <v>7.0661215682577661</v>
+        <v>7.0660571044096399</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>28.53303992</v>
+        <v>28.533036319000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.15492721600000081</v>
+        <v>0.15492576900000188</v>
       </c>
       <c r="D275" s="5">
-        <v>6.7516061315261888</v>
+        <v>6.7515416949873286</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>28.690373341000001</v>
+        <v>28.690373131000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.15733342100000058</v>
+        <v>0.15733681200000049</v>
       </c>
       <c r="D276" s="5">
-        <v>6.8213021614714986</v>
+        <v>6.8214545550485894</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>28.643898209</v>
+        <v>28.643905433</v>
       </c>
       <c r="C277" s="5">
-        <v>-4.6475132000001196E-2</v>
+        <v>-4.6467698000000723E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-1.9266376849223832</v>
+        <v>-1.9263322606868916</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>28.723556531</v>
+        <v>28.723555571999999</v>
       </c>
       <c r="C278" s="5">
-        <v>7.9658322000000226E-2</v>
+        <v>7.9650138999998177E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>3.3887047929220371</v>
+        <v>3.3883504752571181</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>28.878130416000001</v>
+        <v>28.878129853000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.15457388500000135</v>
+        <v>0.15457428100000214</v>
       </c>
       <c r="D279" s="5">
-        <v>6.6523244479433474</v>
+        <v>6.6523422266854482</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>29.012575895000001</v>
+        <v>29.012576192000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13444547900000003</v>
+        <v>0.13444633900000014</v>
       </c>
       <c r="D280" s="5">
-        <v>5.7320357464435423</v>
+        <v>5.7320734707891008</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>29.054147483000001</v>
+        <v>29.054149809999998</v>
       </c>
       <c r="C281" s="5">
-        <v>4.1571588000000048E-2</v>
+        <v>4.1573617999997481E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>1.7330737162308374</v>
+        <v>1.733158994901407</v>
       </c>
       <c r="E281" s="5">
-        <v>3.5392084654650269</v>
+        <v>3.5392141973964897</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>29.145402017999999</v>
+        <v>29.145403724000001</v>
       </c>
       <c r="C282" s="5">
-        <v>9.1254534999997361E-2</v>
+        <v>9.1253914000002823E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>3.8348072199572147</v>
+        <v>3.8347803586483931</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>29.241178748999999</v>
+        <v>29.241180033999999</v>
       </c>
       <c r="C283" s="5">
-        <v>9.5776731000000837E-2</v>
+        <v>9.5776309999997977E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>4.0154627163917933</v>
+        <v>4.0154445063311339</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>29.309450980000001</v>
+        <v>29.309450336000001</v>
       </c>
       <c r="C284" s="5">
-        <v>6.8272231000001682E-2</v>
+        <v>6.8270302000001948E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>2.8380169265322053</v>
+        <v>2.8379355808977103</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>29.307940053999999</v>
+        <v>29.307936757</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.5109260000016889E-3</v>
+        <v>-1.5135790000009308E-3</v>
       </c>
       <c r="D285" s="5">
-        <v>-6.1843438115338767E-2</v>
+        <v>-6.1951998097609096E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>29.377023648000002</v>
+        <v>29.37701693</v>
       </c>
       <c r="C286" s="5">
-        <v>6.908359400000208E-2</v>
+        <v>6.9080172999999689E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.8655563890157776</v>
+        <v>2.8654129693986619</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>29.315081601999999</v>
+        <v>29.315074496000001</v>
       </c>
       <c r="C287" s="5">
-        <v>-6.1942046000002193E-2</v>
+        <v>-6.1942433999998769E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>-2.5010867668457393</v>
+        <v>-2.5011028175572769</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>29.481297192</v>
+        <v>29.481295808999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.16621559000000019</v>
+        <v>0.16622131299999765</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0202044285590626</v>
+        <v>7.0204554850987311</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>29.651225181000001</v>
+        <v>29.65123857</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16992798900000139</v>
+        <v>0.1699427610000015</v>
       </c>
       <c r="D289" s="5">
-        <v>7.1402488301478551</v>
+        <v>7.1408896944213485</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>29.525394221999999</v>
+        <v>29.525394080000002</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.12583095900000174</v>
+        <v>-0.12584448999999864</v>
       </c>
       <c r="D290" s="5">
-        <v>-4.9752481795195314</v>
+        <v>-4.9757685628523118</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>29.376370887</v>
+        <v>29.376370950999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.14902333499999898</v>
+        <v>-0.14902312900000325</v>
       </c>
       <c r="D291" s="5">
-        <v>-5.8914131539095198</v>
+        <v>-5.8914052622934481</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>29.478926597000001</v>
+        <v>29.478927634000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.10255571000000074</v>
+        <v>0.10255668300000309</v>
       </c>
       <c r="D292" s="5">
-        <v>4.2706969348709434</v>
+        <v>4.2707382248855508</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>29.559668067</v>
+        <v>29.559673127</v>
       </c>
       <c r="C293" s="5">
-        <v>8.0741469999999538E-2</v>
+        <v>8.0745492999998447E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>3.3367139066702967</v>
+        <v>3.3368825541890246</v>
       </c>
       <c r="E293" s="5">
-        <v>1.739925717303481</v>
+        <v>1.7399349845232948</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>29.481229867</v>
+        <v>29.481235557000002</v>
       </c>
       <c r="C294" s="5">
-        <v>-7.8438200000000791E-2</v>
+        <v>-7.8437569999998402E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.1382014834492433</v>
+        <v>-3.138176115379121</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>29.458069215999998</v>
+        <v>29.458072999999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-2.3160651000001309E-2</v>
+        <v>-2.3162557000002693E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-0.93866528545338834</v>
+        <v>-0.93874201878659802</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>29.515302341999998</v>
+        <v>29.515300744000001</v>
       </c>
       <c r="C296" s="5">
-        <v>5.7233125999999857E-2</v>
+        <v>5.722774400000219E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>2.3565163259361421</v>
+        <v>2.3562920485175942</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>29.59633977</v>
+        <v>29.596331840000001</v>
       </c>
       <c r="C297" s="5">
-        <v>8.103742800000191E-2</v>
+        <v>8.1031096000000247E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>3.3449400340474389</v>
+        <v>3.3446748961249551</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>29.871442174999999</v>
+        <v>29.871430360000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.27510240499999838</v>
+        <v>0.27509852000000024</v>
       </c>
       <c r="D298" s="5">
-        <v>11.742461455537899</v>
+        <v>11.742290369316311</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>29.802741252000001</v>
+        <v>29.802715315</v>
       </c>
       <c r="C299" s="5">
-        <v>-6.8700922999997971E-2</v>
+        <v>-6.871504500000114E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.7252193595320828</v>
+        <v>-2.7257735453317</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>29.784869811</v>
+        <v>29.784871251999999</v>
       </c>
       <c r="C300" s="5">
-        <v>-1.7871441000000488E-2</v>
+        <v>-1.7844063000001853E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.71722059680521255</v>
+        <v>-0.71612609377790237</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>30.039494201</v>
+        <v>30.039518927</v>
       </c>
       <c r="C301" s="5">
-        <v>0.25462439000000003</v>
+        <v>0.25464767500000107</v>
       </c>
       <c r="D301" s="5">
-        <v>10.754891554822743</v>
+        <v>10.755921228940979</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>30.227683113000001</v>
+        <v>30.227686985999998</v>
       </c>
       <c r="C302" s="5">
-        <v>0.1881889120000011</v>
+        <v>0.18816805899999878</v>
       </c>
       <c r="D302" s="5">
-        <v>7.7821738523629946</v>
+        <v>7.7812749676878123</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>30.577541773</v>
+        <v>30.577542663999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.34985865999999888</v>
+        <v>0.34985567800000084</v>
       </c>
       <c r="D303" s="5">
-        <v>14.808089294363391</v>
+        <v>14.807952918218991</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>30.753406300999998</v>
+        <v>30.753409492999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17586452799999819</v>
+        <v>0.17586682900000028</v>
       </c>
       <c r="D304" s="5">
-        <v>7.1242746067605056</v>
+        <v>7.1243705743109009</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>31.175657278999999</v>
+        <v>31.175667301000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.422250978000001</v>
+        <v>0.42225780800000123</v>
       </c>
       <c r="D305" s="5">
-        <v>17.77922987841858</v>
+        <v>17.779537530422896</v>
       </c>
       <c r="E305" s="5">
-        <v>5.4668719836000745</v>
+        <v>5.4668878341687099</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>31.006886974</v>
+        <v>31.006897929000001</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.1687703049999989</v>
+        <v>-0.16876937199999986</v>
       </c>
       <c r="D306" s="5">
-        <v>-6.3062606909060293</v>
+        <v>-6.3062248925850657</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>31.168955848</v>
+        <v>31.168963904000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.16206887399999914</v>
+        <v>0.16206597500000086</v>
       </c>
       <c r="D307" s="5">
-        <v>6.4557321320788841</v>
+        <v>6.4556109689894781</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>31.320934142999999</v>
+        <v>31.320937710999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.15197829499999926</v>
+        <v>0.15197380699999741</v>
       </c>
       <c r="D308" s="5">
-        <v>6.0106338208572918</v>
+        <v>6.0104499415189805</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>31.481802174999999</v>
+        <v>31.481802986999998</v>
       </c>
       <c r="C309" s="5">
-        <v>0.16086803199999977</v>
+        <v>0.16086527599999911</v>
       </c>
       <c r="D309" s="5">
-        <v>6.3404639139336583</v>
+        <v>6.3403514592907717</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>31.565592430999999</v>
+        <v>31.565525747999999</v>
       </c>
       <c r="C310" s="5">
-        <v>8.379025600000034E-2</v>
+        <v>8.3722761000000645E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>3.2410254004130445</v>
+        <v>3.2383762903684721</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>31.689900288</v>
+        <v>31.689863617</v>
       </c>
       <c r="C311" s="5">
-        <v>0.12430785700000158</v>
+        <v>0.12433786900000143</v>
       </c>
       <c r="D311" s="5">
-        <v>4.8294086707906914</v>
+        <v>4.8306104513276882</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>31.588768264999999</v>
+        <v>31.588769025000001</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.10113202300000168</v>
+        <v>-0.10109459199999904</v>
       </c>
       <c r="D312" s="5">
-        <v>-3.7630545287849038</v>
+        <v>-3.7616903691732873</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>31.519471526</v>
+        <v>31.519538572999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.9296738999998553E-2</v>
+        <v>-6.9230452000002884E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.6009267824416149</v>
+        <v>-2.5984686717055783</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>31.741426269000002</v>
+        <v>31.741424109</v>
       </c>
       <c r="C314" s="5">
-        <v>0.22195474300000129</v>
+        <v>0.22188553600000205</v>
       </c>
       <c r="D314" s="5">
-        <v>8.7852771207731948</v>
+        <v>8.7824114816005938</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>31.580795994999999</v>
+        <v>31.580794976</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16063027400000252</v>
+        <v>-0.16062913300000048</v>
       </c>
       <c r="D315" s="5">
-        <v>-5.9065013013259504</v>
+        <v>-5.9064608974603416</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>31.539726683000001</v>
+        <v>31.539732540999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.1069311999997637E-2</v>
+        <v>-4.1062435000000619E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.5494289861236799</v>
+        <v>-1.5491714385726052</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>31.415771987999999</v>
+        <v>31.415788485</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.12395469500000189</v>
+        <v>-0.12394405599999914</v>
       </c>
       <c r="D317" s="5">
-        <v>-4.6155173312771192</v>
+        <v>-4.6151288665708385</v>
       </c>
       <c r="E317" s="5">
-        <v>0.77019934768702836</v>
+        <v>0.77021986949512566</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>31.409994167000001</v>
+        <v>31.410013020000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-5.7778209999987951E-3</v>
+        <v>-5.775464999999258E-3</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.22047448551989479</v>
+        <v>-0.22038455875217355</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>31.468535788000001</v>
+        <v>31.468551642000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.8541620999999822E-2</v>
+        <v>5.8538622000000373E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>2.2596170708979013</v>
+        <v>2.2594987548337553</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>31.417400212</v>
+        <v>31.417410019999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.1135576000000071E-2</v>
+        <v>-5.114162200000294E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.9326361675018222</v>
+        <v>-1.9328616684965549</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>31.459247414</v>
+        <v>31.459253744000002</v>
       </c>
       <c r="C321" s="5">
-        <v>4.1847201999999584E-2</v>
+        <v>4.1843724000003135E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>1.6101319851720586</v>
+        <v>1.6099966759665296</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>31.359485797000001</v>
+        <v>31.359358188000002</v>
       </c>
       <c r="C322" s="5">
-        <v>-9.9761616999998637E-2</v>
+        <v>-9.9895555999999885E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.7396918942817603</v>
+        <v>-3.7446246684454731</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>31.375593000999999</v>
+        <v>31.375540917999999</v>
       </c>
       <c r="C323" s="5">
-        <v>1.6107203999997211E-2</v>
+        <v>1.6182729999997036E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.61810137355304828</v>
+        <v>0.62101038988320312</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>31.396921206999998</v>
+        <v>31.396917136999999</v>
       </c>
       <c r="C324" s="5">
-        <v>2.1328205999999739E-2</v>
+        <v>2.1376219000000418E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>0.81878143468379072</v>
+        <v>0.82063291446672348</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>31.409887806</v>
+        <v>31.410001610999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.2966599000002077E-2</v>
+        <v>1.3084473999999346E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.49671465730296571</v>
+        <v>0.50124054365616733</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>31.354404128999999</v>
+        <v>31.354402002</v>
       </c>
       <c r="C326" s="5">
-        <v>-5.5483677000001563E-2</v>
+        <v>-5.559960899999794E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>-2.0992545366664728</v>
+        <v>-2.1035907226115258</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>31.188329663000001</v>
+        <v>31.188330422</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.16607446599999776</v>
+        <v>-0.16607158000000055</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.1740926739913267</v>
+        <v>-6.1739888949130179</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>31.149097212000001</v>
+        <v>31.149105120000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.9232451000000168E-2</v>
+        <v>-3.9225301999998408E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.4991051108580011</v>
+        <v>-1.4988337921190809</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>31.165230824000002</v>
+        <v>31.165246790000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.6133612000000852E-2</v>
+        <v>1.6141669999999664E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>0.62331121997396544</v>
+        <v>0.623623264423534</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.79750121720929545</v>
+        <v>-0.79750248865988471</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>30.987359257000001</v>
+        <v>30.987378705000001</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.1778715670000004</v>
+        <v>-0.17786808500000006</v>
       </c>
       <c r="D330" s="5">
-        <v>-6.6378954441316473</v>
+        <v>-6.6377662581346915</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>30.949122363000001</v>
+        <v>30.949149304999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-3.8236894000000632E-2</v>
+        <v>-3.82294000000023E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.4707334512845338</v>
+        <v>-1.4704462405519259</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>31.01280774</v>
+        <v>31.012841180999999</v>
       </c>
       <c r="C332" s="5">
-        <v>6.3685376999998766E-2</v>
+        <v>6.3691876000000036E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>2.4974320716604215</v>
+        <v>2.4976876235852652</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>30.935522601999999</v>
+        <v>30.935541818000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-7.7285138000000586E-2</v>
+        <v>-7.7299362999998067E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.9497981069126711</v>
+        <v>-2.9503304837812716</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>31.057149843000001</v>
+        <v>31.056961822000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.12162724100000233</v>
+        <v>0.12142000400000086</v>
       </c>
       <c r="D334" s="5">
-        <v>4.821334443353642</v>
+        <v>4.8129383218853183</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>30.863693846</v>
+        <v>30.863641128000001</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.19345599700000093</v>
+        <v>-0.19332069400000051</v>
       </c>
       <c r="D335" s="5">
-        <v>-7.2239968958726202</v>
+        <v>-7.2191583618286481</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>30.998556323999999</v>
+        <v>30.998526132999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.13486247799999873</v>
+        <v>0.13488500499999745</v>
       </c>
       <c r="D336" s="5">
-        <v>5.371409747246525</v>
+        <v>5.3723380441327073</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>31.109445367999999</v>
+        <v>31.109563239</v>
       </c>
       <c r="C337" s="5">
-        <v>0.11088904400000033</v>
+        <v>0.11103710600000127</v>
       </c>
       <c r="D337" s="5">
-        <v>4.3781517772291112</v>
+        <v>4.384117604312987</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>31.178141985</v>
+        <v>31.178156244</v>
       </c>
       <c r="C338" s="5">
-        <v>6.8696617000000515E-2</v>
+        <v>6.8593005000000318E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>2.6822898731936107</v>
+        <v>2.6781848402662289</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>31.296170589999999</v>
+        <v>31.296119433000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.11802860499999923</v>
+        <v>0.11796318900000102</v>
       </c>
       <c r="D339" s="5">
-        <v>4.6385321094007947</v>
+        <v>4.6359053596998212</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>31.370350094999999</v>
+        <v>31.370403904</v>
       </c>
       <c r="C340" s="5">
-        <v>7.4179505000000034E-2</v>
+        <v>7.4284470999998575E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8816643108889428</v>
+        <v>2.8858001022249224</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>31.415997041000001</v>
+        <v>31.416047091999999</v>
       </c>
       <c r="C341" s="5">
-        <v>4.564694600000152E-2</v>
+        <v>4.5643187999999668E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.7601603281144129</v>
+        <v>1.7600112137743151</v>
       </c>
       <c r="E341" s="5">
-        <v>0.80463455706827336</v>
+        <v>0.80474351347177286</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>31.456559738999999</v>
+        <v>31.456596923999999</v>
       </c>
       <c r="C342" s="5">
-        <v>4.0562697999998676E-2</v>
+        <v>4.0549831999999952E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>1.5604275628583908</v>
+        <v>1.5599265921580008</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>31.519419926000001</v>
+        <v>31.519458087</v>
       </c>
       <c r="C343" s="5">
-        <v>6.2860187000001844E-2</v>
+        <v>6.2861163000000886E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4245126829468333</v>
+        <v>2.4245478442516344</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>31.493800984</v>
+        <v>31.493848400000001</v>
       </c>
       <c r="C344" s="5">
-        <v>-2.5618942000001255E-2</v>
+        <v>-2.5609686999999326E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>-0.97100993820850023</v>
+        <v>-0.97065955105092305</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>31.508155465000002</v>
+        <v>31.508171045000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.4354481000001584E-2</v>
+        <v>1.4322645000000023E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>0.54831819110126023</v>
+        <v>0.5470982377575595</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>31.55094944</v>
+        <v>31.550756193000002</v>
       </c>
       <c r="C346" s="5">
-        <v>4.2793974999998596E-2</v>
+        <v>4.2585148000000572E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.6420548261324219</v>
+        <v>1.633981418548025</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>31.764770916</v>
+        <v>31.764697440999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.21382147599999968</v>
+        <v>0.21394124799999759</v>
       </c>
       <c r="D347" s="5">
-        <v>8.4425044492207881</v>
+        <v>8.4474649453390107</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>31.900846211000001</v>
+        <v>31.900756651999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13607529500000126</v>
+        <v>0.13605921099999918</v>
       </c>
       <c r="D348" s="5">
-        <v>5.2634766847360792</v>
+        <v>5.2628522781619447</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>32.025930524000003</v>
+        <v>32.025939608999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.12508431300000211</v>
+        <v>0.12518295699999982</v>
       </c>
       <c r="D349" s="5">
-        <v>4.8080509795110027</v>
+        <v>4.811938715058206</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>31.902060725999998</v>
+        <v>31.902174771999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.12386979800000475</v>
+        <v>-0.12376483699999952</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.543883313094577</v>
+        <v>-4.5401132611124435</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>31.999796294999999</v>
+        <v>31.999651078999999</v>
       </c>
       <c r="C351" s="5">
-        <v>9.7735569000001021E-2</v>
+        <v>9.7476307000000872E-2</v>
       </c>
       <c r="D351" s="5">
-        <v>3.7389183976496598</v>
+        <v>3.7288193931863889</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>32.200049452999998</v>
+        <v>32.200248115000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.20025315799999888</v>
+        <v>0.20059703600000134</v>
       </c>
       <c r="D352" s="5">
-        <v>7.7734784062117646</v>
+        <v>7.7873272886476608</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>32.146904290999998</v>
+        <v>32.147062312000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-5.3145161999999857E-2</v>
+        <v>-5.3185802999998089E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.962681844521319</v>
+        <v>-1.9641571236224675</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3265448142426148</v>
+        <v>2.3268847855341779</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>32.430066646999997</v>
+        <v>32.429997530000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.28316235599999828</v>
+        <v>0.28293521799999866</v>
       </c>
       <c r="D354" s="5">
-        <v>11.097479881227423</v>
+        <v>11.088085640296574</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>32.382756755999999</v>
+        <v>32.382811027999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-4.7309890999997606E-2</v>
+        <v>-4.7186502000002406E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>-1.7366157594106757</v>
+        <v>-1.7321263359442285</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>32.581759073999997</v>
+        <v>32.581798362000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.19900231799999801</v>
+        <v>0.19898733400000168</v>
       </c>
       <c r="D356" s="5">
-        <v>7.6288063689156971</v>
+        <v>7.6281991828320406</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>32.680648361999999</v>
+        <v>32.680730431999997</v>
       </c>
       <c r="C357" s="5">
-        <v>9.8889288000002296E-2</v>
+        <v>9.8932069999996486E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>3.7035522966459844</v>
+        <v>3.7051768565202314</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>32.644072823000002</v>
+        <v>32.643876104999997</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.6575538999997548E-2</v>
+        <v>-3.6854327000000353E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.3347802392358221</v>
+        <v>-1.3448878958657984</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>32.663948804</v>
+        <v>32.663867854999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9875980999998433E-2</v>
+        <v>1.9991750000002639E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.73309516431836474</v>
+        <v>0.73738397824560931</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>32.500958804</v>
+        <v>32.500827463</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.16299000000000063</v>
+        <v>-0.1630403919999992</v>
       </c>
       <c r="D360" s="5">
-        <v>-5.8262544787897053</v>
+        <v>-5.8280206839813831</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>32.553274152999997</v>
+        <v>32.553283006000001</v>
       </c>
       <c r="C361" s="5">
-        <v>5.2315348999997013E-2</v>
+        <v>5.245554300000066E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>1.948779297514136</v>
+        <v>1.9540560231258164</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>32.621472185000002</v>
+        <v>32.621352899999998</v>
       </c>
       <c r="C362" s="5">
-        <v>6.8198032000005071E-2</v>
+        <v>6.8069893999997078E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>2.5431301730653999</v>
+        <v>2.5382960739085858</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>32.504278526</v>
+        <v>32.504040207999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.11719365900000156</v>
+        <v>-0.11731269199999872</v>
       </c>
       <c r="D363" s="5">
-        <v>-4.2268679321635467</v>
+        <v>-4.2310917512282558</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>32.435250891000003</v>
+        <v>32.435377086999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-6.9027634999997645E-2</v>
+        <v>-6.866312100000016E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.5188216862393809</v>
+        <v>-2.5056928705728065</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>32.459140279000003</v>
+        <v>32.460221808</v>
       </c>
       <c r="C365" s="5">
-        <v>2.3889388000000622E-2</v>
+        <v>2.4844721000000902E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.88741965381147203</v>
+        <v>0.92305347347958477</v>
       </c>
       <c r="E365" s="5">
-        <v>0.97127855663359242</v>
+        <v>0.97414654241392284</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>32.518152067000003</v>
+        <v>32.517607705000003</v>
       </c>
       <c r="C366" s="5">
-        <v>5.9011787999999399E-2</v>
+        <v>5.7385897000003183E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>2.2035869448665535</v>
+        <v>2.1422102060474124</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>32.459181639000001</v>
+        <v>32.459047355999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-5.8970428000002073E-2</v>
+        <v>-5.8560349000003953E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1545798333945543</v>
+        <v>-2.1397804931919118</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>32.254714266999997</v>
+        <v>32.254635102999998</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.20446737200000342</v>
+        <v>-0.20441225300000099</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.302591376373857</v>
+        <v>-7.3007196331700381</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>28.754818280999999</v>
+        <v>28.755008026999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-3.4998959859999985</v>
+        <v>-3.4996270759999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-74.799500986849964</v>
+        <v>-74.796763134011996</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>28.931441590999999</v>
+        <v>28.931403315000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.17662331000000009</v>
+        <v>0.17639528800000193</v>
       </c>
       <c r="D370" s="5">
-        <v>7.6250487505069131</v>
+        <v>7.6148183258500035</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>30.060013728000001</v>
+        <v>30.060072957999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.1285721370000026</v>
+        <v>1.1286696429999985</v>
       </c>
       <c r="D371" s="5">
-        <v>58.281153054023839</v>
+        <v>58.287408538025652</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>30.199082097000002</v>
+        <v>30.199076885</v>
       </c>
       <c r="C372" s="5">
-        <v>0.1390683690000003</v>
+        <v>0.13900392700000097</v>
       </c>
       <c r="D372" s="5">
-        <v>5.6950912298658452</v>
+        <v>5.6923732380691705</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>30.399318013999999</v>
+        <v>30.399367685000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.20023591699999699</v>
+        <v>0.20029080000000121</v>
       </c>
       <c r="D373" s="5">
-        <v>8.2533075939742684</v>
+        <v>8.2556543837648313</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>30.426557895999998</v>
+        <v>30.426149639999998</v>
       </c>
       <c r="C374" s="5">
-        <v>2.7239881999999938E-2</v>
+        <v>2.6781954999997026E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>1.0805978832978846</v>
+        <v>1.0623422029646168</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>30.80558963</v>
+        <v>30.805289084000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.37903173400000156</v>
+        <v>0.37913944400000332</v>
       </c>
       <c r="D375" s="5">
-        <v>16.016676265459083</v>
+        <v>16.021774026379166</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>30.778903160999999</v>
+        <v>30.778937014</v>
       </c>
       <c r="C376" s="5">
-        <v>-2.6686469000001267E-2</v>
+        <v>-2.6352070000001504E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-1.0346051888368679</v>
+        <v>-1.0217117626315719</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>30.854311257999999</v>
+        <v>30.856308915</v>
       </c>
       <c r="C377" s="5">
-        <v>7.5408097000000396E-2</v>
+        <v>7.7371900999999355E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>2.9799331843731736</v>
+        <v>3.0586104657073676</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.9441513459870468</v>
+        <v>-4.9411643040735758</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>31.119150989000001</v>
+        <v>31.117040432</v>
       </c>
       <c r="C378" s="5">
-        <v>0.26483973100000213</v>
+        <v>0.26073151699999997</v>
       </c>
       <c r="D378" s="5">
-        <v>10.80072476994749</v>
+        <v>10.624602877814571</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>31.440017809</v>
+        <v>31.439649778</v>
       </c>
       <c r="C379" s="5">
-        <v>0.32086681999999911</v>
+        <v>0.32260934600000013</v>
       </c>
       <c r="D379" s="5">
-        <v>13.099457777468082</v>
+        <v>13.175646714992052</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>31.633012766</v>
+        <v>31.63287643</v>
       </c>
       <c r="C380" s="5">
-        <v>0.1929949569999998</v>
+        <v>0.19322665199999989</v>
       </c>
       <c r="D380" s="5">
-        <v>7.6200721561864748</v>
+        <v>7.6296240062342813</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>31.734450811999999</v>
+        <v>31.735009393999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.10143804599999839</v>
+        <v>0.10213296399999905</v>
       </c>
       <c r="D381" s="5">
-        <v>3.91665623025923</v>
+        <v>3.9439835057606176</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>31.713999667</v>
+        <v>31.714659025</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.0451144999999116E-2</v>
+        <v>-2.0350368999999091E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.77060022133607076</v>
+        <v>-0.76680290973490939</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>31.8576552</v>
+        <v>31.858465592999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.14365553300000045</v>
+        <v>0.14380656799999869</v>
       </c>
       <c r="D383" s="5">
-        <v>5.5731507012614978</v>
+        <v>5.5790381399373201</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>32.092059298999999</v>
+        <v>32.092543335000002</v>
       </c>
       <c r="C384" s="5">
-        <v>0.23440409899999892</v>
+        <v>0.23407774200000375</v>
       </c>
       <c r="D384" s="5">
-        <v>9.1956510098637256</v>
+        <v>9.1820832114737563</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>32.237740389999999</v>
+        <v>32.237844420999998</v>
       </c>
       <c r="C385" s="5">
-        <v>0.14568109100000015</v>
+        <v>0.14530108599999636</v>
       </c>
       <c r="D385" s="5">
-        <v>5.585453856799516</v>
+        <v>5.5704335384946457</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>32.318041633</v>
+        <v>32.317067365</v>
       </c>
       <c r="C386" s="5">
-        <v>8.0301243000000966E-2</v>
+        <v>7.9222944000001405E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>3.0303819426728884</v>
+        <v>2.989128142406372</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>32.719614632000003</v>
+        <v>32.719062807999997</v>
       </c>
       <c r="C387" s="5">
-        <v>0.40157299900000254</v>
+        <v>0.40199544299999701</v>
       </c>
       <c r="D387" s="5">
-        <v>15.973222926469655</v>
+        <v>15.991707749067041</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>32.920210034999997</v>
+        <v>32.919731947000002</v>
       </c>
       <c r="C388" s="5">
-        <v>0.20059540299999412</v>
+        <v>0.20066913900000571</v>
       </c>
       <c r="D388" s="5">
-        <v>7.6100936456488188</v>
+        <v>7.6131187925376764</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>33.037887963999999</v>
+        <v>33.040269901000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.11767792900000273</v>
+        <v>0.12053795399999956</v>
       </c>
       <c r="D389" s="5">
-        <v>4.3749172732857611</v>
+        <v>4.4834617173827418</v>
       </c>
       <c r="E389" s="5">
-        <v>7.0770554161497801</v>
+        <v>7.0778426286052909</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>32.739748401999996</v>
+        <v>32.735579328</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.29813956200000291</v>
+        <v>-0.30469057300000202</v>
       </c>
       <c r="D390" s="5">
-        <v>-10.307374191756569</v>
+        <v>-10.521779748732074</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>33.133867238999997</v>
+        <v>33.132634879000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.39411883700000061</v>
+        <v>0.39705555100000112</v>
       </c>
       <c r="D391" s="5">
-        <v>15.441372579532375</v>
+        <v>15.566330014849928</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>33.199572447999998</v>
+        <v>33.199474232</v>
       </c>
       <c r="C392" s="5">
-        <v>6.5705209000000764E-2</v>
+        <v>6.683935299999888E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>2.4057531960483658</v>
+        <v>2.4478330315022445</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>33.717341466000001</v>
+        <v>33.719154816</v>
       </c>
       <c r="C393" s="5">
-        <v>0.51776901800000275</v>
+        <v>0.51968058399999961</v>
       </c>
       <c r="D393" s="5">
-        <v>20.406518958006782</v>
+        <v>20.488526142199337</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>33.801703083</v>
+        <v>33.803909304000001</v>
       </c>
       <c r="C394" s="5">
-        <v>8.4361616999999001E-2</v>
+        <v>8.4754488000001516E-2</v>
       </c>
       <c r="D394" s="5">
-        <v>3.0440928632654796</v>
+        <v>3.058298974560536</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>33.957531764999999</v>
+        <v>33.959198368999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.15582868199999922</v>
+        <v>0.15528906499999806</v>
       </c>
       <c r="D395" s="5">
-        <v>5.6745474821210173</v>
+        <v>5.6540196229002415</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>34.077847437999999</v>
+        <v>34.080130726999997</v>
       </c>
       <c r="C396" s="5">
-        <v>0.12031567300000034</v>
+        <v>0.12093235799999746</v>
       </c>
       <c r="D396" s="5">
-        <v>4.335587121347162</v>
+        <v>4.3580284141708336</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>34.260144040999997</v>
+        <v>34.262760591999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.1822966029999975</v>
+        <v>0.18262986500000267</v>
       </c>
       <c r="D397" s="5">
-        <v>6.6115758813229286</v>
+        <v>6.623564228746992</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>34.516602822000003</v>
+        <v>34.509170881999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.2564587810000063</v>
+        <v>0.24641029000000003</v>
       </c>
       <c r="D398" s="5">
-        <v>9.3619707594407853</v>
+        <v>8.9798185690920462</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>34.428791279000002</v>
+        <v>34.429075781999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-8.7811543000000825E-2</v>
+        <v>-8.0095100000001196E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-3.0104895088691075</v>
+        <v>-2.7498959317654448</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>34.556351347000003</v>
+        <v>34.557237336999997</v>
       </c>
       <c r="C400" s="5">
-        <v>0.12756006800000108</v>
+        <v>0.12816155499999837</v>
       </c>
       <c r="D400" s="5">
-        <v>4.5377773261087162</v>
+        <v>4.5595759473809006</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>34.921305728</v>
+        <v>34.924695643</v>
       </c>
       <c r="C401" s="5">
-        <v>0.36495438099999689</v>
+        <v>0.36745830600000318</v>
       </c>
       <c r="D401" s="5">
-        <v>13.436055000364377</v>
+        <v>13.533328987954786</v>
       </c>
       <c r="E401" s="5">
-        <v>5.700781375771613</v>
+        <v>5.7034211513597999</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>34.861401026000003</v>
+        <v>34.849955203</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.9904701999997201E-2</v>
+        <v>-7.4740439999999353E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.0391928883355948</v>
+        <v>-2.5380426168502113</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>34.933172071000001</v>
+        <v>34.931007448999999</v>
       </c>
       <c r="C403" s="5">
-        <v>7.1771044999998423E-2</v>
+        <v>8.1052245999998718E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>2.4986714183113268</v>
+        <v>2.82687704721718</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>35.183069920999998</v>
+        <v>35.185575823999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.24989784999999642</v>
+        <v>0.25456837499999807</v>
       </c>
       <c r="D404" s="5">
-        <v>8.9302498676173236</v>
+        <v>9.1044884403861168</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>35.105384094000001</v>
+        <v>35.109981142000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-7.7685826999996266E-2</v>
+        <v>-7.5594681999994862E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.6177124535881613</v>
+        <v>-2.5479003085349672</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>35.291055870999998</v>
+        <v>35.295899787000003</v>
       </c>
       <c r="C406" s="5">
-        <v>0.18567177699999604</v>
+        <v>0.18591864500000099</v>
       </c>
       <c r="D406" s="5">
-        <v>6.534697530129896</v>
+        <v>6.542758769897361</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>35.350939203999999</v>
+        <v>35.354157905000001</v>
       </c>
       <c r="C407" s="5">
-        <v>5.9883333000001926E-2</v>
+        <v>5.8258117999997694E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>2.0553210522043175</v>
+        <v>1.9987560676811844</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>35.466253088999999</v>
+        <v>35.469893792000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.11531388499999906</v>
+        <v>0.11573588699999959</v>
       </c>
       <c r="D408" s="5">
-        <v>3.9853665843915254</v>
+        <v>3.9998442653133459</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>35.358704803999998</v>
+        <v>35.362474822000003</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.10754828500000002</v>
+        <v>-0.10741896999999767</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.5788130359058035</v>
+        <v>-3.5742205217466627</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>35.514337382000001</v>
+        <v>35.499088790999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.1556325780000023</v>
+        <v>0.13661396899999545</v>
       </c>
       <c r="D410" s="5">
-        <v>5.4116019334328636</v>
+        <v>4.7356786306119059</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>35.648296289999998</v>
+        <v>35.64894134</v>
       </c>
       <c r="C411" s="5">
-        <v>0.13395890799999677</v>
+        <v>0.149852549000002</v>
       </c>
       <c r="D411" s="5">
-        <v>4.6214541740586368</v>
+        <v>5.1848472429791181</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>35.681304292999997</v>
+        <v>35.683488775999997</v>
       </c>
       <c r="C412" s="5">
-        <v>3.3008002999999064E-2</v>
+        <v>3.4547435999996878E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1167979727076061</v>
+        <v>1.1691400856942424</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>35.816002881999999</v>
+        <v>35.819596814000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.13469858900000276</v>
+        <v>0.13610803800000326</v>
       </c>
       <c r="D413" s="5">
-        <v>4.625306128507467</v>
+        <v>4.6744318140687025</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5620380892076078</v>
+        <v>2.5623735712622331</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>36.377571230000001</v>
+        <v>36.358567571000002</v>
       </c>
       <c r="C414" s="5">
-        <v>0.56156834800000155</v>
+        <v>0.5389707570000013</v>
       </c>
       <c r="D414" s="5">
-        <v>20.525516520256915</v>
+        <v>19.628005212161192</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>36.139914330000003</v>
+        <v>36.138005399999997</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.23765689999999751</v>
+        <v>-0.22056217100000453</v>
       </c>
       <c r="D415" s="5">
-        <v>-7.5640247751533103</v>
+        <v>-7.0415308589674481</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>36.262958339000001</v>
+        <v>36.270455448</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12304400899999735</v>
+        <v>0.1324500480000026</v>
       </c>
       <c r="D416" s="5">
-        <v>4.1629683689747177</v>
+        <v>4.4878919133550577</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>36.296602819</v>
+        <v>36.304189559999998</v>
       </c>
       <c r="C417" s="5">
-        <v>3.3644479999999533E-2</v>
+        <v>3.3734111999997651E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>1.1190491852478557</v>
+        <v>1.1218125908762033</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>36.289053815000003</v>
+        <v>36.296465279000003</v>
       </c>
       <c r="C418" s="5">
-        <v>-7.5490039999976943E-3</v>
+        <v>-7.7242809999944484E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.24929191580993493</v>
+        <v>-0.25502009986155816</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>36.240402947</v>
+        <v>36.244726102000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.8650868000002845E-2</v>
+        <v>-5.1739177000001746E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.5969686975610742</v>
+        <v>-1.6972053117847774</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>36.255467355999997</v>
+        <v>36.260158199000003</v>
       </c>
       <c r="C420" s="5">
-        <v>1.506440899999717E-2</v>
+        <v>1.5432097000001477E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>0.499957938277662</v>
+        <v>0.5121281346597506</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>36.350100458</v>
+        <v>36.355008480999999</v>
       </c>
       <c r="C421" s="5">
-        <v>9.4633102000003078E-2</v>
+        <v>9.48502819999959E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>3.177569000074687</v>
+        <v>3.1845486979778626</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>36.521017720000003</v>
+        <v>36.496434938999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.17091726200000323</v>
+        <v>0.14142645799999798</v>
       </c>
       <c r="D422" s="5">
-        <v>5.7905978638064681</v>
+        <v>4.7693668739506867</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>36.456703519000001</v>
+        <v>36.457939807000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-6.4314201000001958E-2</v>
+        <v>-3.8495131999994214E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.0928744680421829</v>
+        <v>-1.2584000806699969</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>36.600814776999997</v>
+        <v>36.605154722000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.14411125799999525</v>
+        <v>0.14721491499999928</v>
       </c>
       <c r="D424" s="5">
-        <v>4.8480322120757258</v>
+        <v>4.9546004117131393</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>36.622760483999997</v>
+        <v>36.626249205000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.1945707000000425E-2</v>
+        <v>2.1094482999998831E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.72189291070157147</v>
+        <v>0.69372099642093232</v>
       </c>
       <c r="E425" s="5">
-        <v>2.2525059668382141</v>
+        <v>2.2519862386745748</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>36.480235507000003</v>
+        <v>36.452781508999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.14252497699999367</v>
+        <v>-0.173467696000003</v>
       </c>
       <c r="D426" s="5">
-        <v>-4.5713719001385433</v>
+        <v>-5.5376560156392474</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>36.541678437999998</v>
+        <v>36.540274918000001</v>
       </c>
       <c r="C427" s="5">
-        <v>6.1442930999994871E-2</v>
+        <v>8.7493409000003908E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>2.0399643868115103</v>
+        <v>2.9185493574434451</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>36.457181231</v>
+        <v>36.471925384999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-8.4497206999998298E-2</v>
+        <v>-6.8349533000002793E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.7398024668540133</v>
+        <v>-2.2216820128958314</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>36.490838703000001</v>
+        <v>36.501016905</v>
       </c>
       <c r="C429" s="5">
-        <v>3.3657472000001576E-2</v>
+        <v>2.9091520000001481E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>1.1134892412033359</v>
+        <v>0.96138007346651122</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>36.385667499999997</v>
+        <v>36.395279744</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.10517120300000471</v>
+        <v>-0.10573716100000041</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.4042508614586908</v>
+        <v>-3.421340070883272</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>36.632933696999999</v>
+        <v>36.638405339999998</v>
       </c>
       <c r="C431" s="5">
-        <v>0.24726619700000185</v>
+        <v>0.24312559599999872</v>
       </c>
       <c r="D431" s="5">
-        <v>8.4666534055449549</v>
+        <v>8.3173470716298326</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>36.453209471999998</v>
+        <v>36.457605096000002</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.17972422500000107</v>
+        <v>-0.18080024399999672</v>
       </c>
       <c r="D432" s="5">
-        <v>-5.7310097474988382</v>
+        <v>-5.7635580635794099</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>36.437078094</v>
+        <v>36.440417361000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.6131377999997198E-2</v>
+        <v>-1.7187735000000259E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.52973686502980621</v>
+        <v>-0.5642687085646525</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>36.126599517999999</v>
+        <v>36.096610755999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.31047857600000128</v>
+        <v>-0.34380660500000459</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.7592916433753452</v>
+        <v>-10.752305335057288</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>36.186041295999999</v>
+        <v>36.224872327</v>
       </c>
       <c r="C435" s="5">
-        <v>5.9441778000000056E-2</v>
+        <v>0.12826157100000302</v>
       </c>
       <c r="D435" s="5">
-        <v>1.9924154018352569</v>
+        <v>4.3482683120975807</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>36.018062950999997</v>
+        <v>36.057019611999998</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.16797834500000164</v>
+        <v>-0.16785271500000221</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.4304462594099263</v>
+        <v>-5.4208184575829987</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>35.980256601999997</v>
+        <v>36.024575362999997</v>
       </c>
       <c r="C437" s="5">
-        <v>-3.7806349000000239E-2</v>
+        <v>-3.244424900000098E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.2523333775824042</v>
+        <v>-1.0744370747448606</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.7543840865865357</v>
+        <v>-1.6427394425030717</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>35.625133054999999</v>
+        <v>36.151221466000003</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.35512354699999804</v>
+        <v>0.12664610300000589</v>
       </c>
       <c r="D438" s="5">
-        <v>-11.221691723907334</v>
+        <v>4.3011902707475347</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>35.550930805</v>
+        <v>36.083671031000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-7.4202249999999026E-2</v>
+        <v>-6.755043500000113E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-2.4709998574012015</v>
+        <v>-2.2193614448451804</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>35.673126785999997</v>
+        <v>36.068753807</v>
       </c>
       <c r="C440" s="5">
-        <v>0.12219598099999729</v>
+        <v>-1.4917224000001283E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>4.2035262726913158</v>
+        <v>-0.49496137545764762</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>35.904864226000001</v>
+        <v>36.29594281</v>
       </c>
       <c r="C441" s="5">
-        <v>0.2317374400000034</v>
+        <v>0.22718900299999945</v>
       </c>
       <c r="D441" s="5">
-        <v>8.0800002642943412</v>
+        <v>7.8259600353555614</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>35.870961510000001</v>
+        <v>36.249668456999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-3.3902716000000055E-2</v>
+        <v>-4.6274353000001156E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.1272189173949121</v>
+        <v>-1.5192193857066605</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>36.076429853</v>
+        <v>36.452502234000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.20546834299999972</v>
+        <v>0.20283377700000216</v>
       </c>
       <c r="D443" s="5">
-        <v>7.0943155704548566</v>
+        <v>6.9251029535086328</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>35.975345544</v>
+        <v>36.351476396999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.10108430900000087</v>
+        <v>-0.10102583700000167</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.3110034121814791</v>
+        <v>-3.2754968636029003</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>36.350893395</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-5.8300199999905544E-4</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-1.9243804151014565E-2</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>