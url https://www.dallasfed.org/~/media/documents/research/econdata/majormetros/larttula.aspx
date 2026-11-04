--- v9 (2026-09-24)
+++ v10 (2026-11-04)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FA09CF60-4340-4EC7-8794-DE06C00F6652}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C3AF3166-2B6E-4A5C-ABEC-7756B3FBADB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B44C7E7E-AFA8-4FE9-BC1D-3E5B9D409B3A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EE15454B-A833-4BE9-ADC4-03981BC61BC5}"/>
   </bookViews>
   <sheets>
     <sheet name="larttula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Laredo Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42E09BBD-BD89-4D80-8010-4D1419A50560}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5227F97-9815-4F27-8948-ED258A72DEF3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.20283377700000216</v>
       </c>
       <c r="D443" s="5">
         <v>6.9251029535086328</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>36.351476396999999</v>
       </c>
       <c r="C444" s="5">
         <v>-0.10102583700000167</v>
       </c>
       <c r="D444" s="5">
         <v>-3.2754968636029003</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>36.350893395</v>
+        <v>36.427444242999997</v>
       </c>
       <c r="C445" s="5">
-        <v>-5.8300199999905544E-4</v>
+        <v>7.5967845999997508E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-1.9243804151014565E-2</v>
+        <v>2.536803600928117</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>36.465468594000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>3.8024351000004231E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>1.2598220413520433</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>