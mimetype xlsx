--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6957C2E-E568-4F64-8328-5666066CC927}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{841C1E07-A3D0-4F81-A24F-58F3A349A452}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ACDE1941-6453-46EE-B67B-55CF07BFFF8D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E68AF2CA-A594-4DEB-8FAF-3B7014B69C86}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9B9789-1794-4FED-928A-18C97418915E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E649C741-6968-44B9-9873-0F1AD4F0ACF6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>18.127209410999999</v>
+        <v>18.127209321999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>17.823429182000002</v>
+        <v>17.823429824000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.30378022899999735</v>
+        <v>-0.30377949799999726</v>
       </c>
       <c r="D7" s="5">
-        <v>-18.356097378137349</v>
+        <v>-18.356057278152971</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>17.652493042</v>
+        <v>17.652496005</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.17093614000000201</v>
+        <v>-0.17093381900000182</v>
       </c>
       <c r="D8" s="5">
-        <v>-10.920574145970219</v>
+        <v>-10.920433224030768</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>18.030093017999999</v>
+        <v>18.030096424</v>
       </c>
       <c r="C9" s="5">
-        <v>0.37759997599999906</v>
+        <v>0.37760041900000019</v>
       </c>
       <c r="D9" s="5">
-        <v>28.914871324667324</v>
+        <v>28.914903895920794</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>17.960192974000002</v>
+        <v>17.960197626999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-6.9900043999997052E-2</v>
+        <v>-6.9898797000000457E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.5542979949574125</v>
+        <v>-4.5542176298079102</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>18.203315485000001</v>
+        <v>18.203318462999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.24312251099999926</v>
+        <v>0.24312083599999923</v>
       </c>
       <c r="D11" s="5">
-        <v>17.509767795481789</v>
+        <v>17.509633162715943</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>18.152180275999999</v>
+        <v>18.152176053000002</v>
       </c>
       <c r="C12" s="5">
-        <v>-5.113520900000168E-2</v>
+        <v>-5.1142409999997085E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.3193413232931235</v>
+        <v>-3.3198010280756196</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>18.028118824</v>
+        <v>18.028115137</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.12406145199999941</v>
+        <v>-0.12406091600000124</v>
       </c>
       <c r="D13" s="5">
-        <v>-7.9000509659590605</v>
+        <v>-7.9000198762692708</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.978042755000001</v>
+        <v>17.978039786</v>
       </c>
       <c r="C14" s="5">
-        <v>-5.0076068999999279E-2</v>
+        <v>-5.0075351000000268E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.2827443882767371</v>
+        <v>-3.2826986975325267</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.751925682</v>
+        <v>17.751923735999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.22611707300000106</v>
+        <v>-0.22611605000000168</v>
       </c>
       <c r="D15" s="5">
-        <v>-14.091379419319349</v>
+        <v>-14.091322179422683</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.661708915999998</v>
+        <v>17.661707508999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.0216766000001059E-2</v>
+        <v>-9.0216226999999094E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.9308929745360288</v>
+        <v>-5.9308591570084275</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.636082839</v>
+        <v>17.636081842999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.5626076999998304E-2</v>
+        <v>-2.5625665999999825E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.7273002877405297</v>
+        <v>-1.7272729418947641</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>17.434377778999998</v>
+        <v>17.434377536</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.20170506000000188</v>
+        <v>-0.20170430699999997</v>
       </c>
       <c r="D18" s="5">
-        <v>-12.893238698947718</v>
+        <v>-12.893194235657946</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>17.310642761</v>
+        <v>17.310643614</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.12373501799999786</v>
+        <v>-0.12373392199999955</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.1919211373555392</v>
+        <v>-8.1918514946334948</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>17.220798158000001</v>
+        <v>17.220801397999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-8.9844602999999523E-2</v>
+        <v>-8.9842216000000974E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.0534166457458571</v>
+        <v>-6.0532600909298466</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>17.250832640999999</v>
+        <v>17.250836589999999</v>
       </c>
       <c r="C21" s="5">
-        <v>3.0034482999997891E-2</v>
+        <v>3.0035191999999711E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.1130915211151624</v>
+        <v>2.1131414812508131</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>17.148842931000001</v>
+        <v>17.148848751999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10198970999999801</v>
+        <v>-0.10198783799999944</v>
       </c>
       <c r="D22" s="5">
-        <v>-6.8683862058971474</v>
+        <v>-6.8682626872640373</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>17.129362915000002</v>
+        <v>17.129368117999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.9480015999999267E-2</v>
+        <v>-1.9480634000000663E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.3546409823772421</v>
+        <v>-1.3546832330048497</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>17.180562086999998</v>
+        <v>17.180555365</v>
       </c>
       <c r="C24" s="5">
-        <v>5.1199171999996906E-2</v>
+        <v>5.1187247000001435E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>3.6463209141462727</v>
+        <v>3.6454565029835129</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>17.241891393</v>
+        <v>17.241886366999999</v>
       </c>
       <c r="C25" s="5">
-        <v>6.1329306000001083E-2</v>
+        <v>6.1331001999999302E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>4.3687403790880985</v>
+        <v>4.368865317071835</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>16.975386855</v>
+        <v>16.975383276999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.26650453799999951</v>
+        <v>-0.2665030900000005</v>
       </c>
       <c r="D26" s="5">
-        <v>-17.049825937757301</v>
+        <v>-17.049745585272056</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>16.840878982</v>
+        <v>16.840876672</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.13450787300000044</v>
+        <v>-0.13450660499999856</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.1048109653143801</v>
+        <v>-9.1047306762510498</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>16.949950971</v>
+        <v>16.949949279999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.10907198900000026</v>
+        <v>0.10907260799999818</v>
       </c>
       <c r="D28" s="5">
-        <v>8.0548575739520132</v>
+        <v>8.0549060714999232</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>16.812313009</v>
+        <v>16.812311855000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.13763796199999945</v>
+        <v>-0.13763742499999765</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.3206812594848429</v>
+        <v>-9.3206473916947701</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.6709342291040734</v>
+        <v>-4.6709353887862797</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>16.944956083000001</v>
+        <v>16.944956033</v>
       </c>
       <c r="C30" s="5">
-        <v>0.13264307400000064</v>
+        <v>0.13264417799999961</v>
       </c>
       <c r="D30" s="5">
-        <v>9.8893910390119402</v>
+        <v>9.8894776619171907</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>17.082156596000001</v>
+        <v>17.082158030999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.1372005129999998</v>
+        <v>0.13720199799999833</v>
       </c>
       <c r="D31" s="5">
-        <v>10.16078315954756</v>
+        <v>10.160898109979112</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>16.873148543999999</v>
+        <v>16.873152426000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.2090080520000015</v>
+        <v>-0.20900560499999798</v>
       </c>
       <c r="D32" s="5">
-        <v>-13.733699753861483</v>
+        <v>-13.733548549045228</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>16.980997173999999</v>
+        <v>16.981002148999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10784862999999945</v>
+        <v>0.10784972299999751</v>
       </c>
       <c r="D33" s="5">
-        <v>7.9455436571775895</v>
+        <v>7.945625140782453</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>16.828904321</v>
+        <v>16.828911946000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.1520928529999992</v>
+        <v>-0.15209020299999665</v>
       </c>
       <c r="D34" s="5">
-        <v>-10.234011201326275</v>
+        <v>-10.233838726692678</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>17.265228458999999</v>
+        <v>17.265236506000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43632413799999981</v>
+        <v>0.4363245599999992</v>
       </c>
       <c r="D35" s="5">
-        <v>35.955836959313658</v>
+        <v>35.955858155010986</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>17.140891945</v>
+        <v>17.140880563</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12433651399999945</v>
+        <v>-0.12435594300000119</v>
       </c>
       <c r="D36" s="5">
-        <v>-8.3076607458019254</v>
+        <v>-8.3089042038028467</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>17.179866991000001</v>
+        <v>17.179860642000001</v>
       </c>
       <c r="C37" s="5">
-        <v>3.8975046000000901E-2</v>
+        <v>3.8980079000001666E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>2.7629492223329999</v>
+        <v>2.7633123450478525</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>16.994900742999999</v>
+        <v>16.994896693000001</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.18496624800000205</v>
+        <v>-0.18496394900000013</v>
       </c>
       <c r="D38" s="5">
-        <v>-12.181498131329082</v>
+        <v>-12.181359813127202</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>17.219978830999999</v>
+        <v>17.219975922</v>
       </c>
       <c r="C39" s="5">
-        <v>0.22507808800000006</v>
+        <v>0.22507922899999855</v>
       </c>
       <c r="D39" s="5">
-        <v>17.10293201688884</v>
+        <v>17.103029505270896</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>17.210395289000001</v>
+        <v>17.210393203999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.583541999997891E-3</v>
+        <v>-9.5827180000007672E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.66580302168460781</v>
+        <v>-0.66574606267103542</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>17.267044568999999</v>
+        <v>17.267043537999999</v>
       </c>
       <c r="C41" s="5">
-        <v>5.664927999999847E-2</v>
+        <v>5.6650334000000413E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>4.0221859481166966</v>
+        <v>4.0222626398735528</v>
       </c>
       <c r="E41" s="5">
-        <v>2.7047531161034755</v>
+        <v>2.7047540333648978</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>17.345335825999999</v>
+        <v>17.345336277000001</v>
       </c>
       <c r="C42" s="5">
-        <v>7.8291257000000058E-2</v>
+        <v>7.8292739000001887E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>5.5787297562029492</v>
+        <v>5.5788383465316116</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>17.229527576999999</v>
+        <v>17.229529633999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.11580824900000053</v>
+        <v>-0.11580664300000265</v>
       </c>
       <c r="D43" s="5">
-        <v>-7.7241866732130298</v>
+        <v>-7.7240832650019353</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>17.516052081000002</v>
+        <v>17.516056535000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.28652450400000262</v>
+        <v>0.286526901000002</v>
       </c>
       <c r="D44" s="5">
-        <v>21.88613324702726</v>
+        <v>21.886330546148749</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>17.722251781000001</v>
+        <v>17.722257771999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.2061996999999991</v>
+        <v>0.20620123699999837</v>
       </c>
       <c r="D45" s="5">
-        <v>15.077943929175831</v>
+        <v>15.078059608148742</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>17.717577833</v>
+        <v>17.717587030000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-4.6739480000006495E-3</v>
+        <v>-4.6707419999982847E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.31602130232674108</v>
+        <v>-0.31580474142713921</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>18.207852075000002</v>
+        <v>18.207863519</v>
       </c>
       <c r="C47" s="5">
-        <v>0.49027424200000169</v>
+        <v>0.49027648899999932</v>
       </c>
       <c r="D47" s="5">
-        <v>38.756202520541329</v>
+        <v>38.756384731368108</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>17.714234340000001</v>
+        <v>17.714217390000002</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.49361773500000083</v>
+        <v>-0.49364612899999827</v>
       </c>
       <c r="D48" s="5">
-        <v>-28.094182115975208</v>
+        <v>-28.095550077713472</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>18.159815322</v>
+        <v>18.159807789999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.44558098199999918</v>
+        <v>0.44559039999999683</v>
       </c>
       <c r="D49" s="5">
-        <v>34.731301113583044</v>
+        <v>34.732177564120768</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>18.24315266</v>
+        <v>18.243148390999998</v>
       </c>
       <c r="C50" s="5">
-        <v>8.3337337999999761E-2</v>
+        <v>8.3340600999999737E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>5.6480722576175646</v>
+        <v>5.6483014166226031</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>18.388785262999999</v>
+        <v>18.388782011</v>
       </c>
       <c r="C51" s="5">
-        <v>0.14563260299999925</v>
+        <v>0.14563362000000168</v>
       </c>
       <c r="D51" s="5">
-        <v>10.011424301334682</v>
+        <v>10.011499758680698</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>18.252919373000001</v>
+        <v>18.252917145000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.13586588999999805</v>
+        <v>-0.13586486599999859</v>
       </c>
       <c r="D52" s="5">
-        <v>-8.5146551486333983</v>
+        <v>-8.5145950051302659</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>18.381123342999999</v>
+        <v>18.381122838</v>
       </c>
       <c r="C53" s="5">
-        <v>0.12820396999999772</v>
+        <v>0.12820569299999818</v>
       </c>
       <c r="D53" s="5">
-        <v>8.7618450833490726</v>
+        <v>8.7619685352943613</v>
       </c>
       <c r="E53" s="5">
-        <v>6.4520524606749285</v>
+        <v>6.4520558921868698</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>18.534593205</v>
+        <v>18.534594411</v>
       </c>
       <c r="C54" s="5">
-        <v>0.15346986200000146</v>
+        <v>0.15347157300000092</v>
       </c>
       <c r="D54" s="5">
-        <v>10.492324903887585</v>
+        <v>10.492447605269749</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>18.791851672</v>
+        <v>18.791854150999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.25725846699999977</v>
+        <v>0.25725973999999852</v>
       </c>
       <c r="D55" s="5">
-        <v>17.988099603373399</v>
+        <v>17.98819425538025</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>18.866229276999999</v>
+        <v>18.866234030000001</v>
       </c>
       <c r="C56" s="5">
-        <v>7.4377604999998681E-2</v>
+        <v>7.4379879000002092E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>4.8543341041503485</v>
+        <v>4.8544851105228437</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>18.540728145999999</v>
+        <v>18.540734825000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.32550113099999933</v>
+        <v>-0.32549920499999985</v>
       </c>
       <c r="D57" s="5">
-        <v>-18.847830065283954</v>
+        <v>-18.847724597619976</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>18.899722743000002</v>
+        <v>18.899732190999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.35899459700000236</v>
+        <v>0.35899736599999699</v>
       </c>
       <c r="D58" s="5">
-        <v>25.876240875262791</v>
+        <v>25.876451845261084</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>18.746165466000001</v>
+        <v>18.746177544999998</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15355727700000088</v>
+        <v>-0.15355464599999991</v>
       </c>
       <c r="D59" s="5">
-        <v>-9.3257118164341239</v>
+        <v>-9.3255546485468521</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>19.606292045</v>
+        <v>19.606272117</v>
       </c>
       <c r="C60" s="5">
-        <v>0.86012657899999923</v>
+        <v>0.86009457200000128</v>
       </c>
       <c r="D60" s="5">
-        <v>71.315341198554279</v>
+        <v>71.311927081286768</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>19.753396244000001</v>
+        <v>19.753389039000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.14710419900000105</v>
+        <v>0.14711692200000215</v>
       </c>
       <c r="D61" s="5">
-        <v>9.3844779341922813</v>
+        <v>9.3853333173063991</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>20.024874831000002</v>
+        <v>20.024870875000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.27147858700000072</v>
+        <v>0.27148183599999953</v>
       </c>
       <c r="D62" s="5">
-        <v>17.797592537716291</v>
+        <v>17.797828877370758</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>19.961367928000001</v>
+        <v>19.961364647</v>
       </c>
       <c r="C63" s="5">
-        <v>-6.3506903000000392E-2</v>
+        <v>-6.3506228000001386E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.7399962883857718</v>
+        <v>-3.7399579536326222</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>19.991774152000001</v>
+        <v>19.991772151999999</v>
       </c>
       <c r="C64" s="5">
-        <v>3.0406224000000037E-2</v>
+        <v>3.0407504999999446E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.8432962390180441</v>
+        <v>1.8433748535451322</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>19.872382223999999</v>
+        <v>19.872382310999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11939192800000242</v>
+        <v>-0.11938984100000027</v>
       </c>
       <c r="D65" s="5">
-        <v>-6.935695004571107</v>
+        <v>-6.9355783922216085</v>
       </c>
       <c r="E65" s="5">
-        <v>8.1129909917497578</v>
+        <v>8.1129944353402585</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>19.502543285000002</v>
+        <v>19.502544951000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.36983893899999742</v>
+        <v>-0.36983735999999823</v>
       </c>
       <c r="D66" s="5">
-        <v>-20.182922059081655</v>
+        <v>-20.182844432002376</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>19.961741609000001</v>
+        <v>19.961744064000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45919832399999905</v>
+        <v>0.45919911300000038</v>
       </c>
       <c r="D67" s="5">
-        <v>32.216650285840778</v>
+        <v>32.216709879338111</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>19.936576394999999</v>
+        <v>19.936580724999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-2.5165214000001157E-2</v>
+        <v>-2.5163339000002338E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.5023613274299463</v>
+        <v>-1.5022499815374846</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.945474983</v>
+        <v>19.945481268999998</v>
       </c>
       <c r="C69" s="5">
-        <v>8.8985880000009843E-3</v>
+        <v>8.9005439999993996E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>0.53693064271655988</v>
+        <v>0.53704883854470697</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>20.000102668</v>
+        <v>20.000110908</v>
       </c>
       <c r="C70" s="5">
-        <v>5.4627684999999815E-2</v>
+        <v>5.4629639000001617E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>3.3365846539418653</v>
+        <v>3.3367047377118153</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>20.190733034000001</v>
+        <v>20.190745482000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.19063036600000061</v>
+        <v>0.19063457400000061</v>
       </c>
       <c r="D71" s="5">
-        <v>12.056831209397378</v>
+        <v>12.057106227412074</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.966010593</v>
+        <v>19.965989968999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.22472244100000083</v>
+        <v>-0.22475551300000163</v>
       </c>
       <c r="D72" s="5">
-        <v>-12.567976761306376</v>
+        <v>-12.569707348760083</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>20.109218652999999</v>
+        <v>20.109212228000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14320805999999919</v>
+        <v>0.14322225900000163</v>
       </c>
       <c r="D73" s="5">
-        <v>8.954905856918538</v>
+        <v>8.9558386684313938</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>20.183112963999999</v>
+        <v>20.183109754</v>
       </c>
       <c r="C74" s="5">
-        <v>7.3894311000000101E-2</v>
+        <v>7.3897525999999658E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>4.4997990220042361</v>
+        <v>4.5000002403958739</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>20.465894969000001</v>
+        <v>20.465892334999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.28278200500000139</v>
+        <v>0.28278258099999931</v>
       </c>
       <c r="D75" s="5">
-        <v>18.171046255284939</v>
+        <v>18.171089281749332</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>20.857118901</v>
+        <v>20.857117508999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.39122393199999905</v>
+        <v>0.39122517399999879</v>
       </c>
       <c r="D76" s="5">
-        <v>25.511324142612168</v>
+        <v>25.511417466026277</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>20.863385727000001</v>
+        <v>20.863386416000001</v>
       </c>
       <c r="C77" s="5">
-        <v>6.2668260000009468E-3</v>
+        <v>6.2689070000025993E-3</v>
       </c>
       <c r="D77" s="5">
-        <v>0.36115396488847207</v>
+        <v>0.36127411432271828</v>
       </c>
       <c r="E77" s="5">
-        <v>4.9868379735729995</v>
+        <v>4.9868409810707393</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>20.656258986000001</v>
+        <v>20.656260887999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.20712674099999973</v>
+        <v>-0.20712552800000239</v>
       </c>
       <c r="D78" s="5">
-        <v>-11.283869408631675</v>
+        <v>-11.283806539820917</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>20.782851943000001</v>
+        <v>20.782853992</v>
       </c>
       <c r="C79" s="5">
-        <v>0.12659295699999973</v>
+        <v>0.12659310400000123</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6072873167335686</v>
+        <v>7.607295725942409</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>20.628471611999998</v>
+        <v>20.628475046999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.15438033100000226</v>
+        <v>-0.15437894500000127</v>
       </c>
       <c r="D80" s="5">
-        <v>-8.5585936610772411</v>
+        <v>-8.558519125487507</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>20.194804864999998</v>
+        <v>20.194809959000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.43366674700000019</v>
+        <v>-0.43366508799999792</v>
       </c>
       <c r="D81" s="5">
-        <v>-22.505423019121075</v>
+        <v>-22.50534329980729</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>20.321452203</v>
+        <v>20.321457972000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.1266473380000015</v>
+        <v>0.1266480130000005</v>
       </c>
       <c r="D82" s="5">
-        <v>7.7906145265317583</v>
+        <v>7.7906554577734877</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>20.619107511999999</v>
+        <v>20.619117382999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.29765530899999959</v>
+        <v>0.29765941099999793</v>
       </c>
       <c r="D83" s="5">
-        <v>19.06427627773688</v>
+        <v>19.06455466478727</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>20.388167612</v>
+        <v>20.388149983000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.2309398999999992</v>
+        <v>-0.23096739999999727</v>
       </c>
       <c r="D84" s="5">
-        <v>-12.64254244664359</v>
+        <v>-12.643950706514385</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>20.518482962</v>
+        <v>20.518478770000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13031535000000005</v>
+        <v>0.13032878699999983</v>
       </c>
       <c r="D85" s="5">
-        <v>7.9455223791347285</v>
+        <v>7.946377783785552</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>20.532795662000002</v>
+        <v>20.532793740999999</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4312700000001399E-2</v>
+        <v>1.4314970999997456E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.840280778654523</v>
+        <v>0.84041479060583679</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>20.804176519999999</v>
+        <v>20.804174721999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.271380857999997</v>
+        <v>0.27138098100000008</v>
       </c>
       <c r="D87" s="5">
-        <v>17.065611600874831</v>
+        <v>17.065621620789663</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>20.847734607</v>
+        <v>20.847733852000001</v>
       </c>
       <c r="C88" s="5">
-        <v>4.3558087000000967E-2</v>
+        <v>4.3559130000002E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>2.5415970775898966</v>
+        <v>2.5416588609607826</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>20.992187016999999</v>
+        <v>20.992187991000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14445240999999953</v>
+        <v>0.14445413900000048</v>
       </c>
       <c r="D89" s="5">
-        <v>8.639011123425643</v>
+        <v>8.639118823649671</v>
       </c>
       <c r="E89" s="5">
-        <v>0.61735564728264691</v>
+        <v>0.61735699292433388</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>20.919881986</v>
+        <v>20.919883591000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.2305030999999076E-2</v>
+        <v>-7.2304400000000157E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.0558451917785066</v>
+        <v>-4.0558102799307267</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>20.794974461999999</v>
+        <v>20.794975724</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.12490752400000105</v>
+        <v>-0.124907867000001</v>
       </c>
       <c r="D91" s="5">
-        <v>-6.9342389254174464</v>
+        <v>-6.9342568314913695</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>20.640032341000001</v>
+        <v>20.640034579000002</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.15494212099999771</v>
+        <v>-0.15494114499999867</v>
       </c>
       <c r="D92" s="5">
-        <v>-8.5836693412480116</v>
+        <v>-8.583616968101893</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>21.358159412999999</v>
+        <v>21.358162794999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.71812707199999792</v>
+        <v>0.71812821599999666</v>
       </c>
       <c r="D93" s="5">
-        <v>50.744474667196201</v>
+        <v>50.74456496360127</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>21.458480387000002</v>
+        <v>21.458483435000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.10032097400000239</v>
+        <v>0.10032064000000318</v>
       </c>
       <c r="D94" s="5">
-        <v>5.7844124704619304</v>
+        <v>5.7843917723930494</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.553424291999999</v>
+        <v>21.553431403000001</v>
       </c>
       <c r="C95" s="5">
-        <v>9.4943904999997386E-2</v>
+        <v>9.4947967999999605E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>5.4405779537457954</v>
+        <v>5.4408156793928519</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>20.480838695999999</v>
+        <v>20.480826150999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.0725855959999997</v>
+        <v>-1.0726052520000025</v>
       </c>
       <c r="D96" s="5">
-        <v>-45.802718195929458</v>
+        <v>-45.803331130064507</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>20.904764012000001</v>
+        <v>20.904761647000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.42392531600000183</v>
+        <v>0.42393549600000213</v>
       </c>
       <c r="D97" s="5">
-        <v>27.87050656781831</v>
+        <v>27.871272859931786</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>20.644942886999999</v>
+        <v>20.644941924000001</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.25982112500000198</v>
+        <v>-0.25981972299999967</v>
       </c>
       <c r="D98" s="5">
-        <v>-13.936104874554122</v>
+        <v>-13.936036209680625</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>20.642315898</v>
+        <v>20.642315027999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.6269889999994689E-3</v>
+        <v>-2.6268960000024322E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.15258853188436783</v>
+        <v>-0.1525831408760947</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>20.460853596</v>
+        <v>20.460853402000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.18146230199999991</v>
+        <v>-0.18146162599999727</v>
       </c>
       <c r="D100" s="5">
-        <v>-10.053569136847674</v>
+        <v>-10.05353387973118</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>20.459775906000001</v>
+        <v>20.459776842</v>
       </c>
       <c r="C101" s="5">
-        <v>-1.0776899999989098E-3</v>
+        <v>-1.0765600000013364E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>-6.318668109769332E-2</v>
+        <v>-6.3120447168196758E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>-2.5362346027540505</v>
+        <v>-2.536234666097037</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>21.085759577000001</v>
+        <v>21.085760673999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.62598367100000019</v>
+        <v>0.6259838319999993</v>
       </c>
       <c r="D102" s="5">
-        <v>43.568952739787136</v>
+        <v>43.568963554546535</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>20.62474782</v>
+        <v>20.624748395000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.46101175700000141</v>
+        <v>-0.46101227899999841</v>
       </c>
       <c r="D103" s="5">
-        <v>-23.300459613842506</v>
+        <v>-23.300481838148045</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>20.546681398</v>
+        <v>20.546682493999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-7.8066421999999136E-2</v>
+        <v>-7.8065901000002214E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.4487275048280317</v>
+        <v>-4.4486983087681509</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>20.615336559999999</v>
+        <v>20.615338509000001</v>
       </c>
       <c r="C105" s="5">
-        <v>6.8655161999998882E-2</v>
+        <v>6.8656015000001958E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0842247729992343</v>
+        <v>4.0842762313966663</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>20.577509149000001</v>
+        <v>20.577510123</v>
       </c>
       <c r="C106" s="5">
-        <v>-3.7827410999998534E-2</v>
+        <v>-3.7828386000001046E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.179812912055934</v>
+        <v>-2.1798683268207997</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>20.457444234</v>
+        <v>20.457447735999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12006491500000038</v>
+        <v>-0.12006238700000083</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.7813368596844175</v>
+        <v>-6.7811983164560274</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>20.568095483</v>
+        <v>20.568088812999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.11065124900000001</v>
+        <v>0.11064107700000037</v>
       </c>
       <c r="D108" s="5">
-        <v>6.6872314581514436</v>
+        <v>6.6865971319149065</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>20.677794713000001</v>
+        <v>20.677793999999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.10969923000000037</v>
+        <v>0.10970518699999943</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5912795100681265</v>
+        <v>6.5916502018486867</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>20.738081995000002</v>
+        <v>20.738081620999999</v>
       </c>
       <c r="C110" s="5">
-        <v>6.0287282000000886E-2</v>
+        <v>6.0287621000000513E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>3.555319925636069</v>
+        <v>3.555340363704107</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>20.677722868</v>
+        <v>20.677722574000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.0359127000001678E-2</v>
+        <v>-6.0359046999998611E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-3.4372828442311598</v>
+        <v>-3.4372784221357477</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>20.285467512</v>
+        <v>20.285467622999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.39225535599999972</v>
+        <v>-0.39225495100000174</v>
       </c>
       <c r="D112" s="5">
-        <v>-20.532833281833785</v>
+        <v>-20.532814505236409</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>20.851513685</v>
+        <v>20.851514257000002</v>
       </c>
       <c r="C113" s="5">
-        <v>0.56604617300000015</v>
+        <v>0.56604663400000277</v>
       </c>
       <c r="D113" s="5">
-        <v>39.133206735108381</v>
+        <v>39.133243399768759</v>
       </c>
       <c r="E113" s="5">
-        <v>1.914672872272849</v>
+        <v>1.9146710055792937</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>20.983730247</v>
+        <v>20.983730646000001</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13221656199999998</v>
+        <v>0.13221638899999988</v>
       </c>
       <c r="D114" s="5">
-        <v>7.8800865703019252</v>
+        <v>7.8800756735559307</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>20.826348171999999</v>
+        <v>20.826348286000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.15738207500000101</v>
+        <v>-0.15738235999999972</v>
       </c>
       <c r="D115" s="5">
-        <v>-8.6380922273808451</v>
+        <v>-8.6381070728448464</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>21.128062541999999</v>
+        <v>21.128062865</v>
       </c>
       <c r="C116" s="5">
-        <v>0.30171436999999912</v>
+        <v>0.30171457899999865</v>
       </c>
       <c r="D116" s="5">
-        <v>18.838890960135714</v>
+        <v>18.838904955396927</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>21.327759436000001</v>
+        <v>21.327760230999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.19969689400000235</v>
+        <v>0.19969736599999877</v>
       </c>
       <c r="D117" s="5">
-        <v>11.950675135654333</v>
+        <v>11.950704674030543</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>20.998400553</v>
+        <v>20.998400583999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.32935888300000116</v>
+        <v>-0.32935964700000042</v>
       </c>
       <c r="D118" s="5">
-        <v>-17.035597955855618</v>
+        <v>-17.035633596419796</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>21.274196083</v>
+        <v>21.274198355999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.2757955299999999</v>
+        <v>0.27579777200000066</v>
       </c>
       <c r="D119" s="5">
-        <v>16.950828774774919</v>
+        <v>16.950976647601522</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>21.567045653000001</v>
+        <v>21.567042743999998</v>
       </c>
       <c r="C120" s="5">
-        <v>0.29284957000000134</v>
+        <v>0.2928443879999989</v>
       </c>
       <c r="D120" s="5">
-        <v>17.828404841237735</v>
+        <v>17.828063057213249</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>21.647762597</v>
+        <v>21.647762144000001</v>
       </c>
       <c r="C121" s="5">
-        <v>8.0716943999998847E-2</v>
+        <v>8.0719400000003105E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>4.5847365287020825</v>
+        <v>4.5848795452087865</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>21.688493083000001</v>
+        <v>21.688492794999998</v>
       </c>
       <c r="C122" s="5">
-        <v>4.0730486000001065E-2</v>
+        <v>4.0730650999996953E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2813239221906922</v>
+        <v>2.2813333079582332</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>21.810439329000001</v>
+        <v>21.810439341999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12194624600000026</v>
+        <v>0.12194654700000029</v>
       </c>
       <c r="D123" s="5">
-        <v>6.9597612833025568</v>
+        <v>6.959779092073215</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>21.993193055999999</v>
+        <v>21.993193218999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18275372699999792</v>
+        <v>0.18275387699999968</v>
       </c>
       <c r="D124" s="5">
-        <v>10.53160426429638</v>
+        <v>10.531613304021192</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>21.969090518000002</v>
+        <v>21.969090717</v>
       </c>
       <c r="C125" s="5">
-        <v>-2.4102537999997509E-2</v>
+        <v>-2.4102501999998083E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.3071929648345026</v>
+        <v>-1.3071910145102672</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3596916266273498</v>
+        <v>5.3596896907610381</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>21.701427014</v>
+        <v>21.701427066000001</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.2676635040000015</v>
+        <v>-0.26766365099999945</v>
       </c>
       <c r="D126" s="5">
-        <v>-13.67937591898275</v>
+        <v>-13.679382819824504</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>21.928393686</v>
+        <v>21.928393722999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.22696667199999965</v>
+        <v>0.22696665699999841</v>
       </c>
       <c r="D127" s="5">
-        <v>13.298021136827366</v>
+        <v>13.298020173097225</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>21.71875936</v>
+        <v>21.718759358</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.20963432599999976</v>
+        <v>-0.20963436499999943</v>
       </c>
       <c r="D128" s="5">
-        <v>-10.887561904965516</v>
+        <v>-10.887563807761714</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>21.836642916999999</v>
+        <v>21.836643215999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.11788355699999897</v>
+        <v>0.11788385799999901</v>
       </c>
       <c r="D129" s="5">
-        <v>6.7112745788767914</v>
+        <v>6.7112922306310274</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>21.912270551999999</v>
+        <v>21.912270534000001</v>
       </c>
       <c r="C130" s="5">
-        <v>7.5627635000000026E-2</v>
+        <v>7.5627318000002219E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>4.2360894710356201</v>
+        <v>4.2360713163978936</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>21.976855571000002</v>
+        <v>21.976856814000001</v>
       </c>
       <c r="C131" s="5">
-        <v>6.4585019000002575E-2</v>
+        <v>6.4586280000000329E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>3.5948271980476232</v>
+        <v>3.5948985305166437</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>21.836502406000001</v>
+        <v>21.836501250000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.1403531650000005</v>
+        <v>-0.14035556400000004</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.4001495632016407</v>
+        <v>-7.4002712375276776</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>21.981998175000001</v>
+        <v>21.981998040000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.14549576900000005</v>
+        <v>0.14549678999999927</v>
       </c>
       <c r="D133" s="5">
-        <v>8.2951670897159815</v>
+        <v>8.2952279050415569</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>22.133847940999999</v>
+        <v>22.133847777</v>
       </c>
       <c r="C134" s="5">
-        <v>0.151849765999998</v>
+        <v>0.15184973699999915</v>
       </c>
       <c r="D134" s="5">
-        <v>8.6118108576685781</v>
+        <v>8.6118092049305197</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>22.143560794999999</v>
+        <v>22.143560696000002</v>
       </c>
       <c r="C135" s="5">
-        <v>9.712853999999993E-3</v>
+        <v>9.7129190000018184E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>0.52786107198936616</v>
+        <v>0.52786461697267306</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>22.109243405000001</v>
+        <v>22.109243419999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.4317389999998227E-2</v>
+        <v>-3.4317276000003005E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.8439518801321886</v>
+        <v>-1.8439458149424381</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>22.004289417999999</v>
+        <v>22.004289402000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.1049539870000018</v>
+        <v>-0.10495401799999726</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.5500764640516786</v>
+        <v>-5.5500780571346553</v>
       </c>
       <c r="E137" s="5">
-        <v>0.16022010547571686</v>
+        <v>0.1602191253767371</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>22.347470602000001</v>
+        <v>22.347470523999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.3431811840000023</v>
+        <v>0.34318112199999717</v>
       </c>
       <c r="D138" s="5">
-        <v>20.407160177895566</v>
+        <v>20.407156185390885</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>22.525913725999999</v>
+        <v>22.525913745</v>
       </c>
       <c r="C139" s="5">
-        <v>0.17844312399999751</v>
+        <v>0.17844322100000198</v>
       </c>
       <c r="D139" s="5">
-        <v>10.014138339686628</v>
+        <v>10.014144061039598</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>22.310574883000001</v>
+        <v>22.310574935999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.21533884299999784</v>
+        <v>-0.21533880900000213</v>
       </c>
       <c r="D140" s="5">
-        <v>-10.887190726881125</v>
+        <v>-10.887189088543604</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>22.169866205000002</v>
+        <v>22.169866379999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.14070867799999931</v>
+        <v>-0.14070855599999987</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.3110988180370757</v>
+        <v>-7.3110926805016181</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>22.110127206000001</v>
+        <v>22.110127343999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-5.9738999000000348E-2</v>
+        <v>-5.9739035999999857E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.1860301716132966</v>
+        <v>-3.1860320909855022</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>22.270664042</v>
+        <v>22.270664780000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.16053683599999857</v>
+        <v>0.16053743600000203</v>
       </c>
       <c r="D143" s="5">
-        <v>9.0694451841767165</v>
+        <v>9.0694803869297402</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>21.395690953999999</v>
+        <v>21.395690661</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.87497308800000084</v>
+        <v>-0.87497411900000088</v>
       </c>
       <c r="D144" s="5">
-        <v>-38.181594962508278</v>
+        <v>-38.181629703534156</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>21.291620855000001</v>
+        <v>21.291620765000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.10407009899999764</v>
+        <v>-0.10406989599999861</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.6832355965069858</v>
+        <v>-5.6832248813696529</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>21.062738165999999</v>
+        <v>21.062737940000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.22888268900000242</v>
+        <v>-0.22888282499999946</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.163856348245993</v>
+        <v>-12.163863202452053</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>21.358277288</v>
+        <v>21.358276963000002</v>
       </c>
       <c r="C147" s="5">
-        <v>0.29553912200000099</v>
+        <v>0.2955390229999999</v>
       </c>
       <c r="D147" s="5">
-        <v>18.199788157557183</v>
+        <v>18.199781793584879</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>21.331842086000002</v>
+        <v>21.331841857000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.643520199999827E-2</v>
+        <v>-2.6435106000000985E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4751744957198554</v>
+        <v>-1.4751691973018177</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>21.245650713</v>
+        <v>21.245650529999999</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.6191373000001903E-2</v>
+        <v>-8.619132700000165E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.7422923686700429</v>
+        <v>-4.7422899434875543</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.4476855425261577</v>
+        <v>-3.4476863039760275</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>21.014731503</v>
+        <v>21.014731320999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.23091920999999971</v>
+        <v>-0.23091920899999963</v>
       </c>
       <c r="D150" s="5">
-        <v>-12.290688865295108</v>
+        <v>-12.290688914830127</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>20.973083884000001</v>
+        <v>20.973083812999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.1647618999999025E-2</v>
+        <v>-4.1647508000000499E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.3524436404770976</v>
+        <v>-2.3524374590352393</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>21.047799253000001</v>
+        <v>21.047799256000001</v>
       </c>
       <c r="C152" s="5">
-        <v>7.4715368999999754E-2</v>
+        <v>7.4715443000002324E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>4.3596920714817244</v>
+        <v>4.3596964894337065</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>20.584857349</v>
+        <v>20.584858727</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.4629419040000009</v>
+        <v>-0.46294052900000082</v>
       </c>
       <c r="D153" s="5">
-        <v>-23.423762225521759</v>
+        <v>-23.42370084209805</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>20.202536489</v>
+        <v>20.202536695999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.3823208600000001</v>
+        <v>-0.38232203100000106</v>
       </c>
       <c r="D154" s="5">
-        <v>-20.146040091440987</v>
+        <v>-20.146094420388316</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>20.529033640000002</v>
+        <v>20.529033829999999</v>
       </c>
       <c r="C155" s="5">
-        <v>0.32649715100000165</v>
+        <v>0.32649713400000024</v>
       </c>
       <c r="D155" s="5">
-        <v>21.213580063436744</v>
+        <v>21.213578621887219</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>20.564991111000001</v>
+        <v>20.56499092</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5957470999999686E-2</v>
+        <v>3.5957090000000136E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>2.1222176002969828</v>
+        <v>2.1221948767008003</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>20.929259774999998</v>
+        <v>20.929259682000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36426866399999724</v>
+        <v>0.3642687620000018</v>
       </c>
       <c r="D157" s="5">
-        <v>23.453699418365971</v>
+        <v>23.453706594614854</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>20.516887916000002</v>
+        <v>20.516887512</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.41237185899999673</v>
+        <v>-0.41237217000000115</v>
       </c>
       <c r="D158" s="5">
-        <v>-21.242593047123581</v>
+        <v>-21.242607457417996</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>20.149214581999999</v>
+        <v>20.149213969000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.36767333400000268</v>
+        <v>-0.36767354299999866</v>
       </c>
       <c r="D159" s="5">
-        <v>-19.506718492460173</v>
+        <v>-19.506728858635402</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>20.147025842000001</v>
+        <v>20.147025356</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.1887399999975798E-3</v>
+        <v>-2.1886130000012827E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.1302740299035321</v>
+        <v>-0.13026647932660174</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>19.984154440000001</v>
+        <v>19.984154107999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16287140200000039</v>
+        <v>-0.16287124800000186</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.2810518763511869</v>
+        <v>-9.2810437012980866</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9376683258192786</v>
+        <v>-5.9376690782835801</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>20.262822519</v>
+        <v>20.262822270000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.27866807899999912</v>
+        <v>0.27866816200000244</v>
       </c>
       <c r="D162" s="5">
-        <v>18.078263574678431</v>
+        <v>18.078269702441062</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>20.204408606000001</v>
+        <v>20.204408588</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.8413912999998985E-2</v>
+        <v>-5.8413682000001188E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.4050483697449785</v>
+        <v>-3.4050351583129967</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>20.189690455000001</v>
+        <v>20.189690643999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.471815100000029E-2</v>
+        <v>-1.4717944000000927E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.87066097323645897</v>
+        <v>-0.87064877781940497</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>20.487150038999999</v>
+        <v>20.487152737999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.2974595839999985</v>
+        <v>0.29746209400000012</v>
       </c>
       <c r="D165" s="5">
-        <v>19.185288165083115</v>
+        <v>19.185463195806228</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>20.500743108999998</v>
+        <v>20.500743480000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.3593069999998875E-2</v>
+        <v>1.3590742000001654E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.79910287918045775</v>
+        <v>0.79896541647099806</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>20.415526250999999</v>
+        <v>20.415526442000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.5216857999999007E-2</v>
+        <v>-8.521703799999969E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8756488875528081</v>
+        <v>-4.8756588656556747</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>20.478641572000001</v>
+        <v>20.478641320000001</v>
       </c>
       <c r="C168" s="5">
-        <v>6.3115321000001501E-2</v>
+        <v>6.3114878000000374E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>3.7735771057171075</v>
+        <v>3.7735501314871245</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>20.600461509999999</v>
+        <v>20.600461176</v>
       </c>
       <c r="C169" s="5">
-        <v>0.12181993799999802</v>
+        <v>0.12181985599999834</v>
       </c>
       <c r="D169" s="5">
-        <v>7.3766032543699067</v>
+        <v>7.3765982191905666</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>20.599567132000001</v>
+        <v>20.599566364000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.943779999981416E-4</v>
+        <v>-8.9481199999852379E-4</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.2086083596514232E-2</v>
+        <v>-5.2111353354467038E-2</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>19.831709630999999</v>
+        <v>19.83170831</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.76785750100000172</v>
+        <v>-0.76785805400000129</v>
       </c>
       <c r="D171" s="5">
-        <v>-36.609419778349441</v>
+        <v>-36.609442087894408</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>20.037623783000001</v>
+        <v>20.037622828</v>
       </c>
       <c r="C172" s="5">
-        <v>0.20591415200000185</v>
+        <v>0.20591451800000016</v>
       </c>
       <c r="D172" s="5">
-        <v>13.196437399780049</v>
+        <v>13.196463140862447</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>19.979214375000002</v>
+        <v>19.979213544</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.8409407999999274E-2</v>
+        <v>-5.8409283999999673E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.4424442969991031</v>
+        <v>-3.4424372670892489</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.4719910040882365E-2</v>
+        <v>-2.4722407429900173E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>19.974556682999999</v>
+        <v>19.974555895000002</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.6576920000021005E-3</v>
+        <v>-4.6576489999985426E-3</v>
       </c>
       <c r="D174" s="5">
-        <v>-0.27939384212212204</v>
+        <v>-0.27939127765902461</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>19.929293689000001</v>
+        <v>19.929293041000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-4.5262993999998002E-2</v>
+        <v>-4.526285400000063E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6856032905508198</v>
+        <v>-2.6855951917699294</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>19.919184363999999</v>
+        <v>19.919187023999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0109325000001945E-2</v>
+        <v>-1.0106017000001799E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.60701609443327698</v>
+        <v>-0.60681803835345161</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>19.755270467999999</v>
+        <v>19.755273614</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.16391389600000039</v>
+        <v>-0.16391340999999926</v>
       </c>
       <c r="D177" s="5">
-        <v>-9.4398477383628272</v>
+        <v>-9.4398197997899285</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>19.816230237999999</v>
+        <v>19.816233136000001</v>
       </c>
       <c r="C178" s="5">
-        <v>6.0959770000000191E-2</v>
+        <v>6.0959522000000987E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.7663916364331307</v>
+        <v>3.7663754427990304</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>19.619414532</v>
+        <v>19.619414470999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.19681570599999887</v>
+        <v>-0.19681866500000211</v>
       </c>
       <c r="D179" s="5">
-        <v>-11.288474848528873</v>
+        <v>-11.288633840283469</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>19.601338112000001</v>
+        <v>19.601336463999999</v>
       </c>
       <c r="C180" s="5">
-        <v>-1.8076419999999871E-2</v>
+        <v>-1.8078006999999729E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.1000389094758645</v>
+        <v>-1.1001350007077804</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>19.375773760000001</v>
+        <v>19.375773424999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.22556435199999925</v>
+        <v>-0.22556303900000074</v>
       </c>
       <c r="D181" s="5">
-        <v>-12.967788942361459</v>
+        <v>-12.967719191658922</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>19.371563566999999</v>
+        <v>19.371560259999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.2101930000022492E-3</v>
+        <v>-4.2131649999994636E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.26043852969849235</v>
+        <v>-0.26062215947559864</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>19.404133330000001</v>
+        <v>19.404131484000001</v>
       </c>
       <c r="C183" s="5">
-        <v>3.2569763000001473E-2</v>
+        <v>3.2571224000001564E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>2.0363439207802037</v>
+        <v>2.036436463447</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>19.323512084000001</v>
+        <v>19.323510812999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-8.0621245999999758E-2</v>
+        <v>-8.062067100000192E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.8734479158940358</v>
+        <v>-4.8734144013811376</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>19.278043559</v>
+        <v>19.278042444</v>
       </c>
       <c r="C185" s="5">
-        <v>-4.5468525000000426E-2</v>
+        <v>-4.5468368999998177E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.7873616951314961</v>
+        <v>-2.787352436240953</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.5095014390424506</v>
+        <v>-3.5095030064913102</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>18.769403881999999</v>
+        <v>18.769403077</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.50863967700000146</v>
+        <v>-0.50863936700000068</v>
       </c>
       <c r="D186" s="5">
-        <v>-27.44785305056454</v>
+        <v>-27.447840035690728</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>18.840951814</v>
+        <v>18.840951452999999</v>
       </c>
       <c r="C187" s="5">
-        <v>7.1547932000001424E-2</v>
+        <v>7.1548375999999081E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>4.6714670039088357</v>
+        <v>4.6714968083494401</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>18.847529700999999</v>
+        <v>18.847535436000001</v>
       </c>
       <c r="C188" s="5">
-        <v>6.5778869999988387E-3</v>
+        <v>6.5839830000022914E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>0.41975793761241942</v>
+        <v>0.42014770069229712</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>18.742623685000002</v>
+        <v>18.742626825999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.10490601599999749</v>
+        <v>-0.10490861000000251</v>
       </c>
       <c r="D189" s="5">
-        <v>-6.4785160274711036</v>
+        <v>-6.4786694376841485</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>18.851553182</v>
+        <v>18.851558527000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10892949699999832</v>
+        <v>0.10893170100000305</v>
       </c>
       <c r="D190" s="5">
-        <v>7.2015402464687073</v>
+        <v>7.2016894004404142</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>19.020634402999999</v>
+        <v>19.020634095999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.169081220999999</v>
+        <v>0.16907556899999676</v>
       </c>
       <c r="D191" s="5">
-        <v>11.310036554397641</v>
+        <v>11.309636277982914</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>18.740907753999998</v>
+        <v>18.740904314000002</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.27972664900000055</v>
+        <v>-0.27972978199999687</v>
       </c>
       <c r="D192" s="5">
-        <v>-16.288042122162782</v>
+        <v>-16.288210297971585</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>18.671067858000001</v>
+        <v>18.671066515</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.9839895999997736E-2</v>
+        <v>-6.9837799000001866E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.3813930616365626</v>
+        <v>-4.3812649790254898</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>18.767470320000001</v>
+        <v>18.767463647</v>
       </c>
       <c r="C194" s="5">
-        <v>9.6402462000000355E-2</v>
+        <v>9.6397131999999885E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3748509237754547</v>
+        <v>6.3744888678472167</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>18.853235826999999</v>
+        <v>18.853232966</v>
       </c>
       <c r="C195" s="5">
-        <v>8.5765506999997854E-2</v>
+        <v>8.5769319000000621E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>5.6238386692866404</v>
+        <v>5.6240969971433907</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>18.900681326000001</v>
+        <v>18.900679256</v>
       </c>
       <c r="C196" s="5">
-        <v>4.7445499000001945E-2</v>
+        <v>4.7446289999999891E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>3.0620359864175439</v>
+        <v>3.0620882157340601</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>18.867954703999999</v>
+        <v>18.867953227000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.2726622000001981E-2</v>
+        <v>-3.2726028999999102E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.0581321022328458</v>
+        <v>-2.0580953869660079</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.1272327440537975</v>
+        <v>-2.1272347448723083</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>18.841361430999999</v>
+        <v>18.841361217999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.6593272999999584E-2</v>
+        <v>-2.6592009000001582E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.6782797985538944</v>
+        <v>-1.6782007762203843</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>19.039074088</v>
+        <v>19.039075077</v>
       </c>
       <c r="C199" s="5">
-        <v>0.19771265700000029</v>
+        <v>0.19771385900000027</v>
       </c>
       <c r="D199" s="5">
-        <v>13.345039602929676</v>
+        <v>13.345125632823617</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>19.04700747</v>
+        <v>19.047017815</v>
       </c>
       <c r="C200" s="5">
-        <v>7.9333820000009325E-3</v>
+        <v>7.9427380000005599E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>0.50117493550883019</v>
+        <v>0.50176731207081104</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>18.927330650999998</v>
+        <v>18.927336727</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.11967681900000215</v>
+        <v>-0.1196810880000001</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.2847008832773845</v>
+        <v>-7.2849480017521344</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>18.789816256999998</v>
+        <v>18.789824855999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.1375143940000001</v>
+        <v>-0.13751187100000095</v>
       </c>
       <c r="D202" s="5">
-        <v>-8.3783793775833679</v>
+        <v>-8.3782291646997571</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>18.944845004000001</v>
+        <v>18.944843782</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15502874700000291</v>
+        <v>0.15501892600000033</v>
       </c>
       <c r="D203" s="5">
-        <v>10.362690403402674</v>
+        <v>10.361998902375301</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>18.899529909999998</v>
+        <v>18.899523184</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.5315094000002887E-2</v>
+        <v>-4.532059799999999E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-2.8328763321752937</v>
+        <v>-2.8332160809692586</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>18.880521210000001</v>
+        <v>18.880517283</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.9008699999996992E-2</v>
+        <v>-1.9005900999999881E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-1.200277471674549</v>
+        <v>-1.2001021339005158</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>18.992312238</v>
+        <v>18.992300442000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11179102799999896</v>
+        <v>0.11178315900000158</v>
       </c>
       <c r="D206" s="5">
-        <v>7.341176073136424</v>
+        <v>7.3406439609183582</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>18.498546991000001</v>
+        <v>18.498542449999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.49376524699999891</v>
+        <v>-0.49375799200000259</v>
       </c>
       <c r="D207" s="5">
-        <v>-27.101715765492063</v>
+        <v>-27.101387184627935</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>18.876553812000001</v>
+        <v>18.87654985</v>
       </c>
       <c r="C208" s="5">
-        <v>0.3780068209999996</v>
+        <v>0.37800740000000133</v>
       </c>
       <c r="D208" s="5">
-        <v>27.47385506590987</v>
+        <v>27.473909505530347</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>18.969613527</v>
+        <v>18.969610981999999</v>
       </c>
       <c r="C209" s="5">
-        <v>9.3059714999998988E-2</v>
+        <v>9.3061131999998992E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>6.0789641605259792</v>
+        <v>6.0790605584548629</v>
       </c>
       <c r="E209" s="5">
-        <v>0.53879090020525489</v>
+        <v>0.53878528199087228</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>18.902598445999999</v>
+        <v>18.902599723000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-6.7015081000000976E-2</v>
+        <v>-6.7011258999997381E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.157903060979951</v>
+        <v>-4.1576710628789986</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>18.829019231</v>
+        <v>18.829023276000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.3579214999998754E-2</v>
+        <v>-7.3576447000000655E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.5723376672103466</v>
+        <v>-4.5721690222189304</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>18.922782035000001</v>
+        <v>18.922797197000001</v>
       </c>
       <c r="C212" s="5">
-        <v>9.3762804000000699E-2</v>
+        <v>9.3773921000000371E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1420459977382658</v>
+        <v>6.1427929365318823</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>19.245481674000001</v>
+        <v>19.245496291999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.32269963899999965</v>
+        <v>0.32269909499999727</v>
       </c>
       <c r="D213" s="5">
-        <v>22.49703521717008</v>
+        <v>22.496973917535268</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>19.339448568000002</v>
+        <v>19.339469093000002</v>
       </c>
       <c r="C214" s="5">
-        <v>9.3966894000001133E-2</v>
+        <v>9.3972801000003159E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>6.0189797007151435</v>
+        <v>6.0193635923905697</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>19.259318339</v>
+        <v>19.259305661999999</v>
       </c>
       <c r="C215" s="5">
-        <v>-8.0130229000001663E-2</v>
+        <v>-8.0163431000002561E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.860273266850978</v>
+        <v>-4.8622363925028278</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>19.141858077999998</v>
+        <v>19.141843425000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.11746026100000151</v>
+        <v>-0.11746223699999803</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.078082575393374</v>
+        <v>-7.0782021863683315</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>19.482890386000001</v>
+        <v>19.48288075</v>
       </c>
       <c r="C217" s="5">
-        <v>0.34103230800000262</v>
+        <v>0.3410373249999985</v>
       </c>
       <c r="D217" s="5">
-        <v>23.603720140497341</v>
+        <v>23.604121963307676</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>19.611399979000002</v>
+        <v>19.611384364999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.12850959300000042</v>
+        <v>0.12850361499999963</v>
       </c>
       <c r="D218" s="5">
-        <v>8.2087854024702303</v>
+        <v>8.2083937973614454</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>19.242541019000001</v>
+        <v>19.242534608</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.36885896000000074</v>
+        <v>-0.36884975699999956</v>
       </c>
       <c r="D219" s="5">
-        <v>-20.375652874198813</v>
+        <v>-20.375210478396077</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>19.260454463999999</v>
+        <v>19.26044993</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7913444999997807E-2</v>
+        <v>1.7915322000000344E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.1228526847869791</v>
+        <v>1.1229713182996148</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>19.172115677000001</v>
+        <v>19.172113744000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-8.8338786999997865E-2</v>
+        <v>-8.8336185999999373E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.3671055748667147</v>
+        <v>-5.3669527451161159</v>
       </c>
       <c r="E221" s="5">
-        <v>1.0675080423318883</v>
+        <v>1.0675114117635554</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>19.167291279000001</v>
+        <v>19.167293094000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8243980000002296E-3</v>
+        <v>-4.8206499999992047E-3</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.30154585231101372</v>
+        <v>-0.30131194022878782</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>19.118966245999999</v>
+        <v>19.118974587</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.8325033000001127E-2</v>
+        <v>-4.8318507000001176E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9838659135092205</v>
+        <v>-2.9834682524468081</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>18.888012853999999</v>
+        <v>18.888033998000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.23095339199999998</v>
+        <v>-0.23094058899999936</v>
       </c>
       <c r="D224" s="5">
-        <v>-13.570428889093289</v>
+        <v>-13.569720331796631</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>18.673353032000001</v>
+        <v>18.673375487000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.214659821999998</v>
+        <v>-0.21465851099999966</v>
       </c>
       <c r="D225" s="5">
-        <v>-12.816869467417046</v>
+        <v>-12.816782554050487</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>18.371932082000001</v>
+        <v>18.371962116999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.30142095000000069</v>
+        <v>-0.30141337000000235</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.739701729281787</v>
+        <v>-17.739274980364062</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>18.176073075000001</v>
+        <v>18.176049697</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19585900699999925</v>
+        <v>-0.19591241999999909</v>
       </c>
       <c r="D227" s="5">
-        <v>-12.068851426402716</v>
+        <v>-12.071933563157422</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>17.838840526999999</v>
+        <v>17.838818867000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.33723254800000291</v>
+        <v>-0.33723082999999932</v>
       </c>
       <c r="D228" s="5">
-        <v>-20.127228170953071</v>
+        <v>-20.127159168488905</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>17.744285473000001</v>
+        <v>17.744271430000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.4555053999997085E-2</v>
+        <v>-9.4547436999999235E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.1784262483234986</v>
+        <v>-6.1779502394072701</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>17.400567461000001</v>
+        <v>17.40055109</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.34371801200000007</v>
+        <v>-0.34372034000000085</v>
       </c>
       <c r="D230" s="5">
-        <v>-20.92144070350934</v>
+        <v>-20.921582496105763</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>17.643068731</v>
+        <v>17.643061965000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.24250126999999821</v>
+        <v>0.24251087500000068</v>
       </c>
       <c r="D231" s="5">
-        <v>18.067012144566409</v>
+        <v>18.067801786532488</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>17.278764974000001</v>
+        <v>17.278761569</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.36430375699999828</v>
+        <v>-0.36430039600000086</v>
       </c>
       <c r="D232" s="5">
-        <v>-22.149239936461086</v>
+        <v>-22.149065770973309</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>17.414657631000001</v>
+        <v>17.414657234</v>
       </c>
       <c r="C233" s="5">
-        <v>0.13589265699999942</v>
+        <v>0.13589566499999961</v>
       </c>
       <c r="D233" s="5">
-        <v>9.8567938349648276</v>
+        <v>9.8570235666247896</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.1667402576146024</v>
+        <v>-9.1667331702014572</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>16.761764091</v>
+        <v>16.761766345000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.65289354000000088</v>
+        <v>-0.65289088899999825</v>
       </c>
       <c r="D234" s="5">
-        <v>-36.779576716894105</v>
+        <v>-36.779457404974224</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>16.511340938</v>
+        <v>16.511351094999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.25042315299999984</v>
+        <v>-0.2504152500000032</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.52595609894183</v>
+        <v>-16.525474605867085</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>16.178538292999999</v>
+        <v>16.178557837</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.33280264500000101</v>
+        <v>-0.33279325799999881</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.678096683147441</v>
+        <v>-21.677539467832887</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.708601558</v>
+        <v>15.708624814</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.46993673499999922</v>
+        <v>-0.46993302299999939</v>
       </c>
       <c r="D237" s="5">
-        <v>-29.79324251477421</v>
+        <v>-29.793012986926836</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.683486751</v>
+        <v>15.683518247</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.5114806999999573E-2</v>
+        <v>-2.5106566999999913E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.9017710273203869</v>
+        <v>-1.9011497537344324</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.465930268999999</v>
+        <v>15.465901469</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.21755648200000088</v>
+        <v>-0.21761677800000001</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.432962601476385</v>
+        <v>-15.436890193418284</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.399042777</v>
+        <v>15.399018647</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.6887491999999327E-2</v>
+        <v>-6.6882822000000175E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.068108999762333</v>
+        <v>-5.0677727379353943</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.210737729</v>
+        <v>15.210721382999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.18830504800000014</v>
+        <v>-0.18829726400000091</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.7262586518905</v>
+        <v>-13.72574893243792</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>14.997566794999999</v>
+        <v>14.997552153000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.21317093400000076</v>
+        <v>-0.21316922999999832</v>
       </c>
       <c r="D242" s="5">
-        <v>-15.579810805294747</v>
+        <v>-15.579711178624756</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.061073272</v>
+        <v>15.061067345</v>
       </c>
       <c r="C243" s="5">
-        <v>6.3506477000000672E-2</v>
+        <v>6.3515191999998777E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>5.2013706761876222</v>
+        <v>5.2021063658931777</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>14.889449394</v>
+        <v>14.889448011000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.17162387800000012</v>
+        <v>-0.17161933399999896</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.848954848961302</v>
+        <v>-12.848640428449254</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.741192806999999</v>
+        <v>14.741194501000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14825658700000055</v>
+        <v>-0.14825350999999998</v>
       </c>
       <c r="D245" s="5">
-        <v>-11.315471224167039</v>
+        <v>-11.315250079475192</v>
       </c>
       <c r="E245" s="5">
-        <v>-15.351808118472231</v>
+        <v>-15.351796461318735</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>14.967634929999999</v>
+        <v>14.967637329</v>
       </c>
       <c r="C246" s="5">
-        <v>0.226442123</v>
+        <v>0.22644282799999971</v>
       </c>
       <c r="D246" s="5">
-        <v>20.073360109402259</v>
+        <v>20.073425472193662</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.603879957</v>
+        <v>14.603891186</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.36375497299999893</v>
+        <v>-0.36374614300000019</v>
       </c>
       <c r="D247" s="5">
-        <v>-25.564369710647238</v>
+        <v>-25.563826067316096</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.857334479</v>
+        <v>14.857352454999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.25345452200000018</v>
+        <v>0.25346126899999888</v>
       </c>
       <c r="D248" s="5">
-        <v>22.93392683825326</v>
+        <v>22.934577408946399</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>14.734471359</v>
+        <v>14.734495381</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.12286311999999988</v>
+        <v>-0.12285707399999879</v>
       </c>
       <c r="D249" s="5">
-        <v>-9.4843030726038506</v>
+        <v>-9.4838464177796631</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.893711181</v>
+        <v>14.893740186</v>
       </c>
       <c r="C250" s="5">
-        <v>0.15923982199999998</v>
+        <v>0.15924480500000016</v>
       </c>
       <c r="D250" s="5">
-        <v>13.768079249506071</v>
+        <v>13.768512214049068</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.451660500999999</v>
+        <v>14.451633677</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.44205068000000125</v>
+        <v>-0.44210650900000026</v>
       </c>
       <c r="D251" s="5">
-        <v>-30.340897653847875</v>
+        <v>-30.344077033067308</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.251797368</v>
+        <v>14.251775841000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.19986313299999914</v>
+        <v>-0.19985783599999962</v>
       </c>
       <c r="D252" s="5">
-        <v>-15.389811912676443</v>
+        <v>-15.389460972593005</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.28254735</v>
+        <v>14.282531993999999</v>
       </c>
       <c r="C253" s="5">
-        <v>3.0749981999999676E-2</v>
+        <v>3.0756152999998676E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.6200928275279756</v>
+        <v>2.6206288978596781</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.397620041</v>
+        <v>14.397608243000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.11507269099999995</v>
+        <v>0.11507624900000124</v>
       </c>
       <c r="D254" s="5">
-        <v>10.10839389038436</v>
+        <v>10.108731770754487</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.293299571</v>
+        <v>14.293294925</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.10432046999999933</v>
+        <v>-0.10431331800000088</v>
       </c>
       <c r="D255" s="5">
-        <v>-8.3565447076667798</v>
+        <v>-8.3560010105126814</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.296527280999999</v>
+        <v>14.296527577999999</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2277099999991066E-3</v>
+        <v>3.2326529999995302E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.27132057346597183</v>
+        <v>0.27173668635755988</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.361728848</v>
+        <v>14.361731889</v>
       </c>
       <c r="C257" s="5">
-        <v>6.5201567000000793E-2</v>
+        <v>6.5204311000000459E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>5.61217505971916</v>
+        <v>5.6124170838291354</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.574174043906452</v>
+        <v>-2.5741646104341043</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.483331823</v>
+        <v>14.483333898</v>
       </c>
       <c r="C258" s="5">
-        <v>0.12160297500000006</v>
+        <v>0.12160200900000007</v>
       </c>
       <c r="D258" s="5">
-        <v>10.647369701875409</v>
+        <v>10.647278782758773</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.496617429</v>
+        <v>14.496628484</v>
       </c>
       <c r="C259" s="5">
-        <v>1.3285606000000172E-2</v>
+        <v>1.3294586000000663E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.106334341535975</v>
+        <v>1.1070857543970636</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.462844573</v>
+        <v>14.462855108999999</v>
       </c>
       <c r="C260" s="5">
-        <v>-3.3772856000000573E-2</v>
+        <v>-3.3773375000000883E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.7601021802888814</v>
+        <v>-2.7601419758277013</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.450873889</v>
+        <v>14.450892484000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1970683999999565E-2</v>
+        <v>-1.1962624999998894E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.98871340804906893</v>
+        <v>-0.98805008712090636</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.487121598</v>
+        <v>14.487146664000001</v>
       </c>
       <c r="C262" s="5">
-        <v>3.6247708999999517E-2</v>
+        <v>3.6254180000000247E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>3.0518831887429876</v>
+        <v>3.0524315733655438</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.530081622000001</v>
+        <v>14.530055599000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2960024000000985E-2</v>
+        <v>4.2908934999999815E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.6170878784071991</v>
+        <v>3.6127096922830448</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.838410515</v>
+        <v>14.838391205000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.30832889299999877</v>
+        <v>0.30833560599999998</v>
       </c>
       <c r="D264" s="5">
-        <v>28.656560401249507</v>
+        <v>28.65731632129831</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.776391261000001</v>
+        <v>14.776378193999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.201925399999908E-2</v>
+        <v>-6.2013011000001228E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.9018644429861808</v>
+        <v>-4.9013885288142873</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.791911185</v>
+        <v>14.791904303999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5519923999999463E-2</v>
+        <v>1.5526109999999704E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.267689232832292</v>
+        <v>1.268198565618639</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.825693451999999</v>
+        <v>14.825691945999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.3782266999999422E-2</v>
+        <v>3.3787642000000062E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>2.7752889223598309</v>
+        <v>2.7757373603356505</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>15.090350301000001</v>
+        <v>15.090353951999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.26465684900000142</v>
+        <v>0.26466200600000001</v>
       </c>
       <c r="D268" s="5">
-        <v>23.654995045381135</v>
+        <v>23.655504786566304</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.951398806</v>
+        <v>14.951400202</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.13895149500000059</v>
+        <v>-0.13895374999999888</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.506796896276072</v>
+        <v>-10.506956451931583</v>
       </c>
       <c r="E269" s="5">
-        <v>4.1058424388935366</v>
+        <v>4.1058301154587307</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.995208098000001</v>
+        <v>14.995210165</v>
       </c>
       <c r="C270" s="5">
-        <v>4.380929200000061E-2</v>
+        <v>4.3809962999999286E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.5733577537987005</v>
+        <v>3.573413030715944</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>15.088070773</v>
+        <v>15.08808163</v>
       </c>
       <c r="C271" s="5">
-        <v>9.2862674999999228E-2</v>
+        <v>9.2871464999999986E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>7.6898035970008438</v>
+        <v>7.6905553573484609</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>15.161034779</v>
+        <v>15.161038870000001</v>
       </c>
       <c r="C272" s="5">
-        <v>7.2964005999999415E-2</v>
+        <v>7.2957240000000922E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>5.9599092711934532</v>
+        <v>5.9593374218404938</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>15.153832258</v>
+        <v>15.153841119999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.2025209999999618E-3</v>
+        <v>-7.197750000001335E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.56859428910907006</v>
+        <v>-0.56821847829022776</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>15.085202423</v>
+        <v>15.085219578</v>
       </c>
       <c r="C274" s="5">
-        <v>-6.8629834999999417E-2</v>
+        <v>-6.8621541999998925E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-5.3013039652631155</v>
+        <v>-5.300676219802547</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>15.113897202</v>
+        <v>15.113879849</v>
       </c>
       <c r="C275" s="5">
-        <v>2.8694779000000281E-2</v>
+        <v>2.8660270999999682E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>2.3066494768346768</v>
+        <v>2.3038438302125597</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>15.129445445</v>
+        <v>15.129429934999999</v>
       </c>
       <c r="C276" s="5">
-        <v>1.5548242999999573E-2</v>
+        <v>1.5550085999999297E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.2414946100321123</v>
+        <v>1.2416440371218362</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>15.189130614</v>
+        <v>15.189119748</v>
       </c>
       <c r="C277" s="5">
-        <v>5.968516899999976E-2</v>
+        <v>5.9689813000000314E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>4.8380378887396214</v>
+        <v>4.8384276020472017</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>15.202320438999999</v>
+        <v>15.202315339</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3189824999999544E-2</v>
+        <v>1.3195591000000562E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0470384350457218</v>
+        <v>1.047499095494997</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>15.154835221000001</v>
+        <v>15.15484895</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.7485217999998497E-2</v>
+        <v>-4.746638900000022E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.6845331998355046</v>
+        <v>-3.6830984081839935</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>15.286575955</v>
+        <v>15.286579571000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13174073399999919</v>
+        <v>0.13173062100000088</v>
       </c>
       <c r="D280" s="5">
-        <v>10.945067564257837</v>
+        <v>10.944176411306072</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>15.339743429</v>
+        <v>15.339739571999999</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3167474000000325E-2</v>
+        <v>5.3160000999998402E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>4.2544318660008074</v>
+        <v>4.2538213716234008</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5973798708663676</v>
+        <v>2.5973444945179835</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>15.194711872999999</v>
+        <v>15.194713063</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.14503155600000106</v>
+        <v>-0.14502650899999914</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.773782499950347</v>
+        <v>-10.773429425634074</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>15.372914912000001</v>
+        <v>15.372923973000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17820303900000134</v>
+        <v>0.17821091000000067</v>
       </c>
       <c r="D283" s="5">
-        <v>15.01779821212159</v>
+        <v>15.01850363644277</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>15.469156663</v>
+        <v>15.469153386</v>
       </c>
       <c r="C284" s="5">
-        <v>9.6241750999999098E-2</v>
+        <v>9.6229412999999653E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>7.7767224892515197</v>
+        <v>7.7756862158591344</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>15.548913121</v>
+        <v>15.548914117000001</v>
       </c>
       <c r="C285" s="5">
-        <v>7.9756458000000308E-2</v>
+        <v>7.9760731000000362E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.3655010549615421</v>
+        <v>6.3658532064119422</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>15.583596685</v>
+        <v>15.583606715</v>
       </c>
       <c r="C286" s="5">
-        <v>3.4683563999999834E-2</v>
+        <v>3.4692597999999464E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7098167286138564</v>
+        <v>2.7105310606477584</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>15.701013250999999</v>
+        <v>15.701012664</v>
       </c>
       <c r="C287" s="5">
-        <v>0.11741656599999928</v>
+        <v>0.11740594900000012</v>
       </c>
       <c r="D287" s="5">
-        <v>9.4258083893087097</v>
+        <v>9.4249141502838363</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>15.728309052</v>
+        <v>15.728302857999999</v>
       </c>
       <c r="C288" s="5">
-        <v>2.7295801000001063E-2</v>
+        <v>2.7290193999998991E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.1062317914792184</v>
+        <v>2.1057950724333585</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>15.815058901</v>
+        <v>15.815051491</v>
       </c>
       <c r="C289" s="5">
-        <v>8.6749849000000268E-2</v>
+        <v>8.6748633000000908E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8231435977851307</v>
+        <v>6.8230478048885601</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>15.697090485</v>
+        <v>15.697077607000001</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.11796841600000008</v>
+        <v>-0.11797388399999953</v>
       </c>
       <c r="D290" s="5">
-        <v>-8.5928483047463473</v>
+        <v>-8.5932342610462449</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>15.764315018</v>
+        <v>15.764324953999999</v>
       </c>
       <c r="C291" s="5">
-        <v>6.7224532999999198E-2</v>
+        <v>6.724734699999857E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>5.2619270306553334</v>
+        <v>5.2637594772657614</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>15.782138607</v>
+        <v>15.782120713999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7823589000000695E-2</v>
+        <v>1.7795760000000271E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3652233925975921</v>
+        <v>1.3630776739899098</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>15.843579007000001</v>
+        <v>15.843558394</v>
       </c>
       <c r="C293" s="5">
-        <v>6.1440400000000395E-2</v>
+        <v>6.1437680000000938E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.772977815489976</v>
+        <v>4.7727674961343114</v>
       </c>
       <c r="E293" s="5">
-        <v>3.284511115404265</v>
+        <v>3.2844027086329053</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>15.597940348</v>
+        <v>15.597946491</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24563865900000081</v>
+        <v>-0.24561190300000035</v>
       </c>
       <c r="D294" s="5">
-        <v>-17.097517662118488</v>
+        <v>-17.095831541181216</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>15.977397176</v>
+        <v>15.977424711999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.37945682800000036</v>
+        <v>0.37947822099999939</v>
       </c>
       <c r="D295" s="5">
-        <v>33.433634031344297</v>
+        <v>33.43576300736386</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>15.705809524999999</v>
+        <v>15.705828968000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.27158765100000082</v>
+        <v>-0.27159574399999897</v>
       </c>
       <c r="D296" s="5">
-        <v>-18.594914172661781</v>
+        <v>-18.595388422047943</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>16.149816139999999</v>
+        <v>16.149841672000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.44400661499999927</v>
+        <v>0.44401270400000037</v>
       </c>
       <c r="D297" s="5">
-        <v>39.729168570047449</v>
+        <v>39.729743691034479</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>16.072801586000001</v>
+        <v>16.072820438000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-7.7014553999998014E-2</v>
+        <v>-7.7021234000000049E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-5.5747783012926488</v>
+        <v>-5.5752406435521156</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>16.087637744999999</v>
+        <v>16.087655813000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.4836158999997906E-2</v>
+        <v>1.4835375000000539E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1133127081547123</v>
+        <v>1.1132522650393106</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>16.102999860000001</v>
+        <v>16.102989730000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5362115000002063E-2</v>
+        <v>1.5333916999999531E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1519195413630223</v>
+        <v>1.1497927354258586</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>16.143052746999999</v>
+        <v>16.143018989000002</v>
       </c>
       <c r="C301" s="5">
-        <v>4.0052886999998094E-2</v>
+        <v>4.002925900000065E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0259243974265493</v>
+        <v>3.0241167968312554</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>16.106543939000002</v>
+        <v>16.106484488</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.6508807999997117E-2</v>
+        <v>-3.6534501000001995E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.6803920822829008</v>
+        <v>-2.6822605247319609</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>16.156212205999999</v>
+        <v>16.156193326</v>
       </c>
       <c r="C303" s="5">
-        <v>4.9668266999997712E-2</v>
+        <v>4.970883800000081E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7638902540925834</v>
+        <v>3.7670312642388071</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>16.178282616000001</v>
+        <v>16.178197503</v>
       </c>
       <c r="C304" s="5">
-        <v>2.2070410000001317E-2</v>
+        <v>2.2004176999999459E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.6516487757164189</v>
+        <v>1.6466569516961238</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>16.148138804999999</v>
+        <v>16.148082942999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.0143811000002074E-2</v>
+        <v>-3.0114560000001234E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-2.2131013079509043</v>
+        <v>-2.2109872065706804</v>
       </c>
       <c r="E305" s="5">
-        <v>1.9222916606496332</v>
+        <v>1.9220716800294246</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>15.972125412</v>
+        <v>15.972140095</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.17601339299999808</v>
+        <v>-0.17594284799999826</v>
       </c>
       <c r="D306" s="5">
-        <v>-12.323570988050125</v>
+        <v>-12.318964024104984</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>16.164274893999998</v>
+        <v>16.164379994000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19214948199999782</v>
+        <v>0.19223989900000049</v>
       </c>
       <c r="D307" s="5">
-        <v>15.4309292129869</v>
+        <v>15.43866244358718</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>15.709860127000001</v>
+        <v>15.709989623</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.45441476699999761</v>
+        <v>-0.45439037100000057</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.977968770015039</v>
+        <v>-28.976484987549899</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>16.060217368</v>
+        <v>16.060363815999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.35035724099999932</v>
+        <v>0.35037419299999861</v>
       </c>
       <c r="D309" s="5">
-        <v>30.301437794282382</v>
+        <v>30.302807057136725</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>15.866409746</v>
+        <v>15.866507153000001</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.19380762199999957</v>
+        <v>-0.19385666299999826</v>
       </c>
       <c r="D310" s="5">
-        <v>-13.557571365040044</v>
+        <v>-13.560661933263185</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>15.789624892000001</v>
+        <v>15.789587122</v>
       </c>
       <c r="C311" s="5">
-        <v>-7.6784853999999569E-2</v>
+        <v>-7.6920031000000222E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-5.6552440244224673</v>
+        <v>-5.6649020825362939</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>15.812160162</v>
+        <v>15.812110022000001</v>
       </c>
       <c r="C312" s="5">
-        <v>2.2535269999998775E-2</v>
+        <v>2.2522900000000234E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.7261722002268831</v>
+        <v>1.72522138765836</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>15.289872338</v>
+        <v>15.289761564999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.52228782399999929</v>
+        <v>-0.52234845700000143</v>
       </c>
       <c r="D313" s="5">
-        <v>-33.173016872838026</v>
+        <v>-33.176283754343395</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>15.119636270999999</v>
+        <v>15.119454348</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.17023606700000116</v>
+        <v>-0.17030721699999951</v>
       </c>
       <c r="D314" s="5">
-        <v>-12.57214741171998</v>
+        <v>-12.577169912626252</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>14.746298292000001</v>
+        <v>14.746226605</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.37333797899999865</v>
+        <v>-0.37322774299999928</v>
       </c>
       <c r="D315" s="5">
-        <v>-25.9201570245555</v>
+        <v>-25.913782085985538</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>14.760788433</v>
+        <v>14.760576596</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4490140999999568E-2</v>
+        <v>1.4349990999999562E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.1855484678290784</v>
+        <v>1.1740260296285721</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>14.641277544999999</v>
+        <v>14.641089986000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.11951088800000065</v>
+        <v>-0.11948660999999916</v>
       </c>
       <c r="D317" s="5">
-        <v>-9.2946269340287486</v>
+        <v>-9.292949523607108</v>
       </c>
       <c r="E317" s="5">
-        <v>-9.3314856789156746</v>
+        <v>-9.3323335179750337</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>14.547559685</v>
+        <v>14.547404103</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3717859999999931E-2</v>
+        <v>-9.3685883000000914E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-7.4163940011354956</v>
+        <v>-7.4140435334234533</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>14.357771396</v>
+        <v>14.357684284999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.18978828899999911</v>
+        <v>-0.18971981800000037</v>
       </c>
       <c r="D319" s="5">
-        <v>-14.579395854064636</v>
+        <v>-14.574652227815744</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>14.208656513999999</v>
+        <v>14.210319295</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.149114882000001</v>
+        <v>-0.14736498999999981</v>
       </c>
       <c r="D320" s="5">
-        <v>-11.774977850863177</v>
+        <v>-11.644570118941356</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>14.071236365000001</v>
+        <v>14.071193697</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13742014899999866</v>
+        <v>-0.13912559799999968</v>
       </c>
       <c r="D321" s="5">
-        <v>-11.008011226742775</v>
+        <v>-11.136122231863466</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>13.867495811</v>
+        <v>13.867412637999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.20374055400000124</v>
+        <v>-0.20378105900000065</v>
       </c>
       <c r="D322" s="5">
-        <v>-16.056046139925563</v>
+        <v>-16.059033238325092</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>13.895485631</v>
+        <v>13.895194933000001</v>
       </c>
       <c r="C323" s="5">
-        <v>2.7989820000000165E-2</v>
+        <v>2.7782295000001511E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.4491202110694887</v>
+        <v>2.4307758886795927</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>13.968126924</v>
+        <v>13.967889323</v>
       </c>
       <c r="C324" s="5">
-        <v>7.2641293000000218E-2</v>
+        <v>7.2694389999998776E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>6.456778196508095</v>
+        <v>6.4617734796183157</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>14.013922432999999</v>
+        <v>14.013619323</v>
       </c>
       <c r="C325" s="5">
-        <v>4.5795508999999512E-2</v>
+        <v>4.5730000000000715E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>4.0060110153153694</v>
+        <v>4.000246245218908</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>14.244148318000001</v>
+        <v>14.243758934000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.23022588500000118</v>
+        <v>0.23013961100000024</v>
       </c>
       <c r="D326" s="5">
-        <v>21.596572528047385</v>
+        <v>21.588244877966911</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>14.334112372</v>
+        <v>14.334050572000001</v>
       </c>
       <c r="C327" s="5">
-        <v>8.9964053999999294E-2</v>
+        <v>9.0291638000000063E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>7.8479294980438263</v>
+        <v>7.8777325019577571</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>14.351832019</v>
+        <v>14.351617761</v>
       </c>
       <c r="C328" s="5">
-        <v>1.7719646999999838E-2</v>
+        <v>1.7567188999999317E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4935522285453029</v>
+        <v>1.4806215472651596</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>14.346161108</v>
+        <v>14.346002203999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-5.6709109999992791E-3</v>
+        <v>-5.6155570000004928E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.47313287497472434</v>
+        <v>-0.46853151898765821</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.0156467636991193</v>
+        <v>-2.015476868745214</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>14.515320794999999</v>
+        <v>14.515137405999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16915968699999873</v>
+        <v>0.16913520199999965</v>
       </c>
       <c r="D330" s="5">
-        <v>15.104212102995106</v>
+        <v>15.102060447277154</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>14.529007339</v>
+        <v>14.528852619</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3686544000000467E-2</v>
+        <v>1.3715213000001114E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1373702918269446</v>
+        <v>1.1397795943093536</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>14.380520539000001</v>
+        <v>14.3837932</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.14848679999999881</v>
+        <v>-0.14505941900000074</v>
       </c>
       <c r="D332" s="5">
-        <v>-11.597618895368701</v>
+        <v>-11.344568910648444</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>14.575106036999999</v>
+        <v>14.574798121000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19458549799999858</v>
+        <v>0.1910049210000011</v>
       </c>
       <c r="D333" s="5">
-        <v>17.502037073899835</v>
+        <v>17.151919832787744</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>14.895388879</v>
+        <v>14.89494764</v>
       </c>
       <c r="C334" s="5">
-        <v>0.32028284200000101</v>
+        <v>0.32014951899999922</v>
       </c>
       <c r="D334" s="5">
-        <v>29.802027254786665</v>
+        <v>29.788793449531003</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>14.930307002999999</v>
+        <v>14.929600659</v>
       </c>
       <c r="C335" s="5">
-        <v>3.491812399999894E-2</v>
+        <v>3.4653019000000285E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.8496229234322712</v>
+        <v>2.8277953256673483</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>14.989138678</v>
+        <v>14.988696277000001</v>
       </c>
       <c r="C336" s="5">
-        <v>5.8831675000000416E-2</v>
+        <v>5.9095618000000627E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>4.8323391832677087</v>
+        <v>4.8547278754751622</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>15.165829885000001</v>
+        <v>15.164610216</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17669120700000107</v>
+        <v>0.17591393899999908</v>
       </c>
       <c r="D337" s="5">
-        <v>15.099657251676724</v>
+        <v>15.029361766839667</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>14.985148592</v>
+        <v>14.984786385</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.18068129300000102</v>
+        <v>-0.17982383100000021</v>
       </c>
       <c r="D338" s="5">
-        <v>-13.39589407058217</v>
+        <v>-13.337412353023648</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>14.725316382000001</v>
+        <v>14.725404749999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.25983220999999901</v>
+        <v>-0.25938163500000044</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.933211121212366</v>
+        <v>-18.903854020252219</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>15.024978111999999</v>
+        <v>15.0248838</v>
       </c>
       <c r="C340" s="5">
-        <v>0.29966172999999863</v>
+        <v>0.29947905000000041</v>
       </c>
       <c r="D340" s="5">
-        <v>27.347540147576723</v>
+        <v>27.328778485551418</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>15.123703596</v>
+        <v>15.124144210000001</v>
       </c>
       <c r="C341" s="5">
-        <v>9.8725484000000918E-2</v>
+        <v>9.9260410000001187E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>8.176197188617973</v>
+        <v>8.2221739788360679</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4198644651105354</v>
+        <v>5.4241034884480621</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>14.963795308</v>
+        <v>14.963762618000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.15990828800000045</v>
+        <v>-0.16038159200000024</v>
       </c>
       <c r="D342" s="5">
-        <v>-11.975570478101904</v>
+        <v>-12.008645447555288</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>14.986983523999999</v>
+        <v>14.986872865</v>
       </c>
       <c r="C343" s="5">
-        <v>2.3188215999999429E-2</v>
+        <v>2.3110246999999973E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.8754764691526482</v>
+        <v>1.8691207469464288</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>15.042908486</v>
+        <v>15.048179975</v>
       </c>
       <c r="C344" s="5">
-        <v>5.5924962000000633E-2</v>
+        <v>6.1307109999999554E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.5709379032215836</v>
+        <v>5.0208290667949074</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>15.085011848000001</v>
+        <v>15.083736779000001</v>
       </c>
       <c r="C345" s="5">
-        <v>4.2103362000000644E-2</v>
+        <v>3.5556804000000497E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>3.4108494828379632</v>
+        <v>2.8725773140569011</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>15.041734415000001</v>
+        <v>15.040670581000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.3277433000000087E-2</v>
+        <v>-4.3066198E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.3888775429730789</v>
+        <v>-3.3728760957738801</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>14.869786038000001</v>
+        <v>14.867449819999999</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.17194837699999965</v>
+        <v>-0.17322076100000139</v>
       </c>
       <c r="D347" s="5">
-        <v>-12.887267115081713</v>
+        <v>-12.97753471631815</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>15.003972471000001</v>
+        <v>15.003545307</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13418643299999999</v>
+        <v>0.1360954870000004</v>
       </c>
       <c r="D348" s="5">
-        <v>11.382886865540677</v>
+        <v>11.554977411892487</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>14.88580973</v>
+        <v>14.884118000999999</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.11816274100000079</v>
+        <v>-0.1194273060000004</v>
       </c>
       <c r="D349" s="5">
-        <v>-9.0517265503424422</v>
+        <v>-9.144646105976328</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>14.814510330999999</v>
+        <v>14.814599283</v>
       </c>
       <c r="C350" s="5">
-        <v>-7.1299399000000818E-2</v>
+        <v>-6.9518717999999424E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.5986833860397596</v>
+        <v>-5.4630356430415805</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>14.712707749</v>
+        <v>14.71297914</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.10180258199999948</v>
+        <v>-0.10162014299999989</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.9415442426429621</v>
+        <v>-7.927799083004416</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>14.806757967999999</v>
+        <v>14.807165060000001</v>
       </c>
       <c r="C352" s="5">
-        <v>9.4050218999999657E-2</v>
+        <v>9.4185920000001033E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>7.9464662477733761</v>
+        <v>7.9581865379911187</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>14.698655096</v>
+        <v>14.700049699999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.10810287199999991</v>
+        <v>-0.10711536000000166</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.4177177057963348</v>
+        <v>-8.3436358833139597</v>
       </c>
       <c r="E353" s="5">
-        <v>-2.810478910155445</v>
+        <v>-2.8040893032452829</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>14.734307639000001</v>
+        <v>14.734790186</v>
       </c>
       <c r="C354" s="5">
-        <v>3.5652543000001202E-2</v>
+        <v>3.4740486000000459E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>2.9498238543290034</v>
+        <v>2.8731023206835626</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>14.861225226</v>
+        <v>14.861648316</v>
       </c>
       <c r="C355" s="5">
-        <v>0.12691758699999944</v>
+        <v>0.12685813000000046</v>
       </c>
       <c r="D355" s="5">
-        <v>10.840529943823185</v>
+        <v>10.834836824021155</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>15.021582249</v>
+        <v>15.027452857</v>
       </c>
       <c r="C356" s="5">
-        <v>0.16035702299999954</v>
+        <v>0.16580454099999997</v>
       </c>
       <c r="D356" s="5">
-        <v>13.745118556987235</v>
+        <v>14.240667082835001</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>14.885126027</v>
+        <v>14.882193175999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.13645622199999963</v>
+        <v>-0.14525968100000064</v>
       </c>
       <c r="D357" s="5">
-        <v>-10.372345481534362</v>
+        <v>-11.002304769813575</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>14.884766197999999</v>
+        <v>14.883774062000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-3.5982900000064433E-4</v>
+        <v>1.5808860000010583E-3</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.9004618056038822E-2</v>
+        <v>0.12754651973072573</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>15.017202133</v>
+        <v>15.011577351</v>
       </c>
       <c r="C359" s="5">
-        <v>0.13243593500000017</v>
+        <v>0.12780328899999915</v>
       </c>
       <c r="D359" s="5">
-        <v>11.215190216197236</v>
+        <v>10.80493823762132</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>15.117467298999999</v>
+        <v>15.117529896000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.10026516599999979</v>
+        <v>0.10595254500000095</v>
       </c>
       <c r="D360" s="5">
-        <v>8.3128882327256903</v>
+        <v>8.8063126325913501</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>15.201794400000001</v>
+        <v>15.199924291</v>
       </c>
       <c r="C361" s="5">
-        <v>8.4327101000001292E-2</v>
+        <v>8.2394394999999676E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>6.902977170394986</v>
+        <v>6.7399669137917506</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>15.121082483</v>
+        <v>15.121737688</v>
       </c>
       <c r="C362" s="5">
-        <v>-8.0711917000000355E-2</v>
+        <v>-7.8186603000000687E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-6.1884450475739428</v>
+        <v>-6.0009844438896902</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>15.308977667000001</v>
+        <v>15.310237275</v>
       </c>
       <c r="C363" s="5">
-        <v>0.18789518400000027</v>
+        <v>0.1884995870000008</v>
       </c>
       <c r="D363" s="5">
-        <v>15.973745945785399</v>
+        <v>16.027959221286125</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>15.175930655</v>
+        <v>15.178391241</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.13304701200000046</v>
+        <v>-0.1318460340000005</v>
       </c>
       <c r="D364" s="5">
-        <v>-9.9446067442445223</v>
+        <v>-9.8582758201567486</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>15.056925629</v>
+        <v>15.058829851</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.11900502599999996</v>
+        <v>-0.11956138999999943</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.0146096951192902</v>
+        <v>-9.0535402828266331</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4374375115278291</v>
+        <v>2.4406730475203808</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>15.208962902</v>
+        <v>15.209609792</v>
       </c>
       <c r="C366" s="5">
-        <v>0.15203727299999947</v>
+        <v>0.1507799409999997</v>
       </c>
       <c r="D366" s="5">
-        <v>12.813102552128242</v>
+        <v>12.699542128187669</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>15.139558410999999</v>
+        <v>15.139789314</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.9404491000000235E-2</v>
+        <v>-6.9820478000000463E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.3407001082411583</v>
+        <v>-5.3716838976695218</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>15.120106138000001</v>
+        <v>15.126590469</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.9452272999998854E-2</v>
+        <v>-1.3198844999999793E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.530987507205539</v>
+        <v>-1.0411564849980959</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>13.678591047999999</v>
+        <v>13.673205877999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.4415150900000011</v>
+        <v>-1.4533845910000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-69.950426717386563</v>
+        <v>-70.245569199271429</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>14.222262615</v>
+        <v>14.22133019</v>
       </c>
       <c r="C370" s="5">
-        <v>0.54367156700000052</v>
+        <v>0.54812431200000056</v>
       </c>
       <c r="D370" s="5">
-        <v>59.634934111038461</v>
+        <v>60.264894910378011</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>14.232569456</v>
+        <v>14.224276675</v>
       </c>
       <c r="C371" s="5">
-        <v>1.0306841000000233E-2</v>
+        <v>2.9464850000007203E-3</v>
       </c>
       <c r="D371" s="5">
-        <v>0.87311185899638932</v>
+        <v>0.24890877822414392</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>14.205038194</v>
+        <v>14.205754985</v>
       </c>
       <c r="C372" s="5">
-        <v>-2.7531262000000112E-2</v>
+        <v>-1.8521690000000035E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.2967238028402059</v>
+        <v>-1.5513999289452407</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>13.974186212999999</v>
+        <v>13.973472094</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.23085198100000071</v>
+        <v>-0.23228289100000055</v>
       </c>
       <c r="D373" s="5">
-        <v>-17.849645010319204</v>
+        <v>-17.949705354060818</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>14.085160608000001</v>
+        <v>14.087304029</v>
       </c>
       <c r="C374" s="5">
-        <v>0.11097439500000128</v>
+        <v>0.11383193500000033</v>
       </c>
       <c r="D374" s="5">
-        <v>9.9571127593613973</v>
+        <v>10.22564965876429</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>14.513223915999999</v>
+        <v>14.516047459999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.4280633079999987</v>
+        <v>0.42874343099999912</v>
       </c>
       <c r="D375" s="5">
-        <v>43.22707012312457</v>
+        <v>43.299905112190395</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>14.782313596</v>
+        <v>14.787248516</v>
       </c>
       <c r="C376" s="5">
-        <v>0.26908968000000044</v>
+        <v>0.27120105600000066</v>
       </c>
       <c r="D376" s="5">
-        <v>24.664323866456449</v>
+        <v>24.872816521548646</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>14.839206703</v>
+        <v>14.841448139000001</v>
       </c>
       <c r="C377" s="5">
-        <v>5.6893107000000498E-2</v>
+        <v>5.4199623000000585E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>4.7175028512886685</v>
+        <v>4.4881128188516417</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.4459719823591843</v>
+        <v>-1.4435498252579282</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>14.928429016000001</v>
+        <v>14.926825475999999</v>
       </c>
       <c r="C378" s="5">
-        <v>8.9222313000000497E-2</v>
+        <v>8.5377336999998832E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>7.4585748199526458</v>
+        <v>7.1258090575473609</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>14.854299214999999</v>
+        <v>14.85337957</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.4129801000001549E-2</v>
+        <v>-7.3445905999999894E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.7987372167213618</v>
+        <v>-5.7472802261137046</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>14.958915299999999</v>
+        <v>14.964841122999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.10461608499999997</v>
+        <v>0.11146155299999982</v>
       </c>
       <c r="D380" s="5">
-        <v>8.7865550052854466</v>
+        <v>9.3860583162498123</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>14.572929791</v>
+        <v>14.563854076</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.38598550899999928</v>
+        <v>-0.40098704699999921</v>
       </c>
       <c r="D381" s="5">
-        <v>-26.926277213326301</v>
+        <v>-27.814411621643988</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>14.747085381</v>
+        <v>14.745582923000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.1741555899999998</v>
+        <v>0.18172884700000047</v>
       </c>
       <c r="D382" s="5">
-        <v>15.321920248979403</v>
+        <v>16.045291389803175</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>14.745503935</v>
+        <v>14.735382467999999</v>
       </c>
       <c r="C383" s="5">
-        <v>-1.5814459999994313E-3</v>
+        <v>-1.020045500000144E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-0.1286095693543321</v>
+        <v>-0.82696504395570747</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>15.109052026000001</v>
+        <v>15.1106959</v>
       </c>
       <c r="C384" s="5">
-        <v>0.36354809100000018</v>
+        <v>0.37531343200000045</v>
       </c>
       <c r="D384" s="5">
-        <v>33.946437421655261</v>
+        <v>35.23111645042485</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>15.275146052</v>
+        <v>15.276372007000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.16609402599999967</v>
+        <v>0.16567610700000124</v>
       </c>
       <c r="D385" s="5">
-        <v>14.019165266972799</v>
+        <v>13.980123004870038</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>15.449012295999999</v>
+        <v>15.454395666</v>
       </c>
       <c r="C386" s="5">
-        <v>0.17386624399999917</v>
+        <v>0.17802365899999906</v>
       </c>
       <c r="D386" s="5">
-        <v>14.547118615878452</v>
+        <v>14.91629487127566</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>15.316257182999999</v>
+        <v>15.322948558</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.13275511299999998</v>
+        <v>-0.1314471079999997</v>
       </c>
       <c r="D387" s="5">
-        <v>-9.8380748364964017</v>
+        <v>-9.7423961447163592</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>15.373300860000001</v>
+        <v>15.382060369</v>
       </c>
       <c r="C388" s="5">
-        <v>5.7043677000001125E-2</v>
+        <v>5.9111810999999292E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.5619601550000999</v>
+        <v>4.7287728414016073</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>15.405789701</v>
+        <v>15.407884427000001</v>
       </c>
       <c r="C389" s="5">
-        <v>3.2488840999999269E-2</v>
+        <v>2.5824058000001315E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.5656799668817953</v>
+        <v>2.0333177793391721</v>
       </c>
       <c r="E389" s="5">
-        <v>3.8181488359849691</v>
+        <v>3.8165836830405642</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>15.3408487</v>
+        <v>15.335299895</v>
       </c>
       <c r="C390" s="5">
-        <v>-6.4941000999999332E-2</v>
+        <v>-7.2584532000000479E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.942791060514784</v>
+        <v>-5.508850010670729</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>15.464513179000001</v>
+        <v>15.459833089</v>
       </c>
       <c r="C391" s="5">
-        <v>0.12366447900000033</v>
+        <v>0.12453319399999963</v>
       </c>
       <c r="D391" s="5">
-        <v>10.113963663623693</v>
+        <v>10.192066689798107</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>15.601979306</v>
+        <v>15.605687725999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.13746612699999972</v>
+        <v>0.14585463699999934</v>
       </c>
       <c r="D392" s="5">
-        <v>11.204236877277296</v>
+        <v>11.927637870793406</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>15.879229518000001</v>
+        <v>15.864175341999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.27725021200000022</v>
+        <v>0.25848761600000003</v>
       </c>
       <c r="D393" s="5">
-        <v>23.536912236548837</v>
+        <v>21.790964110218681</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>15.762934051</v>
+        <v>15.761184252</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.11629546700000049</v>
+        <v>-0.10299108999999973</v>
       </c>
       <c r="D394" s="5">
-        <v>-8.4429923495803365</v>
+        <v>-7.5182292407802827</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>15.747250965999999</v>
+        <v>15.736568359</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.5683085000000929E-2</v>
+        <v>-2.4615893E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.1874095704759724</v>
+        <v>-1.8581503152977019</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>15.896532785</v>
+        <v>15.898181928</v>
       </c>
       <c r="C396" s="5">
-        <v>0.14928181900000048</v>
+        <v>0.16161356900000001</v>
       </c>
       <c r="D396" s="5">
-        <v>11.988114704917674</v>
+        <v>13.04442720286232</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>15.94696564</v>
+        <v>15.950962369000001</v>
       </c>
       <c r="C397" s="5">
-        <v>5.0432855000000387E-2</v>
+        <v>5.2780441000001233E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.8742212524417008</v>
+        <v>4.0574397369291137</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>16.001705940000001</v>
+        <v>16.013108110000001</v>
       </c>
       <c r="C398" s="5">
-        <v>5.474030000000063E-2</v>
+        <v>6.2145741000000143E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>4.197841084556031</v>
+        <v>4.7767548241538726</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>15.923822575000001</v>
+        <v>15.937629837999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-7.7883364999999927E-2</v>
+        <v>-7.5478272000001567E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-5.6867876686659935</v>
+        <v>-5.5118814934538962</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>16.186750596</v>
+        <v>16.205777312999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.26292802099999868</v>
+        <v>0.26814747499999925</v>
       </c>
       <c r="D400" s="5">
-        <v>21.716132020683165</v>
+        <v>22.16690530663934</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>16.104415306</v>
+        <v>16.100750444999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-8.2335289999999617E-2</v>
+        <v>-0.1050268679999995</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.9360009009092103</v>
+        <v>-7.5056890245816188</v>
       </c>
       <c r="E401" s="5">
-        <v>4.534825014225996</v>
+        <v>4.4968277201369311</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>16.083069850000001</v>
+        <v>16.071364823</v>
       </c>
       <c r="C402" s="5">
-        <v>-2.1345455999998819E-2</v>
+        <v>-2.9385621999999501E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.578985705442626</v>
+        <v>-2.1682790642014949</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>16.289163246000001</v>
+        <v>16.278255687000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.20609339599999998</v>
+        <v>0.20689086400000178</v>
       </c>
       <c r="D403" s="5">
-        <v>16.508585895351622</v>
+        <v>16.589991897472544</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>16.049649380000002</v>
+        <v>16.045611494999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.23951386599999935</v>
+        <v>-0.23264419200000219</v>
       </c>
       <c r="D404" s="5">
-        <v>-16.285385325174996</v>
+        <v>-15.86418962694367</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>15.865684002</v>
+        <v>15.847721953000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.18396537800000168</v>
+        <v>-0.19788954199999864</v>
       </c>
       <c r="D405" s="5">
-        <v>-12.919881621727558</v>
+        <v>-13.835803243242207</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>16.030885401999999</v>
+        <v>16.028985813999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.16520139999999905</v>
+        <v>0.18126386099999792</v>
       </c>
       <c r="D406" s="5">
-        <v>13.235998121533065</v>
+        <v>14.622643254963696</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>16.328584927000001</v>
+        <v>16.319595865</v>
       </c>
       <c r="C407" s="5">
-        <v>0.2976995250000023</v>
+        <v>0.29061005100000159</v>
       </c>
       <c r="D407" s="5">
-        <v>24.707472804233845</v>
+        <v>24.062424111127999</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>16.068227708999999</v>
+        <v>16.070232326999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.26035721800000289</v>
+        <v>-0.24936353800000077</v>
       </c>
       <c r="D408" s="5">
-        <v>-17.541935031340572</v>
+        <v>-16.870902141166034</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>16.014487373000001</v>
+        <v>16.021361457000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.3740335999997058E-2</v>
+        <v>-4.8870869999998234E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.9404020648410421</v>
+        <v>-3.5888731867755652</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>16.066673341000001</v>
+        <v>16.084463383999999</v>
       </c>
       <c r="C410" s="5">
-        <v>5.218596799999986E-2</v>
+        <v>6.310192699999817E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.9812588137285498</v>
+        <v>4.8300741767207667</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>15.935325374</v>
+        <v>15.957795216999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.13134796700000173</v>
+        <v>-0.12666816700000005</v>
       </c>
       <c r="D411" s="5">
-        <v>-9.3809178891924532</v>
+        <v>-9.0514594814387515</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>15.905344377</v>
+        <v>15.934607967</v>
       </c>
       <c r="C412" s="5">
-        <v>-2.9980996999999121E-2</v>
+        <v>-2.3187249999999437E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.234484442134288</v>
+        <v>-1.7297757330142161</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>16.126361211999999</v>
+        <v>16.117815062999998</v>
       </c>
       <c r="C413" s="5">
-        <v>0.22101683499999858</v>
+        <v>0.18320709599999851</v>
       </c>
       <c r="D413" s="5">
-        <v>18.010235865744704</v>
+        <v>14.703698662353769</v>
       </c>
       <c r="E413" s="5">
-        <v>0.13627260340103309</v>
+        <v>0.10598647596142818</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>16.425951133000002</v>
+        <v>16.408623082999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.29958992100000259</v>
+        <v>0.29080802000000006</v>
       </c>
       <c r="D414" s="5">
-        <v>24.718166735810222</v>
+        <v>23.934337361901758</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>16.222254275000001</v>
+        <v>16.205630555999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.2036968580000007</v>
+        <v>-0.20299252699999926</v>
       </c>
       <c r="D415" s="5">
-        <v>-13.906941683176722</v>
+        <v>-13.875733058014816</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>16.086392429</v>
+        <v>16.071895260000002</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.13586184600000095</v>
+        <v>-0.13373529599999756</v>
       </c>
       <c r="D416" s="5">
-        <v>-9.5997864465650391</v>
+        <v>-9.4655403035437846</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>16.256959819999999</v>
+        <v>16.234908315999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.17056739099999874</v>
+        <v>0.16301305599999694</v>
       </c>
       <c r="D417" s="5">
-        <v>13.492739297480426</v>
+        <v>12.873752314207332</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>16.299997978</v>
+        <v>16.29769855</v>
       </c>
       <c r="C418" s="5">
-        <v>4.3038158000001658E-2</v>
+        <v>6.2790234000001277E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>3.2235089256131833</v>
+        <v>4.741136795744838</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>16.296569879</v>
+        <v>16.291163150999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.4280990000006284E-3</v>
+        <v>-6.5353990000005524E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.25208369450610002</v>
+        <v>-0.48014173474671962</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>16.343054316</v>
+        <v>16.344638376999999</v>
       </c>
       <c r="C420" s="5">
-        <v>4.6484437000000156E-2</v>
+        <v>5.3475225999999765E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>3.4771003659522348</v>
+        <v>4.0108581178340819</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>16.385995689000001</v>
+        <v>16.395102598000001</v>
       </c>
       <c r="C421" s="5">
-        <v>4.2941373000001448E-2</v>
+        <v>5.0464221000002141E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>3.1989660646677187</v>
+        <v>3.7685789508402845</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>16.452681297000002</v>
+        <v>16.476897941000001</v>
       </c>
       <c r="C422" s="5">
-        <v>6.6685608000000229E-2</v>
+        <v>8.1795342999999576E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>4.9944121289548171</v>
+        <v>6.1538512183251459</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>16.540676853000001</v>
+        <v>16.571671505000001</v>
       </c>
       <c r="C423" s="5">
-        <v>8.7995555999999198E-2</v>
+        <v>9.4773564000000476E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>6.6102849587611034</v>
+        <v>7.1248853195615913</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>16.625049252</v>
+        <v>16.665807482000002</v>
       </c>
       <c r="C424" s="5">
-        <v>8.4372398999999376E-2</v>
+        <v>9.4135977000000537E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>6.2957648844099046</v>
+        <v>7.0336999272564427</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>16.65989042</v>
+        <v>16.646127574000001</v>
       </c>
       <c r="C425" s="5">
-        <v>3.4841167999999811E-2</v>
+        <v>-1.9679908000000523E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>2.5440342387489379</v>
+        <v>-1.4078593867144273</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3084289815050738</v>
+        <v>3.2778171789102917</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>16.656698350999999</v>
+        <v>16.634424491000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-3.1920690000006857E-3</v>
+        <v>-1.1703083000000447E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.22968030849737087</v>
+        <v>-0.84040703550761764</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>16.735079537000001</v>
+        <v>16.713770775</v>
       </c>
       <c r="C427" s="5">
-        <v>7.8381186000001435E-2</v>
+        <v>7.9346283999999656E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>5.7952865608616344</v>
+        <v>5.8765886706846349</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>16.800338995000001</v>
+        <v>16.774610206999998</v>
       </c>
       <c r="C428" s="5">
-        <v>6.5259457999999881E-2</v>
+        <v>6.0839431999998084E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>4.7811522858165922</v>
+        <v>4.4566147474785156</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>16.950179927000001</v>
+        <v>16.924404933999998</v>
       </c>
       <c r="C429" s="5">
-        <v>0.14984093200000004</v>
+        <v>0.14979472699999974</v>
       </c>
       <c r="D429" s="5">
-        <v>11.243645400906743</v>
+        <v>11.258101810833644</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>17.076650681</v>
+        <v>17.072758777000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.12647075399999963</v>
+        <v>0.14835384300000243</v>
       </c>
       <c r="D430" s="5">
-        <v>9.3303110884930938</v>
+        <v>11.041049364139566</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>16.977787456000001</v>
+        <v>16.975311426000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.8863224999998778E-2</v>
+        <v>-9.7447350999999571E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.7302584900658875</v>
+        <v>-6.6383419178903331</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>17.13757258</v>
+        <v>17.139327889</v>
       </c>
       <c r="C432" s="5">
-        <v>0.159785123999999</v>
+        <v>0.16401646299999939</v>
       </c>
       <c r="D432" s="5">
-        <v>11.897034434712662</v>
+        <v>12.230898792201806</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>17.079569840000001</v>
+        <v>17.090208389000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-5.8002739999999164E-2</v>
+        <v>-4.9119499999999761E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.9866867124319305</v>
+        <v>-3.3853794315131691</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>16.952896673000001</v>
+        <v>16.981773568000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.12667316699999986</v>
+        <v>-0.10843482099999946</v>
       </c>
       <c r="D434" s="5">
-        <v>-8.5457614296827966</v>
+        <v>-7.3536637490674188</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>16.978568592999999</v>
+        <v>17.015763894999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.5671919999997073E-2</v>
+        <v>3.3990326999997933E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.8323818372144363</v>
+        <v>2.4285112345388216</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>16.881668575999999</v>
+        <v>16.929528156</v>
       </c>
       <c r="C436" s="5">
-        <v>-9.6900016999999394E-2</v>
+        <v>-8.6235738999999256E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.6376969703824118</v>
+        <v>-5.9149026577287049</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>16.766030912000002</v>
+        <v>16.751550798</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.11563766399999764</v>
+        <v>-0.1779773579999997</v>
       </c>
       <c r="D437" s="5">
-        <v>-7.9171585461149885</v>
+        <v>-11.910940043321927</v>
       </c>
       <c r="E437" s="5">
-        <v>0.63710198161075482</v>
+        <v>0.63331981285943417</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>16.846968262000001</v>
+        <v>17.102472232</v>
       </c>
       <c r="C438" s="5">
-        <v>8.0937349999999242E-2</v>
+        <v>0.35092143399999998</v>
       </c>
       <c r="D438" s="5">
-        <v>5.9492634384204379</v>
+        <v>28.246790071348514</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>16.826391586</v>
+        <v>17.164751804000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-2.0576676000001015E-2</v>
+        <v>6.2279572000001338E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.4558591466696247</v>
+        <v>4.4584576813553989</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>16.801936856000001</v>
+        <v>17.275874125000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.4454729999998648E-2</v>
+        <v>0.11112232099999986</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.7301532048003776</v>
+        <v>8.0513097772882514</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>16.857739987999999</v>
+        <v>17.335102941999999</v>
       </c>
       <c r="C441" s="5">
-        <v>5.5803131999997646E-2</v>
+        <v>5.9228816999997491E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>4.0590923912068755</v>
+        <v>4.1925644864381217</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>16.877064759</v>
+        <v>17.354530626999999</v>
       </c>
       <c r="C442" s="5">
-        <v>1.9324771000000851E-2</v>
+        <v>1.9427685000000139E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>1.384319254696309</v>
+        <v>1.3531769152181017</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>16.904955746999999</v>
+        <v>17.378600465000002</v>
       </c>
       <c r="C443" s="5">
-        <v>2.7890987999999339E-2</v>
+        <v>2.4069838000002619E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>2.0012412736137852</v>
+        <v>1.6770928555019049</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>16.858505851</v>
+        <v>17.398549745</v>
       </c>
       <c r="C444" s="5">
-        <v>-4.6449895999998603E-2</v>
+        <v>1.9949279999998737E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.2478747980843492</v>
+        <v>1.3862369024000731</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>17.368784080000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-2.9765664999999331E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.0337679175837065</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>