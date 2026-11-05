--- v10 (2026-09-25)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{841C1E07-A3D0-4F81-A24F-58F3A349A452}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D2AE5DA3-46E4-4759-9F51-D5C50FCD2B4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E68AF2CA-A594-4DEB-8FAF-3B7014B69C86}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CC3EDA42-0FCA-40B1-9966-4723AEB0E6E1}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E649C741-6968-44B9-9873-0F1AD4F0ACF6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44AC450D-0BA8-49A9-A73C-423EDF7FFC63}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>2.4069838000002619E-2</v>
       </c>
       <c r="D443" s="5">
         <v>1.6770928555019049</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>17.398549745</v>
       </c>
       <c r="C444" s="5">
         <v>1.9949279999998737E-2</v>
       </c>
       <c r="D444" s="5">
         <v>1.3862369024000731</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>17.368784080000001</v>
+        <v>17.370357191</v>
       </c>
       <c r="C445" s="5">
-        <v>-2.9765664999999331E-2</v>
+        <v>-2.8192554000000314E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-2.0337679175837065</v>
+        <v>-1.9272398733157781</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>17.416203631999998</v>
+      </c>
+      <c r="C446" s="5">
+        <v>4.584644099999835E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>3.2136028191237509</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>