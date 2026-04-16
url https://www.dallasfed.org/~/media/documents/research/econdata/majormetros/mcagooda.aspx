--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B9DA3B8D-CEEB-4F77-8B62-F2F0FCA71CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F969F3B8-E909-4210-ABCD-61E3335DA3BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB4D11EE-2C83-4368-BB2B-AA2191EE1352}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B136E98F-B9A8-46EF-83CE-E0ADF1B11260}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70A716D5-8D97-477C-8FB2-A65F70886C32}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D5E3BF-3471-4EFD-AEBC-231A6F95C345}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>18.127208777</v>
+        <v>18.127209048000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>17.823433743999999</v>
+        <v>17.823431797000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.30377503300000086</v>
+        <v>-0.30377725099999964</v>
       </c>
       <c r="D7" s="5">
-        <v>-18.355812345468504</v>
+        <v>-18.355934016234109</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>17.652514098000001</v>
+        <v>17.652505112</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.17091964599999798</v>
+        <v>-0.1709266850000013</v>
       </c>
       <c r="D8" s="5">
-        <v>-10.919572691503532</v>
+        <v>-10.920000074726744</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>18.030117215000001</v>
+        <v>18.030106889999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.3776031169999996</v>
+        <v>0.37760177799999894</v>
       </c>
       <c r="D9" s="5">
-        <v>28.915102177232722</v>
+        <v>28.915003783553495</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>17.960226012</v>
+        <v>17.960211919999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-6.9891203000000957E-2</v>
+        <v>-6.9894970000000001E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.553728208050412</v>
+        <v>-4.5539709884973911</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>18.203336627999999</v>
+        <v>18.203327610999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.24311061599999917</v>
+        <v>0.24311569099999986</v>
       </c>
       <c r="D11" s="5">
-        <v>17.50881171197538</v>
+        <v>17.50921961972487</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>18.152150285000001</v>
+        <v>18.152163080000001</v>
       </c>
       <c r="C12" s="5">
-        <v>-5.1186342999997692E-2</v>
+        <v>-5.1164530999997737E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.3226056217359079</v>
+        <v>-3.321213197603412</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>18.028092643000001</v>
+        <v>18.028103811000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.12405764200000036</v>
+        <v>-0.12405926899999997</v>
       </c>
       <c r="D13" s="5">
-        <v>-7.8998299621255486</v>
+        <v>-7.8999243435553756</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.978021666</v>
+        <v>17.978030662999998</v>
       </c>
       <c r="C14" s="5">
-        <v>-5.0070977000000738E-2</v>
+        <v>-5.0073148000002732E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.2824203581830358</v>
+        <v>-3.282558509288469</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.751911858</v>
+        <v>17.751917755000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.22610980800000036</v>
+        <v>-0.2261129079999975</v>
       </c>
       <c r="D15" s="5">
-        <v>-14.090972922808763</v>
+        <v>-14.091146377849073</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.661698922999999</v>
+        <v>17.661703186</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.0212935000000272E-2</v>
+        <v>-9.0214569000000466E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.9306526100446284</v>
+        <v>-5.9307551302864248</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.636075760000001</v>
+        <v>17.636078779999998</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.5623162999998783E-2</v>
+        <v>-2.5624406000002153E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.7271064064651509</v>
+        <v>-1.7271891087726199</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>17.434376054000001</v>
+        <v>17.434376790000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.20169970599999942</v>
+        <v>-0.20170198999999656</v>
       </c>
       <c r="D18" s="5">
-        <v>-12.892922552449182</v>
+        <v>-12.893057419653998</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>17.310648822000001</v>
+        <v>17.310646236</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.12372723200000024</v>
+        <v>-0.12373055400000155</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.191426392772394</v>
+        <v>-8.1916374824083977</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>17.220821178000001</v>
+        <v>17.220811354999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-8.9827643999999651E-2</v>
+        <v>-8.9834881000001587E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.0523043603484039</v>
+        <v>-6.0527790127634322</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>17.250860692</v>
+        <v>17.250848724000001</v>
       </c>
       <c r="C21" s="5">
-        <v>3.0039513999998491E-2</v>
+        <v>3.0037369000002201E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.1134460301797109</v>
+        <v>2.1132948839073684</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>17.148884255999999</v>
+        <v>17.148866631000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10197643600000106</v>
+        <v>-0.10198209300000016</v>
       </c>
       <c r="D22" s="5">
-        <v>-6.8675103374481461</v>
+        <v>-6.8678836133488019</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>17.129399851999999</v>
+        <v>17.129384098999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.9484403999999955E-2</v>
+        <v>-1.9482532000001385E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.3549409749947672</v>
+        <v>-1.3548129926169383</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>17.180514346999999</v>
+        <v>17.180534712</v>
       </c>
       <c r="C24" s="5">
-        <v>5.1114495000000204E-2</v>
+        <v>5.1150613000000789E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>3.6401830625950593</v>
+        <v>3.6428010481164952</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>17.241855700999999</v>
+        <v>17.241870926000001</v>
       </c>
       <c r="C25" s="5">
-        <v>6.1341353999999626E-2</v>
+        <v>6.1336214000000666E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>4.3696279123294213</v>
+        <v>4.3692492659515914</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>16.975361442000001</v>
+        <v>16.975372282999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.26649425899999812</v>
+        <v>-0.26649864300000203</v>
       </c>
       <c r="D26" s="5">
-        <v>-17.049255544807984</v>
+        <v>-17.049498816369901</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>16.840862575999999</v>
+        <v>16.840869573999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.13449886600000127</v>
+        <v>-0.1345027089999995</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.1042406435208001</v>
+        <v>-9.1044839832576265</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>16.949938964000001</v>
+        <v>16.949944085999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.10907638800000186</v>
+        <v>0.1090745119999994</v>
       </c>
       <c r="D28" s="5">
-        <v>8.0552022233889797</v>
+        <v>8.0550552430546318</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>16.812304814000001</v>
+        <v>16.812308309999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.13763415000000023</v>
+        <v>-0.13763577599999977</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.320440843558508</v>
+        <v>-9.3205433923107535</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.6709424319234198</v>
+        <v>-4.6709389330591318</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>16.944955731</v>
+        <v>16.944955880999998</v>
       </c>
       <c r="C30" s="5">
-        <v>0.13265091699999942</v>
+        <v>0.13264757099999969</v>
       </c>
       <c r="D30" s="5">
-        <v>9.8900064222138706</v>
+        <v>9.8897438855602093</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>17.082166788999999</v>
+        <v>17.082162440000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.13721105799999833</v>
+        <v>0.13720655900000267</v>
       </c>
       <c r="D31" s="5">
-        <v>10.161599424208045</v>
+        <v>10.161251166198726</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>16.873176119</v>
+        <v>16.873164354</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.2089906699999986</v>
+        <v>-0.20899808600000114</v>
       </c>
       <c r="D32" s="5">
-        <v>-13.732625682354527</v>
+        <v>-13.733083934564084</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>16.981032507999998</v>
+        <v>16.981017434000002</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10785638899999839</v>
+        <v>0.10785308000000171</v>
       </c>
       <c r="D33" s="5">
-        <v>7.9461220857733217</v>
+        <v>7.9458754042256441</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>16.828958458999999</v>
+        <v>16.828935368</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.15207404899999943</v>
+        <v>-0.15208206600000196</v>
       </c>
       <c r="D34" s="5">
-        <v>-10.232787324547498</v>
+        <v>-10.233309125553125</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>17.265285587000001</v>
+        <v>17.265261221999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43632712800000206</v>
+        <v>0.43632585399999968</v>
       </c>
       <c r="D35" s="5">
-        <v>35.955986861325883</v>
+        <v>35.95592304771791</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>17.140811111000001</v>
+        <v>17.140845594000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12447447599999961</v>
+        <v>-0.12441562799999772</v>
       </c>
       <c r="D36" s="5">
-        <v>-8.3164899738166209</v>
+        <v>-8.3127239478801513</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>17.179821912000001</v>
+        <v>17.179841138</v>
       </c>
       <c r="C37" s="5">
-        <v>3.9010800999999873E-2</v>
+        <v>3.8995543999998716E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>2.765528918951965</v>
+        <v>2.7644281291030248</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>16.994871981999999</v>
+        <v>16.994884249999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.18494993000000193</v>
+        <v>-0.1849568880000021</v>
       </c>
       <c r="D38" s="5">
-        <v>-12.180516370136552</v>
+        <v>-12.180934992386872</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>17.219958172999998</v>
+        <v>17.219966983999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.22508619099999905</v>
+        <v>0.22508273400000078</v>
       </c>
       <c r="D39" s="5">
-        <v>17.103624348554082</v>
+        <v>17.10332897944571</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>17.210380478000001</v>
+        <v>17.210386797999998</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.5776949999972771E-3</v>
+        <v>-9.5801860000008787E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.66539884726880549</v>
+        <v>-0.6655710377895141</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>17.267037249000001</v>
+        <v>17.267040371</v>
       </c>
       <c r="C41" s="5">
-        <v>5.6656771000000106E-2</v>
+        <v>5.6653573000001956E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>4.0227310123198468</v>
+        <v>4.0224983179886653</v>
       </c>
       <c r="E41" s="5">
-        <v>2.7047596390313622</v>
+        <v>2.7047568520351506</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>17.345339029000002</v>
+        <v>17.345337662999999</v>
       </c>
       <c r="C42" s="5">
-        <v>7.8301780000000321E-2</v>
+        <v>7.8297291999998464E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>5.5795008084359665</v>
+        <v>5.5791719582866772</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>17.229542184</v>
+        <v>17.229535952999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.11579684500000198</v>
+        <v>-0.1158017099999995</v>
       </c>
       <c r="D43" s="5">
-        <v>-7.723452382367646</v>
+        <v>-7.7237656347372674</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>17.516083716000001</v>
+        <v>17.51607022</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2865415320000011</v>
+        <v>0.2865342670000004</v>
       </c>
       <c r="D44" s="5">
-        <v>21.887534849497527</v>
+        <v>21.886936852474847</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>17.722294331000001</v>
+        <v>17.722276179000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.20621061499999982</v>
+        <v>0.20620595900000183</v>
       </c>
       <c r="D45" s="5">
-        <v>15.078765419497419</v>
+        <v>15.078414998313928</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>17.717643138</v>
+        <v>17.717615283000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-4.6511930000008306E-3</v>
+        <v>-4.6608960000007471E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.31448422664827058</v>
+        <v>-0.31513965572018687</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>18.207933331</v>
+        <v>18.207898673999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.49029019299999987</v>
+        <v>0.4902833909999984</v>
       </c>
       <c r="D47" s="5">
-        <v>38.75749595521156</v>
+        <v>38.756944411986829</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>17.714113966999999</v>
+        <v>17.714165316999999</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.49381936400000015</v>
+        <v>-0.49373335699999998</v>
       </c>
       <c r="D48" s="5">
-        <v>-28.103895624798646</v>
+        <v>-28.099752376979957</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>18.159761854999999</v>
+        <v>18.159784655999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.44564788799999988</v>
+        <v>0.44561933900000028</v>
       </c>
       <c r="D49" s="5">
-        <v>34.737527525749279</v>
+        <v>34.734870683859896</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>18.24312235</v>
+        <v>18.243135277</v>
       </c>
       <c r="C50" s="5">
-        <v>8.3360495000000867E-2</v>
+        <v>8.3350621000001013E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>5.6496985814894263</v>
+        <v>5.6490051222236826</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>18.38876217</v>
+        <v>18.388772019000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.14563981999999953</v>
+        <v>0.14563674200000065</v>
       </c>
       <c r="D51" s="5">
-        <v>10.01195978471452</v>
+        <v>10.011731404292057</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>18.252903539999998</v>
+        <v>18.252910298</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.13585863000000131</v>
+        <v>-0.13586172100000127</v>
       </c>
       <c r="D52" s="5">
-        <v>-8.5142287557174576</v>
+        <v>-8.514410288539775</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>18.381119756</v>
+        <v>18.381121284999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.12821621600000199</v>
+        <v>0.12821098699999922</v>
       </c>
       <c r="D53" s="5">
-        <v>8.7627225044406778</v>
+        <v>8.7623478489788464</v>
       </c>
       <c r="E53" s="5">
-        <v>6.4520768151149932</v>
+        <v>6.4520664228659541</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>18.534601765000001</v>
+        <v>18.534598114000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.15348200900000109</v>
+        <v>0.15347682900000237</v>
       </c>
       <c r="D54" s="5">
-        <v>10.493196008755445</v>
+        <v>10.492824531982947</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>18.79186928</v>
+        <v>18.791861769</v>
       </c>
       <c r="C55" s="5">
-        <v>0.25726751499999878</v>
+        <v>0.25726365499999915</v>
       </c>
       <c r="D55" s="5">
-        <v>17.988772367424065</v>
+        <v>17.98848535591555</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>18.866263032999999</v>
+        <v>18.866248634000002</v>
       </c>
       <c r="C56" s="5">
-        <v>7.4393752999998952E-2</v>
+        <v>7.4386865000001023E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>4.855406424378006</v>
+        <v>4.8549490205738621</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>18.540775571000001</v>
+        <v>18.540755341000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.32548746199999812</v>
+        <v>-0.32549329300000096</v>
       </c>
       <c r="D57" s="5">
-        <v>-18.847081528644118</v>
+        <v>-18.847400843371297</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>18.899789819999999</v>
+        <v>18.899761210000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.35901424899999768</v>
+        <v>0.35900586900000064</v>
       </c>
       <c r="D58" s="5">
-        <v>25.877738128240992</v>
+        <v>25.87709967991487</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>18.746251225999998</v>
+        <v>18.746214646999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15353859400000047</v>
+        <v>-0.15354656300000258</v>
       </c>
       <c r="D59" s="5">
-        <v>-9.3245957558946593</v>
+        <v>-9.3250717977281798</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>19.606150518</v>
+        <v>19.606210892</v>
       </c>
       <c r="C60" s="5">
-        <v>0.85989929200000148</v>
+        <v>0.85999624500000138</v>
       </c>
       <c r="D60" s="5">
-        <v>71.291098505618905</v>
+        <v>71.301439196349108</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>19.753345113000002</v>
+        <v>19.753366914000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.14719459500000198</v>
+        <v>0.14715602200000077</v>
       </c>
       <c r="D61" s="5">
-        <v>9.390555510458821</v>
+        <v>9.3879620996070159</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>20.024846749000002</v>
+        <v>20.024858725000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.27150163599999999</v>
+        <v>0.27149181100000064</v>
       </c>
       <c r="D62" s="5">
-        <v>17.79926920445083</v>
+        <v>17.798554489621132</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>19.961344636</v>
+        <v>19.961354570000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-6.350211300000197E-2</v>
+        <v>-6.3504155000000395E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.7397242546492016</v>
+        <v>-3.7398402232894368</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>19.991759930000001</v>
+        <v>19.991766001999999</v>
       </c>
       <c r="C64" s="5">
-        <v>3.041529400000087E-2</v>
+        <v>3.0411431999997518E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.8438528692342304</v>
+        <v>1.843615854439995</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>19.872382847000001</v>
+        <v>19.87238258</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11937708299999983</v>
+        <v>-0.11938342199999852</v>
       </c>
       <c r="D65" s="5">
-        <v>-6.9348655266709303</v>
+        <v>-6.9352197253706009</v>
       </c>
       <c r="E65" s="5">
-        <v>8.1130154789031295</v>
+        <v>8.1130050331420946</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>19.502555114</v>
+        <v>19.502550068000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.36982773300000105</v>
+        <v>-0.36983251199999856</v>
       </c>
       <c r="D66" s="5">
-        <v>-20.182371141140585</v>
+        <v>-20.182606091612719</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>19.961759049000001</v>
+        <v>19.96175161</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45920393500000145</v>
+        <v>0.45920154199999885</v>
       </c>
       <c r="D67" s="5">
-        <v>32.217074122522483</v>
+        <v>32.216893365104006</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>19.936607144</v>
+        <v>19.936594027999998</v>
       </c>
       <c r="C68" s="5">
-        <v>-2.5151905000001307E-2</v>
+        <v>-2.5157582000002066E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.50157097648278</v>
+        <v>-1.5019081039491344</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.945519618999999</v>
+        <v>19.945500579000001</v>
       </c>
       <c r="C69" s="5">
-        <v>8.9124749999989206E-3</v>
+        <v>8.9065510000025938E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>0.53776979828832339</v>
+        <v>0.53741182575832713</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>20.000161174999999</v>
+        <v>20.000136220000002</v>
       </c>
       <c r="C70" s="5">
-        <v>5.464155599999998E-2</v>
+        <v>5.4635641000000845E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>3.337437100117957</v>
+        <v>3.3370735928232698</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>20.190821411000002</v>
+        <v>20.190783715999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.19066023600000293</v>
+        <v>0.19064749599999686</v>
       </c>
       <c r="D71" s="5">
-        <v>12.058783391009808</v>
+        <v>12.057950754619217</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.96586413</v>
+        <v>19.965926609</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.22495728100000179</v>
+        <v>-0.22485710699999828</v>
       </c>
       <c r="D72" s="5">
-        <v>-12.580264721497613</v>
+        <v>-12.57502334003946</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>20.109173057</v>
+        <v>20.109192497999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14330892699999964</v>
+        <v>0.14326588899999848</v>
       </c>
       <c r="D73" s="5">
-        <v>8.9615325518276112</v>
+        <v>8.9587050185687254</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>20.183090179000001</v>
+        <v>20.183099896000002</v>
       </c>
       <c r="C74" s="5">
-        <v>7.3917122000001001E-2</v>
+        <v>7.39073980000029E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>4.5012267151057106</v>
+        <v>4.5006181062360984</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>20.465876270999999</v>
+        <v>20.465884246000002</v>
       </c>
       <c r="C75" s="5">
-        <v>0.28278609199999849</v>
+        <v>0.28278435000000002</v>
       </c>
       <c r="D75" s="5">
-        <v>18.171351557813932</v>
+        <v>18.171221423490323</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>20.857108998000001</v>
+        <v>20.857113227999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.391232727000002</v>
+        <v>0.39122898199999767</v>
       </c>
       <c r="D76" s="5">
-        <v>25.511985060727362</v>
+        <v>25.511703616343162</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>20.863390623000001</v>
+        <v>20.863388533999998</v>
       </c>
       <c r="C77" s="5">
-        <v>6.2816249999997353E-3</v>
+        <v>6.2753059999991478E-3</v>
       </c>
       <c r="D77" s="5">
-        <v>0.36200840905018516</v>
+        <v>0.36164357043997342</v>
       </c>
       <c r="E77" s="5">
-        <v>4.9868593194379196</v>
+        <v>4.9868502179369667</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>20.656272498</v>
+        <v>20.656266732999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.20711812500000093</v>
+        <v>-0.20712180099999955</v>
       </c>
       <c r="D78" s="5">
-        <v>-11.283422846489099</v>
+        <v>-11.283613371670576</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>20.782866503000001</v>
+        <v>20.782860291999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.12659400500000118</v>
+        <v>0.1265935589999998</v>
       </c>
       <c r="D79" s="5">
-        <v>7.607347286295818</v>
+        <v>7.6073217704878626</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>20.628496006999999</v>
+        <v>20.628485600000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.15437049600000208</v>
+        <v>-0.15437469199999754</v>
       </c>
       <c r="D80" s="5">
-        <v>-8.5580647506061425</v>
+        <v>-8.5582904046405677</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>20.194841037</v>
+        <v>20.194825607999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.4336549699999992</v>
+        <v>-0.4336599920000026</v>
       </c>
       <c r="D81" s="5">
-        <v>-22.504857092140185</v>
+        <v>-22.505098421742808</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>20.321493159999999</v>
+        <v>20.32147569</v>
       </c>
       <c r="C82" s="5">
-        <v>0.12665212299999951</v>
+        <v>0.12665008200000116</v>
       </c>
       <c r="D82" s="5">
-        <v>7.790904658988107</v>
+        <v>7.7907809056193766</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>20.619177595</v>
+        <v>20.619147702999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.29768443500000075</v>
+        <v>0.29767201299999968</v>
       </c>
       <c r="D83" s="5">
-        <v>19.066252962967113</v>
+        <v>19.065409922440281</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>20.388042404</v>
+        <v>20.388095818</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.23113519099999991</v>
+        <v>-0.2310518849999994</v>
       </c>
       <c r="D84" s="5">
-        <v>-12.652542720380367</v>
+        <v>-12.64827700145208</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>20.518453219000001</v>
+        <v>20.518465897999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13041081500000118</v>
+        <v>0.13037007999999872</v>
       </c>
       <c r="D85" s="5">
-        <v>7.9515998690215195</v>
+        <v>7.9490065562047629</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>20.532782021999999</v>
+        <v>20.532787839000001</v>
       </c>
       <c r="C86" s="5">
-        <v>1.4328802999997947E-2</v>
+        <v>1.432194100000217E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.84123102387656523</v>
+        <v>0.84082609266369346</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>20.804163749000001</v>
+        <v>20.804169196</v>
       </c>
       <c r="C87" s="5">
-        <v>0.2713817270000014</v>
+        <v>0.27138135699999921</v>
       </c>
       <c r="D87" s="5">
-        <v>17.065682452775842</v>
+        <v>17.065652277273323</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>20.847729226999999</v>
+        <v>20.847731528000001</v>
       </c>
       <c r="C88" s="5">
-        <v>4.3565477999997881E-2</v>
+        <v>4.3562332000000481E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>2.542034897100276</v>
+        <v>2.5418485363575494</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>20.992193942</v>
+        <v>20.992190987000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14446471500000158</v>
+        <v>0.14445945900000012</v>
       </c>
       <c r="D89" s="5">
-        <v>8.6397776128915194</v>
+        <v>8.6394502100139547</v>
       </c>
       <c r="E89" s="5">
-        <v>0.61736522757718237</v>
+        <v>0.61736113858061881</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>20.919893400999999</v>
+        <v>20.919888530000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.2300541000000607E-2</v>
+        <v>-7.2302456999999265E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.0555967708074681</v>
+        <v>-4.0557027785463546</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>20.794983439999999</v>
+        <v>20.794979608999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.12490996100000018</v>
+        <v>-0.12490892100000295</v>
       </c>
       <c r="D91" s="5">
-        <v>-6.934366143459048</v>
+        <v>-6.9343118525333036</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>20.640048247999999</v>
+        <v>20.640041460999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.15493519199999994</v>
+        <v>-0.15493814799999939</v>
       </c>
       <c r="D92" s="5">
-        <v>-8.5832975162929532</v>
+        <v>-8.5834561420482292</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>21.358183433000001</v>
+        <v>21.358173185999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.71813518500000129</v>
+        <v>0.71813172499999922</v>
       </c>
       <c r="D93" s="5">
-        <v>50.745114925500779</v>
+        <v>50.744841879474563</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>21.458502019000001</v>
+        <v>21.458492792000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.10031858600000021</v>
+        <v>0.10031960600000289</v>
       </c>
       <c r="D94" s="5">
-        <v>5.7842645302293327</v>
+        <v>5.7843277171606866</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.55347476</v>
+        <v>21.553453236999999</v>
       </c>
       <c r="C95" s="5">
-        <v>9.4972740999999417E-2</v>
+        <v>9.4960444999998117E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>5.4422651539289379</v>
+        <v>5.4415457106206544</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>20.480749575000001</v>
+        <v>20.480787595999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.0727251849999995</v>
+        <v>-1.0726656410000004</v>
       </c>
       <c r="D96" s="5">
-        <v>-45.807070910725635</v>
+        <v>-45.805214221980087</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>20.904747204</v>
+        <v>20.904754370999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.42399762899999871</v>
+        <v>0.42396677500000024</v>
       </c>
       <c r="D97" s="5">
-        <v>27.875950000743789</v>
+        <v>27.873627410328751</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>20.644936027</v>
+        <v>20.644938954000001</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.25981117699999956</v>
+        <v>-0.25981541699999866</v>
       </c>
       <c r="D98" s="5">
-        <v>-13.9356176729454</v>
+        <v>-13.935825324667162</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>20.642309707999999</v>
+        <v>20.642312349000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.6263190000008763E-3</v>
+        <v>-2.626604999999671E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.15254969284578257</v>
+        <v>-0.15256627191241323</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>20.460852219</v>
+        <v>20.460852808999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.18145748899999958</v>
+        <v>-0.18145954000000231</v>
       </c>
       <c r="D100" s="5">
-        <v>-10.05331811012854</v>
+        <v>-10.053425080647237</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>20.459782574999998</v>
+        <v>20.459779728000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-1.0696440000010909E-3</v>
+        <v>-1.0730809999976998E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>-6.2715071155206026E-2</v>
+        <v>-6.2916528450573939E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>-2.5362349855904465</v>
+        <v>-2.5362348281306568</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>21.085767413999999</v>
+        <v>21.085764065999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.6259848390000009</v>
+        <v>0.62598433799999853</v>
       </c>
       <c r="D102" s="5">
-        <v>43.569031500550139</v>
+        <v>43.568997683066613</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>20.624751959000001</v>
+        <v>20.624750188</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.4610154549999983</v>
+        <v>-0.46101387799999927</v>
       </c>
       <c r="D103" s="5">
-        <v>-23.300616993178981</v>
+        <v>-23.300549885119047</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>20.546689226000002</v>
+        <v>20.546685881999998</v>
       </c>
       <c r="C104" s="5">
-        <v>-7.806273299999944E-2</v>
+        <v>-7.8064306000001693E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.4485207643614411</v>
+        <v>-4.448608920411723</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>20.615350425999999</v>
+        <v>20.615344509</v>
       </c>
       <c r="C105" s="5">
-        <v>6.8661199999997535E-2</v>
+        <v>6.865862700000136E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>4.0845890098766713</v>
+        <v>4.084433797539111</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>20.577516072000002</v>
+        <v>20.577513117999999</v>
       </c>
       <c r="C106" s="5">
-        <v>-3.7834353999997461E-2</v>
+        <v>-3.7831391000000991E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.1802075225099138</v>
+        <v>-2.1800391184451207</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>20.457468970000001</v>
+        <v>20.457458432999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.1200471020000009</v>
+        <v>-0.12005468499999949</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.7803606222204387</v>
+        <v>-6.780776210091199</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>20.568048044000001</v>
+        <v>20.568068287999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.11057907400000033</v>
+        <v>0.11060985499999987</v>
       </c>
       <c r="D108" s="5">
-        <v>6.6827307401423619</v>
+        <v>6.6846501674909131</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>20.677789504</v>
+        <v>20.677791738</v>
       </c>
       <c r="C109" s="5">
-        <v>0.10974145999999863</v>
+        <v>0.10972345000000061</v>
       </c>
       <c r="D109" s="5">
-        <v>6.593907477233496</v>
+        <v>6.5927867045094235</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>20.738079364000001</v>
+        <v>20.738080483000001</v>
       </c>
       <c r="C110" s="5">
-        <v>6.0289860000001028E-2</v>
+        <v>6.0288745000001143E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>3.5554753143026918</v>
+        <v>3.5554081110703351</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>20.677720818000001</v>
+        <v>20.677721687999998</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.0358545999999791E-2</v>
+        <v>-6.035879500000263E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-3.4372507148646148</v>
+        <v>-3.4372644859934409</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>20.285468358999999</v>
+        <v>20.285467993000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.39225245900000161</v>
+        <v>-0.39225369499999729</v>
       </c>
       <c r="D112" s="5">
-        <v>-20.532698923838154</v>
+        <v>-20.532756251599281</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>20.851517815000001</v>
+        <v>20.851516046</v>
       </c>
       <c r="C113" s="5">
-        <v>0.56604945600000178</v>
+        <v>0.56604805299999938</v>
       </c>
       <c r="D113" s="5">
-        <v>39.133467715480272</v>
+        <v>39.133356193683525</v>
       </c>
       <c r="E113" s="5">
-        <v>1.9146598384611746</v>
+        <v>1.9146653737620367</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>20.98373316</v>
+        <v>20.983731909999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13221534499999876</v>
+        <v>0.13221586399999907</v>
       </c>
       <c r="D114" s="5">
-        <v>7.8800098736624857</v>
+        <v>7.8800425846091482</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>20.826349039</v>
+        <v>20.826348664000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.15738412099999977</v>
+        <v>-0.15738324599999842</v>
       </c>
       <c r="D115" s="5">
-        <v>-8.6381987829359126</v>
+        <v>-8.6381532146712185</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>21.128065054</v>
+        <v>21.128063960999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.30171601500000023</v>
+        <v>0.30171529699999766</v>
       </c>
       <c r="D116" s="5">
-        <v>18.839001143863698</v>
+        <v>18.838953048155304</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>21.327765049</v>
+        <v>21.327762658000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.19969999499999957</v>
+        <v>0.19969869700000231</v>
       </c>
       <c r="D117" s="5">
-        <v>11.950868968255591</v>
+        <v>11.9507878595414</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>20.998400650000001</v>
+        <v>20.998400620999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.32936439899999925</v>
+        <v>-0.32936203700000277</v>
       </c>
       <c r="D118" s="5">
-        <v>-17.035855369474639</v>
+        <v>-17.035745133613222</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>21.274211861000001</v>
+        <v>21.274205168000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.27581121100000061</v>
+        <v>0.27580454700000345</v>
       </c>
       <c r="D119" s="5">
-        <v>16.951863134541423</v>
+        <v>16.951423548061229</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>21.567024764999999</v>
+        <v>21.567033696999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.29281290399999804</v>
+        <v>0.29282852899999767</v>
       </c>
       <c r="D120" s="5">
-        <v>17.825986794580562</v>
+        <v>17.827017197219817</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>21.647759135000001</v>
+        <v>21.647760636000001</v>
       </c>
       <c r="C121" s="5">
-        <v>8.0734370000001832E-2</v>
+        <v>8.0726939000001607E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>4.5857513289117469</v>
+        <v>4.5853185791607354</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>21.688491118999998</v>
+        <v>21.688491947999999</v>
       </c>
       <c r="C122" s="5">
-        <v>4.0731983999997112E-2</v>
+        <v>4.0731311999998354E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2814090643411333</v>
+        <v>2.2813708752621675</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>21.810439641999999</v>
+        <v>21.810439486</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12194852300000036</v>
+        <v>0.12194753800000058</v>
       </c>
       <c r="D123" s="5">
-        <v>6.9598959318578846</v>
+        <v>6.9598376914729476</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>21.993194544000001</v>
+        <v>21.993193877</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18275490200000277</v>
+        <v>0.18275439099999957</v>
       </c>
       <c r="D124" s="5">
-        <v>10.531674968781157</v>
+        <v>10.531644229892191</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>21.969092628999999</v>
+        <v>21.96909166</v>
       </c>
       <c r="C125" s="5">
-        <v>-2.4101915000002805E-2</v>
+        <v>-2.4102216999999371E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.3071592921269137</v>
+        <v>-1.3071756118046896</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3596808823002995</v>
+        <v>5.3596851736561701</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>21.701427521999999</v>
+        <v>21.701427291000002</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.26766510699999913</v>
+        <v>-0.26766436899999846</v>
       </c>
       <c r="D126" s="5">
-        <v>-13.679451205325055</v>
+        <v>-13.679416542825063</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>21.928393876000001</v>
+        <v>21.928393801999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.22696635400000176</v>
+        <v>0.22696651099999698</v>
       </c>
       <c r="D127" s="5">
-        <v>13.298001091191459</v>
+        <v>13.298010975093222</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>21.718759445</v>
+        <v>21.718759399</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.20963443100000134</v>
+        <v>-0.20963440299999903</v>
       </c>
       <c r="D128" s="5">
-        <v>-10.887566985334651</v>
+        <v>-10.88756564155241</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>21.836644578000001</v>
+        <v>21.836643915</v>
       </c>
       <c r="C129" s="5">
-        <v>0.11788513300000147</v>
+        <v>0.11788451600000016</v>
       </c>
       <c r="D129" s="5">
-        <v>6.7113669709925494</v>
+        <v>6.711330803754656</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>21.912269796</v>
+        <v>21.91227018</v>
       </c>
       <c r="C130" s="5">
-        <v>7.5625217999998995E-2</v>
+        <v>7.5626265000000359E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>4.2359511714922027</v>
+        <v>4.2360110691178399</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>21.976863547000001</v>
+        <v>21.97686023</v>
       </c>
       <c r="C131" s="5">
-        <v>6.459375100000031E-2</v>
+        <v>6.4590049999999621E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>3.5953212575584148</v>
+        <v>3.5951118428596329</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>21.836493651000001</v>
+        <v>21.836497438999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.14036989599999927</v>
+        <v>-0.14036279100000115</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.4009983607803527</v>
+        <v>-7.4006378878789807</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>21.981996793</v>
+        <v>21.981997423999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.14550314199999903</v>
+        <v>0.14549998500000072</v>
       </c>
       <c r="D133" s="5">
-        <v>8.2956064197865498</v>
+        <v>8.2954182900131013</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>22.133847423999999</v>
+        <v>22.133847580000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.15185063099999851</v>
+        <v>0.15185015600000185</v>
       </c>
       <c r="D134" s="5">
-        <v>8.6118623549765303</v>
+        <v>8.6118341281312905</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>22.143561686999998</v>
+        <v>22.143561149</v>
       </c>
       <c r="C135" s="5">
-        <v>9.7142629999993346E-3</v>
+        <v>9.7135689999987562E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>0.52793784371603092</v>
+        <v>0.5279000323140437</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>22.109244279999999</v>
+        <v>22.109243831000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.4317406999999633E-2</v>
+        <v>-3.4317317999999375E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.8439527121620003</v>
+        <v>-1.8439480150959198</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>22.004290829999999</v>
+        <v>22.004290078</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.10495345</v>
+        <v>-0.10495375300000021</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.5500485902523771</v>
+        <v>-5.5500643069939954</v>
       </c>
       <c r="E137" s="5">
-        <v>0.16021690833756264</v>
+        <v>0.16021790315567941</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>22.347470349999998</v>
+        <v>22.347470427000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.34317951999999963</v>
+        <v>0.34318034900000072</v>
       </c>
       <c r="D138" s="5">
-        <v>20.407051167444436</v>
+        <v>20.407105525075831</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>22.525913456000001</v>
+        <v>22.525913611</v>
       </c>
       <c r="C139" s="5">
-        <v>0.17844310600000313</v>
+        <v>0.17844318399999892</v>
       </c>
       <c r="D139" s="5">
-        <v>10.014137402694811</v>
+        <v>10.014141937984068</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>22.310574707000001</v>
+        <v>22.310574836000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.21533874900000072</v>
+        <v>-0.21533877499999932</v>
       </c>
       <c r="D140" s="5">
-        <v>-10.887186345140732</v>
+        <v>-10.887187520309649</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>22.169865776999998</v>
+        <v>22.169866123999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.1407089300000024</v>
+        <v>-0.14070871200000212</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.311111516618074</v>
+        <v>-7.311100538695781</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>22.110126227999999</v>
+        <v>22.110126837999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-5.973954899999967E-2</v>
+        <v>-5.9739285999999225E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.186059131735175</v>
+        <v>-3.1860452633790004</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>22.27066735</v>
+        <v>22.270666128999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.16054112200000148</v>
+        <v>0.1605392909999992</v>
       </c>
       <c r="D143" s="5">
-        <v>9.0696974873855964</v>
+        <v>9.069589620149543</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>21.395687751000001</v>
+        <v>21.395689227999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.87497959899999955</v>
+        <v>-0.87497690100000014</v>
       </c>
       <c r="D144" s="5">
-        <v>-38.18181620220922</v>
+        <v>-38.18172432196225</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>21.291619780000001</v>
+        <v>21.291620281</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.1040679709999992</v>
+        <v>-0.10406894699999825</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.6831233062519022</v>
+        <v>-5.6831748057600944</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>21.062738061000001</v>
+        <v>21.062737958</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.22888171900000032</v>
+        <v>-0.22888232300000055</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.163808385229469</v>
+        <v>-12.16383834144481</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>21.358278919</v>
+        <v>21.358277834999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.29554085799999896</v>
+        <v>0.29553987699999951</v>
       </c>
       <c r="D147" s="5">
-        <v>18.199903542743989</v>
+        <v>18.199838490733033</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>21.331843510999999</v>
+        <v>21.331842602999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.6435408000001104E-2</v>
+        <v>-2.6435232000000752E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4751858011965879</v>
+        <v>-1.4751761209191971</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>21.245652463999999</v>
+        <v>21.245651417000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.6191046999999799E-2</v>
+        <v>-8.6191185999997089E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.7422745189101061</v>
+        <v>-4.7422821950037992</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.4476837806819649</v>
+        <v>-3.4476852391547519</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>21.014732437999999</v>
+        <v>21.014731819000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.23092002599999972</v>
+        <v>-0.23091959799999984</v>
       </c>
       <c r="D150" s="5">
-        <v>-12.290728781023208</v>
+        <v>-12.2907079148322</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>20.973084354000001</v>
+        <v>20.973084057000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.164808399999842E-2</v>
+        <v>-4.1647762000000199E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.3524695165939913</v>
+        <v>-2.3524515949281843</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>21.047799435999998</v>
+        <v>21.047799342000001</v>
       </c>
       <c r="C152" s="5">
-        <v>7.4715081999997324E-2</v>
+        <v>7.4715284999999909E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>4.3596748957403619</v>
+        <v>4.3596870369235763</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>20.584849955999999</v>
+        <v>20.584854801999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.46294947999999891</v>
+        <v>-0.46294454000000229</v>
       </c>
       <c r="D153" s="5">
-        <v>-23.424100240305957</v>
+        <v>-23.42387980996703</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>20.202536260999999</v>
+        <v>20.202536525999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.38231369500000056</v>
+        <v>-0.38231827599999946</v>
       </c>
       <c r="D154" s="5">
-        <v>-20.14570675299041</v>
+        <v>-20.145919770734711</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>20.529033624</v>
+        <v>20.529033766000001</v>
       </c>
       <c r="C155" s="5">
-        <v>0.32649736300000143</v>
+        <v>0.32649724000000191</v>
       </c>
       <c r="D155" s="5">
-        <v>21.213595345552626</v>
+        <v>21.213586327069468</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>20.564989651000001</v>
+        <v>20.564990284</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5956027000001001E-2</v>
+        <v>3.5956517999998994E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>2.1221315541249952</v>
+        <v>2.1221607979464707</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>20.929260543000002</v>
+        <v>20.929260074999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.3642708920000004</v>
+        <v>0.36426979099999812</v>
       </c>
       <c r="D157" s="5">
-        <v>23.453858954444783</v>
+        <v>23.453780228181987</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>20.516889683999999</v>
+        <v>20.516888472000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.41237085900000281</v>
+        <v>-0.41237160299999687</v>
       </c>
       <c r="D158" s="5">
-        <v>-21.242546286123886</v>
+        <v>-21.242580982470706</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>20.149218067</v>
+        <v>20.149215808000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.36767161699999917</v>
+        <v>-0.36767266400000054</v>
       </c>
       <c r="D159" s="5">
-        <v>-19.506634663489152</v>
+        <v>-19.50668589613619</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>20.147028838000001</v>
+        <v>20.147026923999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.18922899999896E-3</v>
+        <v>-2.188884000002389E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.13030309531963935</v>
+        <v>-0.13028258775572565</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>19.984156888000001</v>
+        <v>19.984155371</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16287194999999954</v>
+        <v>-0.16287155299999867</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.2810804090062362</v>
+        <v>-9.2810596255132438</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9376645557840941</v>
+        <v>-5.9376670606136273</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>20.262824155000001</v>
+        <v>20.262823121</v>
       </c>
       <c r="C162" s="5">
-        <v>0.27866726699999944</v>
+        <v>0.27866775000000032</v>
       </c>
       <c r="D162" s="5">
-        <v>18.078204406078548</v>
+        <v>18.078239660536166</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>20.204408743999998</v>
+        <v>20.204408658999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.8415411000002138E-2</v>
+        <v>-5.8414462000001777E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.405134040313984</v>
+        <v>-3.4050797666450139</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>20.189689488999999</v>
+        <v>20.189690127999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.4719254999999265E-2</v>
+        <v>-1.4718530999999757E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.87072601363403779</v>
+        <v>-0.87068336009823444</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>20.48713429</v>
+        <v>20.487144448999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.29744480100000104</v>
+        <v>0.29745432100000002</v>
       </c>
       <c r="D165" s="5">
-        <v>19.184257150265882</v>
+        <v>19.184921087912432</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>20.500741259000002</v>
+        <v>20.500742491</v>
       </c>
       <c r="C166" s="5">
-        <v>1.3606969000001357E-2</v>
+        <v>1.3598042000001698E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.79992357118250368</v>
+        <v>0.79939645749591559</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>20.415525537000001</v>
+        <v>20.415526047</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.5215722000000937E-2</v>
+        <v>-8.521644400000028E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8755858003934343</v>
+        <v>-4.8756258832239112</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>20.478641183000001</v>
+        <v>20.478641211999999</v>
       </c>
       <c r="C168" s="5">
-        <v>6.311564599999997E-2</v>
+        <v>6.3115164999999251E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>3.7735970028270671</v>
+        <v>3.7735676578850796</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>20.600463743999999</v>
+        <v>20.600462338</v>
       </c>
       <c r="C169" s="5">
-        <v>0.12182256099999833</v>
+        <v>0.12182112600000039</v>
       </c>
       <c r="D169" s="5">
-        <v>7.3767674628296476</v>
+        <v>7.3766776954568902</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>20.599571490999999</v>
+        <v>20.599568664</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.92252999999954E-4</v>
+        <v>-8.9367400000028852E-4</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.1962353360668345E-2</v>
+        <v>-5.2045092287833494E-2</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>19.831717595000001</v>
+        <v>19.831712486000001</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.76785389599999831</v>
+        <v>-0.76785617799999883</v>
       </c>
       <c r="D171" s="5">
-        <v>-36.609275268467769</v>
+        <v>-36.609366841464862</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>20.037629568</v>
+        <v>20.037625860999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.20591197299999919</v>
+        <v>0.20591337499999796</v>
       </c>
       <c r="D172" s="5">
-        <v>13.19628407915625</v>
+        <v>13.196382717153533</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>19.979219570000001</v>
+        <v>19.979216260000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.8409997999998353E-2</v>
+        <v>-5.840960099999748E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.4424775359420123</v>
+        <v>-3.4424551387005287</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.470616112388857E-2</v>
+        <v>-2.4715135107311603E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>19.974561949999998</v>
+        <v>19.974558632000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.6576200000032486E-3</v>
+        <v>-4.6576280000003578E-3</v>
       </c>
       <c r="D174" s="5">
-        <v>-0.27938945615070265</v>
+        <v>-0.27938998164689366</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>19.92929749</v>
+        <v>19.929295041</v>
       </c>
       <c r="C175" s="5">
-        <v>-4.5264459999998508E-2</v>
+        <v>-4.5263591000001213E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6856884925739899</v>
+        <v>-2.6856380134419267</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>19.919168604999999</v>
+        <v>19.919178737999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0128885000000309E-2</v>
+        <v>-1.0116303000000215E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.60818718109347802</v>
+        <v>-0.60743387942728821</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>19.755251766000001</v>
+        <v>19.755263790000001</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.16391683899999876</v>
+        <v>-0.16391494799999862</v>
       </c>
       <c r="D177" s="5">
-        <v>-9.440016764050041</v>
+        <v>-9.4399081547597028</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>19.816212972999999</v>
+        <v>19.816224079000001</v>
       </c>
       <c r="C178" s="5">
-        <v>6.0961206999998296E-2</v>
+        <v>6.09602890000005E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.7664855599503833</v>
+        <v>3.7664255438261796</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>19.61941491</v>
+        <v>19.619414672000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.19679806299999925</v>
+        <v>-0.19680940699999994</v>
       </c>
       <c r="D179" s="5">
-        <v>-11.287526848121466</v>
+        <v>-11.288136386794756</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>19.601346852999999</v>
+        <v>19.601341108</v>
       </c>
       <c r="C180" s="5">
-        <v>-1.8068057000000692E-2</v>
+        <v>-1.8073564000001596E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.0995325337953998</v>
+        <v>-1.0998659796879418</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>19.375775873999999</v>
+        <v>19.375774527000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.22557097900000045</v>
+        <v>-0.22556658099999893</v>
       </c>
       <c r="D181" s="5">
-        <v>-12.96814072605239</v>
+        <v>-12.967907230733211</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>19.371583251000001</v>
+        <v>19.371570597000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.192622999998008E-3</v>
+        <v>-4.2039299999991897E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.25935293113661384</v>
+        <v>-0.26005155840583827</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>19.404144535</v>
+        <v>19.404137351999999</v>
       </c>
       <c r="C183" s="5">
-        <v>3.2561283999999802E-2</v>
+        <v>3.2566754999997727E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>2.0358067939316937</v>
+        <v>2.0361533648953989</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>19.323519828999999</v>
+        <v>19.323514868</v>
       </c>
       <c r="C184" s="5">
-        <v>-8.0624706000001822E-2</v>
+        <v>-8.0622483999999162E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.8736495616867774</v>
+        <v>-4.8735200623850394</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>19.278050345</v>
+        <v>19.278046</v>
       </c>
       <c r="C185" s="5">
-        <v>-4.5469483999998062E-2</v>
+        <v>-4.5468868000000384E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.787418623260085</v>
+        <v>-2.7873820543179439</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.50949256322729</v>
+        <v>-3.5094983250359091</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>18.769409122999999</v>
+        <v>18.769405808999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.50864122200000139</v>
+        <v>-0.50864019100000135</v>
       </c>
       <c r="D186" s="5">
-        <v>-27.447916410866736</v>
+        <v>-27.447873905221186</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>18.840953871</v>
+        <v>18.840952544</v>
       </c>
       <c r="C187" s="5">
-        <v>7.154474800000088E-2</v>
+        <v>7.154673500000186E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>4.6712534066028599</v>
+        <v>4.6713867146114918</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>18.847495497000001</v>
+        <v>18.84751747</v>
       </c>
       <c r="C188" s="5">
-        <v>6.5416260000006332E-3</v>
+        <v>6.5649259999993603E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>0.41743953042321369</v>
+        <v>0.41892924900031048</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>18.742604873000001</v>
+        <v>18.742616956999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.10489062399999938</v>
+        <v>-0.10490051300000047</v>
       </c>
       <c r="D189" s="5">
-        <v>-6.4776057897514727</v>
+        <v>-6.4781905982657211</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>18.851521126000002</v>
+        <v>18.851541721</v>
       </c>
       <c r="C190" s="5">
-        <v>0.1089162530000003</v>
+        <v>0.10892476400000106</v>
       </c>
       <c r="D190" s="5">
-        <v>7.2006439473243589</v>
+        <v>7.2012199380709019</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>19.020636069999998</v>
+        <v>19.020634983000001</v>
       </c>
       <c r="C191" s="5">
-        <v>0.16911494399999683</v>
+        <v>0.16909326200000052</v>
       </c>
       <c r="D191" s="5">
-        <v>11.312424963767587</v>
+        <v>11.310889353587662</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>18.740928141000001</v>
+        <v>18.740915019999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.27970792899999708</v>
+        <v>-0.27971996300000157</v>
       </c>
       <c r="D192" s="5">
-        <v>-16.287037379836743</v>
+        <v>-16.287683283657508</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>18.671075852000001</v>
+        <v>18.671070705000002</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.9852288999999956E-2</v>
+        <v>-6.9844314999997437E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.3821499961414485</v>
+        <v>-4.3816629650890278</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>18.767510144999999</v>
+        <v>18.767484546999999</v>
       </c>
       <c r="C194" s="5">
-        <v>9.643429299999795E-2</v>
+        <v>9.6413841999996919E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>6.377013169808543</v>
+        <v>6.3756239545274651</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>18.853253131999999</v>
+        <v>18.853242012999999</v>
       </c>
       <c r="C195" s="5">
-        <v>8.5742986999999715E-2</v>
+        <v>8.5757466000000449E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>5.6223124478647968</v>
+        <v>5.6232937108336545</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>18.900693753999999</v>
+        <v>18.900685774999999</v>
       </c>
       <c r="C196" s="5">
-        <v>4.7440621999999877E-2</v>
+        <v>4.7443762000000334E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>3.0617140166700807</v>
+        <v>3.0619213092663911</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>18.867963626000002</v>
+        <v>18.867957895</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.2730127999997194E-2</v>
+        <v>-3.2727879999999487E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.058349153416883</v>
+        <v>-2.0582099843178825</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.1272209152953026</v>
+        <v>-2.1272285842662719</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>18.841362916000001</v>
+        <v>18.841362005000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.6600710000000305E-2</v>
+        <v>-2.65958899999994E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.6787447205668715</v>
+        <v>-1.6784433953293099</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>19.039068009000001</v>
+        <v>19.039071925999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.19770509299999972</v>
+        <v>0.19770992099999773</v>
       </c>
       <c r="D199" s="5">
-        <v>13.344498123124993</v>
+        <v>13.344843714527554</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>19.046945694000001</v>
+        <v>19.046985381999999</v>
       </c>
       <c r="C200" s="5">
-        <v>7.8776850000004117E-3</v>
+        <v>7.913456000000707E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>0.49764854146907567</v>
+        <v>0.49991332971732749</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>18.927294139000001</v>
+        <v>18.927317603999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.1196515550000008</v>
+        <v>-0.11966777800000017</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.2832386195613825</v>
+        <v>-7.2841775925595815</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>18.789764749</v>
+        <v>18.789797844999999</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.13752939000000097</v>
+        <v>-0.13751975899999991</v>
       </c>
       <c r="D202" s="5">
-        <v>-8.3792723671092695</v>
+        <v>-8.378698849249421</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>18.944852229999999</v>
+        <v>18.944847577000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15508748099999892</v>
+        <v>0.15504973200000194</v>
       </c>
       <c r="D203" s="5">
-        <v>10.366826034250543</v>
+        <v>10.36416800410327</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>18.899570077</v>
+        <v>18.899544251999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.5282152999998715E-2</v>
+        <v>-4.5303325000002559E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-2.830842953870949</v>
+        <v>-2.8321498622603358</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>18.880544792999999</v>
+        <v>18.880529629000002</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.9025284000001363E-2</v>
+        <v>-1.9014622999996789E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-1.2013163149255268</v>
+        <v>-1.2006484979602994</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>18.992382779</v>
+        <v>18.992337436</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11183798600000117</v>
+        <v>0.11180780699999815</v>
       </c>
       <c r="D206" s="5">
-        <v>7.3443514212901295</v>
+        <v>7.3423106804382687</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>18.498574475000002</v>
+        <v>18.498556799999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.49380830399999809</v>
+        <v>-0.49378063600000033</v>
       </c>
       <c r="D207" s="5">
-        <v>-27.103665135424738</v>
+        <v>-27.102412514122577</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>18.876577580999999</v>
+        <v>18.876562302</v>
       </c>
       <c r="C208" s="5">
-        <v>0.37800310599999776</v>
+        <v>0.3780055020000006</v>
       </c>
       <c r="D208" s="5">
-        <v>27.473508505417321</v>
+        <v>27.473731936131163</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>18.969628988</v>
+        <v>18.969619039000001</v>
       </c>
       <c r="C209" s="5">
-        <v>9.3051407000000808E-2</v>
+        <v>9.3056737000001277E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>6.0783987946868789</v>
+        <v>6.0787615147579466</v>
       </c>
       <c r="E209" s="5">
-        <v>0.53882530205806578</v>
+        <v>0.53880311036171857</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>18.902590576000001</v>
+        <v>18.902595684000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-6.7038411999998715E-2</v>
+        <v>-6.7023354999999896E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.1593192727129136</v>
+        <v>-4.158405296113532</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>18.828994321</v>
+        <v>18.829010400000001</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.3596255000001776E-2</v>
+        <v>-7.3585283999999973E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.5733758540203233</v>
+        <v>-4.5727074212540408</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>18.922691578999999</v>
+        <v>18.92274969</v>
       </c>
       <c r="C212" s="5">
-        <v>9.369725799999884E-2</v>
+        <v>9.3739289999998476E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1376424819950426</v>
+        <v>6.1404662254389786</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>19.245394131000001</v>
+        <v>19.245450386000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.32270255200000264</v>
+        <v>0.32270069600000184</v>
       </c>
       <c r="D213" s="5">
-        <v>22.497375536026489</v>
+        <v>22.497158081497769</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>19.339325958</v>
+        <v>19.339404730999998</v>
       </c>
       <c r="C214" s="5">
-        <v>9.3931826999998691E-2</v>
+        <v>9.3954344999996664E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>6.0167009808516747</v>
+        <v>6.0181642273979596</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>19.259394042</v>
+        <v>19.259345392</v>
       </c>
       <c r="C215" s="5">
-        <v>-7.9931915999999603E-2</v>
+        <v>-8.0059338999998175E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.8485468116608033</v>
+        <v>-4.8560816382059109</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>19.141945688</v>
+        <v>19.141889377999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.11744835400000042</v>
+        <v>-0.11745601400000183</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.0773620665243069</v>
+        <v>-7.0778255653643711</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>19.482948196999999</v>
+        <v>19.482911027</v>
       </c>
       <c r="C217" s="5">
-        <v>0.34100250899999907</v>
+        <v>0.34102164900000176</v>
       </c>
       <c r="D217" s="5">
-        <v>23.601332726468094</v>
+        <v>23.602866214591423</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>19.611493502999998</v>
+        <v>19.611433376000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.12854530599999947</v>
+        <v>0.1285223490000007</v>
       </c>
       <c r="D218" s="5">
-        <v>8.2111247914568253</v>
+        <v>8.2096209871950663</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>19.242579976999998</v>
+        <v>19.242554900999998</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.36891352600000005</v>
+        <v>-0.36887847500000248</v>
       </c>
       <c r="D219" s="5">
-        <v>-20.378274962301923</v>
+        <v>-20.376590698096308</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>19.260481941999998</v>
+        <v>19.260464247000002</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7901965000000075E-2</v>
+        <v>1.7909346000003268E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.1221271245877018</v>
+        <v>1.122593620114265</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>19.172127947</v>
+        <v>19.172120002</v>
       </c>
       <c r="C221" s="5">
-        <v>-8.835399499999852E-2</v>
+        <v>-8.834424500000182E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.3679988987304306</v>
+        <v>-5.3674262024518189</v>
       </c>
       <c r="E221" s="5">
-        <v>1.0674903506447064</v>
+        <v>1.0675014747722367</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>19.167278750000001</v>
+        <v>19.167286990000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8491969999986395E-3</v>
+        <v>-4.8330119999988597E-3</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.30309354828760293</v>
+        <v>-0.30208345044164808</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>19.118915266999998</v>
+        <v>19.118948131</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.8363483000002816E-2</v>
+        <v>-4.8338859000001122E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9862091130352875</v>
+        <v>-2.9847084626908882</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>18.887886864999999</v>
+        <v>18.887967783000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.23102840199999974</v>
+        <v>-0.23098034799999922</v>
       </c>
       <c r="D224" s="5">
-        <v>-13.574581478622427</v>
+        <v>-13.571921068616643</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>18.673218632000001</v>
+        <v>18.673304990999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.2146682329999976</v>
+        <v>-0.21466279200000216</v>
       </c>
       <c r="D225" s="5">
-        <v>-12.817420927197954</v>
+        <v>-12.817064563681157</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>18.371752540999999</v>
+        <v>18.371867899000002</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.30146609100000177</v>
+        <v>-0.30143709199999691</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.742243701400572</v>
+        <v>-17.74061070219819</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>18.176212393</v>
+        <v>18.176122897999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19554014799999919</v>
+        <v>-0.19574500100000236</v>
       </c>
       <c r="D227" s="5">
-        <v>-12.050449907568861</v>
+        <v>-12.062272520862138</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>17.838970295999999</v>
+        <v>17.838886861999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.33724209700000074</v>
+        <v>-0.33723603600000018</v>
       </c>
       <c r="D228" s="5">
-        <v>-20.127602347659835</v>
+        <v>-20.127365911669635</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>17.744369606999999</v>
+        <v>17.744315544999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.460068899999996E-2</v>
+        <v>-9.4571316999999766E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.1812780443829212</v>
+        <v>-6.179442530238477</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>17.400665862</v>
+        <v>17.400602601999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.34370374499999912</v>
+        <v>-0.34371294299999988</v>
       </c>
       <c r="D230" s="5">
-        <v>-20.920573772638239</v>
+        <v>-20.921132497287552</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>17.643110439000001</v>
+        <v>17.643083565000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.24244457700000055</v>
+        <v>0.24248096300000199</v>
       </c>
       <c r="D231" s="5">
-        <v>18.062349471259797</v>
+        <v>18.065342103146786</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>17.278787585</v>
+        <v>17.278772856</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.36432285400000097</v>
+        <v>-0.36431070900000151</v>
       </c>
       <c r="D232" s="5">
-        <v>-22.150225880915777</v>
+        <v>-22.14959924771307</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>17.414661103</v>
+        <v>17.414658763999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.13587351800000036</v>
+        <v>0.13588590799999878</v>
       </c>
       <c r="D233" s="5">
-        <v>9.8553315707660794</v>
+        <v>9.8562782475377411</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.1667802805113432</v>
+        <v>-9.1667548388840956</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>16.761747627999998</v>
+        <v>16.761758484000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.65291347500000185</v>
+        <v>-0.65290027999999722</v>
       </c>
       <c r="D234" s="5">
-        <v>-36.780473086570233</v>
+        <v>-36.779879849134886</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>16.511278068999999</v>
+        <v>16.511318623000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.25046955899999901</v>
+        <v>-0.25043986100000026</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.528786278061926</v>
+        <v>-16.52697479477898</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>16.178420653</v>
+        <v>16.178496273</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.33285741599999952</v>
+        <v>-0.33282235000000071</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.681352070410298</v>
+        <v>-21.679267532168435</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.708461347</v>
+        <v>15.708551507999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.4699593059999998</v>
+        <v>-0.46994476500000104</v>
       </c>
       <c r="D237" s="5">
-        <v>-29.794636300576961</v>
+        <v>-29.793738638493906</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.683297757</v>
+        <v>15.683419238000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.5163590000000013E-2</v>
+        <v>-2.5132269999998513E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.9054494007267331</v>
+        <v>-1.903087775880441</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.466101913999999</v>
+        <v>15.465991654</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.21719584300000072</v>
+        <v>-0.21742758400000106</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.409467847753044</v>
+        <v>-15.424565929187928</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.399188601000001</v>
+        <v>15.399094743999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.6913312999998809E-2</v>
+        <v>-6.6896910000000531E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.0699642194923955</v>
+        <v>-5.0687860754439429</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.210837106</v>
+        <v>15.210773186000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.18835149500000092</v>
+        <v>-0.18832155799999839</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.729298516603627</v>
+        <v>-13.727339106394377</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>14.997656768000001</v>
+        <v>14.997598849999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.21318033799999903</v>
+        <v>-0.21317433600000157</v>
       </c>
       <c r="D242" s="5">
-        <v>-15.580351939015758</v>
+        <v>-15.580007034905952</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.061111756000001</v>
+        <v>15.06108691</v>
       </c>
       <c r="C243" s="5">
-        <v>6.3454988000000156E-2</v>
+        <v>6.3488060000000957E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>5.197023051711791</v>
+        <v>5.1998156031119125</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>14.889461998</v>
+        <v>14.889453603</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.17164975800000093</v>
+        <v>-0.17163330700000046</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.850741798017385</v>
+        <v>-12.849606209323582</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.74118359</v>
+        <v>14.741189433000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14827840799999947</v>
+        <v>-0.14826416999999914</v>
       </c>
       <c r="D245" s="5">
-        <v>-11.317037478416802</v>
+        <v>-11.316015638161204</v>
       </c>
       <c r="E245" s="5">
-        <v>-15.351877921640655</v>
+        <v>-15.351833000177173</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>14.967615493</v>
+        <v>14.967628380000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.22643190299999993</v>
+        <v>0.22643894700000011</v>
       </c>
       <c r="D246" s="5">
-        <v>20.072389899569345</v>
+        <v>20.073059356949319</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.603807779</v>
+        <v>14.603854419999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.363807714</v>
+        <v>-0.3637739600000014</v>
       </c>
       <c r="D247" s="5">
-        <v>-25.567624377265986</v>
+        <v>-25.565540754420102</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.857222645</v>
+        <v>14.857294678000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.25341486599999996</v>
+        <v>0.25344025800000125</v>
       </c>
       <c r="D248" s="5">
-        <v>22.930113749116131</v>
+        <v>22.932554555016683</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>14.734323517</v>
+        <v>14.734418707</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.12289912800000025</v>
+        <v>-0.12287597100000092</v>
       </c>
       <c r="D249" s="5">
-        <v>-9.487025650222126</v>
+        <v>-9.4852746770332725</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.89353526</v>
+        <v>14.893648398</v>
       </c>
       <c r="C250" s="5">
-        <v>0.15921174300000018</v>
+        <v>0.15922969100000017</v>
       </c>
       <c r="D250" s="5">
-        <v>13.765651873993567</v>
+        <v>13.767202760793085</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.451820440000001</v>
+        <v>14.451717634</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.44171481999999962</v>
+        <v>-0.44193076400000031</v>
       </c>
       <c r="D251" s="5">
-        <v>-30.321770308240826</v>
+        <v>-30.334068951419702</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.251930059999999</v>
+        <v>14.251844405</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.19989038000000114</v>
+        <v>-0.1998732289999996</v>
       </c>
       <c r="D252" s="5">
-        <v>-15.391595417374326</v>
+        <v>-15.390474873220262</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.282643834</v>
+        <v>14.282581606000001</v>
       </c>
       <c r="C253" s="5">
-        <v>3.0713774000000527E-2</v>
+        <v>3.073720100000088E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.6169463628777034</v>
+        <v>2.618982108692447</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.397696714</v>
+        <v>14.397647208</v>
       </c>
       <c r="C254" s="5">
-        <v>0.11505288000000036</v>
+        <v>0.1150656019999996</v>
       </c>
       <c r="D254" s="5">
-        <v>10.106504479735889</v>
+        <v>10.107717992270238</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.293334491</v>
+        <v>14.293311872</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.10436222300000075</v>
+        <v>-0.10433533600000011</v>
       </c>
       <c r="D255" s="5">
-        <v>-8.359714358099346</v>
+        <v>-8.3576733389503115</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.296534889</v>
+        <v>14.296529698000001</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2003980000006038E-3</v>
+        <v>3.2178260000002012E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.26902124680721062</v>
+        <v>0.27048846455690612</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.361715879</v>
+        <v>14.361724304000001</v>
       </c>
       <c r="C257" s="5">
-        <v>6.5180989999999994E-2</v>
+        <v>6.5194606000000377E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>5.6103562024899301</v>
+        <v>5.6115598175496162</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5742011059235459</v>
+        <v>-2.5741825700341336</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.483309722</v>
+        <v>14.48332431</v>
       </c>
       <c r="C258" s="5">
-        <v>0.12159384299999942</v>
+        <v>0.12160000599999954</v>
       </c>
       <c r="D258" s="5">
-        <v>10.646542589140818</v>
+        <v>10.647101044367746</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.496549346</v>
+        <v>14.496592792</v>
       </c>
       <c r="C259" s="5">
-        <v>1.323962400000056E-2</v>
+        <v>1.3268481999999082E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1024876943146689</v>
+        <v>1.1049017554237928</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.46275507</v>
+        <v>14.462814332000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-3.3794276000000067E-2</v>
+        <v>-3.3778459999998844E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.7618431612843164</v>
+        <v>-2.7605589480373616</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.450745902</v>
+        <v>14.450829372999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.2009168000000514E-2</v>
+        <v>-1.1984959000001183E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.99188358538548904</v>
+        <v>-0.9898891373266161</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.486971742</v>
+        <v>14.487067177</v>
       </c>
       <c r="C262" s="5">
-        <v>3.6225840000000176E-2</v>
+        <v>3.6237804000000651E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>3.0500438503784366</v>
+        <v>3.0510472285988577</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.530240233000001</v>
+        <v>14.530137434</v>
       </c>
       <c r="C263" s="5">
-        <v>4.3268491000000964E-2</v>
+        <v>4.3070257000000112E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.6435261926947016</v>
+        <v>3.6265352569571752</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.838535436000001</v>
+        <v>14.838454142</v>
       </c>
       <c r="C264" s="5">
-        <v>0.30829520300000013</v>
+        <v>0.30831670799999955</v>
       </c>
       <c r="D264" s="5">
-        <v>28.65270499198882</v>
+        <v>28.655169386566449</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.776481183</v>
+        <v>14.776422773</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.2054253000001225E-2</v>
+        <v>-6.2031368999999614E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.9045270282831783</v>
+        <v>-4.9027859926289103</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.791970482</v>
+        <v>14.791931612000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.54892990000004E-2</v>
+        <v>1.5508839000000663E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.265165556571235</v>
+        <v>1.2667758441660126</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.825722753000001</v>
+        <v>14.825703408000001</v>
       </c>
       <c r="C267" s="5">
-        <v>3.3752271000000889E-2</v>
+        <v>3.377179599999991E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>2.7727824206531748</v>
+        <v>2.7744139961354053</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>15.090349895999999</v>
+        <v>15.090349956000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.26462714299999845</v>
+        <v>0.26464654799999998</v>
       </c>
       <c r="D268" s="5">
-        <v>23.652022608973478</v>
+        <v>23.653964658886206</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.951371608000001</v>
+        <v>14.951391729999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.13897828799999878</v>
+        <v>-0.13895822600000152</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.508721613759043</v>
+        <v>-10.507280592745916</v>
       </c>
       <c r="E269" s="5">
-        <v>4.1057470706700627</v>
+        <v>4.105826107772903</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.995190936</v>
+        <v>14.99520326</v>
       </c>
       <c r="C270" s="5">
-        <v>4.3819327999999658E-2</v>
+        <v>4.3811530000001042E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.5741961993333238</v>
+        <v>3.5735449695390331</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>15.088010542999999</v>
+        <v>15.088047625</v>
       </c>
       <c r="C271" s="5">
-        <v>9.2819606999999138E-2</v>
+        <v>9.2844364999999485E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>7.6861240236746564</v>
+        <v>7.6882379405007972</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>15.160961215</v>
+        <v>15.161013188</v>
       </c>
       <c r="C272" s="5">
-        <v>7.2950672000001049E-2</v>
+        <v>7.2965563000000344E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>5.9588154096866797</v>
+        <v>5.9600492414770834</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>15.153736293</v>
+        <v>15.153794812999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.2249220000006886E-3</v>
+        <v>-7.2183750000007763E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.57036083670574111</v>
+        <v>-0.56984339774132087</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>15.085094644</v>
+        <v>15.085163258</v>
       </c>
       <c r="C274" s="5">
-        <v>-6.8641648999999916E-2</v>
+        <v>-6.8631554999999622E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-5.3022266680860186</v>
+        <v>-5.3014463098740698</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>15.114019466</v>
+        <v>15.113937895999999</v>
       </c>
       <c r="C275" s="5">
-        <v>2.8924822000000461E-2</v>
+        <v>2.8774637999999797E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>2.3253538875845026</v>
+        <v>2.3131425639230763</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>15.129538545000001</v>
+        <v>15.129478656</v>
       </c>
       <c r="C276" s="5">
-        <v>1.5519079000000602E-2</v>
+        <v>1.5540760000000375E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.239142678246008</v>
+        <v>1.2408903650513725</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>15.189204766</v>
+        <v>15.189160076</v>
       </c>
       <c r="C277" s="5">
-        <v>5.9666220999998743E-2</v>
+        <v>5.9681420000000429E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>4.8364381007484969</v>
+        <v>4.8377165232766917</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>15.202371132</v>
+        <v>15.202341547</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3166366000000096E-2</v>
+        <v>1.3181470999999334E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0451621920905207</v>
+        <v>1.0463700676553556</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>15.154854615</v>
+        <v>15.15483585</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.7516517000000036E-2</v>
+        <v>-4.7505697000000069E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.6869081116484459</v>
+        <v>-3.6860899915987289</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>15.286574695000001</v>
+        <v>15.286576596</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13172008000000091</v>
+        <v>0.13174074600000019</v>
       </c>
       <c r="D280" s="5">
-        <v>10.943254095822287</v>
+        <v>10.945068133153901</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>15.339709692</v>
+        <v>15.339734712</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3134996999999018E-2</v>
+        <v>5.3158116000000533E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>4.2517835490841538</v>
+        <v>4.2536684826315119</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5973408606352333</v>
+        <v>2.5973701245536329</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>15.194694438000001</v>
+        <v>15.194702545</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.14501525399999871</v>
+        <v>-0.1450321670000001</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.772656226565857</v>
+        <v>-10.773831362401154</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>15.372866502000001</v>
+        <v>15.372889241999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17817206399999996</v>
+        <v>0.17818669699999923</v>
       </c>
       <c r="D283" s="5">
-        <v>15.015035595205939</v>
+        <v>15.016340821584828</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>15.469110149</v>
+        <v>15.469147071</v>
       </c>
       <c r="C284" s="5">
-        <v>9.6243646999999655E-2</v>
+        <v>9.6257829000000683E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>7.7769063462912902</v>
+        <v>7.7780801593186455</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>15.548870622000001</v>
+        <v>15.548895513</v>
       </c>
       <c r="C285" s="5">
-        <v>7.9760473000000331E-2</v>
+        <v>7.9748441999999642E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.3658503279584666</v>
+        <v>6.3648470951352509</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>15.58351716</v>
+        <v>15.583569302000001</v>
       </c>
       <c r="C286" s="5">
-        <v>3.4646537999998728E-2</v>
+        <v>3.4673789000001065E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7068958435936485</v>
+        <v>2.7090467250640238</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>15.701109789</v>
+        <v>15.701057705</v>
       </c>
       <c r="C287" s="5">
-        <v>0.11759262900000067</v>
+        <v>0.11748840299999941</v>
       </c>
       <c r="D287" s="5">
-        <v>9.440584020239374</v>
+        <v>9.4318336906934022</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>15.728374044000001</v>
+        <v>15.728346121</v>
       </c>
       <c r="C288" s="5">
-        <v>2.7264255000000404E-2</v>
+        <v>2.7288415999999316E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.1037612471463296</v>
+        <v>2.1056504641211893</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>15.815110804</v>
+        <v>15.815089709</v>
       </c>
       <c r="C289" s="5">
-        <v>8.673675999999908E-2</v>
+        <v>8.6743588000000926E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8220536332198378</v>
+        <v>6.822619547605302</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>15.697119209</v>
+        <v>15.697100308</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.11799159499999945</v>
+        <v>-0.11798940100000088</v>
       </c>
       <c r="D290" s="5">
-        <v>-8.5944409417680561</v>
+        <v>-8.5942986289200043</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>15.764307237000001</v>
+        <v>15.764281304000001</v>
       </c>
       <c r="C291" s="5">
-        <v>6.7188028000000344E-2</v>
+        <v>6.7180996000001159E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>5.2589921903064552</v>
+        <v>5.2584352374011711</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>15.782121656999999</v>
+        <v>15.78211248</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7814419999998776E-2</v>
+        <v>1.7831175999999616E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3645173867781191</v>
+        <v>1.3658110889933184</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>15.843528201</v>
+        <v>15.843546977999999</v>
       </c>
       <c r="C293" s="5">
-        <v>6.1406544000000451E-2</v>
+        <v>6.1434497999998783E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.7702964194008768</v>
+        <v>4.7725175307833156</v>
       </c>
       <c r="E293" s="5">
-        <v>3.2844070658178959</v>
+        <v>3.2843610105321774</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>15.597923276</v>
+        <v>15.597921679000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24560492500000031</v>
+        <v>-0.24562529899999852</v>
       </c>
       <c r="D294" s="5">
-        <v>-17.095416330137979</v>
+        <v>-17.096697233281255</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>15.977374597000001</v>
+        <v>15.97738294</v>
       </c>
       <c r="C295" s="5">
-        <v>0.37945132100000123</v>
+        <v>0.37946126099999944</v>
       </c>
       <c r="D295" s="5">
-        <v>33.433123759487991</v>
+        <v>33.434123809051997</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>15.705810935000001</v>
+        <v>15.705840378</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.27156366200000015</v>
+        <v>-0.27154256200000049</v>
       </c>
       <c r="D296" s="5">
-        <v>-18.593445975818057</v>
+        <v>-18.592124757296702</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>16.149848547000001</v>
+        <v>16.149851452</v>
       </c>
       <c r="C297" s="5">
-        <v>0.44403761200000069</v>
+        <v>0.44401107400000051</v>
       </c>
       <c r="D297" s="5">
-        <v>39.732382719711225</v>
+        <v>39.729540966075639</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>16.072779847</v>
+        <v>16.072821641000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-7.7068700000001655E-2</v>
+        <v>-7.7029810999999171E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-5.5785845209075919</v>
+        <v>-5.5758420121489127</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>16.087720706999999</v>
+        <v>16.087704078000002</v>
       </c>
       <c r="C299" s="5">
-        <v>1.494085999999939E-2</v>
+        <v>1.4882437000000692E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1212112604668922</v>
+        <v>1.1168017361589122</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>16.103043268</v>
+        <v>16.103041542</v>
       </c>
       <c r="C300" s="5">
-        <v>1.53225610000014E-2</v>
+        <v>1.5337463999998135E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1489320969625849</v>
+        <v>1.1500566300824744</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>16.143042605000002</v>
+        <v>16.143070911999999</v>
       </c>
       <c r="C301" s="5">
-        <v>3.9999337000001134E-2</v>
+        <v>4.0029369999999176E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0218151034119733</v>
+        <v>3.0241154339775367</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>16.106545408999999</v>
+        <v>16.106506669000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.6497196000002674E-2</v>
+        <v>-3.6564242999997276E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.6795517915925271</v>
+        <v>-2.6844084421441039</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>16.156173651</v>
+        <v>16.156100628000001</v>
       </c>
       <c r="C303" s="5">
-        <v>4.9628242000000711E-2</v>
+        <v>4.9593958999999188E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7608052019445948</v>
+        <v>3.7581722914112436</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>16.178215623</v>
+        <v>16.178188684999999</v>
       </c>
       <c r="C304" s="5">
-        <v>2.2041972000000243E-2</v>
+        <v>2.2088056999997718E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.6495085771422779</v>
+        <v>1.6529908445703345</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>16.148028662000002</v>
+        <v>16.148059547999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.0186960999998291E-2</v>
+        <v>-3.0129136999999417E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-2.2162459422272129</v>
+        <v>-2.212047693499386</v>
       </c>
       <c r="E305" s="5">
-        <v>1.9219233060776331</v>
+        <v>1.9219974569005149</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>15.972155803</v>
+        <v>15.972095597999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.17587285900000182</v>
+        <v>-0.17596394999999987</v>
       </c>
       <c r="D306" s="5">
-        <v>-12.31439230065925</v>
+        <v>-12.320370912033329</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>16.164254613000001</v>
+        <v>16.164305596999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19209881000000095</v>
+        <v>0.19220999899999924</v>
       </c>
       <c r="D307" s="5">
-        <v>15.426555712336288</v>
+        <v>15.436145972068282</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>15.709891088999999</v>
+        <v>15.709964506</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.45436352400000146</v>
+        <v>-0.45434109099999809</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.975219701035659</v>
+        <v>-28.973924903103377</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>16.060262021</v>
+        <v>16.060306156999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.35037093200000058</v>
+        <v>0.35034165099999903</v>
       </c>
       <c r="D309" s="5">
-        <v>30.302703521008368</v>
+        <v>30.299693342455612</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>15.866309164</v>
+        <v>15.866406157</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.19395285699999931</v>
+        <v>-0.1938999999999993</v>
       </c>
       <c r="D310" s="5">
-        <v>-13.56703076344985</v>
+        <v>-13.56354055292196</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>15.79028068</v>
+        <v>15.790166175</v>
       </c>
       <c r="C311" s="5">
-        <v>-7.6028484000000063E-2</v>
+        <v>-7.6239982000000595E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-5.6010315764117191</v>
+        <v>-5.6161697997072269</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>15.812113237</v>
+        <v>15.812097425999999</v>
       </c>
       <c r="C312" s="5">
-        <v>2.1832556999999753E-2</v>
+        <v>2.1931250999999818E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.6718653685940721</v>
+        <v>1.6794931295803117</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>15.289727589</v>
+        <v>15.289783233</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.5223856480000002</v>
+        <v>-0.5223141929999997</v>
       </c>
       <c r="D313" s="5">
-        <v>-33.178228671644341</v>
+        <v>-33.174508549583194</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>15.119496553999999</v>
+        <v>15.119452273</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.17023103500000047</v>
+        <v>-0.17033095999999937</v>
       </c>
       <c r="D314" s="5">
-        <v>-12.571910073095193</v>
+        <v>-12.578800574720205</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>14.746436154</v>
+        <v>14.746107926000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.37306039999999996</v>
+        <v>-0.37334434699999974</v>
       </c>
       <c r="D315" s="5">
-        <v>-25.903629728849118</v>
+        <v>-25.920814802559413</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>14.760485265</v>
+        <v>14.760520435</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4049111000000281E-2</v>
+        <v>1.4412508999999574E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.1492643772670563</v>
+        <v>1.1791779269473501</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>14.640850220000001</v>
+        <v>14.640977076</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.119635044999999</v>
+        <v>-0.11954335899999968</v>
       </c>
       <c r="D317" s="5">
-        <v>-9.3040392621383425</v>
+        <v>-9.2972022234572016</v>
       </c>
       <c r="E317" s="5">
-        <v>-9.3335135424098876</v>
+        <v>-9.3329013775321208</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>14.547323499999999</v>
+        <v>14.547252628000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3526720000001617E-2</v>
+        <v>-9.3724447999999683E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-7.402004008153118</v>
+        <v>-7.4170440226134282</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>14.357382999</v>
+        <v>14.357494931</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.18994050099999882</v>
+        <v>-0.189757697000001</v>
       </c>
       <c r="D319" s="5">
-        <v>-14.590482258993243</v>
+        <v>-14.57749772669551</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>14.209872347999999</v>
+        <v>14.210314614</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.14751065100000105</v>
+        <v>-0.14718031700000012</v>
       </c>
       <c r="D320" s="5">
-        <v>-11.655668548318376</v>
+        <v>-11.630935099399009</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>14.071055986999999</v>
+        <v>14.071075387</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13881636099999994</v>
+        <v>-0.13923922699999913</v>
       </c>
       <c r="D321" s="5">
-        <v>-11.113015256157709</v>
+        <v>-11.144736546338564</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>13.867272255</v>
+        <v>13.867298766999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.20378373199999977</v>
+        <v>-0.20377662000000107</v>
       </c>
       <c r="D322" s="5">
-        <v>-16.059372263771898</v>
+        <v>-16.058835254913472</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>13.896636457</v>
+        <v>13.896327121000001</v>
       </c>
       <c r="C323" s="5">
-        <v>2.9364202000000006E-2</v>
+        <v>2.9028354000001144E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.5708254065806235</v>
+        <v>2.5410777889844471</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>13.968057752</v>
+        <v>13.967931157000001</v>
       </c>
       <c r="C324" s="5">
-        <v>7.1421295000000384E-2</v>
+        <v>7.1604036000000093E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>6.3447141538492513</v>
+        <v>6.3615564105347966</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>14.013714801000001</v>
+        <v>14.013698246000001</v>
       </c>
       <c r="C325" s="5">
-        <v>4.5657049000000782E-2</v>
+        <v>4.5767088999999928E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>3.9937006490703419</v>
+        <v>4.003537099805321</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>14.243960398</v>
+        <v>14.243767535</v>
       </c>
       <c r="C326" s="5">
-        <v>0.23024559699999969</v>
+        <v>0.23006928899999934</v>
       </c>
       <c r="D326" s="5">
-        <v>21.598941291085751</v>
+        <v>21.580908922759079</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>14.334468315000001</v>
+        <v>14.333868207</v>
       </c>
       <c r="C327" s="5">
-        <v>9.0507917000000049E-2</v>
+        <v>9.0100672000000159E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>7.8971510222332064</v>
+        <v>7.8604823844811156</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>14.351257829</v>
+        <v>14.351415737</v>
       </c>
       <c r="C328" s="5">
-        <v>1.6789513999999173E-2</v>
+        <v>1.7547529999999867E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4146122221866175</v>
+        <v>1.4789723920025422</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>14.345285905000001</v>
+        <v>14.345626121</v>
       </c>
       <c r="C329" s="5">
-        <v>-5.9719239999989071E-3</v>
+        <v>-5.7896159999994978E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.49820929663302316</v>
+        <v>-0.4830286331009126</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.0187646930247771</v>
+        <v>-2.0172899217508533</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>14.514515766000001</v>
+        <v>14.514651724</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16922986099999981</v>
+        <v>0.16902560299999969</v>
       </c>
       <c r="D330" s="5">
-        <v>15.111872439153306</v>
+        <v>15.092053332711576</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>14.527850051</v>
+        <v>14.528358219999999</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3334284999999113E-2</v>
+        <v>1.3706495999999291E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1080108018785229</v>
+        <v>1.1390897288685364</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>14.382651117</v>
+        <v>14.383776446000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.14519893399999972</v>
+        <v>-0.14458177399999883</v>
       </c>
       <c r="D332" s="5">
-        <v>-11.355628314916066</v>
+        <v>-11.309598547923061</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>14.575167943</v>
+        <v>14.574714332999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.19251682600000031</v>
+        <v>0.1909378869999987</v>
       </c>
       <c r="D333" s="5">
-        <v>17.299311218608281</v>
+        <v>17.14547563262969</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>14.895373072</v>
+        <v>14.895125108</v>
       </c>
       <c r="C334" s="5">
-        <v>0.32020512899999964</v>
+        <v>0.32041077500000092</v>
       </c>
       <c r="D334" s="5">
-        <v>29.793758758065849</v>
+        <v>29.816306528444358</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>14.932577816</v>
+        <v>14.931822142</v>
       </c>
       <c r="C335" s="5">
-        <v>3.7204744000000289E-2</v>
+        <v>3.6697033999999462E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0388061252228926</v>
+        <v>2.9968245242226077</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>14.989186662</v>
+        <v>14.989087606</v>
       </c>
       <c r="C336" s="5">
-        <v>5.6608845999999602E-2</v>
+        <v>5.7265464000000321E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>4.6452153861100909</v>
+        <v>4.7004807535321325</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>15.165780626</v>
+        <v>15.164857202</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17659396400000027</v>
+        <v>0.17576959600000031</v>
       </c>
       <c r="D337" s="5">
-        <v>15.090749881729204</v>
+        <v>15.015806032868095</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>14.984461474</v>
+        <v>14.984761877</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.18131915200000037</v>
+        <v>-0.18009532499999992</v>
       </c>
       <c r="D338" s="5">
-        <v>-13.440161305296183</v>
+        <v>-13.356048761133154</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>14.726068261</v>
+        <v>14.725055349</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.25839321299999973</v>
+        <v>-0.2597065280000006</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.838878870835817</v>
+        <v>-18.925350592802115</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>15.024497081</v>
+        <v>15.024332170999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.29842881999999982</v>
+        <v>0.2992768219999995</v>
       </c>
       <c r="D340" s="5">
-        <v>27.220650757741449</v>
+        <v>27.308936629817239</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>15.122085057</v>
+        <v>15.1231464</v>
       </c>
       <c r="C341" s="5">
-        <v>9.7587975999999799E-2</v>
+        <v>9.8814229000000253E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>8.0788696870012444</v>
+        <v>8.1841793634635618</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4150133858904104</v>
+        <v>5.4199117727027346</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>14.961759811</v>
+        <v>14.962494456</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.16032524599999931</v>
+        <v>-0.1606519439999996</v>
       </c>
       <c r="D342" s="5">
-        <v>-12.006209934167245</v>
+        <v>-12.028468347335707</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>14.984488227</v>
+        <v>14.98563304</v>
       </c>
       <c r="C343" s="5">
-        <v>2.272841599999964E-2</v>
+        <v>2.3138583999999796E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.8382285186724578</v>
+        <v>1.8715920926864582</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>15.044992143</v>
+        <v>15.047628099000001</v>
       </c>
       <c r="C344" s="5">
-        <v>6.0503916000000046E-2</v>
+        <v>6.1995059000000907E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>4.9543890910652699</v>
+        <v>5.0788874467339262</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>15.084132460999999</v>
+        <v>15.083538559999999</v>
       </c>
       <c r="C345" s="5">
-        <v>3.9140317999999397E-2</v>
+        <v>3.5910460999998506E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1669203866929951</v>
+        <v>2.9016325704109613</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>15.040487871</v>
+        <v>15.040352553</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.3644589999999539E-2</v>
+        <v>-4.3186006999999194E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.4173682271076866</v>
+        <v>-3.3821558352774561</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>14.881288100000001</v>
+        <v>14.875954179000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.15919977099999905</v>
+        <v>-0.16439837399999924</v>
       </c>
       <c r="D347" s="5">
-        <v>-11.987732384214722</v>
+        <v>-12.356081497188375</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>15.002707971</v>
+        <v>15.003427244999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.12141987099999874</v>
+        <v>0.12747306599999852</v>
       </c>
       <c r="D348" s="5">
-        <v>10.242632011490205</v>
+        <v>10.781626161412872</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>14.884571961000001</v>
+        <v>14.883674042000001</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.11813600999999885</v>
+        <v>-0.11975320299999836</v>
       </c>
       <c r="D349" s="5">
-        <v>-9.0504967324448788</v>
+        <v>-9.1685842534155686</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>14.811821613999999</v>
+        <v>14.814067082999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-7.275034700000127E-2</v>
+        <v>-6.9606959000001467E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.7100348613324243</v>
+        <v>-5.4699515519607944</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>14.715590018</v>
+        <v>14.712049852</v>
       </c>
       <c r="C351" s="5">
-        <v>-9.6231595999999087E-2</v>
+        <v>-0.1020172309999996</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.5236924319400433</v>
+        <v>-7.9578889920123075</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>14.805233682000001</v>
+        <v>14.80576434</v>
       </c>
       <c r="C352" s="5">
-        <v>8.9643664000000456E-2</v>
+        <v>9.3714487999999818E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>7.5600615983172137</v>
+        <v>7.9174652807462387</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>14.695650109000001</v>
+        <v>14.698101726000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.1095835730000001</v>
+        <v>-0.10766261399999877</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.5292078870866312</v>
+        <v>-8.3853355215334204</v>
       </c>
       <c r="E353" s="5">
-        <v>-2.8199480851524683</v>
+        <v>-2.8105571602480728</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>14.730973025999999</v>
+        <v>14.73254931</v>
       </c>
       <c r="C354" s="5">
-        <v>3.5322916999998455E-2</v>
+        <v>3.4447583999998699E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>2.9227952206306362</v>
+        <v>2.848948150061914</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>14.857690935000001</v>
+        <v>14.859451815</v>
       </c>
       <c r="C355" s="5">
-        <v>0.12671790900000168</v>
+        <v>0.12690250500000033</v>
       </c>
       <c r="D355" s="5">
-        <v>10.825226944800992</v>
+        <v>10.840535654616691</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>15.022380746</v>
+        <v>15.025880289</v>
       </c>
       <c r="C356" s="5">
-        <v>0.1646898109999988</v>
+        <v>0.16642847399999994</v>
       </c>
       <c r="D356" s="5">
-        <v>14.143015135384495</v>
+        <v>14.299844031948727</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>14.883891753</v>
+        <v>14.882498457000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.13848899299999928</v>
+        <v>-0.14338183199999932</v>
       </c>
       <c r="D357" s="5">
-        <v>-10.518582953951427</v>
+        <v>-10.86853180738091</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>14.883116011</v>
+        <v>14.882566066000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.757420000000792E-4</v>
+        <v>6.7609000000246056E-5</v>
       </c>
       <c r="D358" s="5">
-        <v>-6.2525555477754846E-2</v>
+        <v>5.451559586888699E-3</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>15.040096881</v>
+        <v>15.029738745</v>
       </c>
       <c r="C359" s="5">
-        <v>0.15698086999999994</v>
+        <v>0.14717267899999875</v>
       </c>
       <c r="D359" s="5">
-        <v>13.417795386668807</v>
+        <v>12.533894421971281</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>15.114680025</v>
+        <v>15.116855422</v>
       </c>
       <c r="C360" s="5">
-        <v>7.458314399999999E-2</v>
+        <v>8.7116677000000919E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>6.1157594984345698</v>
+        <v>7.1816246485031598</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>15.198806719</v>
+        <v>15.199094327999999</v>
       </c>
       <c r="C361" s="5">
-        <v>8.4126694000000057E-2</v>
+        <v>8.2238905999998835E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>6.8873755974441231</v>
+        <v>6.7271739489017879</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>15.115918668999999</v>
+        <v>15.121298223</v>
       </c>
       <c r="C362" s="5">
-        <v>-8.2888050000001101E-2</v>
+        <v>-7.7796104999999116E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-6.351537347771929</v>
+        <v>-5.9721685432344129</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>15.312827152000001</v>
+        <v>15.306210445</v>
       </c>
       <c r="C363" s="5">
-        <v>0.19690848300000141</v>
+        <v>0.18491222199999946</v>
       </c>
       <c r="D363" s="5">
-        <v>16.801926360643769</v>
+        <v>15.70262653625627</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>15.173598208</v>
+        <v>15.174515923</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.13922894400000096</v>
+        <v>-0.13169452200000009</v>
       </c>
       <c r="D364" s="5">
-        <v>-10.381350525228161</v>
+        <v>-9.8499469727922779</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>15.052989664</v>
+        <v>15.056184322</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.12060854399999954</v>
+        <v>-0.11833160099999951</v>
       </c>
       <c r="D365" s="5">
-        <v>-9.1321604926538065</v>
+        <v>-8.9665658979511953</v>
       </c>
       <c r="E365" s="5">
-        <v>2.4316008638580522</v>
+        <v>2.436250630695902</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>15.204403856000001</v>
+        <v>15.206392807</v>
       </c>
       <c r="C366" s="5">
-        <v>0.15141419200000072</v>
+        <v>0.15020848500000028</v>
       </c>
       <c r="D366" s="5">
-        <v>12.761176767745841</v>
+        <v>12.651086272330003</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>15.134829252999999</v>
+        <v>15.136706996999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.9574603000001289E-2</v>
+        <v>-6.9685810000001069E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.3550277717037016</v>
+        <v>-5.3626886428408742</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>15.119425841</v>
+        <v>15.123857367999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.5403411999999506E-2</v>
+        <v>-1.2849628999999751E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.2144820187052874</v>
+        <v>-1.0139434266446701</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>13.676503051999999</v>
+        <v>13.674640591999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.4429227890000007</v>
+        <v>-1.4492167760000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-69.989225015554297</v>
+        <v>-70.143412139202141</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>14.218056921000001</v>
+        <v>14.21908998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.54155386900000124</v>
+        <v>0.54444938800000031</v>
       </c>
       <c r="D370" s="5">
-        <v>59.361049794333454</v>
+        <v>59.760930658502474</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>14.270925759000001</v>
+        <v>14.250633068000001</v>
       </c>
       <c r="C371" s="5">
-        <v>5.2868838000000196E-2</v>
+        <v>3.1543088000001163E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>4.5545119822176128</v>
+        <v>2.6947551548028414</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>14.198158139</v>
+        <v>14.204558200999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-7.2767620000000477E-2</v>
+        <v>-4.6074867000001518E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-5.9500982067282715</v>
+        <v>-3.8115618039449517</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>13.967776384</v>
+        <v>13.972406303</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.2303817549999998</v>
+        <v>-0.23215189799999969</v>
       </c>
       <c r="D373" s="5">
-        <v>-17.82434489641297</v>
+        <v>-17.941853152588848</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>14.076916833</v>
+        <v>14.088291032000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.10914044899999986</v>
+        <v>0.11588472900000113</v>
       </c>
       <c r="D374" s="5">
-        <v>9.7901185674244431</v>
+        <v>10.419379749747781</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>14.51857072</v>
+        <v>14.509827459</v>
       </c>
       <c r="C375" s="5">
-        <v>0.4416538869999993</v>
+        <v>0.42153642699999949</v>
       </c>
       <c r="D375" s="5">
-        <v>44.875795936418484</v>
+        <v>42.444997707544815</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>14.779349501</v>
+        <v>14.777752323</v>
       </c>
       <c r="C376" s="5">
-        <v>0.26077878100000085</v>
+        <v>0.26792486399999937</v>
       </c>
       <c r="D376" s="5">
-        <v>23.816197014387086</v>
+        <v>24.552836917699384</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>14.837642397</v>
+        <v>14.838645143999999</v>
       </c>
       <c r="C377" s="5">
-        <v>5.8292895999999317E-2</v>
+        <v>6.0892820999999486E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>4.8370920037751342</v>
+        <v>5.0583045412782024</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.4305946646267498</v>
+        <v>-1.4448493280075914</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>14.919558512</v>
+        <v>14.92230668</v>
       </c>
       <c r="C378" s="5">
-        <v>8.1916115000000289E-2</v>
+        <v>8.3661536000001036E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>6.829910690335228</v>
+        <v>6.9794956368452121</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>14.850768727</v>
+        <v>14.851397528</v>
       </c>
       <c r="C379" s="5">
-        <v>-6.8789784999999881E-2</v>
+        <v>-7.0909152000000475E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.3946812019036621</v>
+        <v>-5.5555719200865328</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>14.96074031</v>
+        <v>14.961223938</v>
       </c>
       <c r="C380" s="5">
-        <v>0.10997158300000009</v>
+        <v>0.10982641000000015</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2571319618344194</v>
+        <v>9.2440029355497444</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>14.570181239</v>
+        <v>14.568054684</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.3905590710000002</v>
+        <v>-0.39316925400000002</v>
       </c>
       <c r="D381" s="5">
-        <v>-27.198146837146041</v>
+        <v>-27.353737700879854</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>14.741315103</v>
+        <v>14.744392682000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.17113386399999975</v>
+        <v>0.17633799800000105</v>
       </c>
       <c r="D382" s="5">
-        <v>15.041704182473236</v>
+        <v>15.532430344197534</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>14.799458173</v>
+        <v>14.766534527999999</v>
       </c>
       <c r="C383" s="5">
-        <v>5.8143069999999852E-2</v>
+        <v>2.2141845999998466E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>4.8371081337362121</v>
+        <v>1.8170142799114553</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>15.092821796000001</v>
+        <v>15.110090314000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.29336362300000118</v>
+        <v>0.34355578600000136</v>
       </c>
       <c r="D384" s="5">
-        <v>26.559731249562258</v>
+        <v>31.783700712796236</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>15.259484177999999</v>
+        <v>15.275379529</v>
       </c>
       <c r="C385" s="5">
-        <v>0.16666238199999839</v>
+        <v>0.1652892149999996</v>
       </c>
       <c r="D385" s="5">
-        <v>14.08614559455712</v>
+        <v>13.946080626834778</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>15.439420097999999</v>
+        <v>15.458693483999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.17993592000000014</v>
+        <v>0.18331395499999914</v>
       </c>
       <c r="D386" s="5">
-        <v>15.104836515683061</v>
+        <v>15.390304461322145</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>15.321389863</v>
+        <v>15.312451417</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.1180302349999991</v>
+        <v>-0.14624206699999931</v>
       </c>
       <c r="D387" s="5">
-        <v>-8.7976241038912768</v>
+        <v>-10.779787571776289</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>15.373392636</v>
+        <v>15.364833211000001</v>
       </c>
       <c r="C388" s="5">
-        <v>5.2002772999999891E-2</v>
+        <v>5.2381794000000426E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.1498543053209991</v>
+        <v>4.1831579581904421</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>15.412160602</v>
+        <v>15.403897432000001</v>
       </c>
       <c r="C389" s="5">
-        <v>3.8767965999999987E-2</v>
+        <v>3.9064221000000288E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.068434760094374</v>
+        <v>3.0939584128030884</v>
       </c>
       <c r="E389" s="5">
-        <v>3.872031618150884</v>
+        <v>3.8093254641146324</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>15.325056942</v>
+        <v>15.328945601999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-8.710366000000036E-2</v>
+        <v>-7.4951830000001607E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.5750548922232754</v>
+        <v>-5.6851717345343111</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>15.463307589999999</v>
+        <v>15.459061384</v>
       </c>
       <c r="C391" s="5">
-        <v>0.13825064799999964</v>
+        <v>0.13011578200000073</v>
       </c>
       <c r="D391" s="5">
-        <v>11.379066868272636</v>
+        <v>10.675135779773859</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>15.602656456</v>
+        <v>15.601177257</v>
       </c>
       <c r="C392" s="5">
-        <v>0.13934886600000063</v>
+        <v>0.14211587299999984</v>
       </c>
       <c r="D392" s="5">
-        <v>11.366306567557816</v>
+        <v>11.606887052295622</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>15.879829729000001</v>
+        <v>15.871535602</v>
       </c>
       <c r="C393" s="5">
-        <v>0.27717327300000072</v>
+        <v>0.270358345</v>
       </c>
       <c r="D393" s="5">
-        <v>23.528606653781161</v>
+        <v>22.89633078008584</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>15.750720718</v>
+        <v>15.764188021000001</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.12910901100000061</v>
+        <v>-0.10734758099999908</v>
       </c>
       <c r="D394" s="5">
-        <v>-9.3317832232180606</v>
+        <v>-7.8210192570249966</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>15.815094149</v>
+        <v>15.773197206000001</v>
       </c>
       <c r="C395" s="5">
-        <v>6.4373430999999925E-2</v>
+        <v>9.0091850000000306E-3</v>
       </c>
       <c r="D395" s="5">
-        <v>5.016178101215174</v>
+        <v>0.68795604096687502</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>15.872571767</v>
+        <v>15.897141777</v>
       </c>
       <c r="C396" s="5">
-        <v>5.7477618000000064E-2</v>
+        <v>0.12394457099999912</v>
       </c>
       <c r="D396" s="5">
-        <v>4.449463295515832</v>
+        <v>9.8479032368908861</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>15.923641499</v>
+        <v>15.952377050999999</v>
       </c>
       <c r="C397" s="5">
-        <v>5.1069732000000201E-2</v>
+        <v>5.5235273999999279E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>3.9300423780777027</v>
+        <v>4.250057586527678</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>15.993431021999999</v>
+        <v>16.022659916999999</v>
       </c>
       <c r="C398" s="5">
-        <v>6.9789522999998965E-2</v>
+        <v>7.0282865999999444E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>5.3879610572723502</v>
+        <v>5.4169641156960768</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>15.934230653</v>
+        <v>15.926059630999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-5.9200368999999142E-2</v>
+        <v>-9.6600285999999258E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-4.3525284845371655</v>
+        <v>-6.9996309428797643</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>16.189442475</v>
+        <v>16.172047725999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.2552118219999997</v>
+        <v>0.24598809499999952</v>
       </c>
       <c r="D400" s="5">
-        <v>21.006729294223359</v>
+        <v>20.193262015289282</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>16.114419167000001</v>
+        <v>16.093706837999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-7.5023307999998678E-2</v>
+        <v>-7.8340887999999609E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.4213392856845788</v>
+        <v>-5.6606542987340358</v>
       </c>
       <c r="E401" s="5">
-        <v>4.5565224963258544</v>
+        <v>4.4781485273135635</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>16.05872875</v>
+        <v>16.061988223</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.5690417000000991E-2</v>
+        <v>-3.1718614999999062E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-4.0691983148925859</v>
+        <v>-2.339575911058267</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>16.290474554999999</v>
+        <v>16.279995889999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.23174580499999919</v>
+        <v>0.21800766699999841</v>
       </c>
       <c r="D403" s="5">
-        <v>18.760189222661651</v>
+        <v>17.560074686935991</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>16.050155844999999</v>
+        <v>16.045731324999998</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.24031871000000038</v>
+        <v>-0.23426456500000015</v>
       </c>
       <c r="D404" s="5">
-        <v>-16.334537864369526</v>
+        <v>-15.964517001879308</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>15.872806982</v>
+        <v>15.858496484</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.17734886299999886</v>
+        <v>-0.18723484099999865</v>
       </c>
       <c r="D405" s="5">
-        <v>-12.482726924777076</v>
+        <v>-13.137978674666694</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>16.018166837999999</v>
+        <v>16.039576370999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.1453598559999989</v>
+        <v>0.18107988699999922</v>
       </c>
       <c r="D406" s="5">
-        <v>11.56010942304324</v>
+        <v>14.596301656516042</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>16.393447777999999</v>
+        <v>16.355350510000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.37528093999999967</v>
+        <v>0.31577413900000195</v>
       </c>
       <c r="D407" s="5">
-        <v>32.035241911940851</v>
+        <v>26.358233491020155</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>16.040496142999999</v>
+        <v>16.070519367999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.35295163500000015</v>
+        <v>-0.28483114200000159</v>
       </c>
       <c r="D408" s="5">
-        <v>-22.98595270569621</v>
+        <v>-19.008269211175886</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>15.988053047999999</v>
+        <v>16.025644477</v>
       </c>
       <c r="C409" s="5">
-        <v>-5.2443094999999218E-2</v>
+        <v>-4.4874890999999195E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.8535173799224665</v>
+        <v>-3.2998616014937032</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>16.059490297</v>
+        <v>16.096524691999999</v>
       </c>
       <c r="C410" s="5">
-        <v>7.1437249000000591E-2</v>
+        <v>7.0880214999998969E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>5.4955452722454501</v>
+        <v>5.4385428478408882</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>15.950046668000001</v>
+        <v>15.944418166</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.10944362899999938</v>
+        <v>-0.15210652599999896</v>
       </c>
       <c r="D411" s="5">
-        <v>-7.8782013061095775</v>
+        <v>-10.768402383638588</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>15.914579077999999</v>
+        <v>15.888365388</v>
       </c>
       <c r="C412" s="5">
-        <v>-3.5467590000001437E-2</v>
+        <v>-5.6052777999999748E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.6360059273461189</v>
+        <v>-4.1379933716416906</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>16.137481572999999</v>
+        <v>16.102704292999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.22290249499999959</v>
+        <v>0.21433890499999819</v>
       </c>
       <c r="D413" s="5">
-        <v>18.164557790023217</v>
+        <v>17.445176938235708</v>
       </c>
       <c r="E413" s="5">
-        <v>0.14311658249046566</v>
+        <v>5.5906666441529751E-2</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>16.395254531999999</v>
+        <v>16.396783789000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.25777295900000041</v>
+        <v>0.29407949600000194</v>
       </c>
       <c r="D414" s="5">
-        <v>20.945258756130759</v>
+        <v>24.256245748479444</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>16.225733681000001</v>
+        <v>16.208787780000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.16952085099999792</v>
+        <v>-0.18799600899999902</v>
       </c>
       <c r="D415" s="5">
-        <v>-11.725724632032897</v>
+        <v>-12.923213524948041</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>16.082948467000001</v>
+        <v>16.08016464</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.14278521399999988</v>
+        <v>-0.12862314000000197</v>
       </c>
       <c r="D416" s="5">
-        <v>-10.063512301760403</v>
+        <v>-9.1176686753544836</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>16.272138397999999</v>
+        <v>16.249885080999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.18918993099999781</v>
+        <v>0.16972044099999906</v>
       </c>
       <c r="D417" s="5">
-        <v>15.066130261380263</v>
+        <v>13.427310732713238</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>16.285366728</v>
+        <v>16.317336522000002</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3228330000000454E-2</v>
+        <v>6.7451441000002887E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.9799058942205674</v>
+        <v>5.0963700405021184</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>16.248397222000001</v>
+        <v>16.323459166999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.6969505999998376E-2</v>
+        <v>6.1226449999978172E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.6903707502131335</v>
+        <v>0.45119836443610062</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>16.418522660000001</v>
+        <v>16.346491661999998</v>
       </c>
       <c r="C420" s="5">
-        <v>0.17012543799999946</v>
+        <v>2.3032494999998931E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>13.313743763343666</v>
+        <v>1.7064091043480722</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>16.564087654000001</v>
+        <v>16.403235330000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.14556499400000078</v>
+        <v>5.6743668000002856E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>11.17351068540442</v>
+        <v>4.2460239372120068</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>16.446899130999999</v>
+        <v>16.490583696000002</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.11718852300000293</v>
+        <v>8.734836600000051E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-8.1671407833368015</v>
+        <v>6.5805973777907534</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>16.410681523000001</v>
+        <v>16.559108770000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-3.6217607999997625E-2</v>
+        <v>6.8525074000000075E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.6107410222848126</v>
+        <v>5.1020457300333222</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>16.366102157</v>
+        <v>16.601260779</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.4579366000000675E-2</v>
+        <v>4.2152008999998714E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.2115167054914573</v>
+        <v>3.0977895541564271</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>16.318374056</v>
+        <v>16.621821410999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-4.7728101000000578E-2</v>
+        <v>2.0560631999998691E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.4439446204388324</v>
+        <v>1.4963633734822679</v>
       </c>
       <c r="E425" s="5">
-        <v>1.1209461785081531</v>
+        <v>3.2237884305288178</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>16.377152375000001</v>
+        <v>16.620108665</v>
       </c>
       <c r="C426" s="5">
-        <v>5.8778319000001744E-2</v>
+        <v>-1.7127459999990435E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>4.4090320665330252</v>
+        <v>-0.12358036760831137</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>16.446048809000001</v>
+        <v>16.718739389</v>
       </c>
       <c r="C427" s="5">
-        <v>6.8896433999999118E-2</v>
+        <v>9.8630723999999503E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>5.1666937615178599</v>
+        <v>7.3583997513423371</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>16.620299123999999</v>
+        <v>16.793757184</v>
       </c>
       <c r="C428" s="5">
-        <v>0.17425031499999832</v>
+        <v>7.5017795000000831E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>13.482039106134302</v>
+        <v>5.5193477262196255</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>16.671657868</v>
+        <v>16.945508394000001</v>
       </c>
       <c r="C429" s="5">
-        <v>5.1358744000001622E-2</v>
+        <v>0.15175121000000047</v>
       </c>
       <c r="D429" s="5">
-        <v>3.7718219335128866</v>
+        <v>11.398873868074034</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>16.868333539000002</v>
+        <v>17.102749660000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.19667567100000127</v>
+        <v>0.15724126599999977</v>
       </c>
       <c r="D430" s="5">
-        <v>15.112023071095138</v>
+        <v>11.721312873167999</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>16.903702840000001</v>
+        <v>17.004864866999998</v>
       </c>
       <c r="C431" s="5">
-        <v>3.5369300999999354E-2</v>
+        <v>-9.788479300000219E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>2.5453650645829606</v>
+        <v>-6.6558823366865365</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>16.924152279000001</v>
+        <v>17.145115634</v>
       </c>
       <c r="C432" s="5">
-        <v>2.0449439000000069E-2</v>
+        <v>0.14025076700000128</v>
       </c>
       <c r="D432" s="5">
-        <v>1.4614113961338493</v>
+        <v>10.358757336833712</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>16.994185302999998</v>
+        <v>17.101103470999998</v>
       </c>
       <c r="C433" s="5">
-        <v>7.0033023999997113E-2</v>
+        <v>-4.4012163000001436E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>5.0802509481318481</v>
+        <v>-3.0373236720280472</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>16.940725494999999</v>
+        <v>16.994583319</v>
       </c>
       <c r="C434" s="5">
-        <v>-5.3459807999999498E-2</v>
+        <v>-0.10652015199999809</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.7102919665395917</v>
+        <v>-7.2237887050062959</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>17.095217469000001</v>
+        <v>17.161526822999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.15449197400000259</v>
+        <v>0.16694350399999891</v>
       </c>
       <c r="D435" s="5">
-        <v>11.509404084587228</v>
+        <v>12.446212446772552</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>17.058487878000001</v>
+        <v>17.118100234</v>
       </c>
       <c r="C436" s="5">
-        <v>-3.6729591000000283E-2</v>
+        <v>-4.3426588999999183E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.5479865830943527</v>
+        <v>-2.9946473084056402</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>17.119369420999998</v>
+        <v>17.106407421</v>
       </c>
       <c r="C437" s="5">
-        <v>6.0881542999997151E-2</v>
+        <v>-1.1692812999999802E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>4.3678627947181914</v>
+        <v>-0.81660822167313185</v>
       </c>
       <c r="E437" s="5">
-        <v>4.9085488679889933</v>
+        <v>2.9153604651251497</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>17.177274400000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>7.0866979000001606E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>5.0861072179657185</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>