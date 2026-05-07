--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F969F3B8-E909-4210-ABCD-61E3335DA3BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC7FC657-B3B6-48F2-B446-68FB0829E262}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B136E98F-B9A8-46EF-83CE-E0ADF1B11260}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ED8CC825-6163-4669-84CD-349364643E38}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46D5E3BF-3471-4EFD-AEBC-231A6F95C345}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD0AA8CF-D7C2-4A4C-B836-513BB0B33917}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-2.9946473084056402</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>17.106407421</v>
       </c>
       <c r="C437" s="5">
         <v>-1.1692812999999802E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.81660822167313185</v>
       </c>
       <c r="E437" s="5">
         <v>2.9153604651251497</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>17.177274400000002</v>
+        <v>17.178928415000001</v>
       </c>
       <c r="C438" s="5">
-        <v>7.0866979000001606E-2</v>
+        <v>7.2520994000001338E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>5.0861072179657185</v>
+        <v>5.2075975603834923</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>17.155922658000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-2.300575699999996E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.595237700074692</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>17.128524321</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-2.739833700000105E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-1.8996791636043064</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>