--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{AC7FC657-B3B6-48F2-B446-68FB0829E262}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B7B68B2B-C7CE-461A-8A5E-724A2FCA1474}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ED8CC825-6163-4669-84CD-349364643E38}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D4D965ED-F04A-4CA4-8961-AFAB121E5472}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD0AA8CF-D7C2-4A4C-B836-513BB0B33917}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32AABFD3-6705-4C58-920F-6F26EAB8E6A8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>18.127209048000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.823431797000001</v>
       </c>
       <c r="C7" s="5">
         <v>-0.30377725099999964</v>
       </c>
       <c r="D7" s="5">
         <v>-18.355934016234109</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.652505112</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1709266850000013</v>
       </c>
       <c r="D8" s="5">
         <v>-10.920000074726744</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>18.030106889999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.37760177799999894</v>
       </c>
       <c r="D9" s="5">
         <v>28.915003783553495</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.960211919999999</v>
       </c>
       <c r="C10" s="5">
         <v>-6.9894970000000001E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-4.5539709884973911</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>18.203327610999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.24311569099999986</v>
       </c>
       <c r="D11" s="5">
         <v>17.50921961972487</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>18.152163080000001</v>
       </c>
       <c r="C12" s="5">
         <v>-5.1164530999997737E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.321213197603412</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>18.028103811000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.12405926899999997</v>
       </c>
       <c r="D13" s="5">
         <v>-7.8999243435553756</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.978030662999998</v>
       </c>
       <c r="C14" s="5">
         <v>-5.0073148000002732E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-3.282558509288469</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.751917755000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.2261129079999975</v>
       </c>
       <c r="D15" s="5">
         <v>-14.091146377849073</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.661703186</v>
       </c>
       <c r="C16" s="5">
         <v>-9.0214569000000466E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.9307551302864248</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.636078779999998</v>
       </c>
       <c r="C17" s="5">
         <v>-2.5624406000002153E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.7271891087726199</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.434376790000002</v>
       </c>
       <c r="C18" s="5">
         <v>-0.20170198999999656</v>
       </c>
       <c r="D18" s="5">
         <v>-12.893057419653998</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.310646236</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12373055400000155</v>
       </c>
       <c r="D19" s="5">
         <v>-8.1916374824083977</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.220811354999999</v>
       </c>
       <c r="C20" s="5">
         <v>-8.9834881000001587E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-6.0527790127634322</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.250848724000001</v>
       </c>
       <c r="C21" s="5">
         <v>3.0037369000002201E-2</v>
       </c>
       <c r="D21" s="5">
         <v>2.1132948839073684</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.148866631000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10198209300000016</v>
       </c>
       <c r="D22" s="5">
         <v>-6.8678836133488019</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.129384098999999</v>
       </c>
       <c r="C23" s="5">
         <v>-1.9482532000001385E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.3548129926169383</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.180534712</v>
       </c>
       <c r="C24" s="5">
         <v>5.1150613000000789E-2</v>
       </c>
       <c r="D24" s="5">
         <v>3.6428010481164952</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.241870926000001</v>
       </c>
       <c r="C25" s="5">
         <v>6.1336214000000666E-2</v>
       </c>
       <c r="D25" s="5">
         <v>4.3692492659515914</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>16.975372282999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.26649864300000203</v>
       </c>
       <c r="D26" s="5">
         <v>-17.049498816369901</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.840869573999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.1345027089999995</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1044839832576265</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>16.949944085999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.1090745119999994</v>
       </c>
       <c r="D28" s="5">
         <v>8.0550552430546318</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>16.812308309999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.13763577599999977</v>
       </c>
       <c r="D29" s="5">
         <v>-9.3205433923107535</v>
       </c>
       <c r="E29" s="5">
         <v>-4.6709389330591318</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>16.944955880999998</v>
       </c>
       <c r="C30" s="5">
         <v>0.13264757099999969</v>
       </c>
       <c r="D30" s="5">
         <v>9.8897438855602093</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.082162440000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.13720655900000267</v>
       </c>
       <c r="D31" s="5">
         <v>10.161251166198726</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>16.873164354</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20899808600000114</v>
       </c>
       <c r="D32" s="5">
         <v>-13.733083934564084</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>16.981017434000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.10785308000000171</v>
       </c>
       <c r="D33" s="5">
         <v>7.9458754042256441</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>16.828935368</v>
       </c>
       <c r="C34" s="5">
         <v>-0.15208206600000196</v>
       </c>
       <c r="D34" s="5">
         <v>-10.233309125553125</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.265261221999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.43632585399999968</v>
       </c>
       <c r="D35" s="5">
         <v>35.95592304771791</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.140845594000002</v>
       </c>
       <c r="C36" s="5">
         <v>-0.12441562799999772</v>
       </c>
       <c r="D36" s="5">
         <v>-8.3127239478801513</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.179841138</v>
       </c>
       <c r="C37" s="5">
         <v>3.8995543999998716E-2</v>
       </c>
       <c r="D37" s="5">
         <v>2.7644281291030248</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>16.994884249999998</v>
       </c>
       <c r="C38" s="5">
         <v>-0.1849568880000021</v>
       </c>
       <c r="D38" s="5">
         <v>-12.180934992386872</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.219966983999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.22508273400000078</v>
       </c>
       <c r="D39" s="5">
         <v>17.10332897944571</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.210386797999998</v>
       </c>
       <c r="C40" s="5">
         <v>-9.5801860000008787E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-0.6655710377895141</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.267040371</v>
       </c>
       <c r="C41" s="5">
         <v>5.6653573000001956E-2</v>
       </c>
       <c r="D41" s="5">
         <v>4.0224983179886653</v>
       </c>
       <c r="E41" s="5">
         <v>2.7047568520351506</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.345337662999999</v>
       </c>
       <c r="C42" s="5">
         <v>7.8297291999998464E-2</v>
       </c>
       <c r="D42" s="5">
         <v>5.5791719582866772</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.229535952999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1158017099999995</v>
       </c>
       <c r="D43" s="5">
         <v>-7.7237656347372674</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.51607022</v>
       </c>
       <c r="C44" s="5">
         <v>0.2865342670000004</v>
       </c>
       <c r="D44" s="5">
         <v>21.886936852474847</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>17.722276179000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.20620595900000183</v>
       </c>
       <c r="D45" s="5">
         <v>15.078414998313928</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>17.717615283000001</v>
       </c>
       <c r="C46" s="5">
         <v>-4.6608960000007471E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-0.31513965572018687</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.207898673999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.4902833909999984</v>
       </c>
       <c r="D47" s="5">
         <v>38.756944411986829</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>17.714165316999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.49373335699999998</v>
       </c>
       <c r="D48" s="5">
         <v>-28.099752376979957</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.159784655999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.44561933900000028</v>
       </c>
       <c r="D49" s="5">
         <v>34.734870683859896</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.243135277</v>
       </c>
       <c r="C50" s="5">
         <v>8.3350621000001013E-2</v>
       </c>
       <c r="D50" s="5">
         <v>5.6490051222236826</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.388772019000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.14563674200000065</v>
       </c>
       <c r="D51" s="5">
         <v>10.011731404292057</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.252910298</v>
       </c>
       <c r="C52" s="5">
         <v>-0.13586172100000127</v>
       </c>
       <c r="D52" s="5">
         <v>-8.514410288539775</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.381121284999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.12821098699999922</v>
       </c>
       <c r="D53" s="5">
         <v>8.7623478489788464</v>
       </c>
       <c r="E53" s="5">
         <v>6.4520664228659541</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.534598114000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.15347682900000237</v>
       </c>
       <c r="D54" s="5">
         <v>10.492824531982947</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.791861769</v>
       </c>
       <c r="C55" s="5">
         <v>0.25726365499999915</v>
       </c>
       <c r="D55" s="5">
         <v>17.98848535591555</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.866248634000002</v>
       </c>
       <c r="C56" s="5">
         <v>7.4386865000001023E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.8549490205738621</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.540755341000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.32549329300000096</v>
       </c>
       <c r="D57" s="5">
         <v>-18.847400843371297</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.899761210000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.35900586900000064</v>
       </c>
       <c r="D58" s="5">
         <v>25.87709967991487</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.746214646999999</v>
       </c>
       <c r="C59" s="5">
         <v>-0.15354656300000258</v>
       </c>
       <c r="D59" s="5">
         <v>-9.3250717977281798</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.606210892</v>
       </c>
       <c r="C60" s="5">
         <v>0.85999624500000138</v>
       </c>
       <c r="D60" s="5">
         <v>71.301439196349108</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.753366914000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.14715602200000077</v>
       </c>
       <c r="D61" s="5">
         <v>9.3879620996070159</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>20.024858725000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.27149181100000064</v>
       </c>
       <c r="D62" s="5">
         <v>17.798554489621132</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.961354570000001</v>
       </c>
       <c r="C63" s="5">
         <v>-6.3504155000000395E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-3.7398402232894368</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.991766001999999</v>
       </c>
       <c r="C64" s="5">
         <v>3.0411431999997518E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.843615854439995</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.87238258</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11938342199999852</v>
       </c>
       <c r="D65" s="5">
         <v>-6.9352197253706009</v>
       </c>
       <c r="E65" s="5">
         <v>8.1130050331420946</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.502550068000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.36983251199999856</v>
       </c>
       <c r="D66" s="5">
         <v>-20.182606091612719</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.96175161</v>
       </c>
       <c r="C67" s="5">
         <v>0.45920154199999885</v>
       </c>
       <c r="D67" s="5">
         <v>32.216893365104006</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.936594027999998</v>
       </c>
       <c r="C68" s="5">
         <v>-2.5157582000002066E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.5019081039491344</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.945500579000001</v>
       </c>
       <c r="C69" s="5">
         <v>8.9065510000025938E-3</v>
       </c>
       <c r="D69" s="5">
         <v>0.53741182575832713</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>20.000136220000002</v>
       </c>
       <c r="C70" s="5">
         <v>5.4635641000000845E-2</v>
       </c>
       <c r="D70" s="5">
         <v>3.3370735928232698</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.190783715999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.19064749599999686</v>
       </c>
       <c r="D71" s="5">
         <v>12.057950754619217</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.965926609</v>
       </c>
       <c r="C72" s="5">
         <v>-0.22485710699999828</v>
       </c>
       <c r="D72" s="5">
         <v>-12.57502334003946</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>20.109192497999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.14326588899999848</v>
       </c>
       <c r="D73" s="5">
         <v>8.9587050185687254</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>20.183099896000002</v>
       </c>
       <c r="C74" s="5">
         <v>7.39073980000029E-2</v>
       </c>
       <c r="D74" s="5">
         <v>4.5006181062360984</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>20.465884246000002</v>
       </c>
       <c r="C75" s="5">
         <v>0.28278435000000002</v>
       </c>
       <c r="D75" s="5">
         <v>18.171221423490323</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.857113227999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.39122898199999767</v>
       </c>
       <c r="D76" s="5">
         <v>25.511703616343162</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.863388533999998</v>
       </c>
       <c r="C77" s="5">
         <v>6.2753059999991478E-3</v>
       </c>
       <c r="D77" s="5">
         <v>0.36164357043997342</v>
       </c>
       <c r="E77" s="5">
         <v>4.9868502179369667</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.656266732999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.20712180099999955</v>
       </c>
       <c r="D78" s="5">
         <v>-11.283613371670576</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.782860291999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.1265935589999998</v>
       </c>
       <c r="D79" s="5">
         <v>7.6073217704878626</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.628485600000001</v>
       </c>
       <c r="C80" s="5">
         <v>-0.15437469199999754</v>
       </c>
       <c r="D80" s="5">
         <v>-8.5582904046405677</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.194825607999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.4336599920000026</v>
       </c>
       <c r="D81" s="5">
         <v>-22.505098421742808</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.32147569</v>
       </c>
       <c r="C82" s="5">
         <v>0.12665008200000116</v>
       </c>
       <c r="D82" s="5">
         <v>7.7907809056193766</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.619147702999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.29767201299999968</v>
       </c>
       <c r="D83" s="5">
         <v>19.065409922440281</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.388095818</v>
       </c>
       <c r="C84" s="5">
         <v>-0.2310518849999994</v>
       </c>
       <c r="D84" s="5">
         <v>-12.64827700145208</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.518465897999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.13037007999999872</v>
       </c>
       <c r="D85" s="5">
         <v>7.9490065562047629</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.532787839000001</v>
       </c>
       <c r="C86" s="5">
         <v>1.432194100000217E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.84082609266369346</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.804169196</v>
       </c>
       <c r="C87" s="5">
         <v>0.27138135699999921</v>
       </c>
       <c r="D87" s="5">
         <v>17.065652277273323</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.847731528000001</v>
       </c>
       <c r="C88" s="5">
         <v>4.3562332000000481E-2</v>
       </c>
       <c r="D88" s="5">
         <v>2.5418485363575494</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.992190987000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.14445945900000012</v>
       </c>
       <c r="D89" s="5">
         <v>8.6394502100139547</v>
       </c>
       <c r="E89" s="5">
         <v>0.61736113858061881</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.919888530000001</v>
       </c>
       <c r="C90" s="5">
         <v>-7.2302456999999265E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-4.0557027785463546</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.794979608999999</v>
       </c>
       <c r="C91" s="5">
         <v>-0.12490892100000295</v>
       </c>
       <c r="D91" s="5">
         <v>-6.9343118525333036</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.640041460999999</v>
       </c>
       <c r="C92" s="5">
         <v>-0.15493814799999939</v>
       </c>
       <c r="D92" s="5">
         <v>-8.5834561420482292</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.358173185999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.71813172499999922</v>
       </c>
       <c r="D93" s="5">
         <v>50.744841879474563</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.458492792000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.10031960600000289</v>
       </c>
       <c r="D94" s="5">
         <v>5.7843277171606866</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.553453236999999</v>
       </c>
       <c r="C95" s="5">
         <v>9.4960444999998117E-2</v>
       </c>
       <c r="D95" s="5">
         <v>5.4415457106206544</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>20.480787595999999</v>
       </c>
       <c r="C96" s="5">
         <v>-1.0726656410000004</v>
       </c>
       <c r="D96" s="5">
         <v>-45.805214221980087</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>20.904754370999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.42396677500000024</v>
       </c>
       <c r="D97" s="5">
         <v>27.873627410328751</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>20.644938954000001</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25981541699999866</v>
       </c>
       <c r="D98" s="5">
         <v>-13.935825324667162</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.642312349000001</v>
       </c>
       <c r="C99" s="5">
         <v>-2.626604999999671E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15256627191241323</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.460852808999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.18145954000000231</v>
       </c>
       <c r="D100" s="5">
         <v>-10.053425080647237</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>20.459779728000001</v>
       </c>
       <c r="C101" s="5">
         <v>-1.0730809999976998E-3</v>
       </c>
       <c r="D101" s="5">
         <v>-6.2916528450573939E-2</v>
       </c>
       <c r="E101" s="5">
         <v>-2.5362348281306568</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>21.085764065999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.62598433799999853</v>
       </c>
       <c r="D102" s="5">
         <v>43.568997683066613</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.624750188</v>
       </c>
       <c r="C103" s="5">
         <v>-0.46101387799999927</v>
       </c>
       <c r="D103" s="5">
         <v>-23.300549885119047</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>20.546685881999998</v>
       </c>
       <c r="C104" s="5">
         <v>-7.8064306000001693E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-4.448608920411723</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>20.615344509</v>
       </c>
       <c r="C105" s="5">
         <v>6.865862700000136E-2</v>
       </c>
       <c r="D105" s="5">
         <v>4.084433797539111</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>20.577513117999999</v>
       </c>
       <c r="C106" s="5">
         <v>-3.7831391000000991E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-2.1800391184451207</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>20.457458432999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12005468499999949</v>
       </c>
       <c r="D107" s="5">
         <v>-6.780776210091199</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>20.568068287999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.11060985499999987</v>
       </c>
       <c r="D108" s="5">
         <v>6.6846501674909131</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>20.677791738</v>
       </c>
       <c r="C109" s="5">
         <v>0.10972345000000061</v>
       </c>
       <c r="D109" s="5">
         <v>6.5927867045094235</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.738080483000001</v>
       </c>
       <c r="C110" s="5">
         <v>6.0288745000001143E-2</v>
       </c>
       <c r="D110" s="5">
         <v>3.5554081110703351</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>20.677721687999998</v>
       </c>
       <c r="C111" s="5">
         <v>-6.035879500000263E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-3.4372644859934409</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>20.285467993000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.39225369499999729</v>
       </c>
       <c r="D112" s="5">
         <v>-20.532756251599281</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>20.851516046</v>
       </c>
       <c r="C113" s="5">
         <v>0.56604805299999938</v>
       </c>
       <c r="D113" s="5">
         <v>39.133356193683525</v>
       </c>
       <c r="E113" s="5">
         <v>1.9146653737620367</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>20.983731909999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.13221586399999907</v>
       </c>
       <c r="D114" s="5">
         <v>7.8800425846091482</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>20.826348664000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.15738324599999842</v>
       </c>
       <c r="D115" s="5">
         <v>-8.6381532146712185</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.128063960999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.30171529699999766</v>
       </c>
       <c r="D116" s="5">
         <v>18.838953048155304</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.327762658000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.19969869700000231</v>
       </c>
       <c r="D117" s="5">
         <v>11.9507878595414</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>20.998400620999998</v>
       </c>
       <c r="C118" s="5">
         <v>-0.32936203700000277</v>
       </c>
       <c r="D118" s="5">
         <v>-17.035745133613222</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.274205168000002</v>
       </c>
       <c r="C119" s="5">
         <v>0.27580454700000345</v>
       </c>
       <c r="D119" s="5">
         <v>16.951423548061229</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.567033696999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.29282852899999767</v>
       </c>
       <c r="D120" s="5">
         <v>17.827017197219817</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.647760636000001</v>
       </c>
       <c r="C121" s="5">
         <v>8.0726939000001607E-2</v>
       </c>
       <c r="D121" s="5">
         <v>4.5853185791607354</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.688491947999999</v>
       </c>
       <c r="C122" s="5">
         <v>4.0731311999998354E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.2813708752621675</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>21.810439486</v>
       </c>
       <c r="C123" s="5">
         <v>0.12194753800000058</v>
       </c>
       <c r="D123" s="5">
         <v>6.9598376914729476</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.993193877</v>
       </c>
       <c r="C124" s="5">
         <v>0.18275439099999957</v>
       </c>
       <c r="D124" s="5">
         <v>10.531644229892191</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>21.96909166</v>
       </c>
       <c r="C125" s="5">
         <v>-2.4102216999999371E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-1.3071756118046896</v>
       </c>
       <c r="E125" s="5">
         <v>5.3596851736561701</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>21.701427291000002</v>
       </c>
       <c r="C126" s="5">
         <v>-0.26766436899999846</v>
       </c>
       <c r="D126" s="5">
         <v>-13.679416542825063</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>21.928393801999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.22696651099999698</v>
       </c>
       <c r="D127" s="5">
         <v>13.298010975093222</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>21.718759399</v>
       </c>
       <c r="C128" s="5">
         <v>-0.20963440299999903</v>
       </c>
       <c r="D128" s="5">
         <v>-10.88756564155241</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>21.836643915</v>
       </c>
       <c r="C129" s="5">
         <v>0.11788451600000016</v>
       </c>
       <c r="D129" s="5">
         <v>6.711330803754656</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>21.91227018</v>
       </c>
       <c r="C130" s="5">
         <v>7.5626265000000359E-2</v>
       </c>
       <c r="D130" s="5">
         <v>4.2360110691178399</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>21.97686023</v>
       </c>
       <c r="C131" s="5">
         <v>6.4590049999999621E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.5951118428596329</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>21.836497438999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.14036279100000115</v>
       </c>
       <c r="D132" s="5">
         <v>-7.4006378878789807</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>21.981997423999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.14549998500000072</v>
       </c>
       <c r="D133" s="5">
         <v>8.2954182900131013</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.133847580000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.15185015600000185</v>
       </c>
       <c r="D134" s="5">
         <v>8.6118341281312905</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.143561149</v>
       </c>
       <c r="C135" s="5">
         <v>9.7135689999987562E-3</v>
       </c>
       <c r="D135" s="5">
         <v>0.5279000323140437</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.109243831000001</v>
       </c>
       <c r="C136" s="5">
         <v>-3.4317317999999375E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-1.8439480150959198</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.004290078</v>
       </c>
       <c r="C137" s="5">
         <v>-0.10495375300000021</v>
       </c>
       <c r="D137" s="5">
         <v>-5.5500643069939954</v>
       </c>
       <c r="E137" s="5">
         <v>0.16021790315567941</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.347470427000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.34318034900000072</v>
       </c>
       <c r="D138" s="5">
         <v>20.407105525075831</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.525913611</v>
       </c>
       <c r="C139" s="5">
         <v>0.17844318399999892</v>
       </c>
       <c r="D139" s="5">
         <v>10.014141937984068</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.310574836000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.21533877499999932</v>
       </c>
       <c r="D140" s="5">
         <v>-10.887187520309649</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.169866123999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.14070871200000212</v>
       </c>
       <c r="D141" s="5">
         <v>-7.311100538695781</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.110126837999999</v>
       </c>
       <c r="C142" s="5">
         <v>-5.9739285999999225E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-3.1860452633790004</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.270666128999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.1605392909999992</v>
       </c>
       <c r="D143" s="5">
         <v>9.069589620149543</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>21.395689227999998</v>
       </c>
       <c r="C144" s="5">
         <v>-0.87497690100000014</v>
       </c>
       <c r="D144" s="5">
         <v>-38.18172432196225</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>21.291620281</v>
       </c>
       <c r="C145" s="5">
         <v>-0.10406894699999825</v>
       </c>
       <c r="D145" s="5">
         <v>-5.6831748057600944</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>21.062737958</v>
       </c>
       <c r="C146" s="5">
         <v>-0.22888232300000055</v>
       </c>
       <c r="D146" s="5">
         <v>-12.16383834144481</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>21.358277834999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.29553987699999951</v>
       </c>
       <c r="D147" s="5">
         <v>18.199838490733033</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>21.331842602999998</v>
       </c>
       <c r="C148" s="5">
         <v>-2.6435232000000752E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.4751761209191971</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>21.245651417000001</v>
       </c>
       <c r="C149" s="5">
         <v>-8.6191185999997089E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-4.7422821950037992</v>
       </c>
       <c r="E149" s="5">
         <v>-3.4476852391547519</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>21.014731819000001</v>
       </c>
       <c r="C150" s="5">
         <v>-0.23091959799999984</v>
       </c>
       <c r="D150" s="5">
         <v>-12.2907079148322</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>20.973084057000001</v>
       </c>
       <c r="C151" s="5">
         <v>-4.1647762000000199E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-2.3524515949281843</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>21.047799342000001</v>
       </c>
       <c r="C152" s="5">
         <v>7.4715284999999909E-2</v>
       </c>
       <c r="D152" s="5">
         <v>4.3596870369235763</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>20.584854801999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.46294454000000229</v>
       </c>
       <c r="D153" s="5">
         <v>-23.42387980996703</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>20.202536525999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.38231827599999946</v>
       </c>
       <c r="D154" s="5">
         <v>-20.145919770734711</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>20.529033766000001</v>
       </c>
       <c r="C155" s="5">
         <v>0.32649724000000191</v>
       </c>
       <c r="D155" s="5">
         <v>21.213586327069468</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>20.564990284</v>
       </c>
       <c r="C156" s="5">
         <v>3.5956517999998994E-2</v>
       </c>
       <c r="D156" s="5">
         <v>2.1221607979464707</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>20.929260074999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.36426979099999812</v>
       </c>
       <c r="D157" s="5">
         <v>23.453780228181987</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>20.516888472000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.41237160299999687</v>
       </c>
       <c r="D158" s="5">
         <v>-21.242580982470706</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>20.149215808000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36767266400000054</v>
       </c>
       <c r="D159" s="5">
         <v>-19.50668589613619</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>20.147026923999999</v>
       </c>
       <c r="C160" s="5">
         <v>-2.188884000002389E-3</v>
       </c>
       <c r="D160" s="5">
         <v>-0.13028258775572565</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>19.984155371</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16287155299999867</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2810596255132438</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9376670606136273</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>20.262823121</v>
       </c>
       <c r="C162" s="5">
         <v>0.27866775000000032</v>
       </c>
       <c r="D162" s="5">
         <v>18.078239660536166</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>20.204408658999998</v>
       </c>
       <c r="C163" s="5">
         <v>-5.8414462000001777E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4050797666450139</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>20.189690127999999</v>
       </c>
       <c r="C164" s="5">
         <v>-1.4718530999999757E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.87068336009823444</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>20.487144448999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.29745432100000002</v>
       </c>
       <c r="D165" s="5">
         <v>19.184921087912432</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>20.500742491</v>
       </c>
       <c r="C166" s="5">
         <v>1.3598042000001698E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.79939645749591559</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>20.415526047</v>
       </c>
       <c r="C167" s="5">
         <v>-8.521644400000028E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8756258832239112</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>20.478641211999999</v>
       </c>
       <c r="C168" s="5">
         <v>6.3115164999999251E-2</v>
       </c>
       <c r="D168" s="5">
         <v>3.7735676578850796</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>20.600462338</v>
       </c>
       <c r="C169" s="5">
         <v>0.12182112600000039</v>
       </c>
       <c r="D169" s="5">
         <v>7.3766776954568902</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>20.599568664</v>
       </c>
       <c r="C170" s="5">
         <v>-8.9367400000028852E-4</v>
       </c>
       <c r="D170" s="5">
         <v>-5.2045092287833494E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>19.831712486000001</v>
       </c>
       <c r="C171" s="5">
         <v>-0.76785617799999883</v>
       </c>
       <c r="D171" s="5">
         <v>-36.609366841464862</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>20.037625860999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.20591337499999796</v>
       </c>
       <c r="D172" s="5">
         <v>13.196382717153533</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>19.979216260000001</v>
       </c>
       <c r="C173" s="5">
         <v>-5.840960099999748E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.4424551387005287</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4715135107311603E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>19.974558632000001</v>
       </c>
       <c r="C174" s="5">
         <v>-4.6576280000003578E-3</v>
       </c>
       <c r="D174" s="5">
         <v>-0.27938998164689366</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>19.929295041</v>
       </c>
       <c r="C175" s="5">
         <v>-4.5263591000001213E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-2.6856380134419267</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>19.919178737999999</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0116303000000215E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.60743387942728821</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>19.755263790000001</v>
       </c>
       <c r="C177" s="5">
         <v>-0.16391494799999862</v>
       </c>
       <c r="D177" s="5">
         <v>-9.4399081547597028</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>19.816224079000001</v>
       </c>
       <c r="C178" s="5">
         <v>6.09602890000005E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.7664255438261796</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>19.619414672000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.19680940699999994</v>
       </c>
       <c r="D179" s="5">
         <v>-11.288136386794756</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>19.601341108</v>
       </c>
       <c r="C180" s="5">
         <v>-1.8073564000001596E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-1.0998659796879418</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>19.375774527000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22556658099999893</v>
       </c>
       <c r="D181" s="5">
         <v>-12.967907230733211</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>19.371570597000002</v>
       </c>
       <c r="C182" s="5">
         <v>-4.2039299999991897E-3</v>
       </c>
       <c r="D182" s="5">
         <v>-0.26005155840583827</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>19.404137351999999</v>
       </c>
       <c r="C183" s="5">
         <v>3.2566754999997727E-2</v>
       </c>
       <c r="D183" s="5">
         <v>2.0361533648953989</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>19.323514868</v>
       </c>
       <c r="C184" s="5">
         <v>-8.0622483999999162E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.8735200623850394</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>19.278046</v>
       </c>
       <c r="C185" s="5">
         <v>-4.5468868000000384E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-2.7873820543179439</v>
       </c>
       <c r="E185" s="5">
         <v>-3.5094983250359091</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>18.769405808999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.50864019100000135</v>
       </c>
       <c r="D186" s="5">
         <v>-27.447873905221186</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>18.840952544</v>
       </c>
       <c r="C187" s="5">
         <v>7.154673500000186E-2</v>
       </c>
       <c r="D187" s="5">
         <v>4.6713867146114918</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>18.84751747</v>
       </c>
       <c r="C188" s="5">
         <v>6.5649259999993603E-3</v>
       </c>
       <c r="D188" s="5">
         <v>0.41892924900031048</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>18.742616956999999</v>
       </c>
       <c r="C189" s="5">
         <v>-0.10490051300000047</v>
       </c>
       <c r="D189" s="5">
         <v>-6.4781905982657211</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>18.851541721</v>
       </c>
       <c r="C190" s="5">
         <v>0.10892476400000106</v>
       </c>
       <c r="D190" s="5">
         <v>7.2012199380709019</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>19.020634983000001</v>
       </c>
       <c r="C191" s="5">
         <v>0.16909326200000052</v>
       </c>
       <c r="D191" s="5">
         <v>11.310889353587662</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>18.740915019999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.27971996300000157</v>
       </c>
       <c r="D192" s="5">
         <v>-16.287683283657508</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>18.671070705000002</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9844314999997437E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-4.3816629650890278</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>18.767484546999999</v>
       </c>
       <c r="C194" s="5">
         <v>9.6413841999996919E-2</v>
       </c>
       <c r="D194" s="5">
         <v>6.3756239545274651</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>18.853242012999999</v>
       </c>
       <c r="C195" s="5">
         <v>8.5757466000000449E-2</v>
       </c>
       <c r="D195" s="5">
         <v>5.6232937108336545</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>18.900685774999999</v>
       </c>
       <c r="C196" s="5">
         <v>4.7443762000000334E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.0619213092663911</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>18.867957895</v>
       </c>
       <c r="C197" s="5">
         <v>-3.2727879999999487E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-2.0582099843178825</v>
       </c>
       <c r="E197" s="5">
         <v>-2.1272285842662719</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>18.841362005000001</v>
       </c>
       <c r="C198" s="5">
         <v>-2.65958899999994E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.6784433953293099</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>19.039071925999998</v>
       </c>
       <c r="C199" s="5">
         <v>0.19770992099999773</v>
       </c>
       <c r="D199" s="5">
         <v>13.344843714527554</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>19.046985381999999</v>
       </c>
       <c r="C200" s="5">
         <v>7.913456000000707E-3</v>
       </c>
       <c r="D200" s="5">
         <v>0.49991332971732749</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>18.927317603999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.11966777800000017</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2841775925595815</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>18.789797844999999</v>
       </c>
       <c r="C202" s="5">
         <v>-0.13751975899999991</v>
       </c>
       <c r="D202" s="5">
         <v>-8.378698849249421</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>18.944847577000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15504973200000194</v>
       </c>
       <c r="D203" s="5">
         <v>10.36416800410327</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>18.899544251999998</v>
       </c>
       <c r="C204" s="5">
         <v>-4.5303325000002559E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-2.8321498622603358</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>18.880529629000002</v>
       </c>
       <c r="C205" s="5">
         <v>-1.9014622999996789E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-1.2006484979602994</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>18.992337436</v>
       </c>
       <c r="C206" s="5">
         <v>0.11180780699999815</v>
       </c>
       <c r="D206" s="5">
         <v>7.3423106804382687</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>18.498556799999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.49378063600000033</v>
       </c>
       <c r="D207" s="5">
         <v>-27.102412514122577</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>18.876562302</v>
       </c>
       <c r="C208" s="5">
         <v>0.3780055020000006</v>
       </c>
       <c r="D208" s="5">
         <v>27.473731936131163</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>18.969619039000001</v>
       </c>
       <c r="C209" s="5">
         <v>9.3056737000001277E-2</v>
       </c>
       <c r="D209" s="5">
         <v>6.0787615147579466</v>
       </c>
       <c r="E209" s="5">
         <v>0.53880311036171857</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>18.902595684000001</v>
       </c>
       <c r="C210" s="5">
         <v>-6.7023354999999896E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-4.158405296113532</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>18.829010400000001</v>
       </c>
       <c r="C211" s="5">
         <v>-7.3585283999999973E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-4.5727074212540408</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>18.92274969</v>
       </c>
       <c r="C212" s="5">
         <v>9.3739289999998476E-2</v>
       </c>
       <c r="D212" s="5">
         <v>6.1404662254389786</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>19.245450386000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.32270069600000184</v>
       </c>
       <c r="D213" s="5">
         <v>22.497158081497769</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>19.339404730999998</v>
       </c>
       <c r="C214" s="5">
         <v>9.3954344999996664E-2</v>
       </c>
       <c r="D214" s="5">
         <v>6.0181642273979596</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>19.259345392</v>
       </c>
       <c r="C215" s="5">
         <v>-8.0059338999998175E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.8560816382059109</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>19.141889377999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.11745601400000183</v>
       </c>
       <c r="D216" s="5">
         <v>-7.0778255653643711</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>19.482911027</v>
       </c>
       <c r="C217" s="5">
         <v>0.34102164900000176</v>
       </c>
       <c r="D217" s="5">
         <v>23.602866214591423</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>19.611433376000001</v>
       </c>
       <c r="C218" s="5">
         <v>0.1285223490000007</v>
       </c>
       <c r="D218" s="5">
         <v>8.2096209871950663</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>19.242554900999998</v>
       </c>
       <c r="C219" s="5">
         <v>-0.36887847500000248</v>
       </c>
       <c r="D219" s="5">
         <v>-20.376590698096308</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>19.260464247000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.7909346000003268E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.122593620114265</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>19.172120002</v>
       </c>
       <c r="C221" s="5">
         <v>-8.834424500000182E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-5.3674262024518189</v>
       </c>
       <c r="E221" s="5">
         <v>1.0675014747722367</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>19.167286990000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.8330119999988597E-3</v>
       </c>
       <c r="D222" s="5">
         <v>-0.30208345044164808</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>19.118948131</v>
       </c>
       <c r="C223" s="5">
         <v>-4.8338859000001122E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9847084626908882</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>18.887967783000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.23098034799999922</v>
       </c>
       <c r="D224" s="5">
         <v>-13.571921068616643</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>18.673304990999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.21466279200000216</v>
       </c>
       <c r="D225" s="5">
         <v>-12.817064563681157</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>18.371867899000002</v>
       </c>
       <c r="C226" s="5">
         <v>-0.30143709199999691</v>
       </c>
       <c r="D226" s="5">
         <v>-17.74061070219819</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>18.176122897999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19574500100000236</v>
       </c>
       <c r="D227" s="5">
         <v>-12.062272520862138</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>17.838886861999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.33723603600000018</v>
       </c>
       <c r="D228" s="5">
         <v>-20.127365911669635</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>17.744315544999999</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4571316999999766E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-6.179442530238477</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>17.400602601999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.34371294299999988</v>
       </c>
       <c r="D230" s="5">
         <v>-20.921132497287552</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>17.643083565000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.24248096300000199</v>
       </c>
       <c r="D231" s="5">
         <v>18.065342103146786</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>17.278772856</v>
       </c>
       <c r="C232" s="5">
         <v>-0.36431070900000151</v>
       </c>
       <c r="D232" s="5">
         <v>-22.14959924771307</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>17.414658763999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.13588590799999878</v>
       </c>
       <c r="D233" s="5">
         <v>9.8562782475377411</v>
       </c>
       <c r="E233" s="5">
         <v>-9.1667548388840956</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>16.761758484000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.65290027999999722</v>
       </c>
       <c r="D234" s="5">
         <v>-36.779879849134886</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>16.511318623000001</v>
       </c>
       <c r="C235" s="5">
         <v>-0.25043986100000026</v>
       </c>
       <c r="D235" s="5">
         <v>-16.52697479477898</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>16.178496273</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33282235000000071</v>
       </c>
       <c r="D236" s="5">
         <v>-21.679267532168435</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.708551507999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.46994476500000104</v>
       </c>
       <c r="D237" s="5">
         <v>-29.793738638493906</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.683419238000001</v>
       </c>
       <c r="C238" s="5">
         <v>-2.5132269999998513E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.903087775880441</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.465991654</v>
       </c>
       <c r="C239" s="5">
         <v>-0.21742758400000106</v>
       </c>
       <c r="D239" s="5">
         <v>-15.424565929187928</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.399094743999999</v>
       </c>
       <c r="C240" s="5">
         <v>-6.6896910000000531E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-5.0687860754439429</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.210773186000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.18832155799999839</v>
       </c>
       <c r="D241" s="5">
         <v>-13.727339106394377</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>14.997598849999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.21317433600000157</v>
       </c>
       <c r="D242" s="5">
         <v>-15.580007034905952</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.06108691</v>
       </c>
       <c r="C243" s="5">
         <v>6.3488060000000957E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.1998156031119125</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>14.889453603</v>
       </c>
       <c r="C244" s="5">
         <v>-0.17163330700000046</v>
       </c>
       <c r="D244" s="5">
         <v>-12.849606209323582</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.741189433000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14826416999999914</v>
       </c>
       <c r="D245" s="5">
         <v>-11.316015638161204</v>
       </c>
       <c r="E245" s="5">
         <v>-15.351833000177173</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>14.967628380000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.22643894700000011</v>
       </c>
       <c r="D246" s="5">
         <v>20.073059356949319</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.603854419999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.3637739600000014</v>
       </c>
       <c r="D247" s="5">
         <v>-25.565540754420102</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.857294678000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.25344025800000125</v>
       </c>
       <c r="D248" s="5">
         <v>22.932554555016683</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>14.734418707</v>
       </c>
       <c r="C249" s="5">
         <v>-0.12287597100000092</v>
       </c>
       <c r="D249" s="5">
         <v>-9.4852746770332725</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.893648398</v>
       </c>
       <c r="C250" s="5">
         <v>0.15922969100000017</v>
       </c>
       <c r="D250" s="5">
         <v>13.767202760793085</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.451717634</v>
       </c>
       <c r="C251" s="5">
         <v>-0.44193076400000031</v>
       </c>
       <c r="D251" s="5">
         <v>-30.334068951419702</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.251844405</v>
       </c>
       <c r="C252" s="5">
         <v>-0.1998732289999996</v>
       </c>
       <c r="D252" s="5">
         <v>-15.390474873220262</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.282581606000001</v>
       </c>
       <c r="C253" s="5">
         <v>3.073720100000088E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.618982108692447</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.397647208</v>
       </c>
       <c r="C254" s="5">
         <v>0.1150656019999996</v>
       </c>
       <c r="D254" s="5">
         <v>10.107717992270238</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.293311872</v>
       </c>
       <c r="C255" s="5">
         <v>-0.10433533600000011</v>
       </c>
       <c r="D255" s="5">
         <v>-8.3576733389503115</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.296529698000001</v>
       </c>
       <c r="C256" s="5">
         <v>3.2178260000002012E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.27048846455690612</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.361724304000001</v>
       </c>
       <c r="C257" s="5">
         <v>6.5194606000000377E-2</v>
       </c>
       <c r="D257" s="5">
         <v>5.6115598175496162</v>
       </c>
       <c r="E257" s="5">
         <v>-2.5741825700341336</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.48332431</v>
       </c>
       <c r="C258" s="5">
         <v>0.12160000599999954</v>
       </c>
       <c r="D258" s="5">
         <v>10.647101044367746</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.496592792</v>
       </c>
       <c r="C259" s="5">
         <v>1.3268481999999082E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.1049017554237928</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.462814332000001</v>
       </c>
       <c r="C260" s="5">
         <v>-3.3778459999998844E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-2.7605589480373616</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.450829372999999</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1984959000001183E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-0.9898891373266161</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.487067177</v>
       </c>
       <c r="C262" s="5">
         <v>3.6237804000000651E-2</v>
       </c>
       <c r="D262" s="5">
         <v>3.0510472285988577</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.530137434</v>
       </c>
       <c r="C263" s="5">
         <v>4.3070257000000112E-2</v>
       </c>
       <c r="D263" s="5">
         <v>3.6265352569571752</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.838454142</v>
       </c>
       <c r="C264" s="5">
         <v>0.30831670799999955</v>
       </c>
       <c r="D264" s="5">
         <v>28.655169386566449</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.776422773</v>
       </c>
       <c r="C265" s="5">
         <v>-6.2031368999999614E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-4.9027859926289103</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.791931612000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.5508839000000663E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.2667758441660126</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.825703408000001</v>
       </c>
       <c r="C267" s="5">
         <v>3.377179599999991E-2</v>
       </c>
       <c r="D267" s="5">
         <v>2.7744139961354053</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>15.090349956000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.26464654799999998</v>
       </c>
       <c r="D268" s="5">
         <v>23.653964658886206</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.951391729999999</v>
       </c>
       <c r="C269" s="5">
         <v>-0.13895822600000152</v>
       </c>
       <c r="D269" s="5">
         <v>-10.507280592745916</v>
       </c>
       <c r="E269" s="5">
         <v>4.105826107772903</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.99520326</v>
       </c>
       <c r="C270" s="5">
         <v>4.3811530000001042E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.5735449695390331</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>15.088047625</v>
       </c>
       <c r="C271" s="5">
         <v>9.2844364999999485E-2</v>
       </c>
       <c r="D271" s="5">
         <v>7.6882379405007972</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>15.161013188</v>
       </c>
       <c r="C272" s="5">
         <v>7.2965563000000344E-2</v>
       </c>
       <c r="D272" s="5">
         <v>5.9600492414770834</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>15.153794812999999</v>
       </c>
       <c r="C273" s="5">
         <v>-7.2183750000007763E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.56984339774132087</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>15.085163258</v>
       </c>
       <c r="C274" s="5">
         <v>-6.8631554999999622E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-5.3014463098740698</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>15.113937895999999</v>
       </c>
       <c r="C275" s="5">
         <v>2.8774637999999797E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.3131425639230763</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>15.129478656</v>
       </c>
       <c r="C276" s="5">
         <v>1.5540760000000375E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.2408903650513725</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>15.189160076</v>
       </c>
       <c r="C277" s="5">
         <v>5.9681420000000429E-2</v>
       </c>
       <c r="D277" s="5">
         <v>4.8377165232766917</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>15.202341547</v>
       </c>
       <c r="C278" s="5">
         <v>1.3181470999999334E-2</v>
       </c>
       <c r="D278" s="5">
         <v>1.0463700676553556</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>15.15483585</v>
       </c>
       <c r="C279" s="5">
         <v>-4.7505697000000069E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.6860899915987289</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>15.286576596</v>
       </c>
       <c r="C280" s="5">
         <v>0.13174074600000019</v>
       </c>
       <c r="D280" s="5">
         <v>10.945068133153901</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>15.339734712</v>
       </c>
       <c r="C281" s="5">
         <v>5.3158116000000533E-2</v>
       </c>
       <c r="D281" s="5">
         <v>4.2536684826315119</v>
       </c>
       <c r="E281" s="5">
         <v>2.5973701245536329</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>15.194702545</v>
       </c>
       <c r="C282" s="5">
         <v>-0.1450321670000001</v>
       </c>
       <c r="D282" s="5">
         <v>-10.773831362401154</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>15.372889241999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.17818669699999923</v>
       </c>
       <c r="D283" s="5">
         <v>15.016340821584828</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>15.469147071</v>
       </c>
       <c r="C284" s="5">
         <v>9.6257829000000683E-2</v>
       </c>
       <c r="D284" s="5">
         <v>7.7780801593186455</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>15.548895513</v>
       </c>
       <c r="C285" s="5">
         <v>7.9748441999999642E-2</v>
       </c>
       <c r="D285" s="5">
         <v>6.3648470951352509</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>15.583569302000001</v>
       </c>
       <c r="C286" s="5">
         <v>3.4673789000001065E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.7090467250640238</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>15.701057705</v>
       </c>
       <c r="C287" s="5">
         <v>0.11748840299999941</v>
       </c>
       <c r="D287" s="5">
         <v>9.4318336906934022</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>15.728346121</v>
       </c>
       <c r="C288" s="5">
         <v>2.7288415999999316E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.1056504641211893</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>15.815089709</v>
       </c>
       <c r="C289" s="5">
         <v>8.6743588000000926E-2</v>
       </c>
       <c r="D289" s="5">
         <v>6.822619547605302</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>15.697100308</v>
       </c>
       <c r="C290" s="5">
         <v>-0.11798940100000088</v>
       </c>
       <c r="D290" s="5">
         <v>-8.5942986289200043</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>15.764281304000001</v>
       </c>
       <c r="C291" s="5">
         <v>6.7180996000001159E-2</v>
       </c>
       <c r="D291" s="5">
         <v>5.2584352374011711</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>15.78211248</v>
       </c>
       <c r="C292" s="5">
         <v>1.7831175999999616E-2</v>
       </c>
       <c r="D292" s="5">
         <v>1.3658110889933184</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>15.843546977999999</v>
       </c>
       <c r="C293" s="5">
         <v>6.1434497999998783E-2</v>
       </c>
       <c r="D293" s="5">
         <v>4.7725175307833156</v>
       </c>
       <c r="E293" s="5">
         <v>3.2843610105321774</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>15.597921679000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24562529899999852</v>
       </c>
       <c r="D294" s="5">
         <v>-17.096697233281255</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>15.97738294</v>
       </c>
       <c r="C295" s="5">
         <v>0.37946126099999944</v>
       </c>
       <c r="D295" s="5">
         <v>33.434123809051997</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>15.705840378</v>
       </c>
       <c r="C296" s="5">
         <v>-0.27154256200000049</v>
       </c>
       <c r="D296" s="5">
         <v>-18.592124757296702</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>16.149851452</v>
       </c>
       <c r="C297" s="5">
         <v>0.44401107400000051</v>
       </c>
       <c r="D297" s="5">
         <v>39.729540966075639</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>16.072821641000001</v>
       </c>
       <c r="C298" s="5">
         <v>-7.7029810999999171E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-5.5758420121489127</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>16.087704078000002</v>
       </c>
       <c r="C299" s="5">
         <v>1.4882437000000692E-2</v>
       </c>
       <c r="D299" s="5">
         <v>1.1168017361589122</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>16.103041542</v>
       </c>
       <c r="C300" s="5">
         <v>1.5337463999998135E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.1500566300824744</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>16.143070911999999</v>
       </c>
       <c r="C301" s="5">
         <v>4.0029369999999176E-2</v>
       </c>
       <c r="D301" s="5">
         <v>3.0241154339775367</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>16.106506669000002</v>
       </c>
       <c r="C302" s="5">
         <v>-3.6564242999997276E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-2.6844084421441039</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>16.156100628000001</v>
       </c>
       <c r="C303" s="5">
         <v>4.9593958999999188E-2</v>
       </c>
       <c r="D303" s="5">
         <v>3.7581722914112436</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>16.178188684999999</v>
       </c>
       <c r="C304" s="5">
         <v>2.2088056999997718E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.6529908445703345</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>16.148059547999999</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0129136999999417E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-2.212047693499386</v>
       </c>
       <c r="E305" s="5">
         <v>1.9219974569005149</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>15.972095597999999</v>
       </c>
       <c r="C306" s="5">
         <v>-0.17596394999999987</v>
       </c>
       <c r="D306" s="5">
         <v>-12.320370912033329</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>16.164305596999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.19220999899999924</v>
       </c>
       <c r="D307" s="5">
         <v>15.436145972068282</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>15.709964506</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45434109099999809</v>
       </c>
       <c r="D308" s="5">
         <v>-28.973924903103377</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>16.060306156999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.35034165099999903</v>
       </c>
       <c r="D309" s="5">
         <v>30.299693342455612</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>15.866406157</v>
       </c>
       <c r="C310" s="5">
         <v>-0.1938999999999993</v>
       </c>
       <c r="D310" s="5">
         <v>-13.56354055292196</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>15.790166175</v>
       </c>
       <c r="C311" s="5">
         <v>-7.6239982000000595E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-5.6161697997072269</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>15.812097425999999</v>
       </c>
       <c r="C312" s="5">
         <v>2.1931250999999818E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.6794931295803117</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>15.289783233</v>
       </c>
       <c r="C313" s="5">
         <v>-0.5223141929999997</v>
       </c>
       <c r="D313" s="5">
         <v>-33.174508549583194</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>15.119452273</v>
       </c>
       <c r="C314" s="5">
         <v>-0.17033095999999937</v>
       </c>
       <c r="D314" s="5">
         <v>-12.578800574720205</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.746107926000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.37334434699999974</v>
       </c>
       <c r="D315" s="5">
         <v>-25.920814802559413</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.760520435</v>
       </c>
       <c r="C316" s="5">
         <v>1.4412508999999574E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.1791779269473501</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.640977076</v>
       </c>
       <c r="C317" s="5">
         <v>-0.11954335899999968</v>
       </c>
       <c r="D317" s="5">
         <v>-9.2972022234572016</v>
       </c>
       <c r="E317" s="5">
         <v>-9.3329013775321208</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.547252628000001</v>
       </c>
       <c r="C318" s="5">
         <v>-9.3724447999999683E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-7.4170440226134282</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.357494931</v>
       </c>
       <c r="C319" s="5">
         <v>-0.189757697000001</v>
       </c>
       <c r="D319" s="5">
         <v>-14.57749772669551</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.210314614</v>
       </c>
       <c r="C320" s="5">
         <v>-0.14718031700000012</v>
       </c>
       <c r="D320" s="5">
         <v>-11.630935099399009</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>14.071075387</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13923922699999913</v>
       </c>
       <c r="D321" s="5">
         <v>-11.144736546338564</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>13.867298766999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.20377662000000107</v>
       </c>
       <c r="D322" s="5">
         <v>-16.058835254913472</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>13.896327121000001</v>
       </c>
       <c r="C323" s="5">
         <v>2.9028354000001144E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.5410777889844471</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>13.967931157000001</v>
       </c>
       <c r="C324" s="5">
         <v>7.1604036000000093E-2</v>
       </c>
       <c r="D324" s="5">
         <v>6.3615564105347966</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.013698246000001</v>
       </c>
       <c r="C325" s="5">
         <v>4.5767088999999928E-2</v>
       </c>
       <c r="D325" s="5">
         <v>4.003537099805321</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.243767535</v>
       </c>
       <c r="C326" s="5">
         <v>0.23006928899999934</v>
       </c>
       <c r="D326" s="5">
         <v>21.580908922759079</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.333868207</v>
       </c>
       <c r="C327" s="5">
         <v>9.0100672000000159E-2</v>
       </c>
       <c r="D327" s="5">
         <v>7.8604823844811156</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.351415737</v>
       </c>
       <c r="C328" s="5">
         <v>1.7547529999999867E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.4789723920025422</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.345626121</v>
       </c>
       <c r="C329" s="5">
         <v>-5.7896159999994978E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-0.4830286331009126</v>
       </c>
       <c r="E329" s="5">
         <v>-2.0172899217508533</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>14.514651724</v>
       </c>
       <c r="C330" s="5">
         <v>0.16902560299999969</v>
       </c>
       <c r="D330" s="5">
         <v>15.092053332711576</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>14.528358219999999</v>
       </c>
       <c r="C331" s="5">
         <v>1.3706495999999291E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.1390897288685364</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>14.383776446000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.14458177399999883</v>
       </c>
       <c r="D332" s="5">
         <v>-11.309598547923061</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>14.574714332999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.1909378869999987</v>
       </c>
       <c r="D333" s="5">
         <v>17.14547563262969</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>14.895125108</v>
       </c>
       <c r="C334" s="5">
         <v>0.32041077500000092</v>
       </c>
       <c r="D334" s="5">
         <v>29.816306528444358</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>14.931822142</v>
       </c>
       <c r="C335" s="5">
         <v>3.6697033999999462E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.9968245242226077</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>14.989087606</v>
       </c>
       <c r="C336" s="5">
         <v>5.7265464000000321E-2</v>
       </c>
       <c r="D336" s="5">
         <v>4.7004807535321325</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.164857202</v>
       </c>
       <c r="C337" s="5">
         <v>0.17576959600000031</v>
       </c>
       <c r="D337" s="5">
         <v>15.015806032868095</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>14.984761877</v>
       </c>
       <c r="C338" s="5">
         <v>-0.18009532499999992</v>
       </c>
       <c r="D338" s="5">
         <v>-13.356048761133154</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>14.725055349</v>
       </c>
       <c r="C339" s="5">
         <v>-0.2597065280000006</v>
       </c>
       <c r="D339" s="5">
         <v>-18.925350592802115</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.024332170999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.2992768219999995</v>
       </c>
       <c r="D340" s="5">
         <v>27.308936629817239</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.1231464</v>
       </c>
       <c r="C341" s="5">
         <v>9.8814229000000253E-2</v>
       </c>
       <c r="D341" s="5">
         <v>8.1841793634635618</v>
       </c>
       <c r="E341" s="5">
         <v>5.4199117727027346</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>14.962494456</v>
       </c>
       <c r="C342" s="5">
         <v>-0.1606519439999996</v>
       </c>
       <c r="D342" s="5">
         <v>-12.028468347335707</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>14.98563304</v>
       </c>
       <c r="C343" s="5">
         <v>2.3138583999999796E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.8715920926864582</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.047628099000001</v>
       </c>
       <c r="C344" s="5">
         <v>6.1995059000000907E-2</v>
       </c>
       <c r="D344" s="5">
         <v>5.0788874467339262</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.083538559999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.5910460999998506E-2</v>
       </c>
       <c r="D345" s="5">
         <v>2.9016325704109613</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.040352553</v>
       </c>
       <c r="C346" s="5">
         <v>-4.3186006999999194E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-3.3821558352774561</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>14.875954179000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.16439837399999924</v>
       </c>
       <c r="D347" s="5">
         <v>-12.356081497188375</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>15.003427244999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.12747306599999852</v>
       </c>
       <c r="D348" s="5">
         <v>10.781626161412872</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>14.883674042000001</v>
       </c>
       <c r="C349" s="5">
         <v>-0.11975320299999836</v>
       </c>
       <c r="D349" s="5">
         <v>-9.1685842534155686</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>14.814067082999999</v>
       </c>
       <c r="C350" s="5">
         <v>-6.9606959000001467E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-5.4699515519607944</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>14.712049852</v>
       </c>
       <c r="C351" s="5">
         <v>-0.1020172309999996</v>
       </c>
       <c r="D351" s="5">
         <v>-7.9578889920123075</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>14.80576434</v>
       </c>
       <c r="C352" s="5">
         <v>9.3714487999999818E-2</v>
       </c>
       <c r="D352" s="5">
         <v>7.9174652807462387</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>14.698101726000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.10766261399999877</v>
       </c>
       <c r="D353" s="5">
         <v>-8.3853355215334204</v>
       </c>
       <c r="E353" s="5">
         <v>-2.8105571602480728</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>14.73254931</v>
       </c>
       <c r="C354" s="5">
         <v>3.4447583999998699E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.848948150061914</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>14.859451815</v>
       </c>
       <c r="C355" s="5">
         <v>0.12690250500000033</v>
       </c>
       <c r="D355" s="5">
         <v>10.840535654616691</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>15.025880289</v>
       </c>
       <c r="C356" s="5">
         <v>0.16642847399999994</v>
       </c>
       <c r="D356" s="5">
         <v>14.299844031948727</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>14.882498457000001</v>
       </c>
       <c r="C357" s="5">
         <v>-0.14338183199999932</v>
       </c>
       <c r="D357" s="5">
         <v>-10.86853180738091</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>14.882566066000001</v>
       </c>
       <c r="C358" s="5">
         <v>6.7609000000246056E-5</v>
       </c>
       <c r="D358" s="5">
         <v>5.451559586888699E-3</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>15.029738745</v>
       </c>
       <c r="C359" s="5">
         <v>0.14717267899999875</v>
       </c>
       <c r="D359" s="5">
         <v>12.533894421971281</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>15.116855422</v>
       </c>
       <c r="C360" s="5">
         <v>8.7116677000000919E-2</v>
       </c>
       <c r="D360" s="5">
         <v>7.1816246485031598</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>15.199094327999999</v>
       </c>
       <c r="C361" s="5">
         <v>8.2238905999998835E-2</v>
       </c>
       <c r="D361" s="5">
         <v>6.7271739489017879</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>15.121298223</v>
       </c>
       <c r="C362" s="5">
         <v>-7.7796104999999116E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-5.9721685432344129</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>15.306210445</v>
       </c>
       <c r="C363" s="5">
         <v>0.18491222199999946</v>
       </c>
       <c r="D363" s="5">
         <v>15.70262653625627</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>15.174515923</v>
       </c>
       <c r="C364" s="5">
         <v>-0.13169452200000009</v>
       </c>
       <c r="D364" s="5">
         <v>-9.8499469727922779</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>15.056184322</v>
       </c>
       <c r="C365" s="5">
         <v>-0.11833160099999951</v>
       </c>
       <c r="D365" s="5">
         <v>-8.9665658979511953</v>
       </c>
       <c r="E365" s="5">
         <v>2.436250630695902</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>15.206392807</v>
       </c>
       <c r="C366" s="5">
         <v>0.15020848500000028</v>
       </c>
       <c r="D366" s="5">
         <v>12.651086272330003</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>15.136706996999999</v>
       </c>
       <c r="C367" s="5">
         <v>-6.9685810000001069E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-5.3626886428408742</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>15.123857367999999</v>
       </c>
       <c r="C368" s="5">
         <v>-1.2849628999999751E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0139434266446701</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>13.674640591999999</v>
       </c>
       <c r="C369" s="5">
         <v>-1.4492167760000001</v>
       </c>
       <c r="D369" s="5">
         <v>-70.143412139202141</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>14.21908998</v>
       </c>
       <c r="C370" s="5">
         <v>0.54444938800000031</v>
       </c>
       <c r="D370" s="5">
         <v>59.760930658502474</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>14.250633068000001</v>
       </c>
       <c r="C371" s="5">
         <v>3.1543088000001163E-2</v>
       </c>
       <c r="D371" s="5">
         <v>2.6947551548028414</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>14.204558200999999</v>
       </c>
       <c r="C372" s="5">
         <v>-4.6074867000001518E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-3.8115618039449517</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>13.972406303</v>
       </c>
       <c r="C373" s="5">
         <v>-0.23215189799999969</v>
       </c>
       <c r="D373" s="5">
         <v>-17.941853152588848</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>14.088291032000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.11588472900000113</v>
       </c>
       <c r="D374" s="5">
         <v>10.419379749747781</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>14.509827459</v>
       </c>
       <c r="C375" s="5">
         <v>0.42153642699999949</v>
       </c>
       <c r="D375" s="5">
         <v>42.444997707544815</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>14.777752323</v>
       </c>
       <c r="C376" s="5">
         <v>0.26792486399999937</v>
       </c>
       <c r="D376" s="5">
         <v>24.552836917699384</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>14.838645143999999</v>
       </c>
       <c r="C377" s="5">
         <v>6.0892820999999486E-2</v>
       </c>
       <c r="D377" s="5">
         <v>5.0583045412782024</v>
       </c>
       <c r="E377" s="5">
         <v>-1.4448493280075914</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>14.92230668</v>
       </c>
       <c r="C378" s="5">
         <v>8.3661536000001036E-2</v>
       </c>
       <c r="D378" s="5">
         <v>6.9794956368452121</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>14.851397528</v>
       </c>
       <c r="C379" s="5">
         <v>-7.0909152000000475E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-5.5555719200865328</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>14.961223938</v>
       </c>
       <c r="C380" s="5">
         <v>0.10982641000000015</v>
       </c>
       <c r="D380" s="5">
         <v>9.2440029355497444</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>14.568054684</v>
       </c>
       <c r="C381" s="5">
         <v>-0.39316925400000002</v>
       </c>
       <c r="D381" s="5">
         <v>-27.353737700879854</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>14.744392682000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.17633799800000105</v>
       </c>
       <c r="D382" s="5">
         <v>15.532430344197534</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>14.766534527999999</v>
       </c>
       <c r="C383" s="5">
         <v>2.2141845999998466E-2</v>
       </c>
       <c r="D383" s="5">
         <v>1.8170142799114553</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>15.110090314000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.34355578600000136</v>
       </c>
       <c r="D384" s="5">
         <v>31.783700712796236</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>15.275379529</v>
       </c>
       <c r="C385" s="5">
         <v>0.1652892149999996</v>
       </c>
       <c r="D385" s="5">
         <v>13.946080626834778</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>15.458693483999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.18331395499999914</v>
       </c>
       <c r="D386" s="5">
         <v>15.390304461322145</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>15.312451417</v>
       </c>
       <c r="C387" s="5">
         <v>-0.14624206699999931</v>
       </c>
       <c r="D387" s="5">
         <v>-10.779787571776289</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>15.364833211000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.2381794000000426E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.1831579581904421</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>15.403897432000001</v>
       </c>
       <c r="C389" s="5">
         <v>3.9064221000000288E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.0939584128030884</v>
       </c>
       <c r="E389" s="5">
         <v>3.8093254641146324</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>15.328945601999999</v>
       </c>
       <c r="C390" s="5">
         <v>-7.4951830000001607E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-5.6851717345343111</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>15.459061384</v>
       </c>
       <c r="C391" s="5">
         <v>0.13011578200000073</v>
       </c>
       <c r="D391" s="5">
         <v>10.675135779773859</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>15.601177257</v>
       </c>
       <c r="C392" s="5">
         <v>0.14211587299999984</v>
       </c>
       <c r="D392" s="5">
         <v>11.606887052295622</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>15.871535602</v>
       </c>
       <c r="C393" s="5">
         <v>0.270358345</v>
       </c>
       <c r="D393" s="5">
         <v>22.89633078008584</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>15.764188021000001</v>
       </c>
       <c r="C394" s="5">
         <v>-0.10734758099999908</v>
       </c>
       <c r="D394" s="5">
         <v>-7.8210192570249966</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>15.773197206000001</v>
       </c>
       <c r="C395" s="5">
         <v>9.0091850000000306E-3</v>
       </c>
       <c r="D395" s="5">
         <v>0.68795604096687502</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>15.897141777</v>
       </c>
       <c r="C396" s="5">
         <v>0.12394457099999912</v>
       </c>
       <c r="D396" s="5">
         <v>9.8479032368908861</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>15.952377050999999</v>
       </c>
       <c r="C397" s="5">
         <v>5.5235273999999279E-2</v>
       </c>
       <c r="D397" s="5">
         <v>4.250057586527678</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>16.022659916999999</v>
       </c>
       <c r="C398" s="5">
         <v>7.0282865999999444E-2</v>
       </c>
       <c r="D398" s="5">
         <v>5.4169641156960768</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>15.926059630999999</v>
       </c>
       <c r="C399" s="5">
         <v>-9.6600285999999258E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-6.9996309428797643</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>16.172047725999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.24598809499999952</v>
       </c>
       <c r="D400" s="5">
         <v>20.193262015289282</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>16.093706837999999</v>
       </c>
       <c r="C401" s="5">
         <v>-7.8340887999999609E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-5.6606542987340358</v>
       </c>
       <c r="E401" s="5">
         <v>4.4781485273135635</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>16.061988223</v>
       </c>
       <c r="C402" s="5">
         <v>-3.1718614999999062E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.339575911058267</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>16.279995889999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.21800766699999841</v>
       </c>
       <c r="D403" s="5">
         <v>17.560074686935991</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>16.045731324999998</v>
       </c>
       <c r="C404" s="5">
         <v>-0.23426456500000015</v>
       </c>
       <c r="D404" s="5">
         <v>-15.964517001879308</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>15.858496484</v>
       </c>
       <c r="C405" s="5">
         <v>-0.18723484099999865</v>
       </c>
       <c r="D405" s="5">
         <v>-13.137978674666694</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.039576370999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.18107988699999922</v>
       </c>
       <c r="D406" s="5">
         <v>14.596301656516042</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.355350510000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.31577413900000195</v>
       </c>
       <c r="D407" s="5">
         <v>26.358233491020155</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.070519367999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.28483114200000159</v>
       </c>
       <c r="D408" s="5">
         <v>-19.008269211175886</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.025644477</v>
       </c>
       <c r="C409" s="5">
         <v>-4.4874890999999195E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-3.2998616014937032</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.096524691999999</v>
       </c>
       <c r="C410" s="5">
         <v>7.0880214999998969E-2</v>
       </c>
       <c r="D410" s="5">
         <v>5.4385428478408882</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>15.944418166</v>
       </c>
       <c r="C411" s="5">
         <v>-0.15210652599999896</v>
       </c>
       <c r="D411" s="5">
         <v>-10.768402383638588</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>15.888365388</v>
       </c>
       <c r="C412" s="5">
         <v>-5.6052777999999748E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-4.1379933716416906</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.102704292999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.21433890499999819</v>
       </c>
       <c r="D413" s="5">
         <v>17.445176938235708</v>
       </c>
       <c r="E413" s="5">
         <v>5.5906666441529751E-2</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.396783789000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.29407949600000194</v>
       </c>
       <c r="D414" s="5">
         <v>24.256245748479444</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.208787780000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.18799600899999902</v>
       </c>
       <c r="D415" s="5">
         <v>-12.923213524948041</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.08016464</v>
       </c>
       <c r="C416" s="5">
         <v>-0.12862314000000197</v>
       </c>
       <c r="D416" s="5">
         <v>-9.1176686753544836</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.249885080999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.16972044099999906</v>
       </c>
       <c r="D417" s="5">
         <v>13.427310732713238</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.317336522000002</v>
       </c>
       <c r="C418" s="5">
         <v>6.7451441000002887E-2</v>
       </c>
       <c r="D418" s="5">
         <v>5.0963700405021184</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.323459166999999</v>
       </c>
       <c r="C419" s="5">
         <v>6.1226449999978172E-3</v>
       </c>
       <c r="D419" s="5">
         <v>0.45119836443610062</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.346491661999998</v>
       </c>
       <c r="C420" s="5">
         <v>2.3032494999998931E-2</v>
       </c>
       <c r="D420" s="5">
         <v>1.7064091043480722</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.403235330000001</v>
       </c>
       <c r="C421" s="5">
         <v>5.6743668000002856E-2</v>
       </c>
       <c r="D421" s="5">
         <v>4.2460239372120068</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.490583696000002</v>
       </c>
       <c r="C422" s="5">
         <v>8.734836600000051E-2</v>
       </c>
       <c r="D422" s="5">
         <v>6.5805973777907534</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.559108770000002</v>
       </c>
       <c r="C423" s="5">
         <v>6.8525074000000075E-2</v>
       </c>
       <c r="D423" s="5">
         <v>5.1020457300333222</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.601260779</v>
       </c>
       <c r="C424" s="5">
         <v>4.2152008999998714E-2</v>
       </c>
       <c r="D424" s="5">
         <v>3.0977895541564271</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.621821410999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.0560631999998691E-2</v>
       </c>
       <c r="D425" s="5">
         <v>1.4963633734822679</v>
       </c>
       <c r="E425" s="5">
         <v>3.2237884305288178</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.620108665</v>
       </c>
       <c r="C426" s="5">
         <v>-1.7127459999990435E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.12358036760831137</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.718739389</v>
       </c>
       <c r="C427" s="5">
         <v>9.8630723999999503E-2</v>
       </c>
       <c r="D427" s="5">
         <v>7.3583997513423371</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.793757184</v>
       </c>
       <c r="C428" s="5">
         <v>7.5017795000000831E-2</v>
       </c>
       <c r="D428" s="5">
         <v>5.5193477262196255</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.945508394000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.15175121000000047</v>
       </c>
       <c r="D429" s="5">
         <v>11.398873868074034</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>17.102749660000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.15724126599999977</v>
       </c>
       <c r="D430" s="5">
         <v>11.721312873167999</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>17.004864866999998</v>
       </c>
       <c r="C431" s="5">
         <v>-9.788479300000219E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-6.6558823366865365</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>17.145115634</v>
       </c>
       <c r="C432" s="5">
         <v>0.14025076700000128</v>
       </c>
       <c r="D432" s="5">
         <v>10.358757336833712</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>17.101103470999998</v>
       </c>
       <c r="C433" s="5">
         <v>-4.4012163000001436E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-3.0373236720280472</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.994583319</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10652015199999809</v>
       </c>
       <c r="D434" s="5">
         <v>-7.2237887050062959</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>17.161526822999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.16694350399999891</v>
       </c>
       <c r="D435" s="5">
         <v>12.446212446772552</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>17.118100234</v>
       </c>
       <c r="C436" s="5">
         <v>-4.3426588999999183E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.9946473084056402</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>17.106407421</v>
       </c>
       <c r="C437" s="5">
         <v>-1.1692812999999802E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.81660822167313185</v>
       </c>
       <c r="E437" s="5">
         <v>2.9153604651251497</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>17.178928415000001</v>
       </c>
       <c r="C438" s="5">
         <v>7.2520994000001338E-2</v>
       </c>
       <c r="D438" s="5">
         <v>5.2075975603834923</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>17.155922658000001</v>
       </c>
       <c r="C439" s="5">
         <v>-2.300575699999996E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-1.595237700074692</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>17.128524321</v>
+        <v>17.131159574000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.739833700000105E-2</v>
+        <v>-2.4763083999999935E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.8996791636043064</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7184109863344732</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>17.185804315999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>5.4644741999997137E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>3.8956162697924457</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>