--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B7B68B2B-C7CE-461A-8A5E-724A2FCA1474}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0A0B164-159A-4245-A195-0E907991BEF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D4D965ED-F04A-4CA4-8961-AFAB121E5472}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A286C16C-99CB-4846-B028-0F8D39CF20BB}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32AABFD3-6705-4C58-920F-6F26EAB8E6A8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B38A2BA-A0E0-44C3-9E87-85AC657E253C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>18.127209048000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>18.127209410999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>17.823431797000001</v>
+        <v>17.823429182000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.30377725099999964</v>
+        <v>-0.30378022899999735</v>
       </c>
       <c r="D7" s="5">
-        <v>-18.355934016234109</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-18.356097378137349</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>17.652505112</v>
+        <v>17.652493042</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.1709266850000013</v>
+        <v>-0.17093614000000201</v>
       </c>
       <c r="D8" s="5">
-        <v>-10.920000074726744</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-10.920574145970219</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>18.030106889999999</v>
+        <v>18.030093017999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.37760177799999894</v>
+        <v>0.37759997599999906</v>
       </c>
       <c r="D9" s="5">
-        <v>28.915003783553495</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>28.914871324667324</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>17.960211919999999</v>
+        <v>17.960192974000002</v>
       </c>
       <c r="C10" s="5">
-        <v>-6.9894970000000001E-2</v>
+        <v>-6.9900043999997052E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.5539709884973911</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-4.5542979949574125</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>18.203327610999999</v>
+        <v>18.203315485000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.24311569099999986</v>
+        <v>0.24312251099999926</v>
       </c>
       <c r="D11" s="5">
-        <v>17.50921961972487</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>17.509767795481789</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>18.152163080000001</v>
+        <v>18.152180275999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-5.1164530999997737E-2</v>
+        <v>-5.113520900000168E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-3.321213197603412</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-3.3193413232931235</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>18.028103811000001</v>
+        <v>18.028118824</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.12405926899999997</v>
+        <v>-0.12406145199999941</v>
       </c>
       <c r="D13" s="5">
-        <v>-7.8999243435553756</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-7.9000509659590605</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>17.978030662999998</v>
+        <v>17.978042755000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-5.0073148000002732E-2</v>
+        <v>-5.0076068999999279E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.282558509288469</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-3.2827443882767371</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>17.751917755000001</v>
+        <v>17.751925682</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.2261129079999975</v>
+        <v>-0.22611707300000106</v>
       </c>
       <c r="D15" s="5">
-        <v>-14.091146377849073</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-14.091379419319349</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>17.661703186</v>
+        <v>17.661708915999998</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.0214569000000466E-2</v>
+        <v>-9.0216766000001059E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.9307551302864248</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-5.9308929745360288</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>17.636078779999998</v>
+        <v>17.636082839</v>
       </c>
       <c r="C17" s="5">
-        <v>-2.5624406000002153E-2</v>
+        <v>-2.5626076999998304E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.7271891087726199</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-1.7273002877405297</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>17.434376790000002</v>
+        <v>17.434377778999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.20170198999999656</v>
+        <v>-0.20170506000000188</v>
       </c>
       <c r="D18" s="5">
-        <v>-12.893057419653998</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-12.893238698947718</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>17.310646236</v>
+        <v>17.310642761</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.12373055400000155</v>
+        <v>-0.12373501799999786</v>
       </c>
       <c r="D19" s="5">
-        <v>-8.1916374824083977</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-8.1919211373555392</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>17.220811354999999</v>
+        <v>17.220798158000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-8.9834881000001587E-2</v>
+        <v>-8.9844602999999523E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-6.0527790127634322</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-6.0534166457458571</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>17.250848724000001</v>
+        <v>17.250832640999999</v>
       </c>
       <c r="C21" s="5">
-        <v>3.0037369000002201E-2</v>
+        <v>3.0034482999997891E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.1132948839073684</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>2.1130915211151624</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>17.148866631000001</v>
+        <v>17.148842931000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10198209300000016</v>
+        <v>-0.10198970999999801</v>
       </c>
       <c r="D22" s="5">
-        <v>-6.8678836133488019</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-6.8683862058971474</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>17.129384098999999</v>
+        <v>17.129362915000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-1.9482532000001385E-2</v>
+        <v>-1.9480015999999267E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.3548129926169383</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-1.3546409823772421</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>17.180534712</v>
+        <v>17.180562086999998</v>
       </c>
       <c r="C24" s="5">
-        <v>5.1150613000000789E-2</v>
+        <v>5.1199171999996906E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>3.6428010481164952</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>3.6463209141462727</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>17.241870926000001</v>
+        <v>17.241891393</v>
       </c>
       <c r="C25" s="5">
-        <v>6.1336214000000666E-2</v>
+        <v>6.1329306000001083E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>4.3692492659515914</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>4.3687403790880985</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>16.975372282999999</v>
+        <v>16.975386855</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.26649864300000203</v>
+        <v>-0.26650453799999951</v>
       </c>
       <c r="D26" s="5">
-        <v>-17.049498816369901</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-17.049825937757301</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>16.840869573999999</v>
+        <v>16.840878982</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.1345027089999995</v>
+        <v>-0.13450787300000044</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.1044839832576265</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-9.1048109653143801</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>16.949944085999999</v>
+        <v>16.949950971</v>
       </c>
       <c r="C28" s="5">
-        <v>0.1090745119999994</v>
+        <v>0.10907198900000026</v>
       </c>
       <c r="D28" s="5">
-        <v>8.0550552430546318</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>8.0548575739520132</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>16.812308309999999</v>
+        <v>16.812313009</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.13763577599999977</v>
+        <v>-0.13763796199999945</v>
       </c>
       <c r="D29" s="5">
-        <v>-9.3205433923107535</v>
+        <v>-9.3206812594848429</v>
       </c>
       <c r="E29" s="5">
-        <v>-4.6709389330591318</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-4.6709342291040734</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>16.944955880999998</v>
+        <v>16.944956083000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.13264757099999969</v>
+        <v>0.13264307400000064</v>
       </c>
       <c r="D30" s="5">
-        <v>9.8897438855602093</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>9.8893910390119402</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>17.082162440000001</v>
+        <v>17.082156596000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.13720655900000267</v>
+        <v>0.1372005129999998</v>
       </c>
       <c r="D31" s="5">
-        <v>10.161251166198726</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>10.16078315954756</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>16.873164354</v>
+        <v>16.873148543999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.20899808600000114</v>
+        <v>-0.2090080520000015</v>
       </c>
       <c r="D32" s="5">
-        <v>-13.733083934564084</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-13.733699753861483</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>16.981017434000002</v>
+        <v>16.980997173999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.10785308000000171</v>
+        <v>0.10784862999999945</v>
       </c>
       <c r="D33" s="5">
-        <v>7.9458754042256441</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.9455436571775895</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>16.828935368</v>
+        <v>16.828904321</v>
       </c>
       <c r="C34" s="5">
-        <v>-0.15208206600000196</v>
+        <v>-0.1520928529999992</v>
       </c>
       <c r="D34" s="5">
-        <v>-10.233309125553125</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-10.234011201326275</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>17.265261221999999</v>
+        <v>17.265228458999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.43632585399999968</v>
+        <v>0.43632413799999981</v>
       </c>
       <c r="D35" s="5">
-        <v>35.95592304771791</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>35.955836959313658</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>17.140845594000002</v>
+        <v>17.140891945</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.12441562799999772</v>
+        <v>-0.12433651399999945</v>
       </c>
       <c r="D36" s="5">
-        <v>-8.3127239478801513</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-8.3076607458019254</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>17.179841138</v>
+        <v>17.179866991000001</v>
       </c>
       <c r="C37" s="5">
-        <v>3.8995543999998716E-2</v>
+        <v>3.8975046000000901E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>2.7644281291030248</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.7629492223329999</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>16.994884249999998</v>
+        <v>16.994900742999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.1849568880000021</v>
+        <v>-0.18496624800000205</v>
       </c>
       <c r="D38" s="5">
-        <v>-12.180934992386872</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-12.181498131329082</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>17.219966983999999</v>
+        <v>17.219978830999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.22508273400000078</v>
+        <v>0.22507808800000006</v>
       </c>
       <c r="D39" s="5">
-        <v>17.10332897944571</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>17.10293201688884</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>17.210386797999998</v>
+        <v>17.210395289000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-9.5801860000008787E-3</v>
+        <v>-9.583541999997891E-3</v>
       </c>
       <c r="D40" s="5">
-        <v>-0.6655710377895141</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-0.66580302168460781</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>17.267040371</v>
+        <v>17.267044568999999</v>
       </c>
       <c r="C41" s="5">
-        <v>5.6653573000001956E-2</v>
+        <v>5.664927999999847E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>4.0224983179886653</v>
+        <v>4.0221859481166966</v>
       </c>
       <c r="E41" s="5">
-        <v>2.7047568520351506</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.7047531161034755</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>17.345337662999999</v>
+        <v>17.345335825999999</v>
       </c>
       <c r="C42" s="5">
-        <v>7.8297291999998464E-2</v>
+        <v>7.8291257000000058E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>5.5791719582866772</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.5787297562029492</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>17.229535952999999</v>
+        <v>17.229527576999999</v>
       </c>
       <c r="C43" s="5">
-        <v>-0.1158017099999995</v>
+        <v>-0.11580824900000053</v>
       </c>
       <c r="D43" s="5">
-        <v>-7.7237656347372674</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-7.7241866732130298</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>17.51607022</v>
+        <v>17.516052081000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.2865342670000004</v>
+        <v>0.28652450400000262</v>
       </c>
       <c r="D44" s="5">
-        <v>21.886936852474847</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>21.88613324702726</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>17.722276179000001</v>
+        <v>17.722251781000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.20620595900000183</v>
+        <v>0.2061996999999991</v>
       </c>
       <c r="D45" s="5">
-        <v>15.078414998313928</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>15.077943929175831</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>17.717615283000001</v>
+        <v>17.717577833</v>
       </c>
       <c r="C46" s="5">
-        <v>-4.6608960000007471E-3</v>
+        <v>-4.6739480000006495E-3</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.31513965572018687</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-0.31602130232674108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>18.207898673999999</v>
+        <v>18.207852075000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.4902833909999984</v>
+        <v>0.49027424200000169</v>
       </c>
       <c r="D47" s="5">
-        <v>38.756944411986829</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>38.756202520541329</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>17.714165316999999</v>
+        <v>17.714234340000001</v>
       </c>
       <c r="C48" s="5">
-        <v>-0.49373335699999998</v>
+        <v>-0.49361773500000083</v>
       </c>
       <c r="D48" s="5">
-        <v>-28.099752376979957</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-28.094182115975208</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>18.159784655999999</v>
+        <v>18.159815322</v>
       </c>
       <c r="C49" s="5">
-        <v>0.44561933900000028</v>
+        <v>0.44558098199999918</v>
       </c>
       <c r="D49" s="5">
-        <v>34.734870683859896</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>34.731301113583044</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>18.243135277</v>
+        <v>18.24315266</v>
       </c>
       <c r="C50" s="5">
-        <v>8.3350621000001013E-2</v>
+        <v>8.3337337999999761E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>5.6490051222236826</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>5.6480722576175646</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>18.388772019000001</v>
+        <v>18.388785262999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.14563674200000065</v>
+        <v>0.14563260299999925</v>
       </c>
       <c r="D51" s="5">
-        <v>10.011731404292057</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>10.011424301334682</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>18.252910298</v>
+        <v>18.252919373000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.13586172100000127</v>
+        <v>-0.13586588999999805</v>
       </c>
       <c r="D52" s="5">
-        <v>-8.514410288539775</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-8.5146551486333983</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>18.381121284999999</v>
+        <v>18.381123342999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.12821098699999922</v>
+        <v>0.12820396999999772</v>
       </c>
       <c r="D53" s="5">
-        <v>8.7623478489788464</v>
+        <v>8.7618450833490726</v>
       </c>
       <c r="E53" s="5">
-        <v>6.4520664228659541</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>6.4520524606749285</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>18.534598114000001</v>
+        <v>18.534593205</v>
       </c>
       <c r="C54" s="5">
-        <v>0.15347682900000237</v>
+        <v>0.15346986200000146</v>
       </c>
       <c r="D54" s="5">
-        <v>10.492824531982947</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>10.492324903887585</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>18.791861769</v>
+        <v>18.791851672</v>
       </c>
       <c r="C55" s="5">
-        <v>0.25726365499999915</v>
+        <v>0.25725846699999977</v>
       </c>
       <c r="D55" s="5">
-        <v>17.98848535591555</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>17.988099603373399</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>18.866248634000002</v>
+        <v>18.866229276999999</v>
       </c>
       <c r="C56" s="5">
-        <v>7.4386865000001023E-2</v>
+        <v>7.4377604999998681E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>4.8549490205738621</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.8543341041503485</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>18.540755341000001</v>
+        <v>18.540728145999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.32549329300000096</v>
+        <v>-0.32550113099999933</v>
       </c>
       <c r="D57" s="5">
-        <v>-18.847400843371297</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-18.847830065283954</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>18.899761210000001</v>
+        <v>18.899722743000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.35900586900000064</v>
+        <v>0.35899459700000236</v>
       </c>
       <c r="D58" s="5">
-        <v>25.87709967991487</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>25.876240875262791</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>18.746214646999999</v>
+        <v>18.746165466000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.15354656300000258</v>
+        <v>-0.15355727700000088</v>
       </c>
       <c r="D59" s="5">
-        <v>-9.3250717977281798</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-9.3257118164341239</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>19.606210892</v>
+        <v>19.606292045</v>
       </c>
       <c r="C60" s="5">
-        <v>0.85999624500000138</v>
+        <v>0.86012657899999923</v>
       </c>
       <c r="D60" s="5">
-        <v>71.301439196349108</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>71.315341198554279</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>19.753366914000001</v>
+        <v>19.753396244000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.14715602200000077</v>
+        <v>0.14710419900000105</v>
       </c>
       <c r="D61" s="5">
-        <v>9.3879620996070159</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>9.3844779341922813</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>20.024858725000001</v>
+        <v>20.024874831000002</v>
       </c>
       <c r="C62" s="5">
-        <v>0.27149181100000064</v>
+        <v>0.27147858700000072</v>
       </c>
       <c r="D62" s="5">
-        <v>17.798554489621132</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>17.797592537716291</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>19.961354570000001</v>
+        <v>19.961367928000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-6.3504155000000395E-2</v>
+        <v>-6.3506903000000392E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-3.7398402232894368</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-3.7399962883857718</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>19.991766001999999</v>
+        <v>19.991774152000001</v>
       </c>
       <c r="C64" s="5">
-        <v>3.0411431999997518E-2</v>
+        <v>3.0406224000000037E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>1.843615854439995</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>1.8432962390180441</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>19.87238258</v>
+        <v>19.872382223999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11938342199999852</v>
+        <v>-0.11939192800000242</v>
       </c>
       <c r="D65" s="5">
-        <v>-6.9352197253706009</v>
+        <v>-6.935695004571107</v>
       </c>
       <c r="E65" s="5">
-        <v>8.1130050331420946</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.1129909917497578</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>19.502550068000001</v>
+        <v>19.502543285000002</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.36983251199999856</v>
+        <v>-0.36983893899999742</v>
       </c>
       <c r="D66" s="5">
-        <v>-20.182606091612719</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-20.182922059081655</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>19.96175161</v>
+        <v>19.961741609000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45920154199999885</v>
+        <v>0.45919832399999905</v>
       </c>
       <c r="D67" s="5">
-        <v>32.216893365104006</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>32.216650285840778</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>19.936594027999998</v>
+        <v>19.936576394999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-2.5157582000002066E-2</v>
+        <v>-2.5165214000001157E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.5019081039491344</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.5023613274299463</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>19.945500579000001</v>
+        <v>19.945474983</v>
       </c>
       <c r="C69" s="5">
-        <v>8.9065510000025938E-3</v>
+        <v>8.8985880000009843E-3</v>
       </c>
       <c r="D69" s="5">
-        <v>0.53741182575832713</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>0.53693064271655988</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>20.000136220000002</v>
+        <v>20.000102668</v>
       </c>
       <c r="C70" s="5">
-        <v>5.4635641000000845E-2</v>
+        <v>5.4627684999999815E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>3.3370735928232698</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.3365846539418653</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>20.190783715999999</v>
+        <v>20.190733034000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.19064749599999686</v>
+        <v>0.19063036600000061</v>
       </c>
       <c r="D71" s="5">
-        <v>12.057950754619217</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>12.056831209397378</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>19.965926609</v>
+        <v>19.966010593</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.22485710699999828</v>
+        <v>-0.22472244100000083</v>
       </c>
       <c r="D72" s="5">
-        <v>-12.57502334003946</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-12.567976761306376</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>20.109192497999999</v>
+        <v>20.109218652999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14326588899999848</v>
+        <v>0.14320805999999919</v>
       </c>
       <c r="D73" s="5">
-        <v>8.9587050185687254</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>8.954905856918538</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>20.183099896000002</v>
+        <v>20.183112963999999</v>
       </c>
       <c r="C74" s="5">
-        <v>7.39073980000029E-2</v>
+        <v>7.3894311000000101E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>4.5006181062360984</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>4.4997990220042361</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>20.465884246000002</v>
+        <v>20.465894969000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.28278435000000002</v>
+        <v>0.28278200500000139</v>
       </c>
       <c r="D75" s="5">
-        <v>18.171221423490323</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>18.171046255284939</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>20.857113227999999</v>
+        <v>20.857118901</v>
       </c>
       <c r="C76" s="5">
-        <v>0.39122898199999767</v>
+        <v>0.39122393199999905</v>
       </c>
       <c r="D76" s="5">
-        <v>25.511703616343162</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>25.511324142612168</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>20.863388533999998</v>
+        <v>20.863385727000001</v>
       </c>
       <c r="C77" s="5">
-        <v>6.2753059999991478E-3</v>
+        <v>6.2668260000009468E-3</v>
       </c>
       <c r="D77" s="5">
-        <v>0.36164357043997342</v>
+        <v>0.36115396488847207</v>
       </c>
       <c r="E77" s="5">
-        <v>4.9868502179369667</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.9868379735729995</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>20.656266732999999</v>
+        <v>20.656258986000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.20712180099999955</v>
+        <v>-0.20712674099999973</v>
       </c>
       <c r="D78" s="5">
-        <v>-11.283613371670576</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-11.283869408631675</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>20.782860291999999</v>
+        <v>20.782851943000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.1265935589999998</v>
+        <v>0.12659295699999973</v>
       </c>
       <c r="D79" s="5">
-        <v>7.6073217704878626</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>7.6072873167335686</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>20.628485600000001</v>
+        <v>20.628471611999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.15437469199999754</v>
+        <v>-0.15438033100000226</v>
       </c>
       <c r="D80" s="5">
-        <v>-8.5582904046405677</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-8.5585936610772411</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>20.194825607999999</v>
+        <v>20.194804864999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.4336599920000026</v>
+        <v>-0.43366674700000019</v>
       </c>
       <c r="D81" s="5">
-        <v>-22.505098421742808</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-22.505423019121075</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>20.32147569</v>
+        <v>20.321452203</v>
       </c>
       <c r="C82" s="5">
-        <v>0.12665008200000116</v>
+        <v>0.1266473380000015</v>
       </c>
       <c r="D82" s="5">
-        <v>7.7907809056193766</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>7.7906145265317583</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>20.619147702999999</v>
+        <v>20.619107511999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.29767201299999968</v>
+        <v>0.29765530899999959</v>
       </c>
       <c r="D83" s="5">
-        <v>19.065409922440281</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>19.06427627773688</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>20.388095818</v>
+        <v>20.388167612</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.2310518849999994</v>
+        <v>-0.2309398999999992</v>
       </c>
       <c r="D84" s="5">
-        <v>-12.64827700145208</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-12.64254244664359</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>20.518465897999999</v>
+        <v>20.518482962</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13037007999999872</v>
+        <v>0.13031535000000005</v>
       </c>
       <c r="D85" s="5">
-        <v>7.9490065562047629</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.9455223791347285</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>20.532787839000001</v>
+        <v>20.532795662000002</v>
       </c>
       <c r="C86" s="5">
-        <v>1.432194100000217E-2</v>
+        <v>1.4312700000001399E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.84082609266369346</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.840280778654523</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>20.804169196</v>
+        <v>20.804176519999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.27138135699999921</v>
+        <v>0.271380857999997</v>
       </c>
       <c r="D87" s="5">
-        <v>17.065652277273323</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>17.065611600874831</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>20.847731528000001</v>
+        <v>20.847734607</v>
       </c>
       <c r="C88" s="5">
-        <v>4.3562332000000481E-2</v>
+        <v>4.3558087000000967E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>2.5418485363575494</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>2.5415970775898966</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>20.992190987000001</v>
+        <v>20.992187016999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14445945900000012</v>
+        <v>0.14445240999999953</v>
       </c>
       <c r="D89" s="5">
-        <v>8.6394502100139547</v>
+        <v>8.639011123425643</v>
       </c>
       <c r="E89" s="5">
-        <v>0.61736113858061881</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>0.61735564728264691</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>20.919888530000001</v>
+        <v>20.919881986</v>
       </c>
       <c r="C90" s="5">
-        <v>-7.2302456999999265E-2</v>
+        <v>-7.2305030999999076E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-4.0557027785463546</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-4.0558451917785066</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>20.794979608999999</v>
+        <v>20.794974461999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.12490892100000295</v>
+        <v>-0.12490752400000105</v>
       </c>
       <c r="D91" s="5">
-        <v>-6.9343118525333036</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-6.9342389254174464</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>20.640041460999999</v>
+        <v>20.640032341000001</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.15493814799999939</v>
+        <v>-0.15494212099999771</v>
       </c>
       <c r="D92" s="5">
-        <v>-8.5834561420482292</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-8.5836693412480116</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>21.358173185999998</v>
+        <v>21.358159412999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.71813172499999922</v>
+        <v>0.71812707199999792</v>
       </c>
       <c r="D93" s="5">
-        <v>50.744841879474563</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>50.744474667196201</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>21.458492792000001</v>
+        <v>21.458480387000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.10031960600000289</v>
+        <v>0.10032097400000239</v>
       </c>
       <c r="D94" s="5">
-        <v>5.7843277171606866</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.7844124704619304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>21.553453236999999</v>
+        <v>21.553424291999999</v>
       </c>
       <c r="C95" s="5">
-        <v>9.4960444999998117E-2</v>
+        <v>9.4943904999997386E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>5.4415457106206544</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>5.4405779537457954</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>20.480787595999999</v>
+        <v>20.480838695999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-1.0726656410000004</v>
+        <v>-1.0725855959999997</v>
       </c>
       <c r="D96" s="5">
-        <v>-45.805214221980087</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-45.802718195929458</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>20.904754370999999</v>
+        <v>20.904764012000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.42396677500000024</v>
+        <v>0.42392531600000183</v>
       </c>
       <c r="D97" s="5">
-        <v>27.873627410328751</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>27.87050656781831</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>20.644938954000001</v>
+        <v>20.644942886999999</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.25981541699999866</v>
+        <v>-0.25982112500000198</v>
       </c>
       <c r="D98" s="5">
-        <v>-13.935825324667162</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-13.936104874554122</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>20.642312349000001</v>
+        <v>20.642315898</v>
       </c>
       <c r="C99" s="5">
-        <v>-2.626604999999671E-3</v>
+        <v>-2.6269889999994689E-3</v>
       </c>
       <c r="D99" s="5">
-        <v>-0.15256627191241323</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-0.15258853188436783</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>20.460852808999999</v>
+        <v>20.460853596</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.18145954000000231</v>
+        <v>-0.18146230199999991</v>
       </c>
       <c r="D100" s="5">
-        <v>-10.053425080647237</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-10.053569136847674</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>20.459779728000001</v>
+        <v>20.459775906000001</v>
       </c>
       <c r="C101" s="5">
-        <v>-1.0730809999976998E-3</v>
+        <v>-1.0776899999989098E-3</v>
       </c>
       <c r="D101" s="5">
-        <v>-6.2916528450573939E-2</v>
+        <v>-6.318668109769332E-2</v>
       </c>
       <c r="E101" s="5">
-        <v>-2.5362348281306568</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-2.5362346027540505</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>21.085764065999999</v>
+        <v>21.085759577000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.62598433799999853</v>
+        <v>0.62598367100000019</v>
       </c>
       <c r="D102" s="5">
-        <v>43.568997683066613</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>43.568952739787136</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>20.624750188</v>
+        <v>20.62474782</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.46101387799999927</v>
+        <v>-0.46101175700000141</v>
       </c>
       <c r="D103" s="5">
-        <v>-23.300549885119047</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-23.300459613842506</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>20.546685881999998</v>
+        <v>20.546681398</v>
       </c>
       <c r="C104" s="5">
-        <v>-7.8064306000001693E-2</v>
+        <v>-7.8066421999999136E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-4.448608920411723</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-4.4487275048280317</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>20.615344509</v>
+        <v>20.615336559999999</v>
       </c>
       <c r="C105" s="5">
-        <v>6.865862700000136E-2</v>
+        <v>6.8655161999998882E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>4.084433797539111</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>4.0842247729992343</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>20.577513117999999</v>
+        <v>20.577509149000001</v>
       </c>
       <c r="C106" s="5">
-        <v>-3.7831391000000991E-2</v>
+        <v>-3.7827410999998534E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-2.1800391184451207</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-2.179812912055934</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>20.457458432999999</v>
+        <v>20.457444234</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.12005468499999949</v>
+        <v>-0.12006491500000038</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.780776210091199</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.7813368596844175</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>20.568068287999999</v>
+        <v>20.568095483</v>
       </c>
       <c r="C108" s="5">
-        <v>0.11060985499999987</v>
+        <v>0.11065124900000001</v>
       </c>
       <c r="D108" s="5">
-        <v>6.6846501674909131</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>6.6872314581514436</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>20.677791738</v>
+        <v>20.677794713000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.10972345000000061</v>
+        <v>0.10969923000000037</v>
       </c>
       <c r="D109" s="5">
-        <v>6.5927867045094235</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>6.5912795100681265</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>20.738080483000001</v>
+        <v>20.738081995000002</v>
       </c>
       <c r="C110" s="5">
-        <v>6.0288745000001143E-2</v>
+        <v>6.0287282000000886E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>3.5554081110703351</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>3.555319925636069</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>20.677721687999998</v>
+        <v>20.677722868</v>
       </c>
       <c r="C111" s="5">
-        <v>-6.035879500000263E-2</v>
+        <v>-6.0359127000001678E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-3.4372644859934409</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-3.4372828442311598</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>20.285467993000001</v>
+        <v>20.285467512</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.39225369499999729</v>
+        <v>-0.39225535599999972</v>
       </c>
       <c r="D112" s="5">
-        <v>-20.532756251599281</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-20.532833281833785</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>20.851516046</v>
+        <v>20.851513685</v>
       </c>
       <c r="C113" s="5">
-        <v>0.56604805299999938</v>
+        <v>0.56604617300000015</v>
       </c>
       <c r="D113" s="5">
-        <v>39.133356193683525</v>
+        <v>39.133206735108381</v>
       </c>
       <c r="E113" s="5">
-        <v>1.9146653737620367</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>1.914672872272849</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>20.983731909999999</v>
+        <v>20.983730247</v>
       </c>
       <c r="C114" s="5">
-        <v>0.13221586399999907</v>
+        <v>0.13221656199999998</v>
       </c>
       <c r="D114" s="5">
-        <v>7.8800425846091482</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>7.8800865703019252</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>20.826348664000001</v>
+        <v>20.826348171999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.15738324599999842</v>
+        <v>-0.15738207500000101</v>
       </c>
       <c r="D115" s="5">
-        <v>-8.6381532146712185</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-8.6380922273808451</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>21.128063960999999</v>
+        <v>21.128062541999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.30171529699999766</v>
+        <v>0.30171436999999912</v>
       </c>
       <c r="D116" s="5">
-        <v>18.838953048155304</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>18.838890960135714</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>21.327762658000001</v>
+        <v>21.327759436000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.19969869700000231</v>
+        <v>0.19969689400000235</v>
       </c>
       <c r="D117" s="5">
-        <v>11.9507878595414</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>11.950675135654333</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>20.998400620999998</v>
+        <v>20.998400553</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.32936203700000277</v>
+        <v>-0.32935888300000116</v>
       </c>
       <c r="D118" s="5">
-        <v>-17.035745133613222</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-17.035597955855618</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>21.274205168000002</v>
+        <v>21.274196083</v>
       </c>
       <c r="C119" s="5">
-        <v>0.27580454700000345</v>
+        <v>0.2757955299999999</v>
       </c>
       <c r="D119" s="5">
-        <v>16.951423548061229</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>16.950828774774919</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>21.567033696999999</v>
+        <v>21.567045653000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.29282852899999767</v>
+        <v>0.29284957000000134</v>
       </c>
       <c r="D120" s="5">
-        <v>17.827017197219817</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>17.828404841237735</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>21.647760636000001</v>
+        <v>21.647762597</v>
       </c>
       <c r="C121" s="5">
-        <v>8.0726939000001607E-2</v>
+        <v>8.0716943999998847E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>4.5853185791607354</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.5847365287020825</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>21.688491947999999</v>
+        <v>21.688493083000001</v>
       </c>
       <c r="C122" s="5">
-        <v>4.0731311999998354E-2</v>
+        <v>4.0730486000001065E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>2.2813708752621675</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.2813239221906922</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>21.810439486</v>
+        <v>21.810439329000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12194753800000058</v>
+        <v>0.12194624600000026</v>
       </c>
       <c r="D123" s="5">
-        <v>6.9598376914729476</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>6.9597612833025568</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>21.993193877</v>
+        <v>21.993193055999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.18275439099999957</v>
+        <v>0.18275372699999792</v>
       </c>
       <c r="D124" s="5">
-        <v>10.531644229892191</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>10.53160426429638</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>21.96909166</v>
+        <v>21.969090518000002</v>
       </c>
       <c r="C125" s="5">
-        <v>-2.4102216999999371E-2</v>
+        <v>-2.4102537999997509E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.3071756118046896</v>
+        <v>-1.3071929648345026</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3596851736561701</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.3596916266273498</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>21.701427291000002</v>
+        <v>21.701427014</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.26766436899999846</v>
+        <v>-0.2676635040000015</v>
       </c>
       <c r="D126" s="5">
-        <v>-13.679416542825063</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-13.67937591898275</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>21.928393801999999</v>
+        <v>21.928393686</v>
       </c>
       <c r="C127" s="5">
-        <v>0.22696651099999698</v>
+        <v>0.22696667199999965</v>
       </c>
       <c r="D127" s="5">
-        <v>13.298010975093222</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>13.298021136827366</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>21.718759399</v>
+        <v>21.71875936</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.20963440299999903</v>
+        <v>-0.20963432599999976</v>
       </c>
       <c r="D128" s="5">
-        <v>-10.88756564155241</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-10.887561904965516</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>21.836643915</v>
+        <v>21.836642916999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.11788451600000016</v>
+        <v>0.11788355699999897</v>
       </c>
       <c r="D129" s="5">
-        <v>6.711330803754656</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>6.7112745788767914</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>21.91227018</v>
+        <v>21.912270551999999</v>
       </c>
       <c r="C130" s="5">
-        <v>7.5626265000000359E-2</v>
+        <v>7.5627635000000026E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>4.2360110691178399</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.2360894710356201</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>21.97686023</v>
+        <v>21.976855571000002</v>
       </c>
       <c r="C131" s="5">
-        <v>6.4590049999999621E-2</v>
+        <v>6.4585019000002575E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>3.5951118428596329</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>3.5948271980476232</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>21.836497438999999</v>
+        <v>21.836502406000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.14036279100000115</v>
+        <v>-0.1403531650000005</v>
       </c>
       <c r="D132" s="5">
-        <v>-7.4006378878789807</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-7.4001495632016407</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>21.981997423999999</v>
+        <v>21.981998175000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.14549998500000072</v>
+        <v>0.14549576900000005</v>
       </c>
       <c r="D133" s="5">
-        <v>8.2954182900131013</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>8.2951670897159815</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>22.133847580000001</v>
+        <v>22.133847940999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.15185015600000185</v>
+        <v>0.151849765999998</v>
       </c>
       <c r="D134" s="5">
-        <v>8.6118341281312905</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>8.6118108576685781</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>22.143561149</v>
+        <v>22.143560794999999</v>
       </c>
       <c r="C135" s="5">
-        <v>9.7135689999987562E-3</v>
+        <v>9.712853999999993E-3</v>
       </c>
       <c r="D135" s="5">
-        <v>0.5279000323140437</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.52786107198936616</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>22.109243831000001</v>
+        <v>22.109243405000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.4317317999999375E-2</v>
+        <v>-3.4317389999998227E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.8439480150959198</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-1.8439518801321886</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>22.004290078</v>
+        <v>22.004289417999999</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.10495375300000021</v>
+        <v>-0.1049539870000018</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.5500643069939954</v>
+        <v>-5.5500764640516786</v>
       </c>
       <c r="E137" s="5">
-        <v>0.16021790315567941</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.16022010547571686</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>22.347470427000001</v>
+        <v>22.347470602000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.34318034900000072</v>
+        <v>0.3431811840000023</v>
       </c>
       <c r="D138" s="5">
-        <v>20.407105525075831</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>20.407160177895566</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>22.525913611</v>
+        <v>22.525913725999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.17844318399999892</v>
+        <v>0.17844312399999751</v>
       </c>
       <c r="D139" s="5">
-        <v>10.014141937984068</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>10.014138339686628</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>22.310574836000001</v>
+        <v>22.310574883000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.21533877499999932</v>
+        <v>-0.21533884299999784</v>
       </c>
       <c r="D140" s="5">
-        <v>-10.887187520309649</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-10.887190726881125</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>22.169866123999999</v>
+        <v>22.169866205000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.14070871200000212</v>
+        <v>-0.14070867799999931</v>
       </c>
       <c r="D141" s="5">
-        <v>-7.311100538695781</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-7.3110988180370757</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>22.110126837999999</v>
+        <v>22.110127206000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-5.9739285999999225E-2</v>
+        <v>-5.9738999000000348E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-3.1860452633790004</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-3.1860301716132966</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>22.270666128999999</v>
+        <v>22.270664042</v>
       </c>
       <c r="C143" s="5">
-        <v>0.1605392909999992</v>
+        <v>0.16053683599999857</v>
       </c>
       <c r="D143" s="5">
-        <v>9.069589620149543</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>9.0694451841767165</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>21.395689227999998</v>
+        <v>21.395690953999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.87497690100000014</v>
+        <v>-0.87497308800000084</v>
       </c>
       <c r="D144" s="5">
-        <v>-38.18172432196225</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-38.181594962508278</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>21.291620281</v>
+        <v>21.291620855000001</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.10406894699999825</v>
+        <v>-0.10407009899999764</v>
       </c>
       <c r="D145" s="5">
-        <v>-5.6831748057600944</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-5.6832355965069858</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>21.062737958</v>
+        <v>21.062738165999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.22888232300000055</v>
+        <v>-0.22888268900000242</v>
       </c>
       <c r="D146" s="5">
-        <v>-12.16383834144481</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-12.163856348245993</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>21.358277834999999</v>
+        <v>21.358277288</v>
       </c>
       <c r="C147" s="5">
-        <v>0.29553987699999951</v>
+        <v>0.29553912200000099</v>
       </c>
       <c r="D147" s="5">
-        <v>18.199838490733033</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>18.199788157557183</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>21.331842602999998</v>
+        <v>21.331842086000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.6435232000000752E-2</v>
+        <v>-2.643520199999827E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.4751761209191971</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.4751744957198554</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>21.245651417000001</v>
+        <v>21.245650713</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.6191185999997089E-2</v>
+        <v>-8.6191373000001903E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-4.7422821950037992</v>
+        <v>-4.7422923686700429</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.4476852391547519</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-3.4476855425261577</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>21.014731819000001</v>
+        <v>21.014731503</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.23091959799999984</v>
+        <v>-0.23091920999999971</v>
       </c>
       <c r="D150" s="5">
-        <v>-12.2907079148322</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-12.290688865295108</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>20.973084057000001</v>
+        <v>20.973083884000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-4.1647762000000199E-2</v>
+        <v>-4.1647618999999025E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.3524515949281843</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.3524436404770976</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>21.047799342000001</v>
+        <v>21.047799253000001</v>
       </c>
       <c r="C152" s="5">
-        <v>7.4715284999999909E-2</v>
+        <v>7.4715368999999754E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>4.3596870369235763</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.3596920714817244</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>20.584854801999999</v>
+        <v>20.584857349</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.46294454000000229</v>
+        <v>-0.4629419040000009</v>
       </c>
       <c r="D153" s="5">
-        <v>-23.42387980996703</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-23.423762225521759</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>20.202536525999999</v>
+        <v>20.202536489</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.38231827599999946</v>
+        <v>-0.3823208600000001</v>
       </c>
       <c r="D154" s="5">
-        <v>-20.145919770734711</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-20.146040091440987</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>20.529033766000001</v>
+        <v>20.529033640000002</v>
       </c>
       <c r="C155" s="5">
-        <v>0.32649724000000191</v>
+        <v>0.32649715100000165</v>
       </c>
       <c r="D155" s="5">
-        <v>21.213586327069468</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>21.213580063436744</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>20.564990284</v>
+        <v>20.564991111000001</v>
       </c>
       <c r="C156" s="5">
-        <v>3.5956517999998994E-2</v>
+        <v>3.5957470999999686E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>2.1221607979464707</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.1222176002969828</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>20.929260074999998</v>
+        <v>20.929259774999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.36426979099999812</v>
+        <v>0.36426866399999724</v>
       </c>
       <c r="D157" s="5">
-        <v>23.453780228181987</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>23.453699418365971</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>20.516888472000002</v>
+        <v>20.516887916000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.41237160299999687</v>
+        <v>-0.41237185899999673</v>
       </c>
       <c r="D158" s="5">
-        <v>-21.242580982470706</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-21.242593047123581</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>20.149215808000001</v>
+        <v>20.149214581999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.36767266400000054</v>
+        <v>-0.36767333400000268</v>
       </c>
       <c r="D159" s="5">
-        <v>-19.50668589613619</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-19.506718492460173</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>20.147026923999999</v>
+        <v>20.147025842000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.188884000002389E-3</v>
+        <v>-2.1887399999975798E-3</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.13028258775572565</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.1302740299035321</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>19.984155371</v>
+        <v>19.984154440000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16287155299999867</v>
+        <v>-0.16287140200000039</v>
       </c>
       <c r="D161" s="5">
-        <v>-9.2810596255132438</v>
+        <v>-9.2810518763511869</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.9376670606136273</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.9376683258192786</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>20.262823121</v>
+        <v>20.262822519</v>
       </c>
       <c r="C162" s="5">
-        <v>0.27866775000000032</v>
+        <v>0.27866807899999912</v>
       </c>
       <c r="D162" s="5">
-        <v>18.078239660536166</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>18.078263574678431</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>20.204408658999998</v>
+        <v>20.204408606000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-5.8414462000001777E-2</v>
+        <v>-5.8413912999998985E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.4050797666450139</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-3.4050483697449785</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>20.189690127999999</v>
+        <v>20.189690455000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.4718530999999757E-2</v>
+        <v>-1.471815100000029E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-0.87068336009823444</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-0.87066097323645897</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>20.487144448999999</v>
+        <v>20.487150038999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.29745432100000002</v>
+        <v>0.2974595839999985</v>
       </c>
       <c r="D165" s="5">
-        <v>19.184921087912432</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>19.185288165083115</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>20.500742491</v>
+        <v>20.500743108999998</v>
       </c>
       <c r="C166" s="5">
-        <v>1.3598042000001698E-2</v>
+        <v>1.3593069999998875E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>0.79939645749591559</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.79910287918045775</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>20.415526047</v>
+        <v>20.415526250999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.521644400000028E-2</v>
+        <v>-8.5216857999999007E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-4.8756258832239112</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-4.8756488875528081</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>20.478641211999999</v>
+        <v>20.478641572000001</v>
       </c>
       <c r="C168" s="5">
-        <v>6.3115164999999251E-2</v>
+        <v>6.3115321000001501E-2</v>
       </c>
       <c r="D168" s="5">
-        <v>3.7735676578850796</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.7735771057171075</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>20.600462338</v>
+        <v>20.600461509999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.12182112600000039</v>
+        <v>0.12181993799999802</v>
       </c>
       <c r="D169" s="5">
-        <v>7.3766776954568902</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>7.3766032543699067</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>20.599568664</v>
+        <v>20.599567132000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-8.9367400000028852E-4</v>
+        <v>-8.943779999981416E-4</v>
       </c>
       <c r="D170" s="5">
-        <v>-5.2045092287833494E-2</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-5.2086083596514232E-2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>19.831712486000001</v>
+        <v>19.831709630999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.76785617799999883</v>
+        <v>-0.76785750100000172</v>
       </c>
       <c r="D171" s="5">
-        <v>-36.609366841464862</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-36.609419778349441</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>20.037625860999999</v>
+        <v>20.037623783000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.20591337499999796</v>
+        <v>0.20591415200000185</v>
       </c>
       <c r="D172" s="5">
-        <v>13.196382717153533</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>13.196437399780049</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>19.979216260000001</v>
+        <v>19.979214375000002</v>
       </c>
       <c r="C173" s="5">
-        <v>-5.840960099999748E-2</v>
+        <v>-5.8409407999999274E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-3.4424551387005287</v>
+        <v>-3.4424442969991031</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.4715135107311603E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.4719910040882365E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>19.974558632000001</v>
+        <v>19.974556682999999</v>
       </c>
       <c r="C174" s="5">
-        <v>-4.6576280000003578E-3</v>
+        <v>-4.6576920000021005E-3</v>
       </c>
       <c r="D174" s="5">
-        <v>-0.27938998164689366</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-0.27939384212212204</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>19.929295041</v>
+        <v>19.929293689000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-4.5263591000001213E-2</v>
+        <v>-4.5262993999998002E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-2.6856380134419267</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-2.6856032905508198</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>19.919178737999999</v>
+        <v>19.919184363999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-1.0116303000000215E-2</v>
+        <v>-1.0109325000001945E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.60743387942728821</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-0.60701609443327698</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>19.755263790000001</v>
+        <v>19.755270467999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.16391494799999862</v>
+        <v>-0.16391389600000039</v>
       </c>
       <c r="D177" s="5">
-        <v>-9.4399081547597028</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-9.4398477383628272</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>19.816224079000001</v>
+        <v>19.816230237999999</v>
       </c>
       <c r="C178" s="5">
-        <v>6.09602890000005E-2</v>
+        <v>6.0959770000000191E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>3.7664255438261796</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>3.7663916364331307</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>19.619414672000001</v>
+        <v>19.619414532</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.19680940699999994</v>
+        <v>-0.19681570599999887</v>
       </c>
       <c r="D179" s="5">
-        <v>-11.288136386794756</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-11.288474848528873</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>19.601341108</v>
+        <v>19.601338112000001</v>
       </c>
       <c r="C180" s="5">
-        <v>-1.8073564000001596E-2</v>
+        <v>-1.8076419999999871E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.0998659796879418</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-1.1000389094758645</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>19.375774527000001</v>
+        <v>19.375773760000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.22556658099999893</v>
+        <v>-0.22556435199999925</v>
       </c>
       <c r="D181" s="5">
-        <v>-12.967907230733211</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-12.967788942361459</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>19.371570597000002</v>
+        <v>19.371563566999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-4.2039299999991897E-3</v>
+        <v>-4.2101930000022492E-3</v>
       </c>
       <c r="D182" s="5">
-        <v>-0.26005155840583827</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-0.26043852969849235</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>19.404137351999999</v>
+        <v>19.404133330000001</v>
       </c>
       <c r="C183" s="5">
-        <v>3.2566754999997727E-2</v>
+        <v>3.2569763000001473E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>2.0361533648953989</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>2.0363439207802037</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>19.323514868</v>
+        <v>19.323512084000001</v>
       </c>
       <c r="C184" s="5">
-        <v>-8.0622483999999162E-2</v>
+        <v>-8.0621245999999758E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>-4.8735200623850394</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-4.8734479158940358</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>19.278046</v>
+        <v>19.278043559</v>
       </c>
       <c r="C185" s="5">
-        <v>-4.5468868000000384E-2</v>
+        <v>-4.5468525000000426E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.7873820543179439</v>
+        <v>-2.7873616951314961</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.5094983250359091</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-3.5095014390424506</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>18.769405808999998</v>
+        <v>18.769403881999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.50864019100000135</v>
+        <v>-0.50863967700000146</v>
       </c>
       <c r="D186" s="5">
-        <v>-27.447873905221186</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-27.44785305056454</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>18.840952544</v>
+        <v>18.840951814</v>
       </c>
       <c r="C187" s="5">
-        <v>7.154673500000186E-2</v>
+        <v>7.1547932000001424E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>4.6713867146114918</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.6714670039088357</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>18.84751747</v>
+        <v>18.847529700999999</v>
       </c>
       <c r="C188" s="5">
-        <v>6.5649259999993603E-3</v>
+        <v>6.5778869999988387E-3</v>
       </c>
       <c r="D188" s="5">
-        <v>0.41892924900031048</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.41975793761241942</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>18.742616956999999</v>
+        <v>18.742623685000002</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.10490051300000047</v>
+        <v>-0.10490601599999749</v>
       </c>
       <c r="D189" s="5">
-        <v>-6.4781905982657211</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-6.4785160274711036</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>18.851541721</v>
+        <v>18.851553182</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10892476400000106</v>
+        <v>0.10892949699999832</v>
       </c>
       <c r="D190" s="5">
-        <v>7.2012199380709019</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>7.2015402464687073</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>19.020634983000001</v>
+        <v>19.020634402999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.16909326200000052</v>
+        <v>0.169081220999999</v>
       </c>
       <c r="D191" s="5">
-        <v>11.310889353587662</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>11.310036554397641</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>18.740915019999999</v>
+        <v>18.740907753999998</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.27971996300000157</v>
+        <v>-0.27972664900000055</v>
       </c>
       <c r="D192" s="5">
-        <v>-16.287683283657508</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-16.288042122162782</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>18.671070705000002</v>
+        <v>18.671067858000001</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.9844314999997437E-2</v>
+        <v>-6.9839895999997736E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-4.3816629650890278</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-4.3813930616365626</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>18.767484546999999</v>
+        <v>18.767470320000001</v>
       </c>
       <c r="C194" s="5">
-        <v>9.6413841999996919E-2</v>
+        <v>9.6402462000000355E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3756239545274651</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.3748509237754547</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>18.853242012999999</v>
+        <v>18.853235826999999</v>
       </c>
       <c r="C195" s="5">
-        <v>8.5757466000000449E-2</v>
+        <v>8.5765506999997854E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>5.6232937108336545</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>5.6238386692866404</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>18.900685774999999</v>
+        <v>18.900681326000001</v>
       </c>
       <c r="C196" s="5">
-        <v>4.7443762000000334E-2</v>
+        <v>4.7445499000001945E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>3.0619213092663911</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.0620359864175439</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>18.867957895</v>
+        <v>18.867954703999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-3.2727879999999487E-2</v>
+        <v>-3.2726622000001981E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.0582099843178825</v>
+        <v>-2.0581321022328458</v>
       </c>
       <c r="E197" s="5">
-        <v>-2.1272285842662719</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-2.1272327440537975</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>18.841362005000001</v>
+        <v>18.841361430999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-2.65958899999994E-2</v>
+        <v>-2.6593272999999584E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.6784433953293099</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-1.6782797985538944</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>19.039071925999998</v>
+        <v>19.039074088</v>
       </c>
       <c r="C199" s="5">
-        <v>0.19770992099999773</v>
+        <v>0.19771265700000029</v>
       </c>
       <c r="D199" s="5">
-        <v>13.344843714527554</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>13.345039602929676</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>19.046985381999999</v>
+        <v>19.04700747</v>
       </c>
       <c r="C200" s="5">
-        <v>7.913456000000707E-3</v>
+        <v>7.9333820000009325E-3</v>
       </c>
       <c r="D200" s="5">
-        <v>0.49991332971732749</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>0.50117493550883019</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>18.927317603999999</v>
+        <v>18.927330650999998</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.11966777800000017</v>
+        <v>-0.11967681900000215</v>
       </c>
       <c r="D201" s="5">
-        <v>-7.2841775925595815</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-7.2847008832773845</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>18.789797844999999</v>
+        <v>18.789816256999998</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.13751975899999991</v>
+        <v>-0.1375143940000001</v>
       </c>
       <c r="D202" s="5">
-        <v>-8.378698849249421</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-8.3783793775833679</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>18.944847577000001</v>
+        <v>18.944845004000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.15504973200000194</v>
+        <v>0.15502874700000291</v>
       </c>
       <c r="D203" s="5">
-        <v>10.36416800410327</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>10.362690403402674</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>18.899544251999998</v>
+        <v>18.899529909999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-4.5303325000002559E-2</v>
+        <v>-4.5315094000002887E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-2.8321498622603358</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-2.8328763321752937</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>18.880529629000002</v>
+        <v>18.880521210000001</v>
       </c>
       <c r="C205" s="5">
-        <v>-1.9014622999996789E-2</v>
+        <v>-1.9008699999996992E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-1.2006484979602994</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-1.200277471674549</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>18.992337436</v>
+        <v>18.992312238</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11180780699999815</v>
+        <v>0.11179102799999896</v>
       </c>
       <c r="D206" s="5">
-        <v>7.3423106804382687</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.341176073136424</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>18.498556799999999</v>
+        <v>18.498546991000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.49378063600000033</v>
+        <v>-0.49376524699999891</v>
       </c>
       <c r="D207" s="5">
-        <v>-27.102412514122577</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-27.101715765492063</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>18.876562302</v>
+        <v>18.876553812000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.3780055020000006</v>
+        <v>0.3780068209999996</v>
       </c>
       <c r="D208" s="5">
-        <v>27.473731936131163</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>27.47385506590987</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>18.969619039000001</v>
+        <v>18.969613527</v>
       </c>
       <c r="C209" s="5">
-        <v>9.3056737000001277E-2</v>
+        <v>9.3059714999998988E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>6.0787615147579466</v>
+        <v>6.0789641605259792</v>
       </c>
       <c r="E209" s="5">
-        <v>0.53880311036171857</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>0.53879090020525489</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>18.902595684000001</v>
+        <v>18.902598445999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-6.7023354999999896E-2</v>
+        <v>-6.7015081000000976E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-4.158405296113532</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-4.157903060979951</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>18.829010400000001</v>
+        <v>18.829019231</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.3585283999999973E-2</v>
+        <v>-7.3579214999998754E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-4.5727074212540408</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-4.5723376672103466</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>18.92274969</v>
+        <v>18.922782035000001</v>
       </c>
       <c r="C212" s="5">
-        <v>9.3739289999998476E-2</v>
+        <v>9.3762804000000699E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>6.1404662254389786</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.1420459977382658</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>19.245450386000002</v>
+        <v>19.245481674000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.32270069600000184</v>
+        <v>0.32269963899999965</v>
       </c>
       <c r="D213" s="5">
-        <v>22.497158081497769</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>22.49703521717008</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>19.339404730999998</v>
+        <v>19.339448568000002</v>
       </c>
       <c r="C214" s="5">
-        <v>9.3954344999996664E-2</v>
+        <v>9.3966894000001133E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>6.0181642273979596</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.0189797007151435</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>19.259345392</v>
+        <v>19.259318339</v>
       </c>
       <c r="C215" s="5">
-        <v>-8.0059338999998175E-2</v>
+        <v>-8.0130229000001663E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.8560816382059109</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-4.860273266850978</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>19.141889377999998</v>
+        <v>19.141858077999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.11745601400000183</v>
+        <v>-0.11746026100000151</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.0778255653643711</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-7.078082575393374</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>19.482911027</v>
+        <v>19.482890386000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.34102164900000176</v>
+        <v>0.34103230800000262</v>
       </c>
       <c r="D217" s="5">
-        <v>23.602866214591423</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>23.603720140497341</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>19.611433376000001</v>
+        <v>19.611399979000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.1285223490000007</v>
+        <v>0.12850959300000042</v>
       </c>
       <c r="D218" s="5">
-        <v>8.2096209871950663</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>8.2087854024702303</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>19.242554900999998</v>
+        <v>19.242541019000001</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.36887847500000248</v>
+        <v>-0.36885896000000074</v>
       </c>
       <c r="D219" s="5">
-        <v>-20.376590698096308</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-20.375652874198813</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>19.260464247000002</v>
+        <v>19.260454463999999</v>
       </c>
       <c r="C220" s="5">
-        <v>1.7909346000003268E-2</v>
+        <v>1.7913444999997807E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.122593620114265</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.1228526847869791</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>19.172120002</v>
+        <v>19.172115677000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-8.834424500000182E-2</v>
+        <v>-8.8338786999997865E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-5.3674262024518189</v>
+        <v>-5.3671055748667147</v>
       </c>
       <c r="E221" s="5">
-        <v>1.0675014747722367</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.0675080423318883</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>19.167286990000001</v>
+        <v>19.167291279000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.8330119999988597E-3</v>
+        <v>-4.8243980000002296E-3</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.30208345044164808</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.30154585231101372</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>19.118948131</v>
+        <v>19.118966245999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.8338859000001122E-2</v>
+        <v>-4.8325033000001127E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-2.9847084626908882</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-2.9838659135092205</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>18.887967783000001</v>
+        <v>18.888012853999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.23098034799999922</v>
+        <v>-0.23095339199999998</v>
       </c>
       <c r="D224" s="5">
-        <v>-13.571921068616643</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-13.570428889093289</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>18.673304990999998</v>
+        <v>18.673353032000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.21466279200000216</v>
+        <v>-0.214659821999998</v>
       </c>
       <c r="D225" s="5">
-        <v>-12.817064563681157</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-12.816869467417046</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>18.371867899000002</v>
+        <v>18.371932082000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.30143709199999691</v>
+        <v>-0.30142095000000069</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.74061070219819</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-17.739701729281787</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>18.176122897999999</v>
+        <v>18.176073075000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.19574500100000236</v>
+        <v>-0.19585900699999925</v>
       </c>
       <c r="D227" s="5">
-        <v>-12.062272520862138</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-12.068851426402716</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>17.838886861999999</v>
+        <v>17.838840526999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.33723603600000018</v>
+        <v>-0.33723254800000291</v>
       </c>
       <c r="D228" s="5">
-        <v>-20.127365911669635</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-20.127228170953071</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>17.744315544999999</v>
+        <v>17.744285473000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.4571316999999766E-2</v>
+        <v>-9.4555053999997085E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-6.179442530238477</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-6.1784262483234986</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>17.400602601999999</v>
+        <v>17.400567461000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.34371294299999988</v>
+        <v>-0.34371801200000007</v>
       </c>
       <c r="D230" s="5">
-        <v>-20.921132497287552</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-20.92144070350934</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>17.643083565000001</v>
+        <v>17.643068731</v>
       </c>
       <c r="C231" s="5">
-        <v>0.24248096300000199</v>
+        <v>0.24250126999999821</v>
       </c>
       <c r="D231" s="5">
-        <v>18.065342103146786</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>18.067012144566409</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>17.278772856</v>
+        <v>17.278764974000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.36431070900000151</v>
+        <v>-0.36430375699999828</v>
       </c>
       <c r="D232" s="5">
-        <v>-22.14959924771307</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-22.149239936461086</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>17.414658763999999</v>
+        <v>17.414657631000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.13588590799999878</v>
+        <v>0.13589265699999942</v>
       </c>
       <c r="D233" s="5">
-        <v>9.8562782475377411</v>
+        <v>9.8567938349648276</v>
       </c>
       <c r="E233" s="5">
-        <v>-9.1667548388840956</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-9.1667402576146024</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>16.761758484000001</v>
+        <v>16.761764091</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.65290027999999722</v>
+        <v>-0.65289354000000088</v>
       </c>
       <c r="D234" s="5">
-        <v>-36.779879849134886</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-36.779576716894105</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>16.511318623000001</v>
+        <v>16.511340938</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.25043986100000026</v>
+        <v>-0.25042315299999984</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.52697479477898</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.52595609894183</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>16.178496273</v>
+        <v>16.178538292999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.33282235000000071</v>
+        <v>-0.33280264500000101</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.679267532168435</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-21.678096683147441</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>15.708551507999999</v>
+        <v>15.708601558</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.46994476500000104</v>
+        <v>-0.46993673499999922</v>
       </c>
       <c r="D237" s="5">
-        <v>-29.793738638493906</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-29.79324251477421</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>15.683419238000001</v>
+        <v>15.683486751</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.5132269999998513E-2</v>
+        <v>-2.5114806999999573E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.903087775880441</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-1.9017710273203869</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>15.465991654</v>
+        <v>15.465930268999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.21742758400000106</v>
+        <v>-0.21755648200000088</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.424565929187928</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-15.432962601476385</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>15.399094743999999</v>
+        <v>15.399042777</v>
       </c>
       <c r="C240" s="5">
-        <v>-6.6896910000000531E-2</v>
+        <v>-6.6887491999999327E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.0687860754439429</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.068108999762333</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>15.210773186000001</v>
+        <v>15.210737729</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.18832155799999839</v>
+        <v>-0.18830504800000014</v>
       </c>
       <c r="D241" s="5">
-        <v>-13.727339106394377</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-13.7262586518905</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>14.997598849999999</v>
+        <v>14.997566794999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.21317433600000157</v>
+        <v>-0.21317093400000076</v>
       </c>
       <c r="D242" s="5">
-        <v>-15.580007034905952</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-15.579810805294747</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>15.06108691</v>
+        <v>15.061073272</v>
       </c>
       <c r="C243" s="5">
-        <v>6.3488060000000957E-2</v>
+        <v>6.3506477000000672E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>5.1998156031119125</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.2013706761876222</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>14.889453603</v>
+        <v>14.889449394</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.17163330700000046</v>
+        <v>-0.17162387800000012</v>
       </c>
       <c r="D244" s="5">
-        <v>-12.849606209323582</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-12.848954848961302</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>14.741189433000001</v>
+        <v>14.741192806999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14826416999999914</v>
+        <v>-0.14825658700000055</v>
       </c>
       <c r="D245" s="5">
-        <v>-11.316015638161204</v>
+        <v>-11.315471224167039</v>
       </c>
       <c r="E245" s="5">
-        <v>-15.351833000177173</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-15.351808118472231</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>14.967628380000001</v>
+        <v>14.967634929999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.22643894700000011</v>
+        <v>0.226442123</v>
       </c>
       <c r="D246" s="5">
-        <v>20.073059356949319</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>20.073360109402259</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>14.603854419999999</v>
+        <v>14.603879957</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.3637739600000014</v>
+        <v>-0.36375497299999893</v>
       </c>
       <c r="D247" s="5">
-        <v>-25.565540754420102</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-25.564369710647238</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>14.857294678000001</v>
+        <v>14.857334479</v>
       </c>
       <c r="C248" s="5">
-        <v>0.25344025800000125</v>
+        <v>0.25345452200000018</v>
       </c>
       <c r="D248" s="5">
-        <v>22.932554555016683</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>22.93392683825326</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>14.734418707</v>
+        <v>14.734471359</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.12287597100000092</v>
+        <v>-0.12286311999999988</v>
       </c>
       <c r="D249" s="5">
-        <v>-9.4852746770332725</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-9.4843030726038506</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>14.893648398</v>
+        <v>14.893711181</v>
       </c>
       <c r="C250" s="5">
-        <v>0.15922969100000017</v>
+        <v>0.15923982199999998</v>
       </c>
       <c r="D250" s="5">
-        <v>13.767202760793085</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>13.768079249506071</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>14.451717634</v>
+        <v>14.451660500999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.44193076400000031</v>
+        <v>-0.44205068000000125</v>
       </c>
       <c r="D251" s="5">
-        <v>-30.334068951419702</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-30.340897653847875</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>14.251844405</v>
+        <v>14.251797368</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.1998732289999996</v>
+        <v>-0.19986313299999914</v>
       </c>
       <c r="D252" s="5">
-        <v>-15.390474873220262</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-15.389811912676443</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>14.282581606000001</v>
+        <v>14.28254735</v>
       </c>
       <c r="C253" s="5">
-        <v>3.073720100000088E-2</v>
+        <v>3.0749981999999676E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.618982108692447</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.6200928275279756</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>14.397647208</v>
+        <v>14.397620041</v>
       </c>
       <c r="C254" s="5">
-        <v>0.1150656019999996</v>
+        <v>0.11507269099999995</v>
       </c>
       <c r="D254" s="5">
-        <v>10.107717992270238</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.10839389038436</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>14.293311872</v>
+        <v>14.293299571</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.10433533600000011</v>
+        <v>-0.10432046999999933</v>
       </c>
       <c r="D255" s="5">
-        <v>-8.3576733389503115</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-8.3565447076667798</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>14.296529698000001</v>
+        <v>14.296527280999999</v>
       </c>
       <c r="C256" s="5">
-        <v>3.2178260000002012E-3</v>
+        <v>3.2277099999991066E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.27048846455690612</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.27132057346597183</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>14.361724304000001</v>
+        <v>14.361728848</v>
       </c>
       <c r="C257" s="5">
-        <v>6.5194606000000377E-2</v>
+        <v>6.5201567000000793E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>5.6115598175496162</v>
+        <v>5.61217505971916</v>
       </c>
       <c r="E257" s="5">
-        <v>-2.5741825700341336</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-2.574174043906452</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>14.48332431</v>
+        <v>14.483331823</v>
       </c>
       <c r="C258" s="5">
-        <v>0.12160000599999954</v>
+        <v>0.12160297500000006</v>
       </c>
       <c r="D258" s="5">
-        <v>10.647101044367746</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>10.647369701875409</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>14.496592792</v>
+        <v>14.496617429</v>
       </c>
       <c r="C259" s="5">
-        <v>1.3268481999999082E-2</v>
+        <v>1.3285606000000172E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>1.1049017554237928</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.106334341535975</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>14.462814332000001</v>
+        <v>14.462844573</v>
       </c>
       <c r="C260" s="5">
-        <v>-3.3778459999998844E-2</v>
+        <v>-3.3772856000000573E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-2.7605589480373616</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-2.7601021802888814</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>14.450829372999999</v>
+        <v>14.450873889</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.1984959000001183E-2</v>
+        <v>-1.1970683999999565E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.9898891373266161</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.98871340804906893</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>14.487067177</v>
+        <v>14.487121598</v>
       </c>
       <c r="C262" s="5">
-        <v>3.6237804000000651E-2</v>
+        <v>3.6247708999999517E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>3.0510472285988577</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>3.0518831887429876</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>14.530137434</v>
+        <v>14.530081622000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.3070257000000112E-2</v>
+        <v>4.2960024000000985E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>3.6265352569571752</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>3.6170878784071991</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>14.838454142</v>
+        <v>14.838410515</v>
       </c>
       <c r="C264" s="5">
-        <v>0.30831670799999955</v>
+        <v>0.30832889299999877</v>
       </c>
       <c r="D264" s="5">
-        <v>28.655169386566449</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>28.656560401249507</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>14.776422773</v>
+        <v>14.776391261000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.2031368999999614E-2</v>
+        <v>-6.201925399999908E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-4.9027859926289103</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-4.9018644429861808</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>14.791931612000001</v>
+        <v>14.791911185</v>
       </c>
       <c r="C266" s="5">
-        <v>1.5508839000000663E-2</v>
+        <v>1.5519923999999463E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>1.2667758441660126</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.267689232832292</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>14.825703408000001</v>
+        <v>14.825693451999999</v>
       </c>
       <c r="C267" s="5">
-        <v>3.377179599999991E-2</v>
+        <v>3.3782266999999422E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>2.7744139961354053</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>2.7752889223598309</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>15.090349956000001</v>
+        <v>15.090350301000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.26464654799999998</v>
+        <v>0.26465684900000142</v>
       </c>
       <c r="D268" s="5">
-        <v>23.653964658886206</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>23.654995045381135</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>14.951391729999999</v>
+        <v>14.951398806</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.13895822600000152</v>
+        <v>-0.13895149500000059</v>
       </c>
       <c r="D269" s="5">
-        <v>-10.507280592745916</v>
+        <v>-10.506796896276072</v>
       </c>
       <c r="E269" s="5">
-        <v>4.105826107772903</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.1058424388935366</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>14.99520326</v>
+        <v>14.995208098000001</v>
       </c>
       <c r="C270" s="5">
-        <v>4.3811530000001042E-2</v>
+        <v>4.380929200000061E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>3.5735449695390331</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.5733577537987005</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>15.088047625</v>
+        <v>15.088070773</v>
       </c>
       <c r="C271" s="5">
-        <v>9.2844364999999485E-2</v>
+        <v>9.2862674999999228E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>7.6882379405007972</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>7.6898035970008438</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>15.161013188</v>
+        <v>15.161034779</v>
       </c>
       <c r="C272" s="5">
-        <v>7.2965563000000344E-2</v>
+        <v>7.2964005999999415E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>5.9600492414770834</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>5.9599092711934532</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>15.153794812999999</v>
+        <v>15.153832258</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.2183750000007763E-3</v>
+        <v>-7.2025209999999618E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.56984339774132087</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.56859428910907006</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>15.085163258</v>
+        <v>15.085202423</v>
       </c>
       <c r="C274" s="5">
-        <v>-6.8631554999999622E-2</v>
+        <v>-6.8629834999999417E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-5.3014463098740698</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-5.3013039652631155</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>15.113937895999999</v>
+        <v>15.113897202</v>
       </c>
       <c r="C275" s="5">
-        <v>2.8774637999999797E-2</v>
+        <v>2.8694779000000281E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>2.3131425639230763</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.3066494768346768</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>15.129478656</v>
+        <v>15.129445445</v>
       </c>
       <c r="C276" s="5">
-        <v>1.5540760000000375E-2</v>
+        <v>1.5548242999999573E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.2408903650513725</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.2414946100321123</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>15.189160076</v>
+        <v>15.189130614</v>
       </c>
       <c r="C277" s="5">
-        <v>5.9681420000000429E-2</v>
+        <v>5.968516899999976E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>4.8377165232766917</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>4.8380378887396214</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>15.202341547</v>
+        <v>15.202320438999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.3181470999999334E-2</v>
+        <v>1.3189824999999544E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>1.0463700676553556</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.0470384350457218</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>15.15483585</v>
+        <v>15.154835221000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.7505697000000069E-2</v>
+        <v>-4.7485217999998497E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.6860899915987289</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-3.6845331998355046</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>15.286576596</v>
+        <v>15.286575955</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13174074600000019</v>
+        <v>0.13174073399999919</v>
       </c>
       <c r="D280" s="5">
-        <v>10.945068133153901</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>10.945067564257837</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>15.339734712</v>
+        <v>15.339743429</v>
       </c>
       <c r="C281" s="5">
-        <v>5.3158116000000533E-2</v>
+        <v>5.3167474000000325E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>4.2536684826315119</v>
+        <v>4.2544318660008074</v>
       </c>
       <c r="E281" s="5">
-        <v>2.5973701245536329</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.5973798708663676</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>15.194702545</v>
+        <v>15.194711872999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.1450321670000001</v>
+        <v>-0.14503155600000106</v>
       </c>
       <c r="D282" s="5">
-        <v>-10.773831362401154</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-10.773782499950347</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>15.372889241999999</v>
+        <v>15.372914912000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.17818669699999923</v>
+        <v>0.17820303900000134</v>
       </c>
       <c r="D283" s="5">
-        <v>15.016340821584828</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>15.01779821212159</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>15.469147071</v>
+        <v>15.469156663</v>
       </c>
       <c r="C284" s="5">
-        <v>9.6257829000000683E-2</v>
+        <v>9.6241750999999098E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>7.7780801593186455</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>7.7767224892515197</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>15.548895513</v>
+        <v>15.548913121</v>
       </c>
       <c r="C285" s="5">
-        <v>7.9748441999999642E-2</v>
+        <v>7.9756458000000308E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>6.3648470951352509</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.3655010549615421</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>15.583569302000001</v>
+        <v>15.583596685</v>
       </c>
       <c r="C286" s="5">
-        <v>3.4673789000001065E-2</v>
+        <v>3.4683563999999834E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.7090467250640238</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>2.7098167286138564</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>15.701057705</v>
+        <v>15.701013250999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.11748840299999941</v>
+        <v>0.11741656599999928</v>
       </c>
       <c r="D287" s="5">
-        <v>9.4318336906934022</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>9.4258083893087097</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>15.728346121</v>
+        <v>15.728309052</v>
       </c>
       <c r="C288" s="5">
-        <v>2.7288415999999316E-2</v>
+        <v>2.7295801000001063E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.1056504641211893</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.1062317914792184</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>15.815089709</v>
+        <v>15.815058901</v>
       </c>
       <c r="C289" s="5">
-        <v>8.6743588000000926E-2</v>
+        <v>8.6749849000000268E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>6.822619547605302</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.8231435977851307</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>15.697100308</v>
+        <v>15.697090485</v>
       </c>
       <c r="C290" s="5">
-        <v>-0.11798940100000088</v>
+        <v>-0.11796841600000008</v>
       </c>
       <c r="D290" s="5">
-        <v>-8.5942986289200043</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-8.5928483047463473</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>15.764281304000001</v>
+        <v>15.764315018</v>
       </c>
       <c r="C291" s="5">
-        <v>6.7180996000001159E-2</v>
+        <v>6.7224532999999198E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>5.2584352374011711</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.2619270306553334</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>15.78211248</v>
+        <v>15.782138607</v>
       </c>
       <c r="C292" s="5">
-        <v>1.7831175999999616E-2</v>
+        <v>1.7823589000000695E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3658110889933184</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.3652233925975921</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>15.843546977999999</v>
+        <v>15.843579007000001</v>
       </c>
       <c r="C293" s="5">
-        <v>6.1434497999998783E-2</v>
+        <v>6.1440400000000395E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>4.7725175307833156</v>
+        <v>4.772977815489976</v>
       </c>
       <c r="E293" s="5">
-        <v>3.2843610105321774</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.284511115404265</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>15.597921679000001</v>
+        <v>15.597940348</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.24562529899999852</v>
+        <v>-0.24563865900000081</v>
       </c>
       <c r="D294" s="5">
-        <v>-17.096697233281255</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-17.097517662118488</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>15.97738294</v>
+        <v>15.977397176</v>
       </c>
       <c r="C295" s="5">
-        <v>0.37946126099999944</v>
+        <v>0.37945682800000036</v>
       </c>
       <c r="D295" s="5">
-        <v>33.434123809051997</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>33.433634031344297</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>15.705840378</v>
+        <v>15.705809524999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.27154256200000049</v>
+        <v>-0.27158765100000082</v>
       </c>
       <c r="D296" s="5">
-        <v>-18.592124757296702</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-18.594914172661781</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>16.149851452</v>
+        <v>16.149816139999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.44401107400000051</v>
+        <v>0.44400661499999927</v>
       </c>
       <c r="D297" s="5">
-        <v>39.729540966075639</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>39.729168570047449</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>16.072821641000001</v>
+        <v>16.072801586000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-7.7029810999999171E-2</v>
+        <v>-7.7014553999998014E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>-5.5758420121489127</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-5.5747783012926488</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>16.087704078000002</v>
+        <v>16.087637744999999</v>
       </c>
       <c r="C299" s="5">
-        <v>1.4882437000000692E-2</v>
+        <v>1.4836158999997906E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1168017361589122</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.1133127081547123</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>16.103041542</v>
+        <v>16.102999860000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.5337463999998135E-2</v>
+        <v>1.5362115000002063E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1500566300824744</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.1519195413630223</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>16.143070911999999</v>
+        <v>16.143052746999999</v>
       </c>
       <c r="C301" s="5">
-        <v>4.0029369999999176E-2</v>
+        <v>4.0052886999998094E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0241154339775367</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.0259243974265493</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>16.106506669000002</v>
+        <v>16.106543939000002</v>
       </c>
       <c r="C302" s="5">
-        <v>-3.6564242999997276E-2</v>
+        <v>-3.6508807999997117E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.6844084421441039</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-2.6803920822829008</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>16.156100628000001</v>
+        <v>16.156212205999999</v>
       </c>
       <c r="C303" s="5">
-        <v>4.9593958999999188E-2</v>
+        <v>4.9668266999997712E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7581722914112436</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.7638902540925834</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>16.178188684999999</v>
+        <v>16.178282616000001</v>
       </c>
       <c r="C304" s="5">
-        <v>2.2088056999997718E-2</v>
+        <v>2.2070410000001317E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>1.6529908445703345</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.6516487757164189</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>16.148059547999999</v>
+        <v>16.148138804999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-3.0129136999999417E-2</v>
+        <v>-3.0143811000002074E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-2.212047693499386</v>
+        <v>-2.2131013079509043</v>
       </c>
       <c r="E305" s="5">
-        <v>1.9219974569005149</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.9222916606496332</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>15.972095597999999</v>
+        <v>15.972125412</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.17596394999999987</v>
+        <v>-0.17601339299999808</v>
       </c>
       <c r="D306" s="5">
-        <v>-12.320370912033329</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-12.323570988050125</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>16.164305596999998</v>
+        <v>16.164274893999998</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19220999899999924</v>
+        <v>0.19214948199999782</v>
       </c>
       <c r="D307" s="5">
-        <v>15.436145972068282</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>15.4309292129869</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>15.709964506</v>
+        <v>15.709860127000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.45434109099999809</v>
+        <v>-0.45441476699999761</v>
       </c>
       <c r="D308" s="5">
-        <v>-28.973924903103377</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-28.977968770015039</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>16.060306156999999</v>
+        <v>16.060217368</v>
       </c>
       <c r="C309" s="5">
-        <v>0.35034165099999903</v>
+        <v>0.35035724099999932</v>
       </c>
       <c r="D309" s="5">
-        <v>30.299693342455612</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>30.301437794282382</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>15.866406157</v>
+        <v>15.866409746</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.1938999999999993</v>
+        <v>-0.19380762199999957</v>
       </c>
       <c r="D310" s="5">
-        <v>-13.56354055292196</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-13.557571365040044</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>15.790166175</v>
+        <v>15.789624892000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-7.6239982000000595E-2</v>
+        <v>-7.6784853999999569E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-5.6161697997072269</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-5.6552440244224673</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>15.812097425999999</v>
+        <v>15.812160162</v>
       </c>
       <c r="C312" s="5">
-        <v>2.1931250999999818E-2</v>
+        <v>2.2535269999998775E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.6794931295803117</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.7261722002268831</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>15.289783233</v>
+        <v>15.289872338</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.5223141929999997</v>
+        <v>-0.52228782399999929</v>
       </c>
       <c r="D313" s="5">
-        <v>-33.174508549583194</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-33.173016872838026</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>15.119452273</v>
+        <v>15.119636270999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.17033095999999937</v>
+        <v>-0.17023606700000116</v>
       </c>
       <c r="D314" s="5">
-        <v>-12.578800574720205</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-12.57214741171998</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>14.746107926000001</v>
+        <v>14.746298292000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.37334434699999974</v>
+        <v>-0.37333797899999865</v>
       </c>
       <c r="D315" s="5">
-        <v>-25.920814802559413</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-25.9201570245555</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>14.760520435</v>
+        <v>14.760788433</v>
       </c>
       <c r="C316" s="5">
-        <v>1.4412508999999574E-2</v>
+        <v>1.4490140999999568E-2</v>
       </c>
       <c r="D316" s="5">
-        <v>1.1791779269473501</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.1855484678290784</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>14.640977076</v>
+        <v>14.641277544999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.11954335899999968</v>
+        <v>-0.11951088800000065</v>
       </c>
       <c r="D317" s="5">
-        <v>-9.2972022234572016</v>
+        <v>-9.2946269340287486</v>
       </c>
       <c r="E317" s="5">
-        <v>-9.3329013775321208</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-9.3314856789156746</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>14.547252628000001</v>
+        <v>14.547559685</v>
       </c>
       <c r="C318" s="5">
-        <v>-9.3724447999999683E-2</v>
+        <v>-9.3717859999999931E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-7.4170440226134282</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-7.4163940011354956</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>14.357494931</v>
+        <v>14.357771396</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.189757697000001</v>
+        <v>-0.18978828899999911</v>
       </c>
       <c r="D319" s="5">
-        <v>-14.57749772669551</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-14.579395854064636</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>14.210314614</v>
+        <v>14.208656513999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.14718031700000012</v>
+        <v>-0.149114882000001</v>
       </c>
       <c r="D320" s="5">
-        <v>-11.630935099399009</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-11.774977850863177</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>14.071075387</v>
+        <v>14.071236365000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.13923922699999913</v>
+        <v>-0.13742014899999866</v>
       </c>
       <c r="D321" s="5">
-        <v>-11.144736546338564</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-11.008011226742775</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>13.867298766999999</v>
+        <v>13.867495811</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.20377662000000107</v>
+        <v>-0.20374055400000124</v>
       </c>
       <c r="D322" s="5">
-        <v>-16.058835254913472</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-16.056046139925563</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>13.896327121000001</v>
+        <v>13.895485631</v>
       </c>
       <c r="C323" s="5">
-        <v>2.9028354000001144E-2</v>
+        <v>2.7989820000000165E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.5410777889844471</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.4491202110694887</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>13.967931157000001</v>
+        <v>13.968126924</v>
       </c>
       <c r="C324" s="5">
-        <v>7.1604036000000093E-2</v>
+        <v>7.2641293000000218E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>6.3615564105347966</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>6.456778196508095</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>14.013698246000001</v>
+        <v>14.013922432999999</v>
       </c>
       <c r="C325" s="5">
-        <v>4.5767088999999928E-2</v>
+        <v>4.5795508999999512E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>4.003537099805321</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.0060110153153694</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>14.243767535</v>
+        <v>14.244148318000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.23006928899999934</v>
+        <v>0.23022588500000118</v>
       </c>
       <c r="D326" s="5">
-        <v>21.580908922759079</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>21.596572528047385</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>14.333868207</v>
+        <v>14.334112372</v>
       </c>
       <c r="C327" s="5">
-        <v>9.0100672000000159E-2</v>
+        <v>8.9964053999999294E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>7.8604823844811156</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>7.8479294980438263</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>14.351415737</v>
+        <v>14.351832019</v>
       </c>
       <c r="C328" s="5">
-        <v>1.7547529999999867E-2</v>
+        <v>1.7719646999999838E-2</v>
       </c>
       <c r="D328" s="5">
-        <v>1.4789723920025422</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.4935522285453029</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>14.345626121</v>
+        <v>14.346161108</v>
       </c>
       <c r="C329" s="5">
-        <v>-5.7896159999994978E-3</v>
+        <v>-5.6709109999992791E-3</v>
       </c>
       <c r="D329" s="5">
-        <v>-0.4830286331009126</v>
+        <v>-0.47313287497472434</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.0172899217508533</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-2.0156467636991193</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>14.514651724</v>
+        <v>14.515320794999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.16902560299999969</v>
+        <v>0.16915968699999873</v>
       </c>
       <c r="D330" s="5">
-        <v>15.092053332711576</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>15.104212102995106</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>14.528358219999999</v>
+        <v>14.529007339</v>
       </c>
       <c r="C331" s="5">
-        <v>1.3706495999999291E-2</v>
+        <v>1.3686544000000467E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.1390897288685364</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.1373702918269446</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>14.383776446000001</v>
+        <v>14.380520539000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.14458177399999883</v>
+        <v>-0.14848679999999881</v>
       </c>
       <c r="D332" s="5">
-        <v>-11.309598547923061</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-11.597618895368701</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>14.574714332999999</v>
+        <v>14.575106036999999</v>
       </c>
       <c r="C333" s="5">
-        <v>0.1909378869999987</v>
+        <v>0.19458549799999858</v>
       </c>
       <c r="D333" s="5">
-        <v>17.14547563262969</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>17.502037073899835</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>14.895125108</v>
+        <v>14.895388879</v>
       </c>
       <c r="C334" s="5">
-        <v>0.32041077500000092</v>
+        <v>0.32028284200000101</v>
       </c>
       <c r="D334" s="5">
-        <v>29.816306528444358</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>29.802027254786665</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>14.931822142</v>
+        <v>14.930307002999999</v>
       </c>
       <c r="C335" s="5">
-        <v>3.6697033999999462E-2</v>
+        <v>3.491812399999894E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9968245242226077</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.8496229234322712</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>14.989087606</v>
+        <v>14.989138678</v>
       </c>
       <c r="C336" s="5">
-        <v>5.7265464000000321E-2</v>
+        <v>5.8831675000000416E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>4.7004807535321325</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>4.8323391832677087</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>15.164857202</v>
+        <v>15.165829885000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17576959600000031</v>
+        <v>0.17669120700000107</v>
       </c>
       <c r="D337" s="5">
-        <v>15.015806032868095</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>15.099657251676724</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>14.984761877</v>
+        <v>14.985148592</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.18009532499999992</v>
+        <v>-0.18068129300000102</v>
       </c>
       <c r="D338" s="5">
-        <v>-13.356048761133154</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-13.39589407058217</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>14.725055349</v>
+        <v>14.725316382000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.2597065280000006</v>
+        <v>-0.25983220999999901</v>
       </c>
       <c r="D339" s="5">
-        <v>-18.925350592802115</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-18.933211121212366</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>15.024332170999999</v>
+        <v>15.024978111999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.2992768219999995</v>
+        <v>0.29966172999999863</v>
       </c>
       <c r="D340" s="5">
-        <v>27.308936629817239</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>27.347540147576723</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>15.1231464</v>
+        <v>15.123703596</v>
       </c>
       <c r="C341" s="5">
-        <v>9.8814229000000253E-2</v>
+        <v>9.8725484000000918E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>8.1841793634635618</v>
+        <v>8.176197188617973</v>
       </c>
       <c r="E341" s="5">
-        <v>5.4199117727027346</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.4198644651105354</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>14.962494456</v>
+        <v>14.963795308</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.1606519439999996</v>
+        <v>-0.15990828800000045</v>
       </c>
       <c r="D342" s="5">
-        <v>-12.028468347335707</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-11.975570478101904</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>14.98563304</v>
+        <v>14.986983523999999</v>
       </c>
       <c r="C343" s="5">
-        <v>2.3138583999999796E-2</v>
+        <v>2.3188215999999429E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>1.8715920926864582</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>1.8754764691526482</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>15.047628099000001</v>
+        <v>15.042908486</v>
       </c>
       <c r="C344" s="5">
-        <v>6.1995059000000907E-2</v>
+        <v>5.5924962000000633E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0788874467339262</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.5709379032215836</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>15.083538559999999</v>
+        <v>15.085011848000001</v>
       </c>
       <c r="C345" s="5">
-        <v>3.5910460999998506E-2</v>
+        <v>4.2103362000000644E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>2.9016325704109613</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.4108494828379632</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>15.040352553</v>
+        <v>15.041734415000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.3186006999999194E-2</v>
+        <v>-4.3277433000000087E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-3.3821558352774561</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-3.3888775429730789</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>14.875954179000001</v>
+        <v>14.869786038000001</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.16439837399999924</v>
+        <v>-0.17194837699999965</v>
       </c>
       <c r="D347" s="5">
-        <v>-12.356081497188375</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-12.887267115081713</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>15.003427244999999</v>
+        <v>15.003972471000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.12747306599999852</v>
+        <v>0.13418643299999999</v>
       </c>
       <c r="D348" s="5">
-        <v>10.781626161412872</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>11.382886865540677</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>14.883674042000001</v>
+        <v>14.88580973</v>
       </c>
       <c r="C349" s="5">
-        <v>-0.11975320299999836</v>
+        <v>-0.11816274100000079</v>
       </c>
       <c r="D349" s="5">
-        <v>-9.1685842534155686</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-9.0517265503424422</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>14.814067082999999</v>
+        <v>14.814510330999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.9606959000001467E-2</v>
+        <v>-7.1299399000000818E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.4699515519607944</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-5.5986833860397596</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>14.712049852</v>
+        <v>14.712707749</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.1020172309999996</v>
+        <v>-0.10180258199999948</v>
       </c>
       <c r="D351" s="5">
-        <v>-7.9578889920123075</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-7.9415442426429621</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>14.80576434</v>
+        <v>14.806757967999999</v>
       </c>
       <c r="C352" s="5">
-        <v>9.3714487999999818E-2</v>
+        <v>9.4050218999999657E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>7.9174652807462387</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>7.9464662477733761</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>14.698101726000001</v>
+        <v>14.698655096</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.10766261399999877</v>
+        <v>-0.10810287199999991</v>
       </c>
       <c r="D353" s="5">
-        <v>-8.3853355215334204</v>
+        <v>-8.4177177057963348</v>
       </c>
       <c r="E353" s="5">
-        <v>-2.8105571602480728</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-2.810478910155445</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>14.73254931</v>
+        <v>14.734307639000001</v>
       </c>
       <c r="C354" s="5">
-        <v>3.4447583999998699E-2</v>
+        <v>3.5652543000001202E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>2.848948150061914</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.9498238543290034</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>14.859451815</v>
+        <v>14.861225226</v>
       </c>
       <c r="C355" s="5">
-        <v>0.12690250500000033</v>
+        <v>0.12691758699999944</v>
       </c>
       <c r="D355" s="5">
-        <v>10.840535654616691</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.840529943823185</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>15.025880289</v>
+        <v>15.021582249</v>
       </c>
       <c r="C356" s="5">
-        <v>0.16642847399999994</v>
+        <v>0.16035702299999954</v>
       </c>
       <c r="D356" s="5">
-        <v>14.299844031948727</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>13.745118556987235</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>14.882498457000001</v>
+        <v>14.885126027</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.14338183199999932</v>
+        <v>-0.13645622199999963</v>
       </c>
       <c r="D357" s="5">
-        <v>-10.86853180738091</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-10.372345481534362</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>14.882566066000001</v>
+        <v>14.884766197999999</v>
       </c>
       <c r="C358" s="5">
-        <v>6.7609000000246056E-5</v>
+        <v>-3.5982900000064433E-4</v>
       </c>
       <c r="D358" s="5">
-        <v>5.451559586888699E-3</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-2.9004618056038822E-2</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>15.029738745</v>
+        <v>15.017202133</v>
       </c>
       <c r="C359" s="5">
-        <v>0.14717267899999875</v>
+        <v>0.13243593500000017</v>
       </c>
       <c r="D359" s="5">
-        <v>12.533894421971281</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>11.215190216197236</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>15.116855422</v>
+        <v>15.117467298999999</v>
       </c>
       <c r="C360" s="5">
-        <v>8.7116677000000919E-2</v>
+        <v>0.10026516599999979</v>
       </c>
       <c r="D360" s="5">
-        <v>7.1816246485031598</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>8.3128882327256903</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>15.199094327999999</v>
+        <v>15.201794400000001</v>
       </c>
       <c r="C361" s="5">
-        <v>8.2238905999998835E-2</v>
+        <v>8.4327101000001292E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>6.7271739489017879</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>6.902977170394986</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>15.121298223</v>
+        <v>15.121082483</v>
       </c>
       <c r="C362" s="5">
-        <v>-7.7796104999999116E-2</v>
+        <v>-8.0711917000000355E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.9721685432344129</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-6.1884450475739428</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>15.306210445</v>
+        <v>15.308977667000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.18491222199999946</v>
+        <v>0.18789518400000027</v>
       </c>
       <c r="D363" s="5">
-        <v>15.70262653625627</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>15.973745945785399</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>15.174515923</v>
+        <v>15.175930655</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.13169452200000009</v>
+        <v>-0.13304701200000046</v>
       </c>
       <c r="D364" s="5">
-        <v>-9.8499469727922779</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-9.9446067442445223</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>15.056184322</v>
+        <v>15.056925629</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.11833160099999951</v>
+        <v>-0.11900502599999996</v>
       </c>
       <c r="D365" s="5">
-        <v>-8.9665658979511953</v>
+        <v>-9.0146096951192902</v>
       </c>
       <c r="E365" s="5">
-        <v>2.436250630695902</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.4374375115278291</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>15.206392807</v>
+        <v>15.208962902</v>
       </c>
       <c r="C366" s="5">
-        <v>0.15020848500000028</v>
+        <v>0.15203727299999947</v>
       </c>
       <c r="D366" s="5">
-        <v>12.651086272330003</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>12.813102552128242</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>15.136706996999999</v>
+        <v>15.139558410999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-6.9685810000001069E-2</v>
+        <v>-6.9404491000000235E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-5.3626886428408742</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-5.3407001082411583</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>15.123857367999999</v>
+        <v>15.120106138000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-1.2849628999999751E-2</v>
+        <v>-1.9452272999998854E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.0139434266446701</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.530987507205539</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>13.674640591999999</v>
+        <v>13.678591047999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.4492167760000001</v>
+        <v>-1.4415150900000011</v>
       </c>
       <c r="D369" s="5">
-        <v>-70.143412139202141</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-69.950426717386563</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>14.21908998</v>
+        <v>14.222262615</v>
       </c>
       <c r="C370" s="5">
-        <v>0.54444938800000031</v>
+        <v>0.54367156700000052</v>
       </c>
       <c r="D370" s="5">
-        <v>59.760930658502474</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>59.634934111038461</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>14.250633068000001</v>
+        <v>14.232569456</v>
       </c>
       <c r="C371" s="5">
-        <v>3.1543088000001163E-2</v>
+        <v>1.0306841000000233E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>2.6947551548028414</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>0.87311185899638932</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>14.204558200999999</v>
+        <v>14.205038194</v>
       </c>
       <c r="C372" s="5">
-        <v>-4.6074867000001518E-2</v>
+        <v>-2.7531262000000112E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-3.8115618039449517</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-2.2967238028402059</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>13.972406303</v>
+        <v>13.974186212999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.23215189799999969</v>
+        <v>-0.23085198100000071</v>
       </c>
       <c r="D373" s="5">
-        <v>-17.941853152588848</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-17.849645010319204</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>14.088291032000001</v>
+        <v>14.085160608000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.11588472900000113</v>
+        <v>0.11097439500000128</v>
       </c>
       <c r="D374" s="5">
-        <v>10.419379749747781</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>9.9571127593613973</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>14.509827459</v>
+        <v>14.513223915999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.42153642699999949</v>
+        <v>0.4280633079999987</v>
       </c>
       <c r="D375" s="5">
-        <v>42.444997707544815</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>43.22707012312457</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>14.777752323</v>
+        <v>14.782313596</v>
       </c>
       <c r="C376" s="5">
-        <v>0.26792486399999937</v>
+        <v>0.26908968000000044</v>
       </c>
       <c r="D376" s="5">
-        <v>24.552836917699384</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>24.664323866456449</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>14.838645143999999</v>
+        <v>14.839206703</v>
       </c>
       <c r="C377" s="5">
-        <v>6.0892820999999486E-2</v>
+        <v>5.6893107000000498E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>5.0583045412782024</v>
+        <v>4.7175028512886685</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.4448493280075914</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.4459719823591843</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>14.92230668</v>
+        <v>14.928429016000001</v>
       </c>
       <c r="C378" s="5">
-        <v>8.3661536000001036E-2</v>
+        <v>8.9222313000000497E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>6.9794956368452121</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>7.4585748199526458</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>14.851397528</v>
+        <v>14.854299214999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-7.0909152000000475E-2</v>
+        <v>-7.4129801000001549E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.5555719200865328</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.7987372167213618</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>14.961223938</v>
+        <v>14.958915299999999</v>
       </c>
       <c r="C380" s="5">
-        <v>0.10982641000000015</v>
+        <v>0.10461608499999997</v>
       </c>
       <c r="D380" s="5">
-        <v>9.2440029355497444</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.7865550052854466</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>14.568054684</v>
+        <v>14.572929791</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.39316925400000002</v>
+        <v>-0.38598550899999928</v>
       </c>
       <c r="D381" s="5">
-        <v>-27.353737700879854</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-26.926277213326301</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>14.744392682000001</v>
+        <v>14.747085381</v>
       </c>
       <c r="C382" s="5">
-        <v>0.17633799800000105</v>
+        <v>0.1741555899999998</v>
       </c>
       <c r="D382" s="5">
-        <v>15.532430344197534</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>15.321920248979403</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>14.766534527999999</v>
+        <v>14.745503935</v>
       </c>
       <c r="C383" s="5">
-        <v>2.2141845999998466E-2</v>
+        <v>-1.5814459999994313E-3</v>
       </c>
       <c r="D383" s="5">
-        <v>1.8170142799114553</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-0.1286095693543321</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>15.110090314000001</v>
+        <v>15.109052026000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.34355578600000136</v>
+        <v>0.36354809100000018</v>
       </c>
       <c r="D384" s="5">
-        <v>31.783700712796236</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>33.946437421655261</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>15.275379529</v>
+        <v>15.275146052</v>
       </c>
       <c r="C385" s="5">
-        <v>0.1652892149999996</v>
+        <v>0.16609402599999967</v>
       </c>
       <c r="D385" s="5">
-        <v>13.946080626834778</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>14.019165266972799</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>15.458693483999999</v>
+        <v>15.449012295999999</v>
       </c>
       <c r="C386" s="5">
-        <v>0.18331395499999914</v>
+        <v>0.17386624399999917</v>
       </c>
       <c r="D386" s="5">
-        <v>15.390304461322145</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>14.547118615878452</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>15.312451417</v>
+        <v>15.316257182999999</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.14624206699999931</v>
+        <v>-0.13275511299999998</v>
       </c>
       <c r="D387" s="5">
-        <v>-10.779787571776289</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-9.8380748364964017</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>15.364833211000001</v>
+        <v>15.373300860000001</v>
       </c>
       <c r="C388" s="5">
-        <v>5.2381794000000426E-2</v>
+        <v>5.7043677000001125E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>4.1831579581904421</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>4.5619601550000999</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>15.403897432000001</v>
+        <v>15.405789701</v>
       </c>
       <c r="C389" s="5">
-        <v>3.9064221000000288E-2</v>
+        <v>3.2488840999999269E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.0939584128030884</v>
+        <v>2.5656799668817953</v>
       </c>
       <c r="E389" s="5">
-        <v>3.8093254641146324</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.8181488359849691</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>15.328945601999999</v>
+        <v>15.3408487</v>
       </c>
       <c r="C390" s="5">
-        <v>-7.4951830000001607E-2</v>
+        <v>-6.4941000999999332E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.6851717345343111</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-4.942791060514784</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>15.459061384</v>
+        <v>15.464513179000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.13011578200000073</v>
+        <v>0.12366447900000033</v>
       </c>
       <c r="D391" s="5">
-        <v>10.675135779773859</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.113963663623693</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>15.601177257</v>
+        <v>15.601979306</v>
       </c>
       <c r="C392" s="5">
-        <v>0.14211587299999984</v>
+        <v>0.13746612699999972</v>
       </c>
       <c r="D392" s="5">
-        <v>11.606887052295622</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>11.204236877277296</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>15.871535602</v>
+        <v>15.879229518000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.270358345</v>
+        <v>0.27725021200000022</v>
       </c>
       <c r="D393" s="5">
-        <v>22.89633078008584</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>23.536912236548837</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>15.764188021000001</v>
+        <v>15.762934051</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.10734758099999908</v>
+        <v>-0.11629546700000049</v>
       </c>
       <c r="D394" s="5">
-        <v>-7.8210192570249966</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-8.4429923495803365</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>15.773197206000001</v>
+        <v>15.747250965999999</v>
       </c>
       <c r="C395" s="5">
-        <v>9.0091850000000306E-3</v>
+        <v>-1.5683085000000929E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.68795604096687502</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-1.1874095704759724</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>15.897141777</v>
+        <v>15.896532785</v>
       </c>
       <c r="C396" s="5">
-        <v>0.12394457099999912</v>
+        <v>0.14928181900000048</v>
       </c>
       <c r="D396" s="5">
-        <v>9.8479032368908861</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>11.988114704917674</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>15.952377050999999</v>
+        <v>15.94696564</v>
       </c>
       <c r="C397" s="5">
-        <v>5.5235273999999279E-2</v>
+        <v>5.0432855000000387E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>4.250057586527678</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.8742212524417008</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>16.022659916999999</v>
+        <v>16.001705940000001</v>
       </c>
       <c r="C398" s="5">
-        <v>7.0282865999999444E-2</v>
+        <v>5.474030000000063E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>5.4169641156960768</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.197841084556031</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>15.926059630999999</v>
+        <v>15.923822575000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-9.6600285999999258E-2</v>
+        <v>-7.7883364999999927E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>-6.9996309428797643</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-5.6867876686659935</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>16.172047725999999</v>
+        <v>16.186750596</v>
       </c>
       <c r="C400" s="5">
-        <v>0.24598809499999952</v>
+        <v>0.26292802099999868</v>
       </c>
       <c r="D400" s="5">
-        <v>20.193262015289282</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>21.716132020683165</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>16.093706837999999</v>
+        <v>16.104415306</v>
       </c>
       <c r="C401" s="5">
-        <v>-7.8340887999999609E-2</v>
+        <v>-8.2335289999999617E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-5.6606542987340358</v>
+        <v>-5.9360009009092103</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4781485273135635</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.534825014225996</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>16.061988223</v>
+        <v>16.083069850000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-3.1718614999999062E-2</v>
+        <v>-2.1345455999998819E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.339575911058267</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-1.578985705442626</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>16.279995889999999</v>
+        <v>16.289163246000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.21800766699999841</v>
+        <v>0.20609339599999998</v>
       </c>
       <c r="D403" s="5">
-        <v>17.560074686935991</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>16.508585895351622</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>16.045731324999998</v>
+        <v>16.049649380000002</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.23426456500000015</v>
+        <v>-0.23951386599999935</v>
       </c>
       <c r="D404" s="5">
-        <v>-15.964517001879308</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-16.285385325174996</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>15.858496484</v>
+        <v>15.865684002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.18723484099999865</v>
+        <v>-0.18396537800000168</v>
       </c>
       <c r="D405" s="5">
-        <v>-13.137978674666694</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-12.919881621727558</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>16.039576370999999</v>
+        <v>16.030885401999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.18107988699999922</v>
+        <v>0.16520139999999905</v>
       </c>
       <c r="D406" s="5">
-        <v>14.596301656516042</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>13.235998121533065</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>16.355350510000001</v>
+        <v>16.328584927000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.31577413900000195</v>
+        <v>0.2976995250000023</v>
       </c>
       <c r="D407" s="5">
-        <v>26.358233491020155</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>24.707472804233845</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>16.070519367999999</v>
+        <v>16.068227708999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.28483114200000159</v>
+        <v>-0.26035721800000289</v>
       </c>
       <c r="D408" s="5">
-        <v>-19.008269211175886</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-17.541935031340572</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>16.025644477</v>
+        <v>16.014487373000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-4.4874890999999195E-2</v>
+        <v>-5.3740335999997058E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-3.2998616014937032</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-3.9404020648410421</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>16.096524691999999</v>
+        <v>16.066673341000001</v>
       </c>
       <c r="C410" s="5">
-        <v>7.0880214999998969E-2</v>
+        <v>5.218596799999986E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>5.4385428478408882</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.9812588137285498</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>15.944418166</v>
+        <v>15.935325374</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.15210652599999896</v>
+        <v>-0.13134796700000173</v>
       </c>
       <c r="D411" s="5">
-        <v>-10.768402383638588</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-9.3809178891924532</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>15.888365388</v>
+        <v>15.905344377</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.6052777999999748E-2</v>
+        <v>-2.9980996999999121E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-4.1379933716416906</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-2.234484442134288</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>16.102704292999999</v>
+        <v>16.126361211999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.21433890499999819</v>
+        <v>0.22101683499999858</v>
       </c>
       <c r="D413" s="5">
-        <v>17.445176938235708</v>
+        <v>18.010235865744704</v>
       </c>
       <c r="E413" s="5">
-        <v>5.5906666441529751E-2</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.13627260340103309</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>16.396783789000001</v>
+        <v>16.425951133000002</v>
       </c>
       <c r="C414" s="5">
-        <v>0.29407949600000194</v>
+        <v>0.29958992100000259</v>
       </c>
       <c r="D414" s="5">
-        <v>24.256245748479444</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>24.718166735810222</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>16.208787780000002</v>
+        <v>16.222254275000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.18799600899999902</v>
+        <v>-0.2036968580000007</v>
       </c>
       <c r="D415" s="5">
-        <v>-12.923213524948041</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-13.906941683176722</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>16.08016464</v>
+        <v>16.086392429</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.12862314000000197</v>
+        <v>-0.13586184600000095</v>
       </c>
       <c r="D416" s="5">
-        <v>-9.1176686753544836</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-9.5997864465650391</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>16.249885080999999</v>
+        <v>16.256959819999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.16972044099999906</v>
+        <v>0.17056739099999874</v>
       </c>
       <c r="D417" s="5">
-        <v>13.427310732713238</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>13.492739297480426</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>16.317336522000002</v>
+        <v>16.299997978</v>
       </c>
       <c r="C418" s="5">
-        <v>6.7451441000002887E-2</v>
+        <v>4.3038158000001658E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>5.0963700405021184</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.2235089256131833</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>16.323459166999999</v>
+        <v>16.296569879</v>
       </c>
       <c r="C419" s="5">
-        <v>6.1226449999978172E-3</v>
+        <v>-3.4280990000006284E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>0.45119836443610062</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.25208369450610002</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>16.346491661999998</v>
+        <v>16.343054316</v>
       </c>
       <c r="C420" s="5">
-        <v>2.3032494999998931E-2</v>
+        <v>4.6484437000000156E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>1.7064091043480722</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.4771003659522348</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>16.403235330000001</v>
+        <v>16.385995689000001</v>
       </c>
       <c r="C421" s="5">
-        <v>5.6743668000002856E-2</v>
+        <v>4.2941373000001448E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>4.2460239372120068</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.1989660646677187</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>16.490583696000002</v>
+        <v>16.452681297000002</v>
       </c>
       <c r="C422" s="5">
-        <v>8.734836600000051E-2</v>
+        <v>6.6685608000000229E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>6.5805973777907534</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.9944121289548171</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>16.559108770000002</v>
+        <v>16.540676853000001</v>
       </c>
       <c r="C423" s="5">
-        <v>6.8525074000000075E-2</v>
+        <v>8.7995555999999198E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>5.1020457300333222</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>6.6102849587611034</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>16.601260779</v>
+        <v>16.625049252</v>
       </c>
       <c r="C424" s="5">
-        <v>4.2152008999998714E-2</v>
+        <v>8.4372398999999376E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>3.0977895541564271</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.2957648844099046</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>16.621821410999999</v>
+        <v>16.65989042</v>
       </c>
       <c r="C425" s="5">
-        <v>2.0560631999998691E-2</v>
+        <v>3.4841167999999811E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>1.4963633734822679</v>
+        <v>2.5440342387489379</v>
       </c>
       <c r="E425" s="5">
-        <v>3.2237884305288178</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3084289815050738</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>16.620108665</v>
+        <v>16.656698350999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.7127459999990435E-3</v>
+        <v>-3.1920690000006857E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.12358036760831137</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.22968030849737087</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>16.718739389</v>
+        <v>16.735079537000001</v>
       </c>
       <c r="C427" s="5">
-        <v>9.8630723999999503E-2</v>
+        <v>7.8381186000001435E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>7.3583997513423371</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>5.7952865608616344</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>16.793757184</v>
+        <v>16.800338995000001</v>
       </c>
       <c r="C428" s="5">
-        <v>7.5017795000000831E-2</v>
+        <v>6.5259457999999881E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>5.5193477262196255</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.7811522858165922</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>16.945508394000001</v>
+        <v>16.950179927000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.15175121000000047</v>
+        <v>0.14984093200000004</v>
       </c>
       <c r="D429" s="5">
-        <v>11.398873868074034</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>11.243645400906743</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>17.102749660000001</v>
+        <v>17.076650681</v>
       </c>
       <c r="C430" s="5">
-        <v>0.15724126599999977</v>
+        <v>0.12647075399999963</v>
       </c>
       <c r="D430" s="5">
-        <v>11.721312873167999</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>9.3303110884930938</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>17.004864866999998</v>
+        <v>16.977787456000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.788479300000219E-2</v>
+        <v>-9.8863224999998778E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.6558823366865365</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-6.7302584900658875</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>17.145115634</v>
+        <v>17.13757258</v>
       </c>
       <c r="C432" s="5">
-        <v>0.14025076700000128</v>
+        <v>0.159785123999999</v>
       </c>
       <c r="D432" s="5">
-        <v>10.358757336833712</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>11.897034434712662</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>17.101103470999998</v>
+        <v>17.079569840000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.4012163000001436E-2</v>
+        <v>-5.8002739999999164E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.0373236720280472</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-3.9866867124319305</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>16.994583319</v>
+        <v>16.952896673000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.10652015199999809</v>
+        <v>-0.12667316699999986</v>
       </c>
       <c r="D434" s="5">
-        <v>-7.2237887050062959</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-8.5457614296827966</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>17.161526822999999</v>
+        <v>16.978568592999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.16694350399999891</v>
+        <v>2.5671919999997073E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>12.446212446772552</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.8323818372144363</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>17.118100234</v>
+        <v>16.881668575999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-4.3426588999999183E-2</v>
+        <v>-9.6900016999999394E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.9946473084056402</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-6.6376969703824118</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>17.106407421</v>
+        <v>16.766030912000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.1692812999999802E-2</v>
+        <v>-0.11563766399999764</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.81660822167313185</v>
+        <v>-7.9171585461149885</v>
       </c>
       <c r="E437" s="5">
-        <v>2.9153604651251497</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.63710198161075482</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>17.178928415000001</v>
+        <v>16.846968262000001</v>
       </c>
       <c r="C438" s="5">
-        <v>7.2520994000001338E-2</v>
+        <v>8.0937349999999242E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>5.2075975603834923</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>5.9492634384204379</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>17.155922658000001</v>
+        <v>16.826391586</v>
       </c>
       <c r="C439" s="5">
-        <v>-2.300575699999996E-2</v>
+        <v>-2.0576676000001015E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.595237700074692</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.4558591466696247</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>17.131159574000002</v>
+        <v>16.801936856000001</v>
       </c>
       <c r="C440" s="5">
-        <v>-2.4763083999999935E-2</v>
+        <v>-2.4454729999998648E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-1.7184109863344732</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-1.7301532048003776</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>17.185804315999999</v>
+        <v>16.857739987999999</v>
       </c>
       <c r="C441" s="5">
-        <v>5.4644741999997137E-2</v>
+        <v>5.5803131999997646E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>3.8956162697924457</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>4.0590923912068755</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>16.872041706000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.4301718000002239E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.0228161034367966</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>