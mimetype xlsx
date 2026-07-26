--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0A0B164-159A-4245-A195-0E907991BEF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DAB78BB2-F374-4CA7-8D4B-D5F4376EFD4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A286C16C-99CB-4846-B028-0F8D39CF20BB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3F4ED859-DC9B-4C8D-9AF0-8DA70D466D00}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B38A2BA-A0E0-44C3-9E87-85AC657E253C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CF1F359-BF24-41EE-A953-9C6CE1ECCE76}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>18.127209410999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.823429182000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.30378022899999735</v>
       </c>
       <c r="D7" s="5">
         <v>-18.356097378137349</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.652493042</v>
       </c>
       <c r="C8" s="5">
         <v>-0.17093614000000201</v>
       </c>
       <c r="D8" s="5">
         <v>-10.920574145970219</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>18.030093017999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.37759997599999906</v>
       </c>
       <c r="D9" s="5">
         <v>28.914871324667324</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.960192974000002</v>
       </c>
       <c r="C10" s="5">
         <v>-6.9900043999997052E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-4.5542979949574125</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>18.203315485000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.24312251099999926</v>
       </c>
       <c r="D11" s="5">
         <v>17.509767795481789</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>18.152180275999999</v>
       </c>
       <c r="C12" s="5">
         <v>-5.113520900000168E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.3193413232931235</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>18.028118824</v>
       </c>
       <c r="C13" s="5">
         <v>-0.12406145199999941</v>
       </c>
       <c r="D13" s="5">
         <v>-7.9000509659590605</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.978042755000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.0076068999999279E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-3.2827443882767371</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.751925682</v>
       </c>
       <c r="C15" s="5">
         <v>-0.22611707300000106</v>
       </c>
       <c r="D15" s="5">
         <v>-14.091379419319349</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.661708915999998</v>
       </c>
       <c r="C16" s="5">
         <v>-9.0216766000001059E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.9308929745360288</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.636082839</v>
       </c>
       <c r="C17" s="5">
         <v>-2.5626076999998304E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.7273002877405297</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.434377778999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.20170506000000188</v>
       </c>
       <c r="D18" s="5">
         <v>-12.893238698947718</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.310642761</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12373501799999786</v>
       </c>
       <c r="D19" s="5">
         <v>-8.1919211373555392</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.220798158000001</v>
       </c>
       <c r="C20" s="5">
         <v>-8.9844602999999523E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-6.0534166457458571</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.250832640999999</v>
       </c>
       <c r="C21" s="5">
         <v>3.0034482999997891E-2</v>
       </c>
       <c r="D21" s="5">
         <v>2.1130915211151624</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.148842931000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10198970999999801</v>
       </c>
       <c r="D22" s="5">
         <v>-6.8683862058971474</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.129362915000002</v>
       </c>
       <c r="C23" s="5">
         <v>-1.9480015999999267E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.3546409823772421</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.180562086999998</v>
       </c>
       <c r="C24" s="5">
         <v>5.1199171999996906E-2</v>
       </c>
       <c r="D24" s="5">
         <v>3.6463209141462727</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.241891393</v>
       </c>
       <c r="C25" s="5">
         <v>6.1329306000001083E-2</v>
       </c>
       <c r="D25" s="5">
         <v>4.3687403790880985</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>16.975386855</v>
       </c>
       <c r="C26" s="5">
         <v>-0.26650453799999951</v>
       </c>
       <c r="D26" s="5">
         <v>-17.049825937757301</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.840878982</v>
       </c>
       <c r="C27" s="5">
         <v>-0.13450787300000044</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1048109653143801</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>16.949950971</v>
       </c>
       <c r="C28" s="5">
         <v>0.10907198900000026</v>
       </c>
       <c r="D28" s="5">
         <v>8.0548575739520132</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>16.812313009</v>
       </c>
       <c r="C29" s="5">
         <v>-0.13763796199999945</v>
       </c>
       <c r="D29" s="5">
         <v>-9.3206812594848429</v>
       </c>
       <c r="E29" s="5">
         <v>-4.6709342291040734</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>16.944956083000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.13264307400000064</v>
       </c>
       <c r="D30" s="5">
         <v>9.8893910390119402</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.082156596000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.1372005129999998</v>
       </c>
       <c r="D31" s="5">
         <v>10.16078315954756</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>16.873148543999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.2090080520000015</v>
       </c>
       <c r="D32" s="5">
         <v>-13.733699753861483</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>16.980997173999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.10784862999999945</v>
       </c>
       <c r="D33" s="5">
         <v>7.9455436571775895</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>16.828904321</v>
       </c>
       <c r="C34" s="5">
         <v>-0.1520928529999992</v>
       </c>
       <c r="D34" s="5">
         <v>-10.234011201326275</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.265228458999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.43632413799999981</v>
       </c>
       <c r="D35" s="5">
         <v>35.955836959313658</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.140891945</v>
       </c>
       <c r="C36" s="5">
         <v>-0.12433651399999945</v>
       </c>
       <c r="D36" s="5">
         <v>-8.3076607458019254</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.179866991000001</v>
       </c>
       <c r="C37" s="5">
         <v>3.8975046000000901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>2.7629492223329999</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>16.994900742999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.18496624800000205</v>
       </c>
       <c r="D38" s="5">
         <v>-12.181498131329082</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.219978830999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.22507808800000006</v>
       </c>
       <c r="D39" s="5">
         <v>17.10293201688884</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.210395289000001</v>
       </c>
       <c r="C40" s="5">
         <v>-9.583541999997891E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-0.66580302168460781</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.267044568999999</v>
       </c>
       <c r="C41" s="5">
         <v>5.664927999999847E-2</v>
       </c>
       <c r="D41" s="5">
         <v>4.0221859481166966</v>
       </c>
       <c r="E41" s="5">
         <v>2.7047531161034755</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.345335825999999</v>
       </c>
       <c r="C42" s="5">
         <v>7.8291257000000058E-2</v>
       </c>
       <c r="D42" s="5">
         <v>5.5787297562029492</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.229527576999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.11580824900000053</v>
       </c>
       <c r="D43" s="5">
         <v>-7.7241866732130298</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.516052081000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.28652450400000262</v>
       </c>
       <c r="D44" s="5">
         <v>21.88613324702726</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>17.722251781000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.2061996999999991</v>
       </c>
       <c r="D45" s="5">
         <v>15.077943929175831</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>17.717577833</v>
       </c>
       <c r="C46" s="5">
         <v>-4.6739480000006495E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-0.31602130232674108</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.207852075000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.49027424200000169</v>
       </c>
       <c r="D47" s="5">
         <v>38.756202520541329</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>17.714234340000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.49361773500000083</v>
       </c>
       <c r="D48" s="5">
         <v>-28.094182115975208</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.159815322</v>
       </c>
       <c r="C49" s="5">
         <v>0.44558098199999918</v>
       </c>
       <c r="D49" s="5">
         <v>34.731301113583044</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.24315266</v>
       </c>
       <c r="C50" s="5">
         <v>8.3337337999999761E-2</v>
       </c>
       <c r="D50" s="5">
         <v>5.6480722576175646</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.388785262999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.14563260299999925</v>
       </c>
       <c r="D51" s="5">
         <v>10.011424301334682</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.252919373000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.13586588999999805</v>
       </c>
       <c r="D52" s="5">
         <v>-8.5146551486333983</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.381123342999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.12820396999999772</v>
       </c>
       <c r="D53" s="5">
         <v>8.7618450833490726</v>
       </c>
       <c r="E53" s="5">
         <v>6.4520524606749285</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.534593205</v>
       </c>
       <c r="C54" s="5">
         <v>0.15346986200000146</v>
       </c>
       <c r="D54" s="5">
         <v>10.492324903887585</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.791851672</v>
       </c>
       <c r="C55" s="5">
         <v>0.25725846699999977</v>
       </c>
       <c r="D55" s="5">
         <v>17.988099603373399</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.866229276999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.4377604999998681E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.8543341041503485</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.540728145999999</v>
       </c>
       <c r="C57" s="5">
         <v>-0.32550113099999933</v>
       </c>
       <c r="D57" s="5">
         <v>-18.847830065283954</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.899722743000002</v>
       </c>
       <c r="C58" s="5">
         <v>0.35899459700000236</v>
       </c>
       <c r="D58" s="5">
         <v>25.876240875262791</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.746165466000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.15355727700000088</v>
       </c>
       <c r="D59" s="5">
         <v>-9.3257118164341239</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.606292045</v>
       </c>
       <c r="C60" s="5">
         <v>0.86012657899999923</v>
       </c>
       <c r="D60" s="5">
         <v>71.315341198554279</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.753396244000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.14710419900000105</v>
       </c>
       <c r="D61" s="5">
         <v>9.3844779341922813</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>20.024874831000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.27147858700000072</v>
       </c>
       <c r="D62" s="5">
         <v>17.797592537716291</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.961367928000001</v>
       </c>
       <c r="C63" s="5">
         <v>-6.3506903000000392E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-3.7399962883857718</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.991774152000001</v>
       </c>
       <c r="C64" s="5">
         <v>3.0406224000000037E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.8432962390180441</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.872382223999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11939192800000242</v>
       </c>
       <c r="D65" s="5">
         <v>-6.935695004571107</v>
       </c>
       <c r="E65" s="5">
         <v>8.1129909917497578</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.502543285000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.36983893899999742</v>
       </c>
       <c r="D66" s="5">
         <v>-20.182922059081655</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.961741609000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.45919832399999905</v>
       </c>
       <c r="D67" s="5">
         <v>32.216650285840778</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.936576394999999</v>
       </c>
       <c r="C68" s="5">
         <v>-2.5165214000001157E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.5023613274299463</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.945474983</v>
       </c>
       <c r="C69" s="5">
         <v>8.8985880000009843E-3</v>
       </c>
       <c r="D69" s="5">
         <v>0.53693064271655988</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>20.000102668</v>
       </c>
       <c r="C70" s="5">
         <v>5.4627684999999815E-2</v>
       </c>
       <c r="D70" s="5">
         <v>3.3365846539418653</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.190733034000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.19063036600000061</v>
       </c>
       <c r="D71" s="5">
         <v>12.056831209397378</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.966010593</v>
       </c>
       <c r="C72" s="5">
         <v>-0.22472244100000083</v>
       </c>
       <c r="D72" s="5">
         <v>-12.567976761306376</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>20.109218652999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.14320805999999919</v>
       </c>
       <c r="D73" s="5">
         <v>8.954905856918538</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>20.183112963999999</v>
       </c>
       <c r="C74" s="5">
         <v>7.3894311000000101E-2</v>
       </c>
       <c r="D74" s="5">
         <v>4.4997990220042361</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>20.465894969000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.28278200500000139</v>
       </c>
       <c r="D75" s="5">
         <v>18.171046255284939</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.857118901</v>
       </c>
       <c r="C76" s="5">
         <v>0.39122393199999905</v>
       </c>
       <c r="D76" s="5">
         <v>25.511324142612168</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.863385727000001</v>
       </c>
       <c r="C77" s="5">
         <v>6.2668260000009468E-3</v>
       </c>
       <c r="D77" s="5">
         <v>0.36115396488847207</v>
       </c>
       <c r="E77" s="5">
         <v>4.9868379735729995</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.656258986000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.20712674099999973</v>
       </c>
       <c r="D78" s="5">
         <v>-11.283869408631675</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.782851943000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.12659295699999973</v>
       </c>
       <c r="D79" s="5">
         <v>7.6072873167335686</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.628471611999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.15438033100000226</v>
       </c>
       <c r="D80" s="5">
         <v>-8.5585936610772411</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.194804864999998</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43366674700000019</v>
       </c>
       <c r="D81" s="5">
         <v>-22.505423019121075</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.321452203</v>
       </c>
       <c r="C82" s="5">
         <v>0.1266473380000015</v>
       </c>
       <c r="D82" s="5">
         <v>7.7906145265317583</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.619107511999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.29765530899999959</v>
       </c>
       <c r="D83" s="5">
         <v>19.06427627773688</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.388167612</v>
       </c>
       <c r="C84" s="5">
         <v>-0.2309398999999992</v>
       </c>
       <c r="D84" s="5">
         <v>-12.64254244664359</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.518482962</v>
       </c>
       <c r="C85" s="5">
         <v>0.13031535000000005</v>
       </c>
       <c r="D85" s="5">
         <v>7.9455223791347285</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.532795662000002</v>
       </c>
       <c r="C86" s="5">
         <v>1.4312700000001399E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.840280778654523</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.804176519999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.271380857999997</v>
       </c>
       <c r="D87" s="5">
         <v>17.065611600874831</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.847734607</v>
       </c>
       <c r="C88" s="5">
         <v>4.3558087000000967E-2</v>
       </c>
       <c r="D88" s="5">
         <v>2.5415970775898966</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.992187016999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.14445240999999953</v>
       </c>
       <c r="D89" s="5">
         <v>8.639011123425643</v>
       </c>
       <c r="E89" s="5">
         <v>0.61735564728264691</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.919881986</v>
       </c>
       <c r="C90" s="5">
         <v>-7.2305030999999076E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-4.0558451917785066</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.794974461999999</v>
       </c>
       <c r="C91" s="5">
         <v>-0.12490752400000105</v>
       </c>
       <c r="D91" s="5">
         <v>-6.9342389254174464</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.640032341000001</v>
       </c>
       <c r="C92" s="5">
         <v>-0.15494212099999771</v>
       </c>
       <c r="D92" s="5">
         <v>-8.5836693412480116</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.358159412999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.71812707199999792</v>
       </c>
       <c r="D93" s="5">
         <v>50.744474667196201</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.458480387000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.10032097400000239</v>
       </c>
       <c r="D94" s="5">
         <v>5.7844124704619304</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.553424291999999</v>
       </c>
       <c r="C95" s="5">
         <v>9.4943904999997386E-2</v>
       </c>
       <c r="D95" s="5">
         <v>5.4405779537457954</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>20.480838695999999</v>
       </c>
       <c r="C96" s="5">
         <v>-1.0725855959999997</v>
       </c>
       <c r="D96" s="5">
         <v>-45.802718195929458</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>20.904764012000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.42392531600000183</v>
       </c>
       <c r="D97" s="5">
         <v>27.87050656781831</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>20.644942886999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25982112500000198</v>
       </c>
       <c r="D98" s="5">
         <v>-13.936104874554122</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.642315898</v>
       </c>
       <c r="C99" s="5">
         <v>-2.6269889999994689E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15258853188436783</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.460853596</v>
       </c>
       <c r="C100" s="5">
         <v>-0.18146230199999991</v>
       </c>
       <c r="D100" s="5">
         <v>-10.053569136847674</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>20.459775906000001</v>
       </c>
       <c r="C101" s="5">
         <v>-1.0776899999989098E-3</v>
       </c>
       <c r="D101" s="5">
         <v>-6.318668109769332E-2</v>
       </c>
       <c r="E101" s="5">
         <v>-2.5362346027540505</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>21.085759577000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.62598367100000019</v>
       </c>
       <c r="D102" s="5">
         <v>43.568952739787136</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.62474782</v>
       </c>
       <c r="C103" s="5">
         <v>-0.46101175700000141</v>
       </c>
       <c r="D103" s="5">
         <v>-23.300459613842506</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>20.546681398</v>
       </c>
       <c r="C104" s="5">
         <v>-7.8066421999999136E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-4.4487275048280317</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>20.615336559999999</v>
       </c>
       <c r="C105" s="5">
         <v>6.8655161999998882E-2</v>
       </c>
       <c r="D105" s="5">
         <v>4.0842247729992343</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>20.577509149000001</v>
       </c>
       <c r="C106" s="5">
         <v>-3.7827410999998534E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-2.179812912055934</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>20.457444234</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12006491500000038</v>
       </c>
       <c r="D107" s="5">
         <v>-6.7813368596844175</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>20.568095483</v>
       </c>
       <c r="C108" s="5">
         <v>0.11065124900000001</v>
       </c>
       <c r="D108" s="5">
         <v>6.6872314581514436</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>20.677794713000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.10969923000000037</v>
       </c>
       <c r="D109" s="5">
         <v>6.5912795100681265</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.738081995000002</v>
       </c>
       <c r="C110" s="5">
         <v>6.0287282000000886E-2</v>
       </c>
       <c r="D110" s="5">
         <v>3.555319925636069</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>20.677722868</v>
       </c>
       <c r="C111" s="5">
         <v>-6.0359127000001678E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-3.4372828442311598</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>20.285467512</v>
       </c>
       <c r="C112" s="5">
         <v>-0.39225535599999972</v>
       </c>
       <c r="D112" s="5">
         <v>-20.532833281833785</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>20.851513685</v>
       </c>
       <c r="C113" s="5">
         <v>0.56604617300000015</v>
       </c>
       <c r="D113" s="5">
         <v>39.133206735108381</v>
       </c>
       <c r="E113" s="5">
         <v>1.914672872272849</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>20.983730247</v>
       </c>
       <c r="C114" s="5">
         <v>0.13221656199999998</v>
       </c>
       <c r="D114" s="5">
         <v>7.8800865703019252</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>20.826348171999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.15738207500000101</v>
       </c>
       <c r="D115" s="5">
         <v>-8.6380922273808451</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.128062541999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.30171436999999912</v>
       </c>
       <c r="D116" s="5">
         <v>18.838890960135714</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.327759436000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.19969689400000235</v>
       </c>
       <c r="D117" s="5">
         <v>11.950675135654333</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>20.998400553</v>
       </c>
       <c r="C118" s="5">
         <v>-0.32935888300000116</v>
       </c>
       <c r="D118" s="5">
         <v>-17.035597955855618</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.274196083</v>
       </c>
       <c r="C119" s="5">
         <v>0.2757955299999999</v>
       </c>
       <c r="D119" s="5">
         <v>16.950828774774919</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.567045653000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.29284957000000134</v>
       </c>
       <c r="D120" s="5">
         <v>17.828404841237735</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.647762597</v>
       </c>
       <c r="C121" s="5">
         <v>8.0716943999998847E-2</v>
       </c>
       <c r="D121" s="5">
         <v>4.5847365287020825</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.688493083000001</v>
       </c>
       <c r="C122" s="5">
         <v>4.0730486000001065E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.2813239221906922</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>21.810439329000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.12194624600000026</v>
       </c>
       <c r="D123" s="5">
         <v>6.9597612833025568</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.993193055999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.18275372699999792</v>
       </c>
       <c r="D124" s="5">
         <v>10.53160426429638</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>21.969090518000002</v>
       </c>
       <c r="C125" s="5">
         <v>-2.4102537999997509E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-1.3071929648345026</v>
       </c>
       <c r="E125" s="5">
         <v>5.3596916266273498</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>21.701427014</v>
       </c>
       <c r="C126" s="5">
         <v>-0.2676635040000015</v>
       </c>
       <c r="D126" s="5">
         <v>-13.67937591898275</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>21.928393686</v>
       </c>
       <c r="C127" s="5">
         <v>0.22696667199999965</v>
       </c>
       <c r="D127" s="5">
         <v>13.298021136827366</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>21.71875936</v>
       </c>
       <c r="C128" s="5">
         <v>-0.20963432599999976</v>
       </c>
       <c r="D128" s="5">
         <v>-10.887561904965516</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>21.836642916999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.11788355699999897</v>
       </c>
       <c r="D129" s="5">
         <v>6.7112745788767914</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>21.912270551999999</v>
       </c>
       <c r="C130" s="5">
         <v>7.5627635000000026E-2</v>
       </c>
       <c r="D130" s="5">
         <v>4.2360894710356201</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>21.976855571000002</v>
       </c>
       <c r="C131" s="5">
         <v>6.4585019000002575E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.5948271980476232</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>21.836502406000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.1403531650000005</v>
       </c>
       <c r="D132" s="5">
         <v>-7.4001495632016407</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>21.981998175000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.14549576900000005</v>
       </c>
       <c r="D133" s="5">
         <v>8.2951670897159815</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.133847940999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.151849765999998</v>
       </c>
       <c r="D134" s="5">
         <v>8.6118108576685781</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.143560794999999</v>
       </c>
       <c r="C135" s="5">
         <v>9.712853999999993E-3</v>
       </c>
       <c r="D135" s="5">
         <v>0.52786107198936616</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.109243405000001</v>
       </c>
       <c r="C136" s="5">
         <v>-3.4317389999998227E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-1.8439518801321886</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.004289417999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.1049539870000018</v>
       </c>
       <c r="D137" s="5">
         <v>-5.5500764640516786</v>
       </c>
       <c r="E137" s="5">
         <v>0.16022010547571686</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.347470602000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.3431811840000023</v>
       </c>
       <c r="D138" s="5">
         <v>20.407160177895566</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.525913725999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.17844312399999751</v>
       </c>
       <c r="D139" s="5">
         <v>10.014138339686628</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.310574883000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.21533884299999784</v>
       </c>
       <c r="D140" s="5">
         <v>-10.887190726881125</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.169866205000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.14070867799999931</v>
       </c>
       <c r="D141" s="5">
         <v>-7.3110988180370757</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.110127206000001</v>
       </c>
       <c r="C142" s="5">
         <v>-5.9738999000000348E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-3.1860301716132966</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.270664042</v>
       </c>
       <c r="C143" s="5">
         <v>0.16053683599999857</v>
       </c>
       <c r="D143" s="5">
         <v>9.0694451841767165</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>21.395690953999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.87497308800000084</v>
       </c>
       <c r="D144" s="5">
         <v>-38.181594962508278</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>21.291620855000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.10407009899999764</v>
       </c>
       <c r="D145" s="5">
         <v>-5.6832355965069858</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>21.062738165999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.22888268900000242</v>
       </c>
       <c r="D146" s="5">
         <v>-12.163856348245993</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>21.358277288</v>
       </c>
       <c r="C147" s="5">
         <v>0.29553912200000099</v>
       </c>
       <c r="D147" s="5">
         <v>18.199788157557183</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>21.331842086000002</v>
       </c>
       <c r="C148" s="5">
         <v>-2.643520199999827E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.4751744957198554</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>21.245650713</v>
       </c>
       <c r="C149" s="5">
         <v>-8.6191373000001903E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-4.7422923686700429</v>
       </c>
       <c r="E149" s="5">
         <v>-3.4476855425261577</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>21.014731503</v>
       </c>
       <c r="C150" s="5">
         <v>-0.23091920999999971</v>
       </c>
       <c r="D150" s="5">
         <v>-12.290688865295108</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>20.973083884000001</v>
       </c>
       <c r="C151" s="5">
         <v>-4.1647618999999025E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-2.3524436404770976</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>21.047799253000001</v>
       </c>
       <c r="C152" s="5">
         <v>7.4715368999999754E-2</v>
       </c>
       <c r="D152" s="5">
         <v>4.3596920714817244</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>20.584857349</v>
       </c>
       <c r="C153" s="5">
         <v>-0.4629419040000009</v>
       </c>
       <c r="D153" s="5">
         <v>-23.423762225521759</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>20.202536489</v>
       </c>
       <c r="C154" s="5">
         <v>-0.3823208600000001</v>
       </c>
       <c r="D154" s="5">
         <v>-20.146040091440987</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>20.529033640000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.32649715100000165</v>
       </c>
       <c r="D155" s="5">
         <v>21.213580063436744</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>20.564991111000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.5957470999999686E-2</v>
       </c>
       <c r="D156" s="5">
         <v>2.1222176002969828</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>20.929259774999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.36426866399999724</v>
       </c>
       <c r="D157" s="5">
         <v>23.453699418365971</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>20.516887916000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.41237185899999673</v>
       </c>
       <c r="D158" s="5">
         <v>-21.242593047123581</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>20.149214581999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36767333400000268</v>
       </c>
       <c r="D159" s="5">
         <v>-19.506718492460173</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>20.147025842000001</v>
       </c>
       <c r="C160" s="5">
         <v>-2.1887399999975798E-3</v>
       </c>
       <c r="D160" s="5">
         <v>-0.1302740299035321</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>19.984154440000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16287140200000039</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2810518763511869</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9376683258192786</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>20.262822519</v>
       </c>
       <c r="C162" s="5">
         <v>0.27866807899999912</v>
       </c>
       <c r="D162" s="5">
         <v>18.078263574678431</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>20.204408606000001</v>
       </c>
       <c r="C163" s="5">
         <v>-5.8413912999998985E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4050483697449785</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>20.189690455000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.471815100000029E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.87066097323645897</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>20.487150038999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.2974595839999985</v>
       </c>
       <c r="D165" s="5">
         <v>19.185288165083115</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>20.500743108999998</v>
       </c>
       <c r="C166" s="5">
         <v>1.3593069999998875E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.79910287918045775</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>20.415526250999999</v>
       </c>
       <c r="C167" s="5">
         <v>-8.5216857999999007E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8756488875528081</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>20.478641572000001</v>
       </c>
       <c r="C168" s="5">
         <v>6.3115321000001501E-2</v>
       </c>
       <c r="D168" s="5">
         <v>3.7735771057171075</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>20.600461509999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.12181993799999802</v>
       </c>
       <c r="D169" s="5">
         <v>7.3766032543699067</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>20.599567132000001</v>
       </c>
       <c r="C170" s="5">
         <v>-8.943779999981416E-4</v>
       </c>
       <c r="D170" s="5">
         <v>-5.2086083596514232E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>19.831709630999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.76785750100000172</v>
       </c>
       <c r="D171" s="5">
         <v>-36.609419778349441</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>20.037623783000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.20591415200000185</v>
       </c>
       <c r="D172" s="5">
         <v>13.196437399780049</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>19.979214375000002</v>
       </c>
       <c r="C173" s="5">
         <v>-5.8409407999999274E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.4424442969991031</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4719910040882365E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>19.974556682999999</v>
       </c>
       <c r="C174" s="5">
         <v>-4.6576920000021005E-3</v>
       </c>
       <c r="D174" s="5">
         <v>-0.27939384212212204</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>19.929293689000001</v>
       </c>
       <c r="C175" s="5">
         <v>-4.5262993999998002E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-2.6856032905508198</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>19.919184363999999</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0109325000001945E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.60701609443327698</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>19.755270467999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.16391389600000039</v>
       </c>
       <c r="D177" s="5">
         <v>-9.4398477383628272</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>19.816230237999999</v>
       </c>
       <c r="C178" s="5">
         <v>6.0959770000000191E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.7663916364331307</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>19.619414532</v>
       </c>
       <c r="C179" s="5">
         <v>-0.19681570599999887</v>
       </c>
       <c r="D179" s="5">
         <v>-11.288474848528873</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>19.601338112000001</v>
       </c>
       <c r="C180" s="5">
         <v>-1.8076419999999871E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-1.1000389094758645</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>19.375773760000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22556435199999925</v>
       </c>
       <c r="D181" s="5">
         <v>-12.967788942361459</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>19.371563566999999</v>
       </c>
       <c r="C182" s="5">
         <v>-4.2101930000022492E-3</v>
       </c>
       <c r="D182" s="5">
         <v>-0.26043852969849235</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>19.404133330000001</v>
       </c>
       <c r="C183" s="5">
         <v>3.2569763000001473E-2</v>
       </c>
       <c r="D183" s="5">
         <v>2.0363439207802037</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>19.323512084000001</v>
       </c>
       <c r="C184" s="5">
         <v>-8.0621245999999758E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.8734479158940358</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>19.278043559</v>
       </c>
       <c r="C185" s="5">
         <v>-4.5468525000000426E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-2.7873616951314961</v>
       </c>
       <c r="E185" s="5">
         <v>-3.5095014390424506</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>18.769403881999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.50863967700000146</v>
       </c>
       <c r="D186" s="5">
         <v>-27.44785305056454</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>18.840951814</v>
       </c>
       <c r="C187" s="5">
         <v>7.1547932000001424E-2</v>
       </c>
       <c r="D187" s="5">
         <v>4.6714670039088357</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>18.847529700999999</v>
       </c>
       <c r="C188" s="5">
         <v>6.5778869999988387E-3</v>
       </c>
       <c r="D188" s="5">
         <v>0.41975793761241942</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>18.742623685000002</v>
       </c>
       <c r="C189" s="5">
         <v>-0.10490601599999749</v>
       </c>
       <c r="D189" s="5">
         <v>-6.4785160274711036</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>18.851553182</v>
       </c>
       <c r="C190" s="5">
         <v>0.10892949699999832</v>
       </c>
       <c r="D190" s="5">
         <v>7.2015402464687073</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>19.020634402999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.169081220999999</v>
       </c>
       <c r="D191" s="5">
         <v>11.310036554397641</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>18.740907753999998</v>
       </c>
       <c r="C192" s="5">
         <v>-0.27972664900000055</v>
       </c>
       <c r="D192" s="5">
         <v>-16.288042122162782</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>18.671067858000001</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9839895999997736E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-4.3813930616365626</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>18.767470320000001</v>
       </c>
       <c r="C194" s="5">
         <v>9.6402462000000355E-2</v>
       </c>
       <c r="D194" s="5">
         <v>6.3748509237754547</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>18.853235826999999</v>
       </c>
       <c r="C195" s="5">
         <v>8.5765506999997854E-2</v>
       </c>
       <c r="D195" s="5">
         <v>5.6238386692866404</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>18.900681326000001</v>
       </c>
       <c r="C196" s="5">
         <v>4.7445499000001945E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.0620359864175439</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>18.867954703999999</v>
       </c>
       <c r="C197" s="5">
         <v>-3.2726622000001981E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-2.0581321022328458</v>
       </c>
       <c r="E197" s="5">
         <v>-2.1272327440537975</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>18.841361430999999</v>
       </c>
       <c r="C198" s="5">
         <v>-2.6593272999999584E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.6782797985538944</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>19.039074088</v>
       </c>
       <c r="C199" s="5">
         <v>0.19771265700000029</v>
       </c>
       <c r="D199" s="5">
         <v>13.345039602929676</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>19.04700747</v>
       </c>
       <c r="C200" s="5">
         <v>7.9333820000009325E-3</v>
       </c>
       <c r="D200" s="5">
         <v>0.50117493550883019</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>18.927330650999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.11967681900000215</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2847008832773845</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>18.789816256999998</v>
       </c>
       <c r="C202" s="5">
         <v>-0.1375143940000001</v>
       </c>
       <c r="D202" s="5">
         <v>-8.3783793775833679</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>18.944845004000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15502874700000291</v>
       </c>
       <c r="D203" s="5">
         <v>10.362690403402674</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>18.899529909999998</v>
       </c>
       <c r="C204" s="5">
         <v>-4.5315094000002887E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-2.8328763321752937</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>18.880521210000001</v>
       </c>
       <c r="C205" s="5">
         <v>-1.9008699999996992E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-1.200277471674549</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>18.992312238</v>
       </c>
       <c r="C206" s="5">
         <v>0.11179102799999896</v>
       </c>
       <c r="D206" s="5">
         <v>7.341176073136424</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>18.498546991000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.49376524699999891</v>
       </c>
       <c r="D207" s="5">
         <v>-27.101715765492063</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>18.876553812000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.3780068209999996</v>
       </c>
       <c r="D208" s="5">
         <v>27.47385506590987</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>18.969613527</v>
       </c>
       <c r="C209" s="5">
         <v>9.3059714999998988E-2</v>
       </c>
       <c r="D209" s="5">
         <v>6.0789641605259792</v>
       </c>
       <c r="E209" s="5">
         <v>0.53879090020525489</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>18.902598445999999</v>
       </c>
       <c r="C210" s="5">
         <v>-6.7015081000000976E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-4.157903060979951</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>18.829019231</v>
       </c>
       <c r="C211" s="5">
         <v>-7.3579214999998754E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-4.5723376672103466</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>18.922782035000001</v>
       </c>
       <c r="C212" s="5">
         <v>9.3762804000000699E-2</v>
       </c>
       <c r="D212" s="5">
         <v>6.1420459977382658</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>19.245481674000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.32269963899999965</v>
       </c>
       <c r="D213" s="5">
         <v>22.49703521717008</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>19.339448568000002</v>
       </c>
       <c r="C214" s="5">
         <v>9.3966894000001133E-2</v>
       </c>
       <c r="D214" s="5">
         <v>6.0189797007151435</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>19.259318339</v>
       </c>
       <c r="C215" s="5">
         <v>-8.0130229000001663E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.860273266850978</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>19.141858077999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.11746026100000151</v>
       </c>
       <c r="D216" s="5">
         <v>-7.078082575393374</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>19.482890386000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.34103230800000262</v>
       </c>
       <c r="D217" s="5">
         <v>23.603720140497341</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>19.611399979000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.12850959300000042</v>
       </c>
       <c r="D218" s="5">
         <v>8.2087854024702303</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>19.242541019000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.36885896000000074</v>
       </c>
       <c r="D219" s="5">
         <v>-20.375652874198813</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>19.260454463999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.7913444999997807E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.1228526847869791</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>19.172115677000001</v>
       </c>
       <c r="C221" s="5">
         <v>-8.8338786999997865E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-5.3671055748667147</v>
       </c>
       <c r="E221" s="5">
         <v>1.0675080423318883</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>19.167291279000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.8243980000002296E-3</v>
       </c>
       <c r="D222" s="5">
         <v>-0.30154585231101372</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>19.118966245999999</v>
       </c>
       <c r="C223" s="5">
         <v>-4.8325033000001127E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9838659135092205</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>18.888012853999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.23095339199999998</v>
       </c>
       <c r="D224" s="5">
         <v>-13.570428889093289</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>18.673353032000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.214659821999998</v>
       </c>
       <c r="D225" s="5">
         <v>-12.816869467417046</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>18.371932082000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.30142095000000069</v>
       </c>
       <c r="D226" s="5">
         <v>-17.739701729281787</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>18.176073075000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19585900699999925</v>
       </c>
       <c r="D227" s="5">
         <v>-12.068851426402716</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>17.838840526999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.33723254800000291</v>
       </c>
       <c r="D228" s="5">
         <v>-20.127228170953071</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>17.744285473000001</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4555053999997085E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-6.1784262483234986</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>17.400567461000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.34371801200000007</v>
       </c>
       <c r="D230" s="5">
         <v>-20.92144070350934</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>17.643068731</v>
       </c>
       <c r="C231" s="5">
         <v>0.24250126999999821</v>
       </c>
       <c r="D231" s="5">
         <v>18.067012144566409</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>17.278764974000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.36430375699999828</v>
       </c>
       <c r="D232" s="5">
         <v>-22.149239936461086</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>17.414657631000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.13589265699999942</v>
       </c>
       <c r="D233" s="5">
         <v>9.8567938349648276</v>
       </c>
       <c r="E233" s="5">
         <v>-9.1667402576146024</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>16.761764091</v>
       </c>
       <c r="C234" s="5">
         <v>-0.65289354000000088</v>
       </c>
       <c r="D234" s="5">
         <v>-36.779576716894105</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>16.511340938</v>
       </c>
       <c r="C235" s="5">
         <v>-0.25042315299999984</v>
       </c>
       <c r="D235" s="5">
         <v>-16.52595609894183</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>16.178538292999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33280264500000101</v>
       </c>
       <c r="D236" s="5">
         <v>-21.678096683147441</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.708601558</v>
       </c>
       <c r="C237" s="5">
         <v>-0.46993673499999922</v>
       </c>
       <c r="D237" s="5">
         <v>-29.79324251477421</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.683486751</v>
       </c>
       <c r="C238" s="5">
         <v>-2.5114806999999573E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.9017710273203869</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.465930268999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.21755648200000088</v>
       </c>
       <c r="D239" s="5">
         <v>-15.432962601476385</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.399042777</v>
       </c>
       <c r="C240" s="5">
         <v>-6.6887491999999327E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-5.068108999762333</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.210737729</v>
       </c>
       <c r="C241" s="5">
         <v>-0.18830504800000014</v>
       </c>
       <c r="D241" s="5">
         <v>-13.7262586518905</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>14.997566794999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.21317093400000076</v>
       </c>
       <c r="D242" s="5">
         <v>-15.579810805294747</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.061073272</v>
       </c>
       <c r="C243" s="5">
         <v>6.3506477000000672E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.2013706761876222</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>14.889449394</v>
       </c>
       <c r="C244" s="5">
         <v>-0.17162387800000012</v>
       </c>
       <c r="D244" s="5">
         <v>-12.848954848961302</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.741192806999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14825658700000055</v>
       </c>
       <c r="D245" s="5">
         <v>-11.315471224167039</v>
       </c>
       <c r="E245" s="5">
         <v>-15.351808118472231</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>14.967634929999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.226442123</v>
       </c>
       <c r="D246" s="5">
         <v>20.073360109402259</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.603879957</v>
       </c>
       <c r="C247" s="5">
         <v>-0.36375497299999893</v>
       </c>
       <c r="D247" s="5">
         <v>-25.564369710647238</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.857334479</v>
       </c>
       <c r="C248" s="5">
         <v>0.25345452200000018</v>
       </c>
       <c r="D248" s="5">
         <v>22.93392683825326</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>14.734471359</v>
       </c>
       <c r="C249" s="5">
         <v>-0.12286311999999988</v>
       </c>
       <c r="D249" s="5">
         <v>-9.4843030726038506</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.893711181</v>
       </c>
       <c r="C250" s="5">
         <v>0.15923982199999998</v>
       </c>
       <c r="D250" s="5">
         <v>13.768079249506071</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.451660500999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.44205068000000125</v>
       </c>
       <c r="D251" s="5">
         <v>-30.340897653847875</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.251797368</v>
       </c>
       <c r="C252" s="5">
         <v>-0.19986313299999914</v>
       </c>
       <c r="D252" s="5">
         <v>-15.389811912676443</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.28254735</v>
       </c>
       <c r="C253" s="5">
         <v>3.0749981999999676E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.6200928275279756</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.397620041</v>
       </c>
       <c r="C254" s="5">
         <v>0.11507269099999995</v>
       </c>
       <c r="D254" s="5">
         <v>10.10839389038436</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.293299571</v>
       </c>
       <c r="C255" s="5">
         <v>-0.10432046999999933</v>
       </c>
       <c r="D255" s="5">
         <v>-8.3565447076667798</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.296527280999999</v>
       </c>
       <c r="C256" s="5">
         <v>3.2277099999991066E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.27132057346597183</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.361728848</v>
       </c>
       <c r="C257" s="5">
         <v>6.5201567000000793E-2</v>
       </c>
       <c r="D257" s="5">
         <v>5.61217505971916</v>
       </c>
       <c r="E257" s="5">
         <v>-2.574174043906452</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.483331823</v>
       </c>
       <c r="C258" s="5">
         <v>0.12160297500000006</v>
       </c>
       <c r="D258" s="5">
         <v>10.647369701875409</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.496617429</v>
       </c>
       <c r="C259" s="5">
         <v>1.3285606000000172E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.106334341535975</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.462844573</v>
       </c>
       <c r="C260" s="5">
         <v>-3.3772856000000573E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-2.7601021802888814</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.450873889</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1970683999999565E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-0.98871340804906893</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.487121598</v>
       </c>
       <c r="C262" s="5">
         <v>3.6247708999999517E-2</v>
       </c>
       <c r="D262" s="5">
         <v>3.0518831887429876</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.530081622000001</v>
       </c>
       <c r="C263" s="5">
         <v>4.2960024000000985E-2</v>
       </c>
       <c r="D263" s="5">
         <v>3.6170878784071991</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.838410515</v>
       </c>
       <c r="C264" s="5">
         <v>0.30832889299999877</v>
       </c>
       <c r="D264" s="5">
         <v>28.656560401249507</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.776391261000001</v>
       </c>
       <c r="C265" s="5">
         <v>-6.201925399999908E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-4.9018644429861808</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.791911185</v>
       </c>
       <c r="C266" s="5">
         <v>1.5519923999999463E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.267689232832292</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.825693451999999</v>
       </c>
       <c r="C267" s="5">
         <v>3.3782266999999422E-2</v>
       </c>
       <c r="D267" s="5">
         <v>2.7752889223598309</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>15.090350301000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.26465684900000142</v>
       </c>
       <c r="D268" s="5">
         <v>23.654995045381135</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.951398806</v>
       </c>
       <c r="C269" s="5">
         <v>-0.13895149500000059</v>
       </c>
       <c r="D269" s="5">
         <v>-10.506796896276072</v>
       </c>
       <c r="E269" s="5">
         <v>4.1058424388935366</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.995208098000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.380929200000061E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.5733577537987005</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>15.088070773</v>
       </c>
       <c r="C271" s="5">
         <v>9.2862674999999228E-2</v>
       </c>
       <c r="D271" s="5">
         <v>7.6898035970008438</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>15.161034779</v>
       </c>
       <c r="C272" s="5">
         <v>7.2964005999999415E-2</v>
       </c>
       <c r="D272" s="5">
         <v>5.9599092711934532</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>15.153832258</v>
       </c>
       <c r="C273" s="5">
         <v>-7.2025209999999618E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.56859428910907006</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>15.085202423</v>
       </c>
       <c r="C274" s="5">
         <v>-6.8629834999999417E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-5.3013039652631155</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>15.113897202</v>
       </c>
       <c r="C275" s="5">
         <v>2.8694779000000281E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.3066494768346768</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>15.129445445</v>
       </c>
       <c r="C276" s="5">
         <v>1.5548242999999573E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.2414946100321123</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>15.189130614</v>
       </c>
       <c r="C277" s="5">
         <v>5.968516899999976E-2</v>
       </c>
       <c r="D277" s="5">
         <v>4.8380378887396214</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>15.202320438999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.3189824999999544E-2</v>
       </c>
       <c r="D278" s="5">
         <v>1.0470384350457218</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>15.154835221000001</v>
       </c>
       <c r="C279" s="5">
         <v>-4.7485217999998497E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.6845331998355046</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>15.286575955</v>
       </c>
       <c r="C280" s="5">
         <v>0.13174073399999919</v>
       </c>
       <c r="D280" s="5">
         <v>10.945067564257837</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>15.339743429</v>
       </c>
       <c r="C281" s="5">
         <v>5.3167474000000325E-2</v>
       </c>
       <c r="D281" s="5">
         <v>4.2544318660008074</v>
       </c>
       <c r="E281" s="5">
         <v>2.5973798708663676</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>15.194711872999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.14503155600000106</v>
       </c>
       <c r="D282" s="5">
         <v>-10.773782499950347</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>15.372914912000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.17820303900000134</v>
       </c>
       <c r="D283" s="5">
         <v>15.01779821212159</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>15.469156663</v>
       </c>
       <c r="C284" s="5">
         <v>9.6241750999999098E-2</v>
       </c>
       <c r="D284" s="5">
         <v>7.7767224892515197</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>15.548913121</v>
       </c>
       <c r="C285" s="5">
         <v>7.9756458000000308E-2</v>
       </c>
       <c r="D285" s="5">
         <v>6.3655010549615421</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>15.583596685</v>
       </c>
       <c r="C286" s="5">
         <v>3.4683563999999834E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.7098167286138564</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>15.701013250999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.11741656599999928</v>
       </c>
       <c r="D287" s="5">
         <v>9.4258083893087097</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>15.728309052</v>
       </c>
       <c r="C288" s="5">
         <v>2.7295801000001063E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.1062317914792184</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>15.815058901</v>
       </c>
       <c r="C289" s="5">
         <v>8.6749849000000268E-2</v>
       </c>
       <c r="D289" s="5">
         <v>6.8231435977851307</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>15.697090485</v>
       </c>
       <c r="C290" s="5">
         <v>-0.11796841600000008</v>
       </c>
       <c r="D290" s="5">
         <v>-8.5928483047463473</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>15.764315018</v>
       </c>
       <c r="C291" s="5">
         <v>6.7224532999999198E-2</v>
       </c>
       <c r="D291" s="5">
         <v>5.2619270306553334</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>15.782138607</v>
       </c>
       <c r="C292" s="5">
         <v>1.7823589000000695E-2</v>
       </c>
       <c r="D292" s="5">
         <v>1.3652233925975921</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>15.843579007000001</v>
       </c>
       <c r="C293" s="5">
         <v>6.1440400000000395E-2</v>
       </c>
       <c r="D293" s="5">
         <v>4.772977815489976</v>
       </c>
       <c r="E293" s="5">
         <v>3.284511115404265</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>15.597940348</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24563865900000081</v>
       </c>
       <c r="D294" s="5">
         <v>-17.097517662118488</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>15.977397176</v>
       </c>
       <c r="C295" s="5">
         <v>0.37945682800000036</v>
       </c>
       <c r="D295" s="5">
         <v>33.433634031344297</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>15.705809524999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.27158765100000082</v>
       </c>
       <c r="D296" s="5">
         <v>-18.594914172661781</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>16.149816139999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.44400661499999927</v>
       </c>
       <c r="D297" s="5">
         <v>39.729168570047449</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>16.072801586000001</v>
       </c>
       <c r="C298" s="5">
         <v>-7.7014553999998014E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-5.5747783012926488</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>16.087637744999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.4836158999997906E-2</v>
       </c>
       <c r="D299" s="5">
         <v>1.1133127081547123</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>16.102999860000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.5362115000002063E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.1519195413630223</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>16.143052746999999</v>
       </c>
       <c r="C301" s="5">
         <v>4.0052886999998094E-2</v>
       </c>
       <c r="D301" s="5">
         <v>3.0259243974265493</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>16.106543939000002</v>
       </c>
       <c r="C302" s="5">
         <v>-3.6508807999997117E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-2.6803920822829008</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>16.156212205999999</v>
       </c>
       <c r="C303" s="5">
         <v>4.9668266999997712E-2</v>
       </c>
       <c r="D303" s="5">
         <v>3.7638902540925834</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>16.178282616000001</v>
       </c>
       <c r="C304" s="5">
         <v>2.2070410000001317E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.6516487757164189</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>16.148138804999999</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0143811000002074E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-2.2131013079509043</v>
       </c>
       <c r="E305" s="5">
         <v>1.9222916606496332</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>15.972125412</v>
       </c>
       <c r="C306" s="5">
         <v>-0.17601339299999808</v>
       </c>
       <c r="D306" s="5">
         <v>-12.323570988050125</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>16.164274893999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.19214948199999782</v>
       </c>
       <c r="D307" s="5">
         <v>15.4309292129869</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>15.709860127000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45441476699999761</v>
       </c>
       <c r="D308" s="5">
         <v>-28.977968770015039</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>16.060217368</v>
       </c>
       <c r="C309" s="5">
         <v>0.35035724099999932</v>
       </c>
       <c r="D309" s="5">
         <v>30.301437794282382</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>15.866409746</v>
       </c>
       <c r="C310" s="5">
         <v>-0.19380762199999957</v>
       </c>
       <c r="D310" s="5">
         <v>-13.557571365040044</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>15.789624892000001</v>
       </c>
       <c r="C311" s="5">
         <v>-7.6784853999999569E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-5.6552440244224673</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>15.812160162</v>
       </c>
       <c r="C312" s="5">
         <v>2.2535269999998775E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.7261722002268831</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>15.289872338</v>
       </c>
       <c r="C313" s="5">
         <v>-0.52228782399999929</v>
       </c>
       <c r="D313" s="5">
         <v>-33.173016872838026</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>15.119636270999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.17023606700000116</v>
       </c>
       <c r="D314" s="5">
         <v>-12.57214741171998</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.746298292000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.37333797899999865</v>
       </c>
       <c r="D315" s="5">
         <v>-25.9201570245555</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.760788433</v>
       </c>
       <c r="C316" s="5">
         <v>1.4490140999999568E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.1855484678290784</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.641277544999999</v>
       </c>
       <c r="C317" s="5">
         <v>-0.11951088800000065</v>
       </c>
       <c r="D317" s="5">
         <v>-9.2946269340287486</v>
       </c>
       <c r="E317" s="5">
         <v>-9.3314856789156746</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.547559685</v>
       </c>
       <c r="C318" s="5">
         <v>-9.3717859999999931E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-7.4163940011354956</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.357771396</v>
       </c>
       <c r="C319" s="5">
         <v>-0.18978828899999911</v>
       </c>
       <c r="D319" s="5">
         <v>-14.579395854064636</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.208656513999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.149114882000001</v>
       </c>
       <c r="D320" s="5">
         <v>-11.774977850863177</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>14.071236365000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13742014899999866</v>
       </c>
       <c r="D321" s="5">
         <v>-11.008011226742775</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>13.867495811</v>
       </c>
       <c r="C322" s="5">
         <v>-0.20374055400000124</v>
       </c>
       <c r="D322" s="5">
         <v>-16.056046139925563</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>13.895485631</v>
       </c>
       <c r="C323" s="5">
         <v>2.7989820000000165E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.4491202110694887</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>13.968126924</v>
       </c>
       <c r="C324" s="5">
         <v>7.2641293000000218E-2</v>
       </c>
       <c r="D324" s="5">
         <v>6.456778196508095</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.013922432999999</v>
       </c>
       <c r="C325" s="5">
         <v>4.5795508999999512E-2</v>
       </c>
       <c r="D325" s="5">
         <v>4.0060110153153694</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.244148318000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.23022588500000118</v>
       </c>
       <c r="D326" s="5">
         <v>21.596572528047385</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.334112372</v>
       </c>
       <c r="C327" s="5">
         <v>8.9964053999999294E-2</v>
       </c>
       <c r="D327" s="5">
         <v>7.8479294980438263</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.351832019</v>
       </c>
       <c r="C328" s="5">
         <v>1.7719646999999838E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.4935522285453029</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.346161108</v>
       </c>
       <c r="C329" s="5">
         <v>-5.6709109999992791E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-0.47313287497472434</v>
       </c>
       <c r="E329" s="5">
         <v>-2.0156467636991193</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>14.515320794999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.16915968699999873</v>
       </c>
       <c r="D330" s="5">
         <v>15.104212102995106</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>14.529007339</v>
       </c>
       <c r="C331" s="5">
         <v>1.3686544000000467E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.1373702918269446</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>14.380520539000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.14848679999999881</v>
       </c>
       <c r="D332" s="5">
         <v>-11.597618895368701</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>14.575106036999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.19458549799999858</v>
       </c>
       <c r="D333" s="5">
         <v>17.502037073899835</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>14.895388879</v>
       </c>
       <c r="C334" s="5">
         <v>0.32028284200000101</v>
       </c>
       <c r="D334" s="5">
         <v>29.802027254786665</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>14.930307002999999</v>
       </c>
       <c r="C335" s="5">
         <v>3.491812399999894E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.8496229234322712</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>14.989138678</v>
       </c>
       <c r="C336" s="5">
         <v>5.8831675000000416E-2</v>
       </c>
       <c r="D336" s="5">
         <v>4.8323391832677087</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.165829885000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17669120700000107</v>
       </c>
       <c r="D337" s="5">
         <v>15.099657251676724</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>14.985148592</v>
       </c>
       <c r="C338" s="5">
         <v>-0.18068129300000102</v>
       </c>
       <c r="D338" s="5">
         <v>-13.39589407058217</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>14.725316382000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.25983220999999901</v>
       </c>
       <c r="D339" s="5">
         <v>-18.933211121212366</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.024978111999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.29966172999999863</v>
       </c>
       <c r="D340" s="5">
         <v>27.347540147576723</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.123703596</v>
       </c>
       <c r="C341" s="5">
         <v>9.8725484000000918E-2</v>
       </c>
       <c r="D341" s="5">
         <v>8.176197188617973</v>
       </c>
       <c r="E341" s="5">
         <v>5.4198644651105354</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>14.963795308</v>
       </c>
       <c r="C342" s="5">
         <v>-0.15990828800000045</v>
       </c>
       <c r="D342" s="5">
         <v>-11.975570478101904</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>14.986983523999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.3188215999999429E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.8754764691526482</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.042908486</v>
       </c>
       <c r="C344" s="5">
         <v>5.5924962000000633E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.5709379032215836</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.085011848000001</v>
       </c>
       <c r="C345" s="5">
         <v>4.2103362000000644E-2</v>
       </c>
       <c r="D345" s="5">
         <v>3.4108494828379632</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.041734415000001</v>
       </c>
       <c r="C346" s="5">
         <v>-4.3277433000000087E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-3.3888775429730789</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>14.869786038000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.17194837699999965</v>
       </c>
       <c r="D347" s="5">
         <v>-12.887267115081713</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>15.003972471000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.13418643299999999</v>
       </c>
       <c r="D348" s="5">
         <v>11.382886865540677</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>14.88580973</v>
       </c>
       <c r="C349" s="5">
         <v>-0.11816274100000079</v>
       </c>
       <c r="D349" s="5">
         <v>-9.0517265503424422</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>14.814510330999999</v>
       </c>
       <c r="C350" s="5">
         <v>-7.1299399000000818E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-5.5986833860397596</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>14.712707749</v>
       </c>
       <c r="C351" s="5">
         <v>-0.10180258199999948</v>
       </c>
       <c r="D351" s="5">
         <v>-7.9415442426429621</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>14.806757967999999</v>
       </c>
       <c r="C352" s="5">
         <v>9.4050218999999657E-2</v>
       </c>
       <c r="D352" s="5">
         <v>7.9464662477733761</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>14.698655096</v>
       </c>
       <c r="C353" s="5">
         <v>-0.10810287199999991</v>
       </c>
       <c r="D353" s="5">
         <v>-8.4177177057963348</v>
       </c>
       <c r="E353" s="5">
         <v>-2.810478910155445</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>14.734307639000001</v>
       </c>
       <c r="C354" s="5">
         <v>3.5652543000001202E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.9498238543290034</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>14.861225226</v>
       </c>
       <c r="C355" s="5">
         <v>0.12691758699999944</v>
       </c>
       <c r="D355" s="5">
         <v>10.840529943823185</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>15.021582249</v>
       </c>
       <c r="C356" s="5">
         <v>0.16035702299999954</v>
       </c>
       <c r="D356" s="5">
         <v>13.745118556987235</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>14.885126027</v>
       </c>
       <c r="C357" s="5">
         <v>-0.13645622199999963</v>
       </c>
       <c r="D357" s="5">
         <v>-10.372345481534362</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>14.884766197999999</v>
       </c>
       <c r="C358" s="5">
         <v>-3.5982900000064433E-4</v>
       </c>
       <c r="D358" s="5">
         <v>-2.9004618056038822E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>15.017202133</v>
       </c>
       <c r="C359" s="5">
         <v>0.13243593500000017</v>
       </c>
       <c r="D359" s="5">
         <v>11.215190216197236</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>15.117467298999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.10026516599999979</v>
       </c>
       <c r="D360" s="5">
         <v>8.3128882327256903</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>15.201794400000001</v>
       </c>
       <c r="C361" s="5">
         <v>8.4327101000001292E-2</v>
       </c>
       <c r="D361" s="5">
         <v>6.902977170394986</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>15.121082483</v>
       </c>
       <c r="C362" s="5">
         <v>-8.0711917000000355E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-6.1884450475739428</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>15.308977667000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.18789518400000027</v>
       </c>
       <c r="D363" s="5">
         <v>15.973745945785399</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>15.175930655</v>
       </c>
       <c r="C364" s="5">
         <v>-0.13304701200000046</v>
       </c>
       <c r="D364" s="5">
         <v>-9.9446067442445223</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>15.056925629</v>
       </c>
       <c r="C365" s="5">
         <v>-0.11900502599999996</v>
       </c>
       <c r="D365" s="5">
         <v>-9.0146096951192902</v>
       </c>
       <c r="E365" s="5">
         <v>2.4374375115278291</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>15.208962902</v>
       </c>
       <c r="C366" s="5">
         <v>0.15203727299999947</v>
       </c>
       <c r="D366" s="5">
         <v>12.813102552128242</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>15.139558410999999</v>
       </c>
       <c r="C367" s="5">
         <v>-6.9404491000000235E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-5.3407001082411583</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>15.120106138000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9452272999998854E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-1.530987507205539</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>13.678591047999999</v>
       </c>
       <c r="C369" s="5">
         <v>-1.4415150900000011</v>
       </c>
       <c r="D369" s="5">
         <v>-69.950426717386563</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>14.222262615</v>
       </c>
       <c r="C370" s="5">
         <v>0.54367156700000052</v>
       </c>
       <c r="D370" s="5">
         <v>59.634934111038461</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>14.232569456</v>
       </c>
       <c r="C371" s="5">
         <v>1.0306841000000233E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.87311185899638932</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>14.205038194</v>
       </c>
       <c r="C372" s="5">
         <v>-2.7531262000000112E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-2.2967238028402059</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>13.974186212999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.23085198100000071</v>
       </c>
       <c r="D373" s="5">
         <v>-17.849645010319204</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>14.085160608000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.11097439500000128</v>
       </c>
       <c r="D374" s="5">
         <v>9.9571127593613973</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>14.513223915999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.4280633079999987</v>
       </c>
       <c r="D375" s="5">
         <v>43.22707012312457</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>14.782313596</v>
       </c>
       <c r="C376" s="5">
         <v>0.26908968000000044</v>
       </c>
       <c r="D376" s="5">
         <v>24.664323866456449</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>14.839206703</v>
       </c>
       <c r="C377" s="5">
         <v>5.6893107000000498E-2</v>
       </c>
       <c r="D377" s="5">
         <v>4.7175028512886685</v>
       </c>
       <c r="E377" s="5">
         <v>-1.4459719823591843</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>14.928429016000001</v>
       </c>
       <c r="C378" s="5">
         <v>8.9222313000000497E-2</v>
       </c>
       <c r="D378" s="5">
         <v>7.4585748199526458</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>14.854299214999999</v>
       </c>
       <c r="C379" s="5">
         <v>-7.4129801000001549E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-5.7987372167213618</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>14.958915299999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.10461608499999997</v>
       </c>
       <c r="D380" s="5">
         <v>8.7865550052854466</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>14.572929791</v>
       </c>
       <c r="C381" s="5">
         <v>-0.38598550899999928</v>
       </c>
       <c r="D381" s="5">
         <v>-26.926277213326301</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>14.747085381</v>
       </c>
       <c r="C382" s="5">
         <v>0.1741555899999998</v>
       </c>
       <c r="D382" s="5">
         <v>15.321920248979403</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>14.745503935</v>
       </c>
       <c r="C383" s="5">
         <v>-1.5814459999994313E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.1286095693543321</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>15.109052026000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.36354809100000018</v>
       </c>
       <c r="D384" s="5">
         <v>33.946437421655261</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>15.275146052</v>
       </c>
       <c r="C385" s="5">
         <v>0.16609402599999967</v>
       </c>
       <c r="D385" s="5">
         <v>14.019165266972799</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>15.449012295999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.17386624399999917</v>
       </c>
       <c r="D386" s="5">
         <v>14.547118615878452</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>15.316257182999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.13275511299999998</v>
       </c>
       <c r="D387" s="5">
         <v>-9.8380748364964017</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>15.373300860000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.7043677000001125E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.5619601550000999</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>15.405789701</v>
       </c>
       <c r="C389" s="5">
         <v>3.2488840999999269E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.5656799668817953</v>
       </c>
       <c r="E389" s="5">
         <v>3.8181488359849691</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>15.3408487</v>
       </c>
       <c r="C390" s="5">
         <v>-6.4941000999999332E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-4.942791060514784</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>15.464513179000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.12366447900000033</v>
       </c>
       <c r="D391" s="5">
         <v>10.113963663623693</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>15.601979306</v>
       </c>
       <c r="C392" s="5">
         <v>0.13746612699999972</v>
       </c>
       <c r="D392" s="5">
         <v>11.204236877277296</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>15.879229518000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.27725021200000022</v>
       </c>
       <c r="D393" s="5">
         <v>23.536912236548837</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>15.762934051</v>
       </c>
       <c r="C394" s="5">
         <v>-0.11629546700000049</v>
       </c>
       <c r="D394" s="5">
         <v>-8.4429923495803365</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>15.747250965999999</v>
       </c>
       <c r="C395" s="5">
         <v>-1.5683085000000929E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-1.1874095704759724</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>15.896532785</v>
       </c>
       <c r="C396" s="5">
         <v>0.14928181900000048</v>
       </c>
       <c r="D396" s="5">
         <v>11.988114704917674</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>15.94696564</v>
       </c>
       <c r="C397" s="5">
         <v>5.0432855000000387E-2</v>
       </c>
       <c r="D397" s="5">
         <v>3.8742212524417008</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>16.001705940000001</v>
       </c>
       <c r="C398" s="5">
         <v>5.474030000000063E-2</v>
       </c>
       <c r="D398" s="5">
         <v>4.197841084556031</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>15.923822575000001</v>
       </c>
       <c r="C399" s="5">
         <v>-7.7883364999999927E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-5.6867876686659935</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>16.186750596</v>
       </c>
       <c r="C400" s="5">
         <v>0.26292802099999868</v>
       </c>
       <c r="D400" s="5">
         <v>21.716132020683165</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>16.104415306</v>
       </c>
       <c r="C401" s="5">
         <v>-8.2335289999999617E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-5.9360009009092103</v>
       </c>
       <c r="E401" s="5">
         <v>4.534825014225996</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>16.083069850000001</v>
       </c>
       <c r="C402" s="5">
         <v>-2.1345455999998819E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.578985705442626</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>16.289163246000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.20609339599999998</v>
       </c>
       <c r="D403" s="5">
         <v>16.508585895351622</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>16.049649380000002</v>
       </c>
       <c r="C404" s="5">
         <v>-0.23951386599999935</v>
       </c>
       <c r="D404" s="5">
         <v>-16.285385325174996</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>15.865684002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.18396537800000168</v>
       </c>
       <c r="D405" s="5">
         <v>-12.919881621727558</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.030885401999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.16520139999999905</v>
       </c>
       <c r="D406" s="5">
         <v>13.235998121533065</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.328584927000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.2976995250000023</v>
       </c>
       <c r="D407" s="5">
         <v>24.707472804233845</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.068227708999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.26035721800000289</v>
       </c>
       <c r="D408" s="5">
         <v>-17.541935031340572</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.014487373000001</v>
       </c>
       <c r="C409" s="5">
         <v>-5.3740335999997058E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-3.9404020648410421</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.066673341000001</v>
       </c>
       <c r="C410" s="5">
         <v>5.218596799999986E-2</v>
       </c>
       <c r="D410" s="5">
         <v>3.9812588137285498</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>15.935325374</v>
       </c>
       <c r="C411" s="5">
         <v>-0.13134796700000173</v>
       </c>
       <c r="D411" s="5">
         <v>-9.3809178891924532</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>15.905344377</v>
       </c>
       <c r="C412" s="5">
         <v>-2.9980996999999121E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.234484442134288</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.126361211999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.22101683499999858</v>
       </c>
       <c r="D413" s="5">
         <v>18.010235865744704</v>
       </c>
       <c r="E413" s="5">
         <v>0.13627260340103309</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.425951133000002</v>
       </c>
       <c r="C414" s="5">
         <v>0.29958992100000259</v>
       </c>
       <c r="D414" s="5">
         <v>24.718166735810222</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.222254275000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.2036968580000007</v>
       </c>
       <c r="D415" s="5">
         <v>-13.906941683176722</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.086392429</v>
       </c>
       <c r="C416" s="5">
         <v>-0.13586184600000095</v>
       </c>
       <c r="D416" s="5">
         <v>-9.5997864465650391</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.256959819999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.17056739099999874</v>
       </c>
       <c r="D417" s="5">
         <v>13.492739297480426</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.299997978</v>
       </c>
       <c r="C418" s="5">
         <v>4.3038158000001658E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.2235089256131833</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.296569879</v>
       </c>
       <c r="C419" s="5">
         <v>-3.4280990000006284E-3</v>
       </c>
       <c r="D419" s="5">
         <v>-0.25208369450610002</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.343054316</v>
       </c>
       <c r="C420" s="5">
         <v>4.6484437000000156E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.4771003659522348</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.385995689000001</v>
       </c>
       <c r="C421" s="5">
         <v>4.2941373000001448E-2</v>
       </c>
       <c r="D421" s="5">
         <v>3.1989660646677187</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.452681297000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.6685608000000229E-2</v>
       </c>
       <c r="D422" s="5">
         <v>4.9944121289548171</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.540676853000001</v>
       </c>
       <c r="C423" s="5">
         <v>8.7995555999999198E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.6102849587611034</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.625049252</v>
       </c>
       <c r="C424" s="5">
         <v>8.4372398999999376E-2</v>
       </c>
       <c r="D424" s="5">
         <v>6.2957648844099046</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.65989042</v>
       </c>
       <c r="C425" s="5">
         <v>3.4841167999999811E-2</v>
       </c>
       <c r="D425" s="5">
         <v>2.5440342387489379</v>
       </c>
       <c r="E425" s="5">
         <v>3.3084289815050738</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.656698350999999</v>
       </c>
       <c r="C426" s="5">
         <v>-3.1920690000006857E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.22968030849737087</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.735079537000001</v>
       </c>
       <c r="C427" s="5">
         <v>7.8381186000001435E-2</v>
       </c>
       <c r="D427" s="5">
         <v>5.7952865608616344</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.800338995000001</v>
       </c>
       <c r="C428" s="5">
         <v>6.5259457999999881E-2</v>
       </c>
       <c r="D428" s="5">
         <v>4.7811522858165922</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.950179927000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.14984093200000004</v>
       </c>
       <c r="D429" s="5">
         <v>11.243645400906743</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>17.076650681</v>
       </c>
       <c r="C430" s="5">
         <v>0.12647075399999963</v>
       </c>
       <c r="D430" s="5">
         <v>9.3303110884930938</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>16.977787456000001</v>
       </c>
       <c r="C431" s="5">
         <v>-9.8863224999998778E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-6.7302584900658875</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>17.13757258</v>
       </c>
       <c r="C432" s="5">
         <v>0.159785123999999</v>
       </c>
       <c r="D432" s="5">
         <v>11.897034434712662</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>17.079569840000001</v>
       </c>
       <c r="C433" s="5">
         <v>-5.8002739999999164E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-3.9866867124319305</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.952896673000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.12667316699999986</v>
       </c>
       <c r="D434" s="5">
         <v>-8.5457614296827966</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>16.978568592999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.5671919999997073E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.8323818372144363</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>16.881668575999999</v>
       </c>
       <c r="C436" s="5">
         <v>-9.6900016999999394E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-6.6376969703824118</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>16.766030912000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.11563766399999764</v>
       </c>
       <c r="D437" s="5">
         <v>-7.9171585461149885</v>
       </c>
       <c r="E437" s="5">
         <v>0.63710198161075482</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>16.846968262000001</v>
       </c>
       <c r="C438" s="5">
         <v>8.0937349999999242E-2</v>
       </c>
       <c r="D438" s="5">
         <v>5.9492634384204379</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>16.826391586</v>
       </c>
       <c r="C439" s="5">
         <v>-2.0576676000001015E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-1.4558591466696247</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>16.801936856000001</v>
       </c>
       <c r="C440" s="5">
         <v>-2.4454729999998648E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.7301532048003776</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>16.857739987999999</v>
       </c>
       <c r="C441" s="5">
         <v>5.5803131999997646E-2</v>
       </c>
       <c r="D441" s="5">
         <v>4.0590923912068755</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>16.872041706000001</v>
+        <v>16.877064759</v>
       </c>
       <c r="C442" s="5">
-        <v>1.4301718000002239E-2</v>
+        <v>1.9324771000000851E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>1.0228161034367966</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.384319254696309</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>16.900846225999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.3781466999999168E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.7040861053938983</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816ABE88-D461-475D-9495-1E351E80C22D}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{863D3B67-20D0-4C4C-877B-E08EB218B805}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BD4BCA-1D5C-456B-B1EE-EBAE894F22A2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcagooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>