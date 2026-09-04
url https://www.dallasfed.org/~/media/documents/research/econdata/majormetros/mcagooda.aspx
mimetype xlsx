--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DAB78BB2-F374-4CA7-8D4B-D5F4376EFD4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D6957C2E-E568-4F64-8328-5666066CC927}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3F4ED859-DC9B-4C8D-9AF0-8DA70D466D00}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ACDE1941-6453-46EE-B67B-55CF07BFFF8D}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CF1F359-BF24-41EE-A953-9C6CE1ECCE76}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F9B9789-1794-4FED-928A-18C97418915E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>18.127209410999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>17.823429182000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.30378022899999735</v>
       </c>
       <c r="D7" s="5">
         <v>-18.356097378137349</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>17.652493042</v>
       </c>
       <c r="C8" s="5">
         <v>-0.17093614000000201</v>
       </c>
       <c r="D8" s="5">
         <v>-10.920574145970219</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>18.030093017999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.37759997599999906</v>
       </c>
       <c r="D9" s="5">
         <v>28.914871324667324</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>17.960192974000002</v>
       </c>
       <c r="C10" s="5">
         <v>-6.9900043999997052E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-4.5542979949574125</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>18.203315485000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.24312251099999926</v>
       </c>
       <c r="D11" s="5">
         <v>17.509767795481789</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>18.152180275999999</v>
       </c>
       <c r="C12" s="5">
         <v>-5.113520900000168E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-3.3193413232931235</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>18.028118824</v>
       </c>
       <c r="C13" s="5">
         <v>-0.12406145199999941</v>
       </c>
       <c r="D13" s="5">
         <v>-7.9000509659590605</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>17.978042755000001</v>
       </c>
       <c r="C14" s="5">
         <v>-5.0076068999999279E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-3.2827443882767371</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>17.751925682</v>
       </c>
       <c r="C15" s="5">
         <v>-0.22611707300000106</v>
       </c>
       <c r="D15" s="5">
         <v>-14.091379419319349</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>17.661708915999998</v>
       </c>
       <c r="C16" s="5">
         <v>-9.0216766000001059E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-5.9308929745360288</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>17.636082839</v>
       </c>
       <c r="C17" s="5">
         <v>-2.5626076999998304E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-1.7273002877405297</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>17.434377778999998</v>
       </c>
       <c r="C18" s="5">
         <v>-0.20170506000000188</v>
       </c>
       <c r="D18" s="5">
         <v>-12.893238698947718</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>17.310642761</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12373501799999786</v>
       </c>
       <c r="D19" s="5">
         <v>-8.1919211373555392</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>17.220798158000001</v>
       </c>
       <c r="C20" s="5">
         <v>-8.9844602999999523E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-6.0534166457458571</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>17.250832640999999</v>
       </c>
       <c r="C21" s="5">
         <v>3.0034482999997891E-2</v>
       </c>
       <c r="D21" s="5">
         <v>2.1130915211151624</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>17.148842931000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10198970999999801</v>
       </c>
       <c r="D22" s="5">
         <v>-6.8683862058971474</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>17.129362915000002</v>
       </c>
       <c r="C23" s="5">
         <v>-1.9480015999999267E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-1.3546409823772421</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>17.180562086999998</v>
       </c>
       <c r="C24" s="5">
         <v>5.1199171999996906E-2</v>
       </c>
       <c r="D24" s="5">
         <v>3.6463209141462727</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>17.241891393</v>
       </c>
       <c r="C25" s="5">
         <v>6.1329306000001083E-2</v>
       </c>
       <c r="D25" s="5">
         <v>4.3687403790880985</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>16.975386855</v>
       </c>
       <c r="C26" s="5">
         <v>-0.26650453799999951</v>
       </c>
       <c r="D26" s="5">
         <v>-17.049825937757301</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>16.840878982</v>
       </c>
       <c r="C27" s="5">
         <v>-0.13450787300000044</v>
       </c>
       <c r="D27" s="5">
         <v>-9.1048109653143801</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>16.949950971</v>
       </c>
       <c r="C28" s="5">
         <v>0.10907198900000026</v>
       </c>
       <c r="D28" s="5">
         <v>8.0548575739520132</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>16.812313009</v>
       </c>
       <c r="C29" s="5">
         <v>-0.13763796199999945</v>
       </c>
       <c r="D29" s="5">
         <v>-9.3206812594848429</v>
       </c>
       <c r="E29" s="5">
         <v>-4.6709342291040734</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>16.944956083000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.13264307400000064</v>
       </c>
       <c r="D30" s="5">
         <v>9.8893910390119402</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>17.082156596000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.1372005129999998</v>
       </c>
       <c r="D31" s="5">
         <v>10.16078315954756</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>16.873148543999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.2090080520000015</v>
       </c>
       <c r="D32" s="5">
         <v>-13.733699753861483</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>16.980997173999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.10784862999999945</v>
       </c>
       <c r="D33" s="5">
         <v>7.9455436571775895</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>16.828904321</v>
       </c>
       <c r="C34" s="5">
         <v>-0.1520928529999992</v>
       </c>
       <c r="D34" s="5">
         <v>-10.234011201326275</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>17.265228458999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.43632413799999981</v>
       </c>
       <c r="D35" s="5">
         <v>35.955836959313658</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>17.140891945</v>
       </c>
       <c r="C36" s="5">
         <v>-0.12433651399999945</v>
       </c>
       <c r="D36" s="5">
         <v>-8.3076607458019254</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>17.179866991000001</v>
       </c>
       <c r="C37" s="5">
         <v>3.8975046000000901E-2</v>
       </c>
       <c r="D37" s="5">
         <v>2.7629492223329999</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>16.994900742999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.18496624800000205</v>
       </c>
       <c r="D38" s="5">
         <v>-12.181498131329082</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>17.219978830999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.22507808800000006</v>
       </c>
       <c r="D39" s="5">
         <v>17.10293201688884</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>17.210395289000001</v>
       </c>
       <c r="C40" s="5">
         <v>-9.583541999997891E-3</v>
       </c>
       <c r="D40" s="5">
         <v>-0.66580302168460781</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>17.267044568999999</v>
       </c>
       <c r="C41" s="5">
         <v>5.664927999999847E-2</v>
       </c>
       <c r="D41" s="5">
         <v>4.0221859481166966</v>
       </c>
       <c r="E41" s="5">
         <v>2.7047531161034755</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>17.345335825999999</v>
       </c>
       <c r="C42" s="5">
         <v>7.8291257000000058E-2</v>
       </c>
       <c r="D42" s="5">
         <v>5.5787297562029492</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>17.229527576999999</v>
       </c>
       <c r="C43" s="5">
         <v>-0.11580824900000053</v>
       </c>
       <c r="D43" s="5">
         <v>-7.7241866732130298</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>17.516052081000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.28652450400000262</v>
       </c>
       <c r="D44" s="5">
         <v>21.88613324702726</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>17.722251781000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.2061996999999991</v>
       </c>
       <c r="D45" s="5">
         <v>15.077943929175831</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>17.717577833</v>
       </c>
       <c r="C46" s="5">
         <v>-4.6739480000006495E-3</v>
       </c>
       <c r="D46" s="5">
         <v>-0.31602130232674108</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>18.207852075000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.49027424200000169</v>
       </c>
       <c r="D47" s="5">
         <v>38.756202520541329</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>17.714234340000001</v>
       </c>
       <c r="C48" s="5">
         <v>-0.49361773500000083</v>
       </c>
       <c r="D48" s="5">
         <v>-28.094182115975208</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>18.159815322</v>
       </c>
       <c r="C49" s="5">
         <v>0.44558098199999918</v>
       </c>
       <c r="D49" s="5">
         <v>34.731301113583044</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>18.24315266</v>
       </c>
       <c r="C50" s="5">
         <v>8.3337337999999761E-2</v>
       </c>
       <c r="D50" s="5">
         <v>5.6480722576175646</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>18.388785262999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.14563260299999925</v>
       </c>
       <c r="D51" s="5">
         <v>10.011424301334682</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>18.252919373000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.13586588999999805</v>
       </c>
       <c r="D52" s="5">
         <v>-8.5146551486333983</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>18.381123342999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.12820396999999772</v>
       </c>
       <c r="D53" s="5">
         <v>8.7618450833490726</v>
       </c>
       <c r="E53" s="5">
         <v>6.4520524606749285</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>18.534593205</v>
       </c>
       <c r="C54" s="5">
         <v>0.15346986200000146</v>
       </c>
       <c r="D54" s="5">
         <v>10.492324903887585</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>18.791851672</v>
       </c>
       <c r="C55" s="5">
         <v>0.25725846699999977</v>
       </c>
       <c r="D55" s="5">
         <v>17.988099603373399</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>18.866229276999999</v>
       </c>
       <c r="C56" s="5">
         <v>7.4377604999998681E-2</v>
       </c>
       <c r="D56" s="5">
         <v>4.8543341041503485</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>18.540728145999999</v>
       </c>
       <c r="C57" s="5">
         <v>-0.32550113099999933</v>
       </c>
       <c r="D57" s="5">
         <v>-18.847830065283954</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>18.899722743000002</v>
       </c>
       <c r="C58" s="5">
         <v>0.35899459700000236</v>
       </c>
       <c r="D58" s="5">
         <v>25.876240875262791</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>18.746165466000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.15355727700000088</v>
       </c>
       <c r="D59" s="5">
         <v>-9.3257118164341239</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>19.606292045</v>
       </c>
       <c r="C60" s="5">
         <v>0.86012657899999923</v>
       </c>
       <c r="D60" s="5">
         <v>71.315341198554279</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>19.753396244000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.14710419900000105</v>
       </c>
       <c r="D61" s="5">
         <v>9.3844779341922813</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>20.024874831000002</v>
       </c>
       <c r="C62" s="5">
         <v>0.27147858700000072</v>
       </c>
       <c r="D62" s="5">
         <v>17.797592537716291</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>19.961367928000001</v>
       </c>
       <c r="C63" s="5">
         <v>-6.3506903000000392E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-3.7399962883857718</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>19.991774152000001</v>
       </c>
       <c r="C64" s="5">
         <v>3.0406224000000037E-2</v>
       </c>
       <c r="D64" s="5">
         <v>1.8432962390180441</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>19.872382223999999</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11939192800000242</v>
       </c>
       <c r="D65" s="5">
         <v>-6.935695004571107</v>
       </c>
       <c r="E65" s="5">
         <v>8.1129909917497578</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>19.502543285000002</v>
       </c>
       <c r="C66" s="5">
         <v>-0.36983893899999742</v>
       </c>
       <c r="D66" s="5">
         <v>-20.182922059081655</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>19.961741609000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.45919832399999905</v>
       </c>
       <c r="D67" s="5">
         <v>32.216650285840778</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>19.936576394999999</v>
       </c>
       <c r="C68" s="5">
         <v>-2.5165214000001157E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.5023613274299463</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>19.945474983</v>
       </c>
       <c r="C69" s="5">
         <v>8.8985880000009843E-3</v>
       </c>
       <c r="D69" s="5">
         <v>0.53693064271655988</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>20.000102668</v>
       </c>
       <c r="C70" s="5">
         <v>5.4627684999999815E-2</v>
       </c>
       <c r="D70" s="5">
         <v>3.3365846539418653</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>20.190733034000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.19063036600000061</v>
       </c>
       <c r="D71" s="5">
         <v>12.056831209397378</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>19.966010593</v>
       </c>
       <c r="C72" s="5">
         <v>-0.22472244100000083</v>
       </c>
       <c r="D72" s="5">
         <v>-12.567976761306376</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>20.109218652999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.14320805999999919</v>
       </c>
       <c r="D73" s="5">
         <v>8.954905856918538</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>20.183112963999999</v>
       </c>
       <c r="C74" s="5">
         <v>7.3894311000000101E-2</v>
       </c>
       <c r="D74" s="5">
         <v>4.4997990220042361</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>20.465894969000001</v>
       </c>
       <c r="C75" s="5">
         <v>0.28278200500000139</v>
       </c>
       <c r="D75" s="5">
         <v>18.171046255284939</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>20.857118901</v>
       </c>
       <c r="C76" s="5">
         <v>0.39122393199999905</v>
       </c>
       <c r="D76" s="5">
         <v>25.511324142612168</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>20.863385727000001</v>
       </c>
       <c r="C77" s="5">
         <v>6.2668260000009468E-3</v>
       </c>
       <c r="D77" s="5">
         <v>0.36115396488847207</v>
       </c>
       <c r="E77" s="5">
         <v>4.9868379735729995</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>20.656258986000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.20712674099999973</v>
       </c>
       <c r="D78" s="5">
         <v>-11.283869408631675</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>20.782851943000001</v>
       </c>
       <c r="C79" s="5">
         <v>0.12659295699999973</v>
       </c>
       <c r="D79" s="5">
         <v>7.6072873167335686</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>20.628471611999998</v>
       </c>
       <c r="C80" s="5">
         <v>-0.15438033100000226</v>
       </c>
       <c r="D80" s="5">
         <v>-8.5585936610772411</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>20.194804864999998</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43366674700000019</v>
       </c>
       <c r="D81" s="5">
         <v>-22.505423019121075</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>20.321452203</v>
       </c>
       <c r="C82" s="5">
         <v>0.1266473380000015</v>
       </c>
       <c r="D82" s="5">
         <v>7.7906145265317583</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>20.619107511999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.29765530899999959</v>
       </c>
       <c r="D83" s="5">
         <v>19.06427627773688</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>20.388167612</v>
       </c>
       <c r="C84" s="5">
         <v>-0.2309398999999992</v>
       </c>
       <c r="D84" s="5">
         <v>-12.64254244664359</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>20.518482962</v>
       </c>
       <c r="C85" s="5">
         <v>0.13031535000000005</v>
       </c>
       <c r="D85" s="5">
         <v>7.9455223791347285</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>20.532795662000002</v>
       </c>
       <c r="C86" s="5">
         <v>1.4312700000001399E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.840280778654523</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>20.804176519999999</v>
       </c>
       <c r="C87" s="5">
         <v>0.271380857999997</v>
       </c>
       <c r="D87" s="5">
         <v>17.065611600874831</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>20.847734607</v>
       </c>
       <c r="C88" s="5">
         <v>4.3558087000000967E-2</v>
       </c>
       <c r="D88" s="5">
         <v>2.5415970775898966</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>20.992187016999999</v>
       </c>
       <c r="C89" s="5">
         <v>0.14445240999999953</v>
       </c>
       <c r="D89" s="5">
         <v>8.639011123425643</v>
       </c>
       <c r="E89" s="5">
         <v>0.61735564728264691</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>20.919881986</v>
       </c>
       <c r="C90" s="5">
         <v>-7.2305030999999076E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-4.0558451917785066</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>20.794974461999999</v>
       </c>
       <c r="C91" s="5">
         <v>-0.12490752400000105</v>
       </c>
       <c r="D91" s="5">
         <v>-6.9342389254174464</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>20.640032341000001</v>
       </c>
       <c r="C92" s="5">
         <v>-0.15494212099999771</v>
       </c>
       <c r="D92" s="5">
         <v>-8.5836693412480116</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>21.358159412999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.71812707199999792</v>
       </c>
       <c r="D93" s="5">
         <v>50.744474667196201</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>21.458480387000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.10032097400000239</v>
       </c>
       <c r="D94" s="5">
         <v>5.7844124704619304</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>21.553424291999999</v>
       </c>
       <c r="C95" s="5">
         <v>9.4943904999997386E-2</v>
       </c>
       <c r="D95" s="5">
         <v>5.4405779537457954</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>20.480838695999999</v>
       </c>
       <c r="C96" s="5">
         <v>-1.0725855959999997</v>
       </c>
       <c r="D96" s="5">
         <v>-45.802718195929458</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>20.904764012000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.42392531600000183</v>
       </c>
       <c r="D97" s="5">
         <v>27.87050656781831</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>20.644942886999999</v>
       </c>
       <c r="C98" s="5">
         <v>-0.25982112500000198</v>
       </c>
       <c r="D98" s="5">
         <v>-13.936104874554122</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>20.642315898</v>
       </c>
       <c r="C99" s="5">
         <v>-2.6269889999994689E-3</v>
       </c>
       <c r="D99" s="5">
         <v>-0.15258853188436783</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>20.460853596</v>
       </c>
       <c r="C100" s="5">
         <v>-0.18146230199999991</v>
       </c>
       <c r="D100" s="5">
         <v>-10.053569136847674</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>20.459775906000001</v>
       </c>
       <c r="C101" s="5">
         <v>-1.0776899999989098E-3</v>
       </c>
       <c r="D101" s="5">
         <v>-6.318668109769332E-2</v>
       </c>
       <c r="E101" s="5">
         <v>-2.5362346027540505</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>21.085759577000001</v>
       </c>
       <c r="C102" s="5">
         <v>0.62598367100000019</v>
       </c>
       <c r="D102" s="5">
         <v>43.568952739787136</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>20.62474782</v>
       </c>
       <c r="C103" s="5">
         <v>-0.46101175700000141</v>
       </c>
       <c r="D103" s="5">
         <v>-23.300459613842506</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>20.546681398</v>
       </c>
       <c r="C104" s="5">
         <v>-7.8066421999999136E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-4.4487275048280317</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>20.615336559999999</v>
       </c>
       <c r="C105" s="5">
         <v>6.8655161999998882E-2</v>
       </c>
       <c r="D105" s="5">
         <v>4.0842247729992343</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>20.577509149000001</v>
       </c>
       <c r="C106" s="5">
         <v>-3.7827410999998534E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-2.179812912055934</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>20.457444234</v>
       </c>
       <c r="C107" s="5">
         <v>-0.12006491500000038</v>
       </c>
       <c r="D107" s="5">
         <v>-6.7813368596844175</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>20.568095483</v>
       </c>
       <c r="C108" s="5">
         <v>0.11065124900000001</v>
       </c>
       <c r="D108" s="5">
         <v>6.6872314581514436</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>20.677794713000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.10969923000000037</v>
       </c>
       <c r="D109" s="5">
         <v>6.5912795100681265</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>20.738081995000002</v>
       </c>
       <c r="C110" s="5">
         <v>6.0287282000000886E-2</v>
       </c>
       <c r="D110" s="5">
         <v>3.555319925636069</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>20.677722868</v>
       </c>
       <c r="C111" s="5">
         <v>-6.0359127000001678E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-3.4372828442311598</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>20.285467512</v>
       </c>
       <c r="C112" s="5">
         <v>-0.39225535599999972</v>
       </c>
       <c r="D112" s="5">
         <v>-20.532833281833785</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>20.851513685</v>
       </c>
       <c r="C113" s="5">
         <v>0.56604617300000015</v>
       </c>
       <c r="D113" s="5">
         <v>39.133206735108381</v>
       </c>
       <c r="E113" s="5">
         <v>1.914672872272849</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>20.983730247</v>
       </c>
       <c r="C114" s="5">
         <v>0.13221656199999998</v>
       </c>
       <c r="D114" s="5">
         <v>7.8800865703019252</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>20.826348171999999</v>
       </c>
       <c r="C115" s="5">
         <v>-0.15738207500000101</v>
       </c>
       <c r="D115" s="5">
         <v>-8.6380922273808451</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>21.128062541999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.30171436999999912</v>
       </c>
       <c r="D116" s="5">
         <v>18.838890960135714</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>21.327759436000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.19969689400000235</v>
       </c>
       <c r="D117" s="5">
         <v>11.950675135654333</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>20.998400553</v>
       </c>
       <c r="C118" s="5">
         <v>-0.32935888300000116</v>
       </c>
       <c r="D118" s="5">
         <v>-17.035597955855618</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>21.274196083</v>
       </c>
       <c r="C119" s="5">
         <v>0.2757955299999999</v>
       </c>
       <c r="D119" s="5">
         <v>16.950828774774919</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>21.567045653000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.29284957000000134</v>
       </c>
       <c r="D120" s="5">
         <v>17.828404841237735</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>21.647762597</v>
       </c>
       <c r="C121" s="5">
         <v>8.0716943999998847E-2</v>
       </c>
       <c r="D121" s="5">
         <v>4.5847365287020825</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>21.688493083000001</v>
       </c>
       <c r="C122" s="5">
         <v>4.0730486000001065E-2</v>
       </c>
       <c r="D122" s="5">
         <v>2.2813239221906922</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>21.810439329000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.12194624600000026</v>
       </c>
       <c r="D123" s="5">
         <v>6.9597612833025568</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>21.993193055999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.18275372699999792</v>
       </c>
       <c r="D124" s="5">
         <v>10.53160426429638</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>21.969090518000002</v>
       </c>
       <c r="C125" s="5">
         <v>-2.4102537999997509E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-1.3071929648345026</v>
       </c>
       <c r="E125" s="5">
         <v>5.3596916266273498</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>21.701427014</v>
       </c>
       <c r="C126" s="5">
         <v>-0.2676635040000015</v>
       </c>
       <c r="D126" s="5">
         <v>-13.67937591898275</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>21.928393686</v>
       </c>
       <c r="C127" s="5">
         <v>0.22696667199999965</v>
       </c>
       <c r="D127" s="5">
         <v>13.298021136827366</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>21.71875936</v>
       </c>
       <c r="C128" s="5">
         <v>-0.20963432599999976</v>
       </c>
       <c r="D128" s="5">
         <v>-10.887561904965516</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>21.836642916999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.11788355699999897</v>
       </c>
       <c r="D129" s="5">
         <v>6.7112745788767914</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>21.912270551999999</v>
       </c>
       <c r="C130" s="5">
         <v>7.5627635000000026E-2</v>
       </c>
       <c r="D130" s="5">
         <v>4.2360894710356201</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>21.976855571000002</v>
       </c>
       <c r="C131" s="5">
         <v>6.4585019000002575E-2</v>
       </c>
       <c r="D131" s="5">
         <v>3.5948271980476232</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>21.836502406000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.1403531650000005</v>
       </c>
       <c r="D132" s="5">
         <v>-7.4001495632016407</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>21.981998175000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.14549576900000005</v>
       </c>
       <c r="D133" s="5">
         <v>8.2951670897159815</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>22.133847940999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.151849765999998</v>
       </c>
       <c r="D134" s="5">
         <v>8.6118108576685781</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>22.143560794999999</v>
       </c>
       <c r="C135" s="5">
         <v>9.712853999999993E-3</v>
       </c>
       <c r="D135" s="5">
         <v>0.52786107198936616</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>22.109243405000001</v>
       </c>
       <c r="C136" s="5">
         <v>-3.4317389999998227E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-1.8439518801321886</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>22.004289417999999</v>
       </c>
       <c r="C137" s="5">
         <v>-0.1049539870000018</v>
       </c>
       <c r="D137" s="5">
         <v>-5.5500764640516786</v>
       </c>
       <c r="E137" s="5">
         <v>0.16022010547571686</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>22.347470602000001</v>
       </c>
       <c r="C138" s="5">
         <v>0.3431811840000023</v>
       </c>
       <c r="D138" s="5">
         <v>20.407160177895566</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>22.525913725999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.17844312399999751</v>
       </c>
       <c r="D139" s="5">
         <v>10.014138339686628</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>22.310574883000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.21533884299999784</v>
       </c>
       <c r="D140" s="5">
         <v>-10.887190726881125</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>22.169866205000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.14070867799999931</v>
       </c>
       <c r="D141" s="5">
         <v>-7.3110988180370757</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>22.110127206000001</v>
       </c>
       <c r="C142" s="5">
         <v>-5.9738999000000348E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-3.1860301716132966</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>22.270664042</v>
       </c>
       <c r="C143" s="5">
         <v>0.16053683599999857</v>
       </c>
       <c r="D143" s="5">
         <v>9.0694451841767165</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>21.395690953999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.87497308800000084</v>
       </c>
       <c r="D144" s="5">
         <v>-38.181594962508278</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>21.291620855000001</v>
       </c>
       <c r="C145" s="5">
         <v>-0.10407009899999764</v>
       </c>
       <c r="D145" s="5">
         <v>-5.6832355965069858</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>21.062738165999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.22888268900000242</v>
       </c>
       <c r="D146" s="5">
         <v>-12.163856348245993</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>21.358277288</v>
       </c>
       <c r="C147" s="5">
         <v>0.29553912200000099</v>
       </c>
       <c r="D147" s="5">
         <v>18.199788157557183</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>21.331842086000002</v>
       </c>
       <c r="C148" s="5">
         <v>-2.643520199999827E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.4751744957198554</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>21.245650713</v>
       </c>
       <c r="C149" s="5">
         <v>-8.6191373000001903E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-4.7422923686700429</v>
       </c>
       <c r="E149" s="5">
         <v>-3.4476855425261577</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>21.014731503</v>
       </c>
       <c r="C150" s="5">
         <v>-0.23091920999999971</v>
       </c>
       <c r="D150" s="5">
         <v>-12.290688865295108</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>20.973083884000001</v>
       </c>
       <c r="C151" s="5">
         <v>-4.1647618999999025E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-2.3524436404770976</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>21.047799253000001</v>
       </c>
       <c r="C152" s="5">
         <v>7.4715368999999754E-2</v>
       </c>
       <c r="D152" s="5">
         <v>4.3596920714817244</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>20.584857349</v>
       </c>
       <c r="C153" s="5">
         <v>-0.4629419040000009</v>
       </c>
       <c r="D153" s="5">
         <v>-23.423762225521759</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>20.202536489</v>
       </c>
       <c r="C154" s="5">
         <v>-0.3823208600000001</v>
       </c>
       <c r="D154" s="5">
         <v>-20.146040091440987</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>20.529033640000002</v>
       </c>
       <c r="C155" s="5">
         <v>0.32649715100000165</v>
       </c>
       <c r="D155" s="5">
         <v>21.213580063436744</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>20.564991111000001</v>
       </c>
       <c r="C156" s="5">
         <v>3.5957470999999686E-2</v>
       </c>
       <c r="D156" s="5">
         <v>2.1222176002969828</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>20.929259774999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.36426866399999724</v>
       </c>
       <c r="D157" s="5">
         <v>23.453699418365971</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>20.516887916000002</v>
       </c>
       <c r="C158" s="5">
         <v>-0.41237185899999673</v>
       </c>
       <c r="D158" s="5">
         <v>-21.242593047123581</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>20.149214581999999</v>
       </c>
       <c r="C159" s="5">
         <v>-0.36767333400000268</v>
       </c>
       <c r="D159" s="5">
         <v>-19.506718492460173</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>20.147025842000001</v>
       </c>
       <c r="C160" s="5">
         <v>-2.1887399999975798E-3</v>
       </c>
       <c r="D160" s="5">
         <v>-0.1302740299035321</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>19.984154440000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16287140200000039</v>
       </c>
       <c r="D161" s="5">
         <v>-9.2810518763511869</v>
       </c>
       <c r="E161" s="5">
         <v>-5.9376683258192786</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>20.262822519</v>
       </c>
       <c r="C162" s="5">
         <v>0.27866807899999912</v>
       </c>
       <c r="D162" s="5">
         <v>18.078263574678431</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>20.204408606000001</v>
       </c>
       <c r="C163" s="5">
         <v>-5.8413912999998985E-2</v>
       </c>
       <c r="D163" s="5">
         <v>-3.4050483697449785</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>20.189690455000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.471815100000029E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-0.87066097323645897</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>20.487150038999999</v>
       </c>
       <c r="C165" s="5">
         <v>0.2974595839999985</v>
       </c>
       <c r="D165" s="5">
         <v>19.185288165083115</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>20.500743108999998</v>
       </c>
       <c r="C166" s="5">
         <v>1.3593069999998875E-2</v>
       </c>
       <c r="D166" s="5">
         <v>0.79910287918045775</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>20.415526250999999</v>
       </c>
       <c r="C167" s="5">
         <v>-8.5216857999999007E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-4.8756488875528081</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>20.478641572000001</v>
       </c>
       <c r="C168" s="5">
         <v>6.3115321000001501E-2</v>
       </c>
       <c r="D168" s="5">
         <v>3.7735771057171075</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>20.600461509999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.12181993799999802</v>
       </c>
       <c r="D169" s="5">
         <v>7.3766032543699067</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>20.599567132000001</v>
       </c>
       <c r="C170" s="5">
         <v>-8.943779999981416E-4</v>
       </c>
       <c r="D170" s="5">
         <v>-5.2086083596514232E-2</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>19.831709630999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.76785750100000172</v>
       </c>
       <c r="D171" s="5">
         <v>-36.609419778349441</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>20.037623783000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.20591415200000185</v>
       </c>
       <c r="D172" s="5">
         <v>13.196437399780049</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>19.979214375000002</v>
       </c>
       <c r="C173" s="5">
         <v>-5.8409407999999274E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-3.4424442969991031</v>
       </c>
       <c r="E173" s="5">
         <v>-2.4719910040882365E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>19.974556682999999</v>
       </c>
       <c r="C174" s="5">
         <v>-4.6576920000021005E-3</v>
       </c>
       <c r="D174" s="5">
         <v>-0.27939384212212204</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>19.929293689000001</v>
       </c>
       <c r="C175" s="5">
         <v>-4.5262993999998002E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-2.6856032905508198</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>19.919184363999999</v>
       </c>
       <c r="C176" s="5">
         <v>-1.0109325000001945E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.60701609443327698</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>19.755270467999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.16391389600000039</v>
       </c>
       <c r="D177" s="5">
         <v>-9.4398477383628272</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>19.816230237999999</v>
       </c>
       <c r="C178" s="5">
         <v>6.0959770000000191E-2</v>
       </c>
       <c r="D178" s="5">
         <v>3.7663916364331307</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>19.619414532</v>
       </c>
       <c r="C179" s="5">
         <v>-0.19681570599999887</v>
       </c>
       <c r="D179" s="5">
         <v>-11.288474848528873</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>19.601338112000001</v>
       </c>
       <c r="C180" s="5">
         <v>-1.8076419999999871E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-1.1000389094758645</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>19.375773760000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.22556435199999925</v>
       </c>
       <c r="D181" s="5">
         <v>-12.967788942361459</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>19.371563566999999</v>
       </c>
       <c r="C182" s="5">
         <v>-4.2101930000022492E-3</v>
       </c>
       <c r="D182" s="5">
         <v>-0.26043852969849235</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>19.404133330000001</v>
       </c>
       <c r="C183" s="5">
         <v>3.2569763000001473E-2</v>
       </c>
       <c r="D183" s="5">
         <v>2.0363439207802037</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>19.323512084000001</v>
       </c>
       <c r="C184" s="5">
         <v>-8.0621245999999758E-2</v>
       </c>
       <c r="D184" s="5">
         <v>-4.8734479158940358</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>19.278043559</v>
       </c>
       <c r="C185" s="5">
         <v>-4.5468525000000426E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-2.7873616951314961</v>
       </c>
       <c r="E185" s="5">
         <v>-3.5095014390424506</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>18.769403881999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.50863967700000146</v>
       </c>
       <c r="D186" s="5">
         <v>-27.44785305056454</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>18.840951814</v>
       </c>
       <c r="C187" s="5">
         <v>7.1547932000001424E-2</v>
       </c>
       <c r="D187" s="5">
         <v>4.6714670039088357</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>18.847529700999999</v>
       </c>
       <c r="C188" s="5">
         <v>6.5778869999988387E-3</v>
       </c>
       <c r="D188" s="5">
         <v>0.41975793761241942</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>18.742623685000002</v>
       </c>
       <c r="C189" s="5">
         <v>-0.10490601599999749</v>
       </c>
       <c r="D189" s="5">
         <v>-6.4785160274711036</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>18.851553182</v>
       </c>
       <c r="C190" s="5">
         <v>0.10892949699999832</v>
       </c>
       <c r="D190" s="5">
         <v>7.2015402464687073</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>19.020634402999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.169081220999999</v>
       </c>
       <c r="D191" s="5">
         <v>11.310036554397641</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>18.740907753999998</v>
       </c>
       <c r="C192" s="5">
         <v>-0.27972664900000055</v>
       </c>
       <c r="D192" s="5">
         <v>-16.288042122162782</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>18.671067858000001</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9839895999997736E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-4.3813930616365626</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>18.767470320000001</v>
       </c>
       <c r="C194" s="5">
         <v>9.6402462000000355E-2</v>
       </c>
       <c r="D194" s="5">
         <v>6.3748509237754547</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>18.853235826999999</v>
       </c>
       <c r="C195" s="5">
         <v>8.5765506999997854E-2</v>
       </c>
       <c r="D195" s="5">
         <v>5.6238386692866404</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>18.900681326000001</v>
       </c>
       <c r="C196" s="5">
         <v>4.7445499000001945E-2</v>
       </c>
       <c r="D196" s="5">
         <v>3.0620359864175439</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>18.867954703999999</v>
       </c>
       <c r="C197" s="5">
         <v>-3.2726622000001981E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-2.0581321022328458</v>
       </c>
       <c r="E197" s="5">
         <v>-2.1272327440537975</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>18.841361430999999</v>
       </c>
       <c r="C198" s="5">
         <v>-2.6593272999999584E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-1.6782797985538944</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>19.039074088</v>
       </c>
       <c r="C199" s="5">
         <v>0.19771265700000029</v>
       </c>
       <c r="D199" s="5">
         <v>13.345039602929676</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>19.04700747</v>
       </c>
       <c r="C200" s="5">
         <v>7.9333820000009325E-3</v>
       </c>
       <c r="D200" s="5">
         <v>0.50117493550883019</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>18.927330650999998</v>
       </c>
       <c r="C201" s="5">
         <v>-0.11967681900000215</v>
       </c>
       <c r="D201" s="5">
         <v>-7.2847008832773845</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>18.789816256999998</v>
       </c>
       <c r="C202" s="5">
         <v>-0.1375143940000001</v>
       </c>
       <c r="D202" s="5">
         <v>-8.3783793775833679</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>18.944845004000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.15502874700000291</v>
       </c>
       <c r="D203" s="5">
         <v>10.362690403402674</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>18.899529909999998</v>
       </c>
       <c r="C204" s="5">
         <v>-4.5315094000002887E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-2.8328763321752937</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>18.880521210000001</v>
       </c>
       <c r="C205" s="5">
         <v>-1.9008699999996992E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-1.200277471674549</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>18.992312238</v>
       </c>
       <c r="C206" s="5">
         <v>0.11179102799999896</v>
       </c>
       <c r="D206" s="5">
         <v>7.341176073136424</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>18.498546991000001</v>
       </c>
       <c r="C207" s="5">
         <v>-0.49376524699999891</v>
       </c>
       <c r="D207" s="5">
         <v>-27.101715765492063</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>18.876553812000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.3780068209999996</v>
       </c>
       <c r="D208" s="5">
         <v>27.47385506590987</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>18.969613527</v>
       </c>
       <c r="C209" s="5">
         <v>9.3059714999998988E-2</v>
       </c>
       <c r="D209" s="5">
         <v>6.0789641605259792</v>
       </c>
       <c r="E209" s="5">
         <v>0.53879090020525489</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>18.902598445999999</v>
       </c>
       <c r="C210" s="5">
         <v>-6.7015081000000976E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-4.157903060979951</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>18.829019231</v>
       </c>
       <c r="C211" s="5">
         <v>-7.3579214999998754E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-4.5723376672103466</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>18.922782035000001</v>
       </c>
       <c r="C212" s="5">
         <v>9.3762804000000699E-2</v>
       </c>
       <c r="D212" s="5">
         <v>6.1420459977382658</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>19.245481674000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.32269963899999965</v>
       </c>
       <c r="D213" s="5">
         <v>22.49703521717008</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>19.339448568000002</v>
       </c>
       <c r="C214" s="5">
         <v>9.3966894000001133E-2</v>
       </c>
       <c r="D214" s="5">
         <v>6.0189797007151435</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>19.259318339</v>
       </c>
       <c r="C215" s="5">
         <v>-8.0130229000001663E-2</v>
       </c>
       <c r="D215" s="5">
         <v>-4.860273266850978</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>19.141858077999998</v>
       </c>
       <c r="C216" s="5">
         <v>-0.11746026100000151</v>
       </c>
       <c r="D216" s="5">
         <v>-7.078082575393374</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>19.482890386000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.34103230800000262</v>
       </c>
       <c r="D217" s="5">
         <v>23.603720140497341</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>19.611399979000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.12850959300000042</v>
       </c>
       <c r="D218" s="5">
         <v>8.2087854024702303</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>19.242541019000001</v>
       </c>
       <c r="C219" s="5">
         <v>-0.36885896000000074</v>
       </c>
       <c r="D219" s="5">
         <v>-20.375652874198813</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>19.260454463999999</v>
       </c>
       <c r="C220" s="5">
         <v>1.7913444999997807E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.1228526847869791</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>19.172115677000001</v>
       </c>
       <c r="C221" s="5">
         <v>-8.8338786999997865E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-5.3671055748667147</v>
       </c>
       <c r="E221" s="5">
         <v>1.0675080423318883</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>19.167291279000001</v>
       </c>
       <c r="C222" s="5">
         <v>-4.8243980000002296E-3</v>
       </c>
       <c r="D222" s="5">
         <v>-0.30154585231101372</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>19.118966245999999</v>
       </c>
       <c r="C223" s="5">
         <v>-4.8325033000001127E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-2.9838659135092205</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>18.888012853999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.23095339199999998</v>
       </c>
       <c r="D224" s="5">
         <v>-13.570428889093289</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>18.673353032000001</v>
       </c>
       <c r="C225" s="5">
         <v>-0.214659821999998</v>
       </c>
       <c r="D225" s="5">
         <v>-12.816869467417046</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>18.371932082000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.30142095000000069</v>
       </c>
       <c r="D226" s="5">
         <v>-17.739701729281787</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>18.176073075000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.19585900699999925</v>
       </c>
       <c r="D227" s="5">
         <v>-12.068851426402716</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>17.838840526999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.33723254800000291</v>
       </c>
       <c r="D228" s="5">
         <v>-20.127228170953071</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>17.744285473000001</v>
       </c>
       <c r="C229" s="5">
         <v>-9.4555053999997085E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-6.1784262483234986</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>17.400567461000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.34371801200000007</v>
       </c>
       <c r="D230" s="5">
         <v>-20.92144070350934</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>17.643068731</v>
       </c>
       <c r="C231" s="5">
         <v>0.24250126999999821</v>
       </c>
       <c r="D231" s="5">
         <v>18.067012144566409</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>17.278764974000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.36430375699999828</v>
       </c>
       <c r="D232" s="5">
         <v>-22.149239936461086</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>17.414657631000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.13589265699999942</v>
       </c>
       <c r="D233" s="5">
         <v>9.8567938349648276</v>
       </c>
       <c r="E233" s="5">
         <v>-9.1667402576146024</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>16.761764091</v>
       </c>
       <c r="C234" s="5">
         <v>-0.65289354000000088</v>
       </c>
       <c r="D234" s="5">
         <v>-36.779576716894105</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>16.511340938</v>
       </c>
       <c r="C235" s="5">
         <v>-0.25042315299999984</v>
       </c>
       <c r="D235" s="5">
         <v>-16.52595609894183</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>16.178538292999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33280264500000101</v>
       </c>
       <c r="D236" s="5">
         <v>-21.678096683147441</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>15.708601558</v>
       </c>
       <c r="C237" s="5">
         <v>-0.46993673499999922</v>
       </c>
       <c r="D237" s="5">
         <v>-29.79324251477421</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>15.683486751</v>
       </c>
       <c r="C238" s="5">
         <v>-2.5114806999999573E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.9017710273203869</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>15.465930268999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.21755648200000088</v>
       </c>
       <c r="D239" s="5">
         <v>-15.432962601476385</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>15.399042777</v>
       </c>
       <c r="C240" s="5">
         <v>-6.6887491999999327E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-5.068108999762333</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>15.210737729</v>
       </c>
       <c r="C241" s="5">
         <v>-0.18830504800000014</v>
       </c>
       <c r="D241" s="5">
         <v>-13.7262586518905</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>14.997566794999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.21317093400000076</v>
       </c>
       <c r="D242" s="5">
         <v>-15.579810805294747</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>15.061073272</v>
       </c>
       <c r="C243" s="5">
         <v>6.3506477000000672E-2</v>
       </c>
       <c r="D243" s="5">
         <v>5.2013706761876222</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>14.889449394</v>
       </c>
       <c r="C244" s="5">
         <v>-0.17162387800000012</v>
       </c>
       <c r="D244" s="5">
         <v>-12.848954848961302</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>14.741192806999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14825658700000055</v>
       </c>
       <c r="D245" s="5">
         <v>-11.315471224167039</v>
       </c>
       <c r="E245" s="5">
         <v>-15.351808118472231</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>14.967634929999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.226442123</v>
       </c>
       <c r="D246" s="5">
         <v>20.073360109402259</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>14.603879957</v>
       </c>
       <c r="C247" s="5">
         <v>-0.36375497299999893</v>
       </c>
       <c r="D247" s="5">
         <v>-25.564369710647238</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>14.857334479</v>
       </c>
       <c r="C248" s="5">
         <v>0.25345452200000018</v>
       </c>
       <c r="D248" s="5">
         <v>22.93392683825326</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>14.734471359</v>
       </c>
       <c r="C249" s="5">
         <v>-0.12286311999999988</v>
       </c>
       <c r="D249" s="5">
         <v>-9.4843030726038506</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>14.893711181</v>
       </c>
       <c r="C250" s="5">
         <v>0.15923982199999998</v>
       </c>
       <c r="D250" s="5">
         <v>13.768079249506071</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>14.451660500999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.44205068000000125</v>
       </c>
       <c r="D251" s="5">
         <v>-30.340897653847875</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>14.251797368</v>
       </c>
       <c r="C252" s="5">
         <v>-0.19986313299999914</v>
       </c>
       <c r="D252" s="5">
         <v>-15.389811912676443</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>14.28254735</v>
       </c>
       <c r="C253" s="5">
         <v>3.0749981999999676E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.6200928275279756</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>14.397620041</v>
       </c>
       <c r="C254" s="5">
         <v>0.11507269099999995</v>
       </c>
       <c r="D254" s="5">
         <v>10.10839389038436</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>14.293299571</v>
       </c>
       <c r="C255" s="5">
         <v>-0.10432046999999933</v>
       </c>
       <c r="D255" s="5">
         <v>-8.3565447076667798</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>14.296527280999999</v>
       </c>
       <c r="C256" s="5">
         <v>3.2277099999991066E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.27132057346597183</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>14.361728848</v>
       </c>
       <c r="C257" s="5">
         <v>6.5201567000000793E-2</v>
       </c>
       <c r="D257" s="5">
         <v>5.61217505971916</v>
       </c>
       <c r="E257" s="5">
         <v>-2.574174043906452</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>14.483331823</v>
       </c>
       <c r="C258" s="5">
         <v>0.12160297500000006</v>
       </c>
       <c r="D258" s="5">
         <v>10.647369701875409</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>14.496617429</v>
       </c>
       <c r="C259" s="5">
         <v>1.3285606000000172E-2</v>
       </c>
       <c r="D259" s="5">
         <v>1.106334341535975</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>14.462844573</v>
       </c>
       <c r="C260" s="5">
         <v>-3.3772856000000573E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-2.7601021802888814</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>14.450873889</v>
       </c>
       <c r="C261" s="5">
         <v>-1.1970683999999565E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-0.98871340804906893</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>14.487121598</v>
       </c>
       <c r="C262" s="5">
         <v>3.6247708999999517E-2</v>
       </c>
       <c r="D262" s="5">
         <v>3.0518831887429876</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>14.530081622000001</v>
       </c>
       <c r="C263" s="5">
         <v>4.2960024000000985E-2</v>
       </c>
       <c r="D263" s="5">
         <v>3.6170878784071991</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>14.838410515</v>
       </c>
       <c r="C264" s="5">
         <v>0.30832889299999877</v>
       </c>
       <c r="D264" s="5">
         <v>28.656560401249507</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>14.776391261000001</v>
       </c>
       <c r="C265" s="5">
         <v>-6.201925399999908E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-4.9018644429861808</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>14.791911185</v>
       </c>
       <c r="C266" s="5">
         <v>1.5519923999999463E-2</v>
       </c>
       <c r="D266" s="5">
         <v>1.267689232832292</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>14.825693451999999</v>
       </c>
       <c r="C267" s="5">
         <v>3.3782266999999422E-2</v>
       </c>
       <c r="D267" s="5">
         <v>2.7752889223598309</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>15.090350301000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.26465684900000142</v>
       </c>
       <c r="D268" s="5">
         <v>23.654995045381135</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>14.951398806</v>
       </c>
       <c r="C269" s="5">
         <v>-0.13895149500000059</v>
       </c>
       <c r="D269" s="5">
         <v>-10.506796896276072</v>
       </c>
       <c r="E269" s="5">
         <v>4.1058424388935366</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>14.995208098000001</v>
       </c>
       <c r="C270" s="5">
         <v>4.380929200000061E-2</v>
       </c>
       <c r="D270" s="5">
         <v>3.5733577537987005</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>15.088070773</v>
       </c>
       <c r="C271" s="5">
         <v>9.2862674999999228E-2</v>
       </c>
       <c r="D271" s="5">
         <v>7.6898035970008438</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>15.161034779</v>
       </c>
       <c r="C272" s="5">
         <v>7.2964005999999415E-2</v>
       </c>
       <c r="D272" s="5">
         <v>5.9599092711934532</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>15.153832258</v>
       </c>
       <c r="C273" s="5">
         <v>-7.2025209999999618E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-0.56859428910907006</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>15.085202423</v>
       </c>
       <c r="C274" s="5">
         <v>-6.8629834999999417E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-5.3013039652631155</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>15.113897202</v>
       </c>
       <c r="C275" s="5">
         <v>2.8694779000000281E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.3066494768346768</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>15.129445445</v>
       </c>
       <c r="C276" s="5">
         <v>1.5548242999999573E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.2414946100321123</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>15.189130614</v>
       </c>
       <c r="C277" s="5">
         <v>5.968516899999976E-2</v>
       </c>
       <c r="D277" s="5">
         <v>4.8380378887396214</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>15.202320438999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.3189824999999544E-2</v>
       </c>
       <c r="D278" s="5">
         <v>1.0470384350457218</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>15.154835221000001</v>
       </c>
       <c r="C279" s="5">
         <v>-4.7485217999998497E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-3.6845331998355046</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>15.286575955</v>
       </c>
       <c r="C280" s="5">
         <v>0.13174073399999919</v>
       </c>
       <c r="D280" s="5">
         <v>10.945067564257837</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>15.339743429</v>
       </c>
       <c r="C281" s="5">
         <v>5.3167474000000325E-2</v>
       </c>
       <c r="D281" s="5">
         <v>4.2544318660008074</v>
       </c>
       <c r="E281" s="5">
         <v>2.5973798708663676</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>15.194711872999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.14503155600000106</v>
       </c>
       <c r="D282" s="5">
         <v>-10.773782499950347</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>15.372914912000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.17820303900000134</v>
       </c>
       <c r="D283" s="5">
         <v>15.01779821212159</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>15.469156663</v>
       </c>
       <c r="C284" s="5">
         <v>9.6241750999999098E-2</v>
       </c>
       <c r="D284" s="5">
         <v>7.7767224892515197</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>15.548913121</v>
       </c>
       <c r="C285" s="5">
         <v>7.9756458000000308E-2</v>
       </c>
       <c r="D285" s="5">
         <v>6.3655010549615421</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>15.583596685</v>
       </c>
       <c r="C286" s="5">
         <v>3.4683563999999834E-2</v>
       </c>
       <c r="D286" s="5">
         <v>2.7098167286138564</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>15.701013250999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.11741656599999928</v>
       </c>
       <c r="D287" s="5">
         <v>9.4258083893087097</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>15.728309052</v>
       </c>
       <c r="C288" s="5">
         <v>2.7295801000001063E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.1062317914792184</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>15.815058901</v>
       </c>
       <c r="C289" s="5">
         <v>8.6749849000000268E-2</v>
       </c>
       <c r="D289" s="5">
         <v>6.8231435977851307</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>15.697090485</v>
       </c>
       <c r="C290" s="5">
         <v>-0.11796841600000008</v>
       </c>
       <c r="D290" s="5">
         <v>-8.5928483047463473</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>15.764315018</v>
       </c>
       <c r="C291" s="5">
         <v>6.7224532999999198E-2</v>
       </c>
       <c r="D291" s="5">
         <v>5.2619270306553334</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>15.782138607</v>
       </c>
       <c r="C292" s="5">
         <v>1.7823589000000695E-2</v>
       </c>
       <c r="D292" s="5">
         <v>1.3652233925975921</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>15.843579007000001</v>
       </c>
       <c r="C293" s="5">
         <v>6.1440400000000395E-2</v>
       </c>
       <c r="D293" s="5">
         <v>4.772977815489976</v>
       </c>
       <c r="E293" s="5">
         <v>3.284511115404265</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>15.597940348</v>
       </c>
       <c r="C294" s="5">
         <v>-0.24563865900000081</v>
       </c>
       <c r="D294" s="5">
         <v>-17.097517662118488</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>15.977397176</v>
       </c>
       <c r="C295" s="5">
         <v>0.37945682800000036</v>
       </c>
       <c r="D295" s="5">
         <v>33.433634031344297</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>15.705809524999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.27158765100000082</v>
       </c>
       <c r="D296" s="5">
         <v>-18.594914172661781</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>16.149816139999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.44400661499999927</v>
       </c>
       <c r="D297" s="5">
         <v>39.729168570047449</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>16.072801586000001</v>
       </c>
       <c r="C298" s="5">
         <v>-7.7014553999998014E-2</v>
       </c>
       <c r="D298" s="5">
         <v>-5.5747783012926488</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>16.087637744999999</v>
       </c>
       <c r="C299" s="5">
         <v>1.4836158999997906E-2</v>
       </c>
       <c r="D299" s="5">
         <v>1.1133127081547123</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>16.102999860000001</v>
       </c>
       <c r="C300" s="5">
         <v>1.5362115000002063E-2</v>
       </c>
       <c r="D300" s="5">
         <v>1.1519195413630223</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>16.143052746999999</v>
       </c>
       <c r="C301" s="5">
         <v>4.0052886999998094E-2</v>
       </c>
       <c r="D301" s="5">
         <v>3.0259243974265493</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>16.106543939000002</v>
       </c>
       <c r="C302" s="5">
         <v>-3.6508807999997117E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-2.6803920822829008</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>16.156212205999999</v>
       </c>
       <c r="C303" s="5">
         <v>4.9668266999997712E-2</v>
       </c>
       <c r="D303" s="5">
         <v>3.7638902540925834</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>16.178282616000001</v>
       </c>
       <c r="C304" s="5">
         <v>2.2070410000001317E-2</v>
       </c>
       <c r="D304" s="5">
         <v>1.6516487757164189</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>16.148138804999999</v>
       </c>
       <c r="C305" s="5">
         <v>-3.0143811000002074E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-2.2131013079509043</v>
       </c>
       <c r="E305" s="5">
         <v>1.9222916606496332</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>15.972125412</v>
       </c>
       <c r="C306" s="5">
         <v>-0.17601339299999808</v>
       </c>
       <c r="D306" s="5">
         <v>-12.323570988050125</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>16.164274893999998</v>
       </c>
       <c r="C307" s="5">
         <v>0.19214948199999782</v>
       </c>
       <c r="D307" s="5">
         <v>15.4309292129869</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>15.709860127000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.45441476699999761</v>
       </c>
       <c r="D308" s="5">
         <v>-28.977968770015039</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>16.060217368</v>
       </c>
       <c r="C309" s="5">
         <v>0.35035724099999932</v>
       </c>
       <c r="D309" s="5">
         <v>30.301437794282382</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>15.866409746</v>
       </c>
       <c r="C310" s="5">
         <v>-0.19380762199999957</v>
       </c>
       <c r="D310" s="5">
         <v>-13.557571365040044</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>15.789624892000001</v>
       </c>
       <c r="C311" s="5">
         <v>-7.6784853999999569E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-5.6552440244224673</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>15.812160162</v>
       </c>
       <c r="C312" s="5">
         <v>2.2535269999998775E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.7261722002268831</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>15.289872338</v>
       </c>
       <c r="C313" s="5">
         <v>-0.52228782399999929</v>
       </c>
       <c r="D313" s="5">
         <v>-33.173016872838026</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>15.119636270999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.17023606700000116</v>
       </c>
       <c r="D314" s="5">
         <v>-12.57214741171998</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>14.746298292000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.37333797899999865</v>
       </c>
       <c r="D315" s="5">
         <v>-25.9201570245555</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>14.760788433</v>
       </c>
       <c r="C316" s="5">
         <v>1.4490140999999568E-2</v>
       </c>
       <c r="D316" s="5">
         <v>1.1855484678290784</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>14.641277544999999</v>
       </c>
       <c r="C317" s="5">
         <v>-0.11951088800000065</v>
       </c>
       <c r="D317" s="5">
         <v>-9.2946269340287486</v>
       </c>
       <c r="E317" s="5">
         <v>-9.3314856789156746</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>14.547559685</v>
       </c>
       <c r="C318" s="5">
         <v>-9.3717859999999931E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-7.4163940011354956</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>14.357771396</v>
       </c>
       <c r="C319" s="5">
         <v>-0.18978828899999911</v>
       </c>
       <c r="D319" s="5">
         <v>-14.579395854064636</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>14.208656513999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.149114882000001</v>
       </c>
       <c r="D320" s="5">
         <v>-11.774977850863177</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>14.071236365000001</v>
       </c>
       <c r="C321" s="5">
         <v>-0.13742014899999866</v>
       </c>
       <c r="D321" s="5">
         <v>-11.008011226742775</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>13.867495811</v>
       </c>
       <c r="C322" s="5">
         <v>-0.20374055400000124</v>
       </c>
       <c r="D322" s="5">
         <v>-16.056046139925563</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>13.895485631</v>
       </c>
       <c r="C323" s="5">
         <v>2.7989820000000165E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.4491202110694887</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>13.968126924</v>
       </c>
       <c r="C324" s="5">
         <v>7.2641293000000218E-2</v>
       </c>
       <c r="D324" s="5">
         <v>6.456778196508095</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>14.013922432999999</v>
       </c>
       <c r="C325" s="5">
         <v>4.5795508999999512E-2</v>
       </c>
       <c r="D325" s="5">
         <v>4.0060110153153694</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>14.244148318000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.23022588500000118</v>
       </c>
       <c r="D326" s="5">
         <v>21.596572528047385</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>14.334112372</v>
       </c>
       <c r="C327" s="5">
         <v>8.9964053999999294E-2</v>
       </c>
       <c r="D327" s="5">
         <v>7.8479294980438263</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>14.351832019</v>
       </c>
       <c r="C328" s="5">
         <v>1.7719646999999838E-2</v>
       </c>
       <c r="D328" s="5">
         <v>1.4935522285453029</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>14.346161108</v>
       </c>
       <c r="C329" s="5">
         <v>-5.6709109999992791E-3</v>
       </c>
       <c r="D329" s="5">
         <v>-0.47313287497472434</v>
       </c>
       <c r="E329" s="5">
         <v>-2.0156467636991193</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>14.515320794999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.16915968699999873</v>
       </c>
       <c r="D330" s="5">
         <v>15.104212102995106</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>14.529007339</v>
       </c>
       <c r="C331" s="5">
         <v>1.3686544000000467E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.1373702918269446</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>14.380520539000001</v>
       </c>
       <c r="C332" s="5">
         <v>-0.14848679999999881</v>
       </c>
       <c r="D332" s="5">
         <v>-11.597618895368701</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>14.575106036999999</v>
       </c>
       <c r="C333" s="5">
         <v>0.19458549799999858</v>
       </c>
       <c r="D333" s="5">
         <v>17.502037073899835</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>14.895388879</v>
       </c>
       <c r="C334" s="5">
         <v>0.32028284200000101</v>
       </c>
       <c r="D334" s="5">
         <v>29.802027254786665</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>14.930307002999999</v>
       </c>
       <c r="C335" s="5">
         <v>3.491812399999894E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.8496229234322712</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>14.989138678</v>
       </c>
       <c r="C336" s="5">
         <v>5.8831675000000416E-2</v>
       </c>
       <c r="D336" s="5">
         <v>4.8323391832677087</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>15.165829885000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17669120700000107</v>
       </c>
       <c r="D337" s="5">
         <v>15.099657251676724</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>14.985148592</v>
       </c>
       <c r="C338" s="5">
         <v>-0.18068129300000102</v>
       </c>
       <c r="D338" s="5">
         <v>-13.39589407058217</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>14.725316382000001</v>
       </c>
       <c r="C339" s="5">
         <v>-0.25983220999999901</v>
       </c>
       <c r="D339" s="5">
         <v>-18.933211121212366</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>15.024978111999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.29966172999999863</v>
       </c>
       <c r="D340" s="5">
         <v>27.347540147576723</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>15.123703596</v>
       </c>
       <c r="C341" s="5">
         <v>9.8725484000000918E-2</v>
       </c>
       <c r="D341" s="5">
         <v>8.176197188617973</v>
       </c>
       <c r="E341" s="5">
         <v>5.4198644651105354</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>14.963795308</v>
       </c>
       <c r="C342" s="5">
         <v>-0.15990828800000045</v>
       </c>
       <c r="D342" s="5">
         <v>-11.975570478101904</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>14.986983523999999</v>
       </c>
       <c r="C343" s="5">
         <v>2.3188215999999429E-2</v>
       </c>
       <c r="D343" s="5">
         <v>1.8754764691526482</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>15.042908486</v>
       </c>
       <c r="C344" s="5">
         <v>5.5924962000000633E-2</v>
       </c>
       <c r="D344" s="5">
         <v>4.5709379032215836</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>15.085011848000001</v>
       </c>
       <c r="C345" s="5">
         <v>4.2103362000000644E-2</v>
       </c>
       <c r="D345" s="5">
         <v>3.4108494828379632</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>15.041734415000001</v>
       </c>
       <c r="C346" s="5">
         <v>-4.3277433000000087E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-3.3888775429730789</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>14.869786038000001</v>
       </c>
       <c r="C347" s="5">
         <v>-0.17194837699999965</v>
       </c>
       <c r="D347" s="5">
         <v>-12.887267115081713</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>15.003972471000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.13418643299999999</v>
       </c>
       <c r="D348" s="5">
         <v>11.382886865540677</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>14.88580973</v>
       </c>
       <c r="C349" s="5">
         <v>-0.11816274100000079</v>
       </c>
       <c r="D349" s="5">
         <v>-9.0517265503424422</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>14.814510330999999</v>
       </c>
       <c r="C350" s="5">
         <v>-7.1299399000000818E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-5.5986833860397596</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>14.712707749</v>
       </c>
       <c r="C351" s="5">
         <v>-0.10180258199999948</v>
       </c>
       <c r="D351" s="5">
         <v>-7.9415442426429621</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>14.806757967999999</v>
       </c>
       <c r="C352" s="5">
         <v>9.4050218999999657E-2</v>
       </c>
       <c r="D352" s="5">
         <v>7.9464662477733761</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>14.698655096</v>
       </c>
       <c r="C353" s="5">
         <v>-0.10810287199999991</v>
       </c>
       <c r="D353" s="5">
         <v>-8.4177177057963348</v>
       </c>
       <c r="E353" s="5">
         <v>-2.810478910155445</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>14.734307639000001</v>
       </c>
       <c r="C354" s="5">
         <v>3.5652543000001202E-2</v>
       </c>
       <c r="D354" s="5">
         <v>2.9498238543290034</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>14.861225226</v>
       </c>
       <c r="C355" s="5">
         <v>0.12691758699999944</v>
       </c>
       <c r="D355" s="5">
         <v>10.840529943823185</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>15.021582249</v>
       </c>
       <c r="C356" s="5">
         <v>0.16035702299999954</v>
       </c>
       <c r="D356" s="5">
         <v>13.745118556987235</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>14.885126027</v>
       </c>
       <c r="C357" s="5">
         <v>-0.13645622199999963</v>
       </c>
       <c r="D357" s="5">
         <v>-10.372345481534362</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>14.884766197999999</v>
       </c>
       <c r="C358" s="5">
         <v>-3.5982900000064433E-4</v>
       </c>
       <c r="D358" s="5">
         <v>-2.9004618056038822E-2</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>15.017202133</v>
       </c>
       <c r="C359" s="5">
         <v>0.13243593500000017</v>
       </c>
       <c r="D359" s="5">
         <v>11.215190216197236</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>15.117467298999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.10026516599999979</v>
       </c>
       <c r="D360" s="5">
         <v>8.3128882327256903</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>15.201794400000001</v>
       </c>
       <c r="C361" s="5">
         <v>8.4327101000001292E-2</v>
       </c>
       <c r="D361" s="5">
         <v>6.902977170394986</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>15.121082483</v>
       </c>
       <c r="C362" s="5">
         <v>-8.0711917000000355E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-6.1884450475739428</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>15.308977667000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.18789518400000027</v>
       </c>
       <c r="D363" s="5">
         <v>15.973745945785399</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>15.175930655</v>
       </c>
       <c r="C364" s="5">
         <v>-0.13304701200000046</v>
       </c>
       <c r="D364" s="5">
         <v>-9.9446067442445223</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>15.056925629</v>
       </c>
       <c r="C365" s="5">
         <v>-0.11900502599999996</v>
       </c>
       <c r="D365" s="5">
         <v>-9.0146096951192902</v>
       </c>
       <c r="E365" s="5">
         <v>2.4374375115278291</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>15.208962902</v>
       </c>
       <c r="C366" s="5">
         <v>0.15203727299999947</v>
       </c>
       <c r="D366" s="5">
         <v>12.813102552128242</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>15.139558410999999</v>
       </c>
       <c r="C367" s="5">
         <v>-6.9404491000000235E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-5.3407001082411583</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>15.120106138000001</v>
       </c>
       <c r="C368" s="5">
         <v>-1.9452272999998854E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-1.530987507205539</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>13.678591047999999</v>
       </c>
       <c r="C369" s="5">
         <v>-1.4415150900000011</v>
       </c>
       <c r="D369" s="5">
         <v>-69.950426717386563</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>14.222262615</v>
       </c>
       <c r="C370" s="5">
         <v>0.54367156700000052</v>
       </c>
       <c r="D370" s="5">
         <v>59.634934111038461</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>14.232569456</v>
       </c>
       <c r="C371" s="5">
         <v>1.0306841000000233E-2</v>
       </c>
       <c r="D371" s="5">
         <v>0.87311185899638932</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>14.205038194</v>
       </c>
       <c r="C372" s="5">
         <v>-2.7531262000000112E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-2.2967238028402059</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>13.974186212999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.23085198100000071</v>
       </c>
       <c r="D373" s="5">
         <v>-17.849645010319204</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>14.085160608000001</v>
       </c>
       <c r="C374" s="5">
         <v>0.11097439500000128</v>
       </c>
       <c r="D374" s="5">
         <v>9.9571127593613973</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>14.513223915999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.4280633079999987</v>
       </c>
       <c r="D375" s="5">
         <v>43.22707012312457</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>14.782313596</v>
       </c>
       <c r="C376" s="5">
         <v>0.26908968000000044</v>
       </c>
       <c r="D376" s="5">
         <v>24.664323866456449</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>14.839206703</v>
       </c>
       <c r="C377" s="5">
         <v>5.6893107000000498E-2</v>
       </c>
       <c r="D377" s="5">
         <v>4.7175028512886685</v>
       </c>
       <c r="E377" s="5">
         <v>-1.4459719823591843</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>14.928429016000001</v>
       </c>
       <c r="C378" s="5">
         <v>8.9222313000000497E-2</v>
       </c>
       <c r="D378" s="5">
         <v>7.4585748199526458</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>14.854299214999999</v>
       </c>
       <c r="C379" s="5">
         <v>-7.4129801000001549E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-5.7987372167213618</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>14.958915299999999</v>
       </c>
       <c r="C380" s="5">
         <v>0.10461608499999997</v>
       </c>
       <c r="D380" s="5">
         <v>8.7865550052854466</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>14.572929791</v>
       </c>
       <c r="C381" s="5">
         <v>-0.38598550899999928</v>
       </c>
       <c r="D381" s="5">
         <v>-26.926277213326301</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>14.747085381</v>
       </c>
       <c r="C382" s="5">
         <v>0.1741555899999998</v>
       </c>
       <c r="D382" s="5">
         <v>15.321920248979403</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>14.745503935</v>
       </c>
       <c r="C383" s="5">
         <v>-1.5814459999994313E-3</v>
       </c>
       <c r="D383" s="5">
         <v>-0.1286095693543321</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>15.109052026000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.36354809100000018</v>
       </c>
       <c r="D384" s="5">
         <v>33.946437421655261</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>15.275146052</v>
       </c>
       <c r="C385" s="5">
         <v>0.16609402599999967</v>
       </c>
       <c r="D385" s="5">
         <v>14.019165266972799</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>15.449012295999999</v>
       </c>
       <c r="C386" s="5">
         <v>0.17386624399999917</v>
       </c>
       <c r="D386" s="5">
         <v>14.547118615878452</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>15.316257182999999</v>
       </c>
       <c r="C387" s="5">
         <v>-0.13275511299999998</v>
       </c>
       <c r="D387" s="5">
         <v>-9.8380748364964017</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>15.373300860000001</v>
       </c>
       <c r="C388" s="5">
         <v>5.7043677000001125E-2</v>
       </c>
       <c r="D388" s="5">
         <v>4.5619601550000999</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>15.405789701</v>
       </c>
       <c r="C389" s="5">
         <v>3.2488840999999269E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.5656799668817953</v>
       </c>
       <c r="E389" s="5">
         <v>3.8181488359849691</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>15.3408487</v>
       </c>
       <c r="C390" s="5">
         <v>-6.4941000999999332E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-4.942791060514784</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>15.464513179000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.12366447900000033</v>
       </c>
       <c r="D391" s="5">
         <v>10.113963663623693</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>15.601979306</v>
       </c>
       <c r="C392" s="5">
         <v>0.13746612699999972</v>
       </c>
       <c r="D392" s="5">
         <v>11.204236877277296</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>15.879229518000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.27725021200000022</v>
       </c>
       <c r="D393" s="5">
         <v>23.536912236548837</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>15.762934051</v>
       </c>
       <c r="C394" s="5">
         <v>-0.11629546700000049</v>
       </c>
       <c r="D394" s="5">
         <v>-8.4429923495803365</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>15.747250965999999</v>
       </c>
       <c r="C395" s="5">
         <v>-1.5683085000000929E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-1.1874095704759724</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>15.896532785</v>
       </c>
       <c r="C396" s="5">
         <v>0.14928181900000048</v>
       </c>
       <c r="D396" s="5">
         <v>11.988114704917674</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>15.94696564</v>
       </c>
       <c r="C397" s="5">
         <v>5.0432855000000387E-2</v>
       </c>
       <c r="D397" s="5">
         <v>3.8742212524417008</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>16.001705940000001</v>
       </c>
       <c r="C398" s="5">
         <v>5.474030000000063E-2</v>
       </c>
       <c r="D398" s="5">
         <v>4.197841084556031</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>15.923822575000001</v>
       </c>
       <c r="C399" s="5">
         <v>-7.7883364999999927E-2</v>
       </c>
       <c r="D399" s="5">
         <v>-5.6867876686659935</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>16.186750596</v>
       </c>
       <c r="C400" s="5">
         <v>0.26292802099999868</v>
       </c>
       <c r="D400" s="5">
         <v>21.716132020683165</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>16.104415306</v>
       </c>
       <c r="C401" s="5">
         <v>-8.2335289999999617E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-5.9360009009092103</v>
       </c>
       <c r="E401" s="5">
         <v>4.534825014225996</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>16.083069850000001</v>
       </c>
       <c r="C402" s="5">
         <v>-2.1345455999998819E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-1.578985705442626</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>16.289163246000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.20609339599999998</v>
       </c>
       <c r="D403" s="5">
         <v>16.508585895351622</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>16.049649380000002</v>
       </c>
       <c r="C404" s="5">
         <v>-0.23951386599999935</v>
       </c>
       <c r="D404" s="5">
         <v>-16.285385325174996</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>15.865684002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.18396537800000168</v>
       </c>
       <c r="D405" s="5">
         <v>-12.919881621727558</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>16.030885401999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.16520139999999905</v>
       </c>
       <c r="D406" s="5">
         <v>13.235998121533065</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>16.328584927000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.2976995250000023</v>
       </c>
       <c r="D407" s="5">
         <v>24.707472804233845</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>16.068227708999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.26035721800000289</v>
       </c>
       <c r="D408" s="5">
         <v>-17.541935031340572</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>16.014487373000001</v>
       </c>
       <c r="C409" s="5">
         <v>-5.3740335999997058E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-3.9404020648410421</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>16.066673341000001</v>
       </c>
       <c r="C410" s="5">
         <v>5.218596799999986E-2</v>
       </c>
       <c r="D410" s="5">
         <v>3.9812588137285498</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>15.935325374</v>
       </c>
       <c r="C411" s="5">
         <v>-0.13134796700000173</v>
       </c>
       <c r="D411" s="5">
         <v>-9.3809178891924532</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>15.905344377</v>
       </c>
       <c r="C412" s="5">
         <v>-2.9980996999999121E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.234484442134288</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>16.126361211999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.22101683499999858</v>
       </c>
       <c r="D413" s="5">
         <v>18.010235865744704</v>
       </c>
       <c r="E413" s="5">
         <v>0.13627260340103309</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>16.425951133000002</v>
       </c>
       <c r="C414" s="5">
         <v>0.29958992100000259</v>
       </c>
       <c r="D414" s="5">
         <v>24.718166735810222</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>16.222254275000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.2036968580000007</v>
       </c>
       <c r="D415" s="5">
         <v>-13.906941683176722</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>16.086392429</v>
       </c>
       <c r="C416" s="5">
         <v>-0.13586184600000095</v>
       </c>
       <c r="D416" s="5">
         <v>-9.5997864465650391</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>16.256959819999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.17056739099999874</v>
       </c>
       <c r="D417" s="5">
         <v>13.492739297480426</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>16.299997978</v>
       </c>
       <c r="C418" s="5">
         <v>4.3038158000001658E-2</v>
       </c>
       <c r="D418" s="5">
         <v>3.2235089256131833</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>16.296569879</v>
       </c>
       <c r="C419" s="5">
         <v>-3.4280990000006284E-3</v>
       </c>
       <c r="D419" s="5">
         <v>-0.25208369450610002</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>16.343054316</v>
       </c>
       <c r="C420" s="5">
         <v>4.6484437000000156E-2</v>
       </c>
       <c r="D420" s="5">
         <v>3.4771003659522348</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>16.385995689000001</v>
       </c>
       <c r="C421" s="5">
         <v>4.2941373000001448E-2</v>
       </c>
       <c r="D421" s="5">
         <v>3.1989660646677187</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>16.452681297000002</v>
       </c>
       <c r="C422" s="5">
         <v>6.6685608000000229E-2</v>
       </c>
       <c r="D422" s="5">
         <v>4.9944121289548171</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>16.540676853000001</v>
       </c>
       <c r="C423" s="5">
         <v>8.7995555999999198E-2</v>
       </c>
       <c r="D423" s="5">
         <v>6.6102849587611034</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>16.625049252</v>
       </c>
       <c r="C424" s="5">
         <v>8.4372398999999376E-2</v>
       </c>
       <c r="D424" s="5">
         <v>6.2957648844099046</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>16.65989042</v>
       </c>
       <c r="C425" s="5">
         <v>3.4841167999999811E-2</v>
       </c>
       <c r="D425" s="5">
         <v>2.5440342387489379</v>
       </c>
       <c r="E425" s="5">
         <v>3.3084289815050738</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>16.656698350999999</v>
       </c>
       <c r="C426" s="5">
         <v>-3.1920690000006857E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.22968030849737087</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>16.735079537000001</v>
       </c>
       <c r="C427" s="5">
         <v>7.8381186000001435E-2</v>
       </c>
       <c r="D427" s="5">
         <v>5.7952865608616344</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>16.800338995000001</v>
       </c>
       <c r="C428" s="5">
         <v>6.5259457999999881E-2</v>
       </c>
       <c r="D428" s="5">
         <v>4.7811522858165922</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>16.950179927000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.14984093200000004</v>
       </c>
       <c r="D429" s="5">
         <v>11.243645400906743</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>17.076650681</v>
       </c>
       <c r="C430" s="5">
         <v>0.12647075399999963</v>
       </c>
       <c r="D430" s="5">
         <v>9.3303110884930938</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>16.977787456000001</v>
       </c>
       <c r="C431" s="5">
         <v>-9.8863224999998778E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-6.7302584900658875</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>17.13757258</v>
       </c>
       <c r="C432" s="5">
         <v>0.159785123999999</v>
       </c>
       <c r="D432" s="5">
         <v>11.897034434712662</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>17.079569840000001</v>
       </c>
       <c r="C433" s="5">
         <v>-5.8002739999999164E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-3.9866867124319305</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>16.952896673000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.12667316699999986</v>
       </c>
       <c r="D434" s="5">
         <v>-8.5457614296827966</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>16.978568592999999</v>
       </c>
       <c r="C435" s="5">
         <v>2.5671919999997073E-2</v>
       </c>
       <c r="D435" s="5">
         <v>1.8323818372144363</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>16.881668575999999</v>
       </c>
       <c r="C436" s="5">
         <v>-9.6900016999999394E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-6.6376969703824118</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>16.766030912000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.11563766399999764</v>
       </c>
       <c r="D437" s="5">
         <v>-7.9171585461149885</v>
       </c>
       <c r="E437" s="5">
         <v>0.63710198161075482</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>16.846968262000001</v>
       </c>
       <c r="C438" s="5">
         <v>8.0937349999999242E-2</v>
       </c>
       <c r="D438" s="5">
         <v>5.9492634384204379</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>16.826391586</v>
       </c>
       <c r="C439" s="5">
         <v>-2.0576676000001015E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-1.4558591466696247</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>16.801936856000001</v>
       </c>
       <c r="C440" s="5">
         <v>-2.4454729999998648E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-1.7301532048003776</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>16.857739987999999</v>
       </c>
       <c r="C441" s="5">
         <v>5.5803131999997646E-2</v>
       </c>
       <c r="D441" s="5">
         <v>4.0590923912068755</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>16.877064759</v>
       </c>
       <c r="C442" s="5">
         <v>1.9324771000000851E-2</v>
       </c>
       <c r="D442" s="5">
         <v>1.384319254696309</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>16.900846225999999</v>
+        <v>16.904955746999999</v>
       </c>
       <c r="C443" s="5">
-        <v>2.3781466999999168E-2</v>
+        <v>2.7890987999999339E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.7040861053938983</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.0012412736137852</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>16.858505851</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-4.6449895999998603E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.2478747980843492</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7BD4BCA-1D5C-456B-B1EE-EBAE894F22A2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcagooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>