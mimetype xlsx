--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{06B85E07-5D80-4893-844C-4CA67FF43D97}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{567F71FA-D76D-4FE9-B6B4-DA4CCDE0674C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5D9A5B4B-2E67-458A-AD8F-6840485FB758}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{01E927A3-5E84-4066-B4D9-3F10DE5D87CE}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B3A37BD-7C6B-4B06-8153-61129172ABBD}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB5C6936-82E9-46D1-8A51-6792E46230D1}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>26.327040197999999</v>
+        <v>26.250581723</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>26.379473789999999</v>
+        <v>26.406342739999999</v>
       </c>
       <c r="C7" s="5">
-        <v>5.2433591999999862E-2</v>
+        <v>0.15576101699999967</v>
       </c>
       <c r="D7" s="5">
-        <v>2.4163039688318344</v>
+        <v>7.3573757165937392</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>26.536085230000001</v>
+        <v>26.542837879</v>
       </c>
       <c r="C8" s="5">
-        <v>0.15661144000000249</v>
+        <v>0.13649513900000088</v>
       </c>
       <c r="D8" s="5">
-        <v>7.3615328344934339</v>
+        <v>6.3822527489974634</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>27.076955698999999</v>
+        <v>27.034662195999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.54087046899999791</v>
+        <v>0.49182431699999896</v>
       </c>
       <c r="D9" s="5">
-        <v>27.395994092124234</v>
+        <v>24.647368619793887</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>27.423617305</v>
+        <v>27.404434086999998</v>
       </c>
       <c r="C10" s="5">
-        <v>0.3466616060000014</v>
+        <v>0.36977189099999919</v>
       </c>
       <c r="D10" s="5">
-        <v>16.492740957961892</v>
+        <v>17.706023913307579</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>27.264045205999999</v>
+        <v>27.279965525000001</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.1595720990000018</v>
+        <v>-0.12446856199999701</v>
       </c>
       <c r="D11" s="5">
-        <v>-6.7633541806089941</v>
+        <v>-5.3161850243201858</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>26.769349741999999</v>
+        <v>26.680725134999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.49469546399999942</v>
+        <v>-0.59924039000000207</v>
       </c>
       <c r="D12" s="5">
-        <v>-19.726842971104542</v>
+        <v>-23.397006848829726</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>26.715291701000002</v>
+        <v>26.638065847</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.4058040999997559E-2</v>
+        <v>-4.2659287999999407E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.3965464141471049</v>
+        <v>-1.9018736969321215</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>27.115227430000001</v>
+        <v>27.124589096000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.39993572899999918</v>
+        <v>0.4865232490000011</v>
       </c>
       <c r="D14" s="5">
-        <v>19.51983109857709</v>
+        <v>24.258399981534385</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>27.330058545</v>
+        <v>27.308656765999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.21483111499999907</v>
+        <v>0.18406766999999746</v>
       </c>
       <c r="D15" s="5">
-        <v>9.9329106631777631</v>
+        <v>8.4541195688884851</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>27.271973411000001</v>
+        <v>27.313093478999999</v>
       </c>
       <c r="C16" s="5">
-        <v>-5.8085133999998817E-2</v>
+        <v>4.4367130000004806E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.5207826919834697</v>
+        <v>0.19513283226346712</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>27.826553774000001</v>
+        <v>27.735686911999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.55458036299999947</v>
+        <v>0.42259343299999941</v>
       </c>
       <c r="D17" s="5">
-        <v>27.325182471060792</v>
+        <v>20.230989635153264</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>28.018026871</v>
+        <v>27.852513415000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.19147309699999937</v>
+        <v>0.11682650300000219</v>
       </c>
       <c r="D18" s="5">
-        <v>8.5769117130818362</v>
+        <v>5.173321586039803</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>27.76080649</v>
+        <v>27.682949736000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.25722038099999978</v>
+        <v>-0.16956367899999947</v>
       </c>
       <c r="D19" s="5">
-        <v>-10.477051757172873</v>
+        <v>-7.0657785202075001</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>28.037067684</v>
+        <v>28.044618209999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.27626119399999993</v>
+        <v>0.36166847399999824</v>
       </c>
       <c r="D20" s="5">
-        <v>12.617565521312857</v>
+        <v>16.854654173320927</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>28.167834094</v>
+        <v>28.027799201000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.13076640999999967</v>
+        <v>-1.6819008999998886E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>5.7426934914721617</v>
+        <v>-0.7172988058191665</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>28.285326923</v>
+        <v>28.276548485999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.11749282899999969</v>
+        <v>0.24874928499999882</v>
       </c>
       <c r="D22" s="5">
-        <v>5.1218470351514167</v>
+        <v>11.185664746806312</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>27.994067793999999</v>
+        <v>27.909146301</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.29125912900000017</v>
+        <v>-0.36740218499999955</v>
       </c>
       <c r="D23" s="5">
-        <v>-11.680279147647033</v>
+        <v>-14.524458411345542</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>28.977031777000001</v>
+        <v>28.886749910999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.98296398300000121</v>
+        <v>0.97760360999999918</v>
       </c>
       <c r="D24" s="5">
-        <v>51.305475398713462</v>
+        <v>51.15605569714301</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>29.114951208000001</v>
+        <v>29.037017894000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.13791943100000026</v>
+        <v>0.15026798300000266</v>
       </c>
       <c r="D25" s="5">
-        <v>5.8634480272619749</v>
+        <v>6.4240956597110266</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>29.141050912000001</v>
+        <v>29.040772855</v>
       </c>
       <c r="C26" s="5">
-        <v>2.6099703999999946E-2</v>
+        <v>3.7549609999985023E-3</v>
       </c>
       <c r="D26" s="5">
-        <v>1.0810433897906258</v>
+        <v>0.15529003053906809</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>28.917398074000001</v>
+        <v>28.794360549</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.22365283799999958</v>
+        <v>-0.24641230599999986</v>
       </c>
       <c r="D27" s="5">
-        <v>-8.8308205570183596</v>
+        <v>-9.7200684681146612</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>29.071398276</v>
+        <v>29.014777505000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.15400020199999886</v>
+        <v>0.22041695600000111</v>
       </c>
       <c r="D28" s="5">
-        <v>6.58117155837179</v>
+        <v>9.5826187272422878</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>29.04013827</v>
+        <v>28.940435392000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-3.1260006000000118E-2</v>
+        <v>-7.4342113000000154E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.2827367909795218</v>
+        <v>-3.0316978886163359</v>
       </c>
       <c r="E29" s="5">
-        <v>4.3612461171312011</v>
+        <v>4.3436763755750452</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>29.227930254</v>
+        <v>29.072017269</v>
       </c>
       <c r="C30" s="5">
-        <v>0.18779198400000041</v>
+        <v>0.13158187699999857</v>
       </c>
       <c r="D30" s="5">
-        <v>8.041993700953153</v>
+        <v>5.5944977333044488</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>29.701606817999998</v>
+        <v>29.623422373</v>
       </c>
       <c r="C31" s="5">
-        <v>0.47367656399999802</v>
+        <v>0.55140510400000053</v>
       </c>
       <c r="D31" s="5">
-        <v>21.27815701865936</v>
+        <v>25.29125358958899</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>29.413074193</v>
+        <v>29.329425406999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.28853262499999843</v>
+        <v>-0.29399696600000169</v>
       </c>
       <c r="D32" s="5">
-        <v>-11.054151058896689</v>
+        <v>-11.280336127006585</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>28.768657234999999</v>
+        <v>28.633672104999999</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.64441695800000076</v>
+        <v>-0.69575330199999996</v>
       </c>
       <c r="D33" s="5">
-        <v>-23.343306760297999</v>
+        <v>-25.030966664414358</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>29.154637247</v>
+        <v>28.950084104999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.38598001200000098</v>
+        <v>0.31641199999999969</v>
       </c>
       <c r="D34" s="5">
-        <v>17.342842256834157</v>
+        <v>14.096780139328935</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>29.451564733000001</v>
+        <v>29.366195024</v>
       </c>
       <c r="C35" s="5">
-        <v>0.29692748600000129</v>
+        <v>0.41611091900000119</v>
       </c>
       <c r="D35" s="5">
-        <v>12.929856150320717</v>
+        <v>18.679084296158077</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>29.907016359</v>
+        <v>29.808505731</v>
       </c>
       <c r="C36" s="5">
-        <v>0.45545162599999856</v>
+        <v>0.44231070700000075</v>
       </c>
       <c r="D36" s="5">
-        <v>20.219959893018213</v>
+        <v>19.649345230106839</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>29.917685911</v>
+        <v>29.831461876999999</v>
       </c>
       <c r="C37" s="5">
-        <v>1.0669551999999527E-2</v>
+        <v>2.2956145999998512E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.42895000512190862</v>
+        <v>0.92806922001460457</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>29.973966691000001</v>
+        <v>29.871941509999999</v>
       </c>
       <c r="C38" s="5">
-        <v>5.6280780000001585E-2</v>
+        <v>4.0479633000000348E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2809287325405103</v>
+        <v>1.6405408962533174</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>30.182971837</v>
+        <v>30.069842423000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.20900514599999909</v>
+        <v>0.19790091300000157</v>
       </c>
       <c r="D39" s="5">
-        <v>8.6959437377802207</v>
+        <v>8.246141341292045</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>30.470895869</v>
+        <v>30.303226066000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.28792403199999939</v>
+        <v>0.23338364299999981</v>
       </c>
       <c r="D40" s="5">
-        <v>12.06724467660476</v>
+        <v>9.7217085975213955</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>30.462457933</v>
+        <v>30.357254247</v>
       </c>
       <c r="C41" s="5">
-        <v>-8.4379359999999792E-3</v>
+        <v>5.402818099999962E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.33179581618474341</v>
+        <v>2.1606074017207488</v>
       </c>
       <c r="E41" s="5">
-        <v>4.8977716627104817</v>
+        <v>4.8956376633906729</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>30.452748095</v>
+        <v>30.308609000000001</v>
       </c>
       <c r="C42" s="5">
-        <v>-9.709837999999138E-3</v>
+        <v>-4.8645246999999614E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-0.38182737551980539</v>
+        <v>-1.9060538688002837</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>30.827361251999999</v>
+        <v>30.639150991000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.37461315699999886</v>
+        <v>0.33054199100000048</v>
       </c>
       <c r="D43" s="5">
-        <v>15.802608115312022</v>
+        <v>13.901294877453774</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>30.879705744999999</v>
+        <v>30.706052297999999</v>
       </c>
       <c r="C44" s="5">
-        <v>5.2344492999999659E-2</v>
+        <v>6.6901306999998411E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.0567227324171267</v>
+        <v>2.6519257071373037</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>31.261705990999999</v>
+        <v>31.133559901999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.38200024600000049</v>
+        <v>0.42750760399999876</v>
       </c>
       <c r="D45" s="5">
-        <v>15.897549336129346</v>
+        <v>18.04770846980923</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>31.519340247999999</v>
+        <v>31.329631154000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.25763425699999942</v>
+        <v>0.19607125200000297</v>
       </c>
       <c r="D46" s="5">
-        <v>10.350251916542707</v>
+        <v>7.8246355646008459</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>31.400092035</v>
+        <v>31.227022079000001</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.11924821299999877</v>
+        <v>-0.10260907500000016</v>
       </c>
       <c r="D47" s="5">
-        <v>-4.4467130039616887</v>
+        <v>-3.8601454617170128</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>31.574298343999999</v>
+        <v>31.369173716999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.17420630899999878</v>
+        <v>0.14215163799999786</v>
       </c>
       <c r="D48" s="5">
-        <v>6.8644973181415159</v>
+        <v>5.6015049226905811</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>31.648426128000001</v>
+        <v>31.444886674999999</v>
       </c>
       <c r="C49" s="5">
-        <v>7.412778400000164E-2</v>
+        <v>7.5712958000000441E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>2.8539347203607957</v>
+        <v>2.935091665313605</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>31.493884749999999</v>
+        <v>31.276857428</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.15454137800000112</v>
+        <v>-0.16802924699999977</v>
       </c>
       <c r="D50" s="5">
-        <v>-5.7048410872138415</v>
+        <v>-6.2271925866096645</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>31.618659473000001</v>
+        <v>31.515151563</v>
       </c>
       <c r="C51" s="5">
-        <v>0.12477472300000159</v>
+        <v>0.2382941350000003</v>
       </c>
       <c r="D51" s="5">
-        <v>4.8592225460907246</v>
+        <v>9.5356464848723945</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>31.767423461</v>
+        <v>31.582757015999999</v>
       </c>
       <c r="C52" s="5">
-        <v>0.1487639879999989</v>
+        <v>6.7605452999998761E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>5.7943480827765459</v>
+        <v>2.6047975205177654</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>32.077260465999998</v>
+        <v>31.871574763000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.30983700499999856</v>
+        <v>0.28881774700000307</v>
       </c>
       <c r="D53" s="5">
-        <v>12.352655232954746</v>
+        <v>11.542866071799196</v>
       </c>
       <c r="E53" s="5">
-        <v>5.3009594188086817</v>
+        <v>4.9883316313090287</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>32.491815268000003</v>
+        <v>32.362649111000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.41455480200000494</v>
+        <v>0.49107434800000149</v>
       </c>
       <c r="D54" s="5">
-        <v>16.659593128066398</v>
+        <v>20.139689581977539</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>32.342381594999999</v>
+        <v>32.147839206999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.14943367300000432</v>
+        <v>-0.21480990400000621</v>
       </c>
       <c r="D55" s="5">
-        <v>-5.381456643178617</v>
+        <v>-7.6806631869995368</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>32.478485138000003</v>
+        <v>32.305989222999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.13610354300000438</v>
+        <v>0.15815001600000045</v>
       </c>
       <c r="D56" s="5">
-        <v>5.168387112337669</v>
+        <v>6.0657279047903634</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>32.321258505999999</v>
+        <v>32.116774995999997</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.15722663200000397</v>
+        <v>-0.18921422700000079</v>
       </c>
       <c r="D57" s="5">
-        <v>-5.6569360174363865</v>
+        <v>-6.8062852273511387</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>32.593931849999997</v>
+        <v>32.397533572999997</v>
       </c>
       <c r="C58" s="5">
-        <v>0.27267334399999754</v>
+        <v>0.28075857700000029</v>
       </c>
       <c r="D58" s="5">
-        <v>10.606814585056989</v>
+        <v>11.00952219176663</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>33.164100329999997</v>
+        <v>32.994709899999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.57016847999999953</v>
+        <v>0.59717632699999967</v>
       </c>
       <c r="D59" s="5">
-        <v>23.133891792571305</v>
+        <v>24.50545738069918</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>31.949197709</v>
+        <v>31.739119909999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.2149026209999967</v>
+        <v>-1.2555899899999972</v>
       </c>
       <c r="D60" s="5">
-        <v>-36.100002905048676</v>
+        <v>-37.222099125051287</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>32.463412366999997</v>
+        <v>32.249406788000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.51421465799999666</v>
+        <v>0.51028687800000228</v>
       </c>
       <c r="D61" s="5">
-        <v>21.118515368454283</v>
+        <v>21.09388253708866</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>32.084228607999997</v>
+        <v>31.854164287</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.37918375900000001</v>
+        <v>-0.39524250100000202</v>
       </c>
       <c r="D62" s="5">
-        <v>-13.15012364307815</v>
+        <v>-13.755020721193489</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>32.765208813999998</v>
+        <v>32.570881338</v>
       </c>
       <c r="C63" s="5">
-        <v>0.68098020600000098</v>
+        <v>0.71671705099999983</v>
       </c>
       <c r="D63" s="5">
-        <v>28.663705632062886</v>
+        <v>30.604919811935428</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>32.688955657000001</v>
+        <v>32.483578694999999</v>
       </c>
       <c r="C64" s="5">
-        <v>-7.6253156999996463E-2</v>
+        <v>-8.7302643000001012E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-2.7572412377725786</v>
+        <v>-3.1694707037401626</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>32.782794783999996</v>
+        <v>32.496007386000002</v>
       </c>
       <c r="C65" s="5">
-        <v>9.3839126999995415E-2</v>
+        <v>1.2428691000003766E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>3.4997138145429929</v>
+        <v>0.46010493589065948</v>
       </c>
       <c r="E65" s="5">
-        <v>2.1994843317365564</v>
+        <v>1.959214841573842</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>32.695403528999996</v>
+        <v>32.377077378999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-8.7391255000000001E-2</v>
+        <v>-0.118930007000003</v>
       </c>
       <c r="D66" s="5">
-        <v>-3.1524316705120348</v>
+        <v>-4.304468004925333</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>32.976755466</v>
+        <v>32.678275421999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.28135193700000372</v>
+        <v>0.30119804299999942</v>
       </c>
       <c r="D67" s="5">
-        <v>10.829318812985766</v>
+        <v>11.752649223446499</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>32.982117639000002</v>
+        <v>32.807542491</v>
       </c>
       <c r="C68" s="5">
-        <v>5.3621730000017465E-3</v>
+        <v>0.12926706900000084</v>
       </c>
       <c r="D68" s="5">
-        <v>0.19530015195674544</v>
+        <v>4.8515497791026263</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>33.384279626000001</v>
+        <v>33.092815561999998</v>
       </c>
       <c r="C69" s="5">
-        <v>0.4021619869999995</v>
+        <v>0.28527307099999888</v>
       </c>
       <c r="D69" s="5">
-        <v>15.65427109983184</v>
+        <v>10.948191199091649</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>33.567421619000001</v>
+        <v>33.364941985000002</v>
       </c>
       <c r="C70" s="5">
-        <v>0.18314199299999956</v>
+        <v>0.27212642300000311</v>
       </c>
       <c r="D70" s="5">
-        <v>6.7853534973697727</v>
+        <v>10.326505473178971</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>33.699199614000001</v>
+        <v>33.426043055000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.1317779950000002</v>
+        <v>6.1101069999999424E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>4.8139845932416492</v>
+        <v>2.2198243859679723</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>33.452151252</v>
+        <v>33.247519066000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.24704836200000102</v>
+        <v>-0.17852398899999855</v>
       </c>
       <c r="D72" s="5">
-        <v>-8.4510036076222317</v>
+        <v>-6.2240859575581009</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>33.903017681000001</v>
+        <v>33.676251471</v>
       </c>
       <c r="C73" s="5">
-        <v>0.45086642900000129</v>
+        <v>0.4287324049999981</v>
       </c>
       <c r="D73" s="5">
-        <v>17.427996860730932</v>
+        <v>16.620258991185423</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>34.665546624000001</v>
+        <v>34.428871481000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.76252894299999951</v>
+        <v>0.75262001000000112</v>
       </c>
       <c r="D74" s="5">
-        <v>30.591935793741687</v>
+        <v>30.37325954037351</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>34.610975891999999</v>
+        <v>34.322889035999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-5.4570732000001954E-2</v>
+        <v>-0.1059824450000022</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.8727777964339998</v>
+        <v>-3.632057849768322</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>34.688944589999998</v>
+        <v>34.37758565</v>
       </c>
       <c r="C76" s="5">
-        <v>7.7968697999999392E-2</v>
+        <v>5.469661400000092E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.7370051540958951</v>
+        <v>1.9291582902029036</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>34.675769354000003</v>
+        <v>34.400743308999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.3175235999995039E-2</v>
+        <v>2.3157658999998887E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.45482208017458836</v>
+        <v>0.81135365613245192</v>
       </c>
       <c r="E77" s="5">
-        <v>5.7742928340078326</v>
+        <v>5.8614459935794949</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>34.478486607000001</v>
+        <v>34.172235188999998</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.1972827470000027</v>
+        <v>-0.22850812000000076</v>
       </c>
       <c r="D78" s="5">
-        <v>-6.6175917705528438</v>
+        <v>-7.6861803491877545</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>34.73019583</v>
+        <v>34.429282196999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.25170922299999887</v>
+        <v>0.25704700800000069</v>
       </c>
       <c r="D79" s="5">
-        <v>9.1210280657148637</v>
+        <v>9.4094864982796178</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>34.771590617000001</v>
+        <v>34.506795379000003</v>
       </c>
       <c r="C80" s="5">
-        <v>4.1394787000001543E-2</v>
+        <v>7.7513182000004122E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>1.4396888100966621</v>
+        <v>2.7353541361283318</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>34.757384195</v>
+        <v>34.469892899999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.4206422000000885E-2</v>
+        <v>-3.6902479000005428E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-0.48917666062833209</v>
+        <v>-1.2757903181690566</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>34.666671012999998</v>
+        <v>34.344841781</v>
       </c>
       <c r="C82" s="5">
-        <v>-9.071318200000178E-2</v>
+        <v>-0.12505111899999832</v>
       </c>
       <c r="D82" s="5">
-        <v>-3.087308545615064</v>
+        <v>-4.2675812417910963</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>34.734075445000002</v>
+        <v>34.448884747999998</v>
       </c>
       <c r="C83" s="5">
-        <v>6.7404432000003567E-2</v>
+        <v>0.10404296699999804</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3583439656537308</v>
+        <v>3.6964189304703909</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>34.991261325000004</v>
+        <v>34.688397283</v>
       </c>
       <c r="C84" s="5">
-        <v>0.25718588000000153</v>
+        <v>0.23951253500000291</v>
       </c>
       <c r="D84" s="5">
-        <v>9.2562407380340161</v>
+        <v>8.6697867805172191</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>35.156184496000002</v>
+        <v>34.826791634000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.16492317099999809</v>
+        <v>0.1383943510000023</v>
       </c>
       <c r="D85" s="5">
-        <v>5.8048672581314298</v>
+        <v>4.8940362411330707</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>35.191457022999998</v>
+        <v>34.845728532999999</v>
       </c>
       <c r="C86" s="5">
-        <v>3.5272526999996501E-2</v>
+        <v>1.8936898999996288E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>1.2106371893390033</v>
+        <v>0.65444906769629441</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>35.279588398000001</v>
+        <v>34.999001919999998</v>
       </c>
       <c r="C87" s="5">
-        <v>8.8131375000003231E-2</v>
+        <v>0.15327338699999871</v>
       </c>
       <c r="D87" s="5">
-        <v>3.0469488957972413</v>
+        <v>5.4079405143091952</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>35.398623657000002</v>
+        <v>35.094734832</v>
       </c>
       <c r="C88" s="5">
-        <v>0.11903525900000034</v>
+        <v>9.5732912000002557E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>4.1248530789477655</v>
+        <v>3.3321983514749798</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>35.653141974</v>
+        <v>35.391123432000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.25451831699999872</v>
+        <v>0.29638860000000022</v>
       </c>
       <c r="D89" s="5">
-        <v>8.9775865396233065</v>
+        <v>10.618713106928146</v>
       </c>
       <c r="E89" s="5">
-        <v>2.818603994109381</v>
+        <v>2.8789497776372075</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>35.673999190000004</v>
+        <v>35.381322789000002</v>
       </c>
       <c r="C90" s="5">
-        <v>2.085721600000312E-2</v>
+        <v>-9.8006429999983879E-3</v>
       </c>
       <c r="D90" s="5">
-        <v>0.70426742936267051</v>
+        <v>-0.33180284720141229</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>35.787266187999997</v>
+        <v>35.489349296999997</v>
       </c>
       <c r="C91" s="5">
-        <v>0.11326699799999318</v>
+        <v>0.10802650799999469</v>
       </c>
       <c r="D91" s="5">
-        <v>3.8773127371176219</v>
+        <v>3.7260047693022713</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>35.744009861999999</v>
+        <v>35.373633073999997</v>
       </c>
       <c r="C92" s="5">
-        <v>-4.3256325999998069E-2</v>
+        <v>-0.11571622299999973</v>
       </c>
       <c r="D92" s="5">
-        <v>-1.4408449514221044</v>
+        <v>-3.843297690294023</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>35.860407029999998</v>
+        <v>35.542802764999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.11639716799999889</v>
+        <v>0.16916969100000046</v>
       </c>
       <c r="D93" s="5">
-        <v>3.9784456377902622</v>
+        <v>5.8922214657664007</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>35.953745828000002</v>
+        <v>35.632833841</v>
       </c>
       <c r="C94" s="5">
-        <v>9.3338798000004886E-2</v>
+        <v>9.0031076000002486E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>3.1685081685408401</v>
+        <v>3.0823459274329279</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>36.110639798999998</v>
+        <v>35.729042350999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.15689397099999525</v>
+        <v>9.620850999999675E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>5.3640539113826158</v>
+        <v>3.2885447637960752</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>36.949769963000001</v>
+        <v>36.647639908999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.83913016400000373</v>
+        <v>0.91859755800000187</v>
       </c>
       <c r="D96" s="5">
-        <v>31.740306356806535</v>
+        <v>35.611221277513529</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>36.723300508999998</v>
+        <v>36.380335141000003</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.22646945400000362</v>
+        <v>-0.26730476799999536</v>
       </c>
       <c r="D97" s="5">
-        <v>-7.1120002800504123</v>
+        <v>-8.4099685403714037</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>37.142427292000001</v>
+        <v>36.714403240000003</v>
       </c>
       <c r="C98" s="5">
-        <v>0.41912678300000294</v>
+        <v>0.33406809899999956</v>
       </c>
       <c r="D98" s="5">
-        <v>14.588993343587608</v>
+        <v>11.593098398209323</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>35.676918950999998</v>
+        <v>35.287619147999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.4655083410000032</v>
+        <v>-1.4267840920000054</v>
       </c>
       <c r="D99" s="5">
-        <v>-38.311427767894344</v>
+        <v>-37.851506140757643</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>35.988780984000002</v>
+        <v>35.596862453999996</v>
       </c>
       <c r="C100" s="5">
-        <v>0.31186203300000415</v>
+        <v>0.30924330599999905</v>
       </c>
       <c r="D100" s="5">
-        <v>11.008832705418726</v>
+        <v>11.038185214658402</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>36.013350195000001</v>
+        <v>35.648144254999998</v>
       </c>
       <c r="C101" s="5">
-        <v>2.4569210999999314E-2</v>
+        <v>5.1281801000001792E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>0.82231205543197294</v>
+        <v>1.7425160661069583</v>
       </c>
       <c r="E101" s="5">
-        <v>1.0103126991239053</v>
+        <v>0.72622962504660382</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>36.901368386000001</v>
+        <v>36.626091514000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.88801819100000046</v>
+        <v>0.97794725900000401</v>
       </c>
       <c r="D102" s="5">
-        <v>33.951432781405266</v>
+        <v>38.370590816034131</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>36.922279045000003</v>
+        <v>36.519701497</v>
       </c>
       <c r="C103" s="5">
-        <v>2.0910659000001885E-2</v>
+        <v>-0.1063900170000025</v>
       </c>
       <c r="D103" s="5">
-        <v>0.68211953212726772</v>
+        <v>-3.4305596965034768</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>37.191867447</v>
+        <v>36.808982124000003</v>
       </c>
       <c r="C104" s="5">
-        <v>0.26958840199999656</v>
+        <v>0.28928062700000368</v>
       </c>
       <c r="D104" s="5">
-        <v>9.1223779840514005</v>
+        <v>9.9307189985416997</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>37.559844607999999</v>
+        <v>37.120369036</v>
       </c>
       <c r="C105" s="5">
-        <v>0.36797716099999889</v>
+        <v>0.31138691199999613</v>
       </c>
       <c r="D105" s="5">
-        <v>12.540701531660471</v>
+        <v>10.637339726291728</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>37.781479980999997</v>
+        <v>37.371299530000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.22163537299999803</v>
+        <v>0.25093049400000211</v>
       </c>
       <c r="D106" s="5">
-        <v>7.3154254850422484</v>
+        <v>8.4203933747127415</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>38.039000995999999</v>
+        <v>37.666942616</v>
       </c>
       <c r="C107" s="5">
-        <v>0.2575210150000018</v>
+        <v>0.29564308599999833</v>
       </c>
       <c r="D107" s="5">
-        <v>8.4929800758430929</v>
+        <v>9.91729818252578</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>38.972630637999998</v>
+        <v>38.563417114000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.93362964199999965</v>
+        <v>0.89647449800000345</v>
       </c>
       <c r="D108" s="5">
-        <v>33.772679302203265</v>
+        <v>32.611648357812719</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>39.043745137000002</v>
+        <v>38.592568505999999</v>
       </c>
       <c r="C109" s="5">
-        <v>7.1114499000003661E-2</v>
+        <v>2.9151391999995724E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>2.2117849162450964</v>
+        <v>0.91090160542830478</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>38.315261847999999</v>
+        <v>37.906325254999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.72848328900000325</v>
+        <v>-0.6862432510000005</v>
       </c>
       <c r="D110" s="5">
-        <v>-20.229200589088446</v>
+        <v>-19.370120275438683</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>38.480943025000002</v>
+        <v>38.074379633</v>
       </c>
       <c r="C111" s="5">
-        <v>0.16568117700000329</v>
+        <v>0.16805437800000078</v>
       </c>
       <c r="D111" s="5">
-        <v>5.3141926202981526</v>
+        <v>5.4517553511548078</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>38.674864829000001</v>
+        <v>38.297740668000003</v>
       </c>
       <c r="C112" s="5">
-        <v>0.19392180399999859</v>
+        <v>0.22336103500000348</v>
       </c>
       <c r="D112" s="5">
-        <v>6.2177693228442132</v>
+        <v>7.2713676723695109</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>38.728731031999999</v>
+        <v>38.27134392</v>
       </c>
       <c r="C113" s="5">
-        <v>5.3866202999998336E-2</v>
+        <v>-2.6396748000003356E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>1.6842182281296969</v>
+        <v>-0.82397270029153091</v>
       </c>
       <c r="E113" s="5">
-        <v>7.5399284495808905</v>
+        <v>7.3585868768808904</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>38.932795026000001</v>
+        <v>38.468250376999997</v>
       </c>
       <c r="C114" s="5">
-        <v>0.20406399400000197</v>
+        <v>0.1969064569999972</v>
       </c>
       <c r="D114" s="5">
-        <v>6.5093640561937338</v>
+        <v>6.3517530155828617</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>38.857396270000002</v>
+        <v>38.462637909999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-7.5398755999998457E-2</v>
+        <v>-5.6124669999988441E-3</v>
       </c>
       <c r="D115" s="5">
-        <v>-2.2993717377421397</v>
+        <v>-0.17493799539590738</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>38.929594479000002</v>
+        <v>38.511656357</v>
       </c>
       <c r="C116" s="5">
-        <v>7.2198208999999736E-2</v>
+        <v>4.9018447000001686E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2525627591593267</v>
+        <v>1.5400972553107906</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>39.345248159999997</v>
+        <v>38.896645821</v>
       </c>
       <c r="C117" s="5">
-        <v>0.41565368099999489</v>
+        <v>0.38498946400000023</v>
       </c>
       <c r="D117" s="5">
-        <v>13.592304078877127</v>
+        <v>12.678084659935562</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>39.297967872000001</v>
+        <v>38.895799531999998</v>
       </c>
       <c r="C118" s="5">
-        <v>-4.7280287999996062E-2</v>
+        <v>-8.4628900000183194E-4</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.4325201379587704</v>
+        <v>-2.6105728691838692E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>39.530177571000003</v>
+        <v>39.157765724999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.23220969900000199</v>
+        <v>0.26196619299999924</v>
       </c>
       <c r="D119" s="5">
-        <v>7.3257824857171805</v>
+        <v>8.3883005524330265</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>39.654955430999998</v>
+        <v>39.249884182000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.12477785999999469</v>
+        <v>9.2118457000005094E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>3.8542827370781962</v>
+        <v>2.859808161923616</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>39.695182408999997</v>
+        <v>39.140524450000001</v>
       </c>
       <c r="C121" s="5">
-        <v>4.0226977999999747E-2</v>
+        <v>-0.10935973200000149</v>
       </c>
       <c r="D121" s="5">
-        <v>1.2241247966945146</v>
+        <v>-3.2927282026645188</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>40.250125806</v>
+        <v>39.766768816999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.55494339700000239</v>
+        <v>0.62624436699999819</v>
       </c>
       <c r="D122" s="5">
-        <v>18.12811720684271</v>
+        <v>20.982893736392505</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>40.044796460000001</v>
+        <v>39.627501834999997</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.20532934599999919</v>
+        <v>-0.13926698200000232</v>
       </c>
       <c r="D123" s="5">
-        <v>-5.9527326473606257</v>
+        <v>-4.1225041348659346</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>39.924802090999997</v>
+        <v>39.440758252999998</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.11999436900000404</v>
+        <v>-0.1867435819999983</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.5371304257357461</v>
+        <v>-5.5106782830333989</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>40.343020604000003</v>
+        <v>39.883380406999997</v>
       </c>
       <c r="C125" s="5">
-        <v>0.41821851300000645</v>
+        <v>0.4426221539999986</v>
       </c>
       <c r="D125" s="5">
-        <v>13.320290830081261</v>
+        <v>14.330067877124719</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1681963983436043</v>
+        <v>4.2121240643383073</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>39.780034888000003</v>
+        <v>39.315100608000002</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.56298571600000002</v>
+        <v>-0.56827979899999548</v>
       </c>
       <c r="D126" s="5">
-        <v>-15.518625400728947</v>
+        <v>-15.819952474437482</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>40.096745976000001</v>
+        <v>39.610426203999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.31671108799999814</v>
+        <v>0.29532559599999786</v>
       </c>
       <c r="D127" s="5">
-        <v>9.9835248043925304</v>
+        <v>9.3960115096230581</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>41.257469389999997</v>
+        <v>40.828588068000002</v>
       </c>
       <c r="C128" s="5">
-        <v>1.160723413999996</v>
+        <v>1.2181618640000025</v>
       </c>
       <c r="D128" s="5">
-        <v>40.838529968496509</v>
+        <v>43.832872047568607</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>40.810254401999998</v>
+        <v>40.369082255000002</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.44721498799999893</v>
+        <v>-0.45950581299999982</v>
       </c>
       <c r="D129" s="5">
-        <v>-12.259401725474117</v>
+        <v>-12.700013050346959</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>40.788574863999997</v>
+        <v>40.286609857999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-2.1679538000000775E-2</v>
+        <v>-8.2472397000003639E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.63561400743977758</v>
+        <v>-2.4241917259029244</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>40.822938055999998</v>
+        <v>40.33432723</v>
       </c>
       <c r="C131" s="5">
-        <v>3.4363192000000709E-2</v>
+        <v>4.7717372000001035E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>1.0156627948219477</v>
+        <v>1.4306328290779602</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>41.500701728000003</v>
+        <v>40.990516945000003</v>
       </c>
       <c r="C132" s="5">
-        <v>0.67776367200000465</v>
+        <v>0.65618971500000356</v>
       </c>
       <c r="D132" s="5">
-        <v>21.846816358644205</v>
+        <v>21.367648079019585</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>41.477983833000003</v>
+        <v>41.048452888</v>
       </c>
       <c r="C133" s="5">
-        <v>-2.2717894999999544E-2</v>
+        <v>5.7935942999996826E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.6549177446827481</v>
+        <v>1.7093255379552419</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>41.288385535000003</v>
+        <v>40.807345271999999</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.18959829799999994</v>
+        <v>-0.24110761600000075</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.3494459778111185</v>
+        <v>-6.825173613850799</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>41.360305762000003</v>
+        <v>40.842012588999999</v>
       </c>
       <c r="C135" s="5">
-        <v>7.192022699999967E-2</v>
+        <v>3.4667317000000253E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>2.1104222081237412</v>
+        <v>1.024220251024488</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>41.640447715999997</v>
+        <v>41.156451744000002</v>
       </c>
       <c r="C136" s="5">
-        <v>0.28014195399999409</v>
+        <v>0.3144391550000023</v>
       </c>
       <c r="D136" s="5">
-        <v>8.4375748701629902</v>
+        <v>9.6401163740007068</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>41.749620780999997</v>
+        <v>41.283598523000002</v>
       </c>
       <c r="C137" s="5">
-        <v>0.10917306500000024</v>
+        <v>0.12714677900000027</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1919302694044971</v>
+        <v>3.7708670118225651</v>
       </c>
       <c r="E137" s="5">
-        <v>3.4866010426114036</v>
+        <v>3.5107809360970021</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>41.604708080000002</v>
+        <v>41.138698740000002</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.14491270099999554</v>
+        <v>-0.14489978299999962</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.0865906631148636</v>
+        <v>-4.1314732886828303</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>42.154156733000001</v>
+        <v>41.675550753000003</v>
       </c>
       <c r="C139" s="5">
-        <v>0.5494486529999989</v>
+        <v>0.53685201300000074</v>
       </c>
       <c r="D139" s="5">
-        <v>17.050998235460924</v>
+        <v>16.834087115589092</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>42.100336488000003</v>
+        <v>41.561183002</v>
       </c>
       <c r="C140" s="5">
-        <v>-5.3820244999997158E-2</v>
+        <v>-0.11436775100000318</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.5213849635758669</v>
+        <v>-3.2438372867485743</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>41.964122287000002</v>
+        <v>41.425405681999997</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.13621420100000137</v>
+        <v>-0.13577732000000253</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.8142083768191615</v>
+        <v>-3.8506324513979506</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>42.193729724999997</v>
+        <v>41.586776463</v>
       </c>
       <c r="C142" s="5">
-        <v>0.22960743799999506</v>
+        <v>0.16137078100000224</v>
       </c>
       <c r="D142" s="5">
-        <v>6.767057218040029</v>
+        <v>4.7760094040915524</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>42.225371682999999</v>
+        <v>41.731623544999998</v>
       </c>
       <c r="C143" s="5">
-        <v>3.164195800000158E-2</v>
+        <v>0.1448470819999983</v>
       </c>
       <c r="D143" s="5">
-        <v>0.9036260401910079</v>
+        <v>4.2606135858349825</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>42.188562099000002</v>
+        <v>41.671707402000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-3.6809583999996676E-2</v>
+        <v>-5.9916142999995259E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.0410880868488515</v>
+        <v>-1.7093588017126571</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>42.211097776000003</v>
+        <v>41.608934947999998</v>
       </c>
       <c r="C145" s="5">
-        <v>2.2535677000000476E-2</v>
+        <v>-6.2772454000004529E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>0.64288522882713917</v>
+        <v>-1.7927268077664094</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>42.581971893999999</v>
+        <v>42.007371910000003</v>
       </c>
       <c r="C146" s="5">
-        <v>0.37087411799999614</v>
+        <v>0.39843696200000522</v>
       </c>
       <c r="D146" s="5">
-        <v>11.068131175926865</v>
+        <v>12.115833133473085</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>42.908375114000002</v>
+        <v>42.387956396</v>
       </c>
       <c r="C147" s="5">
-        <v>0.3264032200000031</v>
+        <v>0.3805844859999965</v>
       </c>
       <c r="D147" s="5">
-        <v>9.5962252820030116</v>
+        <v>11.430378400271323</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>42.943574810000001</v>
+        <v>42.347489905000003</v>
       </c>
       <c r="C148" s="5">
-        <v>3.5199695999999392E-2</v>
+        <v>-4.0466490999996552E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>0.98886844890779813</v>
+        <v>-1.1396073534118312</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>43.078190147000001</v>
+        <v>42.503416643000001</v>
       </c>
       <c r="C149" s="5">
-        <v>0.13461533699999961</v>
+        <v>0.15592673799999801</v>
       </c>
       <c r="D149" s="5">
-        <v>3.8271796022068427</v>
+        <v>4.5090811362762828</v>
       </c>
       <c r="E149" s="5">
-        <v>3.1822309787413072</v>
+        <v>2.9547281817509541</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>43.078302934</v>
+        <v>42.516459539000003</v>
       </c>
       <c r="C150" s="5">
-        <v>1.1278699999905939E-4</v>
+        <v>1.3042896000001747E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>3.1418764000479271E-3</v>
+        <v>0.3688625419926872</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>43.000515929000002</v>
+        <v>42.422146906999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-7.7787004999997578E-2</v>
+        <v>-9.4312632000004726E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.1454633752586716</v>
+        <v>-2.6296764129768335</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>43.438780411000003</v>
+        <v>42.800138820999997</v>
       </c>
       <c r="C152" s="5">
-        <v>0.43826448200000101</v>
+        <v>0.37799191399999899</v>
       </c>
       <c r="D152" s="5">
-        <v>12.939922504939849</v>
+        <v>11.232169692071325</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>43.316784462999998</v>
+        <v>42.777776607</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.12199594800000568</v>
+        <v>-2.2362213999997493E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.3185756537966959</v>
+        <v>-0.62517736028704363</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>43.380208695999997</v>
+        <v>42.782344975999997</v>
       </c>
       <c r="C154" s="5">
-        <v>6.3424232999999219E-2</v>
+        <v>4.5683689999975741E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>1.7712531968443912</v>
+        <v>0.12822695155736419</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>43.839697442000002</v>
+        <v>43.245525375</v>
       </c>
       <c r="C155" s="5">
-        <v>0.45948874600000522</v>
+        <v>0.4631803990000023</v>
       </c>
       <c r="D155" s="5">
-        <v>13.477807049129776</v>
+        <v>13.79393269272844</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>42.377886554</v>
+        <v>41.855953964000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.4618108880000023</v>
+        <v>-1.3895714109999986</v>
       </c>
       <c r="D156" s="5">
-        <v>-33.432698843312572</v>
+        <v>-32.423949634112759</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>43.314114871999998</v>
+        <v>42.735818917000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.93622831799999773</v>
+        <v>0.879864953000002</v>
       </c>
       <c r="D157" s="5">
-        <v>29.98157630544025</v>
+        <v>28.356370989028502</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>43.661130847999999</v>
+        <v>43.075688481999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.34701597600000156</v>
+        <v>0.33986956499999366</v>
       </c>
       <c r="D158" s="5">
-        <v>10.049084036613575</v>
+        <v>9.9720611585501384</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>44.362999932000001</v>
+        <v>43.737131134000002</v>
       </c>
       <c r="C159" s="5">
-        <v>0.70186908400000192</v>
+        <v>0.66144265200000518</v>
       </c>
       <c r="D159" s="5">
-        <v>21.09079154672273</v>
+        <v>20.065098943832126</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>44.568945133</v>
+        <v>43.978319986000002</v>
       </c>
       <c r="C160" s="5">
-        <v>0.20594520099999869</v>
+        <v>0.24118885200000051</v>
       </c>
       <c r="D160" s="5">
-        <v>5.7151876034361893</v>
+        <v>6.8218524387049673</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>44.557885288999998</v>
+        <v>43.965704055000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.1059844000001817E-2</v>
+        <v>-1.2615930999999136E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.2973755365915709</v>
+        <v>-0.34369784939258796</v>
       </c>
       <c r="E161" s="5">
-        <v>3.43490554489565</v>
+        <v>3.4403996842941487</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>44.985443023999999</v>
+        <v>44.329365164000002</v>
       </c>
       <c r="C162" s="5">
-        <v>0.4275577350000006</v>
+        <v>0.36366110899999882</v>
       </c>
       <c r="D162" s="5">
-        <v>12.142225064040591</v>
+        <v>10.390005661679069</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>44.547504340000003</v>
+        <v>43.960538573000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.43793868399999525</v>
+        <v>-0.36882659100000126</v>
       </c>
       <c r="D163" s="5">
-        <v>-11.076504980424263</v>
+        <v>-9.5397234600588128</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>44.489321904000001</v>
+        <v>43.855026297999999</v>
       </c>
       <c r="C164" s="5">
-        <v>-5.8182436000002724E-2</v>
+        <v>-0.10551227500000238</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.5560818214730099</v>
+        <v>-2.8424721206336767</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>44.970558691000001</v>
+        <v>44.340799998999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.48123678700000028</v>
+        <v>0.48577370099999939</v>
       </c>
       <c r="D165" s="5">
-        <v>13.781055975940371</v>
+        <v>14.132619144516291</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>45.122369331999998</v>
+        <v>44.531388714999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.1518106409999973</v>
+        <v>0.1905887160000006</v>
       </c>
       <c r="D166" s="5">
-        <v>4.1269996984523605</v>
+        <v>5.2816234723749522</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>45.082036295999998</v>
+        <v>44.486650803000003</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.0333035999999822E-2</v>
+        <v>-4.4737911999995106E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.0673731884410786</v>
+        <v>-1.1989261392654105</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>44.905230121999999</v>
+        <v>44.277077773999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.17680617399999932</v>
+        <v>-0.20957302900000485</v>
       </c>
       <c r="D168" s="5">
-        <v>-4.6060517836484127</v>
+        <v>-5.5089069883273449</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>44.769417394999998</v>
+        <v>44.093891319000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.13581272700000113</v>
+        <v>-0.18318645499999775</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.5695491892631992</v>
+        <v>-4.8533013019224081</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>45.388177687999999</v>
+        <v>44.682485131</v>
       </c>
       <c r="C170" s="5">
-        <v>0.61876029300000113</v>
+        <v>0.58859381199999916</v>
       </c>
       <c r="D170" s="5">
-        <v>17.905928794128979</v>
+        <v>17.24834095154424</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>45.417671806000001</v>
+        <v>44.798358690999997</v>
       </c>
       <c r="C171" s="5">
-        <v>2.9494118000002345E-2</v>
+        <v>0.11587355999999716</v>
       </c>
       <c r="D171" s="5">
-        <v>0.78257626577167283</v>
+        <v>3.1566900496341699</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>45.899772933000001</v>
+        <v>45.305436391000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.48210112699999996</v>
+        <v>0.50707770000000352</v>
       </c>
       <c r="D172" s="5">
-        <v>13.508407952505031</v>
+        <v>14.461275937048889</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>46.125846228</v>
+        <v>45.522511864000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.22607329499999906</v>
+        <v>0.2170754730000013</v>
       </c>
       <c r="D173" s="5">
-        <v>6.0732113102184071</v>
+        <v>5.9036180769179936</v>
       </c>
       <c r="E173" s="5">
-        <v>3.5189303281120576</v>
+        <v>3.5409595785216297</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>46.280077785000003</v>
+        <v>45.730541889999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.15423155700000279</v>
+        <v>0.20803002599999587</v>
       </c>
       <c r="D174" s="5">
-        <v>4.0870740851852716</v>
+        <v>5.6237441944580802</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>46.253505169</v>
+        <v>45.55973135</v>
       </c>
       <c r="C175" s="5">
-        <v>-2.6572616000002824E-2</v>
+        <v>-0.17081053999999796</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.68683191010074918</v>
+        <v>-4.3912406512109703</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>46.387392325</v>
+        <v>45.754035573000003</v>
       </c>
       <c r="C176" s="5">
-        <v>0.13388715600000012</v>
+        <v>0.19430422300000316</v>
       </c>
       <c r="D176" s="5">
-        <v>3.5294036727564704</v>
+        <v>5.2395570922512125</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>46.743688233</v>
+        <v>46.027386014999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.35629590799999988</v>
+        <v>0.27335044199999459</v>
       </c>
       <c r="D177" s="5">
-        <v>9.6165701514206336</v>
+        <v>7.4095427946054837</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>46.993472808999996</v>
+        <v>46.306285674999998</v>
       </c>
       <c r="C178" s="5">
-        <v>0.24978457599999615</v>
+        <v>0.27889966000000044</v>
       </c>
       <c r="D178" s="5">
-        <v>6.604310507464084</v>
+        <v>7.5186063857136887</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>46.73990491</v>
+        <v>46.029237666999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.25356789899999654</v>
+        <v>-0.27704800800000129</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.28623026450631</v>
+        <v>-6.9479327618743314</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>46.786658306</v>
+        <v>46.068593591999999</v>
       </c>
       <c r="C180" s="5">
-        <v>4.6753395999999725E-2</v>
+        <v>3.9355925000002401E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>1.2069722494666868</v>
+        <v>1.0308629321847285</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>47.441986258</v>
+        <v>46.762943710999998</v>
       </c>
       <c r="C181" s="5">
-        <v>0.65532795200000038</v>
+        <v>0.69435011899999921</v>
       </c>
       <c r="D181" s="5">
-        <v>18.165319620096621</v>
+        <v>19.66376296713235</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>47.547605711999999</v>
+        <v>46.828045588000002</v>
       </c>
       <c r="C182" s="5">
-        <v>0.10561945399999928</v>
+        <v>6.5101877000003583E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>2.7044997063887966</v>
+        <v>1.683452899204485</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>47.279005617000003</v>
+        <v>46.568489233999998</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.26860009499999649</v>
+        <v>-0.25955635400000432</v>
       </c>
       <c r="D183" s="5">
-        <v>-6.5721890143333521</v>
+        <v>-6.4522391701138044</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>47.460170535000003</v>
+        <v>46.776512850000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.18116491800000034</v>
+        <v>0.20802361600000552</v>
       </c>
       <c r="D184" s="5">
-        <v>4.6963466529866604</v>
+        <v>5.4941366580906426</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>47.355357597999998</v>
+        <v>46.665717153000003</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.10481293700000549</v>
+        <v>-0.11079569700000036</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.618174171617893</v>
+        <v>-2.8056042499549849</v>
       </c>
       <c r="E185" s="5">
-        <v>2.6655584028150381</v>
+        <v>2.5112965919265706</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>47.500013717000002</v>
+        <v>46.840241914000003</v>
       </c>
       <c r="C186" s="5">
-        <v>0.14465611900000397</v>
+        <v>0.17452476100000069</v>
       </c>
       <c r="D186" s="5">
-        <v>3.727849638763181</v>
+        <v>4.5813442724974118</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>47.811458981999998</v>
+        <v>47.100066931000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.31144526499999614</v>
+        <v>0.25982501699999716</v>
       </c>
       <c r="D187" s="5">
-        <v>8.1581220288364342</v>
+        <v>6.8633387160164316</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>47.898157447000003</v>
+        <v>47.185472885000003</v>
       </c>
       <c r="C188" s="5">
-        <v>8.6698465000004887E-2</v>
+        <v>8.5405954000002282E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1978427172395509</v>
+        <v>2.1977773554956892</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>48.147976585000002</v>
+        <v>47.436981189999997</v>
       </c>
       <c r="C189" s="5">
-        <v>0.24981913799999944</v>
+        <v>0.25150830499999444</v>
       </c>
       <c r="D189" s="5">
-        <v>6.4414546320734178</v>
+        <v>6.5871327322922779</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>48.105884910999997</v>
+        <v>47.404688937000003</v>
       </c>
       <c r="C190" s="5">
-        <v>-4.2091674000005241E-2</v>
+        <v>-3.2292252999994275E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.0440283766544045</v>
+        <v>-0.81383650451922751</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>48.426474804999998</v>
+        <v>47.715223197999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.32058989400000115</v>
+        <v>0.31053426099999371</v>
       </c>
       <c r="D191" s="5">
-        <v>8.2968375445786613</v>
+        <v>8.1503433028776495</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>46.646595314999999</v>
+        <v>45.930392111000003</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.779879489999999</v>
+        <v>-1.7848310869999935</v>
       </c>
       <c r="D192" s="5">
-        <v>-36.196406895245218</v>
+        <v>-36.712444627134786</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>48.875545227000003</v>
+        <v>48.188542581</v>
       </c>
       <c r="C193" s="5">
-        <v>2.2289499120000045</v>
+        <v>2.2581504699999968</v>
       </c>
       <c r="D193" s="5">
-        <v>75.089448747800503</v>
+        <v>77.878583929425503</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>48.840904514000002</v>
+        <v>48.125411892000002</v>
       </c>
       <c r="C194" s="5">
-        <v>-3.464071300000171E-2</v>
+        <v>-6.3130688999997631E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.84719661398372503</v>
+        <v>-1.5608138278095152</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>48.859599717999998</v>
+        <v>48.159877434000002</v>
       </c>
       <c r="C195" s="5">
-        <v>1.8695203999996579E-2</v>
+        <v>3.4465541999999516E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.46030137305059782</v>
+        <v>0.86278631746055101</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>48.813897136999998</v>
+        <v>48.037672917000002</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.5702581000000464E-2</v>
+        <v>-0.12220451700000012</v>
       </c>
       <c r="D196" s="5">
-        <v>-1.1167064068511645</v>
+        <v>-3.0028322291467124</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>48.881829355999997</v>
+        <v>48.107880623</v>
       </c>
       <c r="C197" s="5">
-        <v>6.793221899999935E-2</v>
+        <v>7.0207705999997927E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.6828305951494427</v>
+        <v>1.7679828123202235</v>
       </c>
       <c r="E197" s="5">
-        <v>3.223440462551741</v>
+        <v>3.0904131726330553</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>49.770751480999998</v>
+        <v>48.992126028000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.88892212500000056</v>
+        <v>0.88424540500000148</v>
       </c>
       <c r="D198" s="5">
-        <v>24.142638205624056</v>
+        <v>24.428750207921212</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>49.879206926000002</v>
+        <v>49.156582804000003</v>
       </c>
       <c r="C199" s="5">
-        <v>0.10845544500000415</v>
+        <v>0.16445677600000153</v>
       </c>
       <c r="D199" s="5">
-        <v>2.6464887209601384</v>
+        <v>4.1033681520061149</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>49.748631197000002</v>
+        <v>48.951143446000003</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.13057572900000025</v>
+        <v>-0.20543935799999957</v>
       </c>
       <c r="D200" s="5">
-        <v>-3.0965687382343288</v>
+        <v>-4.901454283955653</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>49.165767455000001</v>
+        <v>48.454979801</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.58286374200000068</v>
+        <v>-0.49616364500000287</v>
       </c>
       <c r="D201" s="5">
-        <v>-13.18790410932621</v>
+        <v>-11.507408926776662</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>49.002247637000004</v>
+        <v>48.198118233000002</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.16351981799999749</v>
+        <v>-0.25686156799999793</v>
       </c>
       <c r="D202" s="5">
-        <v>-3.9188624147043938</v>
+        <v>-6.1790146027564496</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>50.019813745999997</v>
+        <v>49.301315995000003</v>
       </c>
       <c r="C203" s="5">
-        <v>1.0175661089999934</v>
+        <v>1.1031977620000006</v>
       </c>
       <c r="D203" s="5">
-        <v>27.971374449270868</v>
+        <v>31.202210382992245</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>46.836339082000002</v>
+        <v>46.026402355999998</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.1834746639999949</v>
+        <v>-3.2749136390000047</v>
       </c>
       <c r="D204" s="5">
-        <v>-54.575468680045681</v>
+        <v>-56.168915936222064</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>49.415333853</v>
+        <v>48.602405238000003</v>
       </c>
       <c r="C205" s="5">
-        <v>2.5789947709999979</v>
+        <v>2.5760028820000045</v>
       </c>
       <c r="D205" s="5">
-        <v>90.259130581115059</v>
+        <v>92.22452213540177</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>49.300696604000002</v>
+        <v>48.498562573999997</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.11463724899999761</v>
+        <v>-0.10384266400000541</v>
       </c>
       <c r="D206" s="5">
-        <v>-2.7485997146832974</v>
+        <v>-2.5339743763503564</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>50.064163942999997</v>
+        <v>49.264651708000002</v>
       </c>
       <c r="C207" s="5">
-        <v>0.76346733899999464</v>
+        <v>0.76608913400000489</v>
       </c>
       <c r="D207" s="5">
-        <v>20.25051538160243</v>
+        <v>20.692031580767246</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>50.098553021999997</v>
+        <v>49.330367412999998</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4389079000000322E-2</v>
+        <v>6.5715704999995239E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>0.8274013455071616</v>
+        <v>1.6125148854500893</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>50.017127696999999</v>
+        <v>49.245245306000001</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.1425324999997883E-2</v>
+        <v>-8.5122106999996561E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-1.9330230028121842</v>
+        <v>-2.0511231290561316</v>
       </c>
       <c r="E209" s="5">
-        <v>2.322536525242902</v>
+        <v>2.3641961946172962</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>49.944363412999998</v>
+        <v>49.157104181999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.2764284000001567E-2</v>
+        <v>-8.8141124000003401E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.7318440384052836</v>
+        <v>-2.1267906952643356</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>49.955533555999999</v>
+        <v>49.225744118999998</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1170143000001076E-2</v>
+        <v>6.8639937000000373E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.26871244810562356</v>
+        <v>1.6885342094449252</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>50.208782673999998</v>
+        <v>49.418876785000002</v>
       </c>
       <c r="C212" s="5">
-        <v>0.25324911799999938</v>
+        <v>0.19313266600000389</v>
       </c>
       <c r="D212" s="5">
-        <v>6.2559064509279061</v>
+        <v>4.8110244082042675</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>50.073697086999999</v>
+        <v>49.260049500999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.13508558699999895</v>
+        <v>-0.15882728400000445</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.1812233576785642</v>
+        <v>-3.7892316321115671</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>50.065183630999996</v>
+        <v>49.255298947999997</v>
       </c>
       <c r="C214" s="5">
-        <v>-8.5134560000028614E-3</v>
+        <v>-4.7505530000009344E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>-0.20383155363661309</v>
+        <v>-0.11566453826913348</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>50.701919136999997</v>
+        <v>49.876032180999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.63673550600000084</v>
+        <v>0.62073323300000283</v>
       </c>
       <c r="D215" s="5">
-        <v>16.375890797150205</v>
+        <v>16.216353932940098</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>50.788936323000001</v>
+        <v>49.977632227000001</v>
       </c>
       <c r="C216" s="5">
-        <v>8.7017186000004187E-2</v>
+        <v>0.1016000460000015</v>
       </c>
       <c r="D216" s="5">
-        <v>2.0790524554993306</v>
+        <v>2.4720358350796889</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>51.473443109999998</v>
+        <v>50.659308005</v>
       </c>
       <c r="C217" s="5">
-        <v>0.68450678699999656</v>
+        <v>0.6816757779999989</v>
       </c>
       <c r="D217" s="5">
-        <v>17.427340715423444</v>
+        <v>17.652975518960968</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>51.406791433999999</v>
+        <v>50.634173748999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-6.6651675999999327E-2</v>
+        <v>-2.5134256000001187E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.5428314284768985</v>
+        <v>-0.59374952286034288</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>51.476293978000001</v>
+        <v>50.687956921000001</v>
       </c>
       <c r="C219" s="5">
-        <v>6.9502544000002331E-2</v>
+        <v>5.3783172000002821E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>1.634532016199719</v>
+        <v>1.2821022766882129</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>51.556345690999997</v>
+        <v>50.787455086000001</v>
       </c>
       <c r="C220" s="5">
-        <v>8.0051712999996028E-2</v>
+        <v>9.9498164999999972E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.8821860562569626</v>
+        <v>2.3811438807491925</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>51.888059007999999</v>
+        <v>51.097922505</v>
       </c>
       <c r="C221" s="5">
-        <v>0.33171331700000195</v>
+        <v>0.3104674189999983</v>
       </c>
       <c r="D221" s="5">
-        <v>7.9999559524038366</v>
+        <v>7.5874228935322252</v>
       </c>
       <c r="E221" s="5">
-        <v>3.7405812711476694</v>
+        <v>3.7621443196959259</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>52.039328062999999</v>
+        <v>51.251917572000004</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15126905500000021</v>
+        <v>0.15399506700000387</v>
       </c>
       <c r="D222" s="5">
-        <v>3.5549970588816926</v>
+        <v>3.677020573032741</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>52.124448393999998</v>
+        <v>51.208566028</v>
       </c>
       <c r="C223" s="5">
-        <v>8.5120330999998828E-2</v>
+        <v>-4.3351544000003628E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>1.9805856882506356</v>
+        <v>-1.0103137784057914</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>52.319555964000003</v>
+        <v>51.514811516999998</v>
       </c>
       <c r="C224" s="5">
-        <v>0.19510757000000467</v>
+        <v>0.30624548899999837</v>
       </c>
       <c r="D224" s="5">
-        <v>4.5853679300585704</v>
+        <v>7.4172441949516221</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>52.644358343999997</v>
+        <v>51.738836188999997</v>
       </c>
       <c r="C225" s="5">
-        <v>0.32480237999999417</v>
+        <v>0.22402467199999876</v>
       </c>
       <c r="D225" s="5">
-        <v>7.7093601970925629</v>
+        <v>5.3451349774289003</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>53.094344216000003</v>
+        <v>52.283314851999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.44998587200000628</v>
+        <v>0.54447866299999959</v>
       </c>
       <c r="D226" s="5">
-        <v>10.753406516996122</v>
+        <v>13.38549795452697</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>52.86218719</v>
+        <v>51.926960616000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.23215702600000299</v>
+        <v>-0.35635423599999427</v>
       </c>
       <c r="D227" s="5">
-        <v>-5.1226805726048985</v>
+        <v>-7.8792507687116764</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>53.011880839</v>
+        <v>52.208170580999997</v>
       </c>
       <c r="C228" s="5">
-        <v>0.1496936489999996</v>
+        <v>0.28120996499999507</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4515538306571392</v>
+        <v>6.6956874747451822</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>52.919579468000002</v>
+        <v>52.113069727000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.23013709999978E-2</v>
+        <v>-9.5100853999994683E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.0694811989461992</v>
+        <v>-2.1641172312285128</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>53.384047463000002</v>
+        <v>52.517766338000001</v>
       </c>
       <c r="C230" s="5">
-        <v>0.46446799499999969</v>
+        <v>0.40469661099999854</v>
       </c>
       <c r="D230" s="5">
-        <v>11.055830283149604</v>
+        <v>9.7273993261900458</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>53.634916644999997</v>
+        <v>52.750726950000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.25086918199999531</v>
+        <v>0.2329606119999994</v>
       </c>
       <c r="D231" s="5">
-        <v>5.7872541427686608</v>
+        <v>5.4548184622660534</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>53.963463632</v>
+        <v>53.075523179999998</v>
       </c>
       <c r="C232" s="5">
-        <v>0.32854698700000284</v>
+        <v>0.32479622999999691</v>
       </c>
       <c r="D232" s="5">
-        <v>7.6035212669550267</v>
+        <v>7.6440472788918079</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>54.176411184999999</v>
+        <v>53.279000693999997</v>
       </c>
       <c r="C233" s="5">
-        <v>0.21294755299999935</v>
+        <v>0.20347751399999936</v>
       </c>
       <c r="D233" s="5">
-        <v>4.839511265640617</v>
+        <v>4.6987365842453332</v>
       </c>
       <c r="E233" s="5">
-        <v>4.4101710889728807</v>
+        <v>4.2684283079934993</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>54.031828705999999</v>
+        <v>53.152812298999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.14458247900000032</v>
+        <v>-0.12618839499999979</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.1558913668979449</v>
+        <v>-2.8054020957539949</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>54.018154363999997</v>
+        <v>53.107174249000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.3674342000001616E-2</v>
+        <v>-4.5638049999993768E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-0.3032728943084928</v>
+        <v>-1.0254917965427102</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>54.025963075</v>
+        <v>53.120824011000003</v>
       </c>
       <c r="C236" s="5">
-        <v>7.8087110000026883E-3</v>
+        <v>1.364976200000001E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>0.17360657754885711</v>
+        <v>0.30886390160973498</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>54.190285924999998</v>
+        <v>53.292545656999998</v>
       </c>
       <c r="C237" s="5">
-        <v>0.1643228499999978</v>
+        <v>0.17172164599999462</v>
       </c>
       <c r="D237" s="5">
-        <v>3.7115442353740757</v>
+        <v>3.9489131710870096</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>54.301866637000003</v>
+        <v>53.384873052000003</v>
       </c>
       <c r="C238" s="5">
-        <v>0.11158071200000563</v>
+        <v>9.2327395000005197E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>2.4990394957506323</v>
+        <v>2.0988805915733266</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>54.097957469000001</v>
+        <v>53.165151534000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.20390916800000269</v>
+        <v>-0.21972151800000006</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.414214837942021</v>
+        <v>-4.82867823921117</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>54.411046339000002</v>
+        <v>53.488629592999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.31308887000000141</v>
+        <v>0.32347805899999571</v>
       </c>
       <c r="D240" s="5">
-        <v>7.1703165569158234</v>
+        <v>7.5506356318476353</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>54.766565853000003</v>
+        <v>53.771893204000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.35551951400000092</v>
+        <v>0.28326361100000241</v>
       </c>
       <c r="D241" s="5">
-        <v>8.1287494493681436</v>
+        <v>6.5433320268479367</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>54.772622984000002</v>
+        <v>53.804461703000001</v>
       </c>
       <c r="C242" s="5">
-        <v>6.0571309999986056E-3</v>
+        <v>3.2568498999999917E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.13279964049455195</v>
+        <v>0.72924071683926339</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>54.613849575000003</v>
+        <v>53.731445188999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.15877340899999837</v>
+        <v>-7.301651400000253E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-3.4236011351798434</v>
+        <v>-1.6163860451711809</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>54.663255040999999</v>
+        <v>53.665888813999999</v>
       </c>
       <c r="C244" s="5">
-        <v>4.9405465999996068E-2</v>
+        <v>-6.5556374999999889E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.0909765563242413</v>
+        <v>-1.4543048023208605</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>54.770539251999999</v>
+        <v>53.772107013999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10728421099999963</v>
+        <v>0.10621820000000071</v>
       </c>
       <c r="D245" s="5">
-        <v>2.3807561732423821</v>
+        <v>2.4011261439357279</v>
       </c>
       <c r="E245" s="5">
-        <v>1.0966545291661856</v>
+        <v>0.92551720861298037</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>54.858904789</v>
+        <v>53.976705725000002</v>
       </c>
       <c r="C246" s="5">
-        <v>8.8365537000001382E-2</v>
+        <v>0.20459871100000271</v>
       </c>
       <c r="D246" s="5">
-        <v>1.9533250245271638</v>
+        <v>4.6626806518387909</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>54.926175874999998</v>
+        <v>54.013144953999998</v>
       </c>
       <c r="C247" s="5">
-        <v>6.7271085999998093E-2</v>
+        <v>3.6439228999995521E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>1.4814728743771655</v>
+        <v>0.81312482774291706</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>55.220970868000002</v>
+        <v>54.309757976999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.29479499300000356</v>
+        <v>0.29661302299999903</v>
       </c>
       <c r="D248" s="5">
-        <v>6.6340972913832674</v>
+        <v>6.7925182623702174</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>55.831026446999999</v>
+        <v>54.839633267000004</v>
       </c>
       <c r="C249" s="5">
-        <v>0.61005557899999729</v>
+        <v>0.52987529000000677</v>
       </c>
       <c r="D249" s="5">
-        <v>14.092972072642462</v>
+        <v>12.35698916847614</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>55.700058349000003</v>
+        <v>54.781769417</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.13096809799999676</v>
+        <v>-5.7863850000003936E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.7789173765415787</v>
+        <v>-1.2588536401816675</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>55.911690049000001</v>
+        <v>54.990363404</v>
       </c>
       <c r="C251" s="5">
-        <v>0.21163169999999809</v>
+        <v>0.20859398700000042</v>
       </c>
       <c r="D251" s="5">
-        <v>4.6558809207309038</v>
+        <v>4.6661886016011067</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>54.055619114000002</v>
+        <v>53.132133627999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.8560709349999982</v>
+        <v>-1.8582297760000017</v>
       </c>
       <c r="D252" s="5">
-        <v>-33.310308167788826</v>
+        <v>-33.801522983528407</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>53.978070746</v>
+        <v>52.982702836999998</v>
       </c>
       <c r="C253" s="5">
-        <v>-7.7548368000002199E-2</v>
+        <v>-0.14943079100000034</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.7080053007117013</v>
+        <v>-3.3232063061597206</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>54.214940571</v>
+        <v>53.256878172</v>
       </c>
       <c r="C254" s="5">
-        <v>0.23686982499999942</v>
+        <v>0.27417533500000246</v>
       </c>
       <c r="D254" s="5">
-        <v>5.3948850024536421</v>
+        <v>6.3895935277985094</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>54.788041927000002</v>
+        <v>53.901536608000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.57310135600000223</v>
+        <v>0.64465843600000028</v>
       </c>
       <c r="D255" s="5">
-        <v>13.449221659049426</v>
+        <v>15.532797707640999</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>54.722168283999999</v>
+        <v>53.713898872000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-6.5873643000003312E-2</v>
+        <v>-0.18763773599999922</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.4333004660068038</v>
+        <v>-4.0982851469001824</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>54.415426885999999</v>
+        <v>53.510038713999997</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.30674139799999978</v>
+        <v>-0.20386015800000479</v>
       </c>
       <c r="D257" s="5">
-        <v>-6.5229671419687936</v>
+        <v>-4.4604797718298723</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.64836382998919584</v>
+        <v>-0.48736847885051393</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>55.292248751999999</v>
+        <v>54.315877147999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.87682186600000023</v>
+        <v>0.80583843400000177</v>
       </c>
       <c r="D258" s="5">
-        <v>21.14529497608293</v>
+        <v>19.646055714128142</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>55.164741221</v>
+        <v>54.151990738999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.12750753099999912</v>
+        <v>-0.16388640899999984</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.7324482670380235</v>
+        <v>-3.5612542388791968</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>54.903202518000001</v>
+        <v>53.909558867000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.26153870299999937</v>
+        <v>-0.24243187199999738</v>
       </c>
       <c r="D260" s="5">
-        <v>-5.5432258667200918</v>
+        <v>-5.2419281193718863</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>54.842034128999998</v>
+        <v>53.851829731000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-6.1168389000002321E-2</v>
+        <v>-5.772913599999896E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.3287740863566544</v>
+        <v>-1.2774804674875795</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>54.902535041999997</v>
+        <v>53.888540351000003</v>
       </c>
       <c r="C262" s="5">
-        <v>6.0500912999998491E-2</v>
+        <v>3.6710620000000915E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.331884002965289</v>
+        <v>0.82111022955784208</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>54.812706294999998</v>
+        <v>53.794865262999998</v>
       </c>
       <c r="C263" s="5">
-        <v>-8.9828746999998543E-2</v>
+        <v>-9.3675088000004791E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.945807125557053</v>
+        <v>-2.0661459174966978</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>54.855471282000003</v>
+        <v>53.822185699000002</v>
       </c>
       <c r="C264" s="5">
-        <v>4.2764987000005306E-2</v>
+        <v>2.7320436000003667E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>0.94027047331326497</v>
+        <v>0.61114111068223398</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>54.783398441999999</v>
+        <v>53.774575546000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-7.2072840000004135E-2</v>
+        <v>-4.7610153000000821E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.5652979261240429</v>
+        <v>-1.0563495550118152</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>54.435811385000001</v>
+        <v>53.479266899000002</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.34758705699999837</v>
+        <v>-0.29530864699999881</v>
       </c>
       <c r="D266" s="5">
-        <v>-7.3535528907376353</v>
+        <v>-6.394482200108154</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>53.512863258000003</v>
+        <v>52.527109529000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.92294812699999795</v>
+        <v>-0.95215737000000189</v>
       </c>
       <c r="D267" s="5">
-        <v>-18.551730782422037</v>
+        <v>-19.392269620738311</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>53.758978091000003</v>
+        <v>52.761486714</v>
       </c>
       <c r="C268" s="5">
-        <v>0.24611483300000003</v>
+        <v>0.2343771849999996</v>
       </c>
       <c r="D268" s="5">
-        <v>5.6607739836260329</v>
+        <v>5.4878058079550485</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>53.737762584000002</v>
+        <v>52.724296197999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-2.1215507000000855E-2</v>
+        <v>-3.719051600000256E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.4725428820175348</v>
+        <v>-0.84258442730275052</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.2453532771500631</v>
+        <v>-1.4684020697492417</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>54.039463722000001</v>
+        <v>52.975617409000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.30170113799999854</v>
+        <v>0.25132121100000404</v>
       </c>
       <c r="D270" s="5">
-        <v>6.9491661705746832</v>
+        <v>5.8724173128773316</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>53.936587242000002</v>
+        <v>52.911080097000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.10287647999999905</v>
+        <v>-6.4537311999998792E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-2.2607060154477221</v>
+        <v>-1.4521391620539004</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>54.227789537</v>
+        <v>53.134074857000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.29120229499999795</v>
+        <v>0.22299475999999885</v>
       </c>
       <c r="D272" s="5">
-        <v>6.6746578144036839</v>
+        <v>5.1763159265841852</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>54.151947225999997</v>
+        <v>53.165940822000003</v>
       </c>
       <c r="C273" s="5">
-        <v>-7.5842311000002383E-2</v>
+        <v>3.1865965000001495E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6654551386435235</v>
+        <v>0.72205157424953814</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>53.963615504000003</v>
+        <v>52.958372347999997</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.18833172199999382</v>
+        <v>-0.20756847400000566</v>
       </c>
       <c r="D274" s="5">
-        <v>-4.0944949590942414</v>
+        <v>-4.5856924060345916</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>54.196451670999998</v>
+        <v>53.179067076999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.23283616699999499</v>
+        <v>0.22069472900000164</v>
       </c>
       <c r="D275" s="5">
-        <v>5.3022791929818736</v>
+        <v>5.1170162878680259</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>54.437292685000003</v>
+        <v>53.407283223999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.24084101400000435</v>
+        <v>0.2282161469999977</v>
       </c>
       <c r="D276" s="5">
-        <v>5.4649081878533456</v>
+        <v>5.2730646894445954</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>54.264084619999998</v>
+        <v>53.238230137000002</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.1732080650000043</v>
+        <v>-0.16905308699999466</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.752035283714994</v>
+        <v>-3.732991922197415</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>54.430291939999996</v>
+        <v>53.379512335999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.16620731999999805</v>
+        <v>0.1412821989999955</v>
       </c>
       <c r="D278" s="5">
-        <v>3.7380759117093154</v>
+        <v>3.2314222961546735</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>54.529332347999997</v>
+        <v>53.436239110999999</v>
       </c>
       <c r="C279" s="5">
-        <v>9.9040408000000468E-2</v>
+        <v>5.6726775000001339E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>2.2054839221740563</v>
+        <v>1.2827284056269983</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>54.531221791</v>
+        <v>53.441100464999998</v>
       </c>
       <c r="C280" s="5">
-        <v>1.8894430000031548E-3</v>
+        <v>4.8613539999990962E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>4.1587960999311946E-2</v>
+        <v>0.10922446461092417</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>54.580896891000002</v>
+        <v>53.547102760999998</v>
       </c>
       <c r="C281" s="5">
-        <v>4.9675100000001748E-2</v>
+        <v>0.10600229599999977</v>
       </c>
       <c r="D281" s="5">
-        <v>1.0986309527664329</v>
+        <v>2.4063816348484313</v>
       </c>
       <c r="E281" s="5">
-        <v>1.568979180482355</v>
+        <v>1.5605833028288219</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>54.586121857999998</v>
+        <v>53.540667362000001</v>
       </c>
       <c r="C282" s="5">
-        <v>5.2249669999966386E-3</v>
+        <v>-6.4353989999972327E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>0.11493513298279634</v>
+        <v>-0.14412313420082423</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>54.631819339000003</v>
+        <v>53.601660074999998</v>
       </c>
       <c r="C283" s="5">
-        <v>4.5697481000004814E-2</v>
+        <v>6.0992712999997423E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>1.0092340768005359</v>
+        <v>1.3756194321725257</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>54.876191190999997</v>
+        <v>53.881082659</v>
       </c>
       <c r="C284" s="5">
-        <v>0.24437185199999334</v>
+        <v>0.27942258400000242</v>
       </c>
       <c r="D284" s="5">
-        <v>5.5017257665517461</v>
+        <v>6.4380428993478622</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>54.742156670999996</v>
+        <v>53.657126382999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.13403452000000016</v>
+        <v>-0.22395627600000267</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.8919322142038073</v>
+        <v>-4.8753308414494434</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>54.997735296000002</v>
+        <v>53.902091337000002</v>
       </c>
       <c r="C286" s="5">
-        <v>0.25557862500000539</v>
+        <v>0.24496495400000384</v>
       </c>
       <c r="D286" s="5">
-        <v>5.7486514886214923</v>
+        <v>5.6181277340621838</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>55.088013658999998</v>
+        <v>53.966259934</v>
       </c>
       <c r="C287" s="5">
-        <v>9.027836299999592E-2</v>
+        <v>6.4168596999998329E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>1.9876721949878773</v>
+        <v>1.4379497710012457</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>55.242472761000002</v>
+        <v>54.109576924999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.15445910200000412</v>
+        <v>0.14331699099999895</v>
       </c>
       <c r="D288" s="5">
-        <v>3.4170073207877572</v>
+        <v>3.2337750330834858</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>55.348435823999999</v>
+        <v>54.206722687000003</v>
       </c>
       <c r="C289" s="5">
-        <v>0.10596306299999725</v>
+        <v>9.7145762000003799E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3262129644372687</v>
+        <v>2.1758244965599527</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>55.294518195000002</v>
+        <v>54.252978822999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-5.3917628999997191E-2</v>
+        <v>4.6256135999996673E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-1.1627360355569216</v>
+        <v>1.0288136954802907</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>55.439548965999997</v>
+        <v>54.328083679000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.14503077099999473</v>
+        <v>7.510485600000294E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>3.1932574533948044</v>
+        <v>1.6739212207767418</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>55.502117802999997</v>
+        <v>54.418600363000003</v>
       </c>
       <c r="C292" s="5">
-        <v>6.2568837000000599E-2</v>
+        <v>9.051668400000068E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3627531618217503</v>
+        <v>2.0177579318261474</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>55.388621321000002</v>
+        <v>54.258251762</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.11349648199999507</v>
+        <v>-0.16034860100000259</v>
       </c>
       <c r="D293" s="5">
-        <v>-2.4264728487709886</v>
+        <v>-3.4791483312865967</v>
       </c>
       <c r="E293" s="5">
-        <v>1.4798665394103905</v>
+        <v>1.3280811926914549</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>56.066396634999997</v>
+        <v>54.926950066000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.67777531399999447</v>
+        <v>0.66869830400000296</v>
       </c>
       <c r="D294" s="5">
-        <v>15.713779174186282</v>
+        <v>15.834054568595368</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>55.839864972000001</v>
+        <v>54.714675966999998</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.22653166299999583</v>
+        <v>-0.21227409900000538</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.7421944444438928</v>
+        <v>-4.5402782965086601</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>55.956864514000003</v>
+        <v>54.868980751999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.11699954200000207</v>
+        <v>0.15430478500000078</v>
       </c>
       <c r="D296" s="5">
-        <v>2.5435012168221194</v>
+        <v>3.4371949703677851</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>55.603270483999999</v>
+        <v>54.419133424000002</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.35359403000000356</v>
+        <v>-0.44984732799999705</v>
       </c>
       <c r="D297" s="5">
-        <v>-7.3247884673725672</v>
+        <v>-9.4065607484168154</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>56.394839945999998</v>
+        <v>55.207177469999998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.79156946199999823</v>
+        <v>0.788044045999996</v>
       </c>
       <c r="D298" s="5">
-        <v>18.486366083122174</v>
+        <v>18.830265073633146</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>56.212071014999999</v>
+        <v>55.089169476999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.18276893099999825</v>
+        <v>-0.11800799299999909</v>
       </c>
       <c r="D299" s="5">
-        <v>-3.8204780993286169</v>
+        <v>-2.535115327591031</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>56.075203739000003</v>
+        <v>54.942592114999997</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.13686727599999671</v>
+        <v>-0.14657736200000215</v>
       </c>
       <c r="D300" s="5">
-        <v>-2.8829935344444002</v>
+        <v>-3.1465624107617329</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>56.029347473999998</v>
+        <v>54.873753892000003</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.5856265000004726E-2</v>
+        <v>-6.8838222999993093E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-0.97691475864801758</v>
+        <v>-1.4931767292330922</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>55.624080458000002</v>
+        <v>54.585566786999998</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.40526701599999626</v>
+        <v>-0.28818710500000577</v>
       </c>
       <c r="D302" s="5">
-        <v>-8.3426368352174087</v>
+        <v>-6.1232953442550979</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>56.134326727999998</v>
+        <v>55.018392984000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.51024626999999612</v>
+        <v>0.43282619700000424</v>
       </c>
       <c r="D303" s="5">
-        <v>11.580443301196031</v>
+        <v>9.9413139261754999</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>56.17479238</v>
+        <v>54.986033464000002</v>
       </c>
       <c r="C304" s="5">
-        <v>4.0465652000001739E-2</v>
+        <v>-3.2359519999999975E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>0.86848412052249468</v>
+        <v>-0.70351119379606919</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>56.304924792999998</v>
+        <v>55.180484309000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.13013241299999834</v>
+        <v>0.19445084499999865</v>
       </c>
       <c r="D305" s="5">
-        <v>2.8155684791943969</v>
+        <v>4.3271611817031985</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6543171686647318</v>
+        <v>1.6997092922295121</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>56.378950312999997</v>
+        <v>55.228422537999997</v>
       </c>
       <c r="C306" s="5">
-        <v>7.402551999999929E-2</v>
+        <v>4.7938228999996113E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.5891288554181759</v>
+        <v>1.047499671755947</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>56.436309023</v>
+        <v>55.325241423000001</v>
       </c>
       <c r="C307" s="5">
-        <v>5.7358710000002588E-2</v>
+        <v>9.6818885000004684E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2277083382319809</v>
+        <v>2.1240774894217607</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>56.436698249000003</v>
+        <v>55.260463788999999</v>
       </c>
       <c r="C308" s="5">
-        <v>3.8922600000290686E-4</v>
+        <v>-6.4777634000002138E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>8.2763902432114733E-3</v>
+        <v>-1.3960089549406085</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>55.922499969</v>
+        <v>54.745293672999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.51419828000000223</v>
+        <v>-0.51517011600000018</v>
       </c>
       <c r="D309" s="5">
-        <v>-10.401702185407213</v>
+        <v>-10.63094381851889</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>56.79943712</v>
+        <v>55.613280967000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.87693715099999991</v>
+        <v>0.86798729400000241</v>
       </c>
       <c r="D310" s="5">
-        <v>20.528415530810197</v>
+        <v>20.776025118101483</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>56.863094007000001</v>
+        <v>55.732659908000002</v>
       </c>
       <c r="C311" s="5">
-        <v>6.3656887000000495E-2</v>
+        <v>0.11937894100000079</v>
       </c>
       <c r="D311" s="5">
-        <v>1.3531980344651862</v>
+        <v>2.6065390843315273</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>56.929573689000001</v>
+        <v>55.796784295000002</v>
       </c>
       <c r="C312" s="5">
-        <v>6.6479682000000651E-2</v>
+        <v>6.4124386999999672E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.4119982982551349</v>
+        <v>1.3894560696823266</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>57.231893274999997</v>
+        <v>55.949389638</v>
       </c>
       <c r="C313" s="5">
-        <v>0.30231958599999587</v>
+        <v>0.15260534299999762</v>
       </c>
       <c r="D313" s="5">
-        <v>6.5619539929657522</v>
+        <v>3.3318475719707141</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>56.954458324999997</v>
+        <v>55.810078474000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.27743494999999996</v>
+        <v>-0.13931116399999866</v>
       </c>
       <c r="D314" s="5">
-        <v>-5.6644568906865755</v>
+        <v>-2.9473583184358665</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>57.119075871</v>
+        <v>55.913751318999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.16461754600000233</v>
+        <v>0.1036728449999984</v>
       </c>
       <c r="D315" s="5">
-        <v>3.5240750989977476</v>
+        <v>2.2520370325227246</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>57.117132863000002</v>
+        <v>55.923394801999997</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.9430079999978034E-3</v>
+        <v>9.6434829999978433E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>-4.0812519942157177E-2</v>
+        <v>0.20716125961222076</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>57.303585150000004</v>
+        <v>56.099451637000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.1864522870000016</v>
+        <v>0.17605683500000424</v>
       </c>
       <c r="D317" s="5">
-        <v>3.9883633848014188</v>
+        <v>3.843918437549787</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7736643120854767</v>
+        <v>1.6653846726932597</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>57.619190195999998</v>
+        <v>56.450815259000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.31560504599999462</v>
+        <v>0.35136362200000093</v>
       </c>
       <c r="D318" s="5">
-        <v>6.8130395413834366</v>
+        <v>7.7802599903655123</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>57.707128580999999</v>
+        <v>56.505164737999998</v>
       </c>
       <c r="C319" s="5">
-        <v>8.7938385000001063E-2</v>
+        <v>5.4349478999995426E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.8468912800363224</v>
+        <v>1.1614684257398977</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>57.723998485999999</v>
+        <v>56.441688053</v>
       </c>
       <c r="C320" s="5">
-        <v>1.6869905000000074E-2</v>
+        <v>-6.3476684999997701E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.3513684945709139</v>
+        <v>-1.3397562009326958</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>58.124811741999999</v>
+        <v>56.961945178999997</v>
       </c>
       <c r="C321" s="5">
-        <v>0.40081325599999928</v>
+        <v>0.52025712599999707</v>
       </c>
       <c r="D321" s="5">
-        <v>8.658031248304777</v>
+        <v>11.639480919429523</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>58.194124211000002</v>
+        <v>57.010086856000001</v>
       </c>
       <c r="C322" s="5">
-        <v>6.9312469000003318E-2</v>
+        <v>4.8141677000003824E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>1.4403943428629606</v>
+        <v>1.0189136901276985</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>58.442537573000003</v>
+        <v>57.212802463999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.24841336200000086</v>
+        <v>0.20271560799999833</v>
       </c>
       <c r="D323" s="5">
-        <v>5.2444339081720193</v>
+        <v>4.3513867583589327</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>58.629640101</v>
+        <v>57.379434572999997</v>
       </c>
       <c r="C324" s="5">
-        <v>0.18710252799999694</v>
+        <v>0.16663210899999825</v>
       </c>
       <c r="D324" s="5">
-        <v>3.91014779883887</v>
+        <v>3.5515287772817983</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>58.855523902000002</v>
+        <v>57.451442364000002</v>
       </c>
       <c r="C325" s="5">
-        <v>0.22588380100000194</v>
+        <v>7.2007791000004318E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>4.7225044506350899</v>
+        <v>1.5163666940474663</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>59.214285209000003</v>
+        <v>57.968033122999998</v>
       </c>
       <c r="C326" s="5">
-        <v>0.35876130700000175</v>
+        <v>0.51659075899999607</v>
       </c>
       <c r="D326" s="5">
-        <v>7.5650379779809596</v>
+        <v>11.340082953899945</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>58.990047138999998</v>
+        <v>57.711293243999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.22423807000000551</v>
+        <v>-0.25673987900000128</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.4508067392013846</v>
+        <v>-5.1872159244361278</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>58.812343034999998</v>
+        <v>57.532388234000003</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.17770410400000003</v>
+        <v>-0.17890500999999404</v>
       </c>
       <c r="D328" s="5">
-        <v>-3.5556342051116907</v>
+        <v>-3.6572248721250644</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>59.120123438</v>
+        <v>57.818894200000003</v>
       </c>
       <c r="C329" s="5">
-        <v>0.30778040300000242</v>
+        <v>0.286505966</v>
       </c>
       <c r="D329" s="5">
-        <v>6.4638594293117801</v>
+        <v>6.1423131024067379</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1700255459496285</v>
+        <v>3.0649899648323098</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>59.336087071999998</v>
+        <v>58.057519749999997</v>
       </c>
       <c r="C330" s="5">
-        <v>0.21596363399999774</v>
+        <v>0.23862554999999475</v>
       </c>
       <c r="D330" s="5">
-        <v>4.4727084078642898</v>
+        <v>5.066524363360192</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>58.943391093999999</v>
+        <v>57.642397109000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.392695977999999</v>
+        <v>-0.41512264099999641</v>
       </c>
       <c r="D331" s="5">
-        <v>-7.6589999116599472</v>
+        <v>-8.2507224311417318</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>58.780695467000001</v>
+        <v>57.594272527999998</v>
       </c>
       <c r="C332" s="5">
-        <v>-0.16269562699999796</v>
+        <v>-4.8124581000003275E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-3.262417892235836</v>
+        <v>-0.9972704066290472</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>59.345036325999999</v>
+        <v>58.089948775000003</v>
       </c>
       <c r="C333" s="5">
-        <v>0.56434085899999786</v>
+        <v>0.49567624700000579</v>
       </c>
       <c r="D333" s="5">
-        <v>12.149194443531041</v>
+        <v>10.830771671277795</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>59.365823892999998</v>
+        <v>58.172464185000003</v>
       </c>
       <c r="C334" s="5">
-        <v>2.0787566999999285E-2</v>
+        <v>8.2515409999999179E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>0.4211505499668311</v>
+        <v>1.7179522911825451</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>59.176051487000002</v>
+        <v>57.937160380000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.1897724059999959</v>
+        <v>-0.23530380500000092</v>
       </c>
       <c r="D335" s="5">
-        <v>-3.7692635094589533</v>
+        <v>-4.7473783064249986</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>59.056999515999998</v>
+        <v>57.698291851</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.11905197100000464</v>
+        <v>-0.23886852900000122</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.387657435021584</v>
+        <v>-4.8368071250213918</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>58.74800578</v>
+        <v>57.447676946000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.30899373599999791</v>
+        <v>-0.25061490499999906</v>
       </c>
       <c r="D337" s="5">
-        <v>-6.1009909442078509</v>
+        <v>-5.0895168047353163</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>58.824101431000003</v>
+        <v>57.566089689999998</v>
       </c>
       <c r="C338" s="5">
-        <v>7.6095651000002817E-2</v>
+        <v>0.11841274399999691</v>
       </c>
       <c r="D338" s="5">
-        <v>1.565468166448003</v>
+        <v>2.5017079749605209</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>59.283679929999998</v>
+        <v>58.016340583000002</v>
       </c>
       <c r="C339" s="5">
-        <v>0.45957849899999559</v>
+        <v>0.45025089300000332</v>
       </c>
       <c r="D339" s="5">
-        <v>9.788847113178246</v>
+        <v>9.8002232733905394</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>59.535597856000003</v>
+        <v>58.270828674999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.2519179260000044</v>
+        <v>0.25448809199999545</v>
       </c>
       <c r="D340" s="5">
-        <v>5.2201177620706085</v>
+        <v>5.3926557118143537</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>59.541282784000003</v>
+        <v>58.250876468000001</v>
       </c>
       <c r="C341" s="5">
-        <v>5.6849280000008662E-3</v>
+        <v>-1.9952206999995781E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>0.11464565305072671</v>
+        <v>-0.41011276051857726</v>
       </c>
       <c r="E341" s="5">
-        <v>0.71237900313534386</v>
+        <v>0.74712993732763966</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>59.208090681000002</v>
+        <v>57.926455857000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.33319210300000179</v>
+        <v>-0.32442061100000075</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.5123093974850388</v>
+        <v>-6.4822778643133461</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>59.682943555999998</v>
+        <v>59.655138334999997</v>
       </c>
       <c r="C343" s="5">
-        <v>0.47485287499999629</v>
+        <v>1.7286824779999961</v>
       </c>
       <c r="D343" s="5">
-        <v>10.060159015597936</v>
+        <v>42.315038200753108</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>60.005183629999998</v>
+        <v>59.993495541999998</v>
       </c>
       <c r="C344" s="5">
-        <v>0.32224007399999977</v>
+        <v>0.33835720700000138</v>
       </c>
       <c r="D344" s="5">
-        <v>6.6749424829498638</v>
+        <v>7.0226544227498966</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>59.710488611999999</v>
+        <v>59.719485972999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.29469501799999875</v>
+        <v>-0.2740095690000004</v>
       </c>
       <c r="D345" s="5">
-        <v>-5.7367800298084308</v>
+        <v>-5.3451814365317425</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>59.898682977</v>
+        <v>59.851684378000002</v>
       </c>
       <c r="C346" s="5">
-        <v>0.18819436500000108</v>
+        <v>0.13219840500000402</v>
       </c>
       <c r="D346" s="5">
-        <v>3.8483930954457124</v>
+        <v>2.6889689743447631</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>59.944576331</v>
+        <v>59.91238645</v>
       </c>
       <c r="C347" s="5">
-        <v>4.5893354000000386E-2</v>
+        <v>6.0702071999997997E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>0.92330398024380589</v>
+        <v>1.2238617833898235</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>59.744369933999998</v>
+        <v>59.761001782999998</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.20020639700000231</v>
+        <v>-0.15138466700000208</v>
       </c>
       <c r="D348" s="5">
-        <v>-3.9350228496316308</v>
+        <v>-2.9903357676915765</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>59.934212780999999</v>
+        <v>59.917895086999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.18984284700000131</v>
+        <v>0.15689330400000046</v>
       </c>
       <c r="D349" s="5">
-        <v>3.8804541234991996</v>
+        <v>3.196305705367819</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>59.640017221000001</v>
+        <v>59.692764908999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.29419555999999858</v>
+        <v>-0.22513017800000057</v>
       </c>
       <c r="D350" s="5">
-        <v>-5.7339177794704437</v>
+        <v>-4.4167558260813529</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>59.788927311000002</v>
+        <v>59.813483896000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.14891009000000111</v>
+        <v>0.12071898700000361</v>
       </c>
       <c r="D351" s="5">
-        <v>3.0376673395998921</v>
+        <v>2.4539822368063291</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>59.955054680000003</v>
+        <v>59.979945997999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.16612736900000158</v>
+        <v>0.166462101999997</v>
       </c>
       <c r="D352" s="5">
-        <v>3.3857066236335998</v>
+        <v>3.3912191031196137</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>59.986571929999997</v>
+        <v>59.987299669999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.1517249999993169E-2</v>
+        <v>7.3536720000006994E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.63264458727669837</v>
+        <v>0.14722186038111928</v>
       </c>
       <c r="E353" s="5">
-        <v>0.74786622857183627</v>
+        <v>2.9809391845870392</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>59.500651906000002</v>
+        <v>58.124072437000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.48592002399999501</v>
+        <v>-1.8632272329999964</v>
       </c>
       <c r="D354" s="5">
-        <v>-9.2989820221566433</v>
+        <v>-31.520485463762615</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>59.896066605000001</v>
+        <v>58.610672069000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.39541469899999981</v>
+        <v>0.48659963200000078</v>
       </c>
       <c r="D355" s="5">
-        <v>8.272695435686872</v>
+        <v>10.521810784334896</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>59.880551371000003</v>
+        <v>58.514711372999997</v>
       </c>
       <c r="C356" s="5">
-        <v>-1.5515233999998657E-2</v>
+        <v>-9.5960696000005896E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-0.31040065437524245</v>
+        <v>-1.9471118242911034</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>60.011391588000002</v>
+        <v>58.648843935999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.13084021699999937</v>
+        <v>0.13413256300000143</v>
       </c>
       <c r="D357" s="5">
-        <v>2.6537653979825659</v>
+        <v>2.7856920564024668</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>60.019913242000001</v>
+        <v>58.576177389000001</v>
       </c>
       <c r="C358" s="5">
-        <v>8.5216539999990459E-3</v>
+        <v>-7.2666546999997195E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>0.17053387430185918</v>
+        <v>-1.4767226321381943</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>59.874585850999999</v>
+        <v>58.504102654999997</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.14532739100000214</v>
+        <v>-7.2074734000004526E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-2.8671996996602944</v>
+        <v>-1.4665818857683921</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>59.864586398999997</v>
+        <v>58.500174475999998</v>
       </c>
       <c r="C360" s="5">
-        <v>-9.9994520000024067E-3</v>
+        <v>-3.9281789999989769E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.20022396030594525</v>
+        <v>-8.0542632237323719E-2</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>60.060428463999997</v>
+        <v>58.692614773999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19584206500000079</v>
+        <v>0.19244029800000106</v>
       </c>
       <c r="D361" s="5">
-        <v>3.997111481429183</v>
+        <v>4.0196907831540729</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>60.141697446000002</v>
+        <v>58.777775380999998</v>
       </c>
       <c r="C362" s="5">
-        <v>8.1268982000004542E-2</v>
+        <v>8.5160606999998834E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.6358831382893513</v>
+        <v>1.755113694081456</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>60.611968963999999</v>
+        <v>59.239030544999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.470271517999997</v>
+        <v>0.46125516400000066</v>
       </c>
       <c r="D363" s="5">
-        <v>9.7975192973939418</v>
+        <v>9.8341953636047705</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>60.611049110000003</v>
+        <v>59.251987606999997</v>
       </c>
       <c r="C364" s="5">
-        <v>-9.1985399999572337E-4</v>
+        <v>1.2957061999998132E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.8209813817215981E-2</v>
+        <v>0.26278608087202393</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>60.656166517999999</v>
+        <v>59.288743027000002</v>
       </c>
       <c r="C365" s="5">
-        <v>4.5117407999995862E-2</v>
+        <v>3.6755420000005756E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.89691727463321325</v>
+        <v>0.74693354798398559</v>
       </c>
       <c r="E365" s="5">
-        <v>1.1162407959924181</v>
+        <v>-1.1645075655061454</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>60.740731426000004</v>
+        <v>59.367757646999998</v>
       </c>
       <c r="C366" s="5">
-        <v>8.456490800000438E-2</v>
+        <v>7.9014619999995261E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6858902879479443</v>
+        <v>1.6110249388930242</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>61.089315321999997</v>
+        <v>59.716010101999998</v>
       </c>
       <c r="C367" s="5">
-        <v>0.34858389599999384</v>
+        <v>0.34825245500000079</v>
       </c>
       <c r="D367" s="5">
-        <v>7.1082403618469181</v>
+        <v>7.2708311699598349</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>60.948333611999999</v>
+        <v>59.589917851999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.14098170999999837</v>
+        <v>-0.12609224999999924</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.7344737400885721</v>
+        <v>-2.5046176726325919</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>59.629599646000003</v>
+        <v>58.272899975999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.3187339659999964</v>
+        <v>-1.3170178760000013</v>
       </c>
       <c r="D369" s="5">
-        <v>-23.086833938839234</v>
+        <v>-23.52382874637793</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>57.644091617000001</v>
+        <v>56.396788938</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.9855080290000018</v>
+        <v>-1.8761110379999977</v>
       </c>
       <c r="D370" s="5">
-        <v>-33.393766565698527</v>
+        <v>-32.47681029857177</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>58.654007039</v>
+        <v>57.250704820999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.0099154219999988</v>
+        <v>0.8539158829999991</v>
       </c>
       <c r="D371" s="5">
-        <v>23.172752479435999</v>
+        <v>19.761582239781241</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>60.286956328999999</v>
+        <v>59.006509416</v>
       </c>
       <c r="C372" s="5">
-        <v>1.6329492899999991</v>
+        <v>1.7558045950000007</v>
       </c>
       <c r="D372" s="5">
-        <v>39.029851193206589</v>
+        <v>43.690825342497241</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>60.987965234999997</v>
+        <v>59.550852773000003</v>
       </c>
       <c r="C373" s="5">
-        <v>0.70100890599999843</v>
+        <v>0.54434335700000247</v>
       </c>
       <c r="D373" s="5">
-        <v>14.881322719113776</v>
+        <v>11.649486037937384</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>59.652761437999999</v>
+        <v>58.596661048999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.3352037969999984</v>
+        <v>-0.95419172400000463</v>
       </c>
       <c r="D374" s="5">
-        <v>-23.327980139422166</v>
+        <v>-17.620601334526409</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>56.311263793000002</v>
+        <v>55.024917656</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.3414976449999969</v>
+        <v>-3.5717433929999984</v>
       </c>
       <c r="D375" s="5">
-        <v>-49.930107556791</v>
+        <v>-52.98479021335686</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>56.278892919</v>
+        <v>54.915039194999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.2370874000001493E-2</v>
+        <v>-0.10987846100000098</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.68765047172797411</v>
+        <v>-2.3701191702018232</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>56.769700921999998</v>
+        <v>55.394958533999997</v>
       </c>
       <c r="C377" s="5">
-        <v>0.49080800299999794</v>
+        <v>0.4799193389999985</v>
       </c>
       <c r="D377" s="5">
-        <v>10.982045933559048</v>
+        <v>11.006222609595895</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.4073709551800917</v>
+        <v>-6.567493750418663</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>56.953385736999998</v>
+        <v>55.957740299999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.18368481499999945</v>
+        <v>0.56278176600000052</v>
       </c>
       <c r="D378" s="5">
-        <v>3.9525836669544567</v>
+        <v>12.896147242060918</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>56.354005299000001</v>
+        <v>55.282112882</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.59938043799999718</v>
+        <v>-0.6756274179999977</v>
       </c>
       <c r="D379" s="5">
-        <v>-11.922921875440695</v>
+        <v>-13.564215030159465</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>56.206944166</v>
+        <v>55.160653353999997</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.14706113300000112</v>
+        <v>-0.12145952800000259</v>
       </c>
       <c r="D380" s="5">
-        <v>-3.0869568272390735</v>
+        <v>-2.6048753446646256</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>56.947118420999999</v>
+        <v>55.911601515999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.74017425499999945</v>
+        <v>0.75094816200000025</v>
       </c>
       <c r="D381" s="5">
-        <v>16.998783493219282</v>
+        <v>17.617073202818933</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>56.902384046999998</v>
+        <v>55.976367494999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-4.4734374000000798E-2</v>
+        <v>6.4765979000000584E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.9385887747641819</v>
+        <v>1.3989268507547559</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>57.580030811999997</v>
+        <v>56.337423258000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.67764676499999865</v>
+        <v>0.36105576300000308</v>
       </c>
       <c r="D383" s="5">
-        <v>15.26492329939131</v>
+        <v>8.0207549605808772</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>59.574757757999997</v>
+        <v>58.372085849999998</v>
       </c>
       <c r="C384" s="5">
-        <v>1.9947269460000001</v>
+        <v>2.0346625919999966</v>
       </c>
       <c r="D384" s="5">
-        <v>50.482052423731091</v>
+        <v>53.073071444564505</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>58.939144618</v>
+        <v>57.944796042999997</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.63561313999999669</v>
+        <v>-0.42728980700000108</v>
       </c>
       <c r="D385" s="5">
-        <v>-12.0778048260752</v>
+        <v>-8.4389609999239283</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>59.396572435000003</v>
+        <v>58.333262605000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.45742781700000279</v>
+        <v>0.38846656200000496</v>
       </c>
       <c r="D386" s="5">
-        <v>9.7212294900911989</v>
+        <v>8.3482612049819327</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>59.191173147999997</v>
+        <v>58.011447150000002</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.20539928700000587</v>
+        <v>-0.32181545499999942</v>
       </c>
       <c r="D387" s="5">
-        <v>-4.0716969283562943</v>
+        <v>-6.4229855234947948</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>58.920216078999999</v>
+        <v>58.261218206000002</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.27095706899999783</v>
+        <v>0.24977105600000016</v>
       </c>
       <c r="D388" s="5">
-        <v>-5.3569780215283131</v>
+        <v>5.2907794600463021</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>59.086450411000001</v>
+        <v>57.988479484000003</v>
       </c>
       <c r="C389" s="5">
-        <v>0.16623433200000193</v>
+        <v>-0.27273872199999971</v>
       </c>
       <c r="D389" s="5">
-        <v>3.4386487168484026</v>
+        <v>-5.4751666085634421</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0809612370217518</v>
+        <v>4.6818718140355209</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>59.563348755</v>
+        <v>58.437137778999997</v>
       </c>
       <c r="C390" s="5">
-        <v>0.47689834399999853</v>
+        <v>0.44865829499999421</v>
       </c>
       <c r="D390" s="5">
-        <v>10.127167656762314</v>
+        <v>9.689884709461861</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>59.539389667999998</v>
+        <v>58.351445816000002</v>
       </c>
       <c r="C391" s="5">
-        <v>-2.3959087000001489E-2</v>
+        <v>-8.5691962999995042E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-0.48162810088386854</v>
+        <v>-1.7455518023456573</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>59.973569044000001</v>
+        <v>58.848648586000003</v>
       </c>
       <c r="C392" s="5">
-        <v>0.434179376000003</v>
+        <v>0.49720277000000124</v>
       </c>
       <c r="D392" s="5">
-        <v>9.1104115822509435</v>
+        <v>10.718061289807078</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>59.959951429999997</v>
+        <v>58.560661162000002</v>
       </c>
       <c r="C393" s="5">
-        <v>-1.3617614000004608E-2</v>
+        <v>-0.28798742400000066</v>
       </c>
       <c r="D393" s="5">
-        <v>-0.2721322938246451</v>
+        <v>-5.7169273506825657</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>60.206610716999997</v>
+        <v>58.945616690999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.24665928699999995</v>
+        <v>0.38495552899999552</v>
       </c>
       <c r="D394" s="5">
-        <v>5.0497170687302306</v>
+        <v>8.1798890550872407</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>60.108384031</v>
+        <v>58.934575129000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-9.8226685999996732E-2</v>
+        <v>-1.1041561999995508E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-1.940319542473512</v>
+        <v>-0.22454989885691834</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>60.724037306</v>
+        <v>59.488333193000003</v>
       </c>
       <c r="C396" s="5">
-        <v>0.61565327499999967</v>
+        <v>0.55375806400000016</v>
       </c>
       <c r="D396" s="5">
-        <v>13.007438633296854</v>
+        <v>11.876719502243184</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>61.062020164000003</v>
+        <v>59.769463661000003</v>
       </c>
       <c r="C397" s="5">
-        <v>0.33798285800000372</v>
+        <v>0.28113046800000063</v>
       </c>
       <c r="D397" s="5">
-        <v>6.88736204418543</v>
+        <v>5.8207165163745467</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>61.590028138000001</v>
+        <v>60.515001789000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.52800797399999766</v>
+        <v>0.74553812799999974</v>
       </c>
       <c r="D398" s="5">
-        <v>10.884491766241444</v>
+        <v>16.039086397633895</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>60.954025186000003</v>
+        <v>59.774501805</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.63600295199999834</v>
+        <v>-0.74049998400000305</v>
       </c>
       <c r="D399" s="5">
-        <v>-11.711558235843555</v>
+        <v>-13.734930576003091</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>60.687151157999999</v>
+        <v>59.559427626000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.2668740280000037</v>
+        <v>-0.21507417899999837</v>
       </c>
       <c r="D400" s="5">
-        <v>-5.129251229287024</v>
+        <v>-4.233282025388208</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>61.369706327999999</v>
+        <v>59.959276545000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.68255517000000054</v>
+        <v>0.39984891900000008</v>
       </c>
       <c r="D401" s="5">
-        <v>14.363524352645761</v>
+        <v>8.3603561185116035</v>
       </c>
       <c r="E401" s="5">
-        <v>3.8642631282093998</v>
+        <v>3.3986010299576375</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>61.388307699999999</v>
+        <v>59.834583563999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.8601371999999117E-2</v>
+        <v>-0.12469298100000259</v>
       </c>
       <c r="D402" s="5">
-        <v>0.36433115113179149</v>
+        <v>-2.4672063366484087</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>61.596104869999998</v>
+        <v>59.898975962000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.2077971699999992</v>
+        <v>6.4392398000002515E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1384384335227953</v>
+        <v>1.2990795698010649</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>61.627636772999999</v>
+        <v>59.929015178999997</v>
       </c>
       <c r="C404" s="5">
-        <v>3.1531903000001194E-2</v>
+        <v>3.0039216999995233E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.61602921757875073</v>
+        <v>0.60346028664610696</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>61.549677211999999</v>
+        <v>59.904720863999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-7.7959561000000122E-2</v>
+        <v>-2.429431499999879E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-1.5074944535448442</v>
+        <v>-0.48537866432042387</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>61.687012029000002</v>
+        <v>59.890058168000003</v>
       </c>
       <c r="C406" s="5">
-        <v>0.13733481700000283</v>
+        <v>-1.4662695999994924E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>2.7106455106765237</v>
+        <v>-0.29332525442621327</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>61.658655662999998</v>
+        <v>60.155957209</v>
       </c>
       <c r="C407" s="5">
-        <v>-2.835636600000413E-2</v>
+        <v>0.26589904099999728</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.55022507148391187</v>
+        <v>5.4597851181409585</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>61.332034556000004</v>
+        <v>59.945230473000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.32662110699999403</v>
+        <v>-0.21072673599999803</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.1747260951414358</v>
+        <v>-4.123557626805785</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>61.408845972999998</v>
+        <v>59.650587508000001</v>
       </c>
       <c r="C409" s="5">
-        <v>7.6811416999994719E-2</v>
+        <v>-0.29464296500000131</v>
       </c>
       <c r="D409" s="5">
-        <v>1.5132591494773973</v>
+        <v>-5.7413763022235891</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>61.691706359000001</v>
+        <v>60.041466063000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.28286038600000296</v>
+        <v>0.39087855500000046</v>
       </c>
       <c r="D410" s="5">
-        <v>5.6696238451375613</v>
+        <v>8.1530450555503222</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>62.197351361000003</v>
+        <v>60.441857460000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.5056450020000014</v>
+        <v>0.40039139699999993</v>
       </c>
       <c r="D411" s="5">
-        <v>10.291310646844209</v>
+        <v>8.3024224669694835</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>61.619031159999999</v>
+        <v>59.926235579</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.57832020100000392</v>
+        <v>-0.51562188100000128</v>
       </c>
       <c r="D412" s="5">
-        <v>-10.604492064978356</v>
+        <v>-9.7701285224377603</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>61.918570828999997</v>
+        <v>60.397205958000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.29953966899999784</v>
+        <v>0.47097037900000061</v>
       </c>
       <c r="D413" s="5">
-        <v>5.9919046864904235</v>
+        <v>9.849531990439985</v>
       </c>
       <c r="E413" s="5">
-        <v>0.89435738549326071</v>
+        <v>0.73037808031477525</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>62.138387680999998</v>
+        <v>60.475447234999997</v>
       </c>
       <c r="C414" s="5">
-        <v>0.21981685200000101</v>
+        <v>7.8241276999996501E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>4.3442880658362215</v>
+        <v>1.5656583139431968</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>62.171380980999999</v>
+        <v>60.629859885999998</v>
       </c>
       <c r="C415" s="5">
-        <v>3.2993300000001113E-2</v>
+        <v>0.15441265100000123</v>
       </c>
       <c r="D415" s="5">
-        <v>0.63902181932518065</v>
+        <v>3.1073700837993767</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>62.131123082999999</v>
+        <v>60.622947932999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-4.0257898000000125E-2</v>
+        <v>-6.9119529999994711E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.77427583704110514</v>
+        <v>-0.13671720379775376</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>62.062508315000002</v>
+        <v>60.543302830000002</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.8614767999996218E-2</v>
+        <v>-7.9645102999997164E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.317205273774924</v>
+        <v>-1.5651918070405002</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>61.721152029000002</v>
+        <v>60.272556752</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.3413562859999999</v>
+        <v>-0.27074607800000194</v>
       </c>
       <c r="D418" s="5">
-        <v>-6.4041926381128604</v>
+        <v>-5.2362885314338525</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>61.412195740999998</v>
+        <v>59.924506104999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.30895628800000452</v>
+        <v>-0.34805064700000088</v>
       </c>
       <c r="D419" s="5">
-        <v>-5.8441685704418544</v>
+        <v>-6.7136319841178294</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>60.941975263000003</v>
+        <v>60.666260751000003</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.47022047799999456</v>
+        <v>0.74175464600000396</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.8109245026600114</v>
+        <v>15.907935302263976</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>60.801240956000001</v>
+        <v>60.800027673999999</v>
       </c>
       <c r="C421" s="5">
-        <v>-0.14073430700000245</v>
+        <v>0.13376692299999604</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.736251876821516</v>
+        <v>2.6782821778073673</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>60.603361687000003</v>
+        <v>60.68815326</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.19787926899999775</v>
+        <v>-0.11187441399999898</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.8362781952724467</v>
+        <v>-2.185837227723364</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>60.650998586</v>
+        <v>60.586015427</v>
       </c>
       <c r="C423" s="5">
-        <v>4.7636898999996902E-2</v>
+        <v>-0.10213783300000046</v>
       </c>
       <c r="D423" s="5">
-        <v>0.94734121735475796</v>
+        <v>-2.0010036675353393</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>60.805677451000001</v>
+        <v>60.794512984999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.15467886500000105</v>
+        <v>0.2084975579999977</v>
       </c>
       <c r="D424" s="5">
-        <v>3.1036663028731093</v>
+        <v>4.2086840797782799</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>60.610845490999999</v>
+        <v>60.403117907999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.19483196000000191</v>
+        <v>-0.39139507699999854</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.7779667003354778</v>
+        <v>-7.4578306127853651</v>
       </c>
       <c r="E425" s="5">
-        <v>-2.1120082723025568</v>
+        <v>9.7884494923539123E-3</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>60.535717505000001</v>
+        <v>60.539855557000003</v>
       </c>
       <c r="C426" s="5">
-        <v>-7.5127985999998259E-2</v>
+        <v>0.13673764900000407</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.4773182649458261</v>
+        <v>2.7505804936018396</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>60.475909465000001</v>
+        <v>60.550326417999997</v>
       </c>
       <c r="C427" s="5">
-        <v>-5.9808040000000062E-2</v>
+        <v>1.0470860999994613E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.1791541308493469</v>
+        <v>0.20774732140498298</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>60.298437546999999</v>
+        <v>60.416087382999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.17747191800000195</v>
+        <v>-0.13423903500000023</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.465220772502009</v>
+        <v>-2.6281788614517798</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>60.562796397</v>
+        <v>60.363844548000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.2643588500000007</v>
+        <v>-5.2242834999994159E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>5.3897397585669138</v>
+        <v>-1.0327398806136201</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>60.618421667</v>
+        <v>60.522149524</v>
       </c>
       <c r="C430" s="5">
-        <v>5.5625270000000171E-2</v>
+        <v>0.1583049759999966</v>
       </c>
       <c r="D430" s="5">
-        <v>1.1077519264972135</v>
+        <v>3.1928069291277117</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>60.293403050999999</v>
+        <v>60.251428908999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.32501861600000126</v>
+        <v>-0.27072061500000189</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.2476701869672358</v>
+        <v>-5.2375933202748364</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>62.250161605000002</v>
+        <v>61.830100907999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.9567585540000039</v>
+        <v>1.5786719990000009</v>
       </c>
       <c r="D432" s="5">
-        <v>46.706121977382729</v>
+        <v>36.39273916160839</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>61.535072624999998</v>
+        <v>61.039178190000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.71508898000000443</v>
+        <v>-0.79092271799999736</v>
       </c>
       <c r="D433" s="5">
-        <v>-12.946384820230961</v>
+        <v>-14.315025808838778</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>61.347894750999998</v>
+        <v>60.430532817</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.18717787399999963</v>
+        <v>-0.60864537300000165</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.5897173901528912</v>
+        <v>-11.330767815621002</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>61.603672127000003</v>
+        <v>60.396745940999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.25577737600000461</v>
+        <v>-3.3786876000000632E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>5.1194895015082675</v>
+        <v>-0.66886398598381414</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>61.338478721999998</v>
+        <v>60.062109864999996</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.2651934050000051</v>
+        <v>-0.33463607600000245</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.0452271513312663</v>
+        <v>-6.449842097833014</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>61.063178264999998</v>
+        <v>59.724672337000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.27530045700000016</v>
+        <v>-0.33743752799999527</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.2548795005264886</v>
+        <v>-6.537304758812823</v>
       </c>
       <c r="E437" s="5">
-        <v>0.74629015704319457</v>
+        <v>-1.1231962761149794</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>59.835010123000004</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.11033778600000232</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.2395940902460776</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>