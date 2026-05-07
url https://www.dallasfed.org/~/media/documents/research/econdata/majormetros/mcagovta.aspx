--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{567F71FA-D76D-4FE9-B6B4-DA4CCDE0674C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CCB2065-0D72-440F-BFF2-BBCEA823F1B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{01E927A3-5E84-4066-B4D9-3F10DE5D87CE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F0CFA229-06F9-4FA4-8FA3-E05DA770ED0F}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB5C6936-82E9-46D1-8A51-6792E46230D1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45349E0C-69AB-41AA-8269-7CD4BB80494B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-6.449842097833014</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>59.724672337000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.33743752799999527</v>
       </c>
       <c r="D437" s="5">
         <v>-6.537304758812823</v>
       </c>
       <c r="E437" s="5">
         <v>-1.1231962761149794</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>59.835010123000004</v>
+        <v>59.933395965999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.11033778600000232</v>
+        <v>0.20872362899999786</v>
       </c>
       <c r="D438" s="5">
-        <v>2.2395940902460776</v>
+        <v>4.2752714049747231</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>60.082819727</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.14942376100000132</v>
+      </c>
+      <c r="D439" s="5">
+        <v>3.0331638800521032</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>59.940622900000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-0.14219682699999936</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-2.8033387129100862</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>