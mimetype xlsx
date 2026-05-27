--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CCB2065-0D72-440F-BFF2-BBCEA823F1B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1BB12767-7A38-4970-9BF4-B6C914648F51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F0CFA229-06F9-4FA4-8FA3-E05DA770ED0F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DEF49B8C-5950-41D9-8196-90FC41D9C998}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45349E0C-69AB-41AA-8269-7CD4BB80494B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5BD202B-3225-49D1-A65F-D842E1B020E1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.250581723</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.406342739999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.15576101699999967</v>
       </c>
       <c r="D7" s="5">
         <v>7.3573757165937392</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.542837879</v>
       </c>
       <c r="C8" s="5">
         <v>0.13649513900000088</v>
       </c>
       <c r="D8" s="5">
         <v>6.3822527489974634</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>27.034662195999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.49182431699999896</v>
       </c>
       <c r="D9" s="5">
         <v>24.647368619793887</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>27.404434086999998</v>
       </c>
       <c r="C10" s="5">
         <v>0.36977189099999919</v>
       </c>
       <c r="D10" s="5">
         <v>17.706023913307579</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>27.279965525000001</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12446856199999701</v>
       </c>
       <c r="D11" s="5">
         <v>-5.3161850243201858</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.680725134999999</v>
       </c>
       <c r="C12" s="5">
         <v>-0.59924039000000207</v>
       </c>
       <c r="D12" s="5">
         <v>-23.397006848829726</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.638065847</v>
       </c>
       <c r="C13" s="5">
         <v>-4.2659287999999407E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.9018736969321215</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>27.124589096000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.4865232490000011</v>
       </c>
       <c r="D14" s="5">
         <v>24.258399981534385</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>27.308656765999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.18406766999999746</v>
       </c>
       <c r="D15" s="5">
         <v>8.4541195688884851</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>27.313093478999999</v>
       </c>
       <c r="C16" s="5">
         <v>4.4367130000004806E-3</v>
       </c>
       <c r="D16" s="5">
         <v>0.19513283226346712</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>27.735686911999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.42259343299999941</v>
       </c>
       <c r="D17" s="5">
         <v>20.230989635153264</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.852513415000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.11682650300000219</v>
       </c>
       <c r="D18" s="5">
         <v>5.173321586039803</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.682949736000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.16956367899999947</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0657785202075001</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.044618209999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.36166847399999824</v>
       </c>
       <c r="D20" s="5">
         <v>16.854654173320927</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.027799201000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.6819008999998886E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.7172988058191665</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>28.276548485999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.24874928499999882</v>
       </c>
       <c r="D22" s="5">
         <v>11.185664746806312</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.909146301</v>
       </c>
       <c r="C23" s="5">
         <v>-0.36740218499999955</v>
       </c>
       <c r="D23" s="5">
         <v>-14.524458411345542</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>28.886749910999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.97760360999999918</v>
       </c>
       <c r="D24" s="5">
         <v>51.15605569714301</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>29.037017894000002</v>
       </c>
       <c r="C25" s="5">
         <v>0.15026798300000266</v>
       </c>
       <c r="D25" s="5">
         <v>6.4240956597110266</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>29.040772855</v>
       </c>
       <c r="C26" s="5">
         <v>3.7549609999985023E-3</v>
       </c>
       <c r="D26" s="5">
         <v>0.15529003053906809</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>28.794360549</v>
       </c>
       <c r="C27" s="5">
         <v>-0.24641230599999986</v>
       </c>
       <c r="D27" s="5">
         <v>-9.7200684681146612</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>29.014777505000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.22041695600000111</v>
       </c>
       <c r="D28" s="5">
         <v>9.5826187272422878</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>28.940435392000001</v>
       </c>
       <c r="C29" s="5">
         <v>-7.4342113000000154E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-3.0316978886163359</v>
       </c>
       <c r="E29" s="5">
         <v>4.3436763755750452</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>29.072017269</v>
       </c>
       <c r="C30" s="5">
         <v>0.13158187699999857</v>
       </c>
       <c r="D30" s="5">
         <v>5.5944977333044488</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>29.623422373</v>
       </c>
       <c r="C31" s="5">
         <v>0.55140510400000053</v>
       </c>
       <c r="D31" s="5">
         <v>25.29125358958899</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>29.329425406999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.29399696600000169</v>
       </c>
       <c r="D32" s="5">
         <v>-11.280336127006585</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>28.633672104999999</v>
       </c>
       <c r="C33" s="5">
         <v>-0.69575330199999996</v>
       </c>
       <c r="D33" s="5">
         <v>-25.030966664414358</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>28.950084104999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.31641199999999969</v>
       </c>
       <c r="D34" s="5">
         <v>14.096780139328935</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>29.366195024</v>
       </c>
       <c r="C35" s="5">
         <v>0.41611091900000119</v>
       </c>
       <c r="D35" s="5">
         <v>18.679084296158077</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>29.808505731</v>
       </c>
       <c r="C36" s="5">
         <v>0.44231070700000075</v>
       </c>
       <c r="D36" s="5">
         <v>19.649345230106839</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>29.831461876999999</v>
       </c>
       <c r="C37" s="5">
         <v>2.2956145999998512E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.92806922001460457</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>29.871941509999999</v>
       </c>
       <c r="C38" s="5">
         <v>4.0479633000000348E-2</v>
       </c>
       <c r="D38" s="5">
         <v>1.6405408962533174</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>30.069842423000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.19790091300000157</v>
       </c>
       <c r="D39" s="5">
         <v>8.246141341292045</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>30.303226066000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.23338364299999981</v>
       </c>
       <c r="D40" s="5">
         <v>9.7217085975213955</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>30.357254247</v>
       </c>
       <c r="C41" s="5">
         <v>5.402818099999962E-2</v>
       </c>
       <c r="D41" s="5">
         <v>2.1606074017207488</v>
       </c>
       <c r="E41" s="5">
         <v>4.8956376633906729</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>30.308609000000001</v>
       </c>
       <c r="C42" s="5">
         <v>-4.8645246999999614E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-1.9060538688002837</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>30.639150991000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.33054199100000048</v>
       </c>
       <c r="D43" s="5">
         <v>13.901294877453774</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>30.706052297999999</v>
       </c>
       <c r="C44" s="5">
         <v>6.6901306999998411E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.6519257071373037</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>31.133559901999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.42750760399999876</v>
       </c>
       <c r="D45" s="5">
         <v>18.04770846980923</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>31.329631154000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.19607125200000297</v>
       </c>
       <c r="D46" s="5">
         <v>7.8246355646008459</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>31.227022079000001</v>
       </c>
       <c r="C47" s="5">
         <v>-0.10260907500000016</v>
       </c>
       <c r="D47" s="5">
         <v>-3.8601454617170128</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>31.369173716999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.14215163799999786</v>
       </c>
       <c r="D48" s="5">
         <v>5.6015049226905811</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>31.444886674999999</v>
       </c>
       <c r="C49" s="5">
         <v>7.5712958000000441E-2</v>
       </c>
       <c r="D49" s="5">
         <v>2.935091665313605</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>31.276857428</v>
       </c>
       <c r="C50" s="5">
         <v>-0.16802924699999977</v>
       </c>
       <c r="D50" s="5">
         <v>-6.2271925866096645</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>31.515151563</v>
       </c>
       <c r="C51" s="5">
         <v>0.2382941350000003</v>
       </c>
       <c r="D51" s="5">
         <v>9.5356464848723945</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>31.582757015999999</v>
       </c>
       <c r="C52" s="5">
         <v>6.7605452999998761E-2</v>
       </c>
       <c r="D52" s="5">
         <v>2.6047975205177654</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.871574763000002</v>
       </c>
       <c r="C53" s="5">
         <v>0.28881774700000307</v>
       </c>
       <c r="D53" s="5">
         <v>11.542866071799196</v>
       </c>
       <c r="E53" s="5">
         <v>4.9883316313090287</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>32.362649111000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.49107434800000149</v>
       </c>
       <c r="D54" s="5">
         <v>20.139689581977539</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>32.147839206999997</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21480990400000621</v>
       </c>
       <c r="D55" s="5">
         <v>-7.6806631869995368</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>32.305989222999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.15815001600000045</v>
       </c>
       <c r="D56" s="5">
         <v>6.0657279047903634</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.116774995999997</v>
       </c>
       <c r="C57" s="5">
         <v>-0.18921422700000079</v>
       </c>
       <c r="D57" s="5">
         <v>-6.8062852273511387</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>32.397533572999997</v>
       </c>
       <c r="C58" s="5">
         <v>0.28075857700000029</v>
       </c>
       <c r="D58" s="5">
         <v>11.00952219176663</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.994709899999997</v>
       </c>
       <c r="C59" s="5">
         <v>0.59717632699999967</v>
       </c>
       <c r="D59" s="5">
         <v>24.50545738069918</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>31.739119909999999</v>
       </c>
       <c r="C60" s="5">
         <v>-1.2555899899999972</v>
       </c>
       <c r="D60" s="5">
         <v>-37.222099125051287</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>32.249406788000002</v>
       </c>
       <c r="C61" s="5">
         <v>0.51028687800000228</v>
       </c>
       <c r="D61" s="5">
         <v>21.09388253708866</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>31.854164287</v>
       </c>
       <c r="C62" s="5">
         <v>-0.39524250100000202</v>
       </c>
       <c r="D62" s="5">
         <v>-13.755020721193489</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.570881338</v>
       </c>
       <c r="C63" s="5">
         <v>0.71671705099999983</v>
       </c>
       <c r="D63" s="5">
         <v>30.604919811935428</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.483578694999999</v>
       </c>
       <c r="C64" s="5">
         <v>-8.7302643000001012E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.1694707037401626</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.496007386000002</v>
       </c>
       <c r="C65" s="5">
         <v>1.2428691000003766E-2</v>
       </c>
       <c r="D65" s="5">
         <v>0.46010493589065948</v>
       </c>
       <c r="E65" s="5">
         <v>1.959214841573842</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>32.377077378999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.118930007000003</v>
       </c>
       <c r="D66" s="5">
         <v>-4.304468004925333</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>32.678275421999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.30119804299999942</v>
       </c>
       <c r="D67" s="5">
         <v>11.752649223446499</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>32.807542491</v>
       </c>
       <c r="C68" s="5">
         <v>0.12926706900000084</v>
       </c>
       <c r="D68" s="5">
         <v>4.8515497791026263</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>33.092815561999998</v>
       </c>
       <c r="C69" s="5">
         <v>0.28527307099999888</v>
       </c>
       <c r="D69" s="5">
         <v>10.948191199091649</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>33.364941985000002</v>
       </c>
       <c r="C70" s="5">
         <v>0.27212642300000311</v>
       </c>
       <c r="D70" s="5">
         <v>10.326505473178971</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>33.426043055000001</v>
       </c>
       <c r="C71" s="5">
         <v>6.1101069999999424E-2</v>
       </c>
       <c r="D71" s="5">
         <v>2.2198243859679723</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>33.247519066000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17852398899999855</v>
       </c>
       <c r="D72" s="5">
         <v>-6.2240859575581009</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>33.676251471</v>
       </c>
       <c r="C73" s="5">
         <v>0.4287324049999981</v>
       </c>
       <c r="D73" s="5">
         <v>16.620258991185423</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>34.428871481000002</v>
       </c>
       <c r="C74" s="5">
         <v>0.75262001000000112</v>
       </c>
       <c r="D74" s="5">
         <v>30.37325954037351</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>34.322889035999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.1059824450000022</v>
       </c>
       <c r="D75" s="5">
         <v>-3.632057849768322</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>34.37758565</v>
       </c>
       <c r="C76" s="5">
         <v>5.469661400000092E-2</v>
       </c>
       <c r="D76" s="5">
         <v>1.9291582902029036</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>34.400743308999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.3157658999998887E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.81135365613245192</v>
       </c>
       <c r="E77" s="5">
         <v>5.8614459935794949</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>34.172235188999998</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22850812000000076</v>
       </c>
       <c r="D78" s="5">
         <v>-7.6861803491877545</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>34.429282196999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.25704700800000069</v>
       </c>
       <c r="D79" s="5">
         <v>9.4094864982796178</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>34.506795379000003</v>
       </c>
       <c r="C80" s="5">
         <v>7.7513182000004122E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.7353541361283318</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>34.469892899999998</v>
       </c>
       <c r="C81" s="5">
         <v>-3.6902479000005428E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.2757903181690566</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>34.344841781</v>
       </c>
       <c r="C82" s="5">
         <v>-0.12505111899999832</v>
       </c>
       <c r="D82" s="5">
         <v>-4.2675812417910963</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>34.448884747999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.10404296699999804</v>
       </c>
       <c r="D83" s="5">
         <v>3.6964189304703909</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>34.688397283</v>
       </c>
       <c r="C84" s="5">
         <v>0.23951253500000291</v>
       </c>
       <c r="D84" s="5">
         <v>8.6697867805172191</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>34.826791634000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.1383943510000023</v>
       </c>
       <c r="D85" s="5">
         <v>4.8940362411330707</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>34.845728532999999</v>
       </c>
       <c r="C86" s="5">
         <v>1.8936898999996288E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.65444906769629441</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>34.999001919999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.15327338699999871</v>
       </c>
       <c r="D87" s="5">
         <v>5.4079405143091952</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>35.094734832</v>
       </c>
       <c r="C88" s="5">
         <v>9.5732912000002557E-2</v>
       </c>
       <c r="D88" s="5">
         <v>3.3321983514749798</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>35.391123432000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.29638860000000022</v>
       </c>
       <c r="D89" s="5">
         <v>10.618713106928146</v>
       </c>
       <c r="E89" s="5">
         <v>2.8789497776372075</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>35.381322789000002</v>
       </c>
       <c r="C90" s="5">
         <v>-9.8006429999983879E-3</v>
       </c>
       <c r="D90" s="5">
         <v>-0.33180284720141229</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>35.489349296999997</v>
       </c>
       <c r="C91" s="5">
         <v>0.10802650799999469</v>
       </c>
       <c r="D91" s="5">
         <v>3.7260047693022713</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>35.373633073999997</v>
       </c>
       <c r="C92" s="5">
         <v>-0.11571622299999973</v>
       </c>
       <c r="D92" s="5">
         <v>-3.843297690294023</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>35.542802764999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.16916969100000046</v>
       </c>
       <c r="D93" s="5">
         <v>5.8922214657664007</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>35.632833841</v>
       </c>
       <c r="C94" s="5">
         <v>9.0031076000002486E-2</v>
       </c>
       <c r="D94" s="5">
         <v>3.0823459274329279</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>35.729042350999997</v>
       </c>
       <c r="C95" s="5">
         <v>9.620850999999675E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.2885447637960752</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>36.647639908999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.91859755800000187</v>
       </c>
       <c r="D96" s="5">
         <v>35.611221277513529</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>36.380335141000003</v>
       </c>
       <c r="C97" s="5">
         <v>-0.26730476799999536</v>
       </c>
       <c r="D97" s="5">
         <v>-8.4099685403714037</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>36.714403240000003</v>
       </c>
       <c r="C98" s="5">
         <v>0.33406809899999956</v>
       </c>
       <c r="D98" s="5">
         <v>11.593098398209323</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>35.287619147999997</v>
       </c>
       <c r="C99" s="5">
         <v>-1.4267840920000054</v>
       </c>
       <c r="D99" s="5">
         <v>-37.851506140757643</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>35.596862453999996</v>
       </c>
       <c r="C100" s="5">
         <v>0.30924330599999905</v>
       </c>
       <c r="D100" s="5">
         <v>11.038185214658402</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>35.648144254999998</v>
       </c>
       <c r="C101" s="5">
         <v>5.1281801000001792E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.7425160661069583</v>
       </c>
       <c r="E101" s="5">
         <v>0.72622962504660382</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>36.626091514000002</v>
       </c>
       <c r="C102" s="5">
         <v>0.97794725900000401</v>
       </c>
       <c r="D102" s="5">
         <v>38.370590816034131</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>36.519701497</v>
       </c>
       <c r="C103" s="5">
         <v>-0.1063900170000025</v>
       </c>
       <c r="D103" s="5">
         <v>-3.4305596965034768</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>36.808982124000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.28928062700000368</v>
       </c>
       <c r="D104" s="5">
         <v>9.9307189985416997</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>37.120369036</v>
       </c>
       <c r="C105" s="5">
         <v>0.31138691199999613</v>
       </c>
       <c r="D105" s="5">
         <v>10.637339726291728</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>37.371299530000002</v>
       </c>
       <c r="C106" s="5">
         <v>0.25093049400000211</v>
       </c>
       <c r="D106" s="5">
         <v>8.4203933747127415</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>37.666942616</v>
       </c>
       <c r="C107" s="5">
         <v>0.29564308599999833</v>
       </c>
       <c r="D107" s="5">
         <v>9.91729818252578</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>38.563417114000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.89647449800000345</v>
       </c>
       <c r="D108" s="5">
         <v>32.611648357812719</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>38.592568505999999</v>
       </c>
       <c r="C109" s="5">
         <v>2.9151391999995724E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.91090160542830478</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>37.906325254999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.6862432510000005</v>
       </c>
       <c r="D110" s="5">
         <v>-19.370120275438683</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>38.074379633</v>
       </c>
       <c r="C111" s="5">
         <v>0.16805437800000078</v>
       </c>
       <c r="D111" s="5">
         <v>5.4517553511548078</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>38.297740668000003</v>
       </c>
       <c r="C112" s="5">
         <v>0.22336103500000348</v>
       </c>
       <c r="D112" s="5">
         <v>7.2713676723695109</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>38.27134392</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6396748000003356E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-0.82397270029153091</v>
       </c>
       <c r="E113" s="5">
         <v>7.3585868768808904</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>38.468250376999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.1969064569999972</v>
       </c>
       <c r="D114" s="5">
         <v>6.3517530155828617</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>38.462637909999998</v>
       </c>
       <c r="C115" s="5">
         <v>-5.6124669999988441E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-0.17493799539590738</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>38.511656357</v>
       </c>
       <c r="C116" s="5">
         <v>4.9018447000001686E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.5400972553107906</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>38.896645821</v>
       </c>
       <c r="C117" s="5">
         <v>0.38498946400000023</v>
       </c>
       <c r="D117" s="5">
         <v>12.678084659935562</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>38.895799531999998</v>
       </c>
       <c r="C118" s="5">
         <v>-8.4628900000183194E-4</v>
       </c>
       <c r="D118" s="5">
         <v>-2.6105728691838692E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.157765724999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.26196619299999924</v>
       </c>
       <c r="D119" s="5">
         <v>8.3883005524330265</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>39.249884182000002</v>
       </c>
       <c r="C120" s="5">
         <v>9.2118457000005094E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.859808161923616</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.140524450000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.10935973200000149</v>
       </c>
       <c r="D121" s="5">
         <v>-3.2927282026645188</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.766768816999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.62624436699999819</v>
       </c>
       <c r="D122" s="5">
         <v>20.982893736392505</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.627501834999997</v>
       </c>
       <c r="C123" s="5">
         <v>-0.13926698200000232</v>
       </c>
       <c r="D123" s="5">
         <v>-4.1225041348659346</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.440758252999998</v>
       </c>
       <c r="C124" s="5">
         <v>-0.1867435819999983</v>
       </c>
       <c r="D124" s="5">
         <v>-5.5106782830333989</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.883380406999997</v>
       </c>
       <c r="C125" s="5">
         <v>0.4426221539999986</v>
       </c>
       <c r="D125" s="5">
         <v>14.330067877124719</v>
       </c>
       <c r="E125" s="5">
         <v>4.2121240643383073</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.315100608000002</v>
       </c>
       <c r="C126" s="5">
         <v>-0.56827979899999548</v>
       </c>
       <c r="D126" s="5">
         <v>-15.819952474437482</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.610426203999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.29532559599999786</v>
       </c>
       <c r="D127" s="5">
         <v>9.3960115096230581</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>40.828588068000002</v>
       </c>
       <c r="C128" s="5">
         <v>1.2181618640000025</v>
       </c>
       <c r="D128" s="5">
         <v>43.832872047568607</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>40.369082255000002</v>
       </c>
       <c r="C129" s="5">
         <v>-0.45950581299999982</v>
       </c>
       <c r="D129" s="5">
         <v>-12.700013050346959</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>40.286609857999998</v>
       </c>
       <c r="C130" s="5">
         <v>-8.2472397000003639E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-2.4241917259029244</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>40.33432723</v>
       </c>
       <c r="C131" s="5">
         <v>4.7717372000001035E-2</v>
       </c>
       <c r="D131" s="5">
         <v>1.4306328290779602</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>40.990516945000003</v>
       </c>
       <c r="C132" s="5">
         <v>0.65618971500000356</v>
       </c>
       <c r="D132" s="5">
         <v>21.367648079019585</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>41.048452888</v>
       </c>
       <c r="C133" s="5">
         <v>5.7935942999996826E-2</v>
       </c>
       <c r="D133" s="5">
         <v>1.7093255379552419</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>40.807345271999999</v>
       </c>
       <c r="C134" s="5">
         <v>-0.24110761600000075</v>
       </c>
       <c r="D134" s="5">
         <v>-6.825173613850799</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>40.842012588999999</v>
       </c>
       <c r="C135" s="5">
         <v>3.4667317000000253E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.024220251024488</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>41.156451744000002</v>
       </c>
       <c r="C136" s="5">
         <v>0.3144391550000023</v>
       </c>
       <c r="D136" s="5">
         <v>9.6401163740007068</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>41.283598523000002</v>
       </c>
       <c r="C137" s="5">
         <v>0.12714677900000027</v>
       </c>
       <c r="D137" s="5">
         <v>3.7708670118225651</v>
       </c>
       <c r="E137" s="5">
         <v>3.5107809360970021</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>41.138698740000002</v>
       </c>
       <c r="C138" s="5">
         <v>-0.14489978299999962</v>
       </c>
       <c r="D138" s="5">
         <v>-4.1314732886828303</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>41.675550753000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.53685201300000074</v>
       </c>
       <c r="D139" s="5">
         <v>16.834087115589092</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>41.561183002</v>
       </c>
       <c r="C140" s="5">
         <v>-0.11436775100000318</v>
       </c>
       <c r="D140" s="5">
         <v>-3.2438372867485743</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>41.425405681999997</v>
       </c>
       <c r="C141" s="5">
         <v>-0.13577732000000253</v>
       </c>
       <c r="D141" s="5">
         <v>-3.8506324513979506</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>41.586776463</v>
       </c>
       <c r="C142" s="5">
         <v>0.16137078100000224</v>
       </c>
       <c r="D142" s="5">
         <v>4.7760094040915524</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>41.731623544999998</v>
       </c>
       <c r="C143" s="5">
         <v>0.1448470819999983</v>
       </c>
       <c r="D143" s="5">
         <v>4.2606135858349825</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>41.671707402000003</v>
       </c>
       <c r="C144" s="5">
         <v>-5.9916142999995259E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-1.7093588017126571</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>41.608934947999998</v>
       </c>
       <c r="C145" s="5">
         <v>-6.2772454000004529E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.7927268077664094</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>42.007371910000003</v>
       </c>
       <c r="C146" s="5">
         <v>0.39843696200000522</v>
       </c>
       <c r="D146" s="5">
         <v>12.115833133473085</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>42.387956396</v>
       </c>
       <c r="C147" s="5">
         <v>0.3805844859999965</v>
       </c>
       <c r="D147" s="5">
         <v>11.430378400271323</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>42.347489905000003</v>
       </c>
       <c r="C148" s="5">
         <v>-4.0466490999996552E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.1396073534118312</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>42.503416643000001</v>
       </c>
       <c r="C149" s="5">
         <v>0.15592673799999801</v>
       </c>
       <c r="D149" s="5">
         <v>4.5090811362762828</v>
       </c>
       <c r="E149" s="5">
         <v>2.9547281817509541</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>42.516459539000003</v>
       </c>
       <c r="C150" s="5">
         <v>1.3042896000001747E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.3688625419926872</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.422146906999998</v>
       </c>
       <c r="C151" s="5">
         <v>-9.4312632000004726E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6296764129768335</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.800138820999997</v>
       </c>
       <c r="C152" s="5">
         <v>0.37799191399999899</v>
       </c>
       <c r="D152" s="5">
         <v>11.232169692071325</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.777776607</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2362213999997493E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.62517736028704363</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.782344975999997</v>
       </c>
       <c r="C154" s="5">
         <v>4.5683689999975741E-3</v>
       </c>
       <c r="D154" s="5">
         <v>0.12822695155736419</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>43.245525375</v>
       </c>
       <c r="C155" s="5">
         <v>0.4631803990000023</v>
       </c>
       <c r="D155" s="5">
         <v>13.79393269272844</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.855953964000001</v>
       </c>
       <c r="C156" s="5">
         <v>-1.3895714109999986</v>
       </c>
       <c r="D156" s="5">
         <v>-32.423949634112759</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.735818917000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.879864953000002</v>
       </c>
       <c r="D157" s="5">
         <v>28.356370989028502</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>43.075688481999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.33986956499999366</v>
       </c>
       <c r="D158" s="5">
         <v>9.9720611585501384</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>43.737131134000002</v>
       </c>
       <c r="C159" s="5">
         <v>0.66144265200000518</v>
       </c>
       <c r="D159" s="5">
         <v>20.065098943832126</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>43.978319986000002</v>
       </c>
       <c r="C160" s="5">
         <v>0.24118885200000051</v>
       </c>
       <c r="D160" s="5">
         <v>6.8218524387049673</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>43.965704055000003</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2615930999999136E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.34369784939258796</v>
       </c>
       <c r="E161" s="5">
         <v>3.4403996842941487</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>44.329365164000002</v>
       </c>
       <c r="C162" s="5">
         <v>0.36366110899999882</v>
       </c>
       <c r="D162" s="5">
         <v>10.390005661679069</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>43.960538573000001</v>
       </c>
       <c r="C163" s="5">
         <v>-0.36882659100000126</v>
       </c>
       <c r="D163" s="5">
         <v>-9.5397234600588128</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>43.855026297999999</v>
       </c>
       <c r="C164" s="5">
         <v>-0.10551227500000238</v>
       </c>
       <c r="D164" s="5">
         <v>-2.8424721206336767</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>44.340799998999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.48577370099999939</v>
       </c>
       <c r="D165" s="5">
         <v>14.132619144516291</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.531388714999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.1905887160000006</v>
       </c>
       <c r="D166" s="5">
         <v>5.2816234723749522</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.486650803000003</v>
       </c>
       <c r="C167" s="5">
         <v>-4.4737911999995106E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1989261392654105</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.277077773999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.20957302900000485</v>
       </c>
       <c r="D168" s="5">
         <v>-5.5089069883273449</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>44.093891319000001</v>
       </c>
       <c r="C169" s="5">
         <v>-0.18318645499999775</v>
       </c>
       <c r="D169" s="5">
         <v>-4.8533013019224081</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.682485131</v>
       </c>
       <c r="C170" s="5">
         <v>0.58859381199999916</v>
       </c>
       <c r="D170" s="5">
         <v>17.24834095154424</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>44.798358690999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.11587355999999716</v>
       </c>
       <c r="D171" s="5">
         <v>3.1566900496341699</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>45.305436391000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.50707770000000352</v>
       </c>
       <c r="D172" s="5">
         <v>14.461275937048889</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.522511864000002</v>
       </c>
       <c r="C173" s="5">
         <v>0.2170754730000013</v>
       </c>
       <c r="D173" s="5">
         <v>5.9036180769179936</v>
       </c>
       <c r="E173" s="5">
         <v>3.5409595785216297</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>45.730541889999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.20803002599999587</v>
       </c>
       <c r="D174" s="5">
         <v>5.6237441944580802</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>45.55973135</v>
       </c>
       <c r="C175" s="5">
         <v>-0.17081053999999796</v>
       </c>
       <c r="D175" s="5">
         <v>-4.3912406512109703</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>45.754035573000003</v>
       </c>
       <c r="C176" s="5">
         <v>0.19430422300000316</v>
       </c>
       <c r="D176" s="5">
         <v>5.2395570922512125</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>46.027386014999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.27335044199999459</v>
       </c>
       <c r="D177" s="5">
         <v>7.4095427946054837</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>46.306285674999998</v>
       </c>
       <c r="C178" s="5">
         <v>0.27889966000000044</v>
       </c>
       <c r="D178" s="5">
         <v>7.5186063857136887</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>46.029237666999997</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27704800800000129</v>
       </c>
       <c r="D179" s="5">
         <v>-6.9479327618743314</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>46.068593591999999</v>
       </c>
       <c r="C180" s="5">
         <v>3.9355925000002401E-2</v>
       </c>
       <c r="D180" s="5">
         <v>1.0308629321847285</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>46.762943710999998</v>
       </c>
       <c r="C181" s="5">
         <v>0.69435011899999921</v>
       </c>
       <c r="D181" s="5">
         <v>19.66376296713235</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>46.828045588000002</v>
       </c>
       <c r="C182" s="5">
         <v>6.5101877000003583E-2</v>
       </c>
       <c r="D182" s="5">
         <v>1.683452899204485</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>46.568489233999998</v>
       </c>
       <c r="C183" s="5">
         <v>-0.25955635400000432</v>
       </c>
       <c r="D183" s="5">
         <v>-6.4522391701138044</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>46.776512850000003</v>
       </c>
       <c r="C184" s="5">
         <v>0.20802361600000552</v>
       </c>
       <c r="D184" s="5">
         <v>5.4941366580906426</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.665717153000003</v>
       </c>
       <c r="C185" s="5">
         <v>-0.11079569700000036</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8056042499549849</v>
       </c>
       <c r="E185" s="5">
         <v>2.5112965919265706</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>46.840241914000003</v>
       </c>
       <c r="C186" s="5">
         <v>0.17452476100000069</v>
       </c>
       <c r="D186" s="5">
         <v>4.5813442724974118</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>47.100066931000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.25982501699999716</v>
       </c>
       <c r="D187" s="5">
         <v>6.8633387160164316</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>47.185472885000003</v>
       </c>
       <c r="C188" s="5">
         <v>8.5405954000002282E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.1977773554956892</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>47.436981189999997</v>
       </c>
       <c r="C189" s="5">
         <v>0.25150830499999444</v>
       </c>
       <c r="D189" s="5">
         <v>6.5871327322922779</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>47.404688937000003</v>
       </c>
       <c r="C190" s="5">
         <v>-3.2292252999994275E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.81383650451922751</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>47.715223197999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.31053426099999371</v>
       </c>
       <c r="D191" s="5">
         <v>8.1503433028776495</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>45.930392111000003</v>
       </c>
       <c r="C192" s="5">
         <v>-1.7848310869999935</v>
       </c>
       <c r="D192" s="5">
         <v>-36.712444627134786</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>48.188542581</v>
       </c>
       <c r="C193" s="5">
         <v>2.2581504699999968</v>
       </c>
       <c r="D193" s="5">
         <v>77.878583929425503</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>48.125411892000002</v>
       </c>
       <c r="C194" s="5">
         <v>-6.3130688999997631E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-1.5608138278095152</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>48.159877434000002</v>
       </c>
       <c r="C195" s="5">
         <v>3.4465541999999516E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.86278631746055101</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>48.037672917000002</v>
       </c>
       <c r="C196" s="5">
         <v>-0.12220451700000012</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0028322291467124</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>48.107880623</v>
       </c>
       <c r="C197" s="5">
         <v>7.0207705999997927E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.7679828123202235</v>
       </c>
       <c r="E197" s="5">
         <v>3.0904131726330553</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>48.992126028000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.88424540500000148</v>
       </c>
       <c r="D198" s="5">
         <v>24.428750207921212</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>49.156582804000003</v>
       </c>
       <c r="C199" s="5">
         <v>0.16445677600000153</v>
       </c>
       <c r="D199" s="5">
         <v>4.1033681520061149</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>48.951143446000003</v>
       </c>
       <c r="C200" s="5">
         <v>-0.20543935799999957</v>
       </c>
       <c r="D200" s="5">
         <v>-4.901454283955653</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>48.454979801</v>
       </c>
       <c r="C201" s="5">
         <v>-0.49616364500000287</v>
       </c>
       <c r="D201" s="5">
         <v>-11.507408926776662</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>48.198118233000002</v>
       </c>
       <c r="C202" s="5">
         <v>-0.25686156799999793</v>
       </c>
       <c r="D202" s="5">
         <v>-6.1790146027564496</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>49.301315995000003</v>
       </c>
       <c r="C203" s="5">
         <v>1.1031977620000006</v>
       </c>
       <c r="D203" s="5">
         <v>31.202210382992245</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>46.026402355999998</v>
       </c>
       <c r="C204" s="5">
         <v>-3.2749136390000047</v>
       </c>
       <c r="D204" s="5">
         <v>-56.168915936222064</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>48.602405238000003</v>
       </c>
       <c r="C205" s="5">
         <v>2.5760028820000045</v>
       </c>
       <c r="D205" s="5">
         <v>92.22452213540177</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>48.498562573999997</v>
       </c>
       <c r="C206" s="5">
         <v>-0.10384266400000541</v>
       </c>
       <c r="D206" s="5">
         <v>-2.5339743763503564</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>49.264651708000002</v>
       </c>
       <c r="C207" s="5">
         <v>0.76608913400000489</v>
       </c>
       <c r="D207" s="5">
         <v>20.692031580767246</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>49.330367412999998</v>
       </c>
       <c r="C208" s="5">
         <v>6.5715704999995239E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.6125148854500893</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>49.245245306000001</v>
       </c>
       <c r="C209" s="5">
         <v>-8.5122106999996561E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-2.0511231290561316</v>
       </c>
       <c r="E209" s="5">
         <v>2.3641961946172962</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>49.157104181999998</v>
       </c>
       <c r="C210" s="5">
         <v>-8.8141124000003401E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-2.1267906952643356</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>49.225744118999998</v>
       </c>
       <c r="C211" s="5">
         <v>6.8639937000000373E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.6885342094449252</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>49.418876785000002</v>
       </c>
       <c r="C212" s="5">
         <v>0.19313266600000389</v>
       </c>
       <c r="D212" s="5">
         <v>4.8110244082042675</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>49.260049500999997</v>
       </c>
       <c r="C213" s="5">
         <v>-0.15882728400000445</v>
       </c>
       <c r="D213" s="5">
         <v>-3.7892316321115671</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>49.255298947999997</v>
       </c>
       <c r="C214" s="5">
         <v>-4.7505530000009344E-3</v>
       </c>
       <c r="D214" s="5">
         <v>-0.11566453826913348</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>49.876032180999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.62073323300000283</v>
       </c>
       <c r="D215" s="5">
         <v>16.216353932940098</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>49.977632227000001</v>
       </c>
       <c r="C216" s="5">
         <v>0.1016000460000015</v>
       </c>
       <c r="D216" s="5">
         <v>2.4720358350796889</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>50.659308005</v>
       </c>
       <c r="C217" s="5">
         <v>0.6816757779999989</v>
       </c>
       <c r="D217" s="5">
         <v>17.652975518960968</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>50.634173748999999</v>
       </c>
       <c r="C218" s="5">
         <v>-2.5134256000001187E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.59374952286034288</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>50.687956921000001</v>
       </c>
       <c r="C219" s="5">
         <v>5.3783172000002821E-2</v>
       </c>
       <c r="D219" s="5">
         <v>1.2821022766882129</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>50.787455086000001</v>
       </c>
       <c r="C220" s="5">
         <v>9.9498164999999972E-2</v>
       </c>
       <c r="D220" s="5">
         <v>2.3811438807491925</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>51.097922505</v>
       </c>
       <c r="C221" s="5">
         <v>0.3104674189999983</v>
       </c>
       <c r="D221" s="5">
         <v>7.5874228935322252</v>
       </c>
       <c r="E221" s="5">
         <v>3.7621443196959259</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>51.251917572000004</v>
       </c>
       <c r="C222" s="5">
         <v>0.15399506700000387</v>
       </c>
       <c r="D222" s="5">
         <v>3.677020573032741</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>51.208566028</v>
       </c>
       <c r="C223" s="5">
         <v>-4.3351544000003628E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-1.0103137784057914</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>51.514811516999998</v>
       </c>
       <c r="C224" s="5">
         <v>0.30624548899999837</v>
       </c>
       <c r="D224" s="5">
         <v>7.4172441949516221</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>51.738836188999997</v>
       </c>
       <c r="C225" s="5">
         <v>0.22402467199999876</v>
       </c>
       <c r="D225" s="5">
         <v>5.3451349774289003</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>52.283314851999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.54447866299999959</v>
       </c>
       <c r="D226" s="5">
         <v>13.38549795452697</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>51.926960616000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.35635423599999427</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8792507687116764</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>52.208170580999997</v>
       </c>
       <c r="C228" s="5">
         <v>0.28120996499999507</v>
       </c>
       <c r="D228" s="5">
         <v>6.6956874747451822</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>52.113069727000003</v>
       </c>
       <c r="C229" s="5">
         <v>-9.5100853999994683E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.1641172312285128</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>52.517766338000001</v>
       </c>
       <c r="C230" s="5">
         <v>0.40469661099999854</v>
       </c>
       <c r="D230" s="5">
         <v>9.7273993261900458</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>52.750726950000001</v>
       </c>
       <c r="C231" s="5">
         <v>0.2329606119999994</v>
       </c>
       <c r="D231" s="5">
         <v>5.4548184622660534</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>53.075523179999998</v>
       </c>
       <c r="C232" s="5">
         <v>0.32479622999999691</v>
       </c>
       <c r="D232" s="5">
         <v>7.6440472788918079</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>53.279000693999997</v>
       </c>
       <c r="C233" s="5">
         <v>0.20347751399999936</v>
       </c>
       <c r="D233" s="5">
         <v>4.6987365842453332</v>
       </c>
       <c r="E233" s="5">
         <v>4.2684283079934993</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>53.152812298999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.12618839499999979</v>
       </c>
       <c r="D234" s="5">
         <v>-2.8054020957539949</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>53.107174249000003</v>
       </c>
       <c r="C235" s="5">
         <v>-4.5638049999993768E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.0254917965427102</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>53.120824011000003</v>
       </c>
       <c r="C236" s="5">
         <v>1.364976200000001E-2</v>
       </c>
       <c r="D236" s="5">
         <v>0.30886390160973498</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>53.292545656999998</v>
       </c>
       <c r="C237" s="5">
         <v>0.17172164599999462</v>
       </c>
       <c r="D237" s="5">
         <v>3.9489131710870096</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>53.384873052000003</v>
       </c>
       <c r="C238" s="5">
         <v>9.2327395000005197E-2</v>
       </c>
       <c r="D238" s="5">
         <v>2.0988805915733266</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>53.165151534000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.21972151800000006</v>
       </c>
       <c r="D239" s="5">
         <v>-4.82867823921117</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>53.488629592999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.32347805899999571</v>
       </c>
       <c r="D240" s="5">
         <v>7.5506356318476353</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>53.771893204000001</v>
       </c>
       <c r="C241" s="5">
         <v>0.28326361100000241</v>
       </c>
       <c r="D241" s="5">
         <v>6.5433320268479367</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>53.804461703000001</v>
       </c>
       <c r="C242" s="5">
         <v>3.2568498999999917E-2</v>
       </c>
       <c r="D242" s="5">
         <v>0.72924071683926339</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>53.731445188999999</v>
       </c>
       <c r="C243" s="5">
         <v>-7.301651400000253E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6163860451711809</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>53.665888813999999</v>
       </c>
       <c r="C244" s="5">
         <v>-6.5556374999999889E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.4543048023208605</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>53.772107013999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.10621820000000071</v>
       </c>
       <c r="D245" s="5">
         <v>2.4011261439357279</v>
       </c>
       <c r="E245" s="5">
         <v>0.92551720861298037</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>53.976705725000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.20459871100000271</v>
       </c>
       <c r="D246" s="5">
         <v>4.6626806518387909</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>54.013144953999998</v>
       </c>
       <c r="C247" s="5">
         <v>3.6439228999995521E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.81312482774291706</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>54.309757976999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.29661302299999903</v>
       </c>
       <c r="D248" s="5">
         <v>6.7925182623702174</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>54.839633267000004</v>
       </c>
       <c r="C249" s="5">
         <v>0.52987529000000677</v>
       </c>
       <c r="D249" s="5">
         <v>12.35698916847614</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>54.781769417</v>
       </c>
       <c r="C250" s="5">
         <v>-5.7863850000003936E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.2588536401816675</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>54.990363404</v>
       </c>
       <c r="C251" s="5">
         <v>0.20859398700000042</v>
       </c>
       <c r="D251" s="5">
         <v>4.6661886016011067</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>53.132133627999998</v>
       </c>
       <c r="C252" s="5">
         <v>-1.8582297760000017</v>
       </c>
       <c r="D252" s="5">
         <v>-33.801522983528407</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>52.982702836999998</v>
       </c>
       <c r="C253" s="5">
         <v>-0.14943079100000034</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3232063061597206</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>53.256878172</v>
       </c>
       <c r="C254" s="5">
         <v>0.27417533500000246</v>
       </c>
       <c r="D254" s="5">
         <v>6.3895935277985094</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>53.901536608000001</v>
       </c>
       <c r="C255" s="5">
         <v>0.64465843600000028</v>
       </c>
       <c r="D255" s="5">
         <v>15.532797707640999</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>53.713898872000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.18763773599999922</v>
       </c>
       <c r="D256" s="5">
         <v>-4.0982851469001824</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>53.510038713999997</v>
       </c>
       <c r="C257" s="5">
         <v>-0.20386015800000479</v>
       </c>
       <c r="D257" s="5">
         <v>-4.4604797718298723</v>
       </c>
       <c r="E257" s="5">
         <v>-0.48736847885051393</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>54.315877147999998</v>
       </c>
       <c r="C258" s="5">
         <v>0.80583843400000177</v>
       </c>
       <c r="D258" s="5">
         <v>19.646055714128142</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>54.151990738999999</v>
       </c>
       <c r="C259" s="5">
         <v>-0.16388640899999984</v>
       </c>
       <c r="D259" s="5">
         <v>-3.5612542388791968</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>53.909558867000001</v>
       </c>
       <c r="C260" s="5">
         <v>-0.24243187199999738</v>
       </c>
       <c r="D260" s="5">
         <v>-5.2419281193718863</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>53.851829731000002</v>
       </c>
       <c r="C261" s="5">
         <v>-5.772913599999896E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.2774804674875795</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>53.888540351000003</v>
       </c>
       <c r="C262" s="5">
         <v>3.6710620000000915E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.82111022955784208</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>53.794865262999998</v>
       </c>
       <c r="C263" s="5">
         <v>-9.3675088000004791E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-2.0661459174966978</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>53.822185699000002</v>
       </c>
       <c r="C264" s="5">
         <v>2.7320436000003667E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.61114111068223398</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>53.774575546000001</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7610153000000821E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.0563495550118152</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>53.479266899000002</v>
       </c>
       <c r="C266" s="5">
         <v>-0.29530864699999881</v>
       </c>
       <c r="D266" s="5">
         <v>-6.394482200108154</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>52.527109529000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.95215737000000189</v>
       </c>
       <c r="D267" s="5">
         <v>-19.392269620738311</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>52.761486714</v>
       </c>
       <c r="C268" s="5">
         <v>0.2343771849999996</v>
       </c>
       <c r="D268" s="5">
         <v>5.4878058079550485</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>52.724296197999998</v>
       </c>
       <c r="C269" s="5">
         <v>-3.719051600000256E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.84258442730275052</v>
       </c>
       <c r="E269" s="5">
         <v>-1.4684020697492417</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>52.975617409000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.25132121100000404</v>
       </c>
       <c r="D270" s="5">
         <v>5.8724173128773316</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>52.911080097000003</v>
       </c>
       <c r="C271" s="5">
         <v>-6.4537311999998792E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4521391620539004</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>53.134074857000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.22299475999999885</v>
       </c>
       <c r="D272" s="5">
         <v>5.1763159265841852</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>53.165940822000003</v>
       </c>
       <c r="C273" s="5">
         <v>3.1865965000001495E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.72205157424953814</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>52.958372347999997</v>
       </c>
       <c r="C274" s="5">
         <v>-0.20756847400000566</v>
       </c>
       <c r="D274" s="5">
         <v>-4.5856924060345916</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>53.179067076999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.22069472900000164</v>
       </c>
       <c r="D275" s="5">
         <v>5.1170162878680259</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>53.407283223999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.2282161469999977</v>
       </c>
       <c r="D276" s="5">
         <v>5.2730646894445954</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>53.238230137000002</v>
       </c>
       <c r="C277" s="5">
         <v>-0.16905308699999466</v>
       </c>
       <c r="D277" s="5">
         <v>-3.732991922197415</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>53.379512335999998</v>
       </c>
       <c r="C278" s="5">
         <v>0.1412821989999955</v>
       </c>
       <c r="D278" s="5">
         <v>3.2314222961546735</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>53.436239110999999</v>
       </c>
       <c r="C279" s="5">
         <v>5.6726775000001339E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.2827284056269983</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>53.441100464999998</v>
       </c>
       <c r="C280" s="5">
         <v>4.8613539999990962E-3</v>
       </c>
       <c r="D280" s="5">
         <v>0.10922446461092417</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>53.547102760999998</v>
       </c>
       <c r="C281" s="5">
         <v>0.10600229599999977</v>
       </c>
       <c r="D281" s="5">
         <v>2.4063816348484313</v>
       </c>
       <c r="E281" s="5">
         <v>1.5605833028288219</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>53.540667362000001</v>
       </c>
       <c r="C282" s="5">
         <v>-6.4353989999972327E-3</v>
       </c>
       <c r="D282" s="5">
         <v>-0.14412313420082423</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>53.601660074999998</v>
       </c>
       <c r="C283" s="5">
         <v>6.0992712999997423E-2</v>
       </c>
       <c r="D283" s="5">
         <v>1.3756194321725257</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>53.881082659</v>
       </c>
       <c r="C284" s="5">
         <v>0.27942258400000242</v>
       </c>
       <c r="D284" s="5">
         <v>6.4380428993478622</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>53.657126382999998</v>
       </c>
       <c r="C285" s="5">
         <v>-0.22395627600000267</v>
       </c>
       <c r="D285" s="5">
         <v>-4.8753308414494434</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>53.902091337000002</v>
       </c>
       <c r="C286" s="5">
         <v>0.24496495400000384</v>
       </c>
       <c r="D286" s="5">
         <v>5.6181277340621838</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>53.966259934</v>
       </c>
       <c r="C287" s="5">
         <v>6.4168596999998329E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.4379497710012457</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>54.109576924999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.14331699099999895</v>
       </c>
       <c r="D288" s="5">
         <v>3.2337750330834858</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>54.206722687000003</v>
       </c>
       <c r="C289" s="5">
         <v>9.7145762000003799E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.1758244965599527</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>54.252978822999999</v>
       </c>
       <c r="C290" s="5">
         <v>4.6256135999996673E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.0288136954802907</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>54.328083679000002</v>
       </c>
       <c r="C291" s="5">
         <v>7.510485600000294E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.6739212207767418</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>54.418600363000003</v>
       </c>
       <c r="C292" s="5">
         <v>9.051668400000068E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.0177579318261474</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>54.258251762</v>
       </c>
       <c r="C293" s="5">
         <v>-0.16034860100000259</v>
       </c>
       <c r="D293" s="5">
         <v>-3.4791483312865967</v>
       </c>
       <c r="E293" s="5">
         <v>1.3280811926914549</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>54.926950066000003</v>
       </c>
       <c r="C294" s="5">
         <v>0.66869830400000296</v>
       </c>
       <c r="D294" s="5">
         <v>15.834054568595368</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>54.714675966999998</v>
       </c>
       <c r="C295" s="5">
         <v>-0.21227409900000538</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5402782965086601</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>54.868980751999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.15430478500000078</v>
       </c>
       <c r="D296" s="5">
         <v>3.4371949703677851</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>54.419133424000002</v>
       </c>
       <c r="C297" s="5">
         <v>-0.44984732799999705</v>
       </c>
       <c r="D297" s="5">
         <v>-9.4065607484168154</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>55.207177469999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.788044045999996</v>
       </c>
       <c r="D298" s="5">
         <v>18.830265073633146</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>55.089169476999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11800799299999909</v>
       </c>
       <c r="D299" s="5">
         <v>-2.535115327591031</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>54.942592114999997</v>
       </c>
       <c r="C300" s="5">
         <v>-0.14657736200000215</v>
       </c>
       <c r="D300" s="5">
         <v>-3.1465624107617329</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>54.873753892000003</v>
       </c>
       <c r="C301" s="5">
         <v>-6.8838222999993093E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.4931767292330922</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>54.585566786999998</v>
       </c>
       <c r="C302" s="5">
         <v>-0.28818710500000577</v>
       </c>
       <c r="D302" s="5">
         <v>-6.1232953442550979</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>55.018392984000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.43282619700000424</v>
       </c>
       <c r="D303" s="5">
         <v>9.9413139261754999</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>54.986033464000002</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2359519999999975E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.70351119379606919</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>55.180484309000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.19445084499999865</v>
       </c>
       <c r="D305" s="5">
         <v>4.3271611817031985</v>
       </c>
       <c r="E305" s="5">
         <v>1.6997092922295121</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>55.228422537999997</v>
       </c>
       <c r="C306" s="5">
         <v>4.7938228999996113E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.047499671755947</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>55.325241423000001</v>
       </c>
       <c r="C307" s="5">
         <v>9.6818885000004684E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.1240774894217607</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>55.260463788999999</v>
       </c>
       <c r="C308" s="5">
         <v>-6.4777634000002138E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.3960089549406085</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>54.745293672999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.51517011600000018</v>
       </c>
       <c r="D309" s="5">
         <v>-10.63094381851889</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>55.613280967000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.86798729400000241</v>
       </c>
       <c r="D310" s="5">
         <v>20.776025118101483</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>55.732659908000002</v>
       </c>
       <c r="C311" s="5">
         <v>0.11937894100000079</v>
       </c>
       <c r="D311" s="5">
         <v>2.6065390843315273</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>55.796784295000002</v>
       </c>
       <c r="C312" s="5">
         <v>6.4124386999999672E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.3894560696823266</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>55.949389638</v>
       </c>
       <c r="C313" s="5">
         <v>0.15260534299999762</v>
       </c>
       <c r="D313" s="5">
         <v>3.3318475719707141</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>55.810078474000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.13931116399999866</v>
       </c>
       <c r="D314" s="5">
         <v>-2.9473583184358665</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>55.913751318999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.1036728449999984</v>
       </c>
       <c r="D315" s="5">
         <v>2.2520370325227246</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.923394801999997</v>
       </c>
       <c r="C316" s="5">
         <v>9.6434829999978433E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.20716125961222076</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>56.099451637000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.17605683500000424</v>
       </c>
       <c r="D317" s="5">
         <v>3.843918437549787</v>
       </c>
       <c r="E317" s="5">
         <v>1.6653846726932597</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>56.450815259000002</v>
       </c>
       <c r="C318" s="5">
         <v>0.35136362200000093</v>
       </c>
       <c r="D318" s="5">
         <v>7.7802599903655123</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>56.505164737999998</v>
       </c>
       <c r="C319" s="5">
         <v>5.4349478999995426E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.1614684257398977</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.441688053</v>
       </c>
       <c r="C320" s="5">
         <v>-6.3476684999997701E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.3397562009326958</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.961945178999997</v>
       </c>
       <c r="C321" s="5">
         <v>0.52025712599999707</v>
       </c>
       <c r="D321" s="5">
         <v>11.639480919429523</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>57.010086856000001</v>
       </c>
       <c r="C322" s="5">
         <v>4.8141677000003824E-2</v>
       </c>
       <c r="D322" s="5">
         <v>1.0189136901276985</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>57.212802463999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.20271560799999833</v>
       </c>
       <c r="D323" s="5">
         <v>4.3513867583589327</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.379434572999997</v>
       </c>
       <c r="C324" s="5">
         <v>0.16663210899999825</v>
       </c>
       <c r="D324" s="5">
         <v>3.5515287772817983</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.451442364000002</v>
       </c>
       <c r="C325" s="5">
         <v>7.2007791000004318E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.5163666940474663</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.968033122999998</v>
       </c>
       <c r="C326" s="5">
         <v>0.51659075899999607</v>
       </c>
       <c r="D326" s="5">
         <v>11.340082953899945</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.711293243999997</v>
       </c>
       <c r="C327" s="5">
         <v>-0.25673987900000128</v>
       </c>
       <c r="D327" s="5">
         <v>-5.1872159244361278</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>57.532388234000003</v>
       </c>
       <c r="C328" s="5">
         <v>-0.17890500999999404</v>
       </c>
       <c r="D328" s="5">
         <v>-3.6572248721250644</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>57.818894200000003</v>
       </c>
       <c r="C329" s="5">
         <v>0.286505966</v>
       </c>
       <c r="D329" s="5">
         <v>6.1423131024067379</v>
       </c>
       <c r="E329" s="5">
         <v>3.0649899648323098</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.057519749999997</v>
       </c>
       <c r="C330" s="5">
         <v>0.23862554999999475</v>
       </c>
       <c r="D330" s="5">
         <v>5.066524363360192</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>57.642397109000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.41512264099999641</v>
       </c>
       <c r="D331" s="5">
         <v>-8.2507224311417318</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>57.594272527999998</v>
       </c>
       <c r="C332" s="5">
         <v>-4.8124581000003275E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.9972704066290472</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>58.089948775000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.49567624700000579</v>
       </c>
       <c r="D333" s="5">
         <v>10.830771671277795</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>58.172464185000003</v>
       </c>
       <c r="C334" s="5">
         <v>8.2515409999999179E-2</v>
       </c>
       <c r="D334" s="5">
         <v>1.7179522911825451</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>57.937160380000002</v>
       </c>
       <c r="C335" s="5">
         <v>-0.23530380500000092</v>
       </c>
       <c r="D335" s="5">
         <v>-4.7473783064249986</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>57.698291851</v>
       </c>
       <c r="C336" s="5">
         <v>-0.23886852900000122</v>
       </c>
       <c r="D336" s="5">
         <v>-4.8368071250213918</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>57.447676946000001</v>
       </c>
       <c r="C337" s="5">
         <v>-0.25061490499999906</v>
       </c>
       <c r="D337" s="5">
         <v>-5.0895168047353163</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>57.566089689999998</v>
       </c>
       <c r="C338" s="5">
         <v>0.11841274399999691</v>
       </c>
       <c r="D338" s="5">
         <v>2.5017079749605209</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>58.016340583000002</v>
       </c>
       <c r="C339" s="5">
         <v>0.45025089300000332</v>
       </c>
       <c r="D339" s="5">
         <v>9.8002232733905394</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>58.270828674999997</v>
       </c>
       <c r="C340" s="5">
         <v>0.25448809199999545</v>
       </c>
       <c r="D340" s="5">
         <v>5.3926557118143537</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>58.250876468000001</v>
       </c>
       <c r="C341" s="5">
         <v>-1.9952206999995781E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.41011276051857726</v>
       </c>
       <c r="E341" s="5">
         <v>0.74712993732763966</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>57.926455857000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.32442061100000075</v>
       </c>
       <c r="D342" s="5">
         <v>-6.4822778643133461</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>59.655138334999997</v>
       </c>
       <c r="C343" s="5">
         <v>1.7286824779999961</v>
       </c>
       <c r="D343" s="5">
         <v>42.315038200753108</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>59.993495541999998</v>
       </c>
       <c r="C344" s="5">
         <v>0.33835720700000138</v>
       </c>
       <c r="D344" s="5">
         <v>7.0226544227498966</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>59.719485972999998</v>
       </c>
       <c r="C345" s="5">
         <v>-0.2740095690000004</v>
       </c>
       <c r="D345" s="5">
         <v>-5.3451814365317425</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>59.851684378000002</v>
       </c>
       <c r="C346" s="5">
         <v>0.13219840500000402</v>
       </c>
       <c r="D346" s="5">
         <v>2.6889689743447631</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>59.91238645</v>
       </c>
       <c r="C347" s="5">
         <v>6.0702071999997997E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.2238617833898235</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>59.761001782999998</v>
       </c>
       <c r="C348" s="5">
         <v>-0.15138466700000208</v>
       </c>
       <c r="D348" s="5">
         <v>-2.9903357676915765</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>59.917895086999998</v>
       </c>
       <c r="C349" s="5">
         <v>0.15689330400000046</v>
       </c>
       <c r="D349" s="5">
         <v>3.196305705367819</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>59.692764908999997</v>
       </c>
       <c r="C350" s="5">
         <v>-0.22513017800000057</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4167558260813529</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>59.813483896000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.12071898700000361</v>
       </c>
       <c r="D351" s="5">
         <v>2.4539822368063291</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>59.979945997999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.166462101999997</v>
       </c>
       <c r="D352" s="5">
         <v>3.3912191031196137</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>59.987299669999999</v>
       </c>
       <c r="C353" s="5">
         <v>7.3536720000006994E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.14722186038111928</v>
       </c>
       <c r="E353" s="5">
         <v>2.9809391845870392</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>58.124072437000002</v>
       </c>
       <c r="C354" s="5">
         <v>-1.8632272329999964</v>
       </c>
       <c r="D354" s="5">
         <v>-31.520485463762615</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>58.610672069000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.48659963200000078</v>
       </c>
       <c r="D355" s="5">
         <v>10.521810784334896</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>58.514711372999997</v>
       </c>
       <c r="C356" s="5">
         <v>-9.5960696000005896E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.9471118242911034</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>58.648843935999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.13413256300000143</v>
       </c>
       <c r="D357" s="5">
         <v>2.7856920564024668</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>58.576177389000001</v>
       </c>
       <c r="C358" s="5">
         <v>-7.2666546999997195E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.4767226321381943</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>58.504102654999997</v>
       </c>
       <c r="C359" s="5">
         <v>-7.2074734000004526E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.4665818857683921</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>58.500174475999998</v>
       </c>
       <c r="C360" s="5">
         <v>-3.9281789999989769E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-8.0542632237323719E-2</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>58.692614773999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.19244029800000106</v>
       </c>
       <c r="D361" s="5">
         <v>4.0196907831540729</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>58.777775380999998</v>
       </c>
       <c r="C362" s="5">
         <v>8.5160606999998834E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.755113694081456</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>59.239030544999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.46125516400000066</v>
       </c>
       <c r="D363" s="5">
         <v>9.8341953636047705</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>59.251987606999997</v>
       </c>
       <c r="C364" s="5">
         <v>1.2957061999998132E-2</v>
       </c>
       <c r="D364" s="5">
         <v>0.26278608087202393</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>59.288743027000002</v>
       </c>
       <c r="C365" s="5">
         <v>3.6755420000005756E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.74693354798398559</v>
       </c>
       <c r="E365" s="5">
         <v>-1.1645075655061454</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>59.367757646999998</v>
       </c>
       <c r="C366" s="5">
         <v>7.9014619999995261E-2</v>
       </c>
       <c r="D366" s="5">
         <v>1.6110249388930242</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>59.716010101999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.34825245500000079</v>
       </c>
       <c r="D367" s="5">
         <v>7.2708311699598349</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>59.589917851999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12609224999999924</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5046176726325919</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>58.272899975999998</v>
       </c>
       <c r="C369" s="5">
         <v>-1.3170178760000013</v>
       </c>
       <c r="D369" s="5">
         <v>-23.52382874637793</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>56.396788938</v>
       </c>
       <c r="C370" s="5">
         <v>-1.8761110379999977</v>
       </c>
       <c r="D370" s="5">
         <v>-32.47681029857177</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>57.250704820999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.8539158829999991</v>
       </c>
       <c r="D371" s="5">
         <v>19.761582239781241</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>59.006509416</v>
       </c>
       <c r="C372" s="5">
         <v>1.7558045950000007</v>
       </c>
       <c r="D372" s="5">
         <v>43.690825342497241</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>59.550852773000003</v>
       </c>
       <c r="C373" s="5">
         <v>0.54434335700000247</v>
       </c>
       <c r="D373" s="5">
         <v>11.649486037937384</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>58.596661048999998</v>
       </c>
       <c r="C374" s="5">
         <v>-0.95419172400000463</v>
       </c>
       <c r="D374" s="5">
         <v>-17.620601334526409</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>55.024917656</v>
       </c>
       <c r="C375" s="5">
         <v>-3.5717433929999984</v>
       </c>
       <c r="D375" s="5">
         <v>-52.98479021335686</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>54.915039194999999</v>
       </c>
       <c r="C376" s="5">
         <v>-0.10987846100000098</v>
       </c>
       <c r="D376" s="5">
         <v>-2.3701191702018232</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>55.394958533999997</v>
       </c>
       <c r="C377" s="5">
         <v>0.4799193389999985</v>
       </c>
       <c r="D377" s="5">
         <v>11.006222609595895</v>
       </c>
       <c r="E377" s="5">
         <v>-6.567493750418663</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>55.957740299999998</v>
       </c>
       <c r="C378" s="5">
         <v>0.56278176600000052</v>
       </c>
       <c r="D378" s="5">
         <v>12.896147242060918</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>55.282112882</v>
       </c>
       <c r="C379" s="5">
         <v>-0.6756274179999977</v>
       </c>
       <c r="D379" s="5">
         <v>-13.564215030159465</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>55.160653353999997</v>
       </c>
       <c r="C380" s="5">
         <v>-0.12145952800000259</v>
       </c>
       <c r="D380" s="5">
         <v>-2.6048753446646256</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>55.911601515999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.75094816200000025</v>
       </c>
       <c r="D381" s="5">
         <v>17.617073202818933</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>55.976367494999998</v>
       </c>
       <c r="C382" s="5">
         <v>6.4765979000000584E-2</v>
       </c>
       <c r="D382" s="5">
         <v>1.3989268507547559</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>56.337423258000001</v>
       </c>
       <c r="C383" s="5">
         <v>0.36105576300000308</v>
       </c>
       <c r="D383" s="5">
         <v>8.0207549605808772</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>58.372085849999998</v>
       </c>
       <c r="C384" s="5">
         <v>2.0346625919999966</v>
       </c>
       <c r="D384" s="5">
         <v>53.073071444564505</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>57.944796042999997</v>
       </c>
       <c r="C385" s="5">
         <v>-0.42728980700000108</v>
       </c>
       <c r="D385" s="5">
         <v>-8.4389609999239283</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>58.333262605000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.38846656200000496</v>
       </c>
       <c r="D386" s="5">
         <v>8.3482612049819327</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>58.011447150000002</v>
       </c>
       <c r="C387" s="5">
         <v>-0.32181545499999942</v>
       </c>
       <c r="D387" s="5">
         <v>-6.4229855234947948</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>58.261218206000002</v>
       </c>
       <c r="C388" s="5">
         <v>0.24977105600000016</v>
       </c>
       <c r="D388" s="5">
         <v>5.2907794600463021</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>57.988479484000003</v>
       </c>
       <c r="C389" s="5">
         <v>-0.27273872199999971</v>
       </c>
       <c r="D389" s="5">
         <v>-5.4751666085634421</v>
       </c>
       <c r="E389" s="5">
         <v>4.6818718140355209</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>58.437137778999997</v>
       </c>
       <c r="C390" s="5">
         <v>0.44865829499999421</v>
       </c>
       <c r="D390" s="5">
         <v>9.689884709461861</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>58.351445816000002</v>
       </c>
       <c r="C391" s="5">
         <v>-8.5691962999995042E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-1.7455518023456573</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>58.848648586000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.49720277000000124</v>
       </c>
       <c r="D392" s="5">
         <v>10.718061289807078</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>58.560661162000002</v>
       </c>
       <c r="C393" s="5">
         <v>-0.28798742400000066</v>
       </c>
       <c r="D393" s="5">
         <v>-5.7169273506825657</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>58.945616690999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.38495552899999552</v>
       </c>
       <c r="D394" s="5">
         <v>8.1798890550872407</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>58.934575129000002</v>
       </c>
       <c r="C395" s="5">
         <v>-1.1041561999995508E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.22454989885691834</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>59.488333193000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.55375806400000016</v>
       </c>
       <c r="D396" s="5">
         <v>11.876719502243184</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>59.769463661000003</v>
       </c>
       <c r="C397" s="5">
         <v>0.28113046800000063</v>
       </c>
       <c r="D397" s="5">
         <v>5.8207165163745467</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>60.515001789000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.74553812799999974</v>
       </c>
       <c r="D398" s="5">
         <v>16.039086397633895</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>59.774501805</v>
       </c>
       <c r="C399" s="5">
         <v>-0.74049998400000305</v>
       </c>
       <c r="D399" s="5">
         <v>-13.734930576003091</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>59.559427626000002</v>
       </c>
       <c r="C400" s="5">
         <v>-0.21507417899999837</v>
       </c>
       <c r="D400" s="5">
         <v>-4.233282025388208</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>59.959276545000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.39984891900000008</v>
       </c>
       <c r="D401" s="5">
         <v>8.3603561185116035</v>
       </c>
       <c r="E401" s="5">
         <v>3.3986010299576375</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>59.834583563999999</v>
       </c>
       <c r="C402" s="5">
         <v>-0.12469298100000259</v>
       </c>
       <c r="D402" s="5">
         <v>-2.4672063366484087</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>59.898975962000002</v>
       </c>
       <c r="C403" s="5">
         <v>6.4392398000002515E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.2990795698010649</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>59.929015178999997</v>
       </c>
       <c r="C404" s="5">
         <v>3.0039216999995233E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.60346028664610696</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>59.904720863999998</v>
       </c>
       <c r="C405" s="5">
         <v>-2.429431499999879E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.48537866432042387</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>59.890058168000003</v>
       </c>
       <c r="C406" s="5">
         <v>-1.4662695999994924E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.29332525442621327</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>60.155957209</v>
       </c>
       <c r="C407" s="5">
         <v>0.26589904099999728</v>
       </c>
       <c r="D407" s="5">
         <v>5.4597851181409585</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>59.945230473000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.21072673599999803</v>
       </c>
       <c r="D408" s="5">
         <v>-4.123557626805785</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>59.650587508000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.29464296500000131</v>
       </c>
       <c r="D409" s="5">
         <v>-5.7413763022235891</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>60.041466063000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.39087855500000046</v>
       </c>
       <c r="D410" s="5">
         <v>8.1530450555503222</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>60.441857460000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.40039139699999993</v>
       </c>
       <c r="D411" s="5">
         <v>8.3024224669694835</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>59.926235579</v>
       </c>
       <c r="C412" s="5">
         <v>-0.51562188100000128</v>
       </c>
       <c r="D412" s="5">
         <v>-9.7701285224377603</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>60.397205958000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.47097037900000061</v>
       </c>
       <c r="D413" s="5">
         <v>9.849531990439985</v>
       </c>
       <c r="E413" s="5">
         <v>0.73037808031477525</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>60.475447234999997</v>
       </c>
       <c r="C414" s="5">
         <v>7.8241276999996501E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.5656583139431968</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>60.629859885999998</v>
       </c>
       <c r="C415" s="5">
         <v>0.15441265100000123</v>
       </c>
       <c r="D415" s="5">
         <v>3.1073700837993767</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>60.622947932999999</v>
       </c>
       <c r="C416" s="5">
         <v>-6.9119529999994711E-3</v>
       </c>
       <c r="D416" s="5">
         <v>-0.13671720379775376</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>60.543302830000002</v>
       </c>
       <c r="C417" s="5">
         <v>-7.9645102999997164E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.5651918070405002</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>60.272556752</v>
       </c>
       <c r="C418" s="5">
         <v>-0.27074607800000194</v>
       </c>
       <c r="D418" s="5">
         <v>-5.2362885314338525</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>59.924506104999999</v>
       </c>
       <c r="C419" s="5">
         <v>-0.34805064700000088</v>
       </c>
       <c r="D419" s="5">
         <v>-6.7136319841178294</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>60.666260751000003</v>
       </c>
       <c r="C420" s="5">
         <v>0.74175464600000396</v>
       </c>
       <c r="D420" s="5">
         <v>15.907935302263976</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>60.800027673999999</v>
       </c>
       <c r="C421" s="5">
         <v>0.13376692299999604</v>
       </c>
       <c r="D421" s="5">
         <v>2.6782821778073673</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>60.68815326</v>
       </c>
       <c r="C422" s="5">
         <v>-0.11187441399999898</v>
       </c>
       <c r="D422" s="5">
         <v>-2.185837227723364</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>60.586015427</v>
       </c>
       <c r="C423" s="5">
         <v>-0.10213783300000046</v>
       </c>
       <c r="D423" s="5">
         <v>-2.0010036675353393</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>60.794512984999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.2084975579999977</v>
       </c>
       <c r="D424" s="5">
         <v>4.2086840797782799</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>60.403117907999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.39139507699999854</v>
       </c>
       <c r="D425" s="5">
         <v>-7.4578306127853651</v>
       </c>
       <c r="E425" s="5">
         <v>9.7884494923539123E-3</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>60.539855557000003</v>
       </c>
       <c r="C426" s="5">
         <v>0.13673764900000407</v>
       </c>
       <c r="D426" s="5">
         <v>2.7505804936018396</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>60.550326417999997</v>
       </c>
       <c r="C427" s="5">
         <v>1.0470860999994613E-2</v>
       </c>
       <c r="D427" s="5">
         <v>0.20774732140498298</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>60.416087382999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.13423903500000023</v>
       </c>
       <c r="D428" s="5">
         <v>-2.6281788614517798</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>60.363844548000003</v>
       </c>
       <c r="C429" s="5">
         <v>-5.2242834999994159E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-1.0327398806136201</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>60.522149524</v>
       </c>
       <c r="C430" s="5">
         <v>0.1583049759999966</v>
       </c>
       <c r="D430" s="5">
         <v>3.1928069291277117</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>60.251428908999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.27072061500000189</v>
       </c>
       <c r="D431" s="5">
         <v>-5.2375933202748364</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>61.830100907999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.5786719990000009</v>
       </c>
       <c r="D432" s="5">
         <v>36.39273916160839</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>61.039178190000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.79092271799999736</v>
       </c>
       <c r="D433" s="5">
         <v>-14.315025808838778</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>60.430532817</v>
       </c>
       <c r="C434" s="5">
         <v>-0.60864537300000165</v>
       </c>
       <c r="D434" s="5">
         <v>-11.330767815621002</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>60.396745940999999</v>
       </c>
       <c r="C435" s="5">
         <v>-3.3786876000000632E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.66886398598381414</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>60.062109864999996</v>
       </c>
       <c r="C436" s="5">
         <v>-0.33463607600000245</v>
       </c>
       <c r="D436" s="5">
         <v>-6.449842097833014</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>59.724672337000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.33743752799999527</v>
       </c>
       <c r="D437" s="5">
         <v>-6.537304758812823</v>
       </c>
       <c r="E437" s="5">
         <v>-1.1231962761149794</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>59.933395965999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.20872362899999786</v>
       </c>
       <c r="D438" s="5">
         <v>4.2752714049747231</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>60.082819727</v>
       </c>
       <c r="C439" s="5">
         <v>0.14942376100000132</v>
       </c>
       <c r="D439" s="5">
         <v>3.0331638800521032</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>59.940622900000001</v>
+        <v>59.951266050999998</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.14219682699999936</v>
+        <v>-0.13155367600000289</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.8033387129100862</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5960356417641606</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>59.381481377999997</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.56978467300000091</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-10.827277881545061</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>