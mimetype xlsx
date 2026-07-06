--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1BB12767-7A38-4970-9BF4-B6C914648F51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{966A5588-DD6E-443F-BB6D-DCF451106D0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DEF49B8C-5950-41D9-8196-90FC41D9C998}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6C35A5D6-6132-4028-A2F1-D107E26F42A0}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5BD202B-3225-49D1-A65F-D842E1B020E1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E08DE895-C9BD-4B72-A896-539E23C5705C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>26.250581723</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>26.250588821000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>26.406342739999999</v>
+        <v>26.406354526000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.15576101699999967</v>
+        <v>0.15576570500000031</v>
       </c>
       <c r="D7" s="5">
-        <v>7.3573757165937392</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.3576023758518128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>26.542837879</v>
+        <v>26.542833751</v>
       </c>
       <c r="C8" s="5">
-        <v>0.13649513900000088</v>
+        <v>0.13647922499999865</v>
       </c>
       <c r="D8" s="5">
-        <v>6.3822527489974634</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>6.3814844324374453</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>27.034662195999999</v>
+        <v>27.034655083000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.49182431699999896</v>
+        <v>0.49182133200000067</v>
       </c>
       <c r="D9" s="5">
-        <v>24.647368619793887</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>24.647207698377628</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>27.404434086999998</v>
+        <v>27.404391337</v>
       </c>
       <c r="C10" s="5">
-        <v>0.36977189099999919</v>
+        <v>0.36973625399999932</v>
       </c>
       <c r="D10" s="5">
-        <v>17.706023913307579</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>17.704192147279297</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>27.279965525000001</v>
+        <v>27.279965355000002</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.12446856199999701</v>
+        <v>-0.12442598199999821</v>
       </c>
       <c r="D11" s="5">
-        <v>-5.3161850243201858</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>-5.3144196439607665</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>26.680725134999999</v>
+        <v>26.68072854</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.59924039000000207</v>
+        <v>-0.59923681500000114</v>
       </c>
       <c r="D12" s="5">
-        <v>-23.397006848829726</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-23.396883807265123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>26.638065847</v>
+        <v>26.638075291</v>
       </c>
       <c r="C13" s="5">
-        <v>-4.2659287999999407E-2</v>
+        <v>-4.265324900000067E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.9018736969321215</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.9016065832534568</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>27.124589096000001</v>
+        <v>27.124602230000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.4865232490000011</v>
+        <v>0.48652693900000088</v>
       </c>
       <c r="D14" s="5">
-        <v>24.258399981534385</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>24.258593347340085</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>27.308656765999999</v>
+        <v>27.30866949</v>
       </c>
       <c r="C15" s="5">
-        <v>0.18406766999999746</v>
+        <v>0.18406725999999907</v>
       </c>
       <c r="D15" s="5">
-        <v>8.4541195688884851</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>8.4540957819724039</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>27.313093478999999</v>
+        <v>27.313101060000001</v>
       </c>
       <c r="C16" s="5">
-        <v>4.4367130000004806E-3</v>
+        <v>4.4315700000012725E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>0.19513283226346712</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>0.19490634312469002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>27.735686911999998</v>
+        <v>27.735687011</v>
       </c>
       <c r="C17" s="5">
-        <v>0.42259343299999941</v>
+        <v>0.42258595099999852</v>
       </c>
       <c r="D17" s="5">
-        <v>20.230989635153264</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>20.230594331113494</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>27.852513415000001</v>
+        <v>27.852516400999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.11682650300000219</v>
+        <v>0.11682938999999948</v>
       </c>
       <c r="D18" s="5">
-        <v>5.173321586039803</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>5.1734523857371206</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>27.682949736000001</v>
+        <v>27.682957961</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.16956367899999947</v>
+        <v>-0.16955843999999942</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0657785202075001</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.0655667339977857</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>28.044618209999999</v>
+        <v>28.044607641999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.36166847399999824</v>
+        <v>0.36164968099999939</v>
       </c>
       <c r="D20" s="5">
-        <v>16.854654173320927</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>16.853709137453055</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>28.027799201000001</v>
+        <v>28.027782287000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.6819008999998886E-2</v>
+        <v>-1.6825354999998154E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.7172988058191665</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-0.71756882775417807</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>28.276548485999999</v>
+        <v>28.276499931</v>
       </c>
       <c r="C22" s="5">
-        <v>0.24874928499999882</v>
+        <v>0.24871764399999918</v>
       </c>
       <c r="D22" s="5">
-        <v>11.185664746806312</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>11.184178858594951</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>27.909146301</v>
+        <v>27.909146193000002</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.36740218499999955</v>
+        <v>-0.36735373799999849</v>
       </c>
       <c r="D23" s="5">
-        <v>-14.524458411345542</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-14.522701071758238</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>28.886749910999999</v>
+        <v>28.886754435</v>
       </c>
       <c r="C24" s="5">
-        <v>0.97760360999999918</v>
+        <v>0.97760824199999874</v>
       </c>
       <c r="D24" s="5">
-        <v>51.15605569714301</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>51.156346790035357</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>29.037017894000002</v>
+        <v>29.037029861000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.15026798300000266</v>
+        <v>0.15027542600000032</v>
       </c>
       <c r="D25" s="5">
-        <v>6.4240956597110266</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>6.4244219787476853</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>29.040772855</v>
+        <v>29.040833986999999</v>
       </c>
       <c r="C26" s="5">
-        <v>3.7549609999985023E-3</v>
+        <v>3.8041259999985755E-3</v>
       </c>
       <c r="D26" s="5">
-        <v>0.15529003053906809</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.15732469690974415</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>28.794360549</v>
+        <v>28.794361175999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.24641230599999986</v>
+        <v>-0.24647281100000029</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.7200684681146612</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-9.7223253620870249</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>29.014777505000001</v>
+        <v>29.014788827</v>
       </c>
       <c r="C28" s="5">
-        <v>0.22041695600000111</v>
+        <v>0.22042765100000139</v>
       </c>
       <c r="D28" s="5">
-        <v>9.5826187272422878</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>9.5831032234624089</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>28.940435392000001</v>
+        <v>28.940435704999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-7.4342113000000154E-2</v>
+        <v>-7.4353122000001548E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.0316978886163359</v>
+        <v>-3.0321393643828798</v>
       </c>
       <c r="E29" s="5">
-        <v>4.3436763755750452</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.3436771316398115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>29.072017269</v>
+        <v>29.072008867000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.13158187699999857</v>
+        <v>0.13157316200000224</v>
       </c>
       <c r="D30" s="5">
-        <v>5.5944977333044488</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>5.5941178196099006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>29.623422373</v>
+        <v>29.623420283000002</v>
       </c>
       <c r="C31" s="5">
-        <v>0.55140510400000053</v>
+        <v>0.55141141600000054</v>
       </c>
       <c r="D31" s="5">
-        <v>25.29125358958899</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>25.291582034813743</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>29.329425406999999</v>
+        <v>29.329408784000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.29399696600000169</v>
+        <v>-0.29401149899999979</v>
       </c>
       <c r="D32" s="5">
-        <v>-11.280336127006585</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-11.280864415438273</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>28.633672104999999</v>
+        <v>28.633635836</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.69575330199999996</v>
+        <v>-0.69577294800000189</v>
       </c>
       <c r="D33" s="5">
-        <v>-25.030966664414358</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-25.031596300453963</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>28.950084104999998</v>
+        <v>28.950022283999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.31641199999999969</v>
+        <v>0.31638644799999938</v>
       </c>
       <c r="D34" s="5">
-        <v>14.096780139328935</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>14.095590645346846</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>29.366195024</v>
+        <v>29.366183321000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.41611091900000119</v>
+        <v>0.41616103700000195</v>
       </c>
       <c r="D35" s="5">
-        <v>18.679084296158077</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>18.681557950505589</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>29.808505731</v>
+        <v>29.808489366</v>
       </c>
       <c r="C36" s="5">
-        <v>0.44231070700000075</v>
+        <v>0.4423060449999987</v>
       </c>
       <c r="D36" s="5">
-        <v>19.649345230106839</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>19.649129165134973</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>29.831461876999999</v>
+        <v>29.831443604</v>
       </c>
       <c r="C37" s="5">
-        <v>2.2956145999998512E-2</v>
+        <v>2.2954238000000515E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.92806922001460457</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>0.92799226818602865</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>29.871941509999999</v>
+        <v>29.872244663</v>
       </c>
       <c r="C38" s="5">
-        <v>4.0479633000000348E-2</v>
+        <v>4.080105899999964E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>1.6405408962533174</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.6536666798001365</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>30.069842423000001</v>
+        <v>30.069790297000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.19790091300000157</v>
+        <v>0.1975456340000008</v>
       </c>
       <c r="D39" s="5">
-        <v>8.246141341292045</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>8.2307084460646607</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>30.303226066000001</v>
+        <v>30.303205994999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.23338364299999981</v>
+        <v>0.23341569799999817</v>
       </c>
       <c r="D40" s="5">
-        <v>9.7217085975213955</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>9.7231189608780291</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>30.357254247</v>
+        <v>30.357228146000001</v>
       </c>
       <c r="C41" s="5">
-        <v>5.402818099999962E-2</v>
+        <v>5.4022151000001628E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>2.1606074017207488</v>
+        <v>2.1603653354055563</v>
       </c>
       <c r="E41" s="5">
-        <v>4.8956376633906729</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.8955463402205357</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>30.308609000000001</v>
+        <v>30.308570608</v>
       </c>
       <c r="C42" s="5">
-        <v>-4.8645246999999614E-2</v>
+        <v>-4.86575380000005E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-1.9060538688002837</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-1.9065328510441848</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>30.639150991000001</v>
+        <v>30.639123989000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.33054199100000048</v>
+        <v>0.33055338100000142</v>
       </c>
       <c r="D43" s="5">
-        <v>13.901294877453774</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>13.901821666437675</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>30.706052297999999</v>
+        <v>30.706022924999999</v>
       </c>
       <c r="C44" s="5">
-        <v>6.6901306999998411E-2</v>
+        <v>6.6898935999997633E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.6519257071373037</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.6518329558382403</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>31.133559901999998</v>
+        <v>31.133506868000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.42750760399999876</v>
+        <v>0.42748394300000214</v>
       </c>
       <c r="D45" s="5">
-        <v>18.04770846980923</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>18.046650508121775</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>31.329631154000001</v>
+        <v>31.329561569999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.19607125200000297</v>
+        <v>0.19605470199999786</v>
       </c>
       <c r="D46" s="5">
-        <v>7.8246355646008459</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>7.8239658537350154</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>31.227022079000001</v>
+        <v>31.227011891</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.10260907500000016</v>
+        <v>-0.10254967899999912</v>
       </c>
       <c r="D47" s="5">
-        <v>-3.8601454617170128</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-3.8579594762641611</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>31.369173716999999</v>
+        <v>31.369153269000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.14215163799999786</v>
+        <v>0.14214137800000159</v>
       </c>
       <c r="D48" s="5">
-        <v>5.6015049226905811</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>5.6010923243975386</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>31.444886674999999</v>
+        <v>31.444853656999999</v>
       </c>
       <c r="C49" s="5">
-        <v>7.5712958000000441E-2</v>
+        <v>7.5700387999997787E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>2.935091665313605</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.9345998288152542</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>31.276857428</v>
+        <v>31.277412086999998</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.16802924699999977</v>
+        <v>-0.16744157000000115</v>
       </c>
       <c r="D50" s="5">
-        <v>-6.2271925866096645</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-6.206053380832433</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>31.515151563</v>
+        <v>31.515046761000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.2382941350000003</v>
+        <v>0.23763467400000238</v>
       </c>
       <c r="D51" s="5">
-        <v>9.5356464848723945</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>9.5079692597650265</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>31.582757015999999</v>
+        <v>31.582695758</v>
       </c>
       <c r="C52" s="5">
-        <v>6.7605452999998761E-2</v>
+        <v>6.7648996999999156E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6047975205177654</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>2.6065038718340983</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>31.871574763000002</v>
+        <v>31.871505903999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.28881774700000307</v>
+        <v>0.28881014599999943</v>
       </c>
       <c r="D53" s="5">
-        <v>11.542866071799196</v>
+        <v>11.542570377902962</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9883316313090287</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.9881950707661327</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>32.362649111000003</v>
+        <v>32.362567867000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.49107434800000149</v>
+        <v>0.49106196300000349</v>
       </c>
       <c r="D54" s="5">
-        <v>20.139689581977539</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>20.13918512437003</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>32.147839206999997</v>
+        <v>32.147772035999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21480990400000621</v>
+        <v>-0.21479583100000355</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.6806631869995368</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-7.680196804842387</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>32.305989222999997</v>
+        <v>32.305928184000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.15815001600000045</v>
+        <v>0.15815614800000333</v>
       </c>
       <c r="D56" s="5">
-        <v>6.0657279047903634</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.0659825124872224</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>32.116774995999997</v>
+        <v>32.116702691999997</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.18921422700000079</v>
+        <v>-0.1892254920000056</v>
       </c>
       <c r="D57" s="5">
-        <v>-6.8062852273511387</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-6.8066899295056054</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>32.397533572999997</v>
+        <v>32.397471256999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28075857700000029</v>
+        <v>0.28076856500000247</v>
       </c>
       <c r="D58" s="5">
-        <v>11.00952219176663</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>11.009958867005842</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>32.994709899999997</v>
+        <v>32.994713697999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.59717632699999967</v>
+        <v>0.59724244099999879</v>
       </c>
       <c r="D59" s="5">
-        <v>24.50545738069918</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>24.508503206355602</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>31.739119909999999</v>
+        <v>31.739101606999998</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.2555899899999972</v>
+        <v>-1.2556120909999997</v>
       </c>
       <c r="D60" s="5">
-        <v>-37.222099125051287</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-37.222620264523833</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>32.249406788000002</v>
+        <v>32.249430294</v>
       </c>
       <c r="C61" s="5">
-        <v>0.51028687800000228</v>
+        <v>0.51032868700000122</v>
       </c>
       <c r="D61" s="5">
-        <v>21.09388253708866</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>21.095779683664297</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>31.854164287</v>
+        <v>31.85503946</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.39524250100000202</v>
+        <v>-0.3943908339999993</v>
       </c>
       <c r="D62" s="5">
-        <v>-13.755020721193489</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-13.727336703302839</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>32.570881338</v>
+        <v>32.570630905999998</v>
       </c>
       <c r="C63" s="5">
-        <v>0.71671705099999983</v>
+        <v>0.71559144599999769</v>
       </c>
       <c r="D63" s="5">
-        <v>30.604919811935428</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>30.54982214252302</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>32.483578694999999</v>
+        <v>32.483405550000001</v>
       </c>
       <c r="C64" s="5">
-        <v>-8.7302643000001012E-2</v>
+        <v>-8.7225355999997589E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-3.1694707037401626</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>-3.1667300341355786</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>32.496007386000002</v>
+        <v>32.495908987</v>
       </c>
       <c r="C65" s="5">
-        <v>1.2428691000003766E-2</v>
+        <v>1.2503436999999451E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>0.46010493589065948</v>
+        <v>0.46288033462840161</v>
       </c>
       <c r="E65" s="5">
-        <v>1.959214841573842</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>1.9591263898253164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>32.377077378999999</v>
+        <v>32.376937507000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.118930007000003</v>
+        <v>-0.11897147999999902</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.304468004925333</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-4.3059517312125317</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>32.678275421999999</v>
+        <v>32.678163992000002</v>
       </c>
       <c r="C67" s="5">
-        <v>0.30119804299999942</v>
+        <v>0.30122648500000082</v>
       </c>
       <c r="D67" s="5">
-        <v>11.752649223446499</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>11.753869818878337</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>32.807542491</v>
+        <v>32.807452136999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12926706900000084</v>
+        <v>0.12928814499999675</v>
       </c>
       <c r="D68" s="5">
-        <v>4.8515497791026263</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.8523749861187015</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>33.092815561999998</v>
+        <v>33.092744697999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.28527307099999888</v>
+        <v>0.28529256099999856</v>
       </c>
       <c r="D69" s="5">
-        <v>10.948191199091649</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>10.94900692715961</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>33.364941985000002</v>
+        <v>33.364906382000001</v>
       </c>
       <c r="C70" s="5">
-        <v>0.27212642300000311</v>
+        <v>0.27216168400000385</v>
       </c>
       <c r="D70" s="5">
-        <v>10.326505473178971</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>10.3279277605409</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>33.426043055000001</v>
+        <v>33.426085206000003</v>
       </c>
       <c r="C71" s="5">
-        <v>6.1101069999999424E-2</v>
+        <v>6.1178824000002408E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2198243859679723</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.2226801623160597</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>33.247519066000002</v>
+        <v>33.247534754</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17852398899999855</v>
+        <v>-0.17855045200000319</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.2240859575581009</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-6.2249740119585617</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>33.676251471</v>
+        <v>33.676393625000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.4287324049999981</v>
+        <v>0.42885887100000275</v>
       </c>
       <c r="D73" s="5">
-        <v>16.620258991185423</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>16.62550608426363</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>34.428871481000002</v>
+        <v>34.429868929000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.75262001000000112</v>
+        <v>0.7534753039999984</v>
       </c>
       <c r="D74" s="5">
-        <v>30.37325954037351</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>30.411985618798631</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>34.322889035999999</v>
+        <v>34.322522259000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.1059824450000022</v>
+        <v>-0.10734666999999831</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.632057849768322</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-3.6779068776859991</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>34.37758565</v>
+        <v>34.377320118</v>
       </c>
       <c r="C76" s="5">
-        <v>5.469661400000092E-2</v>
+        <v>5.4797858999997118E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>1.9291582902029036</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.9327814676587618</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>34.400743308999999</v>
+        <v>34.400626181</v>
       </c>
       <c r="C77" s="5">
-        <v>2.3157658999998887E-2</v>
+        <v>2.330606299999971E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.81135365613245192</v>
+        <v>0.81657888452992822</v>
       </c>
       <c r="E77" s="5">
-        <v>5.8614459935794949</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>5.8614061073410273</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>34.172235188999998</v>
+        <v>34.172046977999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.22850812000000076</v>
+        <v>-0.22857920300000245</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.6861803491877545</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-7.6885098585180778</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>34.429282196999999</v>
+        <v>34.429136864999997</v>
       </c>
       <c r="C79" s="5">
-        <v>0.25704700800000069</v>
+        <v>0.25708988699999935</v>
       </c>
       <c r="D79" s="5">
-        <v>9.4094864982796178</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>9.4111756392682331</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>34.506795379000003</v>
+        <v>34.506686760999997</v>
       </c>
       <c r="C80" s="5">
-        <v>7.7513182000004122E-2</v>
+        <v>7.7549896000000729E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>2.7353541361283318</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.7366775203295557</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>34.469892899999998</v>
+        <v>34.469832289999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-3.6902479000005428E-2</v>
+        <v>-3.6854470999998057E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.2757903181690566</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-1.2741443129953733</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>34.344841781</v>
+        <v>34.344840017000003</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.12505111899999832</v>
+        <v>-0.1249922729999966</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.2675812417910963</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-4.265620254729507</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>34.448884747999998</v>
+        <v>34.448957196000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10404296699999804</v>
+        <v>0.10411717899999928</v>
       </c>
       <c r="D83" s="5">
-        <v>3.6964189304703909</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>3.6990998292291577</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>34.688397283</v>
+        <v>34.688432458000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23951253500000291</v>
+        <v>0.23947526199999913</v>
       </c>
       <c r="D84" s="5">
-        <v>8.6697867805172191</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>8.6683666559857375</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>34.826791634000003</v>
+        <v>34.827033634000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.1383943510000023</v>
+        <v>0.13860117600000166</v>
       </c>
       <c r="D85" s="5">
-        <v>4.8940362411330707</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.9015065845061212</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>34.845728532999999</v>
+        <v>34.846833285000002</v>
       </c>
       <c r="C86" s="5">
-        <v>1.8936898999996288E-2</v>
+        <v>1.9799650999999585E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.65444906769629441</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.68435384127578658</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>34.999001919999998</v>
+        <v>34.998521818999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.15327338699999871</v>
+        <v>0.15168853399999449</v>
       </c>
       <c r="D87" s="5">
-        <v>5.4079405143091952</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.3505030555449862</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>35.094734832</v>
+        <v>35.094373816000001</v>
       </c>
       <c r="C88" s="5">
-        <v>9.5732912000002557E-2</v>
+        <v>9.5851997000004019E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>3.3321983514749798</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>3.3364524659874384</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>35.391123432000001</v>
+        <v>35.390996827000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.29638860000000022</v>
+        <v>0.29662301100000121</v>
       </c>
       <c r="D89" s="5">
-        <v>10.618713106928146</v>
+        <v>10.627620001463889</v>
       </c>
       <c r="E89" s="5">
-        <v>2.8789497776372075</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.8789320310308675</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>35.381322789000002</v>
+        <v>35.381096728000003</v>
       </c>
       <c r="C90" s="5">
-        <v>-9.8006429999983879E-3</v>
+        <v>-9.9000989999993294E-3</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.33180284720141229</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.33516596963132361</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>35.489349296999997</v>
+        <v>35.48918638</v>
       </c>
       <c r="C91" s="5">
-        <v>0.10802650799999469</v>
+        <v>0.10808965199999676</v>
       </c>
       <c r="D91" s="5">
-        <v>3.7260047693022713</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>3.7282436524449958</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>35.373633073999997</v>
+        <v>35.373529654000002</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.11571622299999973</v>
+        <v>-0.11565672599999743</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.843297690294023</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-3.8413742120888328</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>35.542802764999998</v>
+        <v>35.542768621</v>
       </c>
       <c r="C93" s="5">
-        <v>0.16916969100000046</v>
+        <v>0.1692389669999983</v>
       </c>
       <c r="D93" s="5">
-        <v>5.8922214657664007</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>5.8947158996816018</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>35.632833841</v>
+        <v>35.632847409</v>
       </c>
       <c r="C94" s="5">
-        <v>9.0031076000002486E-2</v>
+        <v>9.0078787999999577E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0823459274329279</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>3.0840052581617705</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>35.729042350999997</v>
+        <v>35.729142504000002</v>
       </c>
       <c r="C95" s="5">
-        <v>9.620850999999675E-2</v>
+        <v>9.6295095000002107E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>3.2885447637960752</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.2915472189189554</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>36.647639908999999</v>
+        <v>36.647740177999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.91859755800000187</v>
+        <v>0.91859767399999726</v>
       </c>
       <c r="D96" s="5">
-        <v>35.611221277513529</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>35.611112088683818</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>36.380335141000003</v>
+        <v>36.380657427999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.26730476799999536</v>
+        <v>-0.26708275000000015</v>
       </c>
       <c r="D97" s="5">
-        <v>-8.4099685403714037</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-8.4032388877356858</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>36.714403240000003</v>
+        <v>36.715310035999998</v>
       </c>
       <c r="C98" s="5">
-        <v>0.33406809899999956</v>
+        <v>0.33465260799999896</v>
       </c>
       <c r="D98" s="5">
-        <v>11.593098398209323</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>11.614311433773029</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>35.287619147999997</v>
+        <v>35.287176193000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.4267840920000054</v>
+        <v>-1.4281338429999977</v>
       </c>
       <c r="D99" s="5">
-        <v>-37.851506140757643</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-37.879281145450463</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>35.596862453999996</v>
+        <v>35.596509181999998</v>
       </c>
       <c r="C100" s="5">
-        <v>0.30924330599999905</v>
+        <v>0.30933298899999784</v>
       </c>
       <c r="D100" s="5">
-        <v>11.038185214658402</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>11.041687619035812</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>35.648144254999998</v>
+        <v>35.648017338999999</v>
       </c>
       <c r="C101" s="5">
-        <v>5.1281801000001792E-2</v>
+        <v>5.1508157000000665E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.7425160661069583</v>
+        <v>1.7502862925596219</v>
       </c>
       <c r="E101" s="5">
-        <v>0.72622962504660382</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>0.72623134424942837</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>36.626091514000002</v>
+        <v>36.625860002000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.97794725900000401</v>
+        <v>0.97784266300000411</v>
       </c>
       <c r="D102" s="5">
-        <v>38.370590816034131</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>38.36600684489224</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>36.519701497</v>
+        <v>36.519536745000003</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.1063900170000025</v>
+        <v>-0.10632325699999967</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.4305596965034768</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-3.4284625912954558</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>36.808982124000003</v>
+        <v>36.808878755000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.28928062700000368</v>
+        <v>0.2893420099999986</v>
       </c>
       <c r="D104" s="5">
-        <v>9.9307189985416997</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>9.9329656577720407</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>37.120369036</v>
+        <v>37.120342764</v>
       </c>
       <c r="C105" s="5">
-        <v>0.31138691199999613</v>
+        <v>0.31146400899999804</v>
       </c>
       <c r="D105" s="5">
-        <v>10.637339726291728</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>10.640128495369016</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>37.371299530000002</v>
+        <v>37.371310237000003</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25093049400000211</v>
+        <v>0.25096747300000288</v>
       </c>
       <c r="D106" s="5">
-        <v>8.4203933747127415</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>8.4216869527479652</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>37.666942616</v>
+        <v>37.667052058000003</v>
       </c>
       <c r="C107" s="5">
-        <v>0.29564308599999833</v>
+        <v>0.29574182100000002</v>
       </c>
       <c r="D107" s="5">
-        <v>9.91729818252578</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>9.9207527322647806</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>38.563417114000003</v>
+        <v>38.563566928</v>
       </c>
       <c r="C108" s="5">
-        <v>0.89647449800000345</v>
+        <v>0.89651486999999719</v>
       </c>
       <c r="D108" s="5">
-        <v>32.611648357812719</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>32.613206848305687</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>38.592568505999999</v>
+        <v>38.592936905000002</v>
       </c>
       <c r="C109" s="5">
-        <v>2.9151391999995724E-2</v>
+        <v>2.9369977000001768E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.91090160542830478</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.91775684713510941</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>37.906325254999999</v>
+        <v>37.907035800999999</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.6862432510000005</v>
+        <v>-0.6859011040000027</v>
       </c>
       <c r="D110" s="5">
-        <v>-19.370120275438683</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-19.361219402950404</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>38.074379633</v>
+        <v>38.073986779000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.16805437800000078</v>
+        <v>0.16695097800000269</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4517553511548078</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.4149851704542451</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>38.297740668000003</v>
+        <v>38.297417879000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22336103500000348</v>
+        <v>0.22343109999999911</v>
       </c>
       <c r="D112" s="5">
-        <v>7.2713676723695109</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>7.2738001978694067</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>38.27134392</v>
+        <v>38.271245810000003</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.6396748000003356E-2</v>
+        <v>-2.6172068999997578E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-0.82397270029153091</v>
+        <v>-0.81699256033431755</v>
       </c>
       <c r="E113" s="5">
-        <v>7.3585868768808904</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.3586938820580983</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>38.468250376999997</v>
+        <v>38.468034938000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.1969064569999972</v>
+        <v>0.19678912799999893</v>
       </c>
       <c r="D114" s="5">
-        <v>6.3517530155828617</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>6.3478773149352685</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>38.462637909999998</v>
+        <v>38.462484857</v>
       </c>
       <c r="C115" s="5">
-        <v>-5.6124669999988441E-3</v>
+        <v>-5.550081000002649E-3</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.17493799539590738</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.17299596355708768</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>38.511656357</v>
+        <v>38.511553767000002</v>
       </c>
       <c r="C116" s="5">
-        <v>4.9018447000001686E-2</v>
+        <v>4.9068910000002575E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.5400972553107906</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.5417000578616946</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>38.896645821</v>
+        <v>38.896606488000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.38498946400000023</v>
+        <v>0.38505272100000099</v>
       </c>
       <c r="D117" s="5">
-        <v>12.678084659935562</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>12.680319296124765</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>38.895799531999998</v>
+        <v>38.895758291999996</v>
       </c>
       <c r="C118" s="5">
-        <v>-8.4628900000183194E-4</v>
+        <v>-8.4819600000685114E-4</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.6105728691838692E-2</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-2.6164573888332043E-2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>39.157765724999997</v>
+        <v>39.157813924000003</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26196619299999924</v>
+        <v>0.26205563200000626</v>
       </c>
       <c r="D119" s="5">
-        <v>8.3883005524330265</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>8.3912806140058684</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>39.249884182000002</v>
+        <v>39.250211313999998</v>
       </c>
       <c r="C120" s="5">
-        <v>9.2118457000005094E-2</v>
+        <v>9.2397389999995028E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>2.859808161923616</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>2.8685767229450043</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>39.140524450000001</v>
+        <v>39.140870933000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.10935973200000149</v>
+        <v>-0.10934038099999555</v>
       </c>
       <c r="D121" s="5">
-        <v>-3.2927282026645188</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-3.2921274389057897</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>39.766768816999999</v>
+        <v>39.767243749000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.62624436699999819</v>
+        <v>0.62637281599999994</v>
       </c>
       <c r="D122" s="5">
-        <v>20.982893736392505</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>20.987380767552821</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>39.627501834999997</v>
+        <v>39.627211916</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.13926698200000232</v>
+        <v>-0.14003183300000188</v>
       </c>
       <c r="D123" s="5">
-        <v>-4.1225041348659346</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-4.144659628599678</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>39.440758252999998</v>
+        <v>39.440511661999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.1867435819999983</v>
+        <v>-0.18670025400000156</v>
       </c>
       <c r="D124" s="5">
-        <v>-5.5106782830333989</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-5.5094719195596387</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>39.883380406999997</v>
+        <v>39.883279907000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.4426221539999986</v>
+        <v>0.44276824500000345</v>
       </c>
       <c r="D125" s="5">
-        <v>14.330067877124719</v>
+        <v>14.3351886391899</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2121240643383073</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.2121286174038985</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>39.315100608000002</v>
+        <v>39.314934272999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.56827979899999548</v>
+        <v>-0.56834563400000349</v>
       </c>
       <c r="D126" s="5">
-        <v>-15.819952474437482</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-15.821680817479045</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>39.610426203999999</v>
+        <v>39.610284894999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.29532559599999786</v>
+        <v>0.29535062200000084</v>
       </c>
       <c r="D127" s="5">
-        <v>9.3960115096230581</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>9.3968823270478286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>40.828588068000002</v>
+        <v>40.828477028999998</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2181618640000025</v>
+        <v>1.2181921339999988</v>
       </c>
       <c r="D128" s="5">
-        <v>43.832872047568607</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>43.834335411776479</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>40.369082255000002</v>
+        <v>40.369012499</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.45950581299999982</v>
+        <v>-0.45946452999999821</v>
       </c>
       <c r="D129" s="5">
-        <v>-12.700013050346959</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-12.698974155478304</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>40.286609857999998</v>
+        <v>40.286520504000002</v>
       </c>
       <c r="C130" s="5">
-        <v>-8.2472397000003639E-2</v>
+        <v>-8.2491994999998042E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.4241917259029244</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-2.4247654731306523</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>40.33432723</v>
+        <v>40.334303802000001</v>
       </c>
       <c r="C131" s="5">
-        <v>4.7717372000001035E-2</v>
+        <v>4.7783297999998808E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4306328290779602</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.4326254918379577</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>40.990516945000003</v>
+        <v>40.990977037</v>
       </c>
       <c r="C132" s="5">
-        <v>0.65618971500000356</v>
+        <v>0.65667323499999952</v>
       </c>
       <c r="D132" s="5">
-        <v>21.367648079019585</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>21.384842433926398</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>41.048452888</v>
+        <v>41.048697879999999</v>
       </c>
       <c r="C133" s="5">
-        <v>5.7935942999996826E-2</v>
+        <v>5.7720842999998467E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7093255379552419</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>1.7029107959639411</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>40.807345271999999</v>
+        <v>40.807790097000002</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.24110761600000075</v>
+        <v>-0.24090778299999727</v>
       </c>
       <c r="D134" s="5">
-        <v>-6.825173613850799</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>-6.8196587590248159</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>40.842012588999999</v>
+        <v>40.841795300999998</v>
       </c>
       <c r="C135" s="5">
-        <v>3.4667317000000253E-2</v>
+        <v>3.400520399999607E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.024220251024488</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>1.004557872458034</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>41.156451744000002</v>
+        <v>41.156255616000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.3144391550000023</v>
+        <v>0.31446031500000515</v>
       </c>
       <c r="D136" s="5">
-        <v>9.6401163740007068</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>9.6408462972058295</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>41.283598523000002</v>
+        <v>41.283478744999996</v>
       </c>
       <c r="C137" s="5">
-        <v>0.12714677900000027</v>
+        <v>0.12722312899999366</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7708670118225651</v>
+        <v>3.7731882923973892</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5107809360970021</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.5107414467039355</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>41.138698740000002</v>
+        <v>41.138570221999998</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.14489978299999962</v>
+        <v>-0.14490852299999801</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.1314732886828303</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-4.1317294550582861</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>41.675550753000003</v>
+        <v>41.675409225999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.53685201300000074</v>
+        <v>0.53683900400000084</v>
       </c>
       <c r="D139" s="5">
-        <v>16.834087115589092</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>16.833705899192996</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>41.561183002</v>
+        <v>41.561057767000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.11436775100000318</v>
+        <v>-0.1143514589999981</v>
       </c>
       <c r="D140" s="5">
-        <v>-3.2438372867485743</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-3.2433929929552408</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>41.425405681999997</v>
+        <v>41.425304093000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.13577732000000253</v>
+        <v>-0.13575367400000005</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.8506324513979506</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.8499852475078367</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>41.586776463</v>
+        <v>41.586634019999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.16137078100000224</v>
+        <v>0.16132992699999704</v>
       </c>
       <c r="D142" s="5">
-        <v>4.7760094040915524</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.7747862143391329</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>41.731623544999998</v>
+        <v>41.731522155</v>
       </c>
       <c r="C143" s="5">
-        <v>0.1448470819999983</v>
+        <v>0.14488813500000219</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2606135858349825</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.2618592530754285</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>41.671707402000003</v>
+        <v>41.672400361999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.9916142999995259E-2</v>
+        <v>-5.9121793000002754E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.7093588017126571</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-1.686877005667542</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>41.608934947999998</v>
+        <v>41.609075734999998</v>
       </c>
       <c r="C145" s="5">
-        <v>-6.2772454000004529E-2</v>
+        <v>-6.3324627000000078E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.7927268077664094</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-1.8083350079311389</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>42.007371910000003</v>
+        <v>42.007736940999997</v>
       </c>
       <c r="C146" s="5">
-        <v>0.39843696200000522</v>
+        <v>0.39866120599999988</v>
       </c>
       <c r="D146" s="5">
-        <v>12.115833133473085</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>12.122972108884955</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>42.387956396</v>
+        <v>42.387807885999997</v>
       </c>
       <c r="C147" s="5">
-        <v>0.3805844859999965</v>
+        <v>0.38007094499999994</v>
       </c>
       <c r="D147" s="5">
-        <v>11.430378400271323</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>11.414075215555442</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>42.347489905000003</v>
+        <v>42.347333667999997</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.0466490999996552E-2</v>
+        <v>-4.0474217999999951E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.1396073534118312</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.1398277903008402</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>42.503416643000001</v>
+        <v>42.503256942999997</v>
       </c>
       <c r="C149" s="5">
-        <v>0.15592673799999801</v>
+        <v>0.15592327499999925</v>
       </c>
       <c r="D149" s="5">
-        <v>4.5090811362762828</v>
+        <v>4.5089959306164884</v>
       </c>
       <c r="E149" s="5">
-        <v>2.9547281817509541</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.9546400523423166</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>42.516459539000003</v>
+        <v>42.516353743000003</v>
       </c>
       <c r="C150" s="5">
-        <v>1.3042896000001747E-2</v>
+        <v>1.3096800000006681E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>0.3688625419926872</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>0.37039096466318089</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.422146906999998</v>
+        <v>42.421994290000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-9.4312632000004726E-2</v>
+        <v>-9.4359453000002702E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6296764129768335</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.6309724748360575</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>42.800138820999997</v>
+        <v>42.799999505000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.37799191399999899</v>
+        <v>0.37800521500000173</v>
       </c>
       <c r="D152" s="5">
-        <v>11.232169692071325</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>11.232626915180521</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>42.777776607</v>
+        <v>42.777659516</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.2362213999997493E-2</v>
+        <v>-2.2339989000002447E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.62517736028704363</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-0.62455982878324434</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>42.782344975999997</v>
+        <v>42.782207804000002</v>
       </c>
       <c r="C154" s="5">
-        <v>4.5683689999975741E-3</v>
+        <v>4.5482880000022874E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>0.12822695155736419</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.1276633293843199</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>43.245525375</v>
+        <v>43.245420088000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.4631803990000023</v>
+        <v>0.46321228400000081</v>
       </c>
       <c r="D155" s="5">
-        <v>13.79393269272844</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>13.794986399358077</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>41.855953964000001</v>
+        <v>41.856762717000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.3895714109999986</v>
+        <v>-1.3886573710000008</v>
       </c>
       <c r="D156" s="5">
-        <v>-32.423949634112759</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-32.4063045140635</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>42.735818917000003</v>
+        <v>42.735906685000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.879864953000002</v>
+        <v>0.87914396800000105</v>
       </c>
       <c r="D157" s="5">
-        <v>28.356370989028502</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>28.329775674240686</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>43.075688481999997</v>
+        <v>43.076011897999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.33986956499999366</v>
+        <v>0.34010521299999397</v>
       </c>
       <c r="D158" s="5">
-        <v>9.9720611585501384</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>9.9792592766227095</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>43.737131134000002</v>
+        <v>43.736990145999997</v>
       </c>
       <c r="C159" s="5">
-        <v>0.66144265200000518</v>
+        <v>0.66097824799999927</v>
       </c>
       <c r="D159" s="5">
-        <v>20.065098943832126</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>20.049638059667529</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>43.978319986000002</v>
+        <v>43.978170110000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.24118885200000051</v>
+        <v>0.24117996400000408</v>
       </c>
       <c r="D160" s="5">
-        <v>6.8218524387049673</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>6.8216160360291322</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>43.965704055000003</v>
+        <v>43.965503570999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2615930999999136E-2</v>
+        <v>-1.2666539000001364E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.34369784939258796</v>
+        <v>-0.34507556217259205</v>
       </c>
       <c r="E161" s="5">
-        <v>3.4403996842941487</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.4403166561117526</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>44.329365164000002</v>
+        <v>44.329254745</v>
       </c>
       <c r="C162" s="5">
-        <v>0.36366110899999882</v>
+        <v>0.36375117400000079</v>
       </c>
       <c r="D162" s="5">
-        <v>10.390005661679069</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>10.392746642986751</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>43.960538573000001</v>
+        <v>43.960380260999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.36882659100000126</v>
+        <v>-0.36887448400000267</v>
       </c>
       <c r="D163" s="5">
-        <v>-9.5397234600588128</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-9.5409287694234397</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>43.855026297999999</v>
+        <v>43.854868697999997</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.10551227500000238</v>
+        <v>-0.10551156300000031</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.8424721206336767</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.8424632936550398</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>44.340799998999998</v>
+        <v>44.340680239000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.48577370099999939</v>
+        <v>0.4858115410000039</v>
       </c>
       <c r="D165" s="5">
-        <v>14.132619144516291</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>14.133841871739383</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>44.531388714999999</v>
+        <v>44.531280608000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.1905887160000006</v>
+        <v>0.19060036900000199</v>
       </c>
       <c r="D166" s="5">
-        <v>5.2816234723749522</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>5.2819686797526799</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>44.486650803000003</v>
+        <v>44.48662538</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.4737911999995106E-2</v>
+        <v>-4.4655228000003433E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1989261392654105</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.1967253962603674</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>44.277077773999999</v>
+        <v>44.278008608999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.20957302900000485</v>
+        <v>-0.20861677100000264</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.5089069883273449</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.4844182910089749</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>44.093891319000001</v>
+        <v>44.093906586999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.18318645499999775</v>
+        <v>-0.18410202199999759</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.8533013019224081</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-4.8769059508062318</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>44.682485131</v>
+        <v>44.682719783000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.58859381199999916</v>
+        <v>0.58881319600000381</v>
       </c>
       <c r="D170" s="5">
-        <v>17.24834095154424</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>17.255242769562894</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>44.798358690999997</v>
+        <v>44.798193335999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.11587355999999716</v>
+        <v>0.11547355299999396</v>
       </c>
       <c r="D171" s="5">
-        <v>3.1566900496341699</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>3.145620736694843</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>45.305436391000001</v>
+        <v>45.305273616999997</v>
       </c>
       <c r="C172" s="5">
-        <v>0.50707770000000352</v>
+        <v>0.50708028100000035</v>
       </c>
       <c r="D172" s="5">
-        <v>14.461275937048889</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>14.46141093029838</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.522511864000002</v>
+        <v>45.522259996000003</v>
       </c>
       <c r="C173" s="5">
-        <v>0.2170754730000013</v>
+        <v>0.21698637900000506</v>
       </c>
       <c r="D173" s="5">
-        <v>5.9036180769179936</v>
+        <v>5.9011526465463593</v>
       </c>
       <c r="E173" s="5">
-        <v>3.5409595785216297</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>3.5408588519542317</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>45.730541889999998</v>
+        <v>45.730428629999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.20803002599999587</v>
+        <v>0.20816863399999619</v>
       </c>
       <c r="D174" s="5">
-        <v>5.6237441944580802</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.6276178939223209</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>45.55973135</v>
+        <v>45.559581813000001</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.17081053999999796</v>
+        <v>-0.17084681699999749</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.3912406512109703</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-4.3921648459733342</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>45.754035573000003</v>
+        <v>45.753884104999997</v>
       </c>
       <c r="C176" s="5">
-        <v>0.19430422300000316</v>
+        <v>0.19430229199999616</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2395570922512125</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.2395213966210052</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>46.027386014999998</v>
+        <v>46.027303760000002</v>
       </c>
       <c r="C177" s="5">
-        <v>0.27335044199999459</v>
+        <v>0.27341965500000498</v>
       </c>
       <c r="D177" s="5">
-        <v>7.4095427946054837</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>7.4115063443943141</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>46.306285674999998</v>
+        <v>46.306267286999997</v>
       </c>
       <c r="C178" s="5">
-        <v>0.27889966000000044</v>
+        <v>0.27896352699999483</v>
       </c>
       <c r="D178" s="5">
-        <v>7.5186063857136887</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>7.5203998041014186</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>46.029237666999997</v>
+        <v>46.029372383999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.27704800800000129</v>
+        <v>-0.27689490299999875</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.9479327618743314</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-6.9442211821066131</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>46.068593591999999</v>
+        <v>46.069428139999999</v>
       </c>
       <c r="C180" s="5">
-        <v>3.9355925000002401E-2</v>
+        <v>4.0055756000000997E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0308629321847285</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>1.0492785822017181</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>46.762943710999998</v>
+        <v>46.762862089000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.69435011899999921</v>
+        <v>0.69343394900000277</v>
       </c>
       <c r="D181" s="5">
-        <v>19.66376296713235</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>19.635247215369091</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>46.828045588000002</v>
+        <v>46.828172135000003</v>
       </c>
       <c r="C182" s="5">
-        <v>6.5101877000003583E-2</v>
+        <v>6.5310046000000455E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>1.683452899204485</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.6888802755462118</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>46.568489233999998</v>
+        <v>46.568345039</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.25955635400000432</v>
+        <v>-0.2598270960000022</v>
       </c>
       <c r="D183" s="5">
-        <v>-6.4522391701138044</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-6.4587485033170022</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>46.776512850000003</v>
+        <v>46.776367049000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.20802361600000552</v>
+        <v>0.20802201000000053</v>
       </c>
       <c r="D184" s="5">
-        <v>5.4941366580906426</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.4941106264645656</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>46.665717153000003</v>
+        <v>46.665439896999999</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.11079569700000036</v>
+        <v>-0.11092715200000214</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.8056042499549849</v>
+        <v>-2.8088983416679092</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5112965919265706</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.5112547160453857</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>46.840241914000003</v>
+        <v>46.840122297000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17452476100000069</v>
+        <v>0.17468240000000179</v>
       </c>
       <c r="D186" s="5">
-        <v>4.5813442724974118</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.5855957315411144</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>47.100066931000001</v>
+        <v>47.099943895999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.25982501699999716</v>
+        <v>0.25982159899999857</v>
       </c>
       <c r="D187" s="5">
-        <v>6.8633387160164316</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.863263721608881</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>47.185472885000003</v>
+        <v>47.185339220000003</v>
       </c>
       <c r="C188" s="5">
-        <v>8.5405954000002282E-2</v>
+        <v>8.5395324000003825E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1977773554956892</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>2.1975068746813431</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>47.436981189999997</v>
+        <v>47.436945025</v>
       </c>
       <c r="C189" s="5">
-        <v>0.25150830499999444</v>
+        <v>0.25160580499999696</v>
       </c>
       <c r="D189" s="5">
-        <v>6.5871327322922779</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.5897808772595434</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>47.404688937000003</v>
+        <v>47.404736217999996</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.2292252999994275E-2</v>
+        <v>-3.2208807000003503E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.81383650451922751</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.81174194383778486</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>47.715223197999997</v>
+        <v>47.715505430999997</v>
       </c>
       <c r="C191" s="5">
-        <v>0.31053426099999371</v>
+        <v>0.31076921300000038</v>
       </c>
       <c r="D191" s="5">
-        <v>8.1503433028776495</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>8.1567254933952782</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>45.930392111000003</v>
+        <v>45.931098794999997</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.7848310869999935</v>
+        <v>-1.7844066359999999</v>
       </c>
       <c r="D192" s="5">
-        <v>-36.712444627134786</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-36.705251513991797</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>48.188542581</v>
+        <v>48.188371445000001</v>
       </c>
       <c r="C193" s="5">
-        <v>2.2581504699999968</v>
+        <v>2.2572726500000044</v>
       </c>
       <c r="D193" s="5">
-        <v>77.878583929425503</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>77.838166148533446</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>48.125411892000002</v>
+        <v>48.125409689000001</v>
       </c>
       <c r="C194" s="5">
-        <v>-6.3130688999997631E-2</v>
+        <v>-6.296175599999998E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.5608138278095152</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>-1.5566726636174977</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>48.159877434000002</v>
+        <v>48.159741320000002</v>
       </c>
       <c r="C195" s="5">
-        <v>3.4465541999999516E-2</v>
+        <v>3.4331631000000584E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.86278631746055101</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>0.8594209588508317</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>48.037672917000002</v>
+        <v>48.037541541000003</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.12220451700000012</v>
+        <v>-0.1221997789999989</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.0028322291467124</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-3.0027257945473562</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>48.107880623</v>
+        <v>48.107626455000002</v>
       </c>
       <c r="C197" s="5">
-        <v>7.0207705999997927E-2</v>
+        <v>7.0084913999998832E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7679828123202235</v>
+        <v>1.7648706536512959</v>
       </c>
       <c r="E197" s="5">
-        <v>3.0904131726330553</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>3.0904810094648072</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>48.992126028000001</v>
+        <v>48.992021135999998</v>
       </c>
       <c r="C198" s="5">
-        <v>0.88424540500000148</v>
+        <v>0.8843946809999963</v>
       </c>
       <c r="D198" s="5">
-        <v>24.428750207921212</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>24.433442216313495</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>49.156582804000003</v>
+        <v>49.156505590000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.16445677600000153</v>
+        <v>0.16448445400000367</v>
       </c>
       <c r="D199" s="5">
-        <v>4.1033681520061149</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>4.1040804985219115</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>48.951143446000003</v>
+        <v>48.951057814000002</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.20543935799999957</v>
+        <v>-0.20544777599999975</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.901454283955653</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-4.9016580532380445</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>48.454979801</v>
+        <v>48.454993551000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.49616364500000287</v>
+        <v>-0.49606426300000095</v>
       </c>
       <c r="D201" s="5">
-        <v>-11.507408926776662</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-11.505249922514215</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>48.198118233000002</v>
+        <v>48.198207756000002</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.25686156799999793</v>
+        <v>-0.25678579499999898</v>
       </c>
       <c r="D202" s="5">
-        <v>-6.1790146027564496</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-6.1772429164176801</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>49.301315995000003</v>
+        <v>49.301725462999997</v>
       </c>
       <c r="C203" s="5">
-        <v>1.1031977620000006</v>
+        <v>1.1035177069999946</v>
       </c>
       <c r="D203" s="5">
-        <v>31.202210382992245</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>31.212362659587733</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>46.026402355999998</v>
+        <v>46.026847930000002</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.2749136390000047</v>
+        <v>-3.2748775329999944</v>
       </c>
       <c r="D204" s="5">
-        <v>-56.168915936222064</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-56.168192504220471</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>48.602405238000003</v>
+        <v>48.602180062000002</v>
       </c>
       <c r="C205" s="5">
-        <v>2.5760028820000045</v>
+        <v>2.5753321319999998</v>
       </c>
       <c r="D205" s="5">
-        <v>92.22452213540177</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>92.191507363306783</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>48.498562573999997</v>
+        <v>48.498456937999997</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.10384266400000541</v>
+        <v>-0.10372312400000538</v>
       </c>
       <c r="D206" s="5">
-        <v>-2.5339743763503564</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-2.5311030975888049</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>49.264651708000002</v>
+        <v>49.264538276000003</v>
       </c>
       <c r="C207" s="5">
-        <v>0.76608913400000489</v>
+        <v>0.76608133800000644</v>
       </c>
       <c r="D207" s="5">
-        <v>20.692031580767246</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>20.691851445583829</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>49.330367412999998</v>
+        <v>49.330264726000003</v>
       </c>
       <c r="C208" s="5">
-        <v>6.5715704999995239E-2</v>
+        <v>6.5726449999999659E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.6125148854500893</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>1.6127842218794264</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>49.245245306000001</v>
+        <v>49.245033136000004</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.5122106999996561E-2</v>
+        <v>-8.5231589999999358E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.0511231290561316</v>
+        <v>-2.0537404741484799</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3641961946172962</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.3642959855106005</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>49.157104181999998</v>
+        <v>49.157031592000003</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.8141124000003401E-2</v>
+        <v>-8.800154400000082E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.1267906952643356</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-2.12346480869402</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>49.225744118999998</v>
+        <v>49.225738210000003</v>
       </c>
       <c r="C211" s="5">
-        <v>6.8639937000000373E-2</v>
+        <v>6.8706618000000219E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>1.6885342094449252</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>1.6901896995482835</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>49.418876785000002</v>
+        <v>49.418878022000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.19313266600000389</v>
+        <v>0.1931398119999983</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8110244082042675</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.8112068672636399</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>49.260049500999997</v>
+        <v>49.260166867999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.15882728400000445</v>
+        <v>-0.15871115400000235</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.7892316321115671</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-3.7865097143528925</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>49.255298947999997</v>
+        <v>49.255159923000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-4.7505530000009344E-3</v>
+        <v>-5.0069449999980975E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>-0.11566453826913348</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>-0.12190328709114073</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>49.876032180999999</v>
+        <v>49.876659136999997</v>
       </c>
       <c r="C215" s="5">
-        <v>0.62073323300000283</v>
+        <v>0.62149921399999641</v>
       </c>
       <c r="D215" s="5">
-        <v>16.216353932940098</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>16.237822587244644</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>49.977632227000001</v>
+        <v>49.977815519000004</v>
       </c>
       <c r="C216" s="5">
-        <v>0.1016000460000015</v>
+        <v>0.10115638200000632</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4720358350796889</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.461089045394127</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>50.659308005</v>
+        <v>50.659057959000002</v>
       </c>
       <c r="C217" s="5">
-        <v>0.6816757779999989</v>
+        <v>0.68124243999999834</v>
       </c>
       <c r="D217" s="5">
-        <v>17.652975518960968</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>17.640829669581805</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>50.634173748999999</v>
+        <v>50.634013779</v>
       </c>
       <c r="C218" s="5">
-        <v>-2.5134256000001187E-2</v>
+        <v>-2.5044180000001859E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.59374952286034288</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.59163034143023818</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>50.687956921000001</v>
+        <v>50.687829993999998</v>
       </c>
       <c r="C219" s="5">
-        <v>5.3783172000002821E-2</v>
+        <v>5.3816214999997669E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2821022766882129</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.2828986544911825</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>50.787455086000001</v>
+        <v>50.787370011</v>
       </c>
       <c r="C220" s="5">
-        <v>9.9498164999999972E-2</v>
+        <v>9.9540017000002479E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>2.3811438807491925</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.3821623356888644</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>51.097922505</v>
+        <v>51.097738059000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.3104674189999983</v>
+        <v>0.31036804800000084</v>
       </c>
       <c r="D221" s="5">
-        <v>7.5874228935322252</v>
+        <v>7.5849253309749454</v>
       </c>
       <c r="E221" s="5">
-        <v>3.7621443196959259</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.7622168267881673</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>51.251917572000004</v>
+        <v>51.251907142</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15399506700000387</v>
+        <v>0.15416908299999932</v>
       </c>
       <c r="D222" s="5">
-        <v>3.677020573032741</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.6812583451734993</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>51.208566028</v>
+        <v>51.208650374999998</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.3351544000003628E-2</v>
+        <v>-4.3256767000002583E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.0103137784057914</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-1.0081154345809806</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>51.514811516999998</v>
+        <v>51.514930034000002</v>
       </c>
       <c r="C224" s="5">
-        <v>0.30624548899999837</v>
+        <v>0.30627965900000476</v>
       </c>
       <c r="D224" s="5">
-        <v>7.4172441949516221</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>7.4180865787735417</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>51.738836188999997</v>
+        <v>51.739061964999998</v>
       </c>
       <c r="C225" s="5">
-        <v>0.22402467199999876</v>
+        <v>0.22413193099999518</v>
       </c>
       <c r="D225" s="5">
-        <v>5.3451349774289003</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>5.3477430810916715</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>52.283314851999997</v>
+        <v>52.282935270999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.54447866299999959</v>
+        <v>0.54387330600000183</v>
       </c>
       <c r="D226" s="5">
-        <v>13.38549795452697</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>13.369683333652006</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>51.926960616000002</v>
+        <v>51.927711209000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.35635423599999427</v>
+        <v>-0.35522406199999779</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.8792507687116764</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-7.8552430537860429</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>52.208170580999997</v>
+        <v>52.208061262000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.28120996499999507</v>
+        <v>0.28035005299999938</v>
       </c>
       <c r="D228" s="5">
-        <v>6.6956874747451822</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.6745016230916665</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>52.113069727000003</v>
+        <v>52.112801500000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.5100853999994683E-2</v>
+        <v>-9.525976199999775E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.1641172312285128</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-2.1677016275475802</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>52.517766338000001</v>
+        <v>52.517587128999999</v>
       </c>
       <c r="C230" s="5">
-        <v>0.40469661099999854</v>
+        <v>0.40478562899999559</v>
       </c>
       <c r="D230" s="5">
-        <v>9.7273993261900458</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>9.7296834493639786</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>52.750726950000001</v>
+        <v>52.750640121000004</v>
       </c>
       <c r="C231" s="5">
-        <v>0.2329606119999994</v>
+        <v>0.23305299200000462</v>
       </c>
       <c r="D231" s="5">
-        <v>5.4548184622660534</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>5.4570537017638365</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>53.075523179999998</v>
+        <v>53.075480245999998</v>
       </c>
       <c r="C232" s="5">
-        <v>0.32479622999999691</v>
+        <v>0.32484012499999437</v>
       </c>
       <c r="D232" s="5">
-        <v>7.6440472788918079</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>7.6451285941203428</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>53.279000693999997</v>
+        <v>53.278848271999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.20347751399999936</v>
+        <v>0.2033680259999997</v>
       </c>
       <c r="D233" s="5">
-        <v>4.6987365842453332</v>
+        <v>4.6961586299939073</v>
       </c>
       <c r="E233" s="5">
-        <v>4.2684283079934993</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>4.2685063876635398</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>53.152812298999997</v>
+        <v>53.152854726999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.12618839499999979</v>
+        <v>-0.12599354500000004</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.8054020957539949</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-2.8011343145688428</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>53.107174249000003</v>
+        <v>53.107331940000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.5638049999993768E-2</v>
+        <v>-4.5522786999995901E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.0254917965427102</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-1.0229131999629715</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>53.120824011000003</v>
+        <v>53.121043395999997</v>
       </c>
       <c r="C236" s="5">
-        <v>1.364976200000001E-2</v>
+        <v>1.3711455999995792E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>0.30886390160973498</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>0.31026096065163156</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>53.292545656999998</v>
+        <v>53.292866230999998</v>
       </c>
       <c r="C237" s="5">
-        <v>0.17172164599999462</v>
+        <v>0.1718228350000004</v>
       </c>
       <c r="D237" s="5">
-        <v>3.9489131710870096</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>3.951265056811315</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>53.384873052000003</v>
+        <v>53.384241248000002</v>
       </c>
       <c r="C238" s="5">
-        <v>9.2327395000005197E-2</v>
+        <v>9.1375017000004277E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>2.0988805915733266</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.0770129823545425</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>53.165151534000003</v>
+        <v>53.165939360000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.21972151800000006</v>
+        <v>-0.21830188799999917</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.82867823921117</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-4.7982337967058086</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>53.488629592999999</v>
+        <v>53.488325680999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.32347805899999571</v>
+        <v>0.3223863209999962</v>
       </c>
       <c r="D240" s="5">
-        <v>7.5506356318476353</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>7.5241811995263586</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>53.771893204000001</v>
+        <v>53.771642092999997</v>
       </c>
       <c r="C241" s="5">
-        <v>0.28326361100000241</v>
+        <v>0.2833164119999978</v>
       </c>
       <c r="D241" s="5">
-        <v>6.5433320268479367</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>6.5446257441491351</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>53.804461703000001</v>
+        <v>53.804267912999997</v>
       </c>
       <c r="C242" s="5">
-        <v>3.2568498999999917E-2</v>
+        <v>3.2625819999999806E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.72924071683926339</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.73053189943173003</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>53.731445188999999</v>
+        <v>53.731410441000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-7.301651400000253E-2</v>
+        <v>-7.2857471999995482E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6163860451711809</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.6128972359880533</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>53.665888813999999</v>
+        <v>53.665895786999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.5556374999999889E-2</v>
+        <v>-6.5514654000004668E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.4543048023208605</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.4533863938391067</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>53.772107013999999</v>
+        <v>53.771983992000003</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10621820000000071</v>
+        <v>0.10608820500000604</v>
       </c>
       <c r="D245" s="5">
-        <v>2.4011261439357279</v>
+        <v>2.3981551904866061</v>
       </c>
       <c r="E245" s="5">
-        <v>0.92551720861298037</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.92557503773813554</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>53.976705725000002</v>
+        <v>53.976788243000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.20459871100000271</v>
+        <v>0.20480425099999877</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6626806518387909</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.6674742442968986</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>54.013144953999998</v>
+        <v>54.013342479000002</v>
       </c>
       <c r="C247" s="5">
-        <v>3.6439228999995521E-2</v>
+        <v>3.6554236000000628E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.81312482774291706</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.81569947144555233</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>54.309757976999997</v>
+        <v>54.310017383000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.29661302299999903</v>
+        <v>0.29667490399999963</v>
       </c>
       <c r="D248" s="5">
-        <v>6.7925182623702174</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>6.7939528344843403</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>54.839633267000004</v>
+        <v>54.839953457</v>
       </c>
       <c r="C249" s="5">
-        <v>0.52987529000000677</v>
+        <v>0.52993607399999831</v>
       </c>
       <c r="D249" s="5">
-        <v>12.35698916847614</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>12.358421377037821</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>54.781769417</v>
+        <v>54.781104096999997</v>
       </c>
       <c r="C250" s="5">
-        <v>-5.7863850000003936E-2</v>
+        <v>-5.8849360000003514E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-1.2588536401816675</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-1.2801600360501153</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>54.990363404</v>
+        <v>54.991021003999997</v>
       </c>
       <c r="C251" s="5">
-        <v>0.20859398700000042</v>
+        <v>0.20991690700000021</v>
       </c>
       <c r="D251" s="5">
-        <v>4.6661886016011067</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>4.6964666838988034</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>53.132133627999998</v>
+        <v>53.131756781</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.8582297760000017</v>
+        <v>-1.8592642229999967</v>
       </c>
       <c r="D252" s="5">
-        <v>-33.801522983528407</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-33.81665506029524</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>52.982702836999998</v>
+        <v>52.982474799000002</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.14943079100000034</v>
+        <v>-0.14928198199999798</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3232063061597206</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.3199710841951613</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>53.256878172</v>
+        <v>53.256701352</v>
       </c>
       <c r="C254" s="5">
-        <v>0.27417533500000246</v>
+        <v>0.27422655299999832</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3895935277985094</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>6.3908496273461513</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>53.901536608000001</v>
+        <v>53.901558295999997</v>
       </c>
       <c r="C255" s="5">
-        <v>0.64465843600000028</v>
+        <v>0.64485694399999716</v>
       </c>
       <c r="D255" s="5">
-        <v>15.532797707640999</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>15.537958677496476</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>53.713898872000001</v>
+        <v>53.713948127999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.18763773599999922</v>
+        <v>-0.18761016799999908</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.0982851469001824</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-4.0976928833540764</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>53.510038713999997</v>
+        <v>53.509934969</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.20386015800000479</v>
+        <v>-0.20401315899999872</v>
       </c>
       <c r="D257" s="5">
-        <v>-4.4604797718298723</v>
+        <v>-4.4637538204795764</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.48736847885051393</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-0.48733374435093735</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>54.315877147999998</v>
+        <v>54.315973043</v>
       </c>
       <c r="C258" s="5">
-        <v>0.80583843400000177</v>
+        <v>0.80603807399999994</v>
       </c>
       <c r="D258" s="5">
-        <v>19.646055714128142</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>19.651374292779124</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>54.151990738999999</v>
+        <v>54.152186628000003</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.16388640899999984</v>
+        <v>-0.16378641499999702</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.5612542388791968</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.5591110974590889</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>53.909558867000001</v>
+        <v>53.909807211999997</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.24243187199999738</v>
+        <v>-0.24237941600000568</v>
       </c>
       <c r="D260" s="5">
-        <v>-5.2419281193718863</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-5.2408031822344991</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>53.851829731000002</v>
+        <v>53.852135525999998</v>
       </c>
       <c r="C261" s="5">
-        <v>-5.772913599999896E-2</v>
+        <v>-5.7671685999999056E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.2774804674875795</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.2762107902023589</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>53.888540351000003</v>
+        <v>53.887868650000001</v>
       </c>
       <c r="C262" s="5">
-        <v>3.6710620000000915E-2</v>
+        <v>3.5733124000003613E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.82111022955784208</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>0.79916207069259393</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>53.794865262999998</v>
+        <v>53.795434286000003</v>
       </c>
       <c r="C263" s="5">
-        <v>-9.3675088000004791E-2</v>
+        <v>-9.2434363999998936E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.0661459174966978</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.0390627157424346</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>53.822185699000002</v>
+        <v>53.821804776</v>
       </c>
       <c r="C264" s="5">
-        <v>2.7320436000003667E-2</v>
+        <v>2.6370489999997915E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>0.61114111068223398</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>0.58982783303374031</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>53.774575546000001</v>
+        <v>53.774392624000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.7610153000000821E-2</v>
+        <v>-4.7412151999999708E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.0563495550118152</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-1.0519850830227884</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>53.479266899000002</v>
+        <v>53.479110609000003</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.29530864699999881</v>
+        <v>-0.29528201499999795</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.394482200108154</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-6.3939439234836914</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>52.527109529000001</v>
+        <v>52.527162730999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95215737000000189</v>
+        <v>-0.95194787800000569</v>
       </c>
       <c r="D267" s="5">
-        <v>-19.392269620738311</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-19.38846295027853</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>52.761486714</v>
+        <v>52.761562281000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.2343771849999996</v>
+        <v>0.23439955000000623</v>
       </c>
       <c r="D268" s="5">
-        <v>5.4878058079550485</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.4883366943296652</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>52.724296197999998</v>
+        <v>52.724198764</v>
       </c>
       <c r="C269" s="5">
-        <v>-3.719051600000256E-2</v>
+        <v>-3.7363517000002844E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.84258442730275052</v>
+        <v>-0.84648745895722355</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.4684020697492417</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-1.4683931226139646</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>52.975617409000002</v>
+        <v>52.975712539</v>
       </c>
       <c r="C270" s="5">
-        <v>0.25132121100000404</v>
+        <v>0.25151377499999938</v>
       </c>
       <c r="D270" s="5">
-        <v>5.8724173128773316</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>5.8770466504776797</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>52.911080097000003</v>
+        <v>52.911246357000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.4537311999998792E-2</v>
+        <v>-6.4466181999996763E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.4521391620539004</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-1.4505467917002357</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>53.134074857000002</v>
+        <v>53.134264393000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22299475999999885</v>
+        <v>0.22301803599999914</v>
       </c>
       <c r="D272" s="5">
-        <v>5.1763159265841852</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>5.1768521665060074</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>53.165940822000003</v>
+        <v>53.166155631000002</v>
       </c>
       <c r="C273" s="5">
-        <v>3.1865965000001495E-2</v>
+        <v>3.1891238000000044E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.72205157424953814</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.72262354123195927</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>52.958372347999997</v>
+        <v>52.957930148999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.20756847400000566</v>
+        <v>-0.20822548200000313</v>
       </c>
       <c r="D274" s="5">
-        <v>-4.5856924060345916</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-4.5998779080947072</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>53.179067076999999</v>
+        <v>53.179405795999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.22069472900000164</v>
+        <v>0.22147564699999833</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1170162878680259</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.1355849837690926</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>53.407283223999997</v>
+        <v>53.406999399</v>
       </c>
       <c r="C276" s="5">
-        <v>0.2282161469999977</v>
+        <v>0.22759360300000253</v>
       </c>
       <c r="D276" s="5">
-        <v>5.2730646894445954</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>5.2583059158000989</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>53.238230137000002</v>
+        <v>53.238065761000001</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.16905308699999466</v>
+        <v>-0.16893363799999861</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.732991922197415</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-3.7304194750075625</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>53.379512335999998</v>
+        <v>53.379395999000003</v>
       </c>
       <c r="C278" s="5">
-        <v>0.1412821989999955</v>
+        <v>0.14133023800000188</v>
       </c>
       <c r="D278" s="5">
-        <v>3.2314222961546735</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>3.2325472684419765</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>53.436239110999999</v>
+        <v>53.436303066000001</v>
       </c>
       <c r="C279" s="5">
-        <v>5.6726775000001339E-2</v>
+        <v>5.6907066999997369E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.2827284056269983</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.2868319953085683</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>53.441100464999998</v>
+        <v>53.441170438999997</v>
       </c>
       <c r="C280" s="5">
-        <v>4.8613539999990962E-3</v>
+        <v>4.8673729999961779E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>0.10922446461092417</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>0.10935963576650387</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>53.547102760999998</v>
+        <v>53.547039789999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.10600229599999977</v>
+        <v>0.10586935100000261</v>
       </c>
       <c r="D281" s="5">
-        <v>2.4063816348484313</v>
+        <v>2.4033274806219529</v>
       </c>
       <c r="E281" s="5">
-        <v>1.5605833028288219</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.5606515514500874</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>53.540667362000001</v>
+        <v>53.540746730999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-6.4353989999972327E-3</v>
+        <v>-6.2930590000007669E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.14412313420082423</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-0.14093760326986393</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>53.601660074999998</v>
+        <v>53.601778293000002</v>
       </c>
       <c r="C283" s="5">
-        <v>6.0992712999997423E-2</v>
+        <v>6.1031562000003703E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>1.3756194321725257</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>1.3764990732722415</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>53.881082659</v>
+        <v>53.881208764999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.27942258400000242</v>
+        <v>0.27943047199999427</v>
       </c>
       <c r="D284" s="5">
-        <v>6.4380428993478622</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.4382152763304612</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>53.657126382999998</v>
+        <v>53.657258734000003</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.22395627600000267</v>
+        <v>-0.223950030999994</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.8753308414494434</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-4.8751868353235643</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>53.902091337000002</v>
+        <v>53.901884232999997</v>
       </c>
       <c r="C286" s="5">
-        <v>0.24496495400000384</v>
+        <v>0.24462549899999431</v>
       </c>
       <c r="D286" s="5">
-        <v>5.6181277340621838</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>5.6101321070919363</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>53.966259934</v>
+        <v>53.966386884999999</v>
       </c>
       <c r="C287" s="5">
-        <v>6.4168596999998329E-2</v>
+        <v>6.4502652000001603E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4379497710012457</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.4454905158123754</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>54.109576924999999</v>
+        <v>54.109414231000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14331699099999895</v>
+        <v>0.14302734600000377</v>
       </c>
       <c r="D288" s="5">
-        <v>3.2337750330834858</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.2271362826015615</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>54.206722687000003</v>
+        <v>54.206607789000003</v>
       </c>
       <c r="C289" s="5">
-        <v>9.7145762000003799E-2</v>
+        <v>9.7193558000000735E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.1758244965599527</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.1769122168415977</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>54.252978822999999</v>
+        <v>54.252858883000002</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6256135999996673E-2</v>
+        <v>4.6251093999998716E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.0288136954802907</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.0287032169065347</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>54.328083679000002</v>
+        <v>54.328115943999997</v>
       </c>
       <c r="C291" s="5">
-        <v>7.510485600000294E-2</v>
+        <v>7.5257060999994962E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6739212207767418</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6773431933103211</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>54.418600363000003</v>
+        <v>54.418649172000002</v>
       </c>
       <c r="C292" s="5">
-        <v>9.051668400000068E-2</v>
+        <v>9.0533228000005295E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.0177579318261474</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.0181289004436831</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>54.258251762</v>
+        <v>54.258207462000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.16034860100000259</v>
+        <v>-0.16044171000000063</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.4791483312865967</v>
+        <v>-3.4811328373482442</v>
       </c>
       <c r="E293" s="5">
-        <v>1.3280811926914549</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.3281176229144487</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>54.926950066000003</v>
+        <v>54.927026607000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.66869830400000296</v>
+        <v>0.6688191450000005</v>
       </c>
       <c r="D294" s="5">
-        <v>15.834054568595368</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>15.837126487320962</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>54.714675966999998</v>
+        <v>54.71476818</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.21227409900000538</v>
+        <v>-0.21225842700000186</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.5402782965086601</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>-4.5399439914922901</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>54.868980751999999</v>
+        <v>54.869106735000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.15430478500000078</v>
+        <v>0.15433855500000249</v>
       </c>
       <c r="D296" s="5">
-        <v>3.4371949703677851</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.4379530337355524</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>54.419133424000002</v>
+        <v>54.41916423</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.44984732799999705</v>
+        <v>-0.44994250500000277</v>
       </c>
       <c r="D297" s="5">
-        <v>-9.4065607484168154</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>-9.4084414263936758</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>55.207177469999998</v>
+        <v>55.207184609999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.788044045999996</v>
+        <v>0.78802037999999897</v>
       </c>
       <c r="D298" s="5">
-        <v>18.830265073633146</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>18.829642276576596</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>55.089169476999999</v>
+        <v>55.089143196999999</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.11800799299999909</v>
+        <v>-0.11804141300000026</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.535115327591031</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-2.5358245292754544</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>54.942592114999997</v>
+        <v>54.942540196000003</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.14657736200000215</v>
+        <v>-0.14660300099999546</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.1465624107617329</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-3.1471062494876412</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>54.873753892000003</v>
+        <v>54.873673467000003</v>
       </c>
       <c r="C301" s="5">
-        <v>-6.8838222999993093E-2</v>
+        <v>-6.8866728999999793E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.4931767292330922</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-1.4937922011701077</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>54.585566786999998</v>
+        <v>54.585338593000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.28818710500000577</v>
+        <v>-0.28833487400000024</v>
       </c>
       <c r="D302" s="5">
-        <v>-6.1232953442550979</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-6.1263536320065199</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>55.018392984000002</v>
+        <v>55.018397927000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.43282619700000424</v>
+        <v>0.4330593339999993</v>
       </c>
       <c r="D303" s="5">
-        <v>9.9413139261754999</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>9.94694790382602</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>54.986033464000002</v>
+        <v>54.986066493000003</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.2359519999999975E-2</v>
+        <v>-3.2331433999999604E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.70351119379606919</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.70290250014592992</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>55.180484309000001</v>
+        <v>55.180460013999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.19445084499999865</v>
+        <v>0.19439352099999496</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3271611817031985</v>
+        <v>4.3258579822736509</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6997092922295121</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>1.6997475499829218</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>55.228422537999997</v>
+        <v>55.228491640999998</v>
       </c>
       <c r="C306" s="5">
-        <v>4.7938228999996113E-2</v>
+        <v>4.8031627000000299E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.047499671755947</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.0495507589310726</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>55.325241423000001</v>
+        <v>55.325313188000003</v>
       </c>
       <c r="C307" s="5">
-        <v>9.6818885000004684E-2</v>
+        <v>9.6821547000004671E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.1240774894217607</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.1241337709726027</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>55.260463788999999</v>
+        <v>55.260796276000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.4777634000002138E-2</v>
+        <v>-6.451691200000198E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.3960089549406085</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-1.3904243874226618</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>54.745293672999999</v>
+        <v>54.745286043</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.51517011600000018</v>
+        <v>-0.51551023300000054</v>
       </c>
       <c r="D309" s="5">
-        <v>-10.63094381851889</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-10.637545530705761</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>55.613280967000001</v>
+        <v>55.613258260999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.86798729400000241</v>
+        <v>0.86797221799999846</v>
       </c>
       <c r="D310" s="5">
-        <v>20.776025118101483</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>20.775635382518544</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>55.732659908000002</v>
+        <v>55.732611536</v>
       </c>
       <c r="C311" s="5">
-        <v>0.11937894100000079</v>
+        <v>0.1193532750000017</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6065390843315273</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>2.6059731340743131</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>55.796784295000002</v>
+        <v>55.796720864999998</v>
       </c>
       <c r="C312" s="5">
-        <v>6.4124386999999672E-2</v>
+        <v>6.4109328999997217E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.3894560696823266</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>1.3891289371466664</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>55.949389638</v>
+        <v>55.949285046</v>
       </c>
       <c r="C313" s="5">
-        <v>0.15260534299999762</v>
+        <v>0.15256418100000246</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3318475719707141</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.3309391637752928</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>55.810078474000001</v>
+        <v>55.809654891000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.13931116399999866</v>
+        <v>-0.13963015499999898</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.9473583184358665</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-2.9540201856457116</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>55.913751318999999</v>
+        <v>55.913680575999997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.1036728449999984</v>
+        <v>0.10402568499999632</v>
       </c>
       <c r="D315" s="5">
-        <v>2.2520370325227246</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.25979768466682</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>55.923394801999997</v>
+        <v>55.923657425000002</v>
       </c>
       <c r="C316" s="5">
-        <v>9.6434829999978433E-3</v>
+        <v>9.9768490000045063E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>0.20716125961222076</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>0.21432992758543268</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>56.099451637000001</v>
+        <v>56.099423584999997</v>
       </c>
       <c r="C317" s="5">
-        <v>0.17605683500000424</v>
+        <v>0.1757661599999949</v>
       </c>
       <c r="D317" s="5">
-        <v>3.843918437549787</v>
+        <v>3.8374435763429471</v>
       </c>
       <c r="E317" s="5">
-        <v>1.6653846726932597</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.6653785973637092</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>56.450815259000002</v>
+        <v>56.450900791000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.35136362200000093</v>
+        <v>0.35147720600000554</v>
       </c>
       <c r="D318" s="5">
-        <v>7.7802599903655123</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>7.7828664062177033</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>56.505164737999998</v>
+        <v>56.505295922000002</v>
       </c>
       <c r="C319" s="5">
-        <v>5.4349478999995426E-2</v>
+        <v>5.4395130999999708E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.1614684257398977</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.1624474314041011</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>56.441688053</v>
+        <v>56.442280408999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.3476684999997701E-2</v>
+        <v>-6.3015513000003409E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.3397562009326958</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.3300791363222486</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>56.961945178999997</v>
+        <v>56.961896154000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.52025712599999707</v>
+        <v>0.51961574500000296</v>
       </c>
       <c r="D321" s="5">
-        <v>11.639480919429523</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>11.624269134720322</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>57.010086856000001</v>
+        <v>57.009980865999999</v>
       </c>
       <c r="C322" s="5">
-        <v>4.8141677000003824E-2</v>
+        <v>4.8084711999997864E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0189136901276985</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.0177033084883824</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>57.212802463999999</v>
+        <v>57.212639776000003</v>
       </c>
       <c r="C323" s="5">
-        <v>0.20271560799999833</v>
+        <v>0.2026589100000038</v>
       </c>
       <c r="D323" s="5">
-        <v>4.3513867583589327</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>4.3501540623033241</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.379434572999997</v>
+        <v>57.379241647000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.16663210899999825</v>
+        <v>0.16660187099999746</v>
       </c>
       <c r="D324" s="5">
-        <v>3.5515287772817983</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.5508841995558704</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.451442364000002</v>
+        <v>57.451194786999999</v>
       </c>
       <c r="C325" s="5">
-        <v>7.2007791000004318E-2</v>
+        <v>7.1953139999997973E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>1.5163666940474663</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.5152130138614384</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.968033122999998</v>
+        <v>57.967400767000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.51659075899999607</v>
+        <v>0.51620598000000228</v>
       </c>
       <c r="D326" s="5">
-        <v>11.340082953899945</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>11.331265935187407</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.711293243999997</v>
+        <v>57.711180671000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.25673987900000128</v>
+        <v>-0.25622009599999984</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.1872159244361278</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.1770232266003742</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>57.532388234000003</v>
+        <v>57.532964714000002</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.17890500999999404</v>
+        <v>-0.17821595699999904</v>
       </c>
       <c r="D328" s="5">
-        <v>-3.6572248721250644</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-3.6433844270338245</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>57.818894200000003</v>
+        <v>57.818981024999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.286505966</v>
+        <v>0.28601631099999736</v>
       </c>
       <c r="D329" s="5">
-        <v>6.1423131024067379</v>
+        <v>6.1314637375653902</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0649899648323098</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.0651962713923231</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>58.057519749999997</v>
+        <v>58.057735102999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.23862554999999475</v>
+        <v>0.23875407799999948</v>
       </c>
       <c r="D330" s="5">
-        <v>5.066524363360192</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>5.0693077721602808</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>57.642397109000001</v>
+        <v>57.642739896999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.41512264099999641</v>
+        <v>-0.41499520600000039</v>
       </c>
       <c r="D331" s="5">
-        <v>-8.2507224311417318</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-8.2482589427658741</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>57.594272527999998</v>
+        <v>57.595158167000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-4.8124581000003275E-2</v>
+        <v>-4.7581729999997435E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.9972704066290472</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-0.98606626475239434</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>58.089948775000003</v>
+        <v>58.089840305000003</v>
       </c>
       <c r="C333" s="5">
-        <v>0.49567624700000579</v>
+        <v>0.49468213800000171</v>
       </c>
       <c r="D333" s="5">
-        <v>10.830771671277795</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>10.807839567101807</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>58.172464185000003</v>
+        <v>58.172188229</v>
       </c>
       <c r="C334" s="5">
-        <v>8.2515409999999179E-2</v>
+        <v>8.2347923999996908E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7179522911825451</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.7144412644945373</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>57.937160380000002</v>
+        <v>57.936699582999999</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.23530380500000092</v>
+        <v>-0.2354886460000003</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.7473783064249986</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>-4.751046974546103</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>57.698291851</v>
+        <v>57.697854368000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.23886852900000122</v>
+        <v>-0.23884521499999778</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.8368071250213918</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.8363832935709787</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>57.447676946000001</v>
+        <v>57.447100568000003</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.25061490499999906</v>
+        <v>-0.25075379999999825</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.0895168047353163</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-5.0923081163661177</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>57.566089689999998</v>
+        <v>57.565151665000002</v>
       </c>
       <c r="C338" s="5">
-        <v>0.11841274399999691</v>
+        <v>0.11805109699999861</v>
       </c>
       <c r="D338" s="5">
-        <v>2.5017079749605209</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.4940061997940299</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>58.016340583000002</v>
+        <v>58.016092266000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.45025089300000332</v>
+        <v>0.45094060099999922</v>
       </c>
       <c r="D339" s="5">
-        <v>9.8002232733905394</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>9.8160550829963</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>58.270828674999997</v>
+        <v>58.272022990000004</v>
       </c>
       <c r="C340" s="5">
-        <v>0.25448809199999545</v>
+        <v>0.25593072400000239</v>
       </c>
       <c r="D340" s="5">
-        <v>5.3926557118143537</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.4239946866928124</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>58.250876468000001</v>
+        <v>58.250858456000003</v>
       </c>
       <c r="C341" s="5">
-        <v>-1.9952206999995781E-2</v>
+        <v>-2.1164534000000401E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.41011276051857726</v>
+        <v>-0.43497319330914053</v>
       </c>
       <c r="E341" s="5">
-        <v>0.74712993732763966</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.74694749603640975</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>57.926455857000001</v>
+        <v>57.927476141</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.32442061100000075</v>
+        <v>-0.32338231500000347</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.4822778643133461</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-6.4621628487570471</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>59.655138334999997</v>
+        <v>59.655983450000001</v>
       </c>
       <c r="C343" s="5">
-        <v>1.7286824779999961</v>
+        <v>1.7285073090000012</v>
       </c>
       <c r="D343" s="5">
-        <v>42.315038200753108</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>42.309152103894874</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>59.993495541999998</v>
+        <v>59.994876390000002</v>
       </c>
       <c r="C344" s="5">
-        <v>0.33835720700000138</v>
+        <v>0.33889294000000092</v>
       </c>
       <c r="D344" s="5">
-        <v>7.0226544227498966</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>7.0340205602301253</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>59.719485972999998</v>
+        <v>59.719366094000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.2740095690000004</v>
+        <v>-0.27551029600000021</v>
       </c>
       <c r="D345" s="5">
-        <v>-5.3451814365317425</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-5.3736005733022836</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>59.851684378000002</v>
+        <v>59.851397044999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.13219840500000402</v>
+        <v>0.13203095099999729</v>
       </c>
       <c r="D346" s="5">
-        <v>2.6889689743447631</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.6855268258760168</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>59.91238645</v>
+        <v>59.909242521000003</v>
       </c>
       <c r="C347" s="5">
-        <v>6.0702071999997997E-2</v>
+        <v>5.7845476000004226E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.2238617833898235</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.1659668902089582</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>59.761001782999998</v>
+        <v>59.760966089</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.15138466700000208</v>
+        <v>-0.14827643200000296</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.9903357676915765</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-2.9299231632405109</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>59.917895086999998</v>
+        <v>59.917190042000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.15689330400000046</v>
+        <v>0.15622395300000136</v>
       </c>
       <c r="D349" s="5">
-        <v>3.196305705367819</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.1824746430211936</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>59.692764908999997</v>
+        <v>59.691784042999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.22513017800000057</v>
+        <v>-0.22540599900000302</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.4167558260813529</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-4.4221065656553149</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>59.813483896000001</v>
+        <v>59.813344295</v>
       </c>
       <c r="C351" s="5">
-        <v>0.12071898700000361</v>
+        <v>0.12156025200000187</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4539822368063291</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.4713165825034578</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>59.979945997999998</v>
+        <v>59.981769575999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.166462101999997</v>
+        <v>0.16842528099999754</v>
       </c>
       <c r="D352" s="5">
-        <v>3.3912191031196137</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.4318432151791312</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>59.987299669999999</v>
+        <v>59.987837929999998</v>
       </c>
       <c r="C353" s="5">
-        <v>7.3536720000006994E-3</v>
+        <v>6.0683539999999425E-3</v>
       </c>
       <c r="D353" s="5">
-        <v>0.14722186038111928</v>
+        <v>0.12147154361497048</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9809391845870392</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.9818950656530285</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>58.124072437000002</v>
+        <v>58.125939617</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.8632272329999964</v>
+        <v>-1.8618983129999975</v>
       </c>
       <c r="D354" s="5">
-        <v>-31.520485463762615</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-31.501458665795745</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>58.610672069000003</v>
+        <v>58.611898922999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.48659963200000078</v>
+        <v>0.48595930599999804</v>
       </c>
       <c r="D355" s="5">
-        <v>10.521810784334896</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>10.506968949787264</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>58.514711372999997</v>
+        <v>58.516345958999999</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.5960696000005896E-2</v>
+        <v>-9.5552963999999463E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.9471118242911034</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>-1.9388724680172498</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>58.648843935999999</v>
+        <v>58.648485962999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.13413256300000143</v>
+        <v>0.13214000400000003</v>
       </c>
       <c r="D357" s="5">
-        <v>2.7856920564024668</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.7437173060752329</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>58.576177389000001</v>
+        <v>58.575575395000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.2666546999997195E-2</v>
+        <v>-7.2910567999997511E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.4767226321381943</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-1.4816567283171822</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>58.504102654999997</v>
+        <v>58.498061174</v>
       </c>
       <c r="C359" s="5">
-        <v>-7.2074734000004526E-2</v>
+        <v>-7.7514221000001271E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.4665818857683921</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-1.5764768797199791</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>58.500174475999998</v>
+        <v>58.500606171000001</v>
       </c>
       <c r="C360" s="5">
-        <v>-3.9281789999989769E-3</v>
+        <v>2.5449970000011035E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-8.0542632237323719E-2</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>5.2219290835564536E-2</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>58.692614773999999</v>
+        <v>58.692118405999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19244029800000106</v>
+        <v>0.19151223499999759</v>
       </c>
       <c r="D361" s="5">
-        <v>4.0196907831540729</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.9999250099342021</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>58.777775380999998</v>
+        <v>58.775334553999997</v>
       </c>
       <c r="C362" s="5">
-        <v>8.5160606999998834E-2</v>
+        <v>8.3216147999998213E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.755113694081456</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.7147410744072999</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>59.239030544999999</v>
+        <v>59.239541005</v>
       </c>
       <c r="C363" s="5">
-        <v>0.46125516400000066</v>
+        <v>0.46420645100000257</v>
       </c>
       <c r="D363" s="5">
-        <v>9.8341953636047705</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>9.9003057445814946</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>59.251987606999997</v>
+        <v>59.256114175</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2957061999998132E-2</v>
+        <v>1.6573170000000914E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>0.26278608087202393</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>0.33623545637464503</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>59.288743027000002</v>
+        <v>59.289986704</v>
       </c>
       <c r="C365" s="5">
-        <v>3.6755420000005756E-2</v>
+        <v>3.3872528999999929E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.74693354798398559</v>
+        <v>0.68811584883325949</v>
       </c>
       <c r="E365" s="5">
-        <v>-1.1645075655061454</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>-1.1633211832277057</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>59.367757646999998</v>
+        <v>59.370407037</v>
       </c>
       <c r="C366" s="5">
-        <v>7.9014619999995261E-2</v>
+        <v>8.0420332999999289E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6110249388930242</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.639865459853862</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>59.716010101999998</v>
+        <v>59.718404823</v>
       </c>
       <c r="C367" s="5">
-        <v>0.34825245500000079</v>
+        <v>0.34799778600000053</v>
       </c>
       <c r="D367" s="5">
-        <v>7.2708311699598349</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>7.265006867230106</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>59.589917851999999</v>
+        <v>59.591435363000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12609224999999924</v>
+        <v>-0.12696945999999798</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5046176726325919</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.5217388271106533</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>58.272899975999998</v>
+        <v>58.271906909000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.3170178760000013</v>
+        <v>-1.3195284540000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-23.52382874637793</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-23.562828422355821</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>56.396788938</v>
+        <v>56.395131620999997</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.8761110379999977</v>
+        <v>-1.8767752880000046</v>
       </c>
       <c r="D370" s="5">
-        <v>-32.47681029857177</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-32.486812728186997</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>57.250704820999999</v>
+        <v>57.240807895000003</v>
       </c>
       <c r="C371" s="5">
-        <v>0.8539158829999991</v>
+        <v>0.84567627400000589</v>
       </c>
       <c r="D371" s="5">
-        <v>19.761582239781241</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>19.555533517457647</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>59.006509416</v>
+        <v>59.005899432</v>
       </c>
       <c r="C372" s="5">
-        <v>1.7558045950000007</v>
+        <v>1.7650915369999964</v>
       </c>
       <c r="D372" s="5">
-        <v>43.690825342497241</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>43.971377471795002</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>59.550852773000003</v>
+        <v>59.548774414</v>
       </c>
       <c r="C373" s="5">
-        <v>0.54434335700000247</v>
+        <v>0.54287498200000073</v>
       </c>
       <c r="D373" s="5">
-        <v>11.649486037937384</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>11.616580782653884</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>58.596661048999998</v>
+        <v>58.591092922000001</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.95419172400000463</v>
+        <v>-0.95768149199999897</v>
       </c>
       <c r="D374" s="5">
-        <v>-17.620601334526409</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-17.680019575417415</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>55.024917656</v>
+        <v>55.034116597999997</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.5717433929999984</v>
+        <v>-3.5569763240000043</v>
       </c>
       <c r="D375" s="5">
-        <v>-52.98479021335686</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-52.836632587185342</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>54.915039194999999</v>
+        <v>54.920802717000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.10987846100000098</v>
+        <v>-0.11331388099999629</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.3701191702018232</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-2.4429814809091899</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>55.394958533999997</v>
+        <v>55.397387617</v>
       </c>
       <c r="C377" s="5">
-        <v>0.4799193389999985</v>
+        <v>0.47658489999999887</v>
       </c>
       <c r="D377" s="5">
-        <v>11.006222609595895</v>
+        <v>10.92486449397072</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.567493750418663</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-6.5653566536175045</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>55.957740299999998</v>
+        <v>55.961247141000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.56278176600000052</v>
+        <v>0.5638595240000015</v>
       </c>
       <c r="D378" s="5">
-        <v>12.896147242060918</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>12.921644144352996</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>55.282112882</v>
+        <v>55.286249322000003</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.6756274179999977</v>
+        <v>-0.67499781899999789</v>
       </c>
       <c r="D379" s="5">
-        <v>-13.564215030159465</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-13.551607714309554</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>55.160653353999997</v>
+        <v>55.160858091999998</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.12145952800000259</v>
+        <v>-0.12539123000000529</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.6048753446646256</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-2.6879488025844389</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>55.911601515999998</v>
+        <v>55.909823651000004</v>
       </c>
       <c r="C381" s="5">
-        <v>0.75094816200000025</v>
+        <v>0.7489655590000055</v>
       </c>
       <c r="D381" s="5">
-        <v>17.617073202818933</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>17.566964963537913</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>55.976367494999998</v>
+        <v>55.970716019000001</v>
       </c>
       <c r="C382" s="5">
-        <v>6.4765979000000584E-2</v>
+        <v>6.0892367999997532E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>1.3989268507547559</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>1.3147982728892282</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>56.337423258000001</v>
+        <v>56.324983834999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.36105576300000308</v>
+        <v>0.35426781599999657</v>
       </c>
       <c r="D383" s="5">
-        <v>8.0207549605808772</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.8654987584574565</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>58.372085849999998</v>
+        <v>58.370465123000002</v>
       </c>
       <c r="C384" s="5">
-        <v>2.0346625919999966</v>
+        <v>2.0454812880000048</v>
       </c>
       <c r="D384" s="5">
-        <v>53.073071444564505</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>53.4281112424257</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>57.944796042999997</v>
+        <v>57.938763973</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.42728980700000108</v>
+        <v>-0.43170115000000209</v>
       </c>
       <c r="D385" s="5">
-        <v>-8.4389609999239283</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-8.5227996930770882</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>58.333262605000002</v>
+        <v>58.32299802</v>
       </c>
       <c r="C386" s="5">
-        <v>0.38846656200000496</v>
+        <v>0.38423404699999963</v>
       </c>
       <c r="D386" s="5">
-        <v>8.3482612049819327</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>8.2548520231865865</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>58.011447150000002</v>
+        <v>58.028835172999997</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.32181545499999942</v>
+        <v>-0.29416284700000261</v>
       </c>
       <c r="D387" s="5">
-        <v>-6.4229855234947948</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-5.8873174562051878</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>58.261218206000002</v>
+        <v>58.273915103</v>
       </c>
       <c r="C388" s="5">
-        <v>0.24977105600000016</v>
+        <v>0.24507993000000283</v>
       </c>
       <c r="D388" s="5">
-        <v>5.2907794600463021</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>5.1874986212730567</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>57.988479484000003</v>
+        <v>57.992778100000002</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.27273872199999971</v>
+        <v>-0.28113700299999778</v>
       </c>
       <c r="D389" s="5">
-        <v>-5.4751666085634421</v>
+        <v>-5.6381161783739646</v>
       </c>
       <c r="E389" s="5">
-        <v>4.6818718140355209</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.6850412892097237</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>58.437137778999997</v>
+        <v>58.443073994999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.44865829499999421</v>
+        <v>0.45029589499999645</v>
       </c>
       <c r="D390" s="5">
-        <v>9.689884709461861</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>9.7260247877651196</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>58.351445816000002</v>
+        <v>58.358828610000003</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.5691962999995042E-2</v>
+        <v>-8.4245384999995565E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-1.7455518023456573</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>-1.7161452096258301</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>58.848648586000003</v>
+        <v>58.847156648999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.49720277000000124</v>
+        <v>0.48832803899999533</v>
       </c>
       <c r="D392" s="5">
-        <v>10.718061289807078</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>10.516471573936892</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>58.560661162000002</v>
+        <v>58.559148784000001</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.28798742400000066</v>
+        <v>-0.28800786499999731</v>
       </c>
       <c r="D393" s="5">
-        <v>-5.7169273506825657</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>-5.7174633423125449</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>58.945616690999998</v>
+        <v>58.935929643999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.38495552899999552</v>
+        <v>0.37678085999999666</v>
       </c>
       <c r="D394" s="5">
-        <v>8.1798890550872407</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.0002096418749566</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>58.934575129000002</v>
+        <v>58.917666662000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.1041561999995508E-2</v>
+        <v>-1.8262981999995986E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.22454989885691834</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.37122118309280694</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>59.488333193000003</v>
+        <v>59.481715295999997</v>
       </c>
       <c r="C396" s="5">
-        <v>0.55375806400000016</v>
+        <v>0.56404863399999527</v>
       </c>
       <c r="D396" s="5">
-        <v>11.876719502243184</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.112836214202073</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>59.769463661000003</v>
+        <v>59.756974016999997</v>
       </c>
       <c r="C397" s="5">
-        <v>0.28113046800000063</v>
+        <v>0.27525872100000015</v>
       </c>
       <c r="D397" s="5">
-        <v>5.8207165163745467</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>5.6966840345369141</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>60.515001789000003</v>
+        <v>60.486293299000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.74553812799999974</v>
+        <v>0.72931928200000584</v>
       </c>
       <c r="D398" s="5">
-        <v>16.039086397633895</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>15.669932588627876</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>59.774501805</v>
+        <v>59.812526161000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.74049998400000305</v>
+        <v>-0.67376713800000232</v>
       </c>
       <c r="D399" s="5">
-        <v>-13.734930576003091</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-12.577728118653065</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>59.559427626000002</v>
+        <v>59.580189996000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.21507417899999837</v>
+        <v>-0.23233616499999954</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.233282025388208</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-4.5629811678883359</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>59.959276545000002</v>
+        <v>59.975283056000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.39984891900000008</v>
+        <v>0.39509306000000066</v>
       </c>
       <c r="D401" s="5">
-        <v>8.3603561185116035</v>
+        <v>8.2542785628212165</v>
       </c>
       <c r="E401" s="5">
-        <v>3.3986010299576375</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.4185376540876611</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>59.834583563999999</v>
+        <v>59.843510102000003</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.12469298100000259</v>
+        <v>-0.13177295399999878</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.4672063366484087</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-2.6049169418051021</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>59.898975962000002</v>
+        <v>59.907822566999997</v>
       </c>
       <c r="C403" s="5">
-        <v>6.4392398000002515E-2</v>
+        <v>6.4312464999993324E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2990795698010649</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.2972627423740501</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>59.929015178999997</v>
+        <v>59.924482171000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.0039216999995233E-2</v>
+        <v>1.6659604000004435E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.60346028664610696</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>0.33421561562865243</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>59.904720863999998</v>
+        <v>59.902690933999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.429431499999879E-2</v>
+        <v>-2.1791237000002184E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.48537866432042387</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-0.43550226202457853</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>59.890058168000003</v>
+        <v>59.875603429999998</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.4662695999994924E-2</v>
+        <v>-2.7087504000000706E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.29332525442621327</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-0.54128260846377785</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>60.155957209</v>
+        <v>60.135860887</v>
       </c>
       <c r="C407" s="5">
-        <v>0.26589904099999728</v>
+        <v>0.26025745700000158</v>
       </c>
       <c r="D407" s="5">
-        <v>5.4597851181409585</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>5.3424831676971207</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>59.945230473000002</v>
+        <v>59.930684069000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.21072673599999803</v>
+        <v>-0.20517681799999821</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.123557626805785</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-4.0183021728723904</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>59.650587508000001</v>
+        <v>59.634575881000004</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.29464296500000131</v>
+        <v>-0.29610818799999805</v>
       </c>
       <c r="D409" s="5">
-        <v>-5.7413763022235891</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-5.7705187910830453</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>60.041466063000001</v>
+        <v>59.983213882000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.39087855500000046</v>
+        <v>0.34863800099999764</v>
       </c>
       <c r="D410" s="5">
-        <v>8.1530450555503222</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.2455196648023357</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>60.441857460000001</v>
+        <v>60.500469911000003</v>
       </c>
       <c r="C411" s="5">
-        <v>0.40039139699999993</v>
+        <v>0.51725602900000212</v>
       </c>
       <c r="D411" s="5">
-        <v>8.3024224669694835</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>10.853190545944159</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>59.926235579</v>
+        <v>59.954207701999998</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.51562188100000128</v>
+        <v>-0.54626220900000533</v>
       </c>
       <c r="D412" s="5">
-        <v>-9.7701285224377603</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-10.312680732505818</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>60.397205958000001</v>
+        <v>60.432808471000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.47097037900000061</v>
+        <v>0.47860076900000337</v>
       </c>
       <c r="D413" s="5">
-        <v>9.849531990439985</v>
+        <v>10.011304036910506</v>
       </c>
       <c r="E413" s="5">
-        <v>0.73037808031477525</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.76285661640445035</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>60.475447234999997</v>
+        <v>60.487638345999997</v>
       </c>
       <c r="C414" s="5">
-        <v>7.8241276999996501E-2</v>
+        <v>5.4829874999995809E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.5656583139431968</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>1.0941932528741649</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>60.629859885999998</v>
+        <v>60.640330315</v>
       </c>
       <c r="C415" s="5">
-        <v>0.15441265100000123</v>
+        <v>0.15269196900000281</v>
       </c>
       <c r="D415" s="5">
-        <v>3.1073700837993767</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>3.0716333564751341</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>60.622947932999999</v>
+        <v>60.616404367999998</v>
       </c>
       <c r="C416" s="5">
-        <v>-6.9119529999994711E-3</v>
+        <v>-2.3925947000002168E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.13671720379775376</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-0.47243993301830933</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>60.543302830000002</v>
+        <v>60.540841733999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-7.9645102999997164E-2</v>
+        <v>-7.5562634000000628E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.5651918070405002</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.4856713499476371</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>60.272556752</v>
+        <v>60.255123851999997</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.27074607800000194</v>
+        <v>-0.28571788200000015</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.2362885314338525</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-5.5185950491876685</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>59.924506104999999</v>
+        <v>59.901119158</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.34805064700000088</v>
+        <v>-0.35400469399999679</v>
       </c>
       <c r="D419" s="5">
-        <v>-6.7136319841178294</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-6.8267086309902076</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>60.666260751000003</v>
+        <v>60.641574573</v>
       </c>
       <c r="C420" s="5">
-        <v>0.74175464600000396</v>
+        <v>0.74045541499999956</v>
       </c>
       <c r="D420" s="5">
-        <v>15.907935302263976</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>15.884777990382615</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>60.800027673999999</v>
+        <v>60.781573276000003</v>
       </c>
       <c r="C421" s="5">
-        <v>0.13376692299999604</v>
+        <v>0.13999870300000339</v>
       </c>
       <c r="D421" s="5">
-        <v>2.6782821778073673</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>2.8057994261772246</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>60.68815326</v>
+        <v>60.595789339</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.11187441399999898</v>
+        <v>-0.18578393700000362</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.185837227723364</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-3.6068619870207708</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>60.586015427</v>
+        <v>60.670555880999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.10213783300000046</v>
+        <v>7.4766541999998992E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.0010036675353393</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>1.490717764103433</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>60.794512984999997</v>
+        <v>60.825029520999998</v>
       </c>
       <c r="C424" s="5">
-        <v>0.2084975579999977</v>
+        <v>0.15447363999999908</v>
       </c>
       <c r="D424" s="5">
-        <v>4.2086840797782799</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.098477402399058</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>60.403117907999999</v>
+        <v>60.461095538000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.39139507699999854</v>
+        <v>-0.36393398299999546</v>
       </c>
       <c r="D425" s="5">
-        <v>-7.4578306127853651</v>
+        <v>-6.9483227075180292</v>
       </c>
       <c r="E425" s="5">
-        <v>9.7884494923539123E-3</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>4.680746719487594E-2</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>60.539855557000003</v>
+        <v>60.555130785000003</v>
       </c>
       <c r="C426" s="5">
-        <v>0.13673764900000407</v>
+        <v>9.4035247000000766E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>2.7505804936018396</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>1.882410304412141</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>60.550326417999997</v>
+        <v>60.561289864000003</v>
       </c>
       <c r="C427" s="5">
-        <v>1.0470860999994613E-2</v>
+        <v>6.1590789999996787E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>0.20774732140498298</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>0.12212062992633665</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>60.416087382999997</v>
+        <v>60.407435739999997</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.13423903500000023</v>
+        <v>-0.15385412400000575</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.6281788614517798</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.006326032983353</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>60.363844548000003</v>
+        <v>60.359859297</v>
       </c>
       <c r="C429" s="5">
-        <v>-5.2242834999994159E-2</v>
+        <v>-4.7576442999996971E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.0327398806136201</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-0.9410277295680447</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>60.522149524</v>
+        <v>60.501438249000003</v>
       </c>
       <c r="C430" s="5">
-        <v>0.1583049759999966</v>
+        <v>0.14157895200000326</v>
       </c>
       <c r="D430" s="5">
-        <v>3.1928069291277117</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.8512944236372517</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>60.251428908999998</v>
+        <v>60.226790266999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.27072061500000189</v>
+        <v>-0.27464798200000473</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.2375933202748364</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-5.3134626705911288</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>61.830100907999999</v>
+        <v>61.798978525999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.5786719990000009</v>
+        <v>1.5721882590000007</v>
       </c>
       <c r="D432" s="5">
-        <v>36.39273916160839</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>36.238213178709209</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>61.039178190000001</v>
+        <v>61.021803403</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.79092271799999736</v>
+        <v>-0.77717512299999925</v>
       </c>
       <c r="D433" s="5">
-        <v>-14.315025808838778</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-14.089766356668376</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>60.430532817</v>
+        <v>60.313797895999997</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.60864537300000165</v>
+        <v>-0.70800550700000286</v>
       </c>
       <c r="D434" s="5">
-        <v>-11.330767815621002</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-13.068003039063969</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>60.396745940999999</v>
+        <v>60.043047498</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.3786876000000632E-2</v>
+        <v>-0.27075039799999701</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.66886398598381414</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-5.2558060408259948</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>60.062109864999996</v>
+        <v>60.018915184999997</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.33463607600000245</v>
+        <v>-2.4132313000002625E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.449842097833014</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-0.48123551148420152</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>59.724672337000001</v>
+        <v>59.765728903999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.33743752799999527</v>
+        <v>-0.25318628099999785</v>
       </c>
       <c r="D437" s="5">
-        <v>-6.537304758812823</v>
+        <v>-4.9463170589055583</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.1231962761149794</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.1501059115989087</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>59.933395965999999</v>
+        <v>59.951503518999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.20872362899999786</v>
+        <v>0.1857746149999997</v>
       </c>
       <c r="D438" s="5">
-        <v>4.2752714049747231</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>3.7944911348940291</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>60.082819727</v>
+        <v>60.110415402999998</v>
       </c>
       <c r="C439" s="5">
-        <v>0.14942376100000132</v>
+        <v>0.15891188399999834</v>
       </c>
       <c r="D439" s="5">
-        <v>3.0331638800521032</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>3.227592900318399</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>59.951266050999998</v>
+        <v>59.978545756999999</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.13155367600000289</v>
+        <v>-0.1318696459999984</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.5960356417641606</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-2.6010155659618839</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>59.381481377999997</v>
+        <v>59.421303981000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.56978467300000091</v>
+        <v>-0.55724177599999791</v>
       </c>
       <c r="D441" s="5">
-        <v>-10.827277881545061</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-10.596410300776082</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>59.714895554999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.29359157399999702</v>
+      </c>
+      <c r="D442" s="5">
+        <v>6.0928187304678749</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>