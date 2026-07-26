--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{966A5588-DD6E-443F-BB6D-DCF451106D0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F8E2913-E949-4D94-8B76-F2B533B8D278}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6C35A5D6-6132-4028-A2F1-D107E26F42A0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D2BBC4C5-F1DC-45F1-82F6-91B6D396DFB8}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E08DE895-C9BD-4B72-A896-539E23C5705C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42D62F44-B769-4699-A486-B13E6426D3D6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.250588821000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.406354526000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.15576570500000031</v>
       </c>
       <c r="D7" s="5">
         <v>7.3576023758518128</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.542833751</v>
       </c>
       <c r="C8" s="5">
         <v>0.13647922499999865</v>
       </c>
       <c r="D8" s="5">
         <v>6.3814844324374453</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>27.034655083000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.49182133200000067</v>
       </c>
       <c r="D9" s="5">
         <v>24.647207698377628</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>27.404391337</v>
       </c>
       <c r="C10" s="5">
         <v>0.36973625399999932</v>
       </c>
       <c r="D10" s="5">
         <v>17.704192147279297</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>27.279965355000002</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12442598199999821</v>
       </c>
       <c r="D11" s="5">
         <v>-5.3144196439607665</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.68072854</v>
       </c>
       <c r="C12" s="5">
         <v>-0.59923681500000114</v>
       </c>
       <c r="D12" s="5">
         <v>-23.396883807265123</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.638075291</v>
       </c>
       <c r="C13" s="5">
         <v>-4.265324900000067E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.9016065832534568</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>27.124602230000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.48652693900000088</v>
       </c>
       <c r="D14" s="5">
         <v>24.258593347340085</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>27.30866949</v>
       </c>
       <c r="C15" s="5">
         <v>0.18406725999999907</v>
       </c>
       <c r="D15" s="5">
         <v>8.4540957819724039</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>27.313101060000001</v>
       </c>
       <c r="C16" s="5">
         <v>4.4315700000012725E-3</v>
       </c>
       <c r="D16" s="5">
         <v>0.19490634312469002</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>27.735687011</v>
       </c>
       <c r="C17" s="5">
         <v>0.42258595099999852</v>
       </c>
       <c r="D17" s="5">
         <v>20.230594331113494</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.852516400999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.11682938999999948</v>
       </c>
       <c r="D18" s="5">
         <v>5.1734523857371206</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.682957961</v>
       </c>
       <c r="C19" s="5">
         <v>-0.16955843999999942</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0655667339977857</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.044607641999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.36164968099999939</v>
       </c>
       <c r="D20" s="5">
         <v>16.853709137453055</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.027782287000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.6825354999998154E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.71756882775417807</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>28.276499931</v>
       </c>
       <c r="C22" s="5">
         <v>0.24871764399999918</v>
       </c>
       <c r="D22" s="5">
         <v>11.184178858594951</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.909146193000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.36735373799999849</v>
       </c>
       <c r="D23" s="5">
         <v>-14.522701071758238</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>28.886754435</v>
       </c>
       <c r="C24" s="5">
         <v>0.97760824199999874</v>
       </c>
       <c r="D24" s="5">
         <v>51.156346790035357</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>29.037029861000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.15027542600000032</v>
       </c>
       <c r="D25" s="5">
         <v>6.4244219787476853</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>29.040833986999999</v>
       </c>
       <c r="C26" s="5">
         <v>3.8041259999985755E-3</v>
       </c>
       <c r="D26" s="5">
         <v>0.15732469690974415</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>28.794361175999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.24647281100000029</v>
       </c>
       <c r="D27" s="5">
         <v>-9.7223253620870249</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>29.014788827</v>
       </c>
       <c r="C28" s="5">
         <v>0.22042765100000139</v>
       </c>
       <c r="D28" s="5">
         <v>9.5831032234624089</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>28.940435704999999</v>
       </c>
       <c r="C29" s="5">
         <v>-7.4353122000001548E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-3.0321393643828798</v>
       </c>
       <c r="E29" s="5">
         <v>4.3436771316398115</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>29.072008867000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.13157316200000224</v>
       </c>
       <c r="D30" s="5">
         <v>5.5941178196099006</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>29.623420283000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.55141141600000054</v>
       </c>
       <c r="D31" s="5">
         <v>25.291582034813743</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>29.329408784000002</v>
       </c>
       <c r="C32" s="5">
         <v>-0.29401149899999979</v>
       </c>
       <c r="D32" s="5">
         <v>-11.280864415438273</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>28.633635836</v>
       </c>
       <c r="C33" s="5">
         <v>-0.69577294800000189</v>
       </c>
       <c r="D33" s="5">
         <v>-25.031596300453963</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>28.950022283999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.31638644799999938</v>
       </c>
       <c r="D34" s="5">
         <v>14.095590645346846</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>29.366183321000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.41616103700000195</v>
       </c>
       <c r="D35" s="5">
         <v>18.681557950505589</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>29.808489366</v>
       </c>
       <c r="C36" s="5">
         <v>0.4423060449999987</v>
       </c>
       <c r="D36" s="5">
         <v>19.649129165134973</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>29.831443604</v>
       </c>
       <c r="C37" s="5">
         <v>2.2954238000000515E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.92799226818602865</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>29.872244663</v>
       </c>
       <c r="C38" s="5">
         <v>4.080105899999964E-2</v>
       </c>
       <c r="D38" s="5">
         <v>1.6536666798001365</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>30.069790297000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.1975456340000008</v>
       </c>
       <c r="D39" s="5">
         <v>8.2307084460646607</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>30.303205994999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.23341569799999817</v>
       </c>
       <c r="D40" s="5">
         <v>9.7231189608780291</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>30.357228146000001</v>
       </c>
       <c r="C41" s="5">
         <v>5.4022151000001628E-2</v>
       </c>
       <c r="D41" s="5">
         <v>2.1603653354055563</v>
       </c>
       <c r="E41" s="5">
         <v>4.8955463402205357</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>30.308570608</v>
       </c>
       <c r="C42" s="5">
         <v>-4.86575380000005E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-1.9065328510441848</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>30.639123989000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.33055338100000142</v>
       </c>
       <c r="D43" s="5">
         <v>13.901821666437675</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>30.706022924999999</v>
       </c>
       <c r="C44" s="5">
         <v>6.6898935999997633E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.6518329558382403</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>31.133506868000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.42748394300000214</v>
       </c>
       <c r="D45" s="5">
         <v>18.046650508121775</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>31.329561569999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.19605470199999786</v>
       </c>
       <c r="D46" s="5">
         <v>7.8239658537350154</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>31.227011891</v>
       </c>
       <c r="C47" s="5">
         <v>-0.10254967899999912</v>
       </c>
       <c r="D47" s="5">
         <v>-3.8579594762641611</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>31.369153269000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.14214137800000159</v>
       </c>
       <c r="D48" s="5">
         <v>5.6010923243975386</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>31.444853656999999</v>
       </c>
       <c r="C49" s="5">
         <v>7.5700387999997787E-2</v>
       </c>
       <c r="D49" s="5">
         <v>2.9345998288152542</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>31.277412086999998</v>
       </c>
       <c r="C50" s="5">
         <v>-0.16744157000000115</v>
       </c>
       <c r="D50" s="5">
         <v>-6.206053380832433</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>31.515046761000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.23763467400000238</v>
       </c>
       <c r="D51" s="5">
         <v>9.5079692597650265</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>31.582695758</v>
       </c>
       <c r="C52" s="5">
         <v>6.7648996999999156E-2</v>
       </c>
       <c r="D52" s="5">
         <v>2.6065038718340983</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.871505903999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.28881014599999943</v>
       </c>
       <c r="D53" s="5">
         <v>11.542570377902962</v>
       </c>
       <c r="E53" s="5">
         <v>4.9881950707661327</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>32.362567867000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.49106196300000349</v>
       </c>
       <c r="D54" s="5">
         <v>20.13918512437003</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>32.147772035999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21479583100000355</v>
       </c>
       <c r="D55" s="5">
         <v>-7.680196804842387</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>32.305928184000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.15815614800000333</v>
       </c>
       <c r="D56" s="5">
         <v>6.0659825124872224</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.116702691999997</v>
       </c>
       <c r="C57" s="5">
         <v>-0.1892254920000056</v>
       </c>
       <c r="D57" s="5">
         <v>-6.8066899295056054</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>32.397471256999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.28076856500000247</v>
       </c>
       <c r="D58" s="5">
         <v>11.009958867005842</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.994713697999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.59724244099999879</v>
       </c>
       <c r="D59" s="5">
         <v>24.508503206355602</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>31.739101606999998</v>
       </c>
       <c r="C60" s="5">
         <v>-1.2556120909999997</v>
       </c>
       <c r="D60" s="5">
         <v>-37.222620264523833</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>32.249430294</v>
       </c>
       <c r="C61" s="5">
         <v>0.51032868700000122</v>
       </c>
       <c r="D61" s="5">
         <v>21.095779683664297</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>31.85503946</v>
       </c>
       <c r="C62" s="5">
         <v>-0.3943908339999993</v>
       </c>
       <c r="D62" s="5">
         <v>-13.727336703302839</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.570630905999998</v>
       </c>
       <c r="C63" s="5">
         <v>0.71559144599999769</v>
       </c>
       <c r="D63" s="5">
         <v>30.54982214252302</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.483405550000001</v>
       </c>
       <c r="C64" s="5">
         <v>-8.7225355999997589E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.1667300341355786</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.495908987</v>
       </c>
       <c r="C65" s="5">
         <v>1.2503436999999451E-2</v>
       </c>
       <c r="D65" s="5">
         <v>0.46288033462840161</v>
       </c>
       <c r="E65" s="5">
         <v>1.9591263898253164</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>32.376937507000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.11897147999999902</v>
       </c>
       <c r="D66" s="5">
         <v>-4.3059517312125317</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>32.678163992000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.30122648500000082</v>
       </c>
       <c r="D67" s="5">
         <v>11.753869818878337</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>32.807452136999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.12928814499999675</v>
       </c>
       <c r="D68" s="5">
         <v>4.8523749861187015</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>33.092744697999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.28529256099999856</v>
       </c>
       <c r="D69" s="5">
         <v>10.94900692715961</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>33.364906382000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.27216168400000385</v>
       </c>
       <c r="D70" s="5">
         <v>10.3279277605409</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>33.426085206000003</v>
       </c>
       <c r="C71" s="5">
         <v>6.1178824000002408E-2</v>
       </c>
       <c r="D71" s="5">
         <v>2.2226801623160597</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>33.247534754</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17855045200000319</v>
       </c>
       <c r="D72" s="5">
         <v>-6.2249740119585617</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>33.676393625000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.42885887100000275</v>
       </c>
       <c r="D73" s="5">
         <v>16.62550608426363</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>34.429868929000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.7534753039999984</v>
       </c>
       <c r="D74" s="5">
         <v>30.411985618798631</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>34.322522259000003</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10734666999999831</v>
       </c>
       <c r="D75" s="5">
         <v>-3.6779068776859991</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>34.377320118</v>
       </c>
       <c r="C76" s="5">
         <v>5.4797858999997118E-2</v>
       </c>
       <c r="D76" s="5">
         <v>1.9327814676587618</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>34.400626181</v>
       </c>
       <c r="C77" s="5">
         <v>2.330606299999971E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.81657888452992822</v>
       </c>
       <c r="E77" s="5">
         <v>5.8614061073410273</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>34.172046977999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22857920300000245</v>
       </c>
       <c r="D78" s="5">
         <v>-7.6885098585180778</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>34.429136864999997</v>
       </c>
       <c r="C79" s="5">
         <v>0.25708988699999935</v>
       </c>
       <c r="D79" s="5">
         <v>9.4111756392682331</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>34.506686760999997</v>
       </c>
       <c r="C80" s="5">
         <v>7.7549896000000729E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.7366775203295557</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>34.469832289999999</v>
       </c>
       <c r="C81" s="5">
         <v>-3.6854470999998057E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.2741443129953733</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>34.344840017000003</v>
       </c>
       <c r="C82" s="5">
         <v>-0.1249922729999966</v>
       </c>
       <c r="D82" s="5">
         <v>-4.265620254729507</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>34.448957196000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.10411717899999928</v>
       </c>
       <c r="D83" s="5">
         <v>3.6990998292291577</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>34.688432458000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.23947526199999913</v>
       </c>
       <c r="D84" s="5">
         <v>8.6683666559857375</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>34.827033634000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.13860117600000166</v>
       </c>
       <c r="D85" s="5">
         <v>4.9015065845061212</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>34.846833285000002</v>
       </c>
       <c r="C86" s="5">
         <v>1.9799650999999585E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.68435384127578658</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>34.998521818999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.15168853399999449</v>
       </c>
       <c r="D87" s="5">
         <v>5.3505030555449862</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>35.094373816000001</v>
       </c>
       <c r="C88" s="5">
         <v>9.5851997000004019E-2</v>
       </c>
       <c r="D88" s="5">
         <v>3.3364524659874384</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>35.390996827000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.29662301100000121</v>
       </c>
       <c r="D89" s="5">
         <v>10.627620001463889</v>
       </c>
       <c r="E89" s="5">
         <v>2.8789320310308675</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>35.381096728000003</v>
       </c>
       <c r="C90" s="5">
         <v>-9.9000989999993294E-3</v>
       </c>
       <c r="D90" s="5">
         <v>-0.33516596963132361</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>35.48918638</v>
       </c>
       <c r="C91" s="5">
         <v>0.10808965199999676</v>
       </c>
       <c r="D91" s="5">
         <v>3.7282436524449958</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>35.373529654000002</v>
       </c>
       <c r="C92" s="5">
         <v>-0.11565672599999743</v>
       </c>
       <c r="D92" s="5">
         <v>-3.8413742120888328</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>35.542768621</v>
       </c>
       <c r="C93" s="5">
         <v>0.1692389669999983</v>
       </c>
       <c r="D93" s="5">
         <v>5.8947158996816018</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>35.632847409</v>
       </c>
       <c r="C94" s="5">
         <v>9.0078787999999577E-2</v>
       </c>
       <c r="D94" s="5">
         <v>3.0840052581617705</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>35.729142504000002</v>
       </c>
       <c r="C95" s="5">
         <v>9.6295095000002107E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.2915472189189554</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>36.647740177999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.91859767399999726</v>
       </c>
       <c r="D96" s="5">
         <v>35.611112088683818</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>36.380657427999999</v>
       </c>
       <c r="C97" s="5">
         <v>-0.26708275000000015</v>
       </c>
       <c r="D97" s="5">
         <v>-8.4032388877356858</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>36.715310035999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.33465260799999896</v>
       </c>
       <c r="D98" s="5">
         <v>11.614311433773029</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>35.287176193000001</v>
       </c>
       <c r="C99" s="5">
         <v>-1.4281338429999977</v>
       </c>
       <c r="D99" s="5">
         <v>-37.879281145450463</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>35.596509181999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.30933298899999784</v>
       </c>
       <c r="D100" s="5">
         <v>11.041687619035812</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>35.648017338999999</v>
       </c>
       <c r="C101" s="5">
         <v>5.1508157000000665E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.7502862925596219</v>
       </c>
       <c r="E101" s="5">
         <v>0.72623134424942837</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>36.625860002000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.97784266300000411</v>
       </c>
       <c r="D102" s="5">
         <v>38.36600684489224</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>36.519536745000003</v>
       </c>
       <c r="C103" s="5">
         <v>-0.10632325699999967</v>
       </c>
       <c r="D103" s="5">
         <v>-3.4284625912954558</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>36.808878755000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.2893420099999986</v>
       </c>
       <c r="D104" s="5">
         <v>9.9329656577720407</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>37.120342764</v>
       </c>
       <c r="C105" s="5">
         <v>0.31146400899999804</v>
       </c>
       <c r="D105" s="5">
         <v>10.640128495369016</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>37.371310237000003</v>
       </c>
       <c r="C106" s="5">
         <v>0.25096747300000288</v>
       </c>
       <c r="D106" s="5">
         <v>8.4216869527479652</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>37.667052058000003</v>
       </c>
       <c r="C107" s="5">
         <v>0.29574182100000002</v>
       </c>
       <c r="D107" s="5">
         <v>9.9207527322647806</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>38.563566928</v>
       </c>
       <c r="C108" s="5">
         <v>0.89651486999999719</v>
       </c>
       <c r="D108" s="5">
         <v>32.613206848305687</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>38.592936905000002</v>
       </c>
       <c r="C109" s="5">
         <v>2.9369977000001768E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.91775684713510941</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>37.907035800999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.6859011040000027</v>
       </c>
       <c r="D110" s="5">
         <v>-19.361219402950404</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>38.073986779000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.16695097800000269</v>
       </c>
       <c r="D111" s="5">
         <v>5.4149851704542451</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>38.297417879000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.22343109999999911</v>
       </c>
       <c r="D112" s="5">
         <v>7.2738001978694067</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>38.271245810000003</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6172068999997578E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-0.81699256033431755</v>
       </c>
       <c r="E113" s="5">
         <v>7.3586938820580983</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>38.468034938000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.19678912799999893</v>
       </c>
       <c r="D114" s="5">
         <v>6.3478773149352685</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>38.462484857</v>
       </c>
       <c r="C115" s="5">
         <v>-5.550081000002649E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-0.17299596355708768</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>38.511553767000002</v>
       </c>
       <c r="C116" s="5">
         <v>4.9068910000002575E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.5417000578616946</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>38.896606488000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.38505272100000099</v>
       </c>
       <c r="D117" s="5">
         <v>12.680319296124765</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>38.895758291999996</v>
       </c>
       <c r="C118" s="5">
         <v>-8.4819600000685114E-4</v>
       </c>
       <c r="D118" s="5">
         <v>-2.6164573888332043E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.157813924000003</v>
       </c>
       <c r="C119" s="5">
         <v>0.26205563200000626</v>
       </c>
       <c r="D119" s="5">
         <v>8.3912806140058684</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>39.250211313999998</v>
       </c>
       <c r="C120" s="5">
         <v>9.2397389999995028E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.8685767229450043</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.140870933000002</v>
       </c>
       <c r="C121" s="5">
         <v>-0.10934038099999555</v>
       </c>
       <c r="D121" s="5">
         <v>-3.2921274389057897</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.767243749000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.62637281599999994</v>
       </c>
       <c r="D122" s="5">
         <v>20.987380767552821</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.627211916</v>
       </c>
       <c r="C123" s="5">
         <v>-0.14003183300000188</v>
       </c>
       <c r="D123" s="5">
         <v>-4.144659628599678</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.440511661999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.18670025400000156</v>
       </c>
       <c r="D124" s="5">
         <v>-5.5094719195596387</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.883279907000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.44276824500000345</v>
       </c>
       <c r="D125" s="5">
         <v>14.3351886391899</v>
       </c>
       <c r="E125" s="5">
         <v>4.2121286174038985</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.314934272999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.56834563400000349</v>
       </c>
       <c r="D126" s="5">
         <v>-15.821680817479045</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.610284894999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.29535062200000084</v>
       </c>
       <c r="D127" s="5">
         <v>9.3968823270478286</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>40.828477028999998</v>
       </c>
       <c r="C128" s="5">
         <v>1.2181921339999988</v>
       </c>
       <c r="D128" s="5">
         <v>43.834335411776479</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>40.369012499</v>
       </c>
       <c r="C129" s="5">
         <v>-0.45946452999999821</v>
       </c>
       <c r="D129" s="5">
         <v>-12.698974155478304</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>40.286520504000002</v>
       </c>
       <c r="C130" s="5">
         <v>-8.2491994999998042E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-2.4247654731306523</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>40.334303802000001</v>
       </c>
       <c r="C131" s="5">
         <v>4.7783297999998808E-2</v>
       </c>
       <c r="D131" s="5">
         <v>1.4326254918379577</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>40.990977037</v>
       </c>
       <c r="C132" s="5">
         <v>0.65667323499999952</v>
       </c>
       <c r="D132" s="5">
         <v>21.384842433926398</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>41.048697879999999</v>
       </c>
       <c r="C133" s="5">
         <v>5.7720842999998467E-2</v>
       </c>
       <c r="D133" s="5">
         <v>1.7029107959639411</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>40.807790097000002</v>
       </c>
       <c r="C134" s="5">
         <v>-0.24090778299999727</v>
       </c>
       <c r="D134" s="5">
         <v>-6.8196587590248159</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>40.841795300999998</v>
       </c>
       <c r="C135" s="5">
         <v>3.400520399999607E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.004557872458034</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>41.156255616000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.31446031500000515</v>
       </c>
       <c r="D136" s="5">
         <v>9.6408462972058295</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>41.283478744999996</v>
       </c>
       <c r="C137" s="5">
         <v>0.12722312899999366</v>
       </c>
       <c r="D137" s="5">
         <v>3.7731882923973892</v>
       </c>
       <c r="E137" s="5">
         <v>3.5107414467039355</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>41.138570221999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.14490852299999801</v>
       </c>
       <c r="D138" s="5">
         <v>-4.1317294550582861</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>41.675409225999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.53683900400000084</v>
       </c>
       <c r="D139" s="5">
         <v>16.833705899192996</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>41.561057767000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.1143514589999981</v>
       </c>
       <c r="D140" s="5">
         <v>-3.2433929929552408</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>41.425304093000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.13575367400000005</v>
       </c>
       <c r="D141" s="5">
         <v>-3.8499852475078367</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>41.586634019999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.16132992699999704</v>
       </c>
       <c r="D142" s="5">
         <v>4.7747862143391329</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>41.731522155</v>
       </c>
       <c r="C143" s="5">
         <v>0.14488813500000219</v>
       </c>
       <c r="D143" s="5">
         <v>4.2618592530754285</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>41.672400361999998</v>
       </c>
       <c r="C144" s="5">
         <v>-5.9121793000002754E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-1.686877005667542</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>41.609075734999998</v>
       </c>
       <c r="C145" s="5">
         <v>-6.3324627000000078E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.8083350079311389</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>42.007736940999997</v>
       </c>
       <c r="C146" s="5">
         <v>0.39866120599999988</v>
       </c>
       <c r="D146" s="5">
         <v>12.122972108884955</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>42.387807885999997</v>
       </c>
       <c r="C147" s="5">
         <v>0.38007094499999994</v>
       </c>
       <c r="D147" s="5">
         <v>11.414075215555442</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>42.347333667999997</v>
       </c>
       <c r="C148" s="5">
         <v>-4.0474217999999951E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.1398277903008402</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>42.503256942999997</v>
       </c>
       <c r="C149" s="5">
         <v>0.15592327499999925</v>
       </c>
       <c r="D149" s="5">
         <v>4.5089959306164884</v>
       </c>
       <c r="E149" s="5">
         <v>2.9546400523423166</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>42.516353743000003</v>
       </c>
       <c r="C150" s="5">
         <v>1.3096800000006681E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.37039096466318089</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.421994290000001</v>
       </c>
       <c r="C151" s="5">
         <v>-9.4359453000002702E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6309724748360575</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.799999505000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.37800521500000173</v>
       </c>
       <c r="D152" s="5">
         <v>11.232626915180521</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.777659516</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2339989000002447E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.62455982878324434</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.782207804000002</v>
       </c>
       <c r="C154" s="5">
         <v>4.5482880000022874E-3</v>
       </c>
       <c r="D154" s="5">
         <v>0.1276633293843199</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>43.245420088000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.46321228400000081</v>
       </c>
       <c r="D155" s="5">
         <v>13.794986399358077</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.856762717000002</v>
       </c>
       <c r="C156" s="5">
         <v>-1.3886573710000008</v>
       </c>
       <c r="D156" s="5">
         <v>-32.4063045140635</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.735906685000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.87914396800000105</v>
       </c>
       <c r="D157" s="5">
         <v>28.329775674240686</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>43.076011897999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.34010521299999397</v>
       </c>
       <c r="D158" s="5">
         <v>9.9792592766227095</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>43.736990145999997</v>
       </c>
       <c r="C159" s="5">
         <v>0.66097824799999927</v>
       </c>
       <c r="D159" s="5">
         <v>20.049638059667529</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>43.978170110000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.24117996400000408</v>
       </c>
       <c r="D160" s="5">
         <v>6.8216160360291322</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>43.965503570999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2666539000001364E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.34507556217259205</v>
       </c>
       <c r="E161" s="5">
         <v>3.4403166561117526</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>44.329254745</v>
       </c>
       <c r="C162" s="5">
         <v>0.36375117400000079</v>
       </c>
       <c r="D162" s="5">
         <v>10.392746642986751</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>43.960380260999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.36887448400000267</v>
       </c>
       <c r="D163" s="5">
         <v>-9.5409287694234397</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>43.854868697999997</v>
       </c>
       <c r="C164" s="5">
         <v>-0.10551156300000031</v>
       </c>
       <c r="D164" s="5">
         <v>-2.8424632936550398</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>44.340680239000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.4858115410000039</v>
       </c>
       <c r="D165" s="5">
         <v>14.133841871739383</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.531280608000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.19060036900000199</v>
       </c>
       <c r="D166" s="5">
         <v>5.2819686797526799</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.48662538</v>
       </c>
       <c r="C167" s="5">
         <v>-4.4655228000003433E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1967253962603674</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.278008608999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.20861677100000264</v>
       </c>
       <c r="D168" s="5">
         <v>-5.4844182910089749</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>44.093906586999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.18410202199999759</v>
       </c>
       <c r="D169" s="5">
         <v>-4.8769059508062318</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.682719783000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.58881319600000381</v>
       </c>
       <c r="D170" s="5">
         <v>17.255242769562894</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>44.798193335999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.11547355299999396</v>
       </c>
       <c r="D171" s="5">
         <v>3.145620736694843</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>45.305273616999997</v>
       </c>
       <c r="C172" s="5">
         <v>0.50708028100000035</v>
       </c>
       <c r="D172" s="5">
         <v>14.46141093029838</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.522259996000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.21698637900000506</v>
       </c>
       <c r="D173" s="5">
         <v>5.9011526465463593</v>
       </c>
       <c r="E173" s="5">
         <v>3.5408588519542317</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>45.730428629999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.20816863399999619</v>
       </c>
       <c r="D174" s="5">
         <v>5.6276178939223209</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>45.559581813000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.17084681699999749</v>
       </c>
       <c r="D175" s="5">
         <v>-4.3921648459733342</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>45.753884104999997</v>
       </c>
       <c r="C176" s="5">
         <v>0.19430229199999616</v>
       </c>
       <c r="D176" s="5">
         <v>5.2395213966210052</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>46.027303760000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.27341965500000498</v>
       </c>
       <c r="D177" s="5">
         <v>7.4115063443943141</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>46.306267286999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.27896352699999483</v>
       </c>
       <c r="D178" s="5">
         <v>7.5203998041014186</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>46.029372383999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27689490299999875</v>
       </c>
       <c r="D179" s="5">
         <v>-6.9442211821066131</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>46.069428139999999</v>
       </c>
       <c r="C180" s="5">
         <v>4.0055756000000997E-2</v>
       </c>
       <c r="D180" s="5">
         <v>1.0492785822017181</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>46.762862089000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.69343394900000277</v>
       </c>
       <c r="D181" s="5">
         <v>19.635247215369091</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>46.828172135000003</v>
       </c>
       <c r="C182" s="5">
         <v>6.5310046000000455E-2</v>
       </c>
       <c r="D182" s="5">
         <v>1.6888802755462118</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>46.568345039</v>
       </c>
       <c r="C183" s="5">
         <v>-0.2598270960000022</v>
       </c>
       <c r="D183" s="5">
         <v>-6.4587485033170022</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>46.776367049000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.20802201000000053</v>
       </c>
       <c r="D184" s="5">
         <v>5.4941106264645656</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.665439896999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.11092715200000214</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8088983416679092</v>
       </c>
       <c r="E185" s="5">
         <v>2.5112547160453857</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>46.840122297000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.17468240000000179</v>
       </c>
       <c r="D186" s="5">
         <v>4.5855957315411144</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>47.099943895999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.25982159899999857</v>
       </c>
       <c r="D187" s="5">
         <v>6.863263721608881</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>47.185339220000003</v>
       </c>
       <c r="C188" s="5">
         <v>8.5395324000003825E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.1975068746813431</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>47.436945025</v>
       </c>
       <c r="C189" s="5">
         <v>0.25160580499999696</v>
       </c>
       <c r="D189" s="5">
         <v>6.5897808772595434</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>47.404736217999996</v>
       </c>
       <c r="C190" s="5">
         <v>-3.2208807000003503E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.81174194383778486</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>47.715505430999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.31076921300000038</v>
       </c>
       <c r="D191" s="5">
         <v>8.1567254933952782</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>45.931098794999997</v>
       </c>
       <c r="C192" s="5">
         <v>-1.7844066359999999</v>
       </c>
       <c r="D192" s="5">
         <v>-36.705251513991797</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>48.188371445000001</v>
       </c>
       <c r="C193" s="5">
         <v>2.2572726500000044</v>
       </c>
       <c r="D193" s="5">
         <v>77.838166148533446</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>48.125409689000001</v>
       </c>
       <c r="C194" s="5">
         <v>-6.296175599999998E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-1.5566726636174977</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>48.159741320000002</v>
       </c>
       <c r="C195" s="5">
         <v>3.4331631000000584E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.8594209588508317</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>48.037541541000003</v>
       </c>
       <c r="C196" s="5">
         <v>-0.1221997789999989</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0027257945473562</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>48.107626455000002</v>
       </c>
       <c r="C197" s="5">
         <v>7.0084913999998832E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.7648706536512959</v>
       </c>
       <c r="E197" s="5">
         <v>3.0904810094648072</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>48.992021135999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.8843946809999963</v>
       </c>
       <c r="D198" s="5">
         <v>24.433442216313495</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>49.156505590000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.16448445400000367</v>
       </c>
       <c r="D199" s="5">
         <v>4.1040804985219115</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>48.951057814000002</v>
       </c>
       <c r="C200" s="5">
         <v>-0.20544777599999975</v>
       </c>
       <c r="D200" s="5">
         <v>-4.9016580532380445</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>48.454993551000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.49606426300000095</v>
       </c>
       <c r="D201" s="5">
         <v>-11.505249922514215</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>48.198207756000002</v>
       </c>
       <c r="C202" s="5">
         <v>-0.25678579499999898</v>
       </c>
       <c r="D202" s="5">
         <v>-6.1772429164176801</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>49.301725462999997</v>
       </c>
       <c r="C203" s="5">
         <v>1.1035177069999946</v>
       </c>
       <c r="D203" s="5">
         <v>31.212362659587733</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>46.026847930000002</v>
       </c>
       <c r="C204" s="5">
         <v>-3.2748775329999944</v>
       </c>
       <c r="D204" s="5">
         <v>-56.168192504220471</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>48.602180062000002</v>
       </c>
       <c r="C205" s="5">
         <v>2.5753321319999998</v>
       </c>
       <c r="D205" s="5">
         <v>92.191507363306783</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>48.498456937999997</v>
       </c>
       <c r="C206" s="5">
         <v>-0.10372312400000538</v>
       </c>
       <c r="D206" s="5">
         <v>-2.5311030975888049</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>49.264538276000003</v>
       </c>
       <c r="C207" s="5">
         <v>0.76608133800000644</v>
       </c>
       <c r="D207" s="5">
         <v>20.691851445583829</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>49.330264726000003</v>
       </c>
       <c r="C208" s="5">
         <v>6.5726449999999659E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.6127842218794264</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>49.245033136000004</v>
       </c>
       <c r="C209" s="5">
         <v>-8.5231589999999358E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-2.0537404741484799</v>
       </c>
       <c r="E209" s="5">
         <v>2.3642959855106005</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>49.157031592000003</v>
       </c>
       <c r="C210" s="5">
         <v>-8.800154400000082E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-2.12346480869402</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>49.225738210000003</v>
       </c>
       <c r="C211" s="5">
         <v>6.8706618000000219E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.6901896995482835</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>49.418878022000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.1931398119999983</v>
       </c>
       <c r="D212" s="5">
         <v>4.8112068672636399</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>49.260166867999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.15871115400000235</v>
       </c>
       <c r="D213" s="5">
         <v>-3.7865097143528925</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>49.255159923000001</v>
       </c>
       <c r="C214" s="5">
         <v>-5.0069449999980975E-3</v>
       </c>
       <c r="D214" s="5">
         <v>-0.12190328709114073</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>49.876659136999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.62149921399999641</v>
       </c>
       <c r="D215" s="5">
         <v>16.237822587244644</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>49.977815519000004</v>
       </c>
       <c r="C216" s="5">
         <v>0.10115638200000632</v>
       </c>
       <c r="D216" s="5">
         <v>2.461089045394127</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>50.659057959000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.68124243999999834</v>
       </c>
       <c r="D217" s="5">
         <v>17.640829669581805</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>50.634013779</v>
       </c>
       <c r="C218" s="5">
         <v>-2.5044180000001859E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.59163034143023818</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>50.687829993999998</v>
       </c>
       <c r="C219" s="5">
         <v>5.3816214999997669E-2</v>
       </c>
       <c r="D219" s="5">
         <v>1.2828986544911825</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>50.787370011</v>
       </c>
       <c r="C220" s="5">
         <v>9.9540017000002479E-2</v>
       </c>
       <c r="D220" s="5">
         <v>2.3821623356888644</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>51.097738059000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.31036804800000084</v>
       </c>
       <c r="D221" s="5">
         <v>7.5849253309749454</v>
       </c>
       <c r="E221" s="5">
         <v>3.7622168267881673</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>51.251907142</v>
       </c>
       <c r="C222" s="5">
         <v>0.15416908299999932</v>
       </c>
       <c r="D222" s="5">
         <v>3.6812583451734993</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>51.208650374999998</v>
       </c>
       <c r="C223" s="5">
         <v>-4.3256767000002583E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-1.0081154345809806</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>51.514930034000002</v>
       </c>
       <c r="C224" s="5">
         <v>0.30627965900000476</v>
       </c>
       <c r="D224" s="5">
         <v>7.4180865787735417</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>51.739061964999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.22413193099999518</v>
       </c>
       <c r="D225" s="5">
         <v>5.3477430810916715</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>52.282935270999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.54387330600000183</v>
       </c>
       <c r="D226" s="5">
         <v>13.369683333652006</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>51.927711209000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.35522406199999779</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8552430537860429</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>52.208061262000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.28035005299999938</v>
       </c>
       <c r="D228" s="5">
         <v>6.6745016230916665</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>52.112801500000003</v>
       </c>
       <c r="C229" s="5">
         <v>-9.525976199999775E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.1677016275475802</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>52.517587128999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.40478562899999559</v>
       </c>
       <c r="D230" s="5">
         <v>9.7296834493639786</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>52.750640121000004</v>
       </c>
       <c r="C231" s="5">
         <v>0.23305299200000462</v>
       </c>
       <c r="D231" s="5">
         <v>5.4570537017638365</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>53.075480245999998</v>
       </c>
       <c r="C232" s="5">
         <v>0.32484012499999437</v>
       </c>
       <c r="D232" s="5">
         <v>7.6451285941203428</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>53.278848271999998</v>
       </c>
       <c r="C233" s="5">
         <v>0.2033680259999997</v>
       </c>
       <c r="D233" s="5">
         <v>4.6961586299939073</v>
       </c>
       <c r="E233" s="5">
         <v>4.2685063876635398</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>53.152854726999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.12599354500000004</v>
       </c>
       <c r="D234" s="5">
         <v>-2.8011343145688428</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>53.107331940000002</v>
       </c>
       <c r="C235" s="5">
         <v>-4.5522786999995901E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.0229131999629715</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>53.121043395999997</v>
       </c>
       <c r="C236" s="5">
         <v>1.3711455999995792E-2</v>
       </c>
       <c r="D236" s="5">
         <v>0.31026096065163156</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>53.292866230999998</v>
       </c>
       <c r="C237" s="5">
         <v>0.1718228350000004</v>
       </c>
       <c r="D237" s="5">
         <v>3.951265056811315</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>53.384241248000002</v>
       </c>
       <c r="C238" s="5">
         <v>9.1375017000004277E-2</v>
       </c>
       <c r="D238" s="5">
         <v>2.0770129823545425</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>53.165939360000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.21830188799999917</v>
       </c>
       <c r="D239" s="5">
         <v>-4.7982337967058086</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>53.488325680999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.3223863209999962</v>
       </c>
       <c r="D240" s="5">
         <v>7.5241811995263586</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>53.771642092999997</v>
       </c>
       <c r="C241" s="5">
         <v>0.2833164119999978</v>
       </c>
       <c r="D241" s="5">
         <v>6.5446257441491351</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>53.804267912999997</v>
       </c>
       <c r="C242" s="5">
         <v>3.2625819999999806E-2</v>
       </c>
       <c r="D242" s="5">
         <v>0.73053189943173003</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>53.731410441000001</v>
       </c>
       <c r="C243" s="5">
         <v>-7.2857471999995482E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6128972359880533</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>53.665895786999997</v>
       </c>
       <c r="C244" s="5">
         <v>-6.5514654000004668E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.4533863938391067</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>53.771983992000003</v>
       </c>
       <c r="C245" s="5">
         <v>0.10608820500000604</v>
       </c>
       <c r="D245" s="5">
         <v>2.3981551904866061</v>
       </c>
       <c r="E245" s="5">
         <v>0.92557503773813554</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>53.976788243000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.20480425099999877</v>
       </c>
       <c r="D246" s="5">
         <v>4.6674742442968986</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>54.013342479000002</v>
       </c>
       <c r="C247" s="5">
         <v>3.6554236000000628E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.81569947144555233</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>54.310017383000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.29667490399999963</v>
       </c>
       <c r="D248" s="5">
         <v>6.7939528344843403</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>54.839953457</v>
       </c>
       <c r="C249" s="5">
         <v>0.52993607399999831</v>
       </c>
       <c r="D249" s="5">
         <v>12.358421377037821</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>54.781104096999997</v>
       </c>
       <c r="C250" s="5">
         <v>-5.8849360000003514E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.2801600360501153</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>54.991021003999997</v>
       </c>
       <c r="C251" s="5">
         <v>0.20991690700000021</v>
       </c>
       <c r="D251" s="5">
         <v>4.6964666838988034</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>53.131756781</v>
       </c>
       <c r="C252" s="5">
         <v>-1.8592642229999967</v>
       </c>
       <c r="D252" s="5">
         <v>-33.81665506029524</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>52.982474799000002</v>
       </c>
       <c r="C253" s="5">
         <v>-0.14928198199999798</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3199710841951613</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>53.256701352</v>
       </c>
       <c r="C254" s="5">
         <v>0.27422655299999832</v>
       </c>
       <c r="D254" s="5">
         <v>6.3908496273461513</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>53.901558295999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.64485694399999716</v>
       </c>
       <c r="D255" s="5">
         <v>15.537958677496476</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>53.713948127999998</v>
       </c>
       <c r="C256" s="5">
         <v>-0.18761016799999908</v>
       </c>
       <c r="D256" s="5">
         <v>-4.0976928833540764</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>53.509934969</v>
       </c>
       <c r="C257" s="5">
         <v>-0.20401315899999872</v>
       </c>
       <c r="D257" s="5">
         <v>-4.4637538204795764</v>
       </c>
       <c r="E257" s="5">
         <v>-0.48733374435093735</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>54.315973043</v>
       </c>
       <c r="C258" s="5">
         <v>0.80603807399999994</v>
       </c>
       <c r="D258" s="5">
         <v>19.651374292779124</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>54.152186628000003</v>
       </c>
       <c r="C259" s="5">
         <v>-0.16378641499999702</v>
       </c>
       <c r="D259" s="5">
         <v>-3.5591110974590889</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>53.909807211999997</v>
       </c>
       <c r="C260" s="5">
         <v>-0.24237941600000568</v>
       </c>
       <c r="D260" s="5">
         <v>-5.2408031822344991</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>53.852135525999998</v>
       </c>
       <c r="C261" s="5">
         <v>-5.7671685999999056E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.2762107902023589</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>53.887868650000001</v>
       </c>
       <c r="C262" s="5">
         <v>3.5733124000003613E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.79916207069259393</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>53.795434286000003</v>
       </c>
       <c r="C263" s="5">
         <v>-9.2434363999998936E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-2.0390627157424346</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>53.821804776</v>
       </c>
       <c r="C264" s="5">
         <v>2.6370489999997915E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.58982783303374031</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>53.774392624000001</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7412151999999708E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.0519850830227884</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>53.479110609000003</v>
       </c>
       <c r="C266" s="5">
         <v>-0.29528201499999795</v>
       </c>
       <c r="D266" s="5">
         <v>-6.3939439234836914</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>52.527162730999997</v>
       </c>
       <c r="C267" s="5">
         <v>-0.95194787800000569</v>
       </c>
       <c r="D267" s="5">
         <v>-19.38846295027853</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>52.761562281000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.23439955000000623</v>
       </c>
       <c r="D268" s="5">
         <v>5.4883366943296652</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>52.724198764</v>
       </c>
       <c r="C269" s="5">
         <v>-3.7363517000002844E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.84648745895722355</v>
       </c>
       <c r="E269" s="5">
         <v>-1.4683931226139646</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>52.975712539</v>
       </c>
       <c r="C270" s="5">
         <v>0.25151377499999938</v>
       </c>
       <c r="D270" s="5">
         <v>5.8770466504776797</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>52.911246357000003</v>
       </c>
       <c r="C271" s="5">
         <v>-6.4466181999996763E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4505467917002357</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>53.134264393000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.22301803599999914</v>
       </c>
       <c r="D272" s="5">
         <v>5.1768521665060074</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>53.166155631000002</v>
       </c>
       <c r="C273" s="5">
         <v>3.1891238000000044E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.72262354123195927</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>52.957930148999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.20822548200000313</v>
       </c>
       <c r="D274" s="5">
         <v>-4.5998779080947072</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>53.179405795999998</v>
       </c>
       <c r="C275" s="5">
         <v>0.22147564699999833</v>
       </c>
       <c r="D275" s="5">
         <v>5.1355849837690926</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>53.406999399</v>
       </c>
       <c r="C276" s="5">
         <v>0.22759360300000253</v>
       </c>
       <c r="D276" s="5">
         <v>5.2583059158000989</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>53.238065761000001</v>
       </c>
       <c r="C277" s="5">
         <v>-0.16893363799999861</v>
       </c>
       <c r="D277" s="5">
         <v>-3.7304194750075625</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>53.379395999000003</v>
       </c>
       <c r="C278" s="5">
         <v>0.14133023800000188</v>
       </c>
       <c r="D278" s="5">
         <v>3.2325472684419765</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>53.436303066000001</v>
       </c>
       <c r="C279" s="5">
         <v>5.6907066999997369E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.2868319953085683</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>53.441170438999997</v>
       </c>
       <c r="C280" s="5">
         <v>4.8673729999961779E-3</v>
       </c>
       <c r="D280" s="5">
         <v>0.10935963576650387</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>53.547039789999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.10586935100000261</v>
       </c>
       <c r="D281" s="5">
         <v>2.4033274806219529</v>
       </c>
       <c r="E281" s="5">
         <v>1.5606515514500874</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>53.540746730999999</v>
       </c>
       <c r="C282" s="5">
         <v>-6.2930590000007669E-3</v>
       </c>
       <c r="D282" s="5">
         <v>-0.14093760326986393</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>53.601778293000002</v>
       </c>
       <c r="C283" s="5">
         <v>6.1031562000003703E-2</v>
       </c>
       <c r="D283" s="5">
         <v>1.3764990732722415</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>53.881208764999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.27943047199999427</v>
       </c>
       <c r="D284" s="5">
         <v>6.4382152763304612</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>53.657258734000003</v>
       </c>
       <c r="C285" s="5">
         <v>-0.223950030999994</v>
       </c>
       <c r="D285" s="5">
         <v>-4.8751868353235643</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>53.901884232999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.24462549899999431</v>
       </c>
       <c r="D286" s="5">
         <v>5.6101321070919363</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>53.966386884999999</v>
       </c>
       <c r="C287" s="5">
         <v>6.4502652000001603E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.4454905158123754</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>54.109414231000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.14302734600000377</v>
       </c>
       <c r="D288" s="5">
         <v>3.2271362826015615</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>54.206607789000003</v>
       </c>
       <c r="C289" s="5">
         <v>9.7193558000000735E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.1769122168415977</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>54.252858883000002</v>
       </c>
       <c r="C290" s="5">
         <v>4.6251093999998716E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.0287032169065347</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>54.328115943999997</v>
       </c>
       <c r="C291" s="5">
         <v>7.5257060999994962E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.6773431933103211</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>54.418649172000002</v>
       </c>
       <c r="C292" s="5">
         <v>9.0533228000005295E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.0181289004436831</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>54.258207462000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.16044171000000063</v>
       </c>
       <c r="D293" s="5">
         <v>-3.4811328373482442</v>
       </c>
       <c r="E293" s="5">
         <v>1.3281176229144487</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>54.927026607000002</v>
       </c>
       <c r="C294" s="5">
         <v>0.6688191450000005</v>
       </c>
       <c r="D294" s="5">
         <v>15.837126487320962</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>54.71476818</v>
       </c>
       <c r="C295" s="5">
         <v>-0.21225842700000186</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5399439914922901</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>54.869106735000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.15433855500000249</v>
       </c>
       <c r="D296" s="5">
         <v>3.4379530337355524</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>54.41916423</v>
       </c>
       <c r="C297" s="5">
         <v>-0.44994250500000277</v>
       </c>
       <c r="D297" s="5">
         <v>-9.4084414263936758</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>55.207184609999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.78802037999999897</v>
       </c>
       <c r="D298" s="5">
         <v>18.829642276576596</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>55.089143196999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11804141300000026</v>
       </c>
       <c r="D299" s="5">
         <v>-2.5358245292754544</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>54.942540196000003</v>
       </c>
       <c r="C300" s="5">
         <v>-0.14660300099999546</v>
       </c>
       <c r="D300" s="5">
         <v>-3.1471062494876412</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>54.873673467000003</v>
       </c>
       <c r="C301" s="5">
         <v>-6.8866728999999793E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.4937922011701077</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>54.585338593000003</v>
       </c>
       <c r="C302" s="5">
         <v>-0.28833487400000024</v>
       </c>
       <c r="D302" s="5">
         <v>-6.1263536320065199</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>55.018397927000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.4330593339999993</v>
       </c>
       <c r="D303" s="5">
         <v>9.94694790382602</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>54.986066493000003</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2331433999999604E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.70290250014592992</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>55.180460013999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.19439352099999496</v>
       </c>
       <c r="D305" s="5">
         <v>4.3258579822736509</v>
       </c>
       <c r="E305" s="5">
         <v>1.6997475499829218</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>55.228491640999998</v>
       </c>
       <c r="C306" s="5">
         <v>4.8031627000000299E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.0495507589310726</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>55.325313188000003</v>
       </c>
       <c r="C307" s="5">
         <v>9.6821547000004671E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.1241337709726027</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>55.260796276000001</v>
       </c>
       <c r="C308" s="5">
         <v>-6.451691200000198E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.3904243874226618</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>54.745286043</v>
       </c>
       <c r="C309" s="5">
         <v>-0.51551023300000054</v>
       </c>
       <c r="D309" s="5">
         <v>-10.637545530705761</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>55.613258260999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.86797221799999846</v>
       </c>
       <c r="D310" s="5">
         <v>20.775635382518544</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>55.732611536</v>
       </c>
       <c r="C311" s="5">
         <v>0.1193532750000017</v>
       </c>
       <c r="D311" s="5">
         <v>2.6059731340743131</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>55.796720864999998</v>
       </c>
       <c r="C312" s="5">
         <v>6.4109328999997217E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.3891289371466664</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>55.949285046</v>
       </c>
       <c r="C313" s="5">
         <v>0.15256418100000246</v>
       </c>
       <c r="D313" s="5">
         <v>3.3309391637752928</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>55.809654891000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.13963015499999898</v>
       </c>
       <c r="D314" s="5">
         <v>-2.9540201856457116</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>55.913680575999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.10402568499999632</v>
       </c>
       <c r="D315" s="5">
         <v>2.25979768466682</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.923657425000002</v>
       </c>
       <c r="C316" s="5">
         <v>9.9768490000045063E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.21432992758543268</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>56.099423584999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.1757661599999949</v>
       </c>
       <c r="D317" s="5">
         <v>3.8374435763429471</v>
       </c>
       <c r="E317" s="5">
         <v>1.6653785973637092</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>56.450900791000002</v>
       </c>
       <c r="C318" s="5">
         <v>0.35147720600000554</v>
       </c>
       <c r="D318" s="5">
         <v>7.7828664062177033</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>56.505295922000002</v>
       </c>
       <c r="C319" s="5">
         <v>5.4395130999999708E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.1624474314041011</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.442280408999999</v>
       </c>
       <c r="C320" s="5">
         <v>-6.3015513000003409E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.3300791363222486</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.961896154000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.51961574500000296</v>
       </c>
       <c r="D321" s="5">
         <v>11.624269134720322</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>57.009980865999999</v>
       </c>
       <c r="C322" s="5">
         <v>4.8084711999997864E-2</v>
       </c>
       <c r="D322" s="5">
         <v>1.0177033084883824</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>57.212639776000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.2026589100000038</v>
       </c>
       <c r="D323" s="5">
         <v>4.3501540623033241</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.379241647000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.16660187099999746</v>
       </c>
       <c r="D324" s="5">
         <v>3.5508841995558704</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.451194786999999</v>
       </c>
       <c r="C325" s="5">
         <v>7.1953139999997973E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.5152130138614384</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.967400767000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.51620598000000228</v>
       </c>
       <c r="D326" s="5">
         <v>11.331265935187407</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.711180671000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.25622009599999984</v>
       </c>
       <c r="D327" s="5">
         <v>-5.1770232266003742</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>57.532964714000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.17821595699999904</v>
       </c>
       <c r="D328" s="5">
         <v>-3.6433844270338245</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>57.818981024999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.28601631099999736</v>
       </c>
       <c r="D329" s="5">
         <v>6.1314637375653902</v>
       </c>
       <c r="E329" s="5">
         <v>3.0651962713923231</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.057735102999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.23875407799999948</v>
       </c>
       <c r="D330" s="5">
         <v>5.0693077721602808</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>57.642739896999998</v>
       </c>
       <c r="C331" s="5">
         <v>-0.41499520600000039</v>
       </c>
       <c r="D331" s="5">
         <v>-8.2482589427658741</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>57.595158167000001</v>
       </c>
       <c r="C332" s="5">
         <v>-4.7581729999997435E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.98606626475239434</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>58.089840305000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.49468213800000171</v>
       </c>
       <c r="D333" s="5">
         <v>10.807839567101807</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>58.172188229</v>
       </c>
       <c r="C334" s="5">
         <v>8.2347923999996908E-2</v>
       </c>
       <c r="D334" s="5">
         <v>1.7144412644945373</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>57.936699582999999</v>
       </c>
       <c r="C335" s="5">
         <v>-0.2354886460000003</v>
       </c>
       <c r="D335" s="5">
         <v>-4.751046974546103</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>57.697854368000002</v>
       </c>
       <c r="C336" s="5">
         <v>-0.23884521499999778</v>
       </c>
       <c r="D336" s="5">
         <v>-4.8363832935709787</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>57.447100568000003</v>
       </c>
       <c r="C337" s="5">
         <v>-0.25075379999999825</v>
       </c>
       <c r="D337" s="5">
         <v>-5.0923081163661177</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>57.565151665000002</v>
       </c>
       <c r="C338" s="5">
         <v>0.11805109699999861</v>
       </c>
       <c r="D338" s="5">
         <v>2.4940061997940299</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>58.016092266000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.45094060099999922</v>
       </c>
       <c r="D339" s="5">
         <v>9.8160550829963</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>58.272022990000004</v>
       </c>
       <c r="C340" s="5">
         <v>0.25593072400000239</v>
       </c>
       <c r="D340" s="5">
         <v>5.4239946866928124</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>58.250858456000003</v>
       </c>
       <c r="C341" s="5">
         <v>-2.1164534000000401E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.43497319330914053</v>
       </c>
       <c r="E341" s="5">
         <v>0.74694749603640975</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>57.927476141</v>
       </c>
       <c r="C342" s="5">
         <v>-0.32338231500000347</v>
       </c>
       <c r="D342" s="5">
         <v>-6.4621628487570471</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>59.655983450000001</v>
       </c>
       <c r="C343" s="5">
         <v>1.7285073090000012</v>
       </c>
       <c r="D343" s="5">
         <v>42.309152103894874</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>59.994876390000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.33889294000000092</v>
       </c>
       <c r="D344" s="5">
         <v>7.0340205602301253</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>59.719366094000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.27551029600000021</v>
       </c>
       <c r="D345" s="5">
         <v>-5.3736005733022836</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>59.851397044999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.13203095099999729</v>
       </c>
       <c r="D346" s="5">
         <v>2.6855268258760168</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>59.909242521000003</v>
       </c>
       <c r="C347" s="5">
         <v>5.7845476000004226E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.1659668902089582</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>59.760966089</v>
       </c>
       <c r="C348" s="5">
         <v>-0.14827643200000296</v>
       </c>
       <c r="D348" s="5">
         <v>-2.9299231632405109</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>59.917190042000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.15622395300000136</v>
       </c>
       <c r="D349" s="5">
         <v>3.1824746430211936</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>59.691784042999998</v>
       </c>
       <c r="C350" s="5">
         <v>-0.22540599900000302</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4221065656553149</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>59.813344295</v>
       </c>
       <c r="C351" s="5">
         <v>0.12156025200000187</v>
       </c>
       <c r="D351" s="5">
         <v>2.4713165825034578</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>59.981769575999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.16842528099999754</v>
       </c>
       <c r="D352" s="5">
         <v>3.4318432151791312</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>59.987837929999998</v>
       </c>
       <c r="C353" s="5">
         <v>6.0683539999999425E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.12147154361497048</v>
       </c>
       <c r="E353" s="5">
         <v>2.9818950656530285</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>58.125939617</v>
       </c>
       <c r="C354" s="5">
         <v>-1.8618983129999975</v>
       </c>
       <c r="D354" s="5">
         <v>-31.501458665795745</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>58.611898922999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.48595930599999804</v>
       </c>
       <c r="D355" s="5">
         <v>10.506968949787264</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>58.516345958999999</v>
       </c>
       <c r="C356" s="5">
         <v>-9.5552963999999463E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.9388724680172498</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>58.648485962999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.13214000400000003</v>
       </c>
       <c r="D357" s="5">
         <v>2.7437173060752329</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>58.575575395000001</v>
       </c>
       <c r="C358" s="5">
         <v>-7.2910567999997511E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.4816567283171822</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>58.498061174</v>
       </c>
       <c r="C359" s="5">
         <v>-7.7514221000001271E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5764768797199791</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>58.500606171000001</v>
       </c>
       <c r="C360" s="5">
         <v>2.5449970000011035E-3</v>
       </c>
       <c r="D360" s="5">
         <v>5.2219290835564536E-2</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>58.692118405999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.19151223499999759</v>
       </c>
       <c r="D361" s="5">
         <v>3.9999250099342021</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>58.775334553999997</v>
       </c>
       <c r="C362" s="5">
         <v>8.3216147999998213E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7147410744072999</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>59.239541005</v>
       </c>
       <c r="C363" s="5">
         <v>0.46420645100000257</v>
       </c>
       <c r="D363" s="5">
         <v>9.9003057445814946</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>59.256114175</v>
       </c>
       <c r="C364" s="5">
         <v>1.6573170000000914E-2</v>
       </c>
       <c r="D364" s="5">
         <v>0.33623545637464503</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>59.289986704</v>
       </c>
       <c r="C365" s="5">
         <v>3.3872528999999929E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.68811584883325949</v>
       </c>
       <c r="E365" s="5">
         <v>-1.1633211832277057</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>59.370407037</v>
       </c>
       <c r="C366" s="5">
         <v>8.0420332999999289E-2</v>
       </c>
       <c r="D366" s="5">
         <v>1.639865459853862</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>59.718404823</v>
       </c>
       <c r="C367" s="5">
         <v>0.34799778600000053</v>
       </c>
       <c r="D367" s="5">
         <v>7.265006867230106</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>59.591435363000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12696945999999798</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5217388271106533</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>58.271906909000002</v>
       </c>
       <c r="C369" s="5">
         <v>-1.3195284540000003</v>
       </c>
       <c r="D369" s="5">
         <v>-23.562828422355821</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>56.395131620999997</v>
       </c>
       <c r="C370" s="5">
         <v>-1.8767752880000046</v>
       </c>
       <c r="D370" s="5">
         <v>-32.486812728186997</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>57.240807895000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.84567627400000589</v>
       </c>
       <c r="D371" s="5">
         <v>19.555533517457647</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>59.005899432</v>
       </c>
       <c r="C372" s="5">
         <v>1.7650915369999964</v>
       </c>
       <c r="D372" s="5">
         <v>43.971377471795002</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>59.548774414</v>
       </c>
       <c r="C373" s="5">
         <v>0.54287498200000073</v>
       </c>
       <c r="D373" s="5">
         <v>11.616580782653884</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>58.591092922000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.95768149199999897</v>
       </c>
       <c r="D374" s="5">
         <v>-17.680019575417415</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>55.034116597999997</v>
       </c>
       <c r="C375" s="5">
         <v>-3.5569763240000043</v>
       </c>
       <c r="D375" s="5">
         <v>-52.836632587185342</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>54.920802717000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.11331388099999629</v>
       </c>
       <c r="D376" s="5">
         <v>-2.4429814809091899</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>55.397387617</v>
       </c>
       <c r="C377" s="5">
         <v>0.47658489999999887</v>
       </c>
       <c r="D377" s="5">
         <v>10.92486449397072</v>
       </c>
       <c r="E377" s="5">
         <v>-6.5653566536175045</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>55.961247141000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.5638595240000015</v>
       </c>
       <c r="D378" s="5">
         <v>12.921644144352996</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>55.286249322000003</v>
       </c>
       <c r="C379" s="5">
         <v>-0.67499781899999789</v>
       </c>
       <c r="D379" s="5">
         <v>-13.551607714309554</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>55.160858091999998</v>
       </c>
       <c r="C380" s="5">
         <v>-0.12539123000000529</v>
       </c>
       <c r="D380" s="5">
         <v>-2.6879488025844389</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>55.909823651000004</v>
       </c>
       <c r="C381" s="5">
         <v>0.7489655590000055</v>
       </c>
       <c r="D381" s="5">
         <v>17.566964963537913</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>55.970716019000001</v>
       </c>
       <c r="C382" s="5">
         <v>6.0892367999997532E-2</v>
       </c>
       <c r="D382" s="5">
         <v>1.3147982728892282</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>56.324983834999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.35426781599999657</v>
       </c>
       <c r="D383" s="5">
         <v>7.8654987584574565</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>58.370465123000002</v>
       </c>
       <c r="C384" s="5">
         <v>2.0454812880000048</v>
       </c>
       <c r="D384" s="5">
         <v>53.4281112424257</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>57.938763973</v>
       </c>
       <c r="C385" s="5">
         <v>-0.43170115000000209</v>
       </c>
       <c r="D385" s="5">
         <v>-8.5227996930770882</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>58.32299802</v>
       </c>
       <c r="C386" s="5">
         <v>0.38423404699999963</v>
       </c>
       <c r="D386" s="5">
         <v>8.2548520231865865</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>58.028835172999997</v>
       </c>
       <c r="C387" s="5">
         <v>-0.29416284700000261</v>
       </c>
       <c r="D387" s="5">
         <v>-5.8873174562051878</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>58.273915103</v>
       </c>
       <c r="C388" s="5">
         <v>0.24507993000000283</v>
       </c>
       <c r="D388" s="5">
         <v>5.1874986212730567</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>57.992778100000002</v>
       </c>
       <c r="C389" s="5">
         <v>-0.28113700299999778</v>
       </c>
       <c r="D389" s="5">
         <v>-5.6381161783739646</v>
       </c>
       <c r="E389" s="5">
         <v>4.6850412892097237</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>58.443073994999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.45029589499999645</v>
       </c>
       <c r="D390" s="5">
         <v>9.7260247877651196</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>58.358828610000003</v>
       </c>
       <c r="C391" s="5">
         <v>-8.4245384999995565E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-1.7161452096258301</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>58.847156648999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.48832803899999533</v>
       </c>
       <c r="D392" s="5">
         <v>10.516471573936892</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>58.559148784000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.28800786499999731</v>
       </c>
       <c r="D393" s="5">
         <v>-5.7174633423125449</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>58.935929643999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.37678085999999666</v>
       </c>
       <c r="D394" s="5">
         <v>8.0002096418749566</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>58.917666662000002</v>
       </c>
       <c r="C395" s="5">
         <v>-1.8262981999995986E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.37122118309280694</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>59.481715295999997</v>
       </c>
       <c r="C396" s="5">
         <v>0.56404863399999527</v>
       </c>
       <c r="D396" s="5">
         <v>12.112836214202073</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>59.756974016999997</v>
       </c>
       <c r="C397" s="5">
         <v>0.27525872100000015</v>
       </c>
       <c r="D397" s="5">
         <v>5.6966840345369141</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>60.486293299000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.72931928200000584</v>
       </c>
       <c r="D398" s="5">
         <v>15.669932588627876</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>59.812526161000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.67376713800000232</v>
       </c>
       <c r="D399" s="5">
         <v>-12.577728118653065</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>59.580189996000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.23233616499999954</v>
       </c>
       <c r="D400" s="5">
         <v>-4.5629811678883359</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>59.975283056000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.39509306000000066</v>
       </c>
       <c r="D401" s="5">
         <v>8.2542785628212165</v>
       </c>
       <c r="E401" s="5">
         <v>3.4185376540876611</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>59.843510102000003</v>
       </c>
       <c r="C402" s="5">
         <v>-0.13177295399999878</v>
       </c>
       <c r="D402" s="5">
         <v>-2.6049169418051021</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>59.907822566999997</v>
       </c>
       <c r="C403" s="5">
         <v>6.4312464999993324E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.2972627423740501</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>59.924482171000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.6659604000004435E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.33421561562865243</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>59.902690933999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.1791237000002184E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.43550226202457853</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>59.875603429999998</v>
       </c>
       <c r="C406" s="5">
         <v>-2.7087504000000706E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.54128260846377785</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>60.135860887</v>
       </c>
       <c r="C407" s="5">
         <v>0.26025745700000158</v>
       </c>
       <c r="D407" s="5">
         <v>5.3424831676971207</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>59.930684069000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.20517681799999821</v>
       </c>
       <c r="D408" s="5">
         <v>-4.0183021728723904</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>59.634575881000004</v>
       </c>
       <c r="C409" s="5">
         <v>-0.29610818799999805</v>
       </c>
       <c r="D409" s="5">
         <v>-5.7705187910830453</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>59.983213882000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.34863800099999764</v>
       </c>
       <c r="D410" s="5">
         <v>7.2455196648023357</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>60.500469911000003</v>
       </c>
       <c r="C411" s="5">
         <v>0.51725602900000212</v>
       </c>
       <c r="D411" s="5">
         <v>10.853190545944159</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>59.954207701999998</v>
       </c>
       <c r="C412" s="5">
         <v>-0.54626220900000533</v>
       </c>
       <c r="D412" s="5">
         <v>-10.312680732505818</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>60.432808471000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.47860076900000337</v>
       </c>
       <c r="D413" s="5">
         <v>10.011304036910506</v>
       </c>
       <c r="E413" s="5">
         <v>0.76285661640445035</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>60.487638345999997</v>
       </c>
       <c r="C414" s="5">
         <v>5.4829874999995809E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.0941932528741649</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>60.640330315</v>
       </c>
       <c r="C415" s="5">
         <v>0.15269196900000281</v>
       </c>
       <c r="D415" s="5">
         <v>3.0716333564751341</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>60.616404367999998</v>
       </c>
       <c r="C416" s="5">
         <v>-2.3925947000002168E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.47243993301830933</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>60.540841733999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.5562634000000628E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.4856713499476371</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>60.255123851999997</v>
       </c>
       <c r="C418" s="5">
         <v>-0.28571788200000015</v>
       </c>
       <c r="D418" s="5">
         <v>-5.5185950491876685</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>59.901119158</v>
       </c>
       <c r="C419" s="5">
         <v>-0.35400469399999679</v>
       </c>
       <c r="D419" s="5">
         <v>-6.8267086309902076</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>60.641574573</v>
       </c>
       <c r="C420" s="5">
         <v>0.74045541499999956</v>
       </c>
       <c r="D420" s="5">
         <v>15.884777990382615</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>60.781573276000003</v>
       </c>
       <c r="C421" s="5">
         <v>0.13999870300000339</v>
       </c>
       <c r="D421" s="5">
         <v>2.8057994261772246</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>60.595789339</v>
       </c>
       <c r="C422" s="5">
         <v>-0.18578393700000362</v>
       </c>
       <c r="D422" s="5">
         <v>-3.6068619870207708</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>60.670555880999999</v>
       </c>
       <c r="C423" s="5">
         <v>7.4766541999998992E-2</v>
       </c>
       <c r="D423" s="5">
         <v>1.490717764103433</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>60.825029520999998</v>
       </c>
       <c r="C424" s="5">
         <v>0.15447363999999908</v>
       </c>
       <c r="D424" s="5">
         <v>3.098477402399058</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>60.461095538000002</v>
       </c>
       <c r="C425" s="5">
         <v>-0.36393398299999546</v>
       </c>
       <c r="D425" s="5">
         <v>-6.9483227075180292</v>
       </c>
       <c r="E425" s="5">
         <v>4.680746719487594E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>60.555130785000003</v>
       </c>
       <c r="C426" s="5">
         <v>9.4035247000000766E-2</v>
       </c>
       <c r="D426" s="5">
         <v>1.882410304412141</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>60.561289864000003</v>
       </c>
       <c r="C427" s="5">
         <v>6.1590789999996787E-3</v>
       </c>
       <c r="D427" s="5">
         <v>0.12212062992633665</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>60.407435739999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.15385412400000575</v>
       </c>
       <c r="D428" s="5">
         <v>-3.006326032983353</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>60.359859297</v>
       </c>
       <c r="C429" s="5">
         <v>-4.7576442999996971E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.9410277295680447</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>60.501438249000003</v>
       </c>
       <c r="C430" s="5">
         <v>0.14157895200000326</v>
       </c>
       <c r="D430" s="5">
         <v>2.8512944236372517</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>60.226790266999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.27464798200000473</v>
       </c>
       <c r="D431" s="5">
         <v>-5.3134626705911288</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>61.798978525999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.5721882590000007</v>
       </c>
       <c r="D432" s="5">
         <v>36.238213178709209</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>61.021803403</v>
       </c>
       <c r="C433" s="5">
         <v>-0.77717512299999925</v>
       </c>
       <c r="D433" s="5">
         <v>-14.089766356668376</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>60.313797895999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.70800550700000286</v>
       </c>
       <c r="D434" s="5">
         <v>-13.068003039063969</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>60.043047498</v>
       </c>
       <c r="C435" s="5">
         <v>-0.27075039799999701</v>
       </c>
       <c r="D435" s="5">
         <v>-5.2558060408259948</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>60.018915184999997</v>
       </c>
       <c r="C436" s="5">
         <v>-2.4132313000002625E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.48123551148420152</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>59.765728903999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.25318628099999785</v>
       </c>
       <c r="D437" s="5">
         <v>-4.9463170589055583</v>
       </c>
       <c r="E437" s="5">
         <v>-1.1501059115989087</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>59.951503518999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.1857746149999997</v>
       </c>
       <c r="D438" s="5">
         <v>3.7944911348940291</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>60.110415402999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.15891188399999834</v>
       </c>
       <c r="D439" s="5">
         <v>3.227592900318399</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>59.978545756999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.1318696459999984</v>
       </c>
       <c r="D440" s="5">
         <v>-2.6010155659618839</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>59.421303981000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.55724177599999791</v>
       </c>
       <c r="D441" s="5">
         <v>-10.596410300776082</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>59.714895554999998</v>
+        <v>59.715424210000002</v>
       </c>
       <c r="C442" s="5">
-        <v>0.29359157399999702</v>
+        <v>0.29412022900000068</v>
       </c>
       <c r="D442" s="5">
-        <v>6.0928187304678749</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1040901352809485</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>59.427711692000003</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-0.28771251799999931</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-5.6308960906196415</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8D24ABE-EECA-4637-B0E6-3F8F89B3F734}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37BCECFD-8D71-40E4-9A57-CB47EA5E2E53}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{558B09DF-ED69-425B-A58A-99A922EBE45C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcagovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>