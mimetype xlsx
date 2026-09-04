--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3F8E2913-E949-4D94-8B76-F2B533B8D278}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CCC48C4-9277-4A79-B96F-C3037EEAD7B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D2BBC4C5-F1DC-45F1-82F6-91B6D396DFB8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{58784B02-80AA-4E53-8D7D-7AE35DE778F0}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42D62F44-B769-4699-A486-B13E6426D3D6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EBE5ED7-807C-4332-8068-0A5B7EA43222}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>26.250588821000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>26.406354526000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.15576570500000031</v>
       </c>
       <c r="D7" s="5">
         <v>7.3576023758518128</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>26.542833751</v>
       </c>
       <c r="C8" s="5">
         <v>0.13647922499999865</v>
       </c>
       <c r="D8" s="5">
         <v>6.3814844324374453</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>27.034655083000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.49182133200000067</v>
       </c>
       <c r="D9" s="5">
         <v>24.647207698377628</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>27.404391337</v>
       </c>
       <c r="C10" s="5">
         <v>0.36973625399999932</v>
       </c>
       <c r="D10" s="5">
         <v>17.704192147279297</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>27.279965355000002</v>
       </c>
       <c r="C11" s="5">
         <v>-0.12442598199999821</v>
       </c>
       <c r="D11" s="5">
         <v>-5.3144196439607665</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>26.68072854</v>
       </c>
       <c r="C12" s="5">
         <v>-0.59923681500000114</v>
       </c>
       <c r="D12" s="5">
         <v>-23.396883807265123</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>26.638075291</v>
       </c>
       <c r="C13" s="5">
         <v>-4.265324900000067E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.9016065832534568</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>27.124602230000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.48652693900000088</v>
       </c>
       <c r="D14" s="5">
         <v>24.258593347340085</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>27.30866949</v>
       </c>
       <c r="C15" s="5">
         <v>0.18406725999999907</v>
       </c>
       <c r="D15" s="5">
         <v>8.4540957819724039</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>27.313101060000001</v>
       </c>
       <c r="C16" s="5">
         <v>4.4315700000012725E-3</v>
       </c>
       <c r="D16" s="5">
         <v>0.19490634312469002</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>27.735687011</v>
       </c>
       <c r="C17" s="5">
         <v>0.42258595099999852</v>
       </c>
       <c r="D17" s="5">
         <v>20.230594331113494</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>27.852516400999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.11682938999999948</v>
       </c>
       <c r="D18" s="5">
         <v>5.1734523857371206</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>27.682957961</v>
       </c>
       <c r="C19" s="5">
         <v>-0.16955843999999942</v>
       </c>
       <c r="D19" s="5">
         <v>-7.0655667339977857</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>28.044607641999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.36164968099999939</v>
       </c>
       <c r="D20" s="5">
         <v>16.853709137453055</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>28.027782287000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.6825354999998154E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-0.71756882775417807</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>28.276499931</v>
       </c>
       <c r="C22" s="5">
         <v>0.24871764399999918</v>
       </c>
       <c r="D22" s="5">
         <v>11.184178858594951</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>27.909146193000002</v>
       </c>
       <c r="C23" s="5">
         <v>-0.36735373799999849</v>
       </c>
       <c r="D23" s="5">
         <v>-14.522701071758238</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>28.886754435</v>
       </c>
       <c r="C24" s="5">
         <v>0.97760824199999874</v>
       </c>
       <c r="D24" s="5">
         <v>51.156346790035357</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>29.037029861000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.15027542600000032</v>
       </c>
       <c r="D25" s="5">
         <v>6.4244219787476853</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>29.040833986999999</v>
       </c>
       <c r="C26" s="5">
         <v>3.8041259999985755E-3</v>
       </c>
       <c r="D26" s="5">
         <v>0.15732469690974415</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>28.794361175999999</v>
       </c>
       <c r="C27" s="5">
         <v>-0.24647281100000029</v>
       </c>
       <c r="D27" s="5">
         <v>-9.7223253620870249</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>29.014788827</v>
       </c>
       <c r="C28" s="5">
         <v>0.22042765100000139</v>
       </c>
       <c r="D28" s="5">
         <v>9.5831032234624089</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>28.940435704999999</v>
       </c>
       <c r="C29" s="5">
         <v>-7.4353122000001548E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-3.0321393643828798</v>
       </c>
       <c r="E29" s="5">
         <v>4.3436771316398115</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>29.072008867000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.13157316200000224</v>
       </c>
       <c r="D30" s="5">
         <v>5.5941178196099006</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>29.623420283000002</v>
       </c>
       <c r="C31" s="5">
         <v>0.55141141600000054</v>
       </c>
       <c r="D31" s="5">
         <v>25.291582034813743</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>29.329408784000002</v>
       </c>
       <c r="C32" s="5">
         <v>-0.29401149899999979</v>
       </c>
       <c r="D32" s="5">
         <v>-11.280864415438273</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>28.633635836</v>
       </c>
       <c r="C33" s="5">
         <v>-0.69577294800000189</v>
       </c>
       <c r="D33" s="5">
         <v>-25.031596300453963</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>28.950022283999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.31638644799999938</v>
       </c>
       <c r="D34" s="5">
         <v>14.095590645346846</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>29.366183321000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.41616103700000195</v>
       </c>
       <c r="D35" s="5">
         <v>18.681557950505589</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>29.808489366</v>
       </c>
       <c r="C36" s="5">
         <v>0.4423060449999987</v>
       </c>
       <c r="D36" s="5">
         <v>19.649129165134973</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>29.831443604</v>
       </c>
       <c r="C37" s="5">
         <v>2.2954238000000515E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.92799226818602865</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>29.872244663</v>
       </c>
       <c r="C38" s="5">
         <v>4.080105899999964E-2</v>
       </c>
       <c r="D38" s="5">
         <v>1.6536666798001365</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>30.069790297000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.1975456340000008</v>
       </c>
       <c r="D39" s="5">
         <v>8.2307084460646607</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>30.303205994999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.23341569799999817</v>
       </c>
       <c r="D40" s="5">
         <v>9.7231189608780291</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>30.357228146000001</v>
       </c>
       <c r="C41" s="5">
         <v>5.4022151000001628E-2</v>
       </c>
       <c r="D41" s="5">
         <v>2.1603653354055563</v>
       </c>
       <c r="E41" s="5">
         <v>4.8955463402205357</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>30.308570608</v>
       </c>
       <c r="C42" s="5">
         <v>-4.86575380000005E-2</v>
       </c>
       <c r="D42" s="5">
         <v>-1.9065328510441848</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>30.639123989000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.33055338100000142</v>
       </c>
       <c r="D43" s="5">
         <v>13.901821666437675</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>30.706022924999999</v>
       </c>
       <c r="C44" s="5">
         <v>6.6898935999997633E-2</v>
       </c>
       <c r="D44" s="5">
         <v>2.6518329558382403</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>31.133506868000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.42748394300000214</v>
       </c>
       <c r="D45" s="5">
         <v>18.046650508121775</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>31.329561569999999</v>
       </c>
       <c r="C46" s="5">
         <v>0.19605470199999786</v>
       </c>
       <c r="D46" s="5">
         <v>7.8239658537350154</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>31.227011891</v>
       </c>
       <c r="C47" s="5">
         <v>-0.10254967899999912</v>
       </c>
       <c r="D47" s="5">
         <v>-3.8579594762641611</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>31.369153269000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.14214137800000159</v>
       </c>
       <c r="D48" s="5">
         <v>5.6010923243975386</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>31.444853656999999</v>
       </c>
       <c r="C49" s="5">
         <v>7.5700387999997787E-2</v>
       </c>
       <c r="D49" s="5">
         <v>2.9345998288152542</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>31.277412086999998</v>
       </c>
       <c r="C50" s="5">
         <v>-0.16744157000000115</v>
       </c>
       <c r="D50" s="5">
         <v>-6.206053380832433</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>31.515046761000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.23763467400000238</v>
       </c>
       <c r="D51" s="5">
         <v>9.5079692597650265</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>31.582695758</v>
       </c>
       <c r="C52" s="5">
         <v>6.7648996999999156E-2</v>
       </c>
       <c r="D52" s="5">
         <v>2.6065038718340983</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>31.871505903999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.28881014599999943</v>
       </c>
       <c r="D53" s="5">
         <v>11.542570377902962</v>
       </c>
       <c r="E53" s="5">
         <v>4.9881950707661327</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>32.362567867000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.49106196300000349</v>
       </c>
       <c r="D54" s="5">
         <v>20.13918512437003</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>32.147772035999999</v>
       </c>
       <c r="C55" s="5">
         <v>-0.21479583100000355</v>
       </c>
       <c r="D55" s="5">
         <v>-7.680196804842387</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>32.305928184000003</v>
       </c>
       <c r="C56" s="5">
         <v>0.15815614800000333</v>
       </c>
       <c r="D56" s="5">
         <v>6.0659825124872224</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>32.116702691999997</v>
       </c>
       <c r="C57" s="5">
         <v>-0.1892254920000056</v>
       </c>
       <c r="D57" s="5">
         <v>-6.8066899295056054</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>32.397471256999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.28076856500000247</v>
       </c>
       <c r="D58" s="5">
         <v>11.009958867005842</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>32.994713697999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.59724244099999879</v>
       </c>
       <c r="D59" s="5">
         <v>24.508503206355602</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>31.739101606999998</v>
       </c>
       <c r="C60" s="5">
         <v>-1.2556120909999997</v>
       </c>
       <c r="D60" s="5">
         <v>-37.222620264523833</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>32.249430294</v>
       </c>
       <c r="C61" s="5">
         <v>0.51032868700000122</v>
       </c>
       <c r="D61" s="5">
         <v>21.095779683664297</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>31.85503946</v>
       </c>
       <c r="C62" s="5">
         <v>-0.3943908339999993</v>
       </c>
       <c r="D62" s="5">
         <v>-13.727336703302839</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>32.570630905999998</v>
       </c>
       <c r="C63" s="5">
         <v>0.71559144599999769</v>
       </c>
       <c r="D63" s="5">
         <v>30.54982214252302</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>32.483405550000001</v>
       </c>
       <c r="C64" s="5">
         <v>-8.7225355999997589E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.1667300341355786</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>32.495908987</v>
       </c>
       <c r="C65" s="5">
         <v>1.2503436999999451E-2</v>
       </c>
       <c r="D65" s="5">
         <v>0.46288033462840161</v>
       </c>
       <c r="E65" s="5">
         <v>1.9591263898253164</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>32.376937507000001</v>
       </c>
       <c r="C66" s="5">
         <v>-0.11897147999999902</v>
       </c>
       <c r="D66" s="5">
         <v>-4.3059517312125317</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>32.678163992000002</v>
       </c>
       <c r="C67" s="5">
         <v>0.30122648500000082</v>
       </c>
       <c r="D67" s="5">
         <v>11.753869818878337</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>32.807452136999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.12928814499999675</v>
       </c>
       <c r="D68" s="5">
         <v>4.8523749861187015</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>33.092744697999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.28529256099999856</v>
       </c>
       <c r="D69" s="5">
         <v>10.94900692715961</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>33.364906382000001</v>
       </c>
       <c r="C70" s="5">
         <v>0.27216168400000385</v>
       </c>
       <c r="D70" s="5">
         <v>10.3279277605409</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>33.426085206000003</v>
       </c>
       <c r="C71" s="5">
         <v>6.1178824000002408E-2</v>
       </c>
       <c r="D71" s="5">
         <v>2.2226801623160597</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>33.247534754</v>
       </c>
       <c r="C72" s="5">
         <v>-0.17855045200000319</v>
       </c>
       <c r="D72" s="5">
         <v>-6.2249740119585617</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>33.676393625000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.42885887100000275</v>
       </c>
       <c r="D73" s="5">
         <v>16.62550608426363</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>34.429868929000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.7534753039999984</v>
       </c>
       <c r="D74" s="5">
         <v>30.411985618798631</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>34.322522259000003</v>
       </c>
       <c r="C75" s="5">
         <v>-0.10734666999999831</v>
       </c>
       <c r="D75" s="5">
         <v>-3.6779068776859991</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>34.377320118</v>
       </c>
       <c r="C76" s="5">
         <v>5.4797858999997118E-2</v>
       </c>
       <c r="D76" s="5">
         <v>1.9327814676587618</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>34.400626181</v>
       </c>
       <c r="C77" s="5">
         <v>2.330606299999971E-2</v>
       </c>
       <c r="D77" s="5">
         <v>0.81657888452992822</v>
       </c>
       <c r="E77" s="5">
         <v>5.8614061073410273</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>34.172046977999997</v>
       </c>
       <c r="C78" s="5">
         <v>-0.22857920300000245</v>
       </c>
       <c r="D78" s="5">
         <v>-7.6885098585180778</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>34.429136864999997</v>
       </c>
       <c r="C79" s="5">
         <v>0.25708988699999935</v>
       </c>
       <c r="D79" s="5">
         <v>9.4111756392682331</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>34.506686760999997</v>
       </c>
       <c r="C80" s="5">
         <v>7.7549896000000729E-2</v>
       </c>
       <c r="D80" s="5">
         <v>2.7366775203295557</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>34.469832289999999</v>
       </c>
       <c r="C81" s="5">
         <v>-3.6854470999998057E-2</v>
       </c>
       <c r="D81" s="5">
         <v>-1.2741443129953733</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>34.344840017000003</v>
       </c>
       <c r="C82" s="5">
         <v>-0.1249922729999966</v>
       </c>
       <c r="D82" s="5">
         <v>-4.265620254729507</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>34.448957196000002</v>
       </c>
       <c r="C83" s="5">
         <v>0.10411717899999928</v>
       </c>
       <c r="D83" s="5">
         <v>3.6990998292291577</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>34.688432458000001</v>
       </c>
       <c r="C84" s="5">
         <v>0.23947526199999913</v>
       </c>
       <c r="D84" s="5">
         <v>8.6683666559857375</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>34.827033634000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.13860117600000166</v>
       </c>
       <c r="D85" s="5">
         <v>4.9015065845061212</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>34.846833285000002</v>
       </c>
       <c r="C86" s="5">
         <v>1.9799650999999585E-2</v>
       </c>
       <c r="D86" s="5">
         <v>0.68435384127578658</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>34.998521818999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.15168853399999449</v>
       </c>
       <c r="D87" s="5">
         <v>5.3505030555449862</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>35.094373816000001</v>
       </c>
       <c r="C88" s="5">
         <v>9.5851997000004019E-2</v>
       </c>
       <c r="D88" s="5">
         <v>3.3364524659874384</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>35.390996827000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.29662301100000121</v>
       </c>
       <c r="D89" s="5">
         <v>10.627620001463889</v>
       </c>
       <c r="E89" s="5">
         <v>2.8789320310308675</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>35.381096728000003</v>
       </c>
       <c r="C90" s="5">
         <v>-9.9000989999993294E-3</v>
       </c>
       <c r="D90" s="5">
         <v>-0.33516596963132361</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>35.48918638</v>
       </c>
       <c r="C91" s="5">
         <v>0.10808965199999676</v>
       </c>
       <c r="D91" s="5">
         <v>3.7282436524449958</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>35.373529654000002</v>
       </c>
       <c r="C92" s="5">
         <v>-0.11565672599999743</v>
       </c>
       <c r="D92" s="5">
         <v>-3.8413742120888328</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>35.542768621</v>
       </c>
       <c r="C93" s="5">
         <v>0.1692389669999983</v>
       </c>
       <c r="D93" s="5">
         <v>5.8947158996816018</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>35.632847409</v>
       </c>
       <c r="C94" s="5">
         <v>9.0078787999999577E-2</v>
       </c>
       <c r="D94" s="5">
         <v>3.0840052581617705</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>35.729142504000002</v>
       </c>
       <c r="C95" s="5">
         <v>9.6295095000002107E-2</v>
       </c>
       <c r="D95" s="5">
         <v>3.2915472189189554</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>36.647740177999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.91859767399999726</v>
       </c>
       <c r="D96" s="5">
         <v>35.611112088683818</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>36.380657427999999</v>
       </c>
       <c r="C97" s="5">
         <v>-0.26708275000000015</v>
       </c>
       <c r="D97" s="5">
         <v>-8.4032388877356858</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>36.715310035999998</v>
       </c>
       <c r="C98" s="5">
         <v>0.33465260799999896</v>
       </c>
       <c r="D98" s="5">
         <v>11.614311433773029</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>35.287176193000001</v>
       </c>
       <c r="C99" s="5">
         <v>-1.4281338429999977</v>
       </c>
       <c r="D99" s="5">
         <v>-37.879281145450463</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>35.596509181999998</v>
       </c>
       <c r="C100" s="5">
         <v>0.30933298899999784</v>
       </c>
       <c r="D100" s="5">
         <v>11.041687619035812</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>35.648017338999999</v>
       </c>
       <c r="C101" s="5">
         <v>5.1508157000000665E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.7502862925596219</v>
       </c>
       <c r="E101" s="5">
         <v>0.72623134424942837</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>36.625860002000003</v>
       </c>
       <c r="C102" s="5">
         <v>0.97784266300000411</v>
       </c>
       <c r="D102" s="5">
         <v>38.36600684489224</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>36.519536745000003</v>
       </c>
       <c r="C103" s="5">
         <v>-0.10632325699999967</v>
       </c>
       <c r="D103" s="5">
         <v>-3.4284625912954558</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>36.808878755000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.2893420099999986</v>
       </c>
       <c r="D104" s="5">
         <v>9.9329656577720407</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>37.120342764</v>
       </c>
       <c r="C105" s="5">
         <v>0.31146400899999804</v>
       </c>
       <c r="D105" s="5">
         <v>10.640128495369016</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>37.371310237000003</v>
       </c>
       <c r="C106" s="5">
         <v>0.25096747300000288</v>
       </c>
       <c r="D106" s="5">
         <v>8.4216869527479652</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>37.667052058000003</v>
       </c>
       <c r="C107" s="5">
         <v>0.29574182100000002</v>
       </c>
       <c r="D107" s="5">
         <v>9.9207527322647806</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>38.563566928</v>
       </c>
       <c r="C108" s="5">
         <v>0.89651486999999719</v>
       </c>
       <c r="D108" s="5">
         <v>32.613206848305687</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>38.592936905000002</v>
       </c>
       <c r="C109" s="5">
         <v>2.9369977000001768E-2</v>
       </c>
       <c r="D109" s="5">
         <v>0.91775684713510941</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>37.907035800999999</v>
       </c>
       <c r="C110" s="5">
         <v>-0.6859011040000027</v>
       </c>
       <c r="D110" s="5">
         <v>-19.361219402950404</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>38.073986779000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.16695097800000269</v>
       </c>
       <c r="D111" s="5">
         <v>5.4149851704542451</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>38.297417879000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.22343109999999911</v>
       </c>
       <c r="D112" s="5">
         <v>7.2738001978694067</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>38.271245810000003</v>
       </c>
       <c r="C113" s="5">
         <v>-2.6172068999997578E-2</v>
       </c>
       <c r="D113" s="5">
         <v>-0.81699256033431755</v>
       </c>
       <c r="E113" s="5">
         <v>7.3586938820580983</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>38.468034938000002</v>
       </c>
       <c r="C114" s="5">
         <v>0.19678912799999893</v>
       </c>
       <c r="D114" s="5">
         <v>6.3478773149352685</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>38.462484857</v>
       </c>
       <c r="C115" s="5">
         <v>-5.550081000002649E-3</v>
       </c>
       <c r="D115" s="5">
         <v>-0.17299596355708768</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>38.511553767000002</v>
       </c>
       <c r="C116" s="5">
         <v>4.9068910000002575E-2</v>
       </c>
       <c r="D116" s="5">
         <v>1.5417000578616946</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>38.896606488000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.38505272100000099</v>
       </c>
       <c r="D117" s="5">
         <v>12.680319296124765</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>38.895758291999996</v>
       </c>
       <c r="C118" s="5">
         <v>-8.4819600000685114E-4</v>
       </c>
       <c r="D118" s="5">
         <v>-2.6164573888332043E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>39.157813924000003</v>
       </c>
       <c r="C119" s="5">
         <v>0.26205563200000626</v>
       </c>
       <c r="D119" s="5">
         <v>8.3912806140058684</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>39.250211313999998</v>
       </c>
       <c r="C120" s="5">
         <v>9.2397389999995028E-2</v>
       </c>
       <c r="D120" s="5">
         <v>2.8685767229450043</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>39.140870933000002</v>
       </c>
       <c r="C121" s="5">
         <v>-0.10934038099999555</v>
       </c>
       <c r="D121" s="5">
         <v>-3.2921274389057897</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>39.767243749000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.62637281599999994</v>
       </c>
       <c r="D122" s="5">
         <v>20.987380767552821</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>39.627211916</v>
       </c>
       <c r="C123" s="5">
         <v>-0.14003183300000188</v>
       </c>
       <c r="D123" s="5">
         <v>-4.144659628599678</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>39.440511661999999</v>
       </c>
       <c r="C124" s="5">
         <v>-0.18670025400000156</v>
       </c>
       <c r="D124" s="5">
         <v>-5.5094719195596387</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>39.883279907000002</v>
       </c>
       <c r="C125" s="5">
         <v>0.44276824500000345</v>
       </c>
       <c r="D125" s="5">
         <v>14.3351886391899</v>
       </c>
       <c r="E125" s="5">
         <v>4.2121286174038985</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>39.314934272999999</v>
       </c>
       <c r="C126" s="5">
         <v>-0.56834563400000349</v>
       </c>
       <c r="D126" s="5">
         <v>-15.821680817479045</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>39.610284894999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.29535062200000084</v>
       </c>
       <c r="D127" s="5">
         <v>9.3968823270478286</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>40.828477028999998</v>
       </c>
       <c r="C128" s="5">
         <v>1.2181921339999988</v>
       </c>
       <c r="D128" s="5">
         <v>43.834335411776479</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>40.369012499</v>
       </c>
       <c r="C129" s="5">
         <v>-0.45946452999999821</v>
       </c>
       <c r="D129" s="5">
         <v>-12.698974155478304</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>40.286520504000002</v>
       </c>
       <c r="C130" s="5">
         <v>-8.2491994999998042E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-2.4247654731306523</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>40.334303802000001</v>
       </c>
       <c r="C131" s="5">
         <v>4.7783297999998808E-2</v>
       </c>
       <c r="D131" s="5">
         <v>1.4326254918379577</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>40.990977037</v>
       </c>
       <c r="C132" s="5">
         <v>0.65667323499999952</v>
       </c>
       <c r="D132" s="5">
         <v>21.384842433926398</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>41.048697879999999</v>
       </c>
       <c r="C133" s="5">
         <v>5.7720842999998467E-2</v>
       </c>
       <c r="D133" s="5">
         <v>1.7029107959639411</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>40.807790097000002</v>
       </c>
       <c r="C134" s="5">
         <v>-0.24090778299999727</v>
       </c>
       <c r="D134" s="5">
         <v>-6.8196587590248159</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>40.841795300999998</v>
       </c>
       <c r="C135" s="5">
         <v>3.400520399999607E-2</v>
       </c>
       <c r="D135" s="5">
         <v>1.004557872458034</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>41.156255616000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.31446031500000515</v>
       </c>
       <c r="D136" s="5">
         <v>9.6408462972058295</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>41.283478744999996</v>
       </c>
       <c r="C137" s="5">
         <v>0.12722312899999366</v>
       </c>
       <c r="D137" s="5">
         <v>3.7731882923973892</v>
       </c>
       <c r="E137" s="5">
         <v>3.5107414467039355</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>41.138570221999998</v>
       </c>
       <c r="C138" s="5">
         <v>-0.14490852299999801</v>
       </c>
       <c r="D138" s="5">
         <v>-4.1317294550582861</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>41.675409225999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.53683900400000084</v>
       </c>
       <c r="D139" s="5">
         <v>16.833705899192996</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>41.561057767000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.1143514589999981</v>
       </c>
       <c r="D140" s="5">
         <v>-3.2433929929552408</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>41.425304093000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.13575367400000005</v>
       </c>
       <c r="D141" s="5">
         <v>-3.8499852475078367</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>41.586634019999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.16132992699999704</v>
       </c>
       <c r="D142" s="5">
         <v>4.7747862143391329</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>41.731522155</v>
       </c>
       <c r="C143" s="5">
         <v>0.14488813500000219</v>
       </c>
       <c r="D143" s="5">
         <v>4.2618592530754285</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>41.672400361999998</v>
       </c>
       <c r="C144" s="5">
         <v>-5.9121793000002754E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-1.686877005667542</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>41.609075734999998</v>
       </c>
       <c r="C145" s="5">
         <v>-6.3324627000000078E-2</v>
       </c>
       <c r="D145" s="5">
         <v>-1.8083350079311389</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>42.007736940999997</v>
       </c>
       <c r="C146" s="5">
         <v>0.39866120599999988</v>
       </c>
       <c r="D146" s="5">
         <v>12.122972108884955</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>42.387807885999997</v>
       </c>
       <c r="C147" s="5">
         <v>0.38007094499999994</v>
       </c>
       <c r="D147" s="5">
         <v>11.414075215555442</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>42.347333667999997</v>
       </c>
       <c r="C148" s="5">
         <v>-4.0474217999999951E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-1.1398277903008402</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>42.503256942999997</v>
       </c>
       <c r="C149" s="5">
         <v>0.15592327499999925</v>
       </c>
       <c r="D149" s="5">
         <v>4.5089959306164884</v>
       </c>
       <c r="E149" s="5">
         <v>2.9546400523423166</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>42.516353743000003</v>
       </c>
       <c r="C150" s="5">
         <v>1.3096800000006681E-2</v>
       </c>
       <c r="D150" s="5">
         <v>0.37039096466318089</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>42.421994290000001</v>
       </c>
       <c r="C151" s="5">
         <v>-9.4359453000002702E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6309724748360575</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>42.799999505000002</v>
       </c>
       <c r="C152" s="5">
         <v>0.37800521500000173</v>
       </c>
       <c r="D152" s="5">
         <v>11.232626915180521</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>42.777659516</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2339989000002447E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-0.62455982878324434</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>42.782207804000002</v>
       </c>
       <c r="C154" s="5">
         <v>4.5482880000022874E-3</v>
       </c>
       <c r="D154" s="5">
         <v>0.1276633293843199</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>43.245420088000003</v>
       </c>
       <c r="C155" s="5">
         <v>0.46321228400000081</v>
       </c>
       <c r="D155" s="5">
         <v>13.794986399358077</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>41.856762717000002</v>
       </c>
       <c r="C156" s="5">
         <v>-1.3886573710000008</v>
       </c>
       <c r="D156" s="5">
         <v>-32.4063045140635</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>42.735906685000003</v>
       </c>
       <c r="C157" s="5">
         <v>0.87914396800000105</v>
       </c>
       <c r="D157" s="5">
         <v>28.329775674240686</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>43.076011897999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.34010521299999397</v>
       </c>
       <c r="D158" s="5">
         <v>9.9792592766227095</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>43.736990145999997</v>
       </c>
       <c r="C159" s="5">
         <v>0.66097824799999927</v>
       </c>
       <c r="D159" s="5">
         <v>20.049638059667529</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>43.978170110000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.24117996400000408</v>
       </c>
       <c r="D160" s="5">
         <v>6.8216160360291322</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>43.965503570999999</v>
       </c>
       <c r="C161" s="5">
         <v>-1.2666539000001364E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.34507556217259205</v>
       </c>
       <c r="E161" s="5">
         <v>3.4403166561117526</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>44.329254745</v>
       </c>
       <c r="C162" s="5">
         <v>0.36375117400000079</v>
       </c>
       <c r="D162" s="5">
         <v>10.392746642986751</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>43.960380260999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.36887448400000267</v>
       </c>
       <c r="D163" s="5">
         <v>-9.5409287694234397</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>43.854868697999997</v>
       </c>
       <c r="C164" s="5">
         <v>-0.10551156300000031</v>
       </c>
       <c r="D164" s="5">
         <v>-2.8424632936550398</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>44.340680239000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.4858115410000039</v>
       </c>
       <c r="D165" s="5">
         <v>14.133841871739383</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>44.531280608000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.19060036900000199</v>
       </c>
       <c r="D166" s="5">
         <v>5.2819686797526799</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>44.48662538</v>
       </c>
       <c r="C167" s="5">
         <v>-4.4655228000003433E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1967253962603674</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>44.278008608999997</v>
       </c>
       <c r="C168" s="5">
         <v>-0.20861677100000264</v>
       </c>
       <c r="D168" s="5">
         <v>-5.4844182910089749</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>44.093906586999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.18410202199999759</v>
       </c>
       <c r="D169" s="5">
         <v>-4.8769059508062318</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>44.682719783000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.58881319600000381</v>
       </c>
       <c r="D170" s="5">
         <v>17.255242769562894</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>44.798193335999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.11547355299999396</v>
       </c>
       <c r="D171" s="5">
         <v>3.145620736694843</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>45.305273616999997</v>
       </c>
       <c r="C172" s="5">
         <v>0.50708028100000035</v>
       </c>
       <c r="D172" s="5">
         <v>14.46141093029838</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>45.522259996000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.21698637900000506</v>
       </c>
       <c r="D173" s="5">
         <v>5.9011526465463593</v>
       </c>
       <c r="E173" s="5">
         <v>3.5408588519542317</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>45.730428629999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.20816863399999619</v>
       </c>
       <c r="D174" s="5">
         <v>5.6276178939223209</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>45.559581813000001</v>
       </c>
       <c r="C175" s="5">
         <v>-0.17084681699999749</v>
       </c>
       <c r="D175" s="5">
         <v>-4.3921648459733342</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>45.753884104999997</v>
       </c>
       <c r="C176" s="5">
         <v>0.19430229199999616</v>
       </c>
       <c r="D176" s="5">
         <v>5.2395213966210052</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>46.027303760000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.27341965500000498</v>
       </c>
       <c r="D177" s="5">
         <v>7.4115063443943141</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>46.306267286999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.27896352699999483</v>
       </c>
       <c r="D178" s="5">
         <v>7.5203998041014186</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>46.029372383999998</v>
       </c>
       <c r="C179" s="5">
         <v>-0.27689490299999875</v>
       </c>
       <c r="D179" s="5">
         <v>-6.9442211821066131</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>46.069428139999999</v>
       </c>
       <c r="C180" s="5">
         <v>4.0055756000000997E-2</v>
       </c>
       <c r="D180" s="5">
         <v>1.0492785822017181</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>46.762862089000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.69343394900000277</v>
       </c>
       <c r="D181" s="5">
         <v>19.635247215369091</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>46.828172135000003</v>
       </c>
       <c r="C182" s="5">
         <v>6.5310046000000455E-2</v>
       </c>
       <c r="D182" s="5">
         <v>1.6888802755462118</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>46.568345039</v>
       </c>
       <c r="C183" s="5">
         <v>-0.2598270960000022</v>
       </c>
       <c r="D183" s="5">
         <v>-6.4587485033170022</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>46.776367049000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.20802201000000053</v>
       </c>
       <c r="D184" s="5">
         <v>5.4941106264645656</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>46.665439896999999</v>
       </c>
       <c r="C185" s="5">
         <v>-0.11092715200000214</v>
       </c>
       <c r="D185" s="5">
         <v>-2.8088983416679092</v>
       </c>
       <c r="E185" s="5">
         <v>2.5112547160453857</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>46.840122297000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.17468240000000179</v>
       </c>
       <c r="D186" s="5">
         <v>4.5855957315411144</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>47.099943895999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.25982159899999857</v>
       </c>
       <c r="D187" s="5">
         <v>6.863263721608881</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>47.185339220000003</v>
       </c>
       <c r="C188" s="5">
         <v>8.5395324000003825E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.1975068746813431</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>47.436945025</v>
       </c>
       <c r="C189" s="5">
         <v>0.25160580499999696</v>
       </c>
       <c r="D189" s="5">
         <v>6.5897808772595434</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>47.404736217999996</v>
       </c>
       <c r="C190" s="5">
         <v>-3.2208807000003503E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.81174194383778486</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>47.715505430999997</v>
       </c>
       <c r="C191" s="5">
         <v>0.31076921300000038</v>
       </c>
       <c r="D191" s="5">
         <v>8.1567254933952782</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>45.931098794999997</v>
       </c>
       <c r="C192" s="5">
         <v>-1.7844066359999999</v>
       </c>
       <c r="D192" s="5">
         <v>-36.705251513991797</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>48.188371445000001</v>
       </c>
       <c r="C193" s="5">
         <v>2.2572726500000044</v>
       </c>
       <c r="D193" s="5">
         <v>77.838166148533446</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>48.125409689000001</v>
       </c>
       <c r="C194" s="5">
         <v>-6.296175599999998E-2</v>
       </c>
       <c r="D194" s="5">
         <v>-1.5566726636174977</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>48.159741320000002</v>
       </c>
       <c r="C195" s="5">
         <v>3.4331631000000584E-2</v>
       </c>
       <c r="D195" s="5">
         <v>0.8594209588508317</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>48.037541541000003</v>
       </c>
       <c r="C196" s="5">
         <v>-0.1221997789999989</v>
       </c>
       <c r="D196" s="5">
         <v>-3.0027257945473562</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>48.107626455000002</v>
       </c>
       <c r="C197" s="5">
         <v>7.0084913999998832E-2</v>
       </c>
       <c r="D197" s="5">
         <v>1.7648706536512959</v>
       </c>
       <c r="E197" s="5">
         <v>3.0904810094648072</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>48.992021135999998</v>
       </c>
       <c r="C198" s="5">
         <v>0.8843946809999963</v>
       </c>
       <c r="D198" s="5">
         <v>24.433442216313495</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>49.156505590000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.16448445400000367</v>
       </c>
       <c r="D199" s="5">
         <v>4.1040804985219115</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>48.951057814000002</v>
       </c>
       <c r="C200" s="5">
         <v>-0.20544777599999975</v>
       </c>
       <c r="D200" s="5">
         <v>-4.9016580532380445</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>48.454993551000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.49606426300000095</v>
       </c>
       <c r="D201" s="5">
         <v>-11.505249922514215</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>48.198207756000002</v>
       </c>
       <c r="C202" s="5">
         <v>-0.25678579499999898</v>
       </c>
       <c r="D202" s="5">
         <v>-6.1772429164176801</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>49.301725462999997</v>
       </c>
       <c r="C203" s="5">
         <v>1.1035177069999946</v>
       </c>
       <c r="D203" s="5">
         <v>31.212362659587733</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>46.026847930000002</v>
       </c>
       <c r="C204" s="5">
         <v>-3.2748775329999944</v>
       </c>
       <c r="D204" s="5">
         <v>-56.168192504220471</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>48.602180062000002</v>
       </c>
       <c r="C205" s="5">
         <v>2.5753321319999998</v>
       </c>
       <c r="D205" s="5">
         <v>92.191507363306783</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>48.498456937999997</v>
       </c>
       <c r="C206" s="5">
         <v>-0.10372312400000538</v>
       </c>
       <c r="D206" s="5">
         <v>-2.5311030975888049</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>49.264538276000003</v>
       </c>
       <c r="C207" s="5">
         <v>0.76608133800000644</v>
       </c>
       <c r="D207" s="5">
         <v>20.691851445583829</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>49.330264726000003</v>
       </c>
       <c r="C208" s="5">
         <v>6.5726449999999659E-2</v>
       </c>
       <c r="D208" s="5">
         <v>1.6127842218794264</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>49.245033136000004</v>
       </c>
       <c r="C209" s="5">
         <v>-8.5231589999999358E-2</v>
       </c>
       <c r="D209" s="5">
         <v>-2.0537404741484799</v>
       </c>
       <c r="E209" s="5">
         <v>2.3642959855106005</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>49.157031592000003</v>
       </c>
       <c r="C210" s="5">
         <v>-8.800154400000082E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-2.12346480869402</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>49.225738210000003</v>
       </c>
       <c r="C211" s="5">
         <v>6.8706618000000219E-2</v>
       </c>
       <c r="D211" s="5">
         <v>1.6901896995482835</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>49.418878022000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.1931398119999983</v>
       </c>
       <c r="D212" s="5">
         <v>4.8112068672636399</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>49.260166867999999</v>
       </c>
       <c r="C213" s="5">
         <v>-0.15871115400000235</v>
       </c>
       <c r="D213" s="5">
         <v>-3.7865097143528925</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>49.255159923000001</v>
       </c>
       <c r="C214" s="5">
         <v>-5.0069449999980975E-3</v>
       </c>
       <c r="D214" s="5">
         <v>-0.12190328709114073</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>49.876659136999997</v>
       </c>
       <c r="C215" s="5">
         <v>0.62149921399999641</v>
       </c>
       <c r="D215" s="5">
         <v>16.237822587244644</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>49.977815519000004</v>
       </c>
       <c r="C216" s="5">
         <v>0.10115638200000632</v>
       </c>
       <c r="D216" s="5">
         <v>2.461089045394127</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>50.659057959000002</v>
       </c>
       <c r="C217" s="5">
         <v>0.68124243999999834</v>
       </c>
       <c r="D217" s="5">
         <v>17.640829669581805</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>50.634013779</v>
       </c>
       <c r="C218" s="5">
         <v>-2.5044180000001859E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.59163034143023818</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>50.687829993999998</v>
       </c>
       <c r="C219" s="5">
         <v>5.3816214999997669E-2</v>
       </c>
       <c r="D219" s="5">
         <v>1.2828986544911825</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>50.787370011</v>
       </c>
       <c r="C220" s="5">
         <v>9.9540017000002479E-2</v>
       </c>
       <c r="D220" s="5">
         <v>2.3821623356888644</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>51.097738059000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.31036804800000084</v>
       </c>
       <c r="D221" s="5">
         <v>7.5849253309749454</v>
       </c>
       <c r="E221" s="5">
         <v>3.7622168267881673</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>51.251907142</v>
       </c>
       <c r="C222" s="5">
         <v>0.15416908299999932</v>
       </c>
       <c r="D222" s="5">
         <v>3.6812583451734993</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>51.208650374999998</v>
       </c>
       <c r="C223" s="5">
         <v>-4.3256767000002583E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-1.0081154345809806</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>51.514930034000002</v>
       </c>
       <c r="C224" s="5">
         <v>0.30627965900000476</v>
       </c>
       <c r="D224" s="5">
         <v>7.4180865787735417</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>51.739061964999998</v>
       </c>
       <c r="C225" s="5">
         <v>0.22413193099999518</v>
       </c>
       <c r="D225" s="5">
         <v>5.3477430810916715</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>52.282935270999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.54387330600000183</v>
       </c>
       <c r="D226" s="5">
         <v>13.369683333652006</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>51.927711209000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.35522406199999779</v>
       </c>
       <c r="D227" s="5">
         <v>-7.8552430537860429</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>52.208061262000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.28035005299999938</v>
       </c>
       <c r="D228" s="5">
         <v>6.6745016230916665</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>52.112801500000003</v>
       </c>
       <c r="C229" s="5">
         <v>-9.525976199999775E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-2.1677016275475802</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>52.517587128999999</v>
       </c>
       <c r="C230" s="5">
         <v>0.40478562899999559</v>
       </c>
       <c r="D230" s="5">
         <v>9.7296834493639786</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>52.750640121000004</v>
       </c>
       <c r="C231" s="5">
         <v>0.23305299200000462</v>
       </c>
       <c r="D231" s="5">
         <v>5.4570537017638365</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>53.075480245999998</v>
       </c>
       <c r="C232" s="5">
         <v>0.32484012499999437</v>
       </c>
       <c r="D232" s="5">
         <v>7.6451285941203428</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>53.278848271999998</v>
       </c>
       <c r="C233" s="5">
         <v>0.2033680259999997</v>
       </c>
       <c r="D233" s="5">
         <v>4.6961586299939073</v>
       </c>
       <c r="E233" s="5">
         <v>4.2685063876635398</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>53.152854726999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.12599354500000004</v>
       </c>
       <c r="D234" s="5">
         <v>-2.8011343145688428</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>53.107331940000002</v>
       </c>
       <c r="C235" s="5">
         <v>-4.5522786999995901E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.0229131999629715</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>53.121043395999997</v>
       </c>
       <c r="C236" s="5">
         <v>1.3711455999995792E-2</v>
       </c>
       <c r="D236" s="5">
         <v>0.31026096065163156</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>53.292866230999998</v>
       </c>
       <c r="C237" s="5">
         <v>0.1718228350000004</v>
       </c>
       <c r="D237" s="5">
         <v>3.951265056811315</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>53.384241248000002</v>
       </c>
       <c r="C238" s="5">
         <v>9.1375017000004277E-2</v>
       </c>
       <c r="D238" s="5">
         <v>2.0770129823545425</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>53.165939360000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.21830188799999917</v>
       </c>
       <c r="D239" s="5">
         <v>-4.7982337967058086</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>53.488325680999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.3223863209999962</v>
       </c>
       <c r="D240" s="5">
         <v>7.5241811995263586</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>53.771642092999997</v>
       </c>
       <c r="C241" s="5">
         <v>0.2833164119999978</v>
       </c>
       <c r="D241" s="5">
         <v>6.5446257441491351</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>53.804267912999997</v>
       </c>
       <c r="C242" s="5">
         <v>3.2625819999999806E-2</v>
       </c>
       <c r="D242" s="5">
         <v>0.73053189943173003</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>53.731410441000001</v>
       </c>
       <c r="C243" s="5">
         <v>-7.2857471999995482E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-1.6128972359880533</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>53.665895786999997</v>
       </c>
       <c r="C244" s="5">
         <v>-6.5514654000004668E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-1.4533863938391067</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>53.771983992000003</v>
       </c>
       <c r="C245" s="5">
         <v>0.10608820500000604</v>
       </c>
       <c r="D245" s="5">
         <v>2.3981551904866061</v>
       </c>
       <c r="E245" s="5">
         <v>0.92557503773813554</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>53.976788243000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.20480425099999877</v>
       </c>
       <c r="D246" s="5">
         <v>4.6674742442968986</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>54.013342479000002</v>
       </c>
       <c r="C247" s="5">
         <v>3.6554236000000628E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.81569947144555233</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>54.310017383000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.29667490399999963</v>
       </c>
       <c r="D248" s="5">
         <v>6.7939528344843403</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>54.839953457</v>
       </c>
       <c r="C249" s="5">
         <v>0.52993607399999831</v>
       </c>
       <c r="D249" s="5">
         <v>12.358421377037821</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>54.781104096999997</v>
       </c>
       <c r="C250" s="5">
         <v>-5.8849360000003514E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-1.2801600360501153</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>54.991021003999997</v>
       </c>
       <c r="C251" s="5">
         <v>0.20991690700000021</v>
       </c>
       <c r="D251" s="5">
         <v>4.6964666838988034</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>53.131756781</v>
       </c>
       <c r="C252" s="5">
         <v>-1.8592642229999967</v>
       </c>
       <c r="D252" s="5">
         <v>-33.81665506029524</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>52.982474799000002</v>
       </c>
       <c r="C253" s="5">
         <v>-0.14928198199999798</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3199710841951613</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>53.256701352</v>
       </c>
       <c r="C254" s="5">
         <v>0.27422655299999832</v>
       </c>
       <c r="D254" s="5">
         <v>6.3908496273461513</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>53.901558295999997</v>
       </c>
       <c r="C255" s="5">
         <v>0.64485694399999716</v>
       </c>
       <c r="D255" s="5">
         <v>15.537958677496476</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>53.713948127999998</v>
       </c>
       <c r="C256" s="5">
         <v>-0.18761016799999908</v>
       </c>
       <c r="D256" s="5">
         <v>-4.0976928833540764</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>53.509934969</v>
       </c>
       <c r="C257" s="5">
         <v>-0.20401315899999872</v>
       </c>
       <c r="D257" s="5">
         <v>-4.4637538204795764</v>
       </c>
       <c r="E257" s="5">
         <v>-0.48733374435093735</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>54.315973043</v>
       </c>
       <c r="C258" s="5">
         <v>0.80603807399999994</v>
       </c>
       <c r="D258" s="5">
         <v>19.651374292779124</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>54.152186628000003</v>
       </c>
       <c r="C259" s="5">
         <v>-0.16378641499999702</v>
       </c>
       <c r="D259" s="5">
         <v>-3.5591110974590889</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>53.909807211999997</v>
       </c>
       <c r="C260" s="5">
         <v>-0.24237941600000568</v>
       </c>
       <c r="D260" s="5">
         <v>-5.2408031822344991</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>53.852135525999998</v>
       </c>
       <c r="C261" s="5">
         <v>-5.7671685999999056E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.2762107902023589</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>53.887868650000001</v>
       </c>
       <c r="C262" s="5">
         <v>3.5733124000003613E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.79916207069259393</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>53.795434286000003</v>
       </c>
       <c r="C263" s="5">
         <v>-9.2434363999998936E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-2.0390627157424346</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>53.821804776</v>
       </c>
       <c r="C264" s="5">
         <v>2.6370489999997915E-2</v>
       </c>
       <c r="D264" s="5">
         <v>0.58982783303374031</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>53.774392624000001</v>
       </c>
       <c r="C265" s="5">
         <v>-4.7412151999999708E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-1.0519850830227884</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>53.479110609000003</v>
       </c>
       <c r="C266" s="5">
         <v>-0.29528201499999795</v>
       </c>
       <c r="D266" s="5">
         <v>-6.3939439234836914</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>52.527162730999997</v>
       </c>
       <c r="C267" s="5">
         <v>-0.95194787800000569</v>
       </c>
       <c r="D267" s="5">
         <v>-19.38846295027853</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>52.761562281000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.23439955000000623</v>
       </c>
       <c r="D268" s="5">
         <v>5.4883366943296652</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>52.724198764</v>
       </c>
       <c r="C269" s="5">
         <v>-3.7363517000002844E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.84648745895722355</v>
       </c>
       <c r="E269" s="5">
         <v>-1.4683931226139646</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>52.975712539</v>
       </c>
       <c r="C270" s="5">
         <v>0.25151377499999938</v>
       </c>
       <c r="D270" s="5">
         <v>5.8770466504776797</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>52.911246357000003</v>
       </c>
       <c r="C271" s="5">
         <v>-6.4466181999996763E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-1.4505467917002357</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>53.134264393000002</v>
       </c>
       <c r="C272" s="5">
         <v>0.22301803599999914</v>
       </c>
       <c r="D272" s="5">
         <v>5.1768521665060074</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>53.166155631000002</v>
       </c>
       <c r="C273" s="5">
         <v>3.1891238000000044E-2</v>
       </c>
       <c r="D273" s="5">
         <v>0.72262354123195927</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>52.957930148999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.20822548200000313</v>
       </c>
       <c r="D274" s="5">
         <v>-4.5998779080947072</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>53.179405795999998</v>
       </c>
       <c r="C275" s="5">
         <v>0.22147564699999833</v>
       </c>
       <c r="D275" s="5">
         <v>5.1355849837690926</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>53.406999399</v>
       </c>
       <c r="C276" s="5">
         <v>0.22759360300000253</v>
       </c>
       <c r="D276" s="5">
         <v>5.2583059158000989</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>53.238065761000001</v>
       </c>
       <c r="C277" s="5">
         <v>-0.16893363799999861</v>
       </c>
       <c r="D277" s="5">
         <v>-3.7304194750075625</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>53.379395999000003</v>
       </c>
       <c r="C278" s="5">
         <v>0.14133023800000188</v>
       </c>
       <c r="D278" s="5">
         <v>3.2325472684419765</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>53.436303066000001</v>
       </c>
       <c r="C279" s="5">
         <v>5.6907066999997369E-2</v>
       </c>
       <c r="D279" s="5">
         <v>1.2868319953085683</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>53.441170438999997</v>
       </c>
       <c r="C280" s="5">
         <v>4.8673729999961779E-3</v>
       </c>
       <c r="D280" s="5">
         <v>0.10935963576650387</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>53.547039789999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.10586935100000261</v>
       </c>
       <c r="D281" s="5">
         <v>2.4033274806219529</v>
       </c>
       <c r="E281" s="5">
         <v>1.5606515514500874</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>53.540746730999999</v>
       </c>
       <c r="C282" s="5">
         <v>-6.2930590000007669E-3</v>
       </c>
       <c r="D282" s="5">
         <v>-0.14093760326986393</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>53.601778293000002</v>
       </c>
       <c r="C283" s="5">
         <v>6.1031562000003703E-2</v>
       </c>
       <c r="D283" s="5">
         <v>1.3764990732722415</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>53.881208764999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.27943047199999427</v>
       </c>
       <c r="D284" s="5">
         <v>6.4382152763304612</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>53.657258734000003</v>
       </c>
       <c r="C285" s="5">
         <v>-0.223950030999994</v>
       </c>
       <c r="D285" s="5">
         <v>-4.8751868353235643</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>53.901884232999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.24462549899999431</v>
       </c>
       <c r="D286" s="5">
         <v>5.6101321070919363</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>53.966386884999999</v>
       </c>
       <c r="C287" s="5">
         <v>6.4502652000001603E-2</v>
       </c>
       <c r="D287" s="5">
         <v>1.4454905158123754</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>54.109414231000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.14302734600000377</v>
       </c>
       <c r="D288" s="5">
         <v>3.2271362826015615</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>54.206607789000003</v>
       </c>
       <c r="C289" s="5">
         <v>9.7193558000000735E-2</v>
       </c>
       <c r="D289" s="5">
         <v>2.1769122168415977</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>54.252858883000002</v>
       </c>
       <c r="C290" s="5">
         <v>4.6251093999998716E-2</v>
       </c>
       <c r="D290" s="5">
         <v>1.0287032169065347</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>54.328115943999997</v>
       </c>
       <c r="C291" s="5">
         <v>7.5257060999994962E-2</v>
       </c>
       <c r="D291" s="5">
         <v>1.6773431933103211</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>54.418649172000002</v>
       </c>
       <c r="C292" s="5">
         <v>9.0533228000005295E-2</v>
       </c>
       <c r="D292" s="5">
         <v>2.0181289004436831</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>54.258207462000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.16044171000000063</v>
       </c>
       <c r="D293" s="5">
         <v>-3.4811328373482442</v>
       </c>
       <c r="E293" s="5">
         <v>1.3281176229144487</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>54.927026607000002</v>
       </c>
       <c r="C294" s="5">
         <v>0.6688191450000005</v>
       </c>
       <c r="D294" s="5">
         <v>15.837126487320962</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>54.71476818</v>
       </c>
       <c r="C295" s="5">
         <v>-0.21225842700000186</v>
       </c>
       <c r="D295" s="5">
         <v>-4.5399439914922901</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>54.869106735000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.15433855500000249</v>
       </c>
       <c r="D296" s="5">
         <v>3.4379530337355524</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>54.41916423</v>
       </c>
       <c r="C297" s="5">
         <v>-0.44994250500000277</v>
       </c>
       <c r="D297" s="5">
         <v>-9.4084414263936758</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>55.207184609999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.78802037999999897</v>
       </c>
       <c r="D298" s="5">
         <v>18.829642276576596</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>55.089143196999999</v>
       </c>
       <c r="C299" s="5">
         <v>-0.11804141300000026</v>
       </c>
       <c r="D299" s="5">
         <v>-2.5358245292754544</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>54.942540196000003</v>
       </c>
       <c r="C300" s="5">
         <v>-0.14660300099999546</v>
       </c>
       <c r="D300" s="5">
         <v>-3.1471062494876412</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>54.873673467000003</v>
       </c>
       <c r="C301" s="5">
         <v>-6.8866728999999793E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.4937922011701077</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>54.585338593000003</v>
       </c>
       <c r="C302" s="5">
         <v>-0.28833487400000024</v>
       </c>
       <c r="D302" s="5">
         <v>-6.1263536320065199</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>55.018397927000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.4330593339999993</v>
       </c>
       <c r="D303" s="5">
         <v>9.94694790382602</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>54.986066493000003</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2331433999999604E-2</v>
       </c>
       <c r="D304" s="5">
         <v>-0.70290250014592992</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>55.180460013999998</v>
       </c>
       <c r="C305" s="5">
         <v>0.19439352099999496</v>
       </c>
       <c r="D305" s="5">
         <v>4.3258579822736509</v>
       </c>
       <c r="E305" s="5">
         <v>1.6997475499829218</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>55.228491640999998</v>
       </c>
       <c r="C306" s="5">
         <v>4.8031627000000299E-2</v>
       </c>
       <c r="D306" s="5">
         <v>1.0495507589310726</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>55.325313188000003</v>
       </c>
       <c r="C307" s="5">
         <v>9.6821547000004671E-2</v>
       </c>
       <c r="D307" s="5">
         <v>2.1241337709726027</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>55.260796276000001</v>
       </c>
       <c r="C308" s="5">
         <v>-6.451691200000198E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-1.3904243874226618</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>54.745286043</v>
       </c>
       <c r="C309" s="5">
         <v>-0.51551023300000054</v>
       </c>
       <c r="D309" s="5">
         <v>-10.637545530705761</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>55.613258260999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.86797221799999846</v>
       </c>
       <c r="D310" s="5">
         <v>20.775635382518544</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>55.732611536</v>
       </c>
       <c r="C311" s="5">
         <v>0.1193532750000017</v>
       </c>
       <c r="D311" s="5">
         <v>2.6059731340743131</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>55.796720864999998</v>
       </c>
       <c r="C312" s="5">
         <v>6.4109328999997217E-2</v>
       </c>
       <c r="D312" s="5">
         <v>1.3891289371466664</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>55.949285046</v>
       </c>
       <c r="C313" s="5">
         <v>0.15256418100000246</v>
       </c>
       <c r="D313" s="5">
         <v>3.3309391637752928</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>55.809654891000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.13963015499999898</v>
       </c>
       <c r="D314" s="5">
         <v>-2.9540201856457116</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>55.913680575999997</v>
       </c>
       <c r="C315" s="5">
         <v>0.10402568499999632</v>
       </c>
       <c r="D315" s="5">
         <v>2.25979768466682</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>55.923657425000002</v>
       </c>
       <c r="C316" s="5">
         <v>9.9768490000045063E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.21432992758543268</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>56.099423584999997</v>
       </c>
       <c r="C317" s="5">
         <v>0.1757661599999949</v>
       </c>
       <c r="D317" s="5">
         <v>3.8374435763429471</v>
       </c>
       <c r="E317" s="5">
         <v>1.6653785973637092</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>56.450900791000002</v>
       </c>
       <c r="C318" s="5">
         <v>0.35147720600000554</v>
       </c>
       <c r="D318" s="5">
         <v>7.7828664062177033</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>56.505295922000002</v>
       </c>
       <c r="C319" s="5">
         <v>5.4395130999999708E-2</v>
       </c>
       <c r="D319" s="5">
         <v>1.1624474314041011</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>56.442280408999999</v>
       </c>
       <c r="C320" s="5">
         <v>-6.3015513000003409E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-1.3300791363222486</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>56.961896154000002</v>
       </c>
       <c r="C321" s="5">
         <v>0.51961574500000296</v>
       </c>
       <c r="D321" s="5">
         <v>11.624269134720322</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>57.009980865999999</v>
       </c>
       <c r="C322" s="5">
         <v>4.8084711999997864E-2</v>
       </c>
       <c r="D322" s="5">
         <v>1.0177033084883824</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>57.212639776000003</v>
       </c>
       <c r="C323" s="5">
         <v>0.2026589100000038</v>
       </c>
       <c r="D323" s="5">
         <v>4.3501540623033241</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>57.379241647000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.16660187099999746</v>
       </c>
       <c r="D324" s="5">
         <v>3.5508841995558704</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>57.451194786999999</v>
       </c>
       <c r="C325" s="5">
         <v>7.1953139999997973E-2</v>
       </c>
       <c r="D325" s="5">
         <v>1.5152130138614384</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>57.967400767000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.51620598000000228</v>
       </c>
       <c r="D326" s="5">
         <v>11.331265935187407</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>57.711180671000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.25622009599999984</v>
       </c>
       <c r="D327" s="5">
         <v>-5.1770232266003742</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>57.532964714000002</v>
       </c>
       <c r="C328" s="5">
         <v>-0.17821595699999904</v>
       </c>
       <c r="D328" s="5">
         <v>-3.6433844270338245</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>57.818981024999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.28601631099999736</v>
       </c>
       <c r="D329" s="5">
         <v>6.1314637375653902</v>
       </c>
       <c r="E329" s="5">
         <v>3.0651962713923231</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>58.057735102999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.23875407799999948</v>
       </c>
       <c r="D330" s="5">
         <v>5.0693077721602808</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>57.642739896999998</v>
       </c>
       <c r="C331" s="5">
         <v>-0.41499520600000039</v>
       </c>
       <c r="D331" s="5">
         <v>-8.2482589427658741</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>57.595158167000001</v>
       </c>
       <c r="C332" s="5">
         <v>-4.7581729999997435E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-0.98606626475239434</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>58.089840305000003</v>
       </c>
       <c r="C333" s="5">
         <v>0.49468213800000171</v>
       </c>
       <c r="D333" s="5">
         <v>10.807839567101807</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>58.172188229</v>
       </c>
       <c r="C334" s="5">
         <v>8.2347923999996908E-2</v>
       </c>
       <c r="D334" s="5">
         <v>1.7144412644945373</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>57.936699582999999</v>
       </c>
       <c r="C335" s="5">
         <v>-0.2354886460000003</v>
       </c>
       <c r="D335" s="5">
         <v>-4.751046974546103</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>57.697854368000002</v>
       </c>
       <c r="C336" s="5">
         <v>-0.23884521499999778</v>
       </c>
       <c r="D336" s="5">
         <v>-4.8363832935709787</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>57.447100568000003</v>
       </c>
       <c r="C337" s="5">
         <v>-0.25075379999999825</v>
       </c>
       <c r="D337" s="5">
         <v>-5.0923081163661177</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>57.565151665000002</v>
       </c>
       <c r="C338" s="5">
         <v>0.11805109699999861</v>
       </c>
       <c r="D338" s="5">
         <v>2.4940061997940299</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>58.016092266000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.45094060099999922</v>
       </c>
       <c r="D339" s="5">
         <v>9.8160550829963</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>58.272022990000004</v>
       </c>
       <c r="C340" s="5">
         <v>0.25593072400000239</v>
       </c>
       <c r="D340" s="5">
         <v>5.4239946866928124</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>58.250858456000003</v>
       </c>
       <c r="C341" s="5">
         <v>-2.1164534000000401E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.43497319330914053</v>
       </c>
       <c r="E341" s="5">
         <v>0.74694749603640975</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>57.927476141</v>
       </c>
       <c r="C342" s="5">
         <v>-0.32338231500000347</v>
       </c>
       <c r="D342" s="5">
         <v>-6.4621628487570471</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>59.655983450000001</v>
       </c>
       <c r="C343" s="5">
         <v>1.7285073090000012</v>
       </c>
       <c r="D343" s="5">
         <v>42.309152103894874</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>59.994876390000002</v>
       </c>
       <c r="C344" s="5">
         <v>0.33889294000000092</v>
       </c>
       <c r="D344" s="5">
         <v>7.0340205602301253</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>59.719366094000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.27551029600000021</v>
       </c>
       <c r="D345" s="5">
         <v>-5.3736005733022836</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>59.851397044999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.13203095099999729</v>
       </c>
       <c r="D346" s="5">
         <v>2.6855268258760168</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>59.909242521000003</v>
       </c>
       <c r="C347" s="5">
         <v>5.7845476000004226E-2</v>
       </c>
       <c r="D347" s="5">
         <v>1.1659668902089582</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>59.760966089</v>
       </c>
       <c r="C348" s="5">
         <v>-0.14827643200000296</v>
       </c>
       <c r="D348" s="5">
         <v>-2.9299231632405109</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>59.917190042000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.15622395300000136</v>
       </c>
       <c r="D349" s="5">
         <v>3.1824746430211936</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>59.691784042999998</v>
       </c>
       <c r="C350" s="5">
         <v>-0.22540599900000302</v>
       </c>
       <c r="D350" s="5">
         <v>-4.4221065656553149</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>59.813344295</v>
       </c>
       <c r="C351" s="5">
         <v>0.12156025200000187</v>
       </c>
       <c r="D351" s="5">
         <v>2.4713165825034578</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>59.981769575999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.16842528099999754</v>
       </c>
       <c r="D352" s="5">
         <v>3.4318432151791312</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>59.987837929999998</v>
       </c>
       <c r="C353" s="5">
         <v>6.0683539999999425E-3</v>
       </c>
       <c r="D353" s="5">
         <v>0.12147154361497048</v>
       </c>
       <c r="E353" s="5">
         <v>2.9818950656530285</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>58.125939617</v>
       </c>
       <c r="C354" s="5">
         <v>-1.8618983129999975</v>
       </c>
       <c r="D354" s="5">
         <v>-31.501458665795745</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>58.611898922999998</v>
       </c>
       <c r="C355" s="5">
         <v>0.48595930599999804</v>
       </c>
       <c r="D355" s="5">
         <v>10.506968949787264</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>58.516345958999999</v>
       </c>
       <c r="C356" s="5">
         <v>-9.5552963999999463E-2</v>
       </c>
       <c r="D356" s="5">
         <v>-1.9388724680172498</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>58.648485962999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.13214000400000003</v>
       </c>
       <c r="D357" s="5">
         <v>2.7437173060752329</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>58.575575395000001</v>
       </c>
       <c r="C358" s="5">
         <v>-7.2910567999997511E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-1.4816567283171822</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>58.498061174</v>
       </c>
       <c r="C359" s="5">
         <v>-7.7514221000001271E-2</v>
       </c>
       <c r="D359" s="5">
         <v>-1.5764768797199791</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>58.500606171000001</v>
       </c>
       <c r="C360" s="5">
         <v>2.5449970000011035E-3</v>
       </c>
       <c r="D360" s="5">
         <v>5.2219290835564536E-2</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>58.692118405999999</v>
       </c>
       <c r="C361" s="5">
         <v>0.19151223499999759</v>
       </c>
       <c r="D361" s="5">
         <v>3.9999250099342021</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>58.775334553999997</v>
       </c>
       <c r="C362" s="5">
         <v>8.3216147999998213E-2</v>
       </c>
       <c r="D362" s="5">
         <v>1.7147410744072999</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>59.239541005</v>
       </c>
       <c r="C363" s="5">
         <v>0.46420645100000257</v>
       </c>
       <c r="D363" s="5">
         <v>9.9003057445814946</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>59.256114175</v>
       </c>
       <c r="C364" s="5">
         <v>1.6573170000000914E-2</v>
       </c>
       <c r="D364" s="5">
         <v>0.33623545637464503</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>59.289986704</v>
       </c>
       <c r="C365" s="5">
         <v>3.3872528999999929E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.68811584883325949</v>
       </c>
       <c r="E365" s="5">
         <v>-1.1633211832277057</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>59.370407037</v>
       </c>
       <c r="C366" s="5">
         <v>8.0420332999999289E-2</v>
       </c>
       <c r="D366" s="5">
         <v>1.639865459853862</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>59.718404823</v>
       </c>
       <c r="C367" s="5">
         <v>0.34799778600000053</v>
       </c>
       <c r="D367" s="5">
         <v>7.265006867230106</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>59.591435363000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.12696945999999798</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5217388271106533</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>58.271906909000002</v>
       </c>
       <c r="C369" s="5">
         <v>-1.3195284540000003</v>
       </c>
       <c r="D369" s="5">
         <v>-23.562828422355821</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>56.395131620999997</v>
       </c>
       <c r="C370" s="5">
         <v>-1.8767752880000046</v>
       </c>
       <c r="D370" s="5">
         <v>-32.486812728186997</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>57.240807895000003</v>
       </c>
       <c r="C371" s="5">
         <v>0.84567627400000589</v>
       </c>
       <c r="D371" s="5">
         <v>19.555533517457647</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>59.005899432</v>
       </c>
       <c r="C372" s="5">
         <v>1.7650915369999964</v>
       </c>
       <c r="D372" s="5">
         <v>43.971377471795002</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>59.548774414</v>
       </c>
       <c r="C373" s="5">
         <v>0.54287498200000073</v>
       </c>
       <c r="D373" s="5">
         <v>11.616580782653884</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>58.591092922000001</v>
       </c>
       <c r="C374" s="5">
         <v>-0.95768149199999897</v>
       </c>
       <c r="D374" s="5">
         <v>-17.680019575417415</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>55.034116597999997</v>
       </c>
       <c r="C375" s="5">
         <v>-3.5569763240000043</v>
       </c>
       <c r="D375" s="5">
         <v>-52.836632587185342</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>54.920802717000001</v>
       </c>
       <c r="C376" s="5">
         <v>-0.11331388099999629</v>
       </c>
       <c r="D376" s="5">
         <v>-2.4429814809091899</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>55.397387617</v>
       </c>
       <c r="C377" s="5">
         <v>0.47658489999999887</v>
       </c>
       <c r="D377" s="5">
         <v>10.92486449397072</v>
       </c>
       <c r="E377" s="5">
         <v>-6.5653566536175045</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>55.961247141000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.5638595240000015</v>
       </c>
       <c r="D378" s="5">
         <v>12.921644144352996</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>55.286249322000003</v>
       </c>
       <c r="C379" s="5">
         <v>-0.67499781899999789</v>
       </c>
       <c r="D379" s="5">
         <v>-13.551607714309554</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>55.160858091999998</v>
       </c>
       <c r="C380" s="5">
         <v>-0.12539123000000529</v>
       </c>
       <c r="D380" s="5">
         <v>-2.6879488025844389</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>55.909823651000004</v>
       </c>
       <c r="C381" s="5">
         <v>0.7489655590000055</v>
       </c>
       <c r="D381" s="5">
         <v>17.566964963537913</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>55.970716019000001</v>
       </c>
       <c r="C382" s="5">
         <v>6.0892367999997532E-2</v>
       </c>
       <c r="D382" s="5">
         <v>1.3147982728892282</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>56.324983834999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.35426781599999657</v>
       </c>
       <c r="D383" s="5">
         <v>7.8654987584574565</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>58.370465123000002</v>
       </c>
       <c r="C384" s="5">
         <v>2.0454812880000048</v>
       </c>
       <c r="D384" s="5">
         <v>53.4281112424257</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>57.938763973</v>
       </c>
       <c r="C385" s="5">
         <v>-0.43170115000000209</v>
       </c>
       <c r="D385" s="5">
         <v>-8.5227996930770882</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>58.32299802</v>
       </c>
       <c r="C386" s="5">
         <v>0.38423404699999963</v>
       </c>
       <c r="D386" s="5">
         <v>8.2548520231865865</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>58.028835172999997</v>
       </c>
       <c r="C387" s="5">
         <v>-0.29416284700000261</v>
       </c>
       <c r="D387" s="5">
         <v>-5.8873174562051878</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>58.273915103</v>
       </c>
       <c r="C388" s="5">
         <v>0.24507993000000283</v>
       </c>
       <c r="D388" s="5">
         <v>5.1874986212730567</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>57.992778100000002</v>
       </c>
       <c r="C389" s="5">
         <v>-0.28113700299999778</v>
       </c>
       <c r="D389" s="5">
         <v>-5.6381161783739646</v>
       </c>
       <c r="E389" s="5">
         <v>4.6850412892097237</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>58.443073994999999</v>
       </c>
       <c r="C390" s="5">
         <v>0.45029589499999645</v>
       </c>
       <c r="D390" s="5">
         <v>9.7260247877651196</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>58.358828610000003</v>
       </c>
       <c r="C391" s="5">
         <v>-8.4245384999995565E-2</v>
       </c>
       <c r="D391" s="5">
         <v>-1.7161452096258301</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>58.847156648999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.48832803899999533</v>
       </c>
       <c r="D392" s="5">
         <v>10.516471573936892</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>58.559148784000001</v>
       </c>
       <c r="C393" s="5">
         <v>-0.28800786499999731</v>
       </c>
       <c r="D393" s="5">
         <v>-5.7174633423125449</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>58.935929643999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.37678085999999666</v>
       </c>
       <c r="D394" s="5">
         <v>8.0002096418749566</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>58.917666662000002</v>
       </c>
       <c r="C395" s="5">
         <v>-1.8262981999995986E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.37122118309280694</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>59.481715295999997</v>
       </c>
       <c r="C396" s="5">
         <v>0.56404863399999527</v>
       </c>
       <c r="D396" s="5">
         <v>12.112836214202073</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>59.756974016999997</v>
       </c>
       <c r="C397" s="5">
         <v>0.27525872100000015</v>
       </c>
       <c r="D397" s="5">
         <v>5.6966840345369141</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>60.486293299000003</v>
       </c>
       <c r="C398" s="5">
         <v>0.72931928200000584</v>
       </c>
       <c r="D398" s="5">
         <v>15.669932588627876</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>59.812526161000001</v>
       </c>
       <c r="C399" s="5">
         <v>-0.67376713800000232</v>
       </c>
       <c r="D399" s="5">
         <v>-12.577728118653065</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>59.580189996000001</v>
       </c>
       <c r="C400" s="5">
         <v>-0.23233616499999954</v>
       </c>
       <c r="D400" s="5">
         <v>-4.5629811678883359</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>59.975283056000002</v>
       </c>
       <c r="C401" s="5">
         <v>0.39509306000000066</v>
       </c>
       <c r="D401" s="5">
         <v>8.2542785628212165</v>
       </c>
       <c r="E401" s="5">
         <v>3.4185376540876611</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>59.843510102000003</v>
       </c>
       <c r="C402" s="5">
         <v>-0.13177295399999878</v>
       </c>
       <c r="D402" s="5">
         <v>-2.6049169418051021</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>59.907822566999997</v>
       </c>
       <c r="C403" s="5">
         <v>6.4312464999993324E-2</v>
       </c>
       <c r="D403" s="5">
         <v>1.2972627423740501</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>59.924482171000001</v>
       </c>
       <c r="C404" s="5">
         <v>1.6659604000004435E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.33421561562865243</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>59.902690933999999</v>
       </c>
       <c r="C405" s="5">
         <v>-2.1791237000002184E-2</v>
       </c>
       <c r="D405" s="5">
         <v>-0.43550226202457853</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>59.875603429999998</v>
       </c>
       <c r="C406" s="5">
         <v>-2.7087504000000706E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.54128260846377785</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>60.135860887</v>
       </c>
       <c r="C407" s="5">
         <v>0.26025745700000158</v>
       </c>
       <c r="D407" s="5">
         <v>5.3424831676971207</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>59.930684069000002</v>
       </c>
       <c r="C408" s="5">
         <v>-0.20517681799999821</v>
       </c>
       <c r="D408" s="5">
         <v>-4.0183021728723904</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>59.634575881000004</v>
       </c>
       <c r="C409" s="5">
         <v>-0.29610818799999805</v>
       </c>
       <c r="D409" s="5">
         <v>-5.7705187910830453</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>59.983213882000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.34863800099999764</v>
       </c>
       <c r="D410" s="5">
         <v>7.2455196648023357</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>60.500469911000003</v>
       </c>
       <c r="C411" s="5">
         <v>0.51725602900000212</v>
       </c>
       <c r="D411" s="5">
         <v>10.853190545944159</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>59.954207701999998</v>
       </c>
       <c r="C412" s="5">
         <v>-0.54626220900000533</v>
       </c>
       <c r="D412" s="5">
         <v>-10.312680732505818</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>60.432808471000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.47860076900000337</v>
       </c>
       <c r="D413" s="5">
         <v>10.011304036910506</v>
       </c>
       <c r="E413" s="5">
         <v>0.76285661640445035</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>60.487638345999997</v>
       </c>
       <c r="C414" s="5">
         <v>5.4829874999995809E-2</v>
       </c>
       <c r="D414" s="5">
         <v>1.0941932528741649</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>60.640330315</v>
       </c>
       <c r="C415" s="5">
         <v>0.15269196900000281</v>
       </c>
       <c r="D415" s="5">
         <v>3.0716333564751341</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>60.616404367999998</v>
       </c>
       <c r="C416" s="5">
         <v>-2.3925947000002168E-2</v>
       </c>
       <c r="D416" s="5">
         <v>-0.47243993301830933</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>60.540841733999997</v>
       </c>
       <c r="C417" s="5">
         <v>-7.5562634000000628E-2</v>
       </c>
       <c r="D417" s="5">
         <v>-1.4856713499476371</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>60.255123851999997</v>
       </c>
       <c r="C418" s="5">
         <v>-0.28571788200000015</v>
       </c>
       <c r="D418" s="5">
         <v>-5.5185950491876685</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>59.901119158</v>
       </c>
       <c r="C419" s="5">
         <v>-0.35400469399999679</v>
       </c>
       <c r="D419" s="5">
         <v>-6.8267086309902076</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>60.641574573</v>
       </c>
       <c r="C420" s="5">
         <v>0.74045541499999956</v>
       </c>
       <c r="D420" s="5">
         <v>15.884777990382615</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>60.781573276000003</v>
       </c>
       <c r="C421" s="5">
         <v>0.13999870300000339</v>
       </c>
       <c r="D421" s="5">
         <v>2.8057994261772246</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>60.595789339</v>
       </c>
       <c r="C422" s="5">
         <v>-0.18578393700000362</v>
       </c>
       <c r="D422" s="5">
         <v>-3.6068619870207708</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>60.670555880999999</v>
       </c>
       <c r="C423" s="5">
         <v>7.4766541999998992E-2</v>
       </c>
       <c r="D423" s="5">
         <v>1.490717764103433</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>60.825029520999998</v>
       </c>
       <c r="C424" s="5">
         <v>0.15447363999999908</v>
       </c>
       <c r="D424" s="5">
         <v>3.098477402399058</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>60.461095538000002</v>
       </c>
       <c r="C425" s="5">
         <v>-0.36393398299999546</v>
       </c>
       <c r="D425" s="5">
         <v>-6.9483227075180292</v>
       </c>
       <c r="E425" s="5">
         <v>4.680746719487594E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>60.555130785000003</v>
       </c>
       <c r="C426" s="5">
         <v>9.4035247000000766E-2</v>
       </c>
       <c r="D426" s="5">
         <v>1.882410304412141</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>60.561289864000003</v>
       </c>
       <c r="C427" s="5">
         <v>6.1590789999996787E-3</v>
       </c>
       <c r="D427" s="5">
         <v>0.12212062992633665</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>60.407435739999997</v>
       </c>
       <c r="C428" s="5">
         <v>-0.15385412400000575</v>
       </c>
       <c r="D428" s="5">
         <v>-3.006326032983353</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>60.359859297</v>
       </c>
       <c r="C429" s="5">
         <v>-4.7576442999996971E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-0.9410277295680447</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>60.501438249000003</v>
       </c>
       <c r="C430" s="5">
         <v>0.14157895200000326</v>
       </c>
       <c r="D430" s="5">
         <v>2.8512944236372517</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>60.226790266999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.27464798200000473</v>
       </c>
       <c r="D431" s="5">
         <v>-5.3134626705911288</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>61.798978525999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.5721882590000007</v>
       </c>
       <c r="D432" s="5">
         <v>36.238213178709209</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>61.021803403</v>
       </c>
       <c r="C433" s="5">
         <v>-0.77717512299999925</v>
       </c>
       <c r="D433" s="5">
         <v>-14.089766356668376</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>60.313797895999997</v>
       </c>
       <c r="C434" s="5">
         <v>-0.70800550700000286</v>
       </c>
       <c r="D434" s="5">
         <v>-13.068003039063969</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>60.043047498</v>
       </c>
       <c r="C435" s="5">
         <v>-0.27075039799999701</v>
       </c>
       <c r="D435" s="5">
         <v>-5.2558060408259948</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>60.018915184999997</v>
       </c>
       <c r="C436" s="5">
         <v>-2.4132313000002625E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.48123551148420152</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>59.765728903999999</v>
       </c>
       <c r="C437" s="5">
         <v>-0.25318628099999785</v>
       </c>
       <c r="D437" s="5">
         <v>-4.9463170589055583</v>
       </c>
       <c r="E437" s="5">
         <v>-1.1501059115989087</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>59.951503518999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.1857746149999997</v>
       </c>
       <c r="D438" s="5">
         <v>3.7944911348940291</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>60.110415402999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.15891188399999834</v>
       </c>
       <c r="D439" s="5">
         <v>3.227592900318399</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>59.978545756999999</v>
       </c>
       <c r="C440" s="5">
         <v>-0.1318696459999984</v>
       </c>
       <c r="D440" s="5">
         <v>-2.6010155659618839</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>59.421303981000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.55724177599999791</v>
       </c>
       <c r="D441" s="5">
         <v>-10.596410300776082</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>59.715424210000002</v>
       </c>
       <c r="C442" s="5">
         <v>0.29412022900000068</v>
       </c>
       <c r="D442" s="5">
         <v>6.1040901352809485</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>59.427711692000003</v>
+        <v>59.686580047</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.28771251799999931</v>
+        <v>-2.8844163000002254E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>-5.6308960906196415</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-0.57809501289971532</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>60.099992526999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.41341247999999808</v>
+      </c>
+      <c r="D444" s="5">
+        <v>8.6357267289866257</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{558B09DF-ED69-425B-A58A-99A922EBE45C}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcagovta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>