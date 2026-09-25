--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CCC48C4-9277-4A79-B96F-C3037EEAD7B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F9D651C-8C7A-49FF-B60D-F9B361094B7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{58784B02-80AA-4E53-8D7D-7AE35DE778F0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C40821F2-18A5-4BDD-9057-B77E5244F018}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EBE5ED7-807C-4332-8068-0A5B7EA43222}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EB804D5-4360-4842-988D-B23AF579A733}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>26.250588821000001</v>
+        <v>26.250585139999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>26.406354526000001</v>
+        <v>26.406348411</v>
       </c>
       <c r="C7" s="5">
-        <v>0.15576570500000031</v>
+        <v>0.15576327100000142</v>
       </c>
       <c r="D7" s="5">
-        <v>7.3576023758518128</v>
+        <v>7.3574846935543503</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>26.542833751</v>
+        <v>26.542835884999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.13647922499999865</v>
+        <v>0.13648747399999905</v>
       </c>
       <c r="D8" s="5">
-        <v>6.3814844324374453</v>
+        <v>6.3818826889759928</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>27.034655083000001</v>
+        <v>27.034658768</v>
       </c>
       <c r="C9" s="5">
-        <v>0.49182133200000067</v>
+        <v>0.4918228830000011</v>
       </c>
       <c r="D9" s="5">
-        <v>24.647207698377628</v>
+        <v>24.647291323979601</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>27.404391337</v>
+        <v>27.404413503000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.36973625399999932</v>
+        <v>0.36975473500000078</v>
       </c>
       <c r="D10" s="5">
-        <v>17.704192147279297</v>
+        <v>17.705142082733506</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>27.279965355000002</v>
+        <v>27.279965445999999</v>
       </c>
       <c r="C11" s="5">
-        <v>-0.12442598199999821</v>
+        <v>-0.12444805700000217</v>
       </c>
       <c r="D11" s="5">
-        <v>-5.3144196439607665</v>
+        <v>-5.3153348844025565</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>26.68072854</v>
+        <v>26.680726778</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.59923681500000114</v>
+        <v>-0.59923866799999814</v>
       </c>
       <c r="D12" s="5">
-        <v>-23.396883807265123</v>
+        <v>-23.396947580214423</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>26.638075291</v>
+        <v>26.638070398</v>
       </c>
       <c r="C13" s="5">
-        <v>-4.265324900000067E-2</v>
+        <v>-4.2656380000000382E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.9016065832534568</v>
+        <v>-1.9017450717354167</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>27.124602230000001</v>
+        <v>27.124595422999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.48652693900000088</v>
+        <v>0.48652502499999883</v>
       </c>
       <c r="D14" s="5">
-        <v>24.258593347340085</v>
+        <v>24.258493043018948</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>27.30866949</v>
+        <v>27.308662895000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.18406725999999907</v>
+        <v>0.1840674720000024</v>
       </c>
       <c r="D15" s="5">
-        <v>8.4540957819724039</v>
+        <v>8.4541080866422202</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>27.313101060000001</v>
+        <v>27.313097128999999</v>
       </c>
       <c r="C16" s="5">
-        <v>4.4315700000012725E-3</v>
+        <v>4.4342339999978719E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>0.19490634312469002</v>
+        <v>0.19502366118449022</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>27.735687011</v>
+        <v>27.735686957999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.42258595099999852</v>
+        <v>0.42258982899999964</v>
       </c>
       <c r="D17" s="5">
-        <v>20.230594331113494</v>
+        <v>20.230799222574159</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>27.852516400999999</v>
+        <v>27.852514856999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.11682938999999948</v>
+        <v>0.11682789900000046</v>
       </c>
       <c r="D18" s="5">
-        <v>5.1734523857371206</v>
+        <v>5.1733848341711575</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>27.682957961</v>
+        <v>27.682953690000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.16955843999999942</v>
+        <v>-0.16956116699999768</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.0655667339977857</v>
+        <v>-7.0656769703133726</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>28.044607641999999</v>
+        <v>28.044613113</v>
       </c>
       <c r="C20" s="5">
-        <v>0.36164968099999939</v>
+        <v>0.36165942299999898</v>
       </c>
       <c r="D20" s="5">
-        <v>16.853709137453055</v>
+        <v>16.85419903321921</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>28.027782287000001</v>
+        <v>28.027791053000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.6825354999998154E-2</v>
+        <v>-1.6822059999999084E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-0.71756882775417807</v>
+        <v>-0.71742862616456238</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>28.276499931</v>
+        <v>28.276525105000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.24871764399999918</v>
+        <v>0.24873405199999965</v>
       </c>
       <c r="D22" s="5">
-        <v>11.184178858594951</v>
+        <v>11.184949392267086</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>27.909146193000002</v>
+        <v>27.909146244999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.36735373799999849</v>
+        <v>-0.36737886000000231</v>
       </c>
       <c r="D23" s="5">
-        <v>-14.522701071758238</v>
+        <v>-14.523612340041247</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>28.886754435</v>
+        <v>28.886752109</v>
       </c>
       <c r="C24" s="5">
-        <v>0.97760824199999874</v>
+        <v>0.97760586400000093</v>
       </c>
       <c r="D24" s="5">
-        <v>51.156346790035357</v>
+        <v>51.156197354782385</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>29.037029861000001</v>
+        <v>29.037023657999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.15027542600000032</v>
+        <v>0.15027154899999928</v>
       </c>
       <c r="D25" s="5">
-        <v>6.4244219787476853</v>
+        <v>6.4242519946511978</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>29.040833986999999</v>
+        <v>29.040802287999998</v>
       </c>
       <c r="C26" s="5">
-        <v>3.8041259999985755E-3</v>
+        <v>3.7786299999993389E-3</v>
       </c>
       <c r="D26" s="5">
-        <v>0.15732469690974415</v>
+        <v>0.15626955449576929</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>28.794361175999999</v>
+        <v>28.794360859000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.24647281100000029</v>
+        <v>-0.24644142899999721</v>
       </c>
       <c r="D27" s="5">
-        <v>-9.7223253620870249</v>
+        <v>-9.7211547887001597</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>29.014788827</v>
+        <v>29.014782955000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.22042765100000139</v>
+        <v>0.22042209600000007</v>
       </c>
       <c r="D28" s="5">
-        <v>9.5831032234624089</v>
+        <v>9.5828515721070531</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>28.940435704999999</v>
+        <v>28.940435538999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-7.4353122000001548E-2</v>
+        <v>-7.4347416000001942E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-3.0321393643828798</v>
+        <v>-3.0319105467390361</v>
       </c>
       <c r="E29" s="5">
-        <v>4.3436771316398115</v>
+        <v>4.3436767325227832</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>29.072008867000001</v>
+        <v>29.07201323</v>
       </c>
       <c r="C30" s="5">
-        <v>0.13157316200000224</v>
+        <v>0.13157769100000039</v>
       </c>
       <c r="D30" s="5">
-        <v>5.5941178196099006</v>
+        <v>5.5943152531751084</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>29.623420283000002</v>
+        <v>29.623421356000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.55141141600000054</v>
+        <v>0.55140812600000189</v>
       </c>
       <c r="D31" s="5">
-        <v>25.291582034813743</v>
+        <v>25.291410855140704</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>29.329408784000002</v>
+        <v>29.32941739</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.29401149899999979</v>
+        <v>-0.29400396600000178</v>
       </c>
       <c r="D32" s="5">
-        <v>-11.280864415438273</v>
+        <v>-11.280590587763417</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>28.633635836</v>
+        <v>28.633654630999999</v>
       </c>
       <c r="C33" s="5">
-        <v>-0.69577294800000189</v>
+        <v>-0.69576275900000084</v>
       </c>
       <c r="D33" s="5">
-        <v>-25.031596300453963</v>
+        <v>-25.031269764305964</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>28.950022283999999</v>
+        <v>28.95005433</v>
       </c>
       <c r="C34" s="5">
-        <v>0.31638644799999938</v>
+        <v>0.31639969900000153</v>
       </c>
       <c r="D34" s="5">
-        <v>14.095590645346846</v>
+        <v>14.096207510616733</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>29.366183321000001</v>
+        <v>29.366189372000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.41616103700000195</v>
+        <v>0.41613504200000051</v>
       </c>
       <c r="D35" s="5">
-        <v>18.681557950505589</v>
+        <v>18.680274931620879</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>29.808489366</v>
+        <v>29.808497918</v>
       </c>
       <c r="C36" s="5">
-        <v>0.4423060449999987</v>
+        <v>0.44230854599999958</v>
       </c>
       <c r="D36" s="5">
-        <v>19.649129165134973</v>
+        <v>19.649245241281974</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>29.831443604</v>
+        <v>29.831453072999999</v>
       </c>
       <c r="C37" s="5">
-        <v>2.2954238000000515E-2</v>
+        <v>2.2955154999998229E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.92799226818602865</v>
+        <v>0.92802923037718088</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>29.872244663</v>
+        <v>29.87208747</v>
       </c>
       <c r="C38" s="5">
-        <v>4.080105899999964E-2</v>
+        <v>4.0634397000001599E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>1.6536666798001365</v>
+        <v>1.646860658445104</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>30.069790297000001</v>
+        <v>30.069817337</v>
       </c>
       <c r="C39" s="5">
-        <v>0.1975456340000008</v>
+        <v>0.19772986699999962</v>
       </c>
       <c r="D39" s="5">
-        <v>8.2307084460646607</v>
+        <v>8.2387110138016251</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>30.303205994999999</v>
+        <v>30.303216399</v>
       </c>
       <c r="C40" s="5">
-        <v>0.23341569799999817</v>
+        <v>0.23339906200000016</v>
       </c>
       <c r="D40" s="5">
-        <v>9.7231189608780291</v>
+        <v>9.7223870078088304</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>30.357228146000001</v>
+        <v>30.357241675000001</v>
       </c>
       <c r="C41" s="5">
-        <v>5.4022151000001628E-2</v>
+        <v>5.4025276000000844E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>2.1603653354055563</v>
+        <v>2.160490784170932</v>
       </c>
       <c r="E41" s="5">
-        <v>4.8955463402205357</v>
+        <v>4.8955936896344143</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>30.308570608</v>
+        <v>30.308590522999999</v>
       </c>
       <c r="C42" s="5">
-        <v>-4.86575380000005E-2</v>
+        <v>-4.8651152000001474E-2</v>
       </c>
       <c r="D42" s="5">
-        <v>-1.9065328510441848</v>
+        <v>-1.9062839897689643</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>30.639123989000002</v>
+        <v>30.639137971</v>
       </c>
       <c r="C43" s="5">
-        <v>0.33055338100000142</v>
+        <v>0.3305474480000008</v>
       </c>
       <c r="D43" s="5">
-        <v>13.901821666437675</v>
+        <v>13.901547304458472</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>30.706022924999999</v>
+        <v>30.706038132</v>
       </c>
       <c r="C44" s="5">
-        <v>6.6898935999997633E-2</v>
+        <v>6.6900160999999514E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>2.6518329558382403</v>
+        <v>2.651880873972523</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>31.133506868000001</v>
+        <v>31.133534346000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.42748394300000214</v>
+        <v>0.42749621400000137</v>
       </c>
       <c r="D45" s="5">
-        <v>18.046650508121775</v>
+        <v>18.047199201033347</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>31.329561569999999</v>
+        <v>31.329597632999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.19605470199999786</v>
+        <v>0.19606328699999764</v>
       </c>
       <c r="D46" s="5">
-        <v>7.8239658537350154</v>
+        <v>7.8243132618328159</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>31.227011891</v>
+        <v>31.227017147000002</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.10254967899999912</v>
+        <v>-0.10258048599999725</v>
       </c>
       <c r="D47" s="5">
-        <v>-3.8579594762641611</v>
+        <v>-3.8590932944743805</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>31.369153269000002</v>
+        <v>31.369163991000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.14214137800000159</v>
+        <v>0.14214684399999911</v>
       </c>
       <c r="D48" s="5">
-        <v>5.6010923243975386</v>
+        <v>5.6013121669475252</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>31.444853656999999</v>
+        <v>31.444870769000001</v>
       </c>
       <c r="C49" s="5">
-        <v>7.5700387999997787E-2</v>
+        <v>7.5706778000000696E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>2.9345998288152542</v>
+        <v>2.9348498242756316</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>31.277412086999998</v>
+        <v>31.277124486000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.16744157000000115</v>
+        <v>-0.16774628299999961</v>
       </c>
       <c r="D50" s="5">
-        <v>-6.206053380832433</v>
+        <v>-6.2170147003722036</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>31.515046761000001</v>
+        <v>31.515101123000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.23763467400000238</v>
+        <v>0.23797663699999916</v>
       </c>
       <c r="D51" s="5">
-        <v>9.5079692597650265</v>
+        <v>9.5223203355344843</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>31.582695758</v>
+        <v>31.582727518999999</v>
       </c>
       <c r="C52" s="5">
-        <v>6.7648996999999156E-2</v>
+        <v>6.7626395999997868E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>2.6065038718340983</v>
+        <v>2.6056182084953194</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>31.871505903999999</v>
+        <v>31.871541604000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.28881014599999943</v>
+        <v>0.28881408500000205</v>
       </c>
       <c r="D53" s="5">
-        <v>11.542570377902962</v>
+        <v>11.542723606759697</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9881950707661327</v>
+        <v>4.9882658813730885</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>32.362567867000003</v>
+        <v>32.362609995</v>
       </c>
       <c r="C54" s="5">
-        <v>0.49106196300000349</v>
+        <v>0.49106839099999888</v>
       </c>
       <c r="D54" s="5">
-        <v>20.13918512437003</v>
+        <v>20.139446972098639</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>32.147772035999999</v>
+        <v>32.147806830999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.21479583100000355</v>
+        <v>-0.21480316400000277</v>
       </c>
       <c r="D55" s="5">
-        <v>-7.680196804842387</v>
+        <v>-7.6804398696054266</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>32.305928184000003</v>
+        <v>32.305959790000003</v>
       </c>
       <c r="C56" s="5">
-        <v>0.15815614800000333</v>
+        <v>0.15815295900000592</v>
       </c>
       <c r="D56" s="5">
-        <v>6.0659825124872224</v>
+        <v>6.0658501280554056</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>32.116702691999997</v>
+        <v>32.116740137999997</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.1892254920000056</v>
+        <v>-0.18921965200000557</v>
       </c>
       <c r="D57" s="5">
-        <v>-6.8066899295056054</v>
+        <v>-6.8064801315873442</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>32.397471256999999</v>
+        <v>32.397503528999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.28076856500000247</v>
+        <v>0.28076339100000069</v>
       </c>
       <c r="D58" s="5">
-        <v>11.009958867005842</v>
+        <v>11.009732662594217</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>32.994713697999998</v>
+        <v>32.994711680000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.59724244099999879</v>
+        <v>0.5972081510000038</v>
       </c>
       <c r="D59" s="5">
-        <v>24.508503206355602</v>
+        <v>24.506923520301104</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>31.739101606999998</v>
+        <v>31.739111326</v>
       </c>
       <c r="C60" s="5">
-        <v>-1.2556120909999997</v>
+        <v>-1.255600354000002</v>
       </c>
       <c r="D60" s="5">
-        <v>-37.222620264523833</v>
+        <v>-37.222343508619204</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>32.249430294</v>
+        <v>32.249418083000002</v>
       </c>
       <c r="C61" s="5">
-        <v>0.51032868700000122</v>
+        <v>0.51030675700000216</v>
       </c>
       <c r="D61" s="5">
-        <v>21.095779683664297</v>
+        <v>21.094784487200123</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>31.85503946</v>
+        <v>31.854585663000002</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.3943908339999993</v>
+        <v>-0.39483242000000018</v>
       </c>
       <c r="D62" s="5">
-        <v>-13.727336703302839</v>
+        <v>-13.741691778902599</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>32.570630905999998</v>
+        <v>32.570760794000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.71559144599999769</v>
+        <v>0.71617513099999996</v>
       </c>
       <c r="D63" s="5">
-        <v>30.54982214252302</v>
+        <v>30.578390096493322</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>32.483405550000001</v>
+        <v>32.483495341000001</v>
       </c>
       <c r="C64" s="5">
-        <v>-8.7225355999997589E-2</v>
+        <v>-8.7265453000000548E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-3.1667300341355786</v>
+        <v>-3.1681519291679061</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>32.495908987</v>
+        <v>32.495960121000003</v>
       </c>
       <c r="C65" s="5">
-        <v>1.2503436999999451E-2</v>
+        <v>1.2464780000001952E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>0.46288033462840161</v>
+        <v>0.46144494302398087</v>
       </c>
       <c r="E65" s="5">
-        <v>1.9591263898253164</v>
+        <v>1.9591726210119509</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>32.376937507000001</v>
+        <v>32.377010009000003</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.11897147999999902</v>
+        <v>-0.11895011200000027</v>
       </c>
       <c r="D66" s="5">
-        <v>-4.3059517312125317</v>
+        <v>-4.3051872205842834</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>32.678163992000002</v>
+        <v>32.678221669999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.30122648500000082</v>
+        <v>0.30121166099999641</v>
       </c>
       <c r="D67" s="5">
-        <v>11.753869818878337</v>
+        <v>11.753233792924856</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>32.807452136999999</v>
+        <v>32.807498848000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12928814499999675</v>
+        <v>0.12927717800000238</v>
       </c>
       <c r="D68" s="5">
-        <v>4.8523749861187015</v>
+        <v>4.8519456304519704</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>33.092744697999997</v>
+        <v>33.092781293000002</v>
       </c>
       <c r="C69" s="5">
-        <v>0.28529256099999856</v>
+        <v>0.285282445</v>
       </c>
       <c r="D69" s="5">
-        <v>10.94900692715961</v>
+        <v>10.948583599210604</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>33.364906382000001</v>
+        <v>33.364924707999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.27216168400000385</v>
+        <v>0.27214341499999506</v>
       </c>
       <c r="D70" s="5">
-        <v>10.3279277605409</v>
+        <v>10.32719089869194</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>33.426085206000003</v>
+        <v>33.426063227</v>
       </c>
       <c r="C71" s="5">
-        <v>6.1178824000002408E-2</v>
+        <v>6.1138519000003555E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2226801623160597</v>
+        <v>2.2211998248637954</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>33.247534754</v>
+        <v>33.247527124000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.17855045200000319</v>
+        <v>-0.178536102999999</v>
       </c>
       <c r="D72" s="5">
-        <v>-6.2249740119585617</v>
+        <v>-6.2244923260943779</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>33.676393625000003</v>
+        <v>33.676320021999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42885887100000275</v>
+        <v>0.42879289799999754</v>
       </c>
       <c r="D73" s="5">
-        <v>16.62550608426363</v>
+        <v>16.622768531474019</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>34.429868929000001</v>
+        <v>34.429351732999997</v>
       </c>
       <c r="C74" s="5">
-        <v>0.7534753039999984</v>
+        <v>0.75303171099999844</v>
       </c>
       <c r="D74" s="5">
-        <v>30.411985618798631</v>
+        <v>30.391899173614469</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>34.322522259000003</v>
+        <v>34.322712506000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.10734666999999831</v>
+        <v>-0.10663922699999517</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.6779068776859991</v>
+        <v>-3.6541338766284515</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>34.377320118</v>
+        <v>34.377457845999999</v>
       </c>
       <c r="C76" s="5">
-        <v>5.4797858999997118E-2</v>
+        <v>5.4745339999996645E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>1.9327814676587618</v>
+        <v>1.9309019866069255</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>34.400626181</v>
+        <v>34.400687152000003</v>
       </c>
       <c r="C77" s="5">
-        <v>2.330606299999971E-2</v>
+        <v>2.3229306000004613E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>0.81657888452992822</v>
+        <v>0.81387625974553846</v>
       </c>
       <c r="E77" s="5">
-        <v>5.8614061073410273</v>
+        <v>5.8614271555838648</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>34.172046977999997</v>
+        <v>34.172144488000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.22857920300000245</v>
+        <v>-0.22854266400000256</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.6885098585180778</v>
+        <v>-7.6873122544529267</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>34.429136864999997</v>
+        <v>34.429211987000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.25708988699999935</v>
+        <v>0.25706749900000148</v>
       </c>
       <c r="D79" s="5">
-        <v>9.4111756392682331</v>
+        <v>9.410293916698965</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>34.506686760999997</v>
+        <v>34.50674274</v>
       </c>
       <c r="C80" s="5">
-        <v>7.7549896000000729E-2</v>
+        <v>7.7530752999997787E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>2.7366775203295557</v>
+        <v>2.7359875456414384</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>34.469832289999999</v>
+        <v>34.469863353999997</v>
       </c>
       <c r="C81" s="5">
-        <v>-3.6854470999998057E-2</v>
+        <v>-3.6879386000002512E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>-1.2741443129953733</v>
+        <v>-1.2749985689836985</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>34.344840017000003</v>
+        <v>34.344840632999997</v>
       </c>
       <c r="C82" s="5">
-        <v>-0.1249922729999966</v>
+        <v>-0.12502272100000056</v>
       </c>
       <c r="D82" s="5">
-        <v>-4.265620254729507</v>
+        <v>-4.2666349468687859</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>34.448957196000002</v>
+        <v>34.448919433</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10411717899999928</v>
+        <v>0.10407880000000347</v>
       </c>
       <c r="D83" s="5">
-        <v>3.6990998292291577</v>
+        <v>3.6977134173553416</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>34.688432458000001</v>
+        <v>34.688415042999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.23947526199999913</v>
+        <v>0.23949560999999875</v>
       </c>
       <c r="D84" s="5">
-        <v>8.6683666559857375</v>
+        <v>8.6691414574104453</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>34.827033634000003</v>
+        <v>34.826908500999998</v>
       </c>
       <c r="C85" s="5">
-        <v>0.13860117600000166</v>
+        <v>0.13849345799999924</v>
       </c>
       <c r="D85" s="5">
-        <v>4.9015065845061212</v>
+        <v>4.897615712295611</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>34.846833285000002</v>
+        <v>34.846260721</v>
       </c>
       <c r="C86" s="5">
-        <v>1.9799650999999585E-2</v>
+        <v>1.9352220000001807E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>0.68435384127578658</v>
+        <v>0.66884398314377425</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>34.998521818999997</v>
+        <v>34.998770982000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.15168853399999449</v>
+        <v>0.15251026100000331</v>
       </c>
       <c r="D87" s="5">
-        <v>5.3505030555449862</v>
+        <v>5.3802796048236567</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>35.094373816000001</v>
+        <v>35.094561233999997</v>
       </c>
       <c r="C88" s="5">
-        <v>9.5851997000004019E-2</v>
+        <v>9.5790251999993359E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>3.3364524659874384</v>
+        <v>3.334246670927965</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>35.390996827000002</v>
+        <v>35.391062998000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.29662301100000121</v>
+        <v>0.29650176400000561</v>
       </c>
       <c r="D89" s="5">
-        <v>10.627620001463889</v>
+        <v>10.623012667420539</v>
       </c>
       <c r="E89" s="5">
-        <v>2.8789320310308675</v>
+        <v>2.8789420444539582</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>35.381096728000003</v>
+        <v>35.381213629999998</v>
       </c>
       <c r="C90" s="5">
-        <v>-9.9000989999993294E-3</v>
+        <v>-9.8493680000046879E-3</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.33516596963132361</v>
+        <v>-0.3334504868098831</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>35.48918638</v>
+        <v>35.489270359000002</v>
       </c>
       <c r="C91" s="5">
-        <v>0.10808965199999676</v>
+        <v>0.10805672900000474</v>
       </c>
       <c r="D91" s="5">
-        <v>3.7282436524449958</v>
+        <v>3.7270764030509218</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>35.373529654000002</v>
+        <v>35.373582259999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.11565672599999743</v>
+        <v>-0.11568809900000332</v>
       </c>
       <c r="D92" s="5">
-        <v>-3.8413742120888328</v>
+        <v>-3.8423886812300689</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>35.542768621</v>
+        <v>35.542785684000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.1692389669999983</v>
+        <v>0.16920342400000266</v>
       </c>
       <c r="D93" s="5">
-        <v>5.8947158996816018</v>
+        <v>5.8934361654881862</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>35.632847409</v>
+        <v>35.632837731000002</v>
       </c>
       <c r="C94" s="5">
-        <v>9.0078787999999577E-2</v>
+        <v>9.0052047000000357E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>3.0840052581617705</v>
+        <v>3.0830754370721802</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>35.729142504000002</v>
+        <v>35.729090435000003</v>
       </c>
       <c r="C95" s="5">
-        <v>9.6295095000002107E-2</v>
+        <v>9.6252704000001188E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>3.2915472189189554</v>
+        <v>3.2900775268428717</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>36.647740177999999</v>
+        <v>36.647692477</v>
       </c>
       <c r="C96" s="5">
-        <v>0.91859767399999726</v>
+        <v>0.91860204199999629</v>
       </c>
       <c r="D96" s="5">
-        <v>35.611112088683818</v>
+        <v>35.611365493620269</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>36.380657427999999</v>
+        <v>36.380491003000003</v>
       </c>
       <c r="C97" s="5">
-        <v>-0.26708275000000015</v>
+        <v>-0.26720147399999661</v>
       </c>
       <c r="D97" s="5">
-        <v>-8.4032388877356858</v>
+        <v>-8.406836313929599</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>36.715310035999998</v>
+        <v>36.714840543000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.33465260799999896</v>
+        <v>0.33434953999999806</v>
       </c>
       <c r="D98" s="5">
-        <v>11.614311433773029</v>
+        <v>11.603311829098395</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>35.287176193000001</v>
+        <v>35.287406324000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.4281338429999977</v>
+        <v>-1.4274342189999984</v>
       </c>
       <c r="D99" s="5">
-        <v>-37.879281145450463</v>
+        <v>-37.86488552685924</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>35.596509181999998</v>
+        <v>35.596692662999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.30933298899999784</v>
+        <v>0.30928633899999625</v>
       </c>
       <c r="D100" s="5">
-        <v>11.041687619035812</v>
+        <v>11.039865857102349</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>35.648017338999999</v>
+        <v>35.648083522999997</v>
       </c>
       <c r="C101" s="5">
-        <v>5.1508157000000665E-2</v>
+        <v>5.1390859999997929E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.7502862925596219</v>
+        <v>1.746259676774975</v>
       </c>
       <c r="E101" s="5">
-        <v>0.72623134424942837</v>
+        <v>0.72623002314036178</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>36.625860002000003</v>
+        <v>36.625979016000002</v>
       </c>
       <c r="C102" s="5">
-        <v>0.97784266300000411</v>
+        <v>0.97789549300000544</v>
       </c>
       <c r="D102" s="5">
-        <v>38.36600684489224</v>
+        <v>38.368319545001192</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>36.519536745000003</v>
+        <v>36.519620826000001</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.10632325699999967</v>
+        <v>-0.10635819000000168</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.4284625912954558</v>
+        <v>-3.4295601322272495</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>36.808878755000002</v>
+        <v>36.808930009000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.2893420099999986</v>
+        <v>0.2893091830000003</v>
       </c>
       <c r="D104" s="5">
-        <v>9.9329656577720407</v>
+        <v>9.9317653028910602</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>37.120342764</v>
+        <v>37.120355025999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.31146400899999804</v>
+        <v>0.31142501699999769</v>
       </c>
       <c r="D105" s="5">
-        <v>10.640128495369016</v>
+        <v>10.638718368652622</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>37.371310237000003</v>
+        <v>37.371299702000002</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25096747300000288</v>
+        <v>0.25094467600000314</v>
       </c>
       <c r="D106" s="5">
-        <v>8.4216869527479652</v>
+        <v>8.4208904053150633</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>37.667052058000003</v>
+        <v>37.666995765999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.29574182100000002</v>
+        <v>0.2956960639999977</v>
       </c>
       <c r="D107" s="5">
-        <v>9.9207527322647806</v>
+        <v>9.919153313950746</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>38.563566928</v>
+        <v>38.563497677000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.89651486999999719</v>
+        <v>0.89650191100000143</v>
       </c>
       <c r="D108" s="5">
-        <v>32.613206848305687</v>
+        <v>32.612727372512261</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>38.592936905000002</v>
+        <v>38.592747731000003</v>
       </c>
       <c r="C109" s="5">
-        <v>2.9369977000001768E-2</v>
+        <v>2.9250054000002024E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>0.91775684713510941</v>
+        <v>0.91399547928678881</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>37.907035800999999</v>
+        <v>37.906669223999998</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.6859011040000027</v>
+        <v>-0.68607850700000483</v>
       </c>
       <c r="D110" s="5">
-        <v>-19.361219402950404</v>
+        <v>-19.3658337555778</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>38.073986779000002</v>
+        <v>38.074191505999998</v>
       </c>
       <c r="C111" s="5">
-        <v>0.16695097800000269</v>
+        <v>0.16752228200000019</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4149851704542451</v>
+        <v>5.4340217195107954</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>38.297417879000001</v>
+        <v>38.297585673</v>
       </c>
       <c r="C112" s="5">
-        <v>0.22343109999999911</v>
+        <v>0.22339416700000214</v>
       </c>
       <c r="D112" s="5">
-        <v>7.2738001978694067</v>
+        <v>7.2725184054186709</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>38.271245810000003</v>
+        <v>38.271296921000001</v>
       </c>
       <c r="C113" s="5">
-        <v>-2.6172068999997578E-2</v>
+        <v>-2.6288751999999249E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>-0.81699256033431755</v>
+        <v>-0.82061763804165411</v>
       </c>
       <c r="E113" s="5">
-        <v>7.3586938820580983</v>
+        <v>7.3586379371769484</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>38.468034938000002</v>
+        <v>38.468144576</v>
       </c>
       <c r="C114" s="5">
-        <v>0.19678912799999893</v>
+        <v>0.19684765499999912</v>
       </c>
       <c r="D114" s="5">
-        <v>6.3478773149352685</v>
+        <v>6.3498102391050582</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>38.462484857</v>
+        <v>38.462561256000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-5.550081000002649E-3</v>
+        <v>-5.5833199999995031E-3</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.17299596355708768</v>
+        <v>-0.17403070028653156</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>38.511553767000002</v>
+        <v>38.511602172000003</v>
       </c>
       <c r="C116" s="5">
-        <v>4.9068910000002575E-2</v>
+        <v>4.904091600000271E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.5417000578616946</v>
+        <v>1.5408112529473161</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>38.896606488000003</v>
+        <v>38.896622819999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.38505272100000099</v>
+        <v>0.38502064799999403</v>
       </c>
       <c r="D117" s="5">
-        <v>12.680319296124765</v>
+        <v>12.679187523851777</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>38.895758291999996</v>
+        <v>38.895769154</v>
       </c>
       <c r="C118" s="5">
-        <v>-8.4819600000685114E-4</v>
+        <v>-8.5366599999758819E-4</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.6164573888332043E-2</v>
+        <v>-2.6333277308676628E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>39.157813924000003</v>
+        <v>39.157785363000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.26205563200000626</v>
+        <v>0.26201620900000222</v>
       </c>
       <c r="D119" s="5">
-        <v>8.3912806140058684</v>
+        <v>8.3899686868123204</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>39.250211313999998</v>
+        <v>39.250069201000002</v>
       </c>
       <c r="C120" s="5">
-        <v>9.2397389999995028E-2</v>
+        <v>9.2283838000000173E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>2.8685767229450043</v>
+        <v>2.8650076752930076</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>39.140870933000002</v>
+        <v>39.140693722000002</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.10934038099999555</v>
+        <v>-0.10937547900000055</v>
       </c>
       <c r="D121" s="5">
-        <v>-3.2921274389057897</v>
+        <v>-3.2931798019101621</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>39.767243749000002</v>
+        <v>39.767004090999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.62637281599999994</v>
+        <v>0.62631036899999515</v>
       </c>
       <c r="D122" s="5">
-        <v>20.987380767552821</v>
+        <v>20.985204455097396</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>39.627211916</v>
+        <v>39.627359701000003</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.14003183300000188</v>
+        <v>-0.13964438999999373</v>
       </c>
       <c r="D123" s="5">
-        <v>-4.144659628599678</v>
+        <v>-4.1334370980367074</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>39.440511661999999</v>
+        <v>39.440636912000002</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.18670025400000156</v>
+        <v>-0.18672278900000094</v>
       </c>
       <c r="D124" s="5">
-        <v>-5.5094719195596387</v>
+        <v>-5.5100997628955923</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>39.883279907000002</v>
+        <v>39.883329236999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.44276824500000345</v>
+        <v>0.44269232499999589</v>
       </c>
       <c r="D125" s="5">
-        <v>14.3351886391899</v>
+        <v>14.332528586090065</v>
       </c>
       <c r="E125" s="5">
-        <v>4.2121286174038985</v>
+        <v>4.2121183385229077</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>39.314934272999999</v>
+        <v>39.315019905</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.56834563400000349</v>
+        <v>-0.56830933199999834</v>
       </c>
       <c r="D126" s="5">
-        <v>-15.821680817479045</v>
+        <v>-15.820730025228691</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>39.610284894999999</v>
+        <v>39.610351796000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.29535062200000084</v>
+        <v>0.29533189100000357</v>
       </c>
       <c r="D127" s="5">
-        <v>9.3968823270478286</v>
+        <v>9.396240227703224</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>40.828477028999998</v>
+        <v>40.828526426000003</v>
       </c>
       <c r="C128" s="5">
-        <v>1.2181921339999988</v>
+        <v>1.21817463</v>
       </c>
       <c r="D128" s="5">
-        <v>43.834335411776479</v>
+        <v>43.833508458495032</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>40.369012499</v>
+        <v>40.369041502999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.45946452999999821</v>
+        <v>-0.4594849230000051</v>
       </c>
       <c r="D129" s="5">
-        <v>-12.698974155478304</v>
+        <v>-12.699488944355842</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>40.286520504000002</v>
+        <v>40.286553818999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-8.2491994999998042E-2</v>
+        <v>-8.2487684000000172E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.4247654731306523</v>
+        <v>-2.4246384540032806</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>40.334303802000001</v>
+        <v>40.334310483000003</v>
       </c>
       <c r="C131" s="5">
-        <v>4.7783297999998808E-2</v>
+        <v>4.7756664000004889E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4326254918379577</v>
+        <v>1.431820553429497</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>40.990977037</v>
+        <v>40.990784851000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.65667323499999952</v>
+        <v>0.65647436799999781</v>
       </c>
       <c r="D132" s="5">
-        <v>21.384842433926398</v>
+        <v>21.377772001658556</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>41.048697879999999</v>
+        <v>41.048571338999999</v>
       </c>
       <c r="C133" s="5">
-        <v>5.7720842999998467E-2</v>
+        <v>5.778648799999786E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>1.7029107959639411</v>
+        <v>1.7048705857167556</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>40.807790097000002</v>
+        <v>40.807573005999998</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.24090778299999727</v>
+        <v>-0.24099833300000029</v>
       </c>
       <c r="D134" s="5">
-        <v>-6.8196587590248159</v>
+        <v>-6.8221602230579714</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>40.841795300999998</v>
+        <v>40.841902703999999</v>
       </c>
       <c r="C135" s="5">
-        <v>3.400520399999607E-2</v>
+        <v>3.4329698000000519E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>1.004557872458034</v>
+        <v>1.0141936643390581</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>41.156255616000003</v>
+        <v>41.156351366000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.31446031500000515</v>
+        <v>0.31444866200000376</v>
       </c>
       <c r="D136" s="5">
-        <v>9.6408462972058295</v>
+        <v>9.6404473378739919</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>41.283478744999996</v>
+        <v>41.283534256000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.12722312899999366</v>
+        <v>0.12718289000000027</v>
       </c>
       <c r="D137" s="5">
-        <v>3.7731882923973892</v>
+        <v>3.7719656012271008</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5107414467039355</v>
+        <v>3.5107526021198598</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>41.138570221999998</v>
+        <v>41.138636392999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.14490852299999801</v>
+        <v>-0.14489786300000418</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.1317294550582861</v>
+        <v>-4.1314259046991815</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>41.675409225999999</v>
+        <v>41.675471287999997</v>
       </c>
       <c r="C139" s="5">
-        <v>0.53683900400000084</v>
+        <v>0.53683489499999837</v>
       </c>
       <c r="D139" s="5">
-        <v>16.833705899192996</v>
+        <v>16.83353861944239</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>41.561057767000001</v>
+        <v>41.561110024999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.1143514589999981</v>
+        <v>-0.11436126299999927</v>
       </c>
       <c r="D140" s="5">
-        <v>-3.2433929929552408</v>
+        <v>-3.2436621264060439</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>41.425304093000001</v>
+        <v>41.425345391</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.13575367400000005</v>
+        <v>-0.13576463399999739</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.8499852475078367</v>
+        <v>-3.8502857563434301</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>41.586634019999998</v>
+        <v>41.586690666999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.16132992699999704</v>
+        <v>0.16134527599999871</v>
       </c>
       <c r="D142" s="5">
-        <v>4.7747862143391329</v>
+        <v>4.7752454018097357</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>41.731522155</v>
+        <v>41.731564837000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.14488813500000219</v>
+        <v>0.14487417000000136</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2618592530754285</v>
+        <v>4.2614346563220717</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>41.672400361999998</v>
+        <v>41.672125893999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-5.9121793000002754E-2</v>
+        <v>-5.9438943000003519E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.686877005667542</v>
+        <v>-1.6958535154062426</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>41.609075734999998</v>
+        <v>41.608997864000003</v>
       </c>
       <c r="C145" s="5">
-        <v>-6.3324627000000078E-2</v>
+        <v>-6.312802999999434E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>-1.8083350079311389</v>
+        <v>-1.8027793373787904</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>42.007736940999997</v>
+        <v>42.007564866999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.39866120599999988</v>
+        <v>0.39856700299999659</v>
       </c>
       <c r="D146" s="5">
-        <v>12.122972108884955</v>
+        <v>12.119978786630181</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>42.387807885999997</v>
+        <v>42.387874191000002</v>
       </c>
       <c r="C147" s="5">
-        <v>0.38007094499999994</v>
+        <v>0.38030932400000239</v>
       </c>
       <c r="D147" s="5">
-        <v>11.414075215555442</v>
+        <v>11.421643384466718</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>42.347333667999997</v>
+        <v>42.347403036999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.0474217999999951E-2</v>
+        <v>-4.047115400000223E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.1398277903008402</v>
+        <v>-1.1397401816079955</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>42.503256942999997</v>
+        <v>42.503326921999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.15592327499999925</v>
+        <v>0.15592388499999998</v>
       </c>
       <c r="D149" s="5">
-        <v>4.5089959306164884</v>
+        <v>4.5090063929740687</v>
       </c>
       <c r="E149" s="5">
-        <v>2.9546400523423166</v>
+        <v>2.9546711248994217</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>42.516353743000003</v>
+        <v>42.516406734999997</v>
       </c>
       <c r="C150" s="5">
-        <v>1.3096800000006681E-2</v>
+        <v>1.3079812999997387E-2</v>
       </c>
       <c r="D150" s="5">
-        <v>0.37039096466318089</v>
+        <v>0.36990913137029402</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>42.421994290000001</v>
+        <v>42.422056453000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-9.4359453000002702E-2</v>
+        <v>-9.4350281999993513E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6309724748360575</v>
+        <v>-2.6307166388393588</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>42.799999505000002</v>
+        <v>42.800055178999997</v>
       </c>
       <c r="C152" s="5">
-        <v>0.37800521500000173</v>
+        <v>0.37799872599999418</v>
       </c>
       <c r="D152" s="5">
-        <v>11.232626915180521</v>
+        <v>11.232407270472656</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>42.777659516</v>
+        <v>42.777706070999997</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.2339989000002447E-2</v>
+        <v>-2.2349108000000228E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.62455982878324434</v>
+        <v>-0.62481322682164109</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>42.782207804000002</v>
+        <v>42.782262152999998</v>
       </c>
       <c r="C154" s="5">
-        <v>4.5482880000022874E-3</v>
+        <v>4.556082000000572E-3</v>
       </c>
       <c r="D154" s="5">
-        <v>0.1276633293843199</v>
+        <v>0.1278820836817518</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>43.245420088000003</v>
+        <v>43.245463716000003</v>
       </c>
       <c r="C155" s="5">
-        <v>0.46321228400000081</v>
+        <v>0.46320156300000548</v>
       </c>
       <c r="D155" s="5">
-        <v>13.794986399358077</v>
+        <v>13.794629287309013</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>41.856762717000002</v>
+        <v>41.856467844999997</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.3886573710000008</v>
+        <v>-1.3889958710000059</v>
       </c>
       <c r="D156" s="5">
-        <v>-32.4063045140635</v>
+        <v>-32.412836716932688</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>42.735906685000003</v>
+        <v>42.735849141000003</v>
       </c>
       <c r="C157" s="5">
-        <v>0.87914396800000105</v>
+        <v>0.87938129600000536</v>
       </c>
       <c r="D157" s="5">
-        <v>28.329775674240686</v>
+        <v>28.338551126947586</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>43.076011897999997</v>
+        <v>43.075858904999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.34010521299999397</v>
+        <v>0.34000976399999416</v>
       </c>
       <c r="D158" s="5">
-        <v>9.9792592766227095</v>
+        <v>9.9763489981794073</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>43.736990145999997</v>
+        <v>43.737049448</v>
       </c>
       <c r="C159" s="5">
-        <v>0.66097824799999927</v>
+        <v>0.66119054300000357</v>
       </c>
       <c r="D159" s="5">
-        <v>20.049638059667529</v>
+        <v>20.056708108022359</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>43.978170110000001</v>
+        <v>43.978232472999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.24117996400000408</v>
+        <v>0.241183024999998</v>
       </c>
       <c r="D160" s="5">
-        <v>6.8216160360291322</v>
+        <v>6.8216957252604349</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>43.965503570999999</v>
+        <v>43.965584069000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-1.2666539000001364E-2</v>
+        <v>-1.264840399999656E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.34507556217259205</v>
+        <v>-0.3445818022677738</v>
       </c>
       <c r="E161" s="5">
-        <v>3.4403166561117526</v>
+        <v>3.4403357405020651</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>44.329254745</v>
+        <v>44.329306119000002</v>
       </c>
       <c r="C162" s="5">
-        <v>0.36375117400000079</v>
+        <v>0.3637220499999998</v>
       </c>
       <c r="D162" s="5">
-        <v>10.392746642986751</v>
+        <v>10.391856418512813</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>43.960380260999997</v>
+        <v>43.960441906</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.36887448400000267</v>
+        <v>-0.36886421300000194</v>
       </c>
       <c r="D163" s="5">
-        <v>-9.5409287694234397</v>
+        <v>-9.5406645925979472</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>43.854868697999997</v>
+        <v>43.854927269000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.10551156300000031</v>
+        <v>-0.10551463699999886</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.8424632936550398</v>
+        <v>-2.8425410829461151</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>44.340680239000001</v>
+        <v>44.340723992000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.4858115410000039</v>
+        <v>0.48579672299999999</v>
       </c>
       <c r="D165" s="5">
-        <v>14.133841871739383</v>
+        <v>14.133364129872405</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>44.531280608000003</v>
+        <v>44.531320800000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19060036900000199</v>
+        <v>0.19059680800000223</v>
       </c>
       <c r="D166" s="5">
-        <v>5.2819686797526799</v>
+        <v>5.2818623160458378</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>44.48662538</v>
+        <v>44.486639814999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-4.4655228000003433E-2</v>
+        <v>-4.4680985000006501E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1967253962603674</v>
+        <v>-1.1974107843013226</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>44.278008608999997</v>
+        <v>44.277696507000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.20861677100000264</v>
+        <v>-0.20894330799999494</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.4844182910089749</v>
+        <v>-5.492780503200045</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>44.093906586999999</v>
+        <v>44.093874186999997</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.18410202199999759</v>
+        <v>-0.18382232000000442</v>
       </c>
       <c r="D169" s="5">
-        <v>-4.8769059508062318</v>
+        <v>-4.8696984823244254</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>44.682719783000003</v>
+        <v>44.682602430000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.58881319600000381</v>
+        <v>0.58872824300000559</v>
       </c>
       <c r="D170" s="5">
-        <v>17.255242769562894</v>
+        <v>17.252581242009391</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>44.798193335999997</v>
+        <v>44.798257522</v>
       </c>
       <c r="C171" s="5">
-        <v>0.11547355299999396</v>
+        <v>0.11565509199999724</v>
       </c>
       <c r="D171" s="5">
-        <v>3.145620736694843</v>
+        <v>3.1506450560197852</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>45.305273616999997</v>
+        <v>45.305336689999997</v>
       </c>
       <c r="C172" s="5">
-        <v>0.50708028100000035</v>
+        <v>0.50707916799999708</v>
       </c>
       <c r="D172" s="5">
-        <v>14.46141093029838</v>
+        <v>14.461355160520251</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>45.522259996000003</v>
+        <v>45.522355693000002</v>
       </c>
       <c r="C173" s="5">
-        <v>0.21698637900000506</v>
+        <v>0.21701900300000432</v>
       </c>
       <c r="D173" s="5">
-        <v>5.9011526465463593</v>
+        <v>5.9020549576706438</v>
       </c>
       <c r="E173" s="5">
-        <v>3.5408588519542317</v>
+        <v>3.540886939103971</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>45.730428629999999</v>
+        <v>45.730478599000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.20816863399999619</v>
+        <v>0.20812290599999983</v>
       </c>
       <c r="D174" s="5">
-        <v>5.6276178939223209</v>
+        <v>5.6263383101075037</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>45.559581813000001</v>
+        <v>45.559638221999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.17084681699999749</v>
+        <v>-0.17084037700000465</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.3921648459733342</v>
+        <v>-4.3919979710806416</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>45.753884104999997</v>
+        <v>45.753936498000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.19430229199999616</v>
+        <v>0.19429827600000493</v>
       </c>
       <c r="D176" s="5">
-        <v>5.2395213966210052</v>
+        <v>5.2394039091781863</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>46.027303760000002</v>
+        <v>46.027329121000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.27341965500000498</v>
+        <v>0.27339262299999945</v>
       </c>
       <c r="D177" s="5">
-        <v>7.4115063443943141</v>
+        <v>7.4107405820159844</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>46.306267286999997</v>
+        <v>46.306269552000003</v>
       </c>
       <c r="C178" s="5">
-        <v>0.27896352699999483</v>
+        <v>0.27894043100000232</v>
       </c>
       <c r="D178" s="5">
-        <v>7.5203998041014186</v>
+        <v>7.5197519929518952</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>46.029372383999998</v>
+        <v>46.029326038000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.27689490299999875</v>
+        <v>-0.27694351400000272</v>
       </c>
       <c r="D179" s="5">
-        <v>-6.9442211821066131</v>
+        <v>-6.9454001460799386</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>46.069428139999999</v>
+        <v>46.069179826999999</v>
       </c>
       <c r="C180" s="5">
-        <v>4.0055756000000997E-2</v>
+        <v>3.9853788999998585E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>1.0492785822017181</v>
+        <v>1.0439638022231135</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>46.762862089000002</v>
+        <v>46.762863686999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.69343394900000277</v>
+        <v>0.69368386000000015</v>
       </c>
       <c r="D181" s="5">
-        <v>19.635247215369091</v>
+        <v>19.64303451820706</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>46.828172135000003</v>
+        <v>46.828100296000002</v>
       </c>
       <c r="C182" s="5">
-        <v>6.5310046000000455E-2</v>
+        <v>6.5236609000002943E-2</v>
       </c>
       <c r="D182" s="5">
-        <v>1.6888802755462118</v>
+        <v>1.6869665843027626</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>46.568345039</v>
+        <v>46.568396624000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.2598270960000022</v>
+        <v>-0.25970367200000055</v>
       </c>
       <c r="D183" s="5">
-        <v>-6.4587485033170022</v>
+        <v>-6.4557830207203519</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>46.776367049000001</v>
+        <v>46.776419595999997</v>
       </c>
       <c r="C184" s="5">
-        <v>0.20802201000000053</v>
+        <v>0.20802297199999487</v>
       </c>
       <c r="D184" s="5">
-        <v>5.4941106264645656</v>
+        <v>5.4941304252021927</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>46.665439896999999</v>
+        <v>46.665541181000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.11092715200000214</v>
+        <v>-0.11087841499999485</v>
       </c>
       <c r="D185" s="5">
-        <v>-2.8088983416679092</v>
+        <v>-2.8076771546202695</v>
       </c>
       <c r="E185" s="5">
-        <v>2.5112547160453857</v>
+        <v>2.5112617099817269</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>46.840122297000001</v>
+        <v>46.840171699999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.17468240000000179</v>
+        <v>0.17463051899999726</v>
       </c>
       <c r="D186" s="5">
-        <v>4.5855957315411144</v>
+        <v>4.5841954930062379</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>47.099943895999999</v>
+        <v>47.099989334999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.25982159899999857</v>
+        <v>0.25981763499999744</v>
       </c>
       <c r="D187" s="5">
-        <v>6.863263721608881</v>
+        <v>6.8631483355209966</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>47.185339220000003</v>
+        <v>47.185381952</v>
       </c>
       <c r="C188" s="5">
-        <v>8.5395324000003825E-2</v>
+        <v>8.5392617000003668E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.1975068746813431</v>
+        <v>2.1974343773202731</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>47.436945025</v>
+        <v>47.436949777000002</v>
       </c>
       <c r="C189" s="5">
-        <v>0.25160580499999696</v>
+        <v>0.25156782500000219</v>
       </c>
       <c r="D189" s="5">
-        <v>6.5897808772595434</v>
+        <v>6.5887506560377229</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>47.404736217999996</v>
+        <v>47.404711737</v>
       </c>
       <c r="C190" s="5">
-        <v>-3.2208807000003503E-2</v>
+        <v>-3.2238040000002854E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.81174194383778486</v>
+        <v>-0.81247585536393663</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>47.715505430999997</v>
+        <v>47.715404864999996</v>
       </c>
       <c r="C191" s="5">
-        <v>0.31076921300000038</v>
+        <v>0.31069312799999693</v>
       </c>
       <c r="D191" s="5">
-        <v>8.1567254933952782</v>
+        <v>8.1546603335381995</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>45.931098794999997</v>
+        <v>45.930911655000003</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.7844066359999999</v>
+        <v>-1.7844932099999937</v>
       </c>
       <c r="D192" s="5">
-        <v>-36.705251513991797</v>
+        <v>-36.706745317972633</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>48.188371445000001</v>
+        <v>48.188407548000001</v>
       </c>
       <c r="C193" s="5">
-        <v>2.2572726500000044</v>
+        <v>2.257495892999998</v>
       </c>
       <c r="D193" s="5">
-        <v>77.838166148533446</v>
+        <v>77.848460240217705</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>48.125409689000001</v>
+        <v>48.125393250999998</v>
       </c>
       <c r="C194" s="5">
-        <v>-6.296175599999998E-2</v>
+        <v>-6.3014297000002273E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>-1.5566726636174977</v>
+        <v>-1.5579612051147662</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>48.159741320000002</v>
+        <v>48.159786938000003</v>
       </c>
       <c r="C195" s="5">
-        <v>3.4331631000000584E-2</v>
+        <v>3.4393687000005002E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>0.8594209588508317</v>
+        <v>0.8609808081268211</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>48.037541541000003</v>
+        <v>48.037585643</v>
       </c>
       <c r="C196" s="5">
-        <v>-0.1221997789999989</v>
+        <v>-0.12220129500000354</v>
       </c>
       <c r="D196" s="5">
-        <v>-3.0027257945473562</v>
+        <v>-3.0027597230723124</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>48.107626455000002</v>
+        <v>48.107716195000002</v>
       </c>
       <c r="C197" s="5">
-        <v>7.0084913999998832E-2</v>
+        <v>7.0130552000001956E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>1.7648706536512959</v>
+        <v>1.7660275140196635</v>
       </c>
       <c r="E197" s="5">
-        <v>3.0904810094648072</v>
+        <v>3.0904495640718732</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>48.992021135999998</v>
+        <v>48.992061344</v>
       </c>
       <c r="C198" s="5">
-        <v>0.8843946809999963</v>
+        <v>0.88434514899999783</v>
       </c>
       <c r="D198" s="5">
-        <v>24.433442216313495</v>
+        <v>24.431882287304553</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>49.156505590000002</v>
+        <v>49.156532421999998</v>
       </c>
       <c r="C199" s="5">
-        <v>0.16448445400000367</v>
+        <v>0.16447107799999827</v>
       </c>
       <c r="D199" s="5">
-        <v>4.1040804985219115</v>
+        <v>4.1037371349171625</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>48.951057814000002</v>
+        <v>48.95108158</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.20544777599999975</v>
+        <v>-0.20545084199999764</v>
       </c>
       <c r="D200" s="5">
-        <v>-4.9016580532380445</v>
+        <v>-4.9017269154779548</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>48.454993551000001</v>
+        <v>48.454979395000002</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.49606426300000095</v>
+        <v>-0.49610218499999803</v>
       </c>
       <c r="D201" s="5">
-        <v>-11.505249922514215</v>
+        <v>-11.506075736791999</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>48.198207756000002</v>
+        <v>48.198168930999998</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.25678579499999898</v>
+        <v>-0.2568104640000044</v>
       </c>
       <c r="D202" s="5">
-        <v>-6.1772429164176801</v>
+        <v>-6.1778209162257074</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>49.301725462999997</v>
+        <v>49.301570155999997</v>
       </c>
       <c r="C203" s="5">
-        <v>1.1035177069999946</v>
+        <v>1.1034012249999989</v>
       </c>
       <c r="D203" s="5">
-        <v>31.212362659587733</v>
+        <v>31.208671009843524</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>46.026847930000002</v>
+        <v>46.026760426000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-3.2748775329999944</v>
+        <v>-3.2748097299999941</v>
       </c>
       <c r="D204" s="5">
-        <v>-56.168192504220471</v>
+        <v>-56.167535556030835</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>48.602180062000002</v>
+        <v>48.602241696999997</v>
       </c>
       <c r="C205" s="5">
-        <v>2.5753321319999998</v>
+        <v>2.5754812709999939</v>
       </c>
       <c r="D205" s="5">
-        <v>92.191507363306783</v>
+        <v>92.19881686495313</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>48.498456937999997</v>
+        <v>48.498489995</v>
       </c>
       <c r="C206" s="5">
-        <v>-0.10372312400000538</v>
+        <v>-0.10375170199999673</v>
       </c>
       <c r="D206" s="5">
-        <v>-2.5311030975888049</v>
+        <v>-2.5317891316863128</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>49.264538276000003</v>
+        <v>49.26457568</v>
       </c>
       <c r="C207" s="5">
-        <v>0.76608133800000644</v>
+        <v>0.76608568500000018</v>
       </c>
       <c r="D207" s="5">
-        <v>20.691851445583829</v>
+        <v>20.69196388977177</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>49.330264726000003</v>
+        <v>49.330297336999998</v>
       </c>
       <c r="C208" s="5">
-        <v>6.5726449999999659E-2</v>
+        <v>6.5721656999997435E-2</v>
       </c>
       <c r="D208" s="5">
-        <v>1.6127842218794264</v>
+        <v>1.6126645143884399</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>49.245033136000004</v>
+        <v>49.245105432999999</v>
       </c>
       <c r="C209" s="5">
-        <v>-8.5231589999999358E-2</v>
+        <v>-8.5191903999998431E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>-2.0537404741484799</v>
+        <v>-2.0527919207349532</v>
       </c>
       <c r="E209" s="5">
-        <v>2.3642959855106005</v>
+        <v>2.3642553169427094</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>49.157031592000003</v>
+        <v>49.157056206999997</v>
       </c>
       <c r="C210" s="5">
-        <v>-8.800154400000082E-2</v>
+        <v>-8.8049226000002534E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-2.12346480869402</v>
+        <v>-2.1246009892910367</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>49.225738210000003</v>
+        <v>49.225734742999997</v>
       </c>
       <c r="C211" s="5">
-        <v>6.8706618000000219E-2</v>
+        <v>6.8678536000000179E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>1.6901896995482835</v>
+        <v>1.6894927100031376</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>49.418878022000001</v>
+        <v>49.418863207999998</v>
       </c>
       <c r="C212" s="5">
-        <v>0.1931398119999983</v>
+        <v>0.19312846500000092</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8112068672636399</v>
+        <v>4.8109184271401428</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>49.260166867999999</v>
+        <v>49.260105291999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.15871115400000235</v>
+        <v>-0.158757915999999</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.7865097143528925</v>
+        <v>-3.7876068337755697</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>49.255159923000001</v>
+        <v>49.255237379999997</v>
       </c>
       <c r="C214" s="5">
-        <v>-5.0069449999980975E-3</v>
+        <v>-4.8679120000016951E-3</v>
       </c>
       <c r="D214" s="5">
-        <v>-0.12190328709114073</v>
+        <v>-0.11852026060127363</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>49.876659136999997</v>
+        <v>49.876399880000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.62149921399999641</v>
+        <v>0.62116250000000406</v>
       </c>
       <c r="D215" s="5">
-        <v>16.237822587244644</v>
+        <v>16.228379055689214</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>49.977815519000004</v>
+        <v>49.977819025000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.10115638200000632</v>
+        <v>0.10141914500000127</v>
       </c>
       <c r="D216" s="5">
-        <v>2.461089045394127</v>
+        <v>2.4675665865633967</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>50.659057959000002</v>
+        <v>50.65913888</v>
       </c>
       <c r="C217" s="5">
-        <v>0.68124243999999834</v>
+        <v>0.68131985499999814</v>
       </c>
       <c r="D217" s="5">
-        <v>17.640829669581805</v>
+        <v>17.64298563985691</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>50.634013779</v>
+        <v>50.634075207000002</v>
       </c>
       <c r="C218" s="5">
-        <v>-2.5044180000001859E-2</v>
+        <v>-2.5063672999998232E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.59163034143023818</v>
+        <v>-0.59208863811154311</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>50.687829993999998</v>
+        <v>50.687875063</v>
       </c>
       <c r="C219" s="5">
-        <v>5.3816214999997669E-2</v>
+        <v>5.3799855999997703E-2</v>
       </c>
       <c r="D219" s="5">
-        <v>1.2828986544911825</v>
+        <v>1.2825048334325517</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>50.787370011</v>
+        <v>50.787395932000003</v>
       </c>
       <c r="C220" s="5">
-        <v>9.9540017000002479E-2</v>
+        <v>9.9520869000002676E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>2.3821623356888644</v>
+        <v>2.3816969910467112</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>51.097738059000001</v>
+        <v>51.097805250999997</v>
       </c>
       <c r="C221" s="5">
-        <v>0.31036804800000084</v>
+        <v>0.31040931899999435</v>
       </c>
       <c r="D221" s="5">
-        <v>7.5849253309749454</v>
+        <v>7.5859640726764654</v>
       </c>
       <c r="E221" s="5">
-        <v>3.7622168267881673</v>
+        <v>3.7622009369452369</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>51.251907142</v>
+        <v>51.251904607</v>
       </c>
       <c r="C222" s="5">
-        <v>0.15416908299999932</v>
+        <v>0.15409935600000324</v>
       </c>
       <c r="D222" s="5">
-        <v>3.6812583451734993</v>
+        <v>3.6795607681751052</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>51.208650374999998</v>
+        <v>51.208605394999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.3256767000002583E-2</v>
+        <v>-4.3299212000000864E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-1.0081154345809806</v>
+        <v>-1.0091000893279634</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>51.514930034000002</v>
+        <v>51.514863892000001</v>
       </c>
       <c r="C224" s="5">
-        <v>0.30627965900000476</v>
+        <v>0.30625849700000174</v>
       </c>
       <c r="D224" s="5">
-        <v>7.4180865787735417</v>
+        <v>7.4175637912432757</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>51.739061964999998</v>
+        <v>51.738951448000002</v>
       </c>
       <c r="C225" s="5">
-        <v>0.22413193099999518</v>
+        <v>0.22408755600000063</v>
       </c>
       <c r="D225" s="5">
-        <v>5.3477430810916715</v>
+        <v>5.3466658738838602</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>52.282935270999999</v>
+        <v>52.283134119000003</v>
       </c>
       <c r="C226" s="5">
-        <v>0.54387330600000183</v>
+        <v>0.54418267100000151</v>
       </c>
       <c r="D226" s="5">
-        <v>13.369683333652006</v>
+        <v>13.37776372386501</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>51.927711209000002</v>
+        <v>51.927382340999998</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.35522406199999779</v>
+        <v>-0.35575177800000546</v>
       </c>
       <c r="D227" s="5">
-        <v>-7.8552430537860429</v>
+        <v>-7.86645068449916</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>52.208061262000001</v>
+        <v>52.208164965000002</v>
       </c>
       <c r="C228" s="5">
-        <v>0.28035005299999938</v>
+        <v>0.28078262400000398</v>
       </c>
       <c r="D228" s="5">
-        <v>6.6745016230916665</v>
+        <v>6.6851519579215424</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>52.112801500000003</v>
+        <v>52.112904767000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-9.525976199999775E-2</v>
+        <v>-9.5260197999998297E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-2.1677016275475802</v>
+        <v>-2.1677071869878772</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>52.517587128999999</v>
+        <v>52.517666417999997</v>
       </c>
       <c r="C230" s="5">
-        <v>0.40478562899999559</v>
+        <v>0.40476165099999406</v>
       </c>
       <c r="D230" s="5">
-        <v>9.7296834493639786</v>
+        <v>9.7290621482697617</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>52.750640121000004</v>
+        <v>52.750668021999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.23305299200000462</v>
+        <v>0.23300160400000181</v>
       </c>
       <c r="D231" s="5">
-        <v>5.4570537017638365</v>
+        <v>5.4558124743796288</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>53.075480245999998</v>
+        <v>53.075488407000002</v>
       </c>
       <c r="C232" s="5">
-        <v>0.32484012499999437</v>
+        <v>0.32482038500000243</v>
       </c>
       <c r="D232" s="5">
-        <v>7.6451285941203428</v>
+        <v>7.6446439851793446</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>53.278848271999998</v>
+        <v>53.278908700999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.2033680259999997</v>
+        <v>0.20342029399999717</v>
       </c>
       <c r="D233" s="5">
-        <v>4.6961586299939073</v>
+        <v>4.6973904164377966</v>
       </c>
       <c r="E233" s="5">
-        <v>4.2685063876635398</v>
+        <v>4.2684875393103505</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>53.152854726999998</v>
+        <v>53.152828896999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.12599354500000004</v>
+        <v>-0.12607980399999974</v>
       </c>
       <c r="D234" s="5">
-        <v>-2.8011343145688428</v>
+        <v>-2.8030240274703799</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>53.107331940000002</v>
+        <v>53.107252090000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.5522786999995901E-2</v>
+        <v>-4.5576806999996222E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.0229131999629715</v>
+        <v>-1.0241218250499062</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>53.121043395999997</v>
+        <v>53.120932088000004</v>
       </c>
       <c r="C236" s="5">
-        <v>1.3711455999995792E-2</v>
+        <v>1.3679998000000637E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>0.31026096065163156</v>
+        <v>0.30954859060698947</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>53.292866230999998</v>
+        <v>53.292710929000002</v>
       </c>
       <c r="C237" s="5">
-        <v>0.1718228350000004</v>
+        <v>0.17177884099999829</v>
       </c>
       <c r="D237" s="5">
-        <v>3.951265056811315</v>
+        <v>3.9502437279294922</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>53.384241248000002</v>
+        <v>53.384563673000002</v>
       </c>
       <c r="C238" s="5">
-        <v>9.1375017000004277E-2</v>
+        <v>9.1852744000000541E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>2.0770129823545425</v>
+        <v>2.0879813138329872</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>53.165939360000003</v>
+        <v>53.165578126</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.21830188799999917</v>
+        <v>-0.21898554700000261</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.7982337967058086</v>
+        <v>-4.8128946971429105</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>53.488325680999999</v>
+        <v>53.488496841</v>
       </c>
       <c r="C240" s="5">
-        <v>0.3223863209999962</v>
+        <v>0.32291871500000013</v>
       </c>
       <c r="D240" s="5">
-        <v>7.5241811995263586</v>
+        <v>7.5370776895265168</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>53.771642092999997</v>
+        <v>53.771754522999998</v>
       </c>
       <c r="C241" s="5">
-        <v>0.2833164119999978</v>
+        <v>0.28325768199999857</v>
       </c>
       <c r="D241" s="5">
-        <v>6.5446257441491351</v>
+        <v>6.5432077699755009</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>53.804267912999997</v>
+        <v>53.804359757</v>
       </c>
       <c r="C242" s="5">
-        <v>3.2625819999999806E-2</v>
+        <v>3.2605234000001815E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.73053189943173003</v>
+        <v>0.73006788386567045</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>53.731410441000001</v>
+        <v>53.731413390999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-7.2857471999995482E-2</v>
+        <v>-7.2946366000003593E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6128972359880533</v>
+        <v>-1.6148477582425214</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>53.665895786999997</v>
+        <v>53.665881276</v>
       </c>
       <c r="C244" s="5">
-        <v>-6.5514654000004668E-2</v>
+        <v>-6.5532114999996338E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.4533863938391067</v>
+        <v>-1.4537710772041246</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>53.771983992000003</v>
+        <v>53.772037963999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.10608820500000604</v>
+        <v>0.10615668799999867</v>
       </c>
       <c r="D245" s="5">
-        <v>2.3981551904866061</v>
+        <v>2.399720806057859</v>
       </c>
       <c r="E245" s="5">
-        <v>0.92557503773813554</v>
+        <v>0.92556186870762502</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>53.976788243000001</v>
+        <v>53.97674413</v>
       </c>
       <c r="C246" s="5">
-        <v>0.20480425099999877</v>
+        <v>0.20470616600000113</v>
       </c>
       <c r="D246" s="5">
-        <v>4.6674742442968986</v>
+        <v>4.6651871029687486</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>54.013342479000002</v>
+        <v>54.013242961000003</v>
       </c>
       <c r="C247" s="5">
-        <v>3.6554236000000628E-2</v>
+        <v>3.6498831000002951E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.81569947144555233</v>
+        <v>0.81445918787237392</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>54.310017383000002</v>
+        <v>54.309889665</v>
       </c>
       <c r="C248" s="5">
-        <v>0.29667490399999963</v>
+        <v>0.29664670399999693</v>
       </c>
       <c r="D248" s="5">
-        <v>6.7939528344843403</v>
+        <v>6.7933003114414081</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>54.839953457</v>
+        <v>54.839798737999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.52993607399999831</v>
+        <v>0.5299090729999989</v>
       </c>
       <c r="D249" s="5">
-        <v>12.358421377037821</v>
+        <v>12.357788167429851</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>54.781104096999997</v>
+        <v>54.781439749</v>
       </c>
       <c r="C250" s="5">
-        <v>-5.8849360000003514E-2</v>
+        <v>-5.8358988999998473E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-1.2801600360501153</v>
+        <v>-1.2695588314353023</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>54.991021003999997</v>
+        <v>54.990707876000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.20991690700000021</v>
+        <v>0.20926812700000141</v>
       </c>
       <c r="D251" s="5">
-        <v>4.6964666838988034</v>
+        <v>4.6816159412801372</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>53.131756781</v>
+        <v>53.131953148999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.8592642229999967</v>
+        <v>-1.8587547270000044</v>
       </c>
       <c r="D252" s="5">
-        <v>-33.81665506029524</v>
+        <v>-33.809197065783536</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>52.982474799000002</v>
+        <v>52.982591136000003</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.14928198199999798</v>
+        <v>-0.14936201299999396</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3199710841951613</v>
+        <v>-3.3217114256983038</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>53.256701352</v>
+        <v>53.256788675999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.27422655299999832</v>
+        <v>0.27419753999999585</v>
       </c>
       <c r="D254" s="5">
-        <v>6.3908496273461513</v>
+        <v>6.3901396855904125</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>53.901558295999997</v>
+        <v>53.901534124999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.64485694399999716</v>
+        <v>0.64474544899999842</v>
       </c>
       <c r="D255" s="5">
-        <v>15.537958677496476</v>
+        <v>15.535063644486446</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>53.713948127999998</v>
+        <v>53.713914547000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.18761016799999908</v>
+        <v>-0.18761957799999607</v>
       </c>
       <c r="D256" s="5">
-        <v>-4.0976928833540764</v>
+        <v>-4.0978962960995009</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>53.509934969</v>
+        <v>53.509979610999999</v>
       </c>
       <c r="C257" s="5">
-        <v>-0.20401315899999872</v>
+        <v>-0.20393493600000312</v>
       </c>
       <c r="D257" s="5">
-        <v>-4.4637538204795764</v>
+        <v>-4.4620806333671048</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.48733374435093735</v>
+        <v>-0.48735060623040782</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>54.315973043</v>
+        <v>54.315924246999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.80603807399999994</v>
+        <v>0.80594463599999955</v>
       </c>
       <c r="D258" s="5">
-        <v>19.651374292779124</v>
+        <v>19.648886554112408</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>54.152186628000003</v>
+        <v>54.152088280999997</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.16378641499999702</v>
+        <v>-0.16383596600000061</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.5591110974590889</v>
+        <v>-3.5601731959634453</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>53.909807211999997</v>
+        <v>53.909685199999998</v>
       </c>
       <c r="C260" s="5">
-        <v>-0.24237941600000568</v>
+        <v>-0.24240308099999908</v>
       </c>
       <c r="D260" s="5">
-        <v>-5.2408031822344991</v>
+        <v>-5.2413116285801697</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>53.852135525999998</v>
+        <v>53.851985519999999</v>
       </c>
       <c r="C261" s="5">
-        <v>-5.7671685999999056E-2</v>
+        <v>-5.7699679999998921E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.2762107902023589</v>
+        <v>-1.2768294972755001</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>53.887868650000001</v>
+        <v>53.888205798999998</v>
       </c>
       <c r="C262" s="5">
-        <v>3.5733124000003613E-2</v>
+        <v>3.6220278999998357E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.79916207069259393</v>
+        <v>0.81009976695503028</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>53.795434286000003</v>
+        <v>53.795163707999997</v>
       </c>
       <c r="C263" s="5">
-        <v>-9.2434363999998936E-2</v>
+        <v>-9.3042091000000937E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.0390627157424346</v>
+        <v>-2.0523291479909611</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>53.821804776</v>
+        <v>53.822001145000002</v>
       </c>
       <c r="C264" s="5">
-        <v>2.6370489999997915E-2</v>
+        <v>2.6837437000004627E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>0.58982783303374031</v>
+        <v>0.60030372237160901</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>53.774392624000001</v>
+        <v>53.774492033000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.7412151999999708E-2</v>
+        <v>-4.7509112000000187E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-1.0519850830227884</v>
+        <v>-1.0541221790539734</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>53.479110609000003</v>
+        <v>53.479183851999998</v>
       </c>
       <c r="C266" s="5">
-        <v>-0.29528201499999795</v>
+        <v>-0.29530818100000289</v>
       </c>
       <c r="D266" s="5">
-        <v>-6.3939439234836914</v>
+        <v>-6.3944820451061313</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>52.527162730999997</v>
+        <v>52.527119145</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.95194787800000569</v>
+        <v>-0.95206470699999812</v>
       </c>
       <c r="D267" s="5">
-        <v>-19.38846295027853</v>
+        <v>-19.390590430665455</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>52.761562281000003</v>
+        <v>52.761513350000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.23439955000000623</v>
+        <v>0.23439420500000097</v>
       </c>
       <c r="D268" s="5">
-        <v>5.4883366943296652</v>
+        <v>5.4882131230470144</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>52.724198764</v>
+        <v>52.724238782999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-3.7363517000002844E-2</v>
+        <v>-3.7274567000004311E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.84648745895722355</v>
+        <v>-0.84448086023967139</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.4683931226139646</v>
+        <v>-1.4684005370812714</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>52.975712539</v>
+        <v>52.97566836</v>
       </c>
       <c r="C270" s="5">
-        <v>0.25151377499999938</v>
+        <v>0.25142957700000323</v>
       </c>
       <c r="D270" s="5">
-        <v>5.8770466504776797</v>
+        <v>5.8750227578127534</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>52.911246357000003</v>
+        <v>52.911168855</v>
       </c>
       <c r="C271" s="5">
-        <v>-6.4466181999996763E-2</v>
+        <v>-6.4499505000000568E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-1.4505467917002357</v>
+        <v>-1.4512927774365858</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>53.134264393000002</v>
+        <v>53.134179723000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22301803599999914</v>
+        <v>0.22301086800000292</v>
       </c>
       <c r="D272" s="5">
-        <v>5.1768521665060074</v>
+        <v>5.1766896610984103</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>53.166155631000002</v>
+        <v>53.166048388999997</v>
       </c>
       <c r="C273" s="5">
-        <v>3.1891238000000044E-2</v>
+        <v>3.186866599999405E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>0.72262354123195927</v>
+        <v>0.722111548426696</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>52.957930148999999</v>
+        <v>52.958159188000003</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.20822548200000313</v>
+        <v>-0.20788920099999331</v>
       </c>
       <c r="D274" s="5">
-        <v>-4.5998779080947072</v>
+        <v>-4.5926172705364587</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>53.179405795999998</v>
+        <v>53.179251975</v>
       </c>
       <c r="C275" s="5">
-        <v>0.22147564699999833</v>
+        <v>0.22109278699999635</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1355849837690926</v>
+        <v>5.1264796982455785</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>53.406999399</v>
+        <v>53.407145728000003</v>
       </c>
       <c r="C276" s="5">
-        <v>0.22759360300000253</v>
+        <v>0.22789375300000358</v>
       </c>
       <c r="D276" s="5">
-        <v>5.2583059158000989</v>
+        <v>5.2654204093022239</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>53.238065761000001</v>
+        <v>53.238148582000001</v>
       </c>
       <c r="C277" s="5">
-        <v>-0.16893363799999861</v>
+        <v>-0.16899714600000237</v>
       </c>
       <c r="D277" s="5">
-        <v>-3.7304194750075625</v>
+        <v>-3.7317875051345317</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>53.379395999000003</v>
+        <v>53.379437232999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.14133023800000188</v>
+        <v>0.14128865099999643</v>
       </c>
       <c r="D278" s="5">
-        <v>3.2325472684419765</v>
+        <v>3.2315770505589425</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>53.436303066000001</v>
+        <v>53.436241095</v>
       </c>
       <c r="C279" s="5">
-        <v>5.6907066999997369E-2</v>
+        <v>5.6803862000002425E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>1.2868319953085683</v>
+        <v>1.2844835602215721</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>53.441170438999997</v>
+        <v>53.441114409000001</v>
       </c>
       <c r="C280" s="5">
-        <v>4.8673729999961779E-3</v>
+        <v>4.8733140000010167E-3</v>
       </c>
       <c r="D280" s="5">
-        <v>0.10935963576650387</v>
+        <v>0.1094933115487251</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>53.547039789999999</v>
+        <v>53.547059335</v>
       </c>
       <c r="C281" s="5">
-        <v>0.10586935100000261</v>
+        <v>0.10594492599999938</v>
       </c>
       <c r="D281" s="5">
-        <v>2.4033274806219529</v>
+        <v>2.4050643982421738</v>
       </c>
       <c r="E281" s="5">
-        <v>1.5606515514500874</v>
+        <v>1.5606115346425975</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>53.540746730999999</v>
+        <v>53.540718523999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-6.2930590000007669E-3</v>
+        <v>-6.3408110000011675E-3</v>
       </c>
       <c r="D282" s="5">
-        <v>-0.14093760326986393</v>
+        <v>-0.14200629559846245</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>53.601778293000002</v>
+        <v>53.601741025000003</v>
       </c>
       <c r="C283" s="5">
-        <v>6.1031562000003703E-2</v>
+        <v>6.1022501000003615E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>1.3764990732722415</v>
+        <v>1.3762941593634448</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>53.881208764999997</v>
+        <v>53.881176191999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.27943047199999427</v>
+        <v>0.27943516699999549</v>
       </c>
       <c r="D284" s="5">
-        <v>6.4382152763304612</v>
+        <v>6.4383311772893581</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>53.657258734000003</v>
+        <v>53.657201567999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.223950030999994</v>
+        <v>-0.22397462400000023</v>
       </c>
       <c r="D285" s="5">
-        <v>-4.8751868353235643</v>
+        <v>-4.8757129028600961</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>53.901884232999997</v>
+        <v>53.902011666</v>
       </c>
       <c r="C286" s="5">
-        <v>0.24462549899999431</v>
+        <v>0.24481009800000209</v>
       </c>
       <c r="D286" s="5">
-        <v>5.6101321070919363</v>
+        <v>5.6144785462055147</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>53.966386884999999</v>
+        <v>53.966348572000001</v>
       </c>
       <c r="C287" s="5">
-        <v>6.4502652000001603E-2</v>
+        <v>6.4336906000001193E-2</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4454905158123754</v>
+        <v>1.4417483353544203</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>54.109414231000002</v>
+        <v>54.109503809000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.14302734600000377</v>
+        <v>0.14315523700000199</v>
       </c>
       <c r="D288" s="5">
-        <v>3.2271362826015615</v>
+        <v>3.2300664532442624</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>54.206607789000003</v>
+        <v>54.206659948000002</v>
       </c>
       <c r="C289" s="5">
-        <v>9.7193558000000735E-2</v>
+        <v>9.7156138999999087E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>2.1769122168415977</v>
+        <v>2.1760621852282558</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>54.252858883000002</v>
+        <v>54.252851548999999</v>
       </c>
       <c r="C290" s="5">
-        <v>4.6251093999998716E-2</v>
+        <v>4.6191600999996751E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>1.0287032169065347</v>
+        <v>1.0273727901191965</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>54.328115943999997</v>
+        <v>54.328043594</v>
       </c>
       <c r="C291" s="5">
-        <v>7.5257060999994962E-2</v>
+        <v>7.5192045000001428E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6773431933103211</v>
+        <v>1.6758832692127301</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>54.418649172000002</v>
+        <v>54.418558971000003</v>
       </c>
       <c r="C292" s="5">
-        <v>9.0533228000005295E-2</v>
+        <v>9.0515377000002673E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>2.0181289004436831</v>
+        <v>2.0177300316778668</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>54.258207462000001</v>
+        <v>54.258179214000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.16044171000000063</v>
+        <v>-0.16037975700000118</v>
       </c>
       <c r="D293" s="5">
-        <v>-3.4811328373482442</v>
+        <v>-3.4798160199982053</v>
       </c>
       <c r="E293" s="5">
-        <v>1.3281176229144487</v>
+        <v>1.3280278839424398</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>54.927026607000002</v>
+        <v>54.927018128999997</v>
       </c>
       <c r="C294" s="5">
-        <v>0.6688191450000005</v>
+        <v>0.66883891499999493</v>
       </c>
       <c r="D294" s="5">
-        <v>15.837126487320962</v>
+        <v>15.837635622600832</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>54.71476818</v>
+        <v>54.714768804999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.21225842700000186</v>
+        <v>-0.2122493239999983</v>
       </c>
       <c r="D295" s="5">
-        <v>-4.5399439914922901</v>
+        <v>-4.5397540947533122</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>54.869106735000003</v>
+        <v>54.869262737</v>
       </c>
       <c r="C296" s="5">
-        <v>0.15433855500000249</v>
+        <v>0.15449393200000117</v>
       </c>
       <c r="D296" s="5">
-        <v>3.4379530337355524</v>
+        <v>3.4414680054681623</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>54.41916423</v>
+        <v>54.419119842999997</v>
       </c>
       <c r="C297" s="5">
-        <v>-0.44994250500000277</v>
+        <v>-0.45014289400000251</v>
       </c>
       <c r="D297" s="5">
-        <v>-9.4084414263936758</v>
+        <v>-9.4124188297683986</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>55.207184609999999</v>
+        <v>55.207194407999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.78802037999999897</v>
+        <v>0.78807456500000228</v>
       </c>
       <c r="D298" s="5">
-        <v>18.829642276576596</v>
+        <v>18.831058440666659</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>55.089143196999999</v>
+        <v>55.089179201</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.11804141300000026</v>
+        <v>-0.11801520699999912</v>
       </c>
       <c r="D299" s="5">
-        <v>-2.5358245292754544</v>
+        <v>-2.53526771663799</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>54.942540196000003</v>
+        <v>54.942576535000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.14660300099999546</v>
+        <v>-0.14660266599999972</v>
       </c>
       <c r="D300" s="5">
-        <v>-3.1471062494876412</v>
+        <v>-3.1470971362153932</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>54.873673467000003</v>
+        <v>54.873733766999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-6.8866728999999793E-2</v>
+        <v>-6.8842768000003218E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.4937922011701077</v>
+        <v>-1.4932750574046194</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>54.585338593000003</v>
+        <v>54.585278228999996</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.28833487400000024</v>
+        <v>-0.2884555380000009</v>
       </c>
       <c r="D302" s="5">
-        <v>-6.1263536320065199</v>
+        <v>-6.1288372168460832</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>55.018397927000002</v>
+        <v>55.018310083000003</v>
       </c>
       <c r="C303" s="5">
-        <v>0.4330593339999993</v>
+        <v>0.43303185400000643</v>
       </c>
       <c r="D303" s="5">
-        <v>9.94694790382602</v>
+        <v>9.9463004077094972</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>54.986066493000003</v>
+        <v>54.985929790999997</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.2331433999999604E-2</v>
+        <v>-3.238029200000625E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.70290250014592992</v>
+        <v>-0.70396238336554173</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>55.180460013999998</v>
+        <v>55.180368528000002</v>
       </c>
       <c r="C305" s="5">
-        <v>0.19439352099999496</v>
+        <v>0.1944387370000058</v>
       </c>
       <c r="D305" s="5">
-        <v>4.3258579822736509</v>
+        <v>4.3268947951088821</v>
       </c>
       <c r="E305" s="5">
-        <v>1.6997475499829218</v>
+        <v>1.6996318847390501</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>55.228491640999998</v>
+        <v>55.228486744999998</v>
       </c>
       <c r="C306" s="5">
-        <v>4.8031627000000299E-2</v>
+        <v>4.8118216999995411E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>1.0495507589310726</v>
+        <v>1.0514536936074625</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>55.325313188000003</v>
+        <v>55.325329574000001</v>
       </c>
       <c r="C307" s="5">
-        <v>9.6821547000004671E-2</v>
+        <v>9.6842829000003405E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>2.1241337709726027</v>
+        <v>2.1246053714834012</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>55.260796276000001</v>
+        <v>55.261119487000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.451691200000198E-2</v>
+        <v>-6.4210086999999305E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-1.3904243874226618</v>
+        <v>-1.3838536498750886</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>54.745286043</v>
+        <v>54.745212303000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.51551023300000054</v>
+        <v>-0.51590718399999957</v>
       </c>
       <c r="D309" s="5">
-        <v>-10.637545530705761</v>
+        <v>-10.645261587279808</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>55.613258260999999</v>
+        <v>55.613269721999998</v>
       </c>
       <c r="C310" s="5">
-        <v>0.86797221799999846</v>
+        <v>0.86805741899999589</v>
       </c>
       <c r="D310" s="5">
-        <v>20.775635382518544</v>
+        <v>20.77788625088084</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>55.732611536</v>
+        <v>55.732674695999997</v>
       </c>
       <c r="C311" s="5">
-        <v>0.1193532750000017</v>
+        <v>0.11940497399999828</v>
       </c>
       <c r="D311" s="5">
-        <v>2.6059731340743131</v>
+        <v>2.6071147554467045</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>55.796720864999998</v>
+        <v>55.796790004999998</v>
       </c>
       <c r="C312" s="5">
-        <v>6.4109328999997217E-2</v>
+        <v>6.411530900000173E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>1.3891289371466664</v>
+        <v>1.3892577491101621</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>55.949285046</v>
+        <v>55.949421069000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.15256418100000246</v>
+        <v>0.15263106400000481</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3309391637752928</v>
+        <v>3.3324172706601818</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>55.809654891000001</v>
+        <v>55.809636201000004</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.13963015499999898</v>
+        <v>-0.13978486799999956</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.9540201856457116</v>
+        <v>-2.9572413630212346</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>55.913680575999997</v>
+        <v>55.913658669999997</v>
       </c>
       <c r="C315" s="5">
-        <v>0.10402568499999632</v>
+        <v>0.10402246899999312</v>
       </c>
       <c r="D315" s="5">
-        <v>2.25979768466682</v>
+        <v>2.2597278688169187</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>55.923657425000002</v>
+        <v>55.922986195999997</v>
       </c>
       <c r="C316" s="5">
-        <v>9.9768490000045063E-3</v>
+        <v>9.3275259999998639E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>0.21432992758543268</v>
+        <v>0.20036797640790027</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>56.099423584999997</v>
+        <v>56.099335304</v>
       </c>
       <c r="C317" s="5">
-        <v>0.1757661599999949</v>
+        <v>0.1763491080000037</v>
       </c>
       <c r="D317" s="5">
-        <v>3.8374435763429471</v>
+        <v>3.8504394541988507</v>
       </c>
       <c r="E317" s="5">
-        <v>1.6653785973637092</v>
+        <v>1.6653871666944209</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>56.450900791000002</v>
+        <v>56.450943123000002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.35147720600000554</v>
+        <v>0.3516078190000016</v>
       </c>
       <c r="D318" s="5">
-        <v>7.7828664062177033</v>
+        <v>7.7858717070245387</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>56.505295922000002</v>
+        <v>56.505313129000001</v>
       </c>
       <c r="C319" s="5">
-        <v>5.4395130999999708E-2</v>
+        <v>5.4370005999999194E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>1.1624474314041011</v>
+        <v>1.1619067759285784</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>56.442280408999999</v>
+        <v>56.442763231999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-6.3015513000003409E-2</v>
+        <v>-6.2549897000003796E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.3300791363222486</v>
+        <v>-1.3203106597078129</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>56.961896154000002</v>
+        <v>56.961814666999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.51961574500000296</v>
+        <v>0.5190514350000015</v>
       </c>
       <c r="D321" s="5">
-        <v>11.624269134720322</v>
+        <v>11.610895389287347</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>57.009980865999999</v>
+        <v>57.010037320999999</v>
       </c>
       <c r="C322" s="5">
-        <v>4.8084711999997864E-2</v>
+        <v>4.822265399999992E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0177033084883824</v>
+        <v>1.0206378974497943</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>57.212639776000003</v>
+        <v>57.212787144000004</v>
       </c>
       <c r="C323" s="5">
-        <v>0.2026589100000038</v>
+        <v>0.20274982300000488</v>
       </c>
       <c r="D323" s="5">
-        <v>4.3501540623033241</v>
+        <v>4.3521394803109903</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>57.379241647000001</v>
+        <v>57.379416008</v>
       </c>
       <c r="C324" s="5">
-        <v>0.16660187099999746</v>
+        <v>0.16662886399999621</v>
       </c>
       <c r="D324" s="5">
-        <v>3.5508841995558704</v>
+        <v>3.5514594693240253</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>57.451194786999999</v>
+        <v>57.451474007999998</v>
       </c>
       <c r="C325" s="5">
-        <v>7.1953139999997973E-2</v>
+        <v>7.2057999999998401E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>1.5152130138614384</v>
+        <v>1.5174318216774063</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>57.967400767000001</v>
+        <v>57.967457779999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.51620598000000228</v>
+        <v>0.51598377199999845</v>
       </c>
       <c r="D326" s="5">
-        <v>11.331265935187407</v>
+        <v>11.326087019930409</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>57.711180671000001</v>
+        <v>57.711187250000002</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.25622009599999984</v>
+        <v>-0.25627052999999478</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.1770232266003742</v>
+        <v>-5.1780126457691029</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>57.532964714000002</v>
+        <v>57.531667884000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.17821595699999904</v>
+        <v>-0.17951936600000096</v>
       </c>
       <c r="D328" s="5">
-        <v>-3.6433844270338245</v>
+        <v>-3.6695762552268585</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>57.818981024999999</v>
+        <v>57.818844474999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.28601631099999736</v>
+        <v>0.28717659099999793</v>
       </c>
       <c r="D329" s="5">
-        <v>6.1314637375653902</v>
+        <v>6.1571666420542348</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0651962713923231</v>
+        <v>3.065115052936096</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>58.057735102999999</v>
+        <v>58.057750667000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.23875407799999948</v>
+        <v>0.23890619200000174</v>
       </c>
       <c r="D330" s="5">
-        <v>5.0693077721602808</v>
+        <v>5.0726235116500318</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>57.642739896999998</v>
+        <v>57.642614526000003</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.41499520600000039</v>
+        <v>-0.41513614099999785</v>
       </c>
       <c r="D331" s="5">
-        <v>-8.2482589427658741</v>
+        <v>-8.2509487483704564</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>57.595158167000001</v>
+        <v>57.595625413999997</v>
       </c>
       <c r="C332" s="5">
-        <v>-4.7581729999997435E-2</v>
+        <v>-4.6989112000005662E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-0.98606626475239434</v>
+        <v>-0.9738421872473757</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>58.089840305000003</v>
+        <v>58.089836970999997</v>
       </c>
       <c r="C333" s="5">
-        <v>0.49468213800000171</v>
+        <v>0.49421155699999986</v>
       </c>
       <c r="D333" s="5">
-        <v>10.807839567101807</v>
+        <v>10.796976538943092</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>58.172188229</v>
+        <v>58.172417952000004</v>
       </c>
       <c r="C334" s="5">
-        <v>8.2347923999996908E-2</v>
+        <v>8.2580981000006659E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7144412644945373</v>
+        <v>1.7193314914681013</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>57.936699582999999</v>
+        <v>57.937104310000002</v>
       </c>
       <c r="C335" s="5">
-        <v>-0.2354886460000003</v>
+        <v>-0.23531364200000127</v>
       </c>
       <c r="D335" s="5">
-        <v>-4.751046974546103</v>
+        <v>-4.7475760682119112</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>57.697854368000002</v>
+        <v>57.698386524</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.23884521499999778</v>
+        <v>-0.23871778600000226</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.8363832935709787</v>
+        <v>-4.8338281656441833</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>57.447100568000003</v>
+        <v>57.447711038000001</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.25075379999999825</v>
+        <v>-0.25067548599999867</v>
       </c>
       <c r="D337" s="5">
-        <v>-5.0923081163661177</v>
+        <v>-5.0907096886886443</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>57.565151665000002</v>
+        <v>57.565394366</v>
       </c>
       <c r="C338" s="5">
-        <v>0.11805109699999861</v>
+        <v>0.11768332799999826</v>
       </c>
       <c r="D338" s="5">
-        <v>2.4940061997940299</v>
+        <v>2.4861220631435588</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>58.016092266000001</v>
+        <v>58.016212308999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.45094060099999922</v>
+        <v>0.450817942999997</v>
       </c>
       <c r="D339" s="5">
-        <v>9.8160550829963</v>
+        <v>9.8132258578140998</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>58.272022990000004</v>
+        <v>58.268931287999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.25593072400000239</v>
+        <v>0.25271897900000084</v>
       </c>
       <c r="D340" s="5">
-        <v>5.4239946866928124</v>
+        <v>5.3542773627712759</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>58.250858456000003</v>
+        <v>58.250872848999997</v>
       </c>
       <c r="C341" s="5">
-        <v>-2.1164534000000401E-2</v>
+        <v>-1.8058439000000703E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.43497319330914053</v>
+        <v>-0.37126521751392749</v>
       </c>
       <c r="E341" s="5">
-        <v>0.74694749603640975</v>
+        <v>0.74721032203748372</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>57.927476141</v>
+        <v>57.927181586000003</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.32338231500000347</v>
+        <v>-0.32369126299999351</v>
       </c>
       <c r="D342" s="5">
-        <v>-6.4621628487570471</v>
+        <v>-6.4681475733690093</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>59.655983450000001</v>
+        <v>59.655871695999998</v>
       </c>
       <c r="C343" s="5">
-        <v>1.7285073090000012</v>
+        <v>1.7286901099999952</v>
       </c>
       <c r="D343" s="5">
-        <v>42.309152103894874</v>
+        <v>42.314636684279485</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>59.994876390000002</v>
+        <v>59.995504599</v>
       </c>
       <c r="C344" s="5">
-        <v>0.33889294000000092</v>
+        <v>0.33963290300000182</v>
       </c>
       <c r="D344" s="5">
-        <v>7.0340205602301253</v>
+        <v>7.0498768534961842</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>59.719366094000002</v>
+        <v>59.719621406000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.27551029600000021</v>
+        <v>-0.27588319299999853</v>
       </c>
       <c r="D345" s="5">
-        <v>-5.3736005733022836</v>
+        <v>-5.3806357494326491</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>59.851397044999999</v>
+        <v>59.851924486000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.13203095099999729</v>
+        <v>0.1323030799999998</v>
       </c>
       <c r="D346" s="5">
-        <v>2.6855268258760168</v>
+        <v>2.6911179384182748</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>59.909242521000003</v>
+        <v>59.910620322</v>
       </c>
       <c r="C347" s="5">
-        <v>5.7845476000004226E-2</v>
+        <v>5.869583599999828E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>1.1659668902089582</v>
+        <v>1.1831893155382911</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>59.760966089</v>
+        <v>59.761584200000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.14827643200000296</v>
+        <v>-0.14903612199999827</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.9299231632405109</v>
+        <v>-2.9446629555202497</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>59.917190042000001</v>
+        <v>59.918049947999997</v>
       </c>
       <c r="C349" s="5">
-        <v>0.15622395300000136</v>
+        <v>0.15646574799999513</v>
       </c>
       <c r="D349" s="5">
-        <v>3.1824746430211936</v>
+        <v>3.1874380074575992</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>59.691784042999998</v>
+        <v>59.691933026000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.22540599900000302</v>
+        <v>-0.22611692199999567</v>
       </c>
       <c r="D350" s="5">
-        <v>-4.4221065656553149</v>
+        <v>-4.4357032014408766</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>59.813344295</v>
+        <v>59.813146201000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.12156025200000187</v>
+        <v>0.12121317500000117</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4713165825034578</v>
+        <v>2.464175306314087</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>59.981769575999998</v>
+        <v>59.976955449999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.16842528099999754</v>
+        <v>0.16380924899999627</v>
       </c>
       <c r="D352" s="5">
-        <v>3.4318432151791312</v>
+        <v>3.3363768889837608</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>59.987837929999998</v>
+        <v>59.987500056999998</v>
       </c>
       <c r="C353" s="5">
-        <v>6.0683539999999425E-3</v>
+        <v>1.0544606999999928E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.12147154361497048</v>
+        <v>0.21117729198876223</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9818950656530285</v>
+        <v>2.9812895894311353</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>58.125939617</v>
+        <v>58.125308152999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.8618983129999975</v>
+        <v>-1.8621919039999995</v>
       </c>
       <c r="D354" s="5">
-        <v>-31.501458665795745</v>
+        <v>-31.505758654947968</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>58.611898922999998</v>
+        <v>58.612070793999997</v>
       </c>
       <c r="C355" s="5">
-        <v>0.48595930599999804</v>
+        <v>0.48676264099999855</v>
       </c>
       <c r="D355" s="5">
-        <v>10.506968949787264</v>
+        <v>10.525265289902519</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>58.516345958999999</v>
+        <v>58.517391265999997</v>
       </c>
       <c r="C356" s="5">
-        <v>-9.5552963999999463E-2</v>
+        <v>-9.4679528000000346E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>-1.9388724680172498</v>
+        <v>-1.9213010946403597</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>58.648485962999999</v>
+        <v>58.649372773000003</v>
       </c>
       <c r="C357" s="5">
-        <v>0.13214000400000003</v>
+        <v>0.1319815070000061</v>
       </c>
       <c r="D357" s="5">
-        <v>2.7437173060752329</v>
+        <v>2.7403358272155565</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>58.575575395000001</v>
+        <v>58.576671738999998</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.2910567999997511E-2</v>
+        <v>-7.2701034000004938E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-1.4816567283171822</v>
+        <v>-1.4774054713196372</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>58.498061174</v>
+        <v>58.500563610999997</v>
       </c>
       <c r="C359" s="5">
-        <v>-7.7514221000001271E-2</v>
+        <v>-7.6108128000001329E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.5764768797199791</v>
+        <v>-1.5480551864897052</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>58.500606171000001</v>
+        <v>58.501332345000002</v>
       </c>
       <c r="C360" s="5">
-        <v>2.5449970000011035E-3</v>
+        <v>7.6873400000465608E-4</v>
       </c>
       <c r="D360" s="5">
-        <v>5.2219290835564536E-2</v>
+        <v>1.5769890353833915E-2</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>58.692118405999999</v>
+        <v>58.693339539999997</v>
       </c>
       <c r="C361" s="5">
-        <v>0.19151223499999759</v>
+        <v>0.19200719499999508</v>
       </c>
       <c r="D361" s="5">
-        <v>3.9999250099342021</v>
+        <v>4.0103993900961532</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>58.775334553999997</v>
+        <v>58.775645156000003</v>
       </c>
       <c r="C362" s="5">
-        <v>8.3216147999998213E-2</v>
+        <v>8.230561600000641E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>1.7147410744072999</v>
+        <v>1.6957982748127431</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>59.239541005</v>
+        <v>59.239378850999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.46420645100000257</v>
+        <v>0.46373369499999484</v>
       </c>
       <c r="D363" s="5">
-        <v>9.9003057445814946</v>
+        <v>9.8897270572645866</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>59.256114175</v>
+        <v>59.245820141000003</v>
       </c>
       <c r="C364" s="5">
-        <v>1.6573170000000914E-2</v>
+        <v>6.4412900000050399E-3</v>
       </c>
       <c r="D364" s="5">
-        <v>0.33623545637464503</v>
+        <v>0.13055795569607564</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>59.289986704</v>
+        <v>59.289735000999997</v>
       </c>
       <c r="C365" s="5">
-        <v>3.3872528999999929E-2</v>
+        <v>4.3914859999993894E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.68811584883325949</v>
+        <v>0.89311280771695589</v>
       </c>
       <c r="E365" s="5">
-        <v>-1.1633211832277057</v>
+        <v>-1.1631840889135048</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>59.370407037</v>
+        <v>59.369660351999997</v>
       </c>
       <c r="C366" s="5">
-        <v>8.0420332999999289E-2</v>
+        <v>7.9925350999999978E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>1.639865459853862</v>
+        <v>1.629704213094807</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>59.718404823</v>
+        <v>59.718548497</v>
       </c>
       <c r="C367" s="5">
-        <v>0.34799778600000053</v>
+        <v>0.34888814500000365</v>
       </c>
       <c r="D367" s="5">
-        <v>7.265006867230106</v>
+        <v>7.2842939753396063</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>59.591435363000002</v>
+        <v>59.597575749999997</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.12696945999999798</v>
+        <v>-0.12097274700000327</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5217388271106533</v>
+        <v>-2.4039565602462343</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>58.271906909000002</v>
+        <v>58.273089935999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.3195284540000003</v>
+        <v>-1.3244858139999991</v>
       </c>
       <c r="D369" s="5">
-        <v>-23.562828422355821</v>
+        <v>-23.638678649589107</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>56.395131620999997</v>
+        <v>56.396483357000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-1.8767752880000046</v>
+        <v>-1.8766065789999971</v>
       </c>
       <c r="D370" s="5">
-        <v>-32.486812728186997</v>
+        <v>-32.483841733966869</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>57.240807895000003</v>
+        <v>57.244179785</v>
       </c>
       <c r="C371" s="5">
-        <v>0.84567627400000589</v>
+        <v>0.847696427999999</v>
       </c>
       <c r="D371" s="5">
-        <v>19.555533517457647</v>
+        <v>19.605666439230941</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>59.005899432</v>
+        <v>59.006738771999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.7650915369999964</v>
+        <v>1.7625589869999985</v>
       </c>
       <c r="D372" s="5">
-        <v>43.971377471795002</v>
+        <v>43.894205109063364</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>59.548774414</v>
+        <v>59.550571220000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.54287498200000073</v>
+        <v>0.54383244800000341</v>
       </c>
       <c r="D373" s="5">
-        <v>11.616580782653884</v>
+        <v>11.637944435289938</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>58.591092922000001</v>
+        <v>58.591460581</v>
       </c>
       <c r="C374" s="5">
-        <v>-0.95768149199999897</v>
+        <v>-0.95911063900000215</v>
       </c>
       <c r="D374" s="5">
-        <v>-17.680019575417415</v>
+        <v>-17.703623834260597</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>55.034116597999997</v>
+        <v>55.032022531999999</v>
       </c>
       <c r="C375" s="5">
-        <v>-3.5569763240000043</v>
+        <v>-3.5594380490000006</v>
       </c>
       <c r="D375" s="5">
-        <v>-52.836632587185342</v>
+        <v>-52.861712692746799</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>54.920802717000001</v>
+        <v>54.904278728000001</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.11331388099999629</v>
+        <v>-0.12774380399999785</v>
       </c>
       <c r="D376" s="5">
-        <v>-2.4429814809091899</v>
+        <v>-2.750226939647693</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>55.397387617</v>
+        <v>55.395369342999999</v>
       </c>
       <c r="C377" s="5">
-        <v>0.47658489999999887</v>
+        <v>0.4910906149999974</v>
       </c>
       <c r="D377" s="5">
-        <v>10.92486449397072</v>
+        <v>11.277474446373304</v>
       </c>
       <c r="E377" s="5">
-        <v>-6.5653566536175045</v>
+        <v>-6.5683640817998494</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>55.961247141000001</v>
+        <v>55.959085467999998</v>
       </c>
       <c r="C378" s="5">
-        <v>0.5638595240000015</v>
+        <v>0.56371612499999912</v>
       </c>
       <c r="D378" s="5">
-        <v>12.921644144352996</v>
+        <v>12.918669203357624</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>55.286249322000003</v>
+        <v>55.285156024999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.67499781899999789</v>
+        <v>-0.67392944299999868</v>
       </c>
       <c r="D379" s="5">
-        <v>-13.551607714309554</v>
+        <v>-13.532047370327549</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>55.160858091999998</v>
+        <v>55.179101265</v>
       </c>
       <c r="C380" s="5">
-        <v>-0.12539123000000529</v>
+        <v>-0.10605475999999925</v>
       </c>
       <c r="D380" s="5">
-        <v>-2.6879488025844389</v>
+        <v>-2.2778539206871451</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>55.909823651000004</v>
+        <v>55.911682706000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.7489655590000055</v>
+        <v>0.73258144100000067</v>
       </c>
       <c r="D381" s="5">
-        <v>17.566964963537913</v>
+        <v>17.148109268838894</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>55.970716019000001</v>
+        <v>55.973378005000001</v>
       </c>
       <c r="C382" s="5">
-        <v>6.0892367999997532E-2</v>
+        <v>6.1695299000000148E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>1.3147982728892282</v>
+        <v>1.332196087536075</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>56.324983834999998</v>
+        <v>56.328117857000002</v>
       </c>
       <c r="C383" s="5">
-        <v>0.35426781599999657</v>
+        <v>0.35473985200000158</v>
       </c>
       <c r="D383" s="5">
-        <v>7.8654987584574565</v>
+        <v>7.8759592268818901</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>58.370465123000002</v>
+        <v>58.369817765999997</v>
       </c>
       <c r="C384" s="5">
-        <v>2.0454812880000048</v>
+        <v>2.0416999089999948</v>
       </c>
       <c r="D384" s="5">
-        <v>53.4281112424257</v>
+        <v>53.305299897398562</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>57.938763973</v>
+        <v>57.941548597000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.43170115000000209</v>
+        <v>-0.42826916899999645</v>
       </c>
       <c r="D385" s="5">
-        <v>-8.5227996930770882</v>
+        <v>-8.45784514142116</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>58.32299802</v>
+        <v>58.323325670000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.38423404699999963</v>
+        <v>0.38177707300000208</v>
       </c>
       <c r="D386" s="5">
-        <v>8.2548520231865865</v>
+        <v>8.1997307695939714</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>58.028835172999997</v>
+        <v>58.023919175000003</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.29416284700000261</v>
+        <v>-0.2994064949999995</v>
       </c>
       <c r="D387" s="5">
-        <v>-5.8873174562051878</v>
+        <v>-5.9892854753318181</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>58.273915103</v>
+        <v>58.249458175999997</v>
       </c>
       <c r="C388" s="5">
-        <v>0.24507993000000283</v>
+        <v>0.22553900099999424</v>
       </c>
       <c r="D388" s="5">
-        <v>5.1874986212730567</v>
+        <v>4.7654218432083839</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>57.992778100000002</v>
+        <v>57.987130710999999</v>
       </c>
       <c r="C389" s="5">
-        <v>-0.28113700299999778</v>
+        <v>-0.26232746499999848</v>
       </c>
       <c r="D389" s="5">
-        <v>-5.6381161783739646</v>
+        <v>-5.2723514284865551</v>
       </c>
       <c r="E389" s="5">
-        <v>4.6850412892097237</v>
+        <v>4.6786606872357694</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>58.443073994999999</v>
+        <v>58.437867675</v>
       </c>
       <c r="C390" s="5">
-        <v>0.45029589499999645</v>
+        <v>0.45073696400000074</v>
       </c>
       <c r="D390" s="5">
-        <v>9.7260247877651196</v>
+        <v>9.7369514961819004</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>58.358828610000003</v>
+        <v>58.356233734</v>
       </c>
       <c r="C391" s="5">
-        <v>-8.4245384999995565E-2</v>
+        <v>-8.1633940999999766E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>-1.7161452096258301</v>
+        <v>-1.6635031383662291</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>58.847156648999999</v>
+        <v>58.881429122</v>
       </c>
       <c r="C392" s="5">
-        <v>0.48832803899999533</v>
+        <v>0.52519538800000021</v>
       </c>
       <c r="D392" s="5">
-        <v>10.516471573936892</v>
+        <v>11.350724323916062</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>58.559148784000001</v>
+        <v>58.563801452</v>
       </c>
       <c r="C393" s="5">
-        <v>-0.28800786499999731</v>
+        <v>-0.31762767000000025</v>
       </c>
       <c r="D393" s="5">
-        <v>-5.7174633423125449</v>
+        <v>-6.2845904639572066</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>58.935929643999998</v>
+        <v>58.941884880000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.37678085999999666</v>
+        <v>0.37808342800000361</v>
       </c>
       <c r="D394" s="5">
-        <v>8.0002096418749566</v>
+        <v>8.0281959467178652</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>58.917666662000002</v>
+        <v>58.919862797999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-1.8262981999995986E-2</v>
+        <v>-2.2022082000006549E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.37122118309280694</v>
+        <v>-0.44742819851389948</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>59.481715295999997</v>
+        <v>59.480307154999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.56404863399999527</v>
+        <v>0.5604443570000015</v>
       </c>
       <c r="D396" s="5">
-        <v>12.112836214202073</v>
+        <v>12.030869882453409</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>59.756974016999997</v>
+        <v>59.761569502999997</v>
       </c>
       <c r="C397" s="5">
-        <v>0.27525872100000015</v>
+        <v>0.2812623479999985</v>
       </c>
       <c r="D397" s="5">
-        <v>5.6966840345369141</v>
+        <v>5.8243247944562038</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>60.486293299000003</v>
+        <v>60.486022755</v>
       </c>
       <c r="C398" s="5">
-        <v>0.72931928200000584</v>
+        <v>0.72445325200000354</v>
       </c>
       <c r="D398" s="5">
-        <v>15.669932588627876</v>
+        <v>15.557039092522285</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>59.812526161000001</v>
+        <v>59.804189137999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.67376713800000232</v>
+        <v>-0.68183361700000233</v>
       </c>
       <c r="D399" s="5">
-        <v>-12.577728118653065</v>
+        <v>-12.719156681900357</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>59.580189996000001</v>
+        <v>59.552121935000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-0.23233616499999954</v>
+        <v>-0.25206720299999574</v>
       </c>
       <c r="D400" s="5">
-        <v>-4.5629811678883359</v>
+        <v>-4.9422320758215621</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>59.975283056000002</v>
+        <v>59.962124692000003</v>
       </c>
       <c r="C401" s="5">
-        <v>0.39509306000000066</v>
+        <v>0.41000275700000088</v>
       </c>
       <c r="D401" s="5">
-        <v>8.2542785628212165</v>
+        <v>8.5818583320609765</v>
       </c>
       <c r="E401" s="5">
-        <v>3.4185376540876611</v>
+        <v>3.4059177558605214</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>59.843510102000003</v>
+        <v>59.810379652999998</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.13177295399999878</v>
+        <v>-0.15174503900000502</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.6049169418051021</v>
+        <v>-2.9949036247378436</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>59.907822566999997</v>
+        <v>59.914834939999999</v>
       </c>
       <c r="C403" s="5">
-        <v>6.4312464999993324E-2</v>
+        <v>0.1044552870000004</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2972627423740501</v>
+        <v>2.1159769702562947</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>59.924482171000001</v>
+        <v>59.980323404000004</v>
       </c>
       <c r="C404" s="5">
-        <v>1.6659604000004435E-2</v>
+        <v>6.5488464000004853E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.33421561562865243</v>
+        <v>1.3195448881097249</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>59.902690933999999</v>
+        <v>59.920372635</v>
       </c>
       <c r="C405" s="5">
-        <v>-2.1791237000002184E-2</v>
+        <v>-5.9950769000003845E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.43550226202457853</v>
+        <v>-1.1928371386845327</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>59.875603429999998</v>
+        <v>59.889844044</v>
       </c>
       <c r="C406" s="5">
-        <v>-2.7087504000000706E-2</v>
+        <v>-3.0528590999999494E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.54128260846377785</v>
+        <v>-0.60967290523025186</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>60.135860887</v>
+        <v>60.135941154000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.26025745700000158</v>
+        <v>0.2460971100000009</v>
       </c>
       <c r="D407" s="5">
-        <v>5.3424831676971207</v>
+        <v>5.043978267803606</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>59.930684069000002</v>
+        <v>59.924642273000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.20517681799999821</v>
+        <v>-0.21129888099999761</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.0183021728723904</v>
+        <v>-4.1358878023415979</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>59.634575881000004</v>
+        <v>59.645267443999998</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.29610818799999805</v>
+        <v>-0.27937482900000532</v>
       </c>
       <c r="D409" s="5">
-        <v>-5.7705187910830453</v>
+        <v>-5.4532768532344562</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>59.983213882000001</v>
+        <v>59.97638165</v>
       </c>
       <c r="C410" s="5">
-        <v>0.34863800099999764</v>
+        <v>0.3311142060000023</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2455196648023357</v>
+        <v>6.8688789733911459</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>60.500469911000003</v>
+        <v>60.486055260999997</v>
       </c>
       <c r="C411" s="5">
-        <v>0.51725602900000212</v>
+        <v>0.50967361099999664</v>
       </c>
       <c r="D411" s="5">
-        <v>10.853190545944159</v>
+        <v>10.687863799909048</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>59.954207701999998</v>
+        <v>59.921741337999997</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.54626220900000533</v>
+        <v>-0.56431392300000027</v>
       </c>
       <c r="D412" s="5">
-        <v>-10.312680732505818</v>
+        <v>-10.638600052530133</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>60.432808471000001</v>
+        <v>60.411298361999997</v>
       </c>
       <c r="C413" s="5">
-        <v>0.47860076900000337</v>
+        <v>0.48955702399999979</v>
       </c>
       <c r="D413" s="5">
-        <v>10.011304036910506</v>
+        <v>10.256684736787003</v>
       </c>
       <c r="E413" s="5">
-        <v>0.76285661640445035</v>
+        <v>0.74909565381013898</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>60.487638345999997</v>
+        <v>60.420915260999998</v>
       </c>
       <c r="C414" s="5">
-        <v>5.4829874999995809E-2</v>
+        <v>9.6168990000009558E-3</v>
       </c>
       <c r="D414" s="5">
-        <v>1.0941932528741649</v>
+        <v>0.19119582819298042</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>60.640330315</v>
+        <v>60.668947965999998</v>
       </c>
       <c r="C415" s="5">
-        <v>0.15269196900000281</v>
+        <v>0.24803270499999996</v>
       </c>
       <c r="D415" s="5">
-        <v>3.0716333564751341</v>
+        <v>5.0388534493196024</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>60.616404367999998</v>
+        <v>60.692636094999997</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.3925947000002168E-2</v>
+        <v>2.3688128999999947E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>-0.47243993301830933</v>
+        <v>0.46954626232083019</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>60.540841733999997</v>
+        <v>60.572575045000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-7.5562634000000628E-2</v>
+        <v>-0.12006104999999678</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.4856713499476371</v>
+        <v>-2.3481602151619207</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>60.255123851999997</v>
+        <v>60.277174608000003</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.28571788200000015</v>
+        <v>-0.29540043699999785</v>
       </c>
       <c r="D418" s="5">
-        <v>-5.5185950491876685</v>
+        <v>-5.6977168634535946</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>59.901119158</v>
+        <v>59.897932199000003</v>
       </c>
       <c r="C419" s="5">
-        <v>-0.35400469399999679</v>
+        <v>-0.37924240899999972</v>
       </c>
       <c r="D419" s="5">
-        <v>-6.8267086309902076</v>
+        <v>-7.2941134739897269</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>60.641574573</v>
+        <v>60.630096445</v>
       </c>
       <c r="C420" s="5">
-        <v>0.74045541499999956</v>
+        <v>0.73216424599999641</v>
       </c>
       <c r="D420" s="5">
-        <v>15.884777990382615</v>
+        <v>15.695681885627355</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>60.781573276000003</v>
+        <v>60.798437431000004</v>
       </c>
       <c r="C421" s="5">
-        <v>0.13999870300000339</v>
+        <v>0.16834098600000402</v>
       </c>
       <c r="D421" s="5">
-        <v>2.8057994261772246</v>
+        <v>3.3831840070359442</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>60.595789339</v>
+        <v>60.580411312000003</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.18578393700000362</v>
+        <v>-0.21802611900000102</v>
       </c>
       <c r="D422" s="5">
-        <v>-3.6068619870207708</v>
+        <v>-4.2193897961068423</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>60.670555880999999</v>
+        <v>60.648715881999998</v>
       </c>
       <c r="C423" s="5">
-        <v>7.4766541999998992E-2</v>
+        <v>6.8304569999995124E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>1.490717764103433</v>
+        <v>1.3614250384798465</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>60.825029520999998</v>
+        <v>60.790269694999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.15447363999999908</v>
+        <v>0.14155381300000158</v>
       </c>
       <c r="D424" s="5">
-        <v>3.098477402399058</v>
+        <v>2.8370291808200498</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>60.461095538000002</v>
+        <v>60.429221585999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.36393398299999546</v>
+        <v>-0.36104810900000217</v>
       </c>
       <c r="D425" s="5">
-        <v>-6.9483227075180292</v>
+        <v>-6.8988258957748734</v>
       </c>
       <c r="E425" s="5">
-        <v>4.680746719487594E-2</v>
+        <v>2.9668662131054901E-2</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>60.555130785000003</v>
+        <v>60.445032470999998</v>
       </c>
       <c r="C426" s="5">
-        <v>9.4035247000000766E-2</v>
+        <v>1.5810885000000496E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>1.882410304412141</v>
+        <v>0.31442385422002506</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>60.561289864000003</v>
+        <v>60.616206675999997</v>
       </c>
       <c r="C427" s="5">
-        <v>6.1590789999996787E-3</v>
+        <v>0.1711742049999998</v>
       </c>
       <c r="D427" s="5">
-        <v>0.12212062992633665</v>
+        <v>3.4517108887195169</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>60.407435739999997</v>
+        <v>60.506484252</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.15385412400000575</v>
+        <v>-0.10972242399999743</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.006326032983353</v>
+        <v>-2.1506452519703512</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>60.359859297</v>
+        <v>60.407619414000003</v>
       </c>
       <c r="C429" s="5">
-        <v>-4.7576442999996971E-2</v>
+        <v>-9.8864837999997235E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.9410277295680447</v>
+        <v>-1.943220209163643</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>60.501438249000003</v>
+        <v>60.531882518000003</v>
       </c>
       <c r="C430" s="5">
-        <v>0.14157895200000326</v>
+        <v>0.12426310400000062</v>
       </c>
       <c r="D430" s="5">
-        <v>2.8512944236372517</v>
+        <v>2.4966127089225854</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>60.226790266999998</v>
+        <v>60.220890529999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.27464798200000473</v>
+        <v>-0.31099198800000494</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.3134626705911288</v>
+        <v>-5.993926050075304</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>61.798978525999999</v>
+        <v>61.779860432</v>
       </c>
       <c r="C432" s="5">
-        <v>1.5721882590000007</v>
+        <v>1.5589699020000012</v>
       </c>
       <c r="D432" s="5">
-        <v>36.238213178709209</v>
+        <v>35.892970709233452</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>61.021803403</v>
+        <v>61.044341068000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.77717512299999925</v>
+        <v>-0.73551936399999818</v>
       </c>
       <c r="D433" s="5">
-        <v>-14.089766356668376</v>
+        <v>-13.387245976034478</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>60.313797895999997</v>
+        <v>60.287056055000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.70800550700000286</v>
+        <v>-0.75728501300000062</v>
       </c>
       <c r="D434" s="5">
-        <v>-13.068003039063969</v>
+        <v>-13.911726103240408</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>60.043047498</v>
+        <v>59.978671388000002</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.27075039799999701</v>
+        <v>-0.30838466699999856</v>
       </c>
       <c r="D435" s="5">
-        <v>-5.2558060408259948</v>
+        <v>-5.9685413231454714</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>60.018915184999997</v>
+        <v>59.976838581000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.4132313000002625E-2</v>
+        <v>-1.8328069999995478E-3</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.48123551148420152</v>
+        <v>-3.6663012791016136E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>59.765728903999999</v>
+        <v>59.663788056999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.25318628099999785</v>
+        <v>-0.31305052400000477</v>
       </c>
       <c r="D437" s="5">
-        <v>-4.9463170589055583</v>
+        <v>-6.0867136117275455</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.1501059115989087</v>
+        <v>-1.2666612425425217</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>59.951503518999999</v>
+        <v>59.952092534999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.1857746149999997</v>
+        <v>0.28830447800000059</v>
       </c>
       <c r="D438" s="5">
-        <v>3.7944911348940291</v>
+        <v>5.9551995013511494</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>60.110415402999998</v>
+        <v>59.752008107000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.15891188399999834</v>
+        <v>-0.20008442799999671</v>
       </c>
       <c r="D439" s="5">
-        <v>3.227592900318399</v>
+        <v>-3.9321853818453767</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>59.978545756999999</v>
+        <v>59.617429268000002</v>
       </c>
       <c r="C440" s="5">
-        <v>-0.1318696459999984</v>
+        <v>-0.13457883899999956</v>
       </c>
       <c r="D440" s="5">
-        <v>-2.6010155659618839</v>
+        <v>-2.6695173206904066</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>59.421303981000001</v>
+        <v>59.140896050000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.55724177599999791</v>
+        <v>-0.47653321800000015</v>
       </c>
       <c r="D441" s="5">
-        <v>-10.596410300776082</v>
+        <v>-9.1811785059023983</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>59.715424210000002</v>
+        <v>59.478791004999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.29412022900000068</v>
+        <v>0.33789495499999589</v>
       </c>
       <c r="D442" s="5">
-        <v>6.1040901352809485</v>
+        <v>7.0756658431291308</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>59.686580047</v>
+        <v>59.328689738000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-2.8844163000002254E-2</v>
+        <v>-0.1501012669999966</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.57809501289971532</v>
+        <v>-2.9866506791820235</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>60.099992526999998</v>
+        <v>59.757812067000003</v>
       </c>
       <c r="C444" s="5">
-        <v>0.41341247999999808</v>
+        <v>0.42912232900000191</v>
       </c>
       <c r="D444" s="5">
-        <v>8.6357267289866257</v>
+        <v>9.0333038250884243</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>59.743592223999997</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-1.4219843000006449E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.28517604874722657</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>