--- v10 (2026-09-25)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7F9D651C-8C7A-49FF-B60D-F9B361094B7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CBA6DD41-9F91-42AA-908D-2A631602D144}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C40821F2-18A5-4BDD-9057-B77E5244F018}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5849A726-2E92-46DE-8A5B-8FC82A079C1B}"/>
   </bookViews>
   <sheets>
     <sheet name="mcagovta" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Government Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EB804D5-4360-4842-988D-B23AF579A733}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2828BE38-3DAC-4776-98E0-7662AE8BBA67}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-0.1501012669999966</v>
       </c>
       <c r="D443" s="5">
         <v>-2.9866506791820235</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>59.757812067000003</v>
       </c>
       <c r="C444" s="5">
         <v>0.42912232900000191</v>
       </c>
       <c r="D444" s="5">
         <v>9.0333038250884243</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>59.743592223999997</v>
+        <v>59.806059462999997</v>
       </c>
       <c r="C445" s="5">
-        <v>-1.4219843000006449E-2</v>
+        <v>4.8247395999993614E-2</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.28517604874722657</v>
+        <v>0.97317260058518151</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>59.855235135999997</v>
+      </c>
+      <c r="C446" s="5">
+        <v>4.9175673000000586E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.99117732716365037</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>